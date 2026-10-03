--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2890">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3966,50 +3966,4766 @@
     <t>28.05.25 10:31</t>
   </si>
   <si>
     <t>t.me/gorkyparkmsk/10780</t>
   </si>
   <si>
     <t>В Москве жара, но мы не теряем бдительность. Подготовили для вас пять простых правил, которые помогут сделать майские прогулки приятными и безопасными: 1. Носите светлую одежду. Светлые ткани отражают солнечные лучи, а темные — притягивают тепло. Так вы дольше сохраните комфорт и снизите риск перегрева. 2. Не забывайте про головной убор. Панама, кепка или шляпа — обязательный атрибут жаркого дня. Они защищают голову от перегрева и снижают вероятность солнечного удара. 3. Следите за водным балансом. В жару организм быстро теряет влагу. Пейте воду регулярно — не дожидайтесь, пока почувствуете жажду. В этом вам помогут наши питьевые фонтанчики. Но и про прохладительные напитки можно не забывать! Главное сочетать вкусный лимонад с водой 4. Пользуйтесь солнцезащитным кремом. Даже умеренное московское солнце может вызвать ожоги. Наносите крем за 15–20 минут до выхода и обновляйте в течение дня. Хороших прогулок 🫶🏻</t>
   </si>
   <si>
     <t>28.05.25 06:01</t>
   </si>
   <si>
     <t>t.me/gorkyparkmsk/10778</t>
   </si>
   <si>
     <t>Слышим запах июня 🌤️</t>
   </si>
   <si>
     <t>27.05.25 12:01</t>
   </si>
   <si>
     <t>t.me/gorkyparkmsk/10777</t>
   </si>
   <si>
     <t>Уже в эти выходные в Музеоне пройдет Московский детский фестиваль искусств «НЕБО». Рассказываем, какие еще события, помимо собственных премьер фестиваля, ждут вас на Главной сцене в парке искусств: Спектакль «Читапортации Мити М» Фестиваль сибирских историй привезет в Москву премьеру Свободного молодежного театра из Тобольска, города детства Ершова и Менделеева, — спектакль по новой сказке о сибирском мальчике-супергерое Мите М. 🗓 31 мая 12:00 Цирковой спектакль «Нити» Перформанс объединяет все, что создатели Упсала-Цирка понимают под новым цирковым жанром, — интерактив со зрителем, импровизация и синтез искусств создают новый и неожиданный опыт. 🗓 31 мая 14:00 Детская терапевтическая опера «Секрет би-дуби-бу» Пять детских шуточных опер — серия сказок Школы-студии МХАТ для семейного просмотра, музыку к которым артисты написали сами и исполняют вживую. Все сказки ждет добрый финал, ведь они оказывают терапевтический эффект. 🗓 1 июня 12:00 Спектакль в жанре фэнтези «Руслан и Людмила» В спектакле по мотивам поэмы Пушкина известный сюжет перестанет быть просто стихами из школьной программы и раскроется как фантастическая история, полная приключений — в интерпретации театральной компании «Трикстер». 🗓 1 июня 14:00 Концертная программа «Добрый концерт» Концерт при участии Большого детского хора имени Виктора Попова и вокально-хорового ансамбля «Мелодия» объединит лучшие произведения композиторов для кино. 🗓 1 июня 18:00 📍Главная сцена расположена здесь 📎 Вход свободный, без предварительной регистрации</t>
+  </si>
+  <si>
+    <t>09.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14468</t>
+  </si>
+  <si>
+    <t>Увидели за окном солнце и сразу придумали маршрут на сегодня! Отправляемся на Голицынский пруд, берем катамаран и наслаждаемся осенними пейзажами 🍂 📍Лодочная станция на Голицынском пруду</t>
+  </si>
+  <si>
+    <t>08.09.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14467</t>
+  </si>
+  <si>
+    <t>Когда город зажигает огни — пора выходить на вечернюю прогулку по Пушкинской набережной ✨ Поздняя прогулка у воды, мягкий свет гирлянд и огни, которые делают город особенно уютным. Сохраняйте идею для ближайшего вечера 🫶</t>
+  </si>
+  <si>
+    <t>08.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14466</t>
+  </si>
+  <si>
+    <t>Идея для отдыха в хмурую осеннюю погоду — мастер-классы для взрослых и детей в Зеленой Школе 💚 Пришли к вам с подборкой занятий на ближайшую неделю — выбирайте любимое и отправляйтесь в Парк Горького! ▫️Керамическая мастерская 18+ На мастер-классе для взрослых вы сможете создать тарелку, вазу, предметы интерьера или даже украшения и украсить их цветной глиной или покрыть глазурью. 🗓️ 9 и 11 сентября в 19:00, 13 сентября в 17:00 🎟️ Купить билет ▫️Ковровая вышивка 6+ На занятии дети научатся особой технике вышивке и смогут создавать самые разные фактурные работы и украшать свой дом. 🗓️ 8 сентября в 17:00, 12 сентября в 14:00 🎟️ Купить билет ▫️Скульптурная лепка: Семейная 6+ Этот мастер-класс могут посетить дети вместе с родителями: изготовить собственную чайную пару, тарелку или чашку, слепить портреты друг друга, большого динозавра или построить замок из глины. 🗓️ 13 сентября в 15:00 🎟️ Купить билет Больше семейных активностей — в канале Зеленой Школы 🫶🏻</t>
+  </si>
+  <si>
+    <t>08.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14463</t>
+  </si>
+  <si>
+    <t>Утренняя фотоподборка, от которой не смогут оторваться перфекционисты: запечатлели идеальную симметрию Нескучного сада 🌳 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>07.09.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14462</t>
+  </si>
+  <si>
+    <t>Понедельник — время построить планы на эту неделю! В дайджесте рассказываем, что будет происходить в парке в ближайшие дни 💫 🚶‍♀️Экскурсии и прогулки Каждый день — Прогулка на электромобиле с аудиогидом Каждый день — Прогулка на электробусе с экскурсоводом 8 и 12 сентября — Экскурсия «Непредсказуемый Парк Горького» 9 сентября — Экскурсия «Мифы и легенды Нескучного сада» 10 сентября — Экскурсия «От Петра I до Пушкинских героев XIX века» 😎 Сфера Х5 8 сентября 16:20 — Съемки нового шоу Ярославы Тринадцатко (первый мотор) 8 сентября 18:50 — Съемки нового шоу Ярославы Тринадцатко (второй мотор) 10 сентября 19:30 — Лекция «Завтрак, обед, ужин: как перезапустить нашу биохимию» 12 сентября — Большой семейный праздник «Пятерочки» и Смешариков 13 сентября 16:00 — Офис-core вечеринка 2000-х 🍿 Летний кинотеатр Москино Музеон 7 сентября — «Королевство полной луны», «Тони» 8 сентября — «Майкл», «Ходячий замок» 12 сентября — «Сумерки» Расписание и билеты 💪🏻 Winbox 8 сентября 10:00-10:45 — Функциональная тренировка на все тело от World Class: сила, выносливость, координация 9 сентября 19:30-21:15 — Совместная пробежка от бегового клуба SuperSport (I Love Running) 10 сентября 18:00 — Трансляция полуфинала US Open 2026 Регистрация на события</t>
+  </si>
+  <si>
+    <t>07.09.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14455</t>
+  </si>
+  <si>
+    <t>Атмосфера праздничных выходных в Парке Горького 😍 Отмечали День рождения столицы — посвящали Москве спортивные рекорды и песни, изображали ее на холсте и просто культурно отдыхали! ❤️ — такие выходные хочется повторить!</t>
+  </si>
+  <si>
+    <t>07.09.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14453</t>
+  </si>
+  <si>
+    <t>«Миллион призов»: выбирайте сами, на что потратить городские баллы 👀 С 18 по 20 сентября участники акции «#ВыбираемВместе2026 — Москва» смогут присоединиться к розыгрышу программы «Миллион призов». 🎁 Среди призов — от 1 000 до 50 000 городских баллов, где 1 балл = 1 рубль. Баллы можно потратить на сервисе «Мосбилет», обменять на скидки у партнеров, пополнить «Тройку» или направить на благотворительность. Участие доступно тем, кто в день выборов проголосует онлайн или с помощью терминала электронного голосования. Подробности — здесь. А дальше — самое интересное: решить, куда потратить баллы. 📲 Парки Москвы в МАКС</t>
+  </si>
+  <si>
+    <t>07.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14452</t>
+  </si>
+  <si>
+    <t>По прогнозу уже на этой неделе наступит бабье лето — а это значит, что можно насладиться теплым ветром на набережных парка 😉 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>06.09.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14451</t>
+  </si>
+  <si>
+    <t>Исследуем историю 879-летней Москвы в Музеоне! На авторской экскурсии с телеведущим и писателем Михаилом Жебраком изучаем столицу вокруг парка искусств: смотрим на архитектуру, ландшафт, путешествуем в прошлое и подмечаем то, о чем не задумываешься на обычной прогулке.</t>
+  </si>
+  <si>
+    <t>06.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14450</t>
+  </si>
+  <si>
+    <t>Празднуем День рождения Москвы второй день 🤍 Ко Дню города у скульптуры «Балерина» проходит турнир по петанку. Чтобы выиграть, нужно придумать победную тактику и быть максимально метким. Соревнования по петанку продлятся до 17:00 — приходите поболеть за участников 💫</t>
+  </si>
+  <si>
+    <t>06.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14449</t>
+  </si>
+  <si>
+    <t>Этим утром наслаждаемся видами на Крымский мост, ведь празднование Дня города продолжается 😍 Программу второго дня можно посмотреть в нашем дайджесте.</t>
+  </si>
+  <si>
+    <t>05.09.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14444</t>
+  </si>
+  <si>
+    <t>Самую зрелищную часть программы приберегли напоследок. Гидрофлай, паркур, воркаут, фан-встреча с футболистом Ривалдо — если завершать День города, то только так. Сегодня вечером — Ночь московского спорта в Музеоне. Для всех, кто любит движение, спорт и экстрим ✨</t>
+  </si>
+  <si>
+    <t>05.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14442</t>
+  </si>
+  <si>
+    <t>🎤 Прямо сейчас переносимся на фестиваль «Звук Евразии» — всероссийский музыкальный проект, который за годы своего существования успел полюбиться посетителям Музеона. В программе — шесть групп и сольных исполнителей из Мордовии, Карелии, Калмыкии и других регионов страны. Самые сильные голоса, самое чистое звучание. Помимо концертов проходят мастер-классы: • слушаем, как звучит варган, • учимся водить настоящие хороводы, • участвуем в практикумах по карельскому, калмыцкому и мордовскому языкам. Приходите слушать, участвовать и открывать для себя современную этническую музыку. Вход свободный.</t>
+  </si>
+  <si>
+    <t>05.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14441</t>
+  </si>
+  <si>
+    <t>🎵 В День города Ажурная беседка снова наполнилась музыкой! Исполняем культурное караоке — под рояль под открытым небом. Звучат песни из любимых фильмов, мультфильмов и современные хиты. Традиция музыкальных вечеров здесь живёт уже много десятилетий, а белый рояль — неотъемлемый атрибут беседки. Она создавалась как творческое пространство, где собирались писатели, поэты, музыканты и художники. Летом звучала классическая и современная музыка, а посетители танцевали вокруг.</t>
+  </si>
+  <si>
+    <t>05.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14436</t>
+  </si>
+  <si>
+    <t>🖼️ Лучший способ поздравить Москву — написать ее портрет. Тестируем новую локацию в парке для пленэров — смотровые площадки новых павильонов на набережной. С них открываются красивые виды на центр Москвы, Крымский мост и зеленый массив парка. А когда над набережной звучит саксофон, пленэр становится маленьким праздником. 📍Мы находимся в павильоне у Крымского моста.</t>
+  </si>
+  <si>
+    <t>05.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14435</t>
+  </si>
+  <si>
+    <t>🏃‍♂️ Начинаем праздновать День города со старта самого культурного забега этой осени — «Музейной мили»! Сегодня участники пробегут дистанцию 8 790 метров — в честь 879-летия Москвы. Маршрут пролегает через знаковые места столицы: парк искусств «Музеон», Берсеневскую, Софийскую и Кадашёвскую набережные, улицу Балчуг, район Репинского сквера, а также мимо Дома культуры «ГЭС-2», «Красного Октября», Дома Смирнова, Государственной Третьяковской галереи и других памятников архитектуры и культурного наследия. На пути участники увидят более 30 музеев, исторических зданий и общественных пространств — так спортивная дистанция превращается в настоящее путешествие сквозь эпохи Москвы. 🎧 Во время забега бегунов сопровождает аудиоспектакль, озвученный профессиональными актёрами театра и кино: они познакомят с историей знаковых мест, начиная с рассказа о Музеоне — первом в России музее скульптур под открытым небом. Верим, что каждый участник увидит сегодня Москву чуть иначе — и, может быть, влюбится в неё ещё сильнее. С Днём города!</t>
+  </si>
+  <si>
+    <t>05.09.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14434</t>
+  </si>
+  <si>
+    <t>С днем рождения, любимая Москва! 🫶🏻 Нашему городу — 879 лет. И Парк Горького — часть этой истории: почти век мы развиваемся вместе со столицей. Москва меняется и удивляет каждый день. Эти выходные — отличный повод отправиться в центр праздничной столицы: в Парке Горького вас ждут концерты, спортивные события и истории, которые вы, возможно, еще не слышали. Полная программа Дня города здесь: clck.ru/3Vcj4Z</t>
+  </si>
+  <si>
+    <t>05.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14433</t>
+  </si>
+  <si>
+    <t>Дорогие москвичи, сердечно поздравляю вас с Днём рождения столицы! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>04.09.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14427</t>
+  </si>
+  <si>
+    <t>Фестиваль «Театральный бульвар» завершился в Москве 🎭 Позади — целое лето бесплатных постановок разных жанров на площадках по всей столице. Впервые на Пушкинской набережной в Парке Горького расположилась самая большая сцена проекта. Здесь, у Москвы-реки, выступали Евгений Миронов, Сергей Безруков, Константин Хабенский, солисты Большого театра, артисты балета Бориса Эйфмана и ведущие оркестры. На «Театральном бульваре» на Пушкинской набережной проходили масштабные события: «Московский джазовый фестиваль», открытие «Большого детского фестиваля», «Горький+ Москва». Делимся фотоподборкой и официально заявляем: это было незабываемое театральное лето! 😍</t>
+  </si>
+  <si>
+    <t>04.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14425</t>
+  </si>
+  <si>
+    <t>Если ваши планы на выходные пока помещаются в одной строчке — мы готовы их расширить 🏓 Рассказываем, чем еще можно заняться в парке на ближайших выходных: ▫️Ежедневно с 9:30 до 21:30 — «Прогулки на электрокаре» 🎟️ Билеты можно купить на сайте, а также в Инфоцентре под Крымским мостом. ▫️Ежедневно с 10:00 до 22:00 — «Прогулки на катамаранах» 📍Лодочная станция на Голицынском пруду ▫️5 сентября 12:00 — Экскурсия «Мифы и легенды Нескучного сада» 🎟️Билеты ▫️5 и 6 сентября, сеансы в 14:00 и в 15:00 — Прогулка на электробусе с экскурсоводом по Парку Горького 🎟️Билеты ▫️6 сентября 11:30 — Экскурсия «Квинтэссенция Москвы: Музеон» в компании знатока Москвы, писателя и телеведущего Михаила Жебрака. 📍Старт у Капли 🎟️Билеты ▫️6 сентября 12:00 — Экскурсия «Непредсказуемый Парк Горького» 🎟️Билеты</t>
+  </si>
+  <si>
+    <t>04.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14424</t>
+  </si>
+  <si>
+    <t>Осень уже преследует наших посетителей на аллеях Нескучного сада 🍂 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>03.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14423</t>
+  </si>
+  <si>
+    <t>Празднуем День города в Парке Горького 🎉 Выходные приближаются, а вместе с ними — праздник. Собрали для вас насыщенную программу, которую вы можете посетить всей семьей или в компании друзей ❤️ Культурная программа 5 сентября 18:30-19:30 – Иммерсивный спектакль 📍Летний домик графа Орлова 5 сентября 17:00-22:00 – «Звуки Евразии» 📍сцена «Капля» 5 сентября 17:00-18:00 – Караоке под рояль 📍Музыкальная беседка 5 сентября 19:00-20:00 – Музыкальная группа с песнями о Москве 📍Музыкальная беседка Спортивные мероприятия 5 сентября 19:00-22:00 – «Ночь Московского спорта» 📍Парк искусств Музеон, терраса у Сухого фонтана, Сухой фонтан 5 сентября 14:00-19:00 – Забег «Музейная миля» 📍Площадь перед Третьяковской галереей Экскурсии 5 сентября 12:00 — Экскурсия «Мифы и легенды Нескучного сада». Билеты 5 и 6 сентября, сеансы в 14:00 и в 15:00 — Прогулка на электробусе с экскурсоводом по Парку Горького. Билеты 6 сентября 11:30 — Экскурсия «Квинтэссенция Москвы: Музеон» Гуляем по парку «Музеон» в компании знатока Москвы, писателя и телеведущего Михаила Жебрака. 📍Старт у Капли Билеты 6 сентября 12:00 — Экскурсия «Непредсказуемый Парк Горького». Билеты Другие события 5 сентября 19:00-20:00 – Выступление Найка Борзова 📍Зона «Балтики» 5 сентября 16:00-18:00 – Иммерсивная прогулка ходулистов и актеров 📍Территория Пушкинской набережной 5 сентября 16:00-18:00 – Пленэр под классическую музыку 📍Территория Пушкинской набережной 6 сентября 10:00-17:00 – Городское соревнование по петанку, посвященное Дню города Москвы 📍Скульптура Балерина Подробную программу смотрите на сайте Парка Горького.</t>
+  </si>
+  <si>
+    <t>03.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14422</t>
+  </si>
+  <si>
+    <t>В первые дни сентября отрицаем существование осени и по-прежнему наслаждаемся солнечными прогулками 🧡 📍Садовая комната «Москва трудовая»</t>
+  </si>
+  <si>
+    <t>02.09.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14420</t>
+  </si>
+  <si>
+    <t>Дарим два билета на авторскую экскурсию по парку искусств «Музеон» — в компании известного телеведущего и писателя Михаила Жебрака. Прогулка пройдет 6 сентября в 11:30. Михаил Жебрак покажет, как устроен город вокруг Музеона, научит замечать связи между ландшафтом, архитектурой, памятниками и историей Москвы — это то, что обычно остается за пределами привычной прогулки по парку. Что нужно для участия: ▫️Подписаться на каналы «Парк Горького», «Парки Москвы» и «Лето в Москве» ▫️Поставить реакцию на этот пост ▫️Находиться в Москве 6 сентября, в это воскресенье Итоги подведем с помощью бота 4 сентября. Желаем удачи! 💫</t>
+  </si>
+  <si>
+    <t>02.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14419</t>
+  </si>
+  <si>
+    <t>Настроение 2 сентября — вспоминать летние выходные 🤍 28-30 августа в Парке Горького прошел фестиваль искусств «Горький+ Москва». ▫️На сцене «Театрального бульвара» на Пушкинской набережной выступали Евгений Миронов, Александра Урсуляк, артисты Большого театра, дирижировали Юрий Башмет и Иван Никифорчин. ▫️У Летнего домика графа Орлова проходили спектакли по произведениям Максима Горького и мировых классиков: на сцену вышли труппы региональных театров и студенты театральных вузов. ▫️В Нескучном саду можно было присоединиться к аудиопроменадам — наблюдениям за птицами под рассказы Максима Горького. ▫️На площадке у Летнего домика графа Орлова записывали подкасты — интервью с актерами, режиссерами и деятелями культуры. Этот фестиваль запомнится нам надолго — увидимся в 2027 году 🤍</t>
+  </si>
+  <si>
+    <t>02.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14410</t>
+  </si>
+  <si>
+    <t>Для кого-то осень — время спокойствия, для наших белок — время хлопот 🧺 Белки готовятся к зиме заранее: запасаются провизией, утепляют дупла и даже переселяются. Вот и мы застали суету пушистых прямо в Нескучном саду 🐿️</t>
+  </si>
+  <si>
+    <t>01.09.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14406</t>
+  </si>
+  <si>
+    <t>Завершается реставрация фасадов Арки Главного входа 🏛️ В этом году специалисты расчистили и докомпоновали белокаменные поверхности, оштукатурили и окрасили фасады в первозданный цвет, а также привели в порядок кровлю, ворота арки и декоративные элементы, расположенные на парапете. Кроме того, установили архитектурно-художественную подсветку. Основные работы уже закончены, впереди — установка воссозданных и отреставрированных дверей и ограждений, а также монтаж настила смотровой площадки. До конца этого года специалисты также отреставрируют ограду парка. Благоустройство площади у арки планируется завершить в сентябре. А пока главный вход в парк остается закрытым, попасть сюда можно через вход с Ленинского проспекта или с Пушкинской набережной. Подробнее рассказали в посте. 📸 Делимся летними фотографиями процесса реставрации.</t>
+  </si>
+  <si>
+    <t>01.09.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14402</t>
+  </si>
+  <si>
+    <t>«Занавес» открылся в четвёртый раз в «VK Видео» В гостях — актриса Юлия Пересильд и дизайнер Александра Гапанович. Говорим о местах силы, детских воспоминаниях, которые неожиданно становятся опорой во взрослом возрасте, смелости создавать то, что близко сердцу и о событиях, после которых жизнь незаметно меняет направление. И, конечно, приготовили подарки для подписчиков (как их получить, читайте в описании выпуска) А ещё — «Одиссея» Нолана, катание на тройке, драка скрипачей Вани Дмитриенко и целая россыпь громких премьер сентября. Смотрим новый выпуск шоу «Занавес» в «VK Видео». 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>01.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14393</t>
+  </si>
+  <si>
+    <t>В День знаний команда Парка Горького вспоминает свои школьные годы 🎓 К 1 сентября подготовили анкету, в которой узнали у сотрудников Парка Горького их любимые предметы в школе, на кого они учились в университете и чем занимаются в парке сейчас. Поздравляем школьников и студентов с праздником, а всем остальным желаем продолжать совершать открытия 🍁</t>
+  </si>
+  <si>
+    <t>01.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14387</t>
+  </si>
+  <si>
+    <t>Доброе утро! Сегодня — первый день осени 🍁 Скоро Парк Горького будет выглядеть так 😍</t>
+  </si>
+  <si>
+    <t>31.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14378</t>
+  </si>
+  <si>
+    <t>В пасмурные дни нам всем не хватает ярких красок 😍 В этом году по всему Парку Горького особенно пышно цветет межвидовая бегония. В этом году в нашей оранжерее заботливо вырастили около 20 сортов этих невероятно красивых цветов! Наши ландшафтные архитекторы особенно любят бегонию — она всегда стойко переносит низкие температуры и хорошо себя чувствует как в солнечном Музеоне, так и на тенистых аллеях Нескучного сада. Бегония будет радовать своим великолепным цветением до первых морозов — примерно до середины осени. Приходите любоваться и создавать красочные кадры! 🌸</t>
+  </si>
+  <si>
+    <t>31.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14377</t>
+  </si>
+  <si>
+    <t>На Голицынском пруду сегодня собрались утки-иллюзионисты 🪄 Хохлатые чернети показывают свой фирменный трюк с исчезновением под воду. Эти утки обычно ныряют примерно на 20-30 секунд, а при необходимости могут задерживаться под водой дольше! Кажется, пруд становится пустым, но нет — наши артисты просто отправились на поиски корма 😄</t>
+  </si>
+  <si>
+    <t>30.08.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14376</t>
+  </si>
+  <si>
+    <t>А на сцене «Театрального бульвара» сегодня — вечная классика 🤍 Театр «Красный факел» из Новосибирска показывает свою необычную версию «Ромео и Джульетты». В прочтении режиссера Марка Букина знакомая история любви звучит по-современному: актуальные по сей день монологи героев превращаются в музыкальные зонги. Спектакль вошел в лонг-лист премии «Золотая маска» сезона 2023-2024.</t>
+  </si>
+  <si>
+    <t>30.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14375</t>
+  </si>
+  <si>
+    <t>Этим вечером под дождливым небом Нескучного сада оживают герои Максима Горького 🎭 На сцене у Летнего домика графа Орлова — спектакль Нижегородского ТЮЗа «Дети солнца». Эта пьеса стала одним из самых значительных произведений Горького: драма рассказывает о судьбе интеллигентов на фоне эпидемии холеры и общественных потрясений.</t>
+  </si>
+  <si>
+    <t>30.08.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14374</t>
+  </si>
+  <si>
+    <t>Из Зеленой Школы доносится «Килограмм! Два! Три!» — все потому, что сегодня Праздник сбора урожая 🥕 30 августа — финал десятого сезона Общественного огорода. Горожане все лето выращивали овощи, зелень и даже цветы прямо в центре Москвы. В этот день мы взвешиваем и собираем урожай, приводим грядки в порядок и вручаем грамоты за упорный труд. Среди номинаций — «Самый пушистый укроп», «Самая большая тыква» или «Самая маленькая репка»! Весь урожай упаковывается экологично: в газеты и бумажные пакеты. Активно подглядываем за вершками и корешками, представляя, сколько витаминов горожане уносят с собой ❤️</t>
+  </si>
+  <si>
+    <t>29.08.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14373</t>
+  </si>
+  <si>
+    <t>Второй день «Горький+» в Парке Горького завершается музыкой! 🎶 На фестивалях прошлых лет звучали симфонические программы любимой музыки Максима Горького, а в этот раз концерт посвящен оперному и вокальному искусству: произведениям из круга любимых композиторов писателя — Мусоргского, Римского-Корсакова, Россини, Массне и других. На сцене — оркестр «Академия русской музыки», дирижер Иван Никифорчин. Горький любил разную музыку, хорошо знал народные песни, в юности пел в хоре Оперного театра Казани, учился играть на скрипке и фортепиано, общался и дружил с музыкантами и композиторами. Музыка была частью его жизни — поэтому она тоже становится частью фестиваля искусств. 🎥 На видео — Каватина Людмилы «Грустно мне, родитель дорогой» из оперы «Руслан и Людмила» Глинки. Исполняет — солистка Большого театра Анна Аглатова.</t>
+  </si>
+  <si>
+    <t>29.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14366</t>
+  </si>
+  <si>
+    <t>Вчера в Парке Горького открылся фестиваль искусств «Горький+ Москва» 🎭 Три дня под открытым небом Партера и Нескучного сада будут проходить спектакли различных форматов: от аудиопроменадов до оперных концертов. Главным событием вечера стал спектакль Марины Брусникиной «Сон в летнюю ночь». На сцену вышли народный артист России Евгений Миронов, актриса Александра Урсуляк, оркестр «Новая Россия» и дирижер Юрий Башмет, детский хор имени В.С. Попова. Вечер посетили: • Министр Правительства Москвы, руководитель Департамента культуры города Москвы Алексей Фурсин, • Заместитель председателя Совета Федерации Инна Святенко, • Зампред Московской Городской думы Степан Орлов, • Народная артистка России Лариса Долина, • Режиссер Марина Брусникина Спектакль также посмотрели сотни любителей театра: вход на сцену «Театрального бульвара» на Пушкинской набережной — свободный. Фестиваль «Горький+ Москва» завершится завтра. Программу можно посмотреть на сайте.</t>
+  </si>
+  <si>
+    <t>29.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14365</t>
+  </si>
+  <si>
+    <t>На фестивале искусств «Горький+» возрождаем театральную биографию Нескучного сада 🎭 Еще в XVIII веке здесь устраивали балы и приемы, а в 1830-м по распоряжению Николая I в Нескучном саду открылся первый «воздушный» театр — сценическое пространство под открытым небом, окруженное зеленью. Сегодня эта традиция воссоздается в новом качестве: спектакли из программы «Горький+» проходят в окружении летнего домика графа Орлова. Один из них — «Дачный концерт. Влюбленные обормоты» студентов ГИТИСа (мастерская Л. Рулла). Постановка вдохновлена «Орденом обормотов» — содружеством поэтов Серебряного века. Их стихи, письма, романсы и песни на сцене складываются в историю о любви: от первой встречи и восторга до сомнений, расставания, прощения и благодарности.</t>
+  </si>
+  <si>
+    <t>29.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14363</t>
+  </si>
+  <si>
+    <t>Если увидите в Нескучном саду штаб птиценаблюдателей — вам обязательно нужно сюда заглянуть 🐦 Наряду с театральными постановками в программе фестиваля искусств «Горький+» есть и такие необычные форматы, как аудиоспектакль-променад. В основе «Секретнего клуба птиценаблюдателей» — бердвотчинг: прогулка по Нескучному саду, где посетитель наблюдает за птицами и одновременно слушает рассказы Горького, посвященные им. Это возможность не просто приобщиться к природе, но и сделать это через знакомство с классическими текстами. Режиссер — Кирилл Люкевич. 📌 Прогулки пройдут завтра с 12:00 до 18:00, еще можно присоединиться.</t>
+  </si>
+  <si>
+    <t>29.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14362</t>
+  </si>
+  <si>
+    <t>Сегодня в парке искусств «Музеон» проходит «СМЫСЛ-фест»! Участники весь день занимаются спортом со звездными тренерами, комментаторами и блогерами. Мы заглянули на функциональную тренировку с Евгением Гениным — сноубордистом, мастером спорта, призером юношеских Олимпийских игр и Кубка России. Занятия будут идти до 19:00 💪🏻 Расписание Регистрация</t>
+  </si>
+  <si>
+    <t>28.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14361</t>
+  </si>
+  <si>
+    <t>На фестивале «Горький+» сегодня — Шекспир! 🎭 На сцене «Театрального бульвара» на Пушкинской набережной проходит спектакль-концерт «Сон в летнюю ночь» режиссера Марины Брусникиной. Строки Шекспира в исполнении народного артиста России Евгения Миронова и Александры Урсуляк переплетаются с музыкой Мендельсона в исполнении оркестра «Новая Россия» под руководством Юрия Башмета. ❤️ — такую классику мы любим!</t>
+  </si>
+  <si>
+    <t>28.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14360</t>
+  </si>
+  <si>
+    <t>Пресс-завтрак дал старт фестивалю искусств «Горький+» в Парке Горького — пространству встреч, театра, музыки и живого разговора о культуре 🎭 Арт-директор фестиваля Евгений Миронов, директор парка Елизавета Фокина, программный директор фестиваля Оксана Ефременко, актриса Александра Урсуляк и другие гости собрались в Нескучном саду — в окружении старинных усадеб, которые выступят естественными декорациями для постановок. Фрагмент одной из них представили студенты мастерской Лики Руллы — музыкального спектакля «Дачный концерт. Влюбленные обормоты».</t>
+  </si>
+  <si>
+    <t>28.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14359</t>
+  </si>
+  <si>
+    <t>Фестиваль искусств «Горький+» стартует в парке уже сегодня! 🤩 Все готово: сцены на Пушкинской набережной и у Домика графа Орлова уже ждут первых зрителей. 🎬 А по аллеям парка и площадкам фестиваля прогуливается кто-то очень знакомый…</t>
+  </si>
+  <si>
+    <t>27.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14352</t>
+  </si>
+  <si>
+    <t>В Сувенирном магазине Парка Горького — коллекция для ваших хвостиков 🐶 Совместно с брендом «Шарик» мы выпустили коллекцию «Пес высокой культуры» — для самых воспитанных собак! Теперь на Пушкинской набережной можно приобрести шлейки, поводки, миски, сумки и тельняшки. Коллекция выполнена в красных и синих цветах — это выделит вашего самого культурного пса из толпы 🦮 Заходите в Сувенирный магазин на Пушкинской набережной за подарками для питомцев! Напоминаем, что в парке действуют правила транзитного прохода с собаками. Подробнее можно прочитать здесь.</t>
+  </si>
+  <si>
+    <t>27.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14351</t>
+  </si>
+  <si>
+    <t>Новое утро — новая цитата Максима Горького 🗯️ Фестиваль искусств «Горький+» приближается: ждем и выбираем спектакли для посещения! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>26.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14350</t>
+  </si>
+  <si>
+    <t>Город засыпает, просыпаются… летучие мыши! Сегодняшний вечер для парка особенный — на экскурсии «Ночной дозор» мы наблюдали за полетом необычных обитателей парка, узнали интересные биологические факты, а также впервые за сезон обнаружили вид Водяной ночницы! 📅 Успейте попасть на последнюю прогулку сезона 28 августа в 19:30 🎟️ Билеты</t>
+  </si>
+  <si>
+    <t>26.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14349</t>
+  </si>
+  <si>
+    <t>Первый в Москве фестиваль спорта, музыки и знакомств — 29 августа в Музеоне 🤍 Всю субботу в парке искусств на «СМЫСЛ-фесте» будут проходить функциональные тренировки со спортсменами, блогерами и артистами, челленджи с призами от партнеров и выступление хедлайнера — T-Killah. В программе — зумба, парный воркаут, кроссфит, растяжка, игры на знакомство, мастер-классы по созданию украшений и росписи деревянных изделий 🤩 Вход на фестиваль бесплатный. Требуется пройти регистрацию на сайте. Ждем вас в Музеоне!</t>
+  </si>
+  <si>
+    <t>26.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14348</t>
+  </si>
+  <si>
+    <t>Фестиваль искусств «Горький+» все ближе — смотрим на писателя, чье имя носит парк, глазами современников 🙌🏻 В летнем выпуске «Первой парковой» собрали воспоминания первого директора парка культуры и отдыха Бетти Глан о Максиме Горьком. Глан встречалась с писателем во время его визитов в парк и даже приезжала к нему в гости. Директор высоко оценивала не только литературный талант Горького, но и его умение тонко чувствовать каждого человека. Делимся материалом из «Первой парковой» и приглашаем на фестиваль искусств: он пройдет в Парке Горького 28-30 августа! Смотреть программу</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14347</t>
+  </si>
+  <si>
+    <t>Доброе утро всем, кто ищет знаки в мелочах 😉 Редакторы канала вновь подготовили цитату Максима Горького, в которой зашифровано тайное послание! ❤️ — Если отзывается</t>
+  </si>
+  <si>
+    <t>25.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14341</t>
+  </si>
+  <si>
+    <t>Сверяем часы: уже через 3 дня стартует фестиваль искусств «Горький+» 🎭 С 28 по 30 августа в Парке Горького пройдут шесть спектаклей. В центре пятого сезона — творческий диалог Максима Горького с классиками мировой и русской литературы: Уильямом Шекспиром, Николаем Гоголем, Антоном Чеховым и Михаилом Булгаковым. Листайте карточки, чтобы познакомиться с программой и выбрать спектакли для своего фестивального маршрута. С полной программой можно ознакомиться по ссылке.</t>
+  </si>
+  <si>
+    <t>25.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14338</t>
+  </si>
+  <si>
+    <t>Красота спорта — на аллеях Музеона 😍 В парке искусств продолжается выставка с фотографиями проекта «Внутренний подвиг» фотографа-портретиста Натальи Урмановой. На стендах и в кадре — чемпионы и мастера спорта. В открытом пространстве парка фотография выглядит по-новому. Она встречается с архитектурой и ландшафтом, а образы российских спортсменов раскрываются с неожиданной стороны. За каждым достижением здесь — человек: его характер, внутренняя сила, сомнения и путь, который остается за пределами спортивного подвига. 📍Музеон, вход со стороны Мароновского переулка 🗓️ До 10 сентября</t>
+  </si>
+  <si>
+    <t>25.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14337</t>
+  </si>
+  <si>
+    <t>Неделя посланий от Максима Горького 🎭 В преддверии фестиваля искусств «Горький+» делимся любимыми цитатами писателя. Следите за нашими социальными сетями, чтобы не пропустить умные мысли ✨</t>
+  </si>
+  <si>
+    <t>24.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14336</t>
+  </si>
+  <si>
+    <t>Сентябрь уже стучится, но у нас есть еще один выпуск летних событий! ❤️ Предлагаем провести последнюю неделю лета насыщенно в Парке Горького: 🚶🏼Прогулки по парку Каждый день — Прогулка на электромобиле с аудиогидом Каждый день — Прогулка на катамаране по Голицынскому пруду 25 августа — Медиация «Вне стен: прогулка по Музеону» 26 и 28 августа — Прогулка с зоологом «Ночной дозор» 🎭 «Театральный бульвар» 26 августа — Спектакль «Тетка Чарли» 27 августа — Концерт с джазовым оркестром 🍿Летний кинотеатр Москино Музеон 25 августа — Кинопоказ «Возвращение Одиссея» и греческий вечер перед сеансом 26 августа — «Майкл» 28 августа — «Огни большого города» 😎Сфера Х5 25 августа — Фан-встреча «Перекресток x Boulevard Depo» 27 августа — Лекция про интернет-маркетинг 28 августа — Вечер стендапа</t>
+  </si>
+  <si>
+    <t>24.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14329</t>
+  </si>
+  <si>
+    <t>Звездные, активные, театральные и спортивные — такими были выходные в Парке Горького 🤩 Хотим вспоминать их снова и снова и делимся фотоподборкой с вами! ▫️Смотрели спектакли, участвовали в мастер-классах и встречались с писателями на открытии Большого Детского фестиваля. ▫️Наблюдали за полетами в Москву-реку и зажигали под музыкальные хиты на Летфесте. ▫️Бесстрашная команда Парка Горького не смотрела за событиями Летфеста со стороны, а участвовала в них сама. «Борцы за культуру» прыгнули в Москву-реку с высоты 6,5 метров! Самые смелые и активные коллеги — на 3 и 7 фото 😍 Спасибо, что были с нами в эти незабываемые дни! 🫶🏻</t>
+  </si>
+  <si>
+    <t>23.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14328</t>
+  </si>
+  <si>
+    <t>В финишном городке в Музеоне сразу после забега наслаждаемся музыкальной программой! На сцене — группа Uma2rman с самыми летними песнями 🫶🏻</t>
+  </si>
+  <si>
+    <t>23.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14327</t>
+  </si>
+  <si>
+    <t>Около 100 000 человек бегут сейчас по Садовому кольцу — и сотрудники Парка Горького среди них 🏃‍♀️ Сегодня в Москве проходит один из самых масштабных стартов сезона — Большой фестиваль бега. Редактор канала передает вам настроение и масштаб забега, уже финишировав в парке искусств «Музеон»!</t>
+  </si>
+  <si>
+    <t>23.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14318</t>
+  </si>
+  <si>
+    <t>Вчера Парк Горького стал главной детской сценой Москвы — здесь открылся IX Большой Детский фестиваль 🎭 Праздник искусств прошел в рамках фестиваля «Театральный бульвар» при поддержке Департамента культуры города Москвы. В открытии приняли участие: • Министр Правительства Москвы, руководитель Департамента культуры города Москвы Алексей Фурсин, • начальник Управления Президента Российской Федерации по общественным проектам Сергей Новиков, • художественный руководитель фестиваля Сергей Безруков и другие. Главным событием дня стал спектакль «Маленький принц» с Сергеем Безруковым на сцене «Театрального бульвара». Зрители заполнили не только основную площадку — постановку смотрели со вторых ярусов павильонов на набережной. Фестиваль не ограничился одной сценой. На нескольких площадках Партерной части работали мастерские под открытым небом: занятия по сценической речи и пластике от ведущих педагогов БДФ, встречи с детскими писателями и семейные кинопоказы. Программа в Парке Горького стала превью большого фестивального сезона: здесь были представлены практически все направления БДФ, а основная программа продолжится в Москве и Санкт-Петербурге до 17 ноября.</t>
+  </si>
+  <si>
+    <t>23.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14316</t>
+  </si>
+  <si>
+    <t>«Август — это воскресенье лета»🌥️ С такой мыслью мы начинаем утро — берем теплую толстовку, кофе и идем гулять. Ведь лето в парке продолжается 😉 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>22.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14315</t>
+  </si>
+  <si>
+    <t>На сцене Летфеста — Егор Крид. Крымскую набережную точно слышит вся Москва! 😎</t>
+  </si>
+  <si>
+    <t>22.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14314</t>
+  </si>
+  <si>
+    <t>Подпеваем любимым песням группы «Комната культуры» на Летфесте в Музеоне ❤️</t>
+  </si>
+  <si>
+    <t>22.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14313</t>
+  </si>
+  <si>
+    <t>Команда Парка Горького «Борцы за культуру» — участники Летфеста 2026! Коллеги полетели в Москву-реку с высоты 6,5 метров на летательном аппарате в виде боксерских перчаток, которые сложены в форме сердца. Полет нормальный — полет культурный! 😎</t>
+  </si>
+  <si>
+    <t>22.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14307</t>
+  </si>
+  <si>
+    <t>Атмосфера Большого детского фестиваля в Парке Горького 😍 Целый день на площадках проходят мастер-классы, кинопоказы и встречи с писателями! Смотрите полную программу и приходите — вход свободный!</t>
+  </si>
+  <si>
+    <t>22.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14305</t>
+  </si>
+  <si>
+    <t>На сцене «Театрального бульвара» на Пушкинской набережной — «Маленький принц»! Художественный руководитель Большого Детского фестиваля Сергей Безруков и оркестр Московского Художественного академического театра имени М. Горького под управлением Сергея Пащенко рассказывают зрителям знаменитую историю Антуана де Сент-Экзюпери 🌹</t>
+  </si>
+  <si>
+    <t>22.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14304</t>
+  </si>
+  <si>
+    <t>В Парке Горького сегодня весь день проходит IX Большой Детский фестиваль! 🔸Министр Правительства Москвы, руководитель Департамента культуры города Москвы Алексей Фурсин отметил, что «Театральный бульвар» стал площадкой для фестивалей с историей, а Парк Горького — местом, где культура и искусство становятся доступными каждому.</t>
+  </si>
+  <si>
+    <t>22.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14303</t>
+  </si>
+  <si>
+    <t>Сегодня День государственного флага России — важная дата и повод вспомнить и поговорить с детьми о главных символах государства, которые объединяют миллионы людей в великую страну. Сегодня в наших парках, усадьбах, музеях, библиотеках и на других культурных площадках проходят кинопоказы об истории нашей страны, патриотические спектакли и концерты, лекции и мастер-классы, посвящённые флагу России. С праздником! С днём флага России! С уважением, Фурсин</t>
+  </si>
+  <si>
+    <t>22.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14302</t>
+  </si>
+  <si>
+    <t>С Днем Государственного флага России! Пусть этот день станет поводом вспомнить о нашей общей истории, людях и местах, которые объединяют. Желаем вдохновения и теплых августовских прогулок в Парке Горького.</t>
+  </si>
+  <si>
+    <t>21.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14301</t>
+  </si>
+  <si>
+    <t>Наша выставка-бестселлер «Внутренний подвиг» теперь под открытым небом. Работы Натальи Урмановой до середины сентября можно увидеть в Музеоне! 😍 Проект объединяет фотографии российских чемпионов и олимпийских призеров, снятых в узнаваемых локациях парка. На открытии уличной экспозиции выступили куратор проекта Ольга Шевцова и фотограф-портретист Наталья Урманова. Она рассказала, почему именно Парк Горького стал важной точкой для разговора о спорте и силе духа: «Парк Горького — это площадка, которая много значит для страны и для истории спорта. В том числе скульптуры в парке имеют флюид античности. И, глядя на античность, ты понимаешь, что в человеческом развитии огромную роль играет дух. Это движение на результат, когда тебе нельзя остановиться. И за этим движением стоит много внутренней борьбы». Гости открытия, среди которых был один из героев выставки — чемпион-легкоатлет Арсений Елфимов, также присоединились к мастер-классам по йоге и саундхилингу.</t>
+  </si>
+  <si>
+    <t>21.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14292</t>
+  </si>
+  <si>
+    <t>Дышать свежим воздухом, наслаждаться природой и есть вкусно — все и сразу можно в Парках Москвы 🌱 🔴 Собрали специально для вас рестораны с живописными видами на парки. Листайте карточки и выбирайте место на свой вкус! А если хочется узнать еще больше, заглядывайте в наш Гастропутеводитель. В нем собраны точки, где еда стоит того, чтобы свернуть с намеченной тропы. 📲 Парки Москвы в МАКС</t>
+  </si>
+  <si>
+    <t>21.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14291</t>
+  </si>
+  <si>
+    <t>Уважаемые посетители! Важная информация для тех, кто планирует поездку в парк в ближайшее время. 🟨 Временно ограничено движение по Музеону 22 августа со стороны Крымской набережной в связи с проведением городского мероприятия.   🟨 23 августа с 00:01 до 21:00 действуют ограничения движения на Садовом кольце. В связи с этим к Парку Горького нельзя будет подъехать со стороны Садового кольца. Рекомендуем вам пользоваться метро, а также заранее планировать маршрут и выбирать пути объезда. 🟨 Пешеходный маршрут от Пионерского пруда до Пушкинской набережной вдоль Садового кольца временно закрыт.   Узнать, как удобнее пройти в парк, можно по ссылке.   Спасибо за понимание!</t>
+  </si>
+  <si>
+    <t>21.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14282</t>
+  </si>
+  <si>
+    <t>21.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14281</t>
+  </si>
+  <si>
+    <t>Редакторы канала начали утро на Воробьевых горах 🤍 Прогулялись по экотропе и надышались свежим лесным воздухом. Советуем всем — берите на заметку! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>20.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14279</t>
+  </si>
+  <si>
+    <t>Готовимся к полету над Москвой-рекой 😎 22 августа на Летфесте в Музеоне впервые выступит команда Парка Горького! На собственном летательном аппарате команда полетит над водой с шестиметровой рампы. Будет зрелищно, креативно и ярко — команда уже готова! Представлять Парк Горького на самом необычном соревновании лета будут Дмитрий Епифанов, Ольга Мистрюкова, Карина Валова, Арсений Соловьев, Арина Фролова и Софья Пахолкова. Среди капитанов команд — актер Иван Янковский, олимпийские чемпионы Анна Щербакова, Алексей Ягудин и Артур Далалоян и другие спортсмены. Для посетителей фестиваля также выступят хедлайнеры — группа «Комната культуры» и Егор Крид. Вход на фестиваль свободный, регистрация не требуется 🙌🏻</t>
+  </si>
+  <si>
+    <t>20.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14273</t>
+  </si>
+  <si>
+    <t>До открытия Большого Детского фестиваля в Парке Горького осталось всего два дня! 😍 Посетителей ждут 2 спектакля, 6 литературных мастер-классов, 8 творческих интенсивов, 3 фильма и 4 мультфильма для семейного просмотра — целый день погружения в искусство! В карточках рассказываем, какие события пройдут на площадках открытия фестиваля — сохраняйте, чтобы посетить самые интересные🔥</t>
+  </si>
+  <si>
+    <t>20.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14272</t>
+  </si>
+  <si>
+    <t>Этим утром мы заметили наших уток в приподнятом настроении! Наверное, они узнали прогноз синоптиков на ближайшие выходные и радуются приближающимся теплым денькам 😄</t>
+  </si>
+  <si>
+    <t>19.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14269</t>
+  </si>
+  <si>
+    <t>В Музеоне открылась выставка к 150-летию Ивана Билибина 🎨 На стендах экспозиции «География судьбы. Путь художника» — воспроизведенные экспонаты из Ивангородского художественного музея, одного из крупнейших собраний работ Ивана Билибина в России. Выставка стала рассказом о многогранном творчестве великого художника: монументальной и театрально-декорационной живописи, книжной графике, фотографии. На каждом планшете — творчество и повествование о жизненном пути Ивана Билибина. 📍За главным входом в Музеон 🗓️ До 30 августа</t>
+  </si>
+  <si>
+    <t>19.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14268</t>
+  </si>
+  <si>
+    <t>Днем смотрим за белками, в сумерках — за летучими мышами 🦇 Вечерние наблюдения за рукокрылыми стартуют уже сегодня — делимся фактами из жизни этих животных! ▫️По ночам летучие мыши съедают около 5 граммов насекомых — при этом сами они весят 12-14 граммов. ▫️Летучие мыши — единственные млекопитающие, которые освоили активный полет. Однако летают они только по ночам. ▫️Летучие мыши помнят все: они никогда не забудут членов своей колонии и маршруты миграции за всю жизнь! 🎟️ Билеты 🦇 Ближайшие экскурсии — 19 и 21 августа в 19:30.</t>
+  </si>
+  <si>
+    <t>19.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14267</t>
+  </si>
+  <si>
+    <t>В Нескучном саду это утро началось спокойно: по своим делам спешит только белка. ❤️, если вы тоже сегодня на бегу</t>
+  </si>
+  <si>
+    <t>18.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14266</t>
+  </si>
+  <si>
+    <t>Куда пойти в Парке Горького, если хочется чего-то нового? 👀 Собрали для вас подборку площадок, на которых будет интересно каждому! ▫️Инсталляция «Страна сетей» на Пушкинской набережной 19 августа инсталляция, которая воссоздает уникальные ландшафты страны, откроется на Пушкинской набережной. В 17:00 можно будет сыграть в игру «Энерготап», а в 19:00 пройдет «Тесла-шоу». ▫️Москино Музеон 20 августа в летнем кинотеатре — вечер в стиле отпуска и показ фильма «Римские каникулы». В 18:00 на площадке начнут работать зоны отдыха и будет играть диджей-сет. А в 19:30 стартует киновечер: на экране — «Римские каникулы». Билеты: clck.ru/3VHVwW ▫️Сфера Х5 21 августа на площадке пройдет фестиваль бабушек и внуков «Вершки и корешки». В программе — марафон вязания, паблик-ток, сеанс бабулинга и грэндма-рейв! Регистрация: clck.ru/3VG74H﻿ ▫️Клуб капитанов Каждый день здесь, на Голицынском пруду, можно поуправлять собственным катером или яхтой или устроить соревновательный заплыв радиоуправляемым уточкам 🦆</t>
+  </si>
+  <si>
+    <t>18.08.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14265</t>
+  </si>
+  <si>
+    <t>Еще не все — делимся маршрутом вашего фестивального путешествия и здесь 🤩 Чтобы вы успели на все события БДФ, подготовили для вас карту с расположением всех 8 площадок! Обратите внимание: добраться от метро «Парк культуры» можно через Пушкинскую набережную. Если едете от станции «Октябрьская» — проще всего попасть в парк через вход с Ленинского проспекта или через Пионерский пруд.</t>
+  </si>
+  <si>
+    <t>18.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14264</t>
+  </si>
+  <si>
+    <t>Готовы провести субботу в атмосфере творчества? Мы — да! 🎭 22 августа в Парке Горького откроется IX Большой Детский фестиваль. Делимся подробностями программы! ▫️В 12:00 на Сцене на Пушкинской набережной пройдет спектакль Московского Губернского театра «Маленький принц». В главной роли — художественный руководитель БДФ Сергей Безруков. ▫️В 16:30 Сцена на Пушкинской набережной наполнится музыкальным настроением! Красноярский музыкальный театр представит спектакль «Чук и Гек». ▫️После спектакля на территории Партера начнут работать площадки с насыщенной программой: БДФ Мастерские, БДФ Книга, БДФ Кино и БДФ Анимация. В программе — творческие мастер-классы, встречи с детскими писателями и кинопоказы. Открытие Большого Детского фестиваля в Парке Горького — тизер трехмесячного марафона детского искусства: его события будут проходить в Москве и Санкт-Петербурге до 17 ноября! Вход на все площадки фестиваля свободный — регистрация не требуется. Полная программа БДФ — на сайте grandkidsfest.ru</t>
+  </si>
+  <si>
+    <t>18.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14256</t>
+  </si>
+  <si>
+    <t>Напоминание: осень наступит ровно через две недели 🍂 Не торопим время — ловим в объектив ваши прогулки по парку и наслаждаемся яркими красками лета по максимуму!</t>
+  </si>
+  <si>
+    <t>17.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14254</t>
+  </si>
+  <si>
+    <t>Начинать рабочую неделю с дайджеста — любимая традиция понедельника! ❤️‍🔥 Рассказываем, куда пойти и чем заняться в ближайшие дни в Парке Горького! 🚶🏼Прогулки по парку Каждый день — Прогулка на электромобиле с аудиогидом Каждый день — Прогулка на катамаране по Голицынскому пруду 19 и 21 августа — Прогулка с зоологом «Ночной дозор» 🎭 «Театральный бульвар» 18 августа — Балет «Шехеразада» 20-21 августа — Фестиваль иллюзии 🍿Летний кинотеатр Москино Музеон 20 августа — Кинопоказ «Римские каникулы»: зоны активностей и диджей-сет для зрителей перед показом 😎Сфера Х5 20-21 августа — Фестиваль бабушек и внуков «Вершки и корешки» Регистрация на события фестиваля: clck.ru/3VG74H﻿</t>
+  </si>
+  <si>
+    <t>17.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14253</t>
+  </si>
+  <si>
+    <t>Вам попалась парковая белка, которая приносит удачу 🍀 Присылайте друзьям — рабочая неделя пройдет отлично!</t>
+  </si>
+  <si>
+    <t>16.08.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14252</t>
+  </si>
+  <si>
+    <t>Когда в парке становится темно… мы выходим наблюдать за летучими мышами 👀 С 19 августа стартует серия экскурсий с зоологом «Ночной дозор». Будем гулять по сумеречному парку и знакомиться с обитателями темноты! Вас ждет: 🦇 90 минут в темноте Партера и Нескучного сада; 🦇 наблюдение за летучими мышами и их полетом; 🦇рассказ о рукокрылых с точки зрения биологии: за кем охотятся эти животные и зачем ученым их искать. Встречаемся в Розарии перед фонтаном. Начало экскурсии — в 19:30. 🎟️ Билеты: clck.ru/3VEATf</t>
+  </si>
+  <si>
+    <t>16.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14251</t>
+  </si>
+  <si>
+    <t>Мы продолжаем праздновать день рождения парка на выходных — музыкально ❤️‍🔥 На Танцплощадке Центральной аллеи два дня проходит Выпускной Moscow Music School. Начинающие музыканты представляют свои выпускные проекты и делят сцену с уже состоявшими артистами. Вчерашний вечер завершился выступлением Вассы Железновой. Ждем вас сегодня с 17:30! В финале вечера для вас выступят хедлайнеры — НААДЯ и SOULTYLER. ❤️ — буду с вами!</t>
+  </si>
+  <si>
+    <t>16.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14250</t>
+  </si>
+  <si>
+    <t>🎉 Розыгрыш завершен! 🏆 Победители: 1. @vredina2306 2. @DVV37 3. @Natali_st_m Мы свяжемся с победителями завтра! ❤️‍🔥 🔍 Проверить результаты</t>
+  </si>
+  <si>
+    <t>16.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14249</t>
+  </si>
+  <si>
+    <t>У «Прогулок на электрокаре» новый маршрут 🗺️ До конца августа движение по Крымской набережной в Музеоне частично ограничено из-за монтажа и проведения мероприятия. По этой причине наши любимые парковые электрокары временно стартуют от Голицынского пруда и едут мимо таких достопримечательностей парка, как Розарий с фонтаном, садовые комнаты «Партизанка» и «Девушка на буме», аллея с вазонами Власова. 🎟️ Билеты можно купить на сайте, а также на Лодочной станции и в Инфоцентре под Крымским мостом. ⏰ Каждый день с 9:30 до 21:30. Длительность прогулки — около 20 минут.</t>
+  </si>
+  <si>
+    <t>16.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14248</t>
+  </si>
+  <si>
+    <t>Летние прогулки по дорожкам Музеона — наш любимый способ провести выходной день! ❤️ — люблю уходить вглубь парка искусств и смотреть на скульптуры 🔥 — гуляю по Крымской набережной и любуюсь Москвой-рекой</t>
+  </si>
+  <si>
+    <t>15.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14247</t>
+  </si>
+  <si>
+    <t>Любимое место для летних прогулок — Пушкинская набережная 💛 Собрали для вас маршрут — делитесь с друзьями и отправляйтесь в парк!</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14241</t>
+  </si>
+  <si>
+    <t>Встречаем середину августа и ловим летние мгновения на Голицынском пруду 🌿 В эти выходные отправляемся плавать на катамаранах в окружении уток от Лодочной станции: clck.ru/3TPEkb</t>
+  </si>
+  <si>
+    <t>14.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14240</t>
+  </si>
+  <si>
+    <t>Уважаемые посетители!   Важная информация для тех, кто планирует поездку в парк в ближайшее время.   Пешеходный маршрут от Пионерского пруда до Пушкинской набережной вдоль Садового кольца временно закрыт.   Как удобнее пройти в парк:   🟢 От метро «Октябрьская» — через Пионерский пруд.   🟢 От метро «Парк Культуры» — через Пушкинскую набережную.   🚶‍♂️К Пионерскому пруду, Зеленой Школе, ресторану «Сыроварня» рекомендуем добираться от метро «Октябрьская».   🚶‍♂️На Пушкинскую набережную — удобнее от метро «Парк культуры».   🚌 Для посетителей на наземном транспорте: воспользуйтесь подземным переходом к Музеону. Пройти от Музеона в парк можно под Крымским мостом.   Это временное ограничение необходимо, чтобы завершить работы по благоустройству перед Аркой Главного входа. Спасибо за понимание!</t>
+  </si>
+  <si>
+    <t>14.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14239</t>
+  </si>
+  <si>
+    <t>День рождения парка прошел, а музыкальные подарки продолжаются 🤩 15 и 16 августа на Танцевальной площадке на Центральной аллее пройдет выпускной Moscow Music School. Парк станет пространством новой музыки, живых открытий и творческих экспериментов. Выпускники Moscow Music School впервые представят свои проекты аудитории. Традиционно с молодыми музыкантами выступят известные артисты: хедлайнерами станут НААДЯ, Васса Железнова и SOULTYLER. 🗓️15-16 августа с 17:30 📍Танцевальная площадка на Центральной аллее 🎟️ Вход свободный</t>
+  </si>
+  <si>
+    <t>14.08.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14233</t>
+  </si>
+  <si>
+    <t>🍴 Маршрут построен. Следующая остановка — гастрономическая У каждой прогулки может быть свой сценарий: встретиться с друзьями, устроить свидание, позавтракать перед делами или найти место, где захочется задержаться подольше. Чтобы собрать такой маршрут было проще, Парки Москвы подготовили гастропутеводитель — для тех, кто любит исследовать город не только глазами. 🥐 Открывайте гастропутеводитель здесь. В нем можно подобрать заведение по нужным параметрам, а заодно узнать, где сделать кадр, достойный ленты, заглянуть в место с интересной историей или перехватить что-нибудь по пути. Открывайте гастропутеводитель и собирайте свой сценарий прогулки 💚 📲 Парки Москвы в МАКС</t>
+  </si>
+  <si>
+    <t>14.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14232</t>
+  </si>
+  <si>
+    <t>Мы, как недовольный фазан, пытаемся понять, когда вернется летняя жара! Ставьте ❤️, если тоже мерзнете.</t>
+  </si>
+  <si>
+    <t>13.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14231</t>
+  </si>
+  <si>
+    <t>Пока на улице холодно и серо, мы мечтаем о солнечных выходных 💛 16 августа в 17:00 на лужайке у Зеленой Школы пройдет Музыкальный пикник — теплое и семейное событие на природе. В программе — живой концерт на открытом воздухе, музыкальные игры для детей и взрослых и вкусный перекус рядом с самыми близкими 🫶🏻 🎟️ Билеты: clck.ru/3VDT3A</t>
+  </si>
+  <si>
+    <t>13.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14230</t>
+  </si>
+  <si>
+    <t>Передаем вам сообщение от плюшевой утки: пора принять участие в розыгрыше ко дню рождения парка Горького! 🎁 Для подписчиков нашего телеграм-канала мы подготовили в подарок шопер, книгу-путеводитель и плюшевую утку! Поучаствовать в конкурсе можно здесь: clck.ru/3VDJbT Итоги подведем в это воскресенье — 16 августа 😍</t>
+  </si>
+  <si>
+    <t>13.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14229</t>
+  </si>
+  <si>
+    <t>Самые красивые рамы для произведений искусства — декорации, созданные природой в Музеоне 🌿 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>12.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14227</t>
+  </si>
+  <si>
+    <t>Атмосферный, волшебный и музыкальный — праздничный вечер в день рождения парка на сцене Nova 🤍 Принимаем музыкальные подарки и заряжаемся энергией посетителей!</t>
+  </si>
+  <si>
+    <t>12.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14226</t>
+  </si>
+  <si>
+    <t>Настроение — праздничное 🎉 Сегодня в парке проходят исторические экскурсии, посвященные дню рождения! В честь праздника посетители вспоминали, как впервые познакомились с парком, рассказывали экскурсоводам о своих любимых местах и мечтали, с кем отправятся на прогулку: почти единогласно — с Бетти Глан, первым директором Парка культуры и отдыха 😍 Забронировать прогулку на электробусе и узнать об исчезнувших символах Парка Горького — clck.ru/3VCkhi Проехать на электробусе через весь Нескучный сад и услышать о его обитателях — clck.ru/3VCkgj</t>
+  </si>
+  <si>
+    <t>12.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14225</t>
+  </si>
+  <si>
+    <t>Нет ничего лучше, чем дарить подарки в день рождения! 🥳 К 98-летию Парка Горького разыгрываем призы для подписчиков: 1 место — шопер «Клуб культуры и отдыха» из коллекции «Парк Горького х Берегите Птиц» 2 место — книга-путеводитель «Москва. Парк Горького» 3 место — плюшевая утка. Запоминайте условия конкурса: 1. Быть подписанным на телеграм-канал «Парк Горького» 2. Поставить реакцию на этот пост. 3. Принять участие в викторине выше. 4. Нажать кнопку «С днем рождения!» Подведем итоги в воскресенье, 16 августа 🤍 P.S. Если не хочется ждать результатов — приглашаем в Сувенирный магазин на Пушкинской набережной за покупками 😍</t>
+  </si>
+  <si>
+    <t>12.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14222</t>
+  </si>
+  <si>
+    <t>Вспоминаем историю парка и раскрываем правду! 🤩 Ложным оказался факт о том, что Ленинская площадь названа в честь визита вождя на открытие парка в 1928 году. Площадь перед главным входом действительно называется Ленинской. Однако это название связано не с присутствием Ленина на открытии, а с посещением Всесоюзной сельскохозяйственной выставки в 1923 году — тогда он осматривал выставочные павильоны на месте будущего парка.</t>
+  </si>
+  <si>
+    <t>12.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14218</t>
+  </si>
+  <si>
+    <t>В наш День рождения подготовили для вас 5 фактов о парке! 🥳 Самое время проверить знания и интуицию и ответить на вопрос: какое из пяти утверждений мы выдумали? Участвуйте в опросе ниже!</t>
+  </si>
+  <si>
+    <t>12.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14217</t>
+  </si>
+  <si>
+    <t>С днем рождения, любимый парк 🤍 Ровно 98 лет назад, 12 августа 1928 года, открылся первый в стране Парк культуры и отдыха. Сегодня это место запоминающихся прогулок, крупнейших фестивалей, знакомств, традиций и невероятного количества счастливых мгновений! Как провести день в праздничном парке, рассказали на сайте: clck.ru/3VBgz8 🎉</t>
+  </si>
+  <si>
+    <t>11.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14215</t>
+  </si>
+  <si>
+    <t>Новая летняя неделя — спектакли, экскурсии, необычные прогулки и события! По традиции приготовили для вас дайджест — выбирайте, чем займетесь в парке на этой неделе 🤍 🚶🏼Прогулки по парку Каждый день — Прогулка на электромобиле с аудиогидом по Музеону Каждый день — Прогулка на катамаране по Голицынскому пруду 🥳 Экскурсии ко дню рождения Парка Горького 2 августа в 12:00 — Экскурсия «Я люблю тебя, мой старый парк» 12 августа в 15:00 — Прогулка на электробусе «Исчезнувшие символы Парка Горького» 12 августа в 16:00 — Прогулка на электробусе «Флирт и проказы Нескучного сада» 💫Саморазвитие 14 августа — Клуб ораторского мастерства на французском языке 🎭 «Театральный бульвар» 15 августа — Спектакль «Традиция» Государственного театра драмы и комедии им. Азербажана Мамбетова 16 августа — Балет «Кармен» 16 августа — Спектакль «Пиковая дама» с Евгением Князевым 😎 Сфера Х5 13 августа — Лекция «Совет свой себе посоветуй» 14 августа — Летний кинотеатр: «Ведьмина служба доставки» Ждем вас в парке! 🫶🏻</t>
+  </si>
+  <si>
+    <t>11.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14209</t>
+  </si>
+  <si>
+    <t>Когда хочется узнать о парке больше… …значит, пришло время бронировать билеты на экскурсии! Мы придумали разные маршруты для тех, кто интересуется историей, искусством, природой или просто хочет разнообразить привычную прогулку 😍 Исторические экскурсии Вариант, который подходит и туристам, и коренным москвичам. Здесь можно узнать историю создания парка и перенестись в 19 и 20 века. Билеты: clck.ru/3V6atA Прогулка на электромобиле по Музеону с аудиогидом Экскурсия для тех, кто хочет увидеть весь парк искусств. За полчаса электрокар проедет по самым красивым уголкам Музеона, а вы узнаете о коллекции скульптур под открытым небом. Билеты: clck.ru/3V6auK Прогулка с зоологом «Ночной дозор» Самая необычная прогулка по парку. На экскурсии вы побываете в парке в сумерках, увидите летучих мышей и узнаете об их жизни. Билеты: clck.ru/3V6avq Катамараны с аудиогидом Водную прогулку можно сделать познавательной: услышать об историческом «Острове танца» и тайнах Партера. Билеты — на Лодочной станции Голицынского пруда.</t>
+  </si>
+  <si>
+    <t>11.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14206</t>
+  </si>
+  <si>
+    <t>Если подарки — то только такие 🤍 Ко дню рождения Парка Горького садовую комнату «Танцовщица» украсил исторический цветник, воссозданный по архивным фотографиям 30-50-х годов прошлого века. В центре цветника — застывшая в танце фигура Галины Улановой. У ног легендарной балерины раскинулся ковер из альтернантеры, бегонии, колеуса, агератума и душистого алиссума. Филигранность узора подчеркивают эхеверия и мюленбекия, а динамику задают пурпурные канны и корделины. Классический ковровый цветник, мастерски вписанный в те далекие годы в окружающий ландшафт, сегодня снова радует глаз. Особенно ценно, что он появился к 98-летию парка — как символ преемственности, как напоминание: лучшие традиции живы, пока их продолжают.</t>
+  </si>
+  <si>
+    <t>10.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14201</t>
+  </si>
+  <si>
+    <t>Фестиваль искусств «Горький+» в пятый раз пройдет в Парке Горького 👀 28-30 августа Парк Горького станет основной площадкой фестиваля, посвященного творчеству Максима Горького. В программе — концерты, премьеры спектаклей, открытые записи подкастов и кинопоказы. Тема пятого фестиваля — Максим Горький и классики. Она позволит проследить личную связь и творческий диалог писателя с Уильямом Шекспиром, Николаем Гоголем, Антоном Чеховым, Михаилом Булгаковым и другими литераторами. «Фестиваль “Горький + Москва” пройдет в последние выходные августа и станет одним из ярких культурных событий в завершение летнего сезона. В программу войдут премьеры спектаклей, концерты, кинопоказы, лекции и встречи творческих лабораторий. Свои постановки покажут московские коллективы, труппы из Новосибирска, Казани, Нижнего Новгорода и других городов России, а также из Белоруссии и Турции», — Министр Правительства Москвы, руководитель столичного Департамента культуры Алексей Фурсин. «Все пять лет существования фестиваль «Горький+» верен своей миссии: мы стремимся не только сохранять литературное наследие Максима Горького — писателя, оказавшего влияние на мировую культуру, но и поддерживать яркие явления современного искусства. Поэтому в программе юбилейного фестиваля нашлось место премьерам новых постановок, гастролям коллективов из разных городов России и других стран, просветительским проектам и коллаборациям с ведущими культурными институциями», — арт-директор фестиваля Евгений Миронов. 🎭 Центральным событием фестиваля станет спектакль-концерт на сцене международного открытого фестиваля «Театральный бульвар» на Пушкинской набережной с участием народного артиста РФ Евгения Миронова. Режиссер Марина Брусникина придумала постановку на основе шекспировской комедии «Сон в летнюю ночь» и музыки Феликса Мендельсона. В ней также примут участие актриса Александра Урсуляк, народный артист СССР Юрий Башмет и оркестр «Новая Россия», Большой детский хор им. В. С. Попова. Помимо сцены на Пушкинской набережной, спектакли в Парке Горького пройдут у летнего домика графа Орлова и в кинотеатре в Музеоне. Все мероприятия фестиваля — бесплатные, на отдельные показы необходима регистрация. Она откроется на сайте события позднее: www.gorkiy.plus/</t>
+  </si>
+  <si>
+    <t>10.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14200</t>
+  </si>
+  <si>
+    <t>12 августа Парку Горького исполняется 98 лет! 🥳 В этот день вас ждет праздничная программа, благодаря которой вы познакомитесь с парком еще ближе! Мы подготовили для вас несколько экскурсий: 12:00 — Экскурсия «Я люблю тебя, мой старый парк!» Участники узнают, с чего начиналась история Парка Горького в 1928 году, увидят следы разных эпох и выяснят, почему его называли «комбинатом культуры» и «фабрикой счастливых людей». 15:00 — Прогулка на электробусе «Исчезнувшие символы Парка Горького» Вы услышите о ключевых символах места: Арке Главного входа, скульптуре «Девушка с веслом», ландышевой аллее и других объектах, которые показывают, как менялся парк на протяжении десятилетий. Прогулка будет сопровождаться живописными видами на Москву-реку. 16:00 — Прогулка на электробусе «Флирт и проказы обитателей Нескучного сада» Участники узнают о любовных интригах, балах и маскарадах высшего света Москвы, а также о дуэлях, в которых участвовали не только мужчины, но и женщины. А вечером, в 20:00, на площадке Nova пройдет концерт — музыкальный подарок ко дню рождения 🤍 Но это еще не все: праздничная программа продолжится на выходных — скоро поделимся новостями!</t>
+  </si>
+  <si>
+    <t>10.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14197</t>
+  </si>
+  <si>
+    <t>Навестили нашу звездную пару лебедей 🥰 Почему звездную? Каждый раз мы слышим звук фотографирующей камеры именно рядом с ними! Одетта и Зигфрид в своем королевском настроении: спокойно плывут, оглядывают окрестности и принимают гостей. Конечно, сами не смогли пройти мимо и сделали пару фотографий 😁</t>
+  </si>
+  <si>
+    <t>09.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14196</t>
+  </si>
+  <si>
+    <t>Настроение воскресенья: ощутить курорт в центре города 🏖️ В этом сезоне на Пионерском пруду доступны лежаки‑стулья, одиночные и двойные шезлонги и уютные VIP‑шатры: можно приехать одному с книгой, устроить семейный отдых или собрать компанию друзей 😍 Для самых жарких дней — освежающий пруд и комфортная зона отдыха, для спокойного отдыха — тень шатров и возможность просто отключиться от суеты города. А после отдыха на пруду есть возможность прогуляться по Парку Горького ❤️ 🎫 Расписание и билеты</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14195</t>
+  </si>
+  <si>
+    <t>Гуляли по Партеру и не смогли пройти мимо 😍 Аллею у Театра Стаса Намина украшают исторические вазоны — они были воссозданы по проекту архитектора Александра Власова 1930-х годов. Рисунки на них посвящены спорту, природе и культуре. А в клумбах вокруг вазонов растут выращенные в оранжереях Парка Горького цветы 🌷 Сохраняйте место для прогулок и новых фотографий: clck.ru/3Uv6fK</t>
+  </si>
+  <si>
+    <t>08.08.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14194</t>
+  </si>
+  <si>
+    <t>Пушкинская набережная — одно из любимых мест для прогулок в Парке Горького. Мы хотим, чтобы отдых здесь оставался комфортным и безопасным для всех, кто приходит гулять, встречаться с друзьями или просто сидеть у воды. Пушкинская набережная — полностью пешеходная. Движение на участке от Крымского до Андреевского моста на самокатах, велосипедах и других средствах передвижения здесь не предусмотрено — набережная не оборудована велодорожкой, а плотный поток пешеходов не позволяет совмещать разные форматы движения. ❗️Посетителям, которые приезжают на набережную на транспорте, необходимо спешиться и вести средство рядом с собой. Исключение — детские коляски, детские самокаты и велосипеды в сопровождении взрослых, а также средства для маломобильных посетителей. Для тех, кто хочет продолжить движение на транспорте, есть удобный маршрут объезда — через Пионерский пруд. Набережная остается открытой и доступной для прогулок, встреч и отдыха у воды. Благодарим за понимание 🫶🏼</t>
+  </si>
+  <si>
+    <t>08.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14193</t>
+  </si>
+  <si>
+    <t>А что ждет вас? 🔮 Доверьтесь случайности — нажмите на паузу и видео подскажет вам, где прогуляться в выходной 🚶</t>
+  </si>
+  <si>
+    <t>08.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14187</t>
+  </si>
+  <si>
+    <t>Сегодня — День физкультурника 🏀 Парк Горького всегда был точкой притяжения для спортсменов и любителей девиза «Быстрее, выше, сильнее!». Поздравляем всех, кто выбирает движение, ставит новые цели, поддерживает команду и не представляет жизнь без спорта. Пусть каждая тренировка приносит энергию, уверенность и отличное настроение 🎯 Проведите эти выходные активно: приходите на тренировки, танцы, пробежки и спортивные встречи. До встречи в парке! 💪</t>
+  </si>
+  <si>
+    <t>08.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14181</t>
+  </si>
+  <si>
+    <t>За окном — август 🌱 Бережно запоминаем каждый момент этого лета и храним в нашей фотопленке ❤️ Делимся с вами обоями для телефона, чтобы каждый день вспоминать про лето, свет, природу и приятные мгновения, которые хочется сохранить надолго ☺️ Скачать обои в хорошем качестве можно по ссылке: clck.ru/3V9B6R</t>
+  </si>
+  <si>
+    <t>07.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14177</t>
+  </si>
+  <si>
+    <t>Сергей Собянин наградил лауреатов ежегодного городского конкурса «Лучший реализованный проект в области строительства». В номинации «Столичное благоустройство» отмечено комплексное благоустройство Парка Горького — Пионерский пруд и Пушкинская набережная. Зону отдыха на Пионерском пруду оборудовали в 2025 году. Это летнее пространство с пляжем и прудом для купания в центре Москвы. Здесь можно провести жаркий день у воды, позагорать на шезлонге и посетить сауну. На территории для отдыха расположились редкие и экзотические растения: пальмы, оливы и вишни, олеандры и гусмании. Обновленная Пушкинская набережная открылась в начале 2026 года. Она стала всесезонной площадкой для отдыха. Здесь разместились кафе и места для досуга — от сувенирных магазинов и причалов речного транспорта до выставочных пространств и фестивальных площадок. В числе других проектов, отмеченных наградой, — новые станции метро, мост Академика Королева, кинокластер Киностудии им. Горького, офисные и жилые здания, социальные объекты.</t>
+  </si>
+  <si>
+    <t>07.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14176</t>
+  </si>
+  <si>
+    <t>🥊 Утро с легендой спорта в Музеоне! Накануне Дня физкультурника участники проекта «Московское долголетие» встретились на сцене «Капля», чтобы зарядиться энергией, хорошим настроением и любовью к движению. Провел программу мастер спорта международного класса и первый российский чемпион Европы по кикбоксингу Константин Нестеров. Мастер-класс для участников проекта показал: спорт объединяет, вдохновляет и помогает начинать день с новых побед ❤️</t>
+  </si>
+  <si>
+    <t>07.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14175</t>
+  </si>
+  <si>
+    <t>Говорят, что кто-то жаворонок, а кто-то сова... А мы этим утром — огарь, который тоже не заметил, как пролетела первая неделя августа 😄 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>06.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14174</t>
+  </si>
+  <si>
+    <t>В преддверии Дня физкультурника — физкульт-привет от наших редакторов, которые собрали дайджест и всю спортивную волю в кулак! 🥎 Делимся ближайшими спортивными событиями: Бесплатные занятия по йоге и медитации от Хартфулнесс 🕘 1, 8, 15, 22 и 29 августа, а также 5 сентября — по субботам, 11:00–12:15 📍 Танцплощадка на Центральной аллее Шахматный турнир «Герои шахматной доски: Москва» По субботам, с 12:00 до 16:00 🕘 С 1 по 31 августа — отборочные турниры, 5 сентября — финал турнира 📍Шахматный клуб «Белая ладья» Открытые мастер-классы по танцевальным направлениям Свинг, линди-хоп, бальбоа, буги-вуги, рок-н-ролл 🕘 По пятницам и воскресеньям, 19:00–23:00, до 30 сентября 📍 Танцплощадка на Центральной аллее Тренировки по историческим танцам 🕘 По четвергам, 19:00–21:30, до 30 сентября 📍 Танцплощадка на Центральной аллее Танцы 40–50-х годов Рокабилли-джайв, джиттербаг, стролл и другие направления 🕘 По вторникам, 19:30–22:30, до 15 сентября 📍 Танцплощадка на Центральной аллее Не сбавляем темп и ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>06.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14171</t>
+  </si>
+  <si>
+    <t>Наш любимый театр находится на Пушкинской набережной 😍 Фестиваль «Театральный бульвар» в этом году впервые проходит в Парке Горького. Сцена на Пушкинской набережной стала самой масштабной площадкой — она рассчитана на 1200 зрителей. В карточках делимся с вами постановками, которые стоит увидеть в августе 🎭 Вход на спектакли «Театрального бульвара» бесплатный. Следить за программой фестиваля можно на сайте: teatr.mos.ru/afisha</t>
+  </si>
+  <si>
+    <t>06.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14167</t>
+  </si>
+  <si>
+    <t>Август в цветах — напоминание о том, что лето продолжается 🌼 Пусть ваш день будет таким же ярким, как наша цветочная Крымская набережная 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>05.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14166</t>
+  </si>
+  <si>
+    <t>Самый атмосферный пикник лета — на лужайке в Зеленой Школе 💚 16 августа в 17:00 ждем вас на концерте на скрипках для детей и взрослых. Он пройдет в формате пикника — под живую струнную музыку слушатели будут отдыхать на пледах. Билеты: clck.ru/3V5aVa Семейный выходной, о котором мы мечтаем 😍</t>
+  </si>
+  <si>
+    <t>05.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14160</t>
+  </si>
+  <si>
+    <t>Место, где искусство соединяется с технологиями — Галерея на Пушкинской набережной 🏛️ До 30 августа здесь проходит выставка «В городе мечтателей: Шагал, Пикассо, Матисс». На стенах — работы классиков: некоторые из них выставляются в России впервые! Почувствовать себя художником Парижской школы в Галерее можно самому — с помощью искусственного интеллекта. Проверили сами: сделали зарисовку пейзажа на планшете, а на экране появилась картина в стиле магического реализма Шагала 🖌️ 🎟️ Вход на выставку бесплатный.</t>
+  </si>
+  <si>
+    <t>05.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14159</t>
+  </si>
+  <si>
+    <t>Этим утром наслаждаемся солнцем на лужайках Музеона 🧺 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>04.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14158</t>
+  </si>
+  <si>
+    <t>Парк Горького и его посетители станут героями документального фильма 🎬 Мы хотим услышать истории, которые связывают вас с парком: эмоциональные воспоминания, незабываемые моменты, судьбоносные встречи. Как попасть в фильм? 1. Напишите короткий рассказ о вашем воспоминании. 2. Приложите 1-3 видео/фото. 3. Укажите телефон для связи. 4. Отправьте материалы на почту istoriivparke@mail.ru. Лучшие истории увидят тысячи зрителей 😍</t>
+  </si>
+  <si>
+    <t>04.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14157</t>
+  </si>
+  <si>
+    <t>Провести август ярко — главная задача на последний месяц лета! 🕶️ Рассказываем, чем заняться в парке на этой неделе, в дайджесте. 🚶‍♂️Прогулки по парку Каждый день — Прогулка на электромобиле с аудиогидом по Музеону Каждый день — Прогулка на катамаране по Голицынскому пруду 8 августа — Медиация «Вне стен: прогулка по Музеону» 🍿Летний кинотеатр Москино х Музеон 4 августа 20:30 — «Дождливый день в Нью-Йорке» 5 августа 20:20 — «Сентиментальная ценность» 7 августа 20:10 — «Влюбись в меня, если осмелишься» 7 августа 22:15 — «Амели» 8 августа 20:20 — «Питер.FM» Билеты в кино 😎 Сфера Х5 5 августа — Любительский пинг-понг турнир 7 августа — Сайклинг 8 августа — Утренняя пробежка с беговым клубом Х5 9 августа — Летний кинотеатр от фонда «Выручаем»: показ фильма «Здесь был Юра» 🎭 «Театральный бульвар» на Пушкинской набережной 6 августа — Спектакль «Маяковский. Я сам» (в главной роли — Никита Кологривый) 8 августа — Балет «Дон Кихот» 9 августа — Балет «Спящая красавица: Свадьба принцессы Авроры»</t>
+  </si>
+  <si>
+    <t>04.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14156</t>
+  </si>
+  <si>
+    <t>Сегодня с пожеланиями доброго утра в канал врывается белка 🐿️ Встретить этих рыжих обитателей можно почти в каждом уголке парка! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>03.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14155</t>
+  </si>
+  <si>
+    <t>Как август встретишь, так его и проведешь 😉 Уверены: нас ждет яркий и запоминающийся месяц лета! В субботу и воскресенье мы участвовали в «Благотворительной регате», танцевали на презентации альбома Никиты Киоссе, праздновали День воздушно-десантных войск всей семьей и восхищались искусством балета на «Театральном бульваре». 🎬 Смотрите видео, чтобы зарядиться настроением прошедших выходных!</t>
+  </si>
+  <si>
+    <t>03.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14154</t>
+  </si>
+  <si>
+    <t>Здоровье в порядке — спасибо зарядке! 😎 Всю рабочую неделю утро на сцене «Капля» у Крымского моста будет как никогда бодрым. 3-7 августа с 9:30 до 10:30 здесь проходят зарядки «Московского долголетия». Теперь мы точно знаем секрет отличного дня — он начинается со спорта в Музеоне! 💪🏻</t>
+  </si>
+  <si>
+    <t>03.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14153</t>
+  </si>
+  <si>
+    <t>Сверяем природные часы — на ветках уже созревают яблоки! Наслаждаемся последним месяцем лета и делаем ярко-зеленые кадры в Музеоне 💚 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>02.08.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14149</t>
+  </si>
+  <si>
+    <t>Самый ценный момент вечера — зрители благодарят артистов за выступление. На сцену вышел художественный руководитель театра Борис Эйфман.</t>
+  </si>
+  <si>
+    <t>02.08.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14148</t>
+  </si>
+  <si>
+    <t>Замерли от красоты балета — сцена «Театрального бульвара» гипнотизирует!</t>
+  </si>
+  <si>
+    <t>02.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14147</t>
+  </si>
+  <si>
+    <t>На «Театральном бульваре» сегодня особенный хореографический вечер! На сцене — труппа Театра балета Бориса Эйфмана. Коллектив выступает на Пушкинской набережной в рамках московских гастролей. Артисты балета исполняют номера из знаковых спектаклей. Особым сюрпризом для зрителей стал восстановленный дуэт из спектакля «Мастер и Маргарита». 🎬 Наблюдаем за отрывком из балета «Чайка. Балетная история».</t>
+  </si>
+  <si>
+    <t>02.08.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14142</t>
+  </si>
+  <si>
+    <t>Сегодня отмечается День воздушно-десантных войск! Парк Горького много лет остается местом, где встречаются ветераны и сослуживцы. Это одна из тех городских традиций, которые живут в парке. Сюда приходят, чтобы встретиться, пообщаться, спеть любимые песни и почтить память. Традиция празднования продолжается и сейчас. Узнать, какая программа ждет десантников в этом году, можно здесь: clck.ru/3V4iUw</t>
+  </si>
+  <si>
+    <t>01.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14136</t>
+  </si>
+  <si>
+    <t>Теплая атмосфера «Благотворительной регаты» на Голицынском пруду 🛳️</t>
+  </si>
+  <si>
+    <t>01.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14135</t>
+  </si>
+  <si>
+    <t>Всем-всем морской привет! ⚓️ Сегодня «Клуб капитанов» проводит на Голицынском пруду «Благотворительную регату». Все средства с проката радиоуправляемых уточек, катеров и яхт отправятся в Благотворительный фонд «Кораблик». Поучаствовать в событии можно до 21:00. Подробную программу смотрите в посте 🤍</t>
+  </si>
+  <si>
+    <t>01.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14134</t>
+  </si>
+  <si>
+    <t>Настроение музыкальное 😎 Сегодня в 18:00 на сцене «Капля» в Музеоне — Никита Киоссе. Певец проведет мастер-класс для всех желающих, расскажет о своем творчестве и презентует альбом «Пути» с живой музыкой. Вход свободный 🤍</t>
+  </si>
+  <si>
+    <t>01.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14132</t>
+  </si>
+  <si>
+    <t>Проезжая на корабле, заметили, как Пушкинская набережная выделяется своей палитрой 🎨 Начинаем этот день с ярких красок и ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>31.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14131</t>
+  </si>
+  <si>
+    <t>Не можем не рассказать вам о добрых парковых новостях! 🤍 1 августа в «Клубе капитанов» — судомодельном прокате на Голицынском пруду — целый день будет проходить «Благотворительная регата». Во время события будут работать бесплатные станции «Морские узлы», «Морской алфавит», «Морской бой», «Лекторий» и пройдут соревнования «Парусные регаты» и «Утиный футбол». Весь день в «Клубе капитанов» можно поуправлять моторными уточками, парусными яхтами и пожарными катерами. Вырученные от проката средства будут перечислены в Благотворительный фонд «Кораблик» 🪢 📍Ждем вас на Голицынском пруду!</t>
+  </si>
+  <si>
+    <t>31.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14129</t>
+  </si>
+  <si>
+    <t>В Москву снова возвращается жара — пора отправляться на летние активности! ☀️ Наш фаворит — катамараны на Голицынском пруду. Представляем: прохладный ветер, брызги от пруда и катание в окружении уток и летний день, который запоминается по-особенному! 📍Отправиться на водную прогулку можно от Лодочной станции</t>
+  </si>
+  <si>
+    <t>31.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14128</t>
+  </si>
+  <si>
+    <t>Наслаждаемся утренним спокойствием Музеона 🤍 И мечтаем о дневной прогулке! Проехаться по парку искусств с аудиогидом можно на прогулках на электромобиле: clck.ru/3Uy67C Стартуем от Крымского моста 🙌🏻</t>
+  </si>
+  <si>
+    <t>30.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14127</t>
+  </si>
+  <si>
+    <t>🎾 Бодрость духа, грация и пластика — спутники ближайших выходных! Рассказываем, как и где можно провести спортивные выходные 💪 Пробежка с блогером VELOGERA (18+) 31 июля в 21:30 📍Причал Воробьевы горы Регистрация по ссылке Функциональные тренировки MELA 1 августа в 11:00 2 августа в 11:00 Регистрация по ссылке Лекция: «От первого лица: семья и спорт — правила жизни семьи ультрамарафонца» 4 августа 19:00–21:00 📍Спортивный магазин «Лаборатория бега Runlab» Регистрация Тренировки от сети фитнес-студий TS fitness 1 августа с 14:00 до 15:00 📍Сцена НОВА Танцы: 1 августа 11:00-12:15 — Йога и медитации АНО «Институт Хартфулнесс» 1 августа 16:00-17:30 — Шаффл микс, денсмикс от школы «DanceClub7» 1 августа 18:00-22:00 — Диско Танцы для всех! «ДК Нагорный» 2 августа 19:00-23:00 Свинг, бальбоа, линди-поп, буги-вуги, рок-н-ролл «Федерация танцев» в стиле свинг 📍Танцевальная площадка Центральной аллеи Беговое комьюнити DIE HARD 1 августа 08:00 - 12:00 📍Воробьевы горы, «Беговой монастырь» «Пробежка 5 верст» 2 августа 08:00-12:00 📍Старт: Андреевская набережная, Метромост Тренировка по боксу «НЕ СПАТЬ. МОСКВА» 1 августа 12:00 - 14:00 📍Нескучный сад</t>
+  </si>
+  <si>
+    <t>30.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14126</t>
+  </si>
+  <si>
+    <t>Метеорологи передают дождливый прогноз и серое небо ☔️ А значит, самое время заглянуть в Сувенирный магазин за зонтом или дождевиком! Пусть прогулка в любую погоду останется комфортной и приятной. Защититесь от дождя и сохраните настроение солнечным 🌦 📍Сувенирный магазин на Пушкинской набережной</t>
+  </si>
+  <si>
+    <t>30.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14125</t>
+  </si>
+  <si>
+    <t>Мы этим утром — остановились в ожидании возвращения теплой летней погоды ☀️ Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>29.07.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14124</t>
+  </si>
+  <si>
+    <t>Запечатлели дождливую Пушкинскую набережную 🌧️ И даже на фоне серых туч наши посетители остаются яркими и радуют улыбками 🫶☀️</t>
+  </si>
+  <si>
+    <t>29.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14121</t>
+  </si>
+  <si>
+    <t>Архитектурные символы русского модерна — на аллеях парка 🏛 В Музеоне совместно с Государственным музеем архитектуры имени А.В. Щусева открылась выставка «Фёдор Шехтель. Грёзы русского модерна». На стендах — фотографии и чертежи главных работ Шехтеля: особняки Зинаиды Морозовой и Степана Рябушинского, дача Софии Левенсон, Ярославский вокзал и другие проекты. Выставка — ключ к пониманию метода архитектора: посетители могут проследить путь мастера от театральных декораций до монументальных построек. 📍За главным входом в парк искусств «Музеон» 🗓️ До 23 августа</t>
+  </si>
+  <si>
+    <t>29.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14120</t>
+  </si>
+  <si>
+    <t>Признавайтесь — кто просил дождь в знойную погоду? 😉 Сегодня утром зонт — ваш верный спутник на ближайшие часы ☔ Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>28.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14119</t>
+  </si>
+  <si>
+    <t>Хорошие новости — в Сувенирный магазин Парка Горького пришли скидки! 😎 Более 20 позиций из разных коллекций можно приобрести со скидкой от 20%: худи, свитшоты, футболки, шарфы, блокноты, обложки для документов (и это еще не все!) 🔥 📍Купить мерч во время прогулки можно здесь: clck.ru/3UyvRG Добавляйте Сувенирный магазин на Пушкинской набережной в свой маршрут и забирайте с собой частичку Парка Горького!</t>
+  </si>
+  <si>
+    <t>28.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14113</t>
+  </si>
+  <si>
+    <t>Самый красивый вид прогулки — путешествие на электрокаре по Музеону 😍 Включили камеру на телефоне и отправились на экскурсию! По пути увидели самые живописные уголки, авторские скульптуры и передали привет обитателям парка, а еще — больше узнали о Музеоне и произведениях искусства. Прогулки стартуют под Крымским мостом каждые 15 минут ежедневно с 9:30 до 21:40. Длительность — 25 минут. Купить билет: clck.ru/3Uy67C ❤️ — хочу прокатиться по парку искусств на электрокаре!</t>
+  </si>
+  <si>
+    <t>28.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14112</t>
+  </si>
+  <si>
+    <t>Та самая прогулка в разгар рабочей недели — наедине с природой в тишине лесных дорожек 🪵 По территории Воробьевых гор проходит две экологические тропы: «Андреевские пруды» и «На террасах Воробьевых гор». Самое время отправляться на лесной променад длиной в несколько километров! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>27.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14111</t>
+  </si>
+  <si>
+    <t>Новая неделя — новый дайджест! Самое время планировать, как провести следующие 7 дней. Подсказываем: можно прийти в Парк Горького — на прогулку и не только 😉 🚶‍♀Прогулки по парку 29 июля — Прогулка с биологом по экологическим тропам Воробьевых гор Ежедневно — Прогулка на электромобиле с аудиогидом 💫 Саморазвитие 28 июля — Клуб ораторского мастерства на русском языке 31 июля — Клуб ораторского мастерства на французском языке 🎭 Театральный бульвар 29 июля — Выступление Большого джазового оркестра Петра Востокова 2 августа — Концертная программа «Эйфман Гала» 😎 Сфера Х5 1 августа — Вело-вечеринка с DJ-сетом 💄Летний кинотеатр в Музеоне 1-2 августа 15:00-21:00 — мастер-классы, экспресс-макияжи, лекции и живое  общение в Женском клубе Seven7een Вход свободный Ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>27.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14110</t>
+  </si>
+  <si>
+    <t>Заглянули в гости к фазанам и рассмотрели их поближе 🪶 Познакомиться с этими красивыми птицами можно в фазанариях парка: 📍у Голицынского пруда 📍в Нескучном саду — недалеко от Летнего домика 📍в Нескучном саду — недалеко от Беседки 800-летия Москвы Наши фазаны уже расправляют свои переливающиеся перья — готовятся к встрече с вами!</t>
+  </si>
+  <si>
+    <t>27.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14105</t>
+  </si>
+  <si>
+    <t>Настроение понедельника: бодро начать новую рабочую неделю прогуляться от Воробьевской до Крымской набережной с невероятными видами 🌊 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>26.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14104</t>
+  </si>
+  <si>
+    <t>Начинаем рассказывать о птицах-обитателях парка 🪶 Зяблики прилетают к нам ранней весной. Во время сезонных перелетов они могут развивать скорость до 5 километров в час — для таких маленьких птиц это много! Взрослые зяблики питаются насекомыми, семенами и даже хлебными крошками. А птенцы сидят на правильном питании: родители кормят их только полезными насекомыми 😁 Узнать еще больше интересного и необычного о 67 видах птиц и о природе Парка Горького можно на прогулке по экологическим тропам Воробьевых гор — успевайте взять билет на 29 июля! 🎟️ Билеты</t>
+  </si>
+  <si>
+    <t>26.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14099</t>
+  </si>
+  <si>
+    <t>Когда настроение выходного дня определяет маршрут прогулки 🤍 Рассказываем, куда пойти для спокойного, активного и культурного отдыха. А для тех, кто не определился с настроением, подготовили универсальный маршрут! Раскрывайте спойлеры и отправляйтесь гулять 😍</t>
+  </si>
+  <si>
+    <t>26.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14097</t>
+  </si>
+  <si>
+    <t>Ищем новые ракурсы — сегодняшним утром смотрим на Москву-реку и набережную через Гротесковый мостик 👀 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>25.07.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14096</t>
+  </si>
+  <si>
+    <t>Завершаем сегодняшний фестиваль на набережной, под музыку народно любимых произведений в исполнении Хора Сретенской духовной академии. Звучат не только церковные песнопения, но и русские, казачьи, народные песни, а также произведения советских композиторов. Исполнение завораживает гармонией и чистотой. А какие сейчас в Музеоне малиновые вечера! 🌅</t>
+  </si>
+  <si>
+    <t>25.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14095</t>
+  </si>
+  <si>
+    <t>На площадке Nova звучат строки, знакомые с детства. Театрализованное чтение поэмы «Руслан и Людмила» проходит под живую музыку: барабан, флейта, балалайка и посох дождя. А деревянные ложки отбивают ритм лошадиных копыт 🥁 И вы уже не в Музеоне, а в сюжете любимой сказки 📖</t>
+  </si>
+  <si>
+    <t>25.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14091</t>
+  </si>
+  <si>
+    <t>На обновлённой Пушкинской набережной после реконструкции открылся причал "Парк Горького — 2" Он включён в один из самых популярных маршрутов Москвы — Центральный. Причал стал заметно просторнее и функциональнее: • появилась возможность принимать суда всех типов; • теперь там могут швартоваться сразу два судна; • количество пассажиров, которые могут одновременно находиться на причале, увеличилось со 100 до 280 человек. 🛥 Это позволит значительно увеличить пассажиропоток и расширить маршрутную сеть прогулочного флота. Помимо этого, на обновлённом причале усилена служба пассажирских сервисов ЦОДД. Специалисты помогают, например, ориентироваться на причале, сопровождают маломобильных пассажиров, консультируют по оплате и пересадкам. В жаркую погоду раздают питьевую воду. За порядком на воде круглосуточно следит Речной ситуационный центр. 500 камер мониторят акваторию, операторы фиксируют нарушения и координируют подход судов к причалам. На десяти причалах, включая "Парк Горького — 2", в тёплый сезон работают матросы Береговой службы. Они помогают судам безопасно швартоваться и следят за состоянием инфраструктуры. Дополнительно рейды для безопасности на воде проводит Водный патруль ЦОДД. 🚤 Такой комплексный подход речных служб позволяет развивать речную инфраструктуру, создаёт единый стандарт комфортных и безопасных поездок по Москве-реке. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>25.07.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14090</t>
+  </si>
+  <si>
+    <t>В третий раз открыли летний молодежный фестиваль книжной культуры «Пространство слова» в Музеоне! 📚 В открытии приняли участие директор Парка Горького Елизавета Фокина и митрополит Калужский и Боровский Климент. В этом году в программе — встречи с писателями и поэтами, дискуссии о том, как меняется чтение в цифровую эпоху, мастер-классы по ораторскому мастерству и лекции в формате стенд-ап от общества «Знание». На Крымской набережной можно увидеть фотовыставку «Книга в объективе». На стендах — работы фотографов из разных регионов страны, посвященные роли книги. Вход на фестиваль свободный 📖</t>
+  </si>
+  <si>
+    <t>25.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14089</t>
+  </si>
+  <si>
+    <t>Даже парковая белка знает, что начались выходные, и проводит это утро лежа 👀 ❤️ — тоже завтракаю в кровати 😎 — провожу утро активно Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>24.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14088</t>
+  </si>
+  <si>
+    <t>Мы — с планами на завтра! 25 июля в Музеоне пройдет летний молодежный книжный фестиваль «Пространство слова». Он организован совместно с Издательским советом Русской Православной Церкви. В программе фестиваля — встречи с современными писателями и поэтами, творческие мастер-классы, дискуссии, игровые программы и выступления музыкальных коллективов. Ждем вас на площадках фестиваля: 📚 «Искусство книги» (у фонтана «Лужа» 📚 «Церковь и писатели. Культурный диалог» (Летний кинотеатр Москино) 📚 «Истоки смыслов» (Сцена Nova) 📚 «Пульс речи» (вход со стороны Мароновского переулка) Вход на все мероприятия свободный.</t>
+  </si>
+  <si>
+    <t>24.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14084</t>
+  </si>
+  <si>
+    <t>Пришли к вам с добрыми новостями! В Парке Горького проходит стажировка зеленой мастерской проекта «Школа профессий». Под руководством ландшафтных архитекторов парка люди с ментальными особенностями учатся работать с растениями: правильно их обрезать, удалять сорняки и ухаживать за клумбами 🌿 Подопечных проекта «Школа профессий» сопровождают тьюторы: они передают задачи, помогают их выполнять и поддерживают ребят.</t>
+  </si>
+  <si>
+    <t>24.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14079</t>
+  </si>
+  <si>
+    <t>Не можем налюбоваться нежными цветами парка 😍 В вазоне — выращенная в нашей оранжерее гаура! 📍Увидеть цветы и сделать собственные фото: clck.ru/3Uv7ok</t>
+  </si>
+  <si>
+    <t>23.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14078</t>
+  </si>
+  <si>
+    <t>Проводим вечер на прогулке по месту с многовековой историей 😍 Нескучный сад помнит ботанический сад и оранжереи Прокопия Демидова, легенды о свиданиях Екатерины II и Григория Орлова и визите Александра Пушкина и Натальи Гончаровой в Воздушный театр. Прогуляться по аллеям и узнать их историю можно на экскурсиях «Мифы и легенды Нескучного сада» 🌳 🎟️ Расписание и билеты</t>
+  </si>
+  <si>
+    <t>23.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14073</t>
+  </si>
+  <si>
+    <t>Вспоминаем, как прошло открытие выставки «В городе мечтателей: Шагал, Пикассо, Матисс» — рассматриваем фотоподборку и рассказываем, почему этим летом нужно непременно увидеть экспозицию 😍 ▫️30 работ Шагала, Пикассо и Матисса — в Галерее Парка Горького. ▫️Часть картин Марка Шагала выставляется в России впервые. ▫️Робот-скетчбот создает работы, которые можно унести с собой на память о выставке. ▫️Искусственный интеллект превращает ваш рисунок в картины в стиле Матисса, Пикассо и Шагала и выводит его на большой экран. ▫️Выставку можно посетить бесплатно. ▫️Экспозиция расположена в центре Пушкинской набережной — лучшем месте для городских мечтательных прогулок! Ждем вас до 30 августа в Галерее Парка Горького 🤍</t>
+  </si>
+  <si>
+    <t>23.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14072</t>
+  </si>
+  <si>
+    <t>Утро четверга начинаем с лучей солнца на лужайках парка☀️ Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>22.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14071</t>
+  </si>
+  <si>
+    <t>Город как пространство творческой свободы — на выставке в Галерее Парка Горького 🖌️ Экспозиция «В городе мечтателей: Шагал, Пикассо, Матисс» проводит посетителей через разные состояния города: от повседневности к полету и внутренним переживаниям. Основа выставки — произведения Марка Шагала, которые можно увидеть в России впервые. Традиционное искусство на выставке сопровождают современные цифровые решения. С помощью искусственного интеллекта можно не только узнать интересные факты о работах, но и создать собственную картину в стиле художников выставки на большом экране. Выставка «В городе мечтателей: Шагал, Пикассо, Матисс» реализована в партнерстве с МТС и Altmans Gallery. 📍Галерея Парка Горького на Пушкинской набережной 🗓️ 22 июля-30 августа 🎟️ Вход свободный</t>
+  </si>
+  <si>
+    <t>22.07.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14069</t>
+  </si>
+  <si>
+    <t>🎨 В Галерее Парка Горького — новая выставка «В городе мечтателей: Шагал, Пикассо, Матисс». На открытии выступила директор Парка Горького Елизавета Фокина.</t>
+  </si>
+  <si>
+    <t>22.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14066</t>
+  </si>
+  <si>
+    <t>Летний выпуск «Первой парковой» — про лето, город и идеи для отдыха 🌱 Мы часто видим посетителей с книгами, журналами и газетами на лавочках Нескучного сада. В парке можно спокойно почитать в окружении птиц и зелени. Если вы думали о том, как провести вторую часть лета — предлагаем взять «Первую парковую» и насладиться ею на лавочке в тени парковых деревьев. В летнем выпуске: ▫️маршрут по Пушкинской набережной и подборка находок из Сувенирного магазина; ▫️сценарии летнего дня в парке — от спектаклей «Театрального бульвара» до прогулок с радиоуправляемыми яхтами на Голицынском пруду; ▫️подборка выставок и фестивалей, которые стоит включить в свои городские планы. 📍Найти свой экземпляр газеты можно в парке: в Зеленой Школе, Инфоцентре, Сувенирном магазине, Музее современного искусства «Гараж», кафе «ФоБо» и «Домик в саду», чайной «Нитка», фудхолл «Комбинат культуры». ЛЕТНИЙ ВЫПУСК ОНЛАЙН</t>
+  </si>
+  <si>
+    <t>22.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14060</t>
+  </si>
+  <si>
+    <t>Наш любимый вид контента — показывать вам места для летних прогулок по парку! Отправляйте тому, с кем хотите сходить в Нескучный сад ❤️</t>
+  </si>
+  <si>
+    <t>21.07.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14059</t>
+  </si>
+  <si>
+    <t>В Парке Горького проходит третий ежегодный летний Агропикник 🧺 🌾 Сельское хозяйство становится частью городской жизни. Агробизнес сегодня — это не только поля, но и фитодизайн интерьеров, городские сады, локальные продукты и современные технологии контроля качества. В программе — практические демонстрации, мастер-классы и встречи с экспертами. Здесь можно лучше понять аграрные профессии, узнать больше о питании и экологии и провести время всей семьей. Гостей события ждут: ▫️лаборатория качества ▫️арт-зона ▫️детская площадка ▫️лекторий и карьерная сессия ▫️розыгрыши Организатором Агропикника является Российский университет дружбы народов (РУДН) — партнер Парка Горького. Вместе с РУДН реализуются образовательные и экологические проекты, в том числе по сохранению исторических сортов сирени. 🔸На открытии Агропикника выступили директор Парка Горького Елизавета Фокина, проректор по организации приема РУДН Наталья Чеснокова, директор Аграрно-технологического института РУДН Эльвира Довлетярова и другие спикеры.</t>
+  </si>
+  <si>
+    <t>21.07.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14058</t>
+  </si>
+  <si>
+    <t>Сохранять и приумножать красоту любимых уголков парка — задача для летней практики будущих ландшафтных архитекторов 💚 Студенты РУДН два дня работали в Розарии. Они погрузились в профессию и на практике узнали, как правильно ухаживать за декоративными растениями. Наставниками для ребят стали опытные ландшафтные архитекторы Парка Горького: они не только сопровождали студентов в процессе выполнения задач, но и знакомили с особенностями своей работы и стиля озеленения. Эта практика точно сделала парк еще красивее! 😍</t>
+  </si>
+  <si>
+    <t>21.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14056</t>
+  </si>
+  <si>
+    <t>Где искать яркие краски в пасмурную погоду? 🌺 Рекомендация дня: виды на Москву-реку, цветы, инсталляции и выставки можно найти на Крымской набережной 🫶 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>20.07.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14055</t>
+  </si>
+  <si>
+    <t>Вечернее напоминание: собираясь на прогулку по парку, не забудьте положить себе в карман угощение для белок: неочищенные орехи, тыквенные семечки, овощи, фрукты и сушеные ягоды 🌰 Принесли вам фотодоказательство: обитатели парка всегда ждут, когда их подкормят 😁</t>
+  </si>
+  <si>
+    <t>20.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14054</t>
+  </si>
+  <si>
+    <t>Врываемся в жаркую неделю дайджестом парковых мероприятий! 🚶‍♀️Прогулки по парку ▫️22 и 24 июля — Прогулка с биологом по экологическим тропам Воробьевых гор ▫️Ежедневно — Прогулка на электромобиле с аудиогидом 🥳 Фестивали ▫️21 июля — Агропикник в Москино Музеон Регистрация 🎭 Театральный бульвар ▫️21 июля — Классика русского балета ▫️22 июля — Пьяццоллиана ▫️23 июля — Балет «Спящая красавица: Свадьба принцессы Авроры» ▫️24 июля — «Чуковский. Сказочник страны советов» ▫️24 июля — Балет «Дон Кихот» ▫️25 июля — Винил (концертная версия) ▫️26 июля — «Удачи, Марк!» 🎬 Кино под открытым небом в Москино «Музеон» ▫️20 июля — «Майкл» ▫️21 июля — «Непокой» Купить билет 💚 Сфера Х5 ▫️22 июля — СДВГ-лекторий и Школа Дизайна: Музыка, которую мы не слушаем ▫️25 июля — Музыкальное лото от Х5 ▫️27 июля — Концерт в рамках PR PARTY 2026 Расписание и регистрация Ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>20.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14053</t>
+  </si>
+  <si>
+    <t>Сегодня синоптики обещают теплую погоду и солнце ☀️ Ловим момент летнего утреннего ветерка и ждем вас в парке! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>19.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14052</t>
+  </si>
+  <si>
+    <t>Сегодня днем мы по-настоящему освежаемся и заряжаемся экстремальными видами спорта 🔥 Прямо сейчас в Музеоне проходят международные соревнования по хай-дайвингу в рамках фестиваля «Две Реки». Спортсмены выполняют сальто, винты и другие сложные элементы, устраивая настоящее шоу! На мероприятии собрались сильнейшие спортсмены из России, Армении, Польши, Мексики, Колумбии, США, Австралии, Южной Кореи, Германии, Великобритании, Бразилии и Испании. Приветствуем всех участников и желаем успехов! 🎉</t>
+  </si>
+  <si>
+    <t>19.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14051</t>
+  </si>
+  <si>
+    <t>Более 46 миллионов посетителей побывали в июне в столичных парках Для гостей провели 5,5 тысяч мероприятий: патриотические акции, концерты, фестивали, спортивные тренировки, экскурсии, кинопоказы и мастер-классы. «В сравнении с июнем прошлого года посещаемость парков выросла на 61 процент. Они привлекают горожан и туристов событийной программой и инфраструктурой для спокойного, активного и познавательного отдыха — от сезонных библиотек и спортплощадок до лекториев и уличных кинотеатров», — рассказала заммэра Наталья Сергунина. 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>19.07.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14050</t>
+  </si>
+  <si>
+    <t>Раскрыли имена победителей розыгрыша в МАКС 🥳 Завтра свяжемся в личных сообщениях и расскажем, как забрать приз 🤍</t>
+  </si>
+  <si>
+    <t>19.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14046</t>
+  </si>
+  <si>
+    <t>Наши планы на день: взглянуть на парк с другого ракурса 💧 И все потому, что 19 июля мы отмечаем День Москвы-реки. Это лучшее украшение четырех набережных парка: Крымской, Пушкинской, Воробьевской и Андреевской. С реки открывается новый вид на Музеон, Партер, Нескучный сад и Воробьевы горы. С воды парк выглядит по-особенному — проверьте сами 😍</t>
+  </si>
+  <si>
+    <t>18.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14040</t>
+  </si>
+  <si>
+    <t>📸 Сегодня весь день вдохновлялись вами! Женский фестиваль спорта подошел к концу — мы были рады видеть всех участниц и участников спортивных мероприятий в Музеоне ❤️ Увидимся в парке!</t>
+  </si>
+  <si>
+    <t>18.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14039</t>
+  </si>
+  <si>
+    <t>🛍️ Завершаем субботние активности на фестивале Бюро Маркет Заглянули на Пушкинскую набережную после тренировок в Музеоне — нашли себе перекус, послушали диджей-сеты и прошлись по торговым рядам 😎 Бюро Маркет начинается от Сувенирного магазина Парка Горького, куда вы можете заглянуть и взять частичку этой субботы с собой на память ❤️</t>
+  </si>
+  <si>
+    <t>18.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14038</t>
+  </si>
+  <si>
+    <t>Устроили музыкальную паузу 🎵 На сцене женского фестиваля спорта — артист тима ищет свет! Танцуем, подпеваем и отдыхаем между подходами 💪</t>
+  </si>
+  <si>
+    <t>18.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14037</t>
+  </si>
+  <si>
+    <t>🏁 Женский фестиваль спорта стартовал в Музеоне! Сегодня в программе зарядка, сайклинг, пилатес, танцевальные и беговые тренировки, а также — лекторий! На главной сцене проходит зарядка и автограф-сессия с футболистом Матвеем Сафоновым — спортсменом, выигравшим Лигу чемпионов дважды. Ждем вас весь день в Музеоне, чтобы заряжаться энергией ⚡️</t>
+  </si>
+  <si>
+    <t>18.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14028</t>
+  </si>
+  <si>
+    <t>Директор Парка Горького Елизавета Фокина приняла участие в VII «Российской креативной неделе». 🔸 В Год единства народов России на площадке прошла экспертная сессия «Общее пространство смыслов: многонациональный ландшафт как основа креативной экономики России». Участники обсудили, как креативные индустрии помогают сохранять этнокультурное разнообразие — одну из целей Стратегии государственной национальной политики до 2036 года. 🔸В сессии также приняли участие Александр Журавский, Анита Цой, Иван Соснин, Наталья Борисова, Светлана Верещагина и Зайнаб Сайдулаева. 🔸 Сегодня парк — это не просто место отдыха, а пространство, где пересекаются спорт, творчество, гастрономия, малый бизнес и общественные инициативы. Культурное разнообразие становится здесь основой для диалога и устойчивого развития. «Наша задача — создать среду, комфортную для каждого, где открытость и гостеприимство становятся универсальным языком», — отметила директор Парка Горького</t>
+  </si>
+  <si>
+    <t>17.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14023</t>
+  </si>
+  <si>
+    <t>Если не хватило проанонсированных мероприятий на выходные, мы пришли с новыми планами!🔥 На Пушкинской набережной пройдет Бюро Маркет Фест — пространство, где можно будет неспешно пройтись по маркету локальных брендов, заглянуть на мастер-классы, сыграть в шахматы, послушать музыку и провести день на свежем воздухе. Фестиваль будет разделен на зоны: ▫️Зона шоппинга ▫️Зона мастер-классов ▫️Шахматный турнир ▫️Зона хип-хоп вечеринки В программе — более 120 локальных брендов, занятия для взрослых и детей, шахматный турнир, музыкальные сеты, а также активности и подарки от партнеров. Также среди участников фестиваля — благотворительные проекты и инклюзивное кафе. Узнать подробнее о фестивале и записаться на мастер-классы можно по ссылке. 📅 18–19 июля, с 10:00 до 22:00 📍 Пушкинская набережная 🎟 Вход свободный</t>
+  </si>
+  <si>
+    <t>17.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14022</t>
+  </si>
+  <si>
+    <t>На Пушкинской набережной Парка Горького начала работу VII «Российская креативная неделя», которая пройдет 17 и 18 июля ⚡ ▫️В этом году центральная тема форума — экономика ценностей. Участники обсуждают, какую роль креативные индустрии играют в развитии страны и почему сегодня они все чаще опираются на национальные смыслы и культурный код. ▫️Ключевым событием фестиваля является пленарное заседание «Креативная экономика: ценности, объединяющие мир». В центре внимания — вопросы об идеологическом суверенитете, креативной экономике, идентичности как факторе конкурентноспособности регионов и бизнеса. ▫️В форуме-фестивале участвуют: Мария Захарова, официальный представитель МИД России, директор департамента информации и печати МИД России; Сергей Новиков, начальник Управления Президента Российской Федерации по общественным проектам, Александр Журавский, заместитель начальника управления Президента Российской Федерации по общественным проектам, а также кинорежиссеры, артисты, художники, сценаристы, блогеры — всего 350 спикеров из 25 стран мира. В рамках пленарной сессии выступит директор Парка Горького Елизавета Фокина. ▫️В программе — более 60 мероприятий. На площадке форума представлены специальные проекты: экспозиции и коллаборации партнеров, а также региональные инициативы. Символично, что семь лет назад именно в Парке Горького состоялась первая «Российская креативная неделя».</t>
+  </si>
+  <si>
+    <t>17.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14021</t>
+  </si>
+  <si>
+    <t>Мы к вам с пожеланиями 🫶🏻 Пусть в эту пятницу ваше настроение будет таким же ярким, как парковый лилейник 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>16.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14020</t>
+  </si>
+  <si>
+    <t>Сегодня днем редакция парка решила проверить, есть ли у них скрытые таланты 🤔 Оказалось, есть! 🎨 Если вы хотели почувствовать себя художником или просто расслабиться во время пешей прогулки — в Сувенирном магазине Парка Горького появилась раскраска во всю стену! Можно оставить частичку вашего таланта на память парку, а мы с удовольствием будем наблюдать за развитием событий картины 😍 📍Ждем вас в Сувенирном</t>
+  </si>
+  <si>
+    <t>16.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14019</t>
+  </si>
+  <si>
+    <t>Продолжаем рассказывать про спортивные выходные в парке! 💪🏻 18 июля в Музеоне пройдет Женский фестиваль спорта 🩷 Вас ждут тренировки, лекторий, детская и мужская зоны отдыха и выступления артистов. Полная программа и регистрация на тренировки — на сайте: clck.ru/3UozCj Раскроем вам имена гостей Главной сцены: Матвей Сафонов проведет зарядку и автограф-сессию, а тима ищет свет и Валерия выступят со своими треками 😎 Ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>16.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14018</t>
+  </si>
+  <si>
+    <t>Лужайки парка — лучшее место для посиделок на природе 😍 📍Устроить пикник в парке искусств «Музеон»: clck.ru/3UoDA7 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>15.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14017</t>
+  </si>
+  <si>
+    <t>Сегодня в Зеленой Школе — особенный день 🌱 Подопечные фонда «ГАЛЧОНОК» вместе с другом Алисой Гребенщиковой высадили зелень и горох на грядках Общественного огорода. Встреча прошла в рамках благотворительной инициативы «Звезды на дежурстве» — к ней присоединилась директор Парка Горького Елизавета Фокина. Она отметила, как важно парку оставаться местом, где комфортно каждому и где инклюзивные проекты получают поддержку и развитие. Фонд с 2012 года помогает детям с ДЦП. Сегодняшняя акция — маленький, но важный символ того, как из крошечного семечка при заботе и внимании вырастает сильное растение 🤍 Сотрудники Зеленой Школы будут ухаживать за грядками, пропалывать и поливать их до конца сезона, чтобы дети могли увидеть результат своего труда осенью, на Празднике урожая 🌾</t>
+  </si>
+  <si>
+    <t>15.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14015</t>
+  </si>
+  <si>
+    <t>Ныряем строить планы на выходные! 🏊‍♂️ 19 июля в Музеоне пройдет фестиваль «Две реки». В программе — международные соревнования по хай-дайвингу, показательные выступления по гидрофлаю, заезды по разным видам водного спорта в акватории Москвы-реки и выступления хедлайнеров 🌊 Вести фестиваль будут спортивный комментатор Дмитрий Губерниев и олимпийский чемпион Сергей Федоровцев. Вход на события фестиваля свободный, кроме соревнований по хай-дайвингу. 🎫 Купить билет и посмотреть на экстремальные прыжки в воду: clck.ru/3UnKRx</t>
+  </si>
+  <si>
+    <t>15.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14011</t>
+  </si>
+  <si>
+    <t>Добавим ярких красок в вашу утреннюю ленту ❤️ Одна из самых фотогеничных локаций парка прямо сейчас — вход с Титовского проезда. Спуститься к Партеру, не запечатлев цветущие вдоль дороги розы невозможно, — проверили на своем примере! 😉</t>
+  </si>
+  <si>
+    <t>14.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14004</t>
+  </si>
+  <si>
+    <t>Мы знаем, как трудно бывает сделать выбор... Когда речь идет о прогулках 👀 Поэтому предлагаем довериться настроению и выбрать — листайте карусель и делитесь, какое место вам откликается сейчас! 👍 — Пушкинская набережная 😍 — Театральный бульвар ❤️ — Нескучный сад 🔥 — Воробьевы горы</t>
+  </si>
+  <si>
+    <t>14.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14003</t>
+  </si>
+  <si>
+    <t>✉️ Сообщаем о временных ограничениях движения по велодорожке в связи с проведением городских мероприятий: ▫️14-18 июля и 20-21 июля — временно закрыто движение на велодорожке на Крымской набережной. В качестве альтернативы можно воспользоваться маршрутом между Новой Третьяковкой и Вернисажем; ▫️19 июля — временно закрыто движение по всем велодорожкам на Крымской набережной. Подробную схему ограничений можно посмотреть на сайте: clck.ru/3Un7uq Приносим извинения за временные неудобства 🫶</t>
+  </si>
+  <si>
+    <t>14.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14002</t>
+  </si>
+  <si>
+    <t>Следующая остановка — парк искусств «Музеон» 🚎 Маршрут «Первый Парковый» продолжает свое летнее путешествие! Каждый день от Крымского моста можно отправиться на прогулку по Музеону на электрокаре: рассмотреть скульптуры, узнать, как и кем они создавались, и проехаться по самым живописным дорожкам. 🎫 Расписание и билеты</t>
+  </si>
+  <si>
+    <t>14.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14001</t>
+  </si>
+  <si>
+    <t>Видео, которое переносит в парк 😍 Вы же тоже чувствуете прохладу от фонтана в тени деревьев? 🎬 В кадре — скульптура Елены Янсон-Манизер «Девушка на буме»</t>
+  </si>
+  <si>
+    <t>13.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14000</t>
+  </si>
+  <si>
+    <t>«Июль — макушка лета...» — Александр Твардовский, 1941. Мы приближаемся к середине лета! Самое время познакомить себя с чем-то новым, посетить мероприятия и просто прогуляться в парке. Собрали для вас дайджест этой недели 🫶🏻 👀 События 14 июля — Клуб ораторского мастерства: учимся говорить красиво на русском языке 15 и 16 июля — Прогулка с биологом по экологическим тропам Воробьевых гор 17 июля — Клуб ораторского мастерства на французском языке 🚶Экскурсии по парку 14 июля — Экскурсия «Женские дуэли, балы и развлечения обитателей Нескучного сада» 15 июля — Экскурсия «Вековые тайны Андреевского монастыря» 16 июля — Экскурсия «Непредсказуемый Парк Горького» 🟢 События в Сфере Х5 16 июля — Показ спектакля «Онегин. Версия Ленский» 17 июля — Паблик-толк «Блогер — разговор о том, как меняется рынок инфлюенс-маркетинга» 💃 Театральный бульвар 15 и 16 июля — Балет фламенко «Испанская кровь» 17 и 18 июля — Представление «Дух боевых искусств – в сердце, культура – в движении» 19 июля — Спектакль «Когда пришла к тебе любовь» с Игорем Костолевским и Юрием Башметом 🎟 Подробнее узнать о представлениях можно на сайте фестиваля. 🎟 Кино под открытым небом в Москино «Музеон» 17 июля — «Амели» 18 июля — «Ла-Ла-Лэнд» 🎟 Купить билет</t>
+  </si>
+  <si>
+    <t>13.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13998</t>
+  </si>
+  <si>
+    <t>Завершаем цикл рассказов о диких растениях Парка Горького красивым и розовым цветком — лилией 🌸 Лилия кудреватая (Lilium martagon) — редкое для городской среды растение с крупными поникающими цветками розовых и белых оттенков 😍 Эти прекрасные цветы растут только по берегам Андреевских прудов на Воробьевых горах. Узнать о дикой природе Воробьевых гор еще больше можно на «Прогулках с биологом» — ближайшая состоится 15 июля!</t>
+  </si>
+  <si>
+    <t>13.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13997</t>
+  </si>
+  <si>
+    <t>Утром понедельника можно закрутиться как «белка в колесе» Поэтому отправляем вам добрый знак: наши парковые белочки никуда не спешат — действуют спокойно и все успевают 👀 Иногда лучшее решение — просто немного замедлиться 🫶🏻</t>
+  </si>
+  <si>
+    <t>12.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13996</t>
+  </si>
+  <si>
+    <t>Есть в Парке Горького места, где забываешь о времени. Попадая в них, будто переносишься в другое измерение ✨ Одно из таких — садовая комната «Партизанка». Она находится у Голицынского пруда, вдали от широких аллей. Здесь, в окружении зелени, изящных фонарей и скамеек, обретаешь ту редкую тишину, которую так сложно поймать в большом городе. Особый акцент пространству задает цветочное оформление. «Партизанка» — пример того, как с помощью правильного подбора растений можно создать нужное эмоциональное состояние. В центре цветника полыхает индийская канна — королева цветников в стиле советского неоакадемизма. Мощное, изящное, благородное растение. Ярко-красные канны, устремленные вверх, создают эффект пламени, из которого словно вырастает фигура хрупкой девушки, готовой встать на защиту своей Родины. Этим приемом виртуозно владели наши предшественники — выдающиеся ландшафтные архитекторы. Сохранять это мастерство, показывать его сегодняшнему посетителю — значит беречь память о лучших традициях отечественного ландшафтного искусства.</t>
+  </si>
+  <si>
+    <t>12.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13991</t>
+  </si>
+  <si>
+    <t>☀️ Один из символов лета — мороженое, которое любят и взрослые, и дети. Мы решили подарить три повода для радости нашим посетителям! Разыгрываем три мороженых с символом парка — скульптурой «Девушка с веслом». Ванильное эскимо можно будет покрыть любой глазурью — темным, молочным или белым шоколадом🍦 Чтобы участвовать, нужно: ▫️Выполнить условия розыгрыша в нашем канале в МАКС Победителей выберем 19 июля. Желаем удачи! 🫶🏻</t>
+  </si>
+  <si>
+    <t>12.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13983</t>
+  </si>
+  <si>
+    <t>Воскресное утро начинается с Дня фотографа 📸 Это хороший повод вновь увидеть Парк Горького через объектив — присмотревшись к деталям, природе и красоте 🌿 В честь этого дня, мы собрали весенне-летнюю подборку полюбившихся фотографий, вновь яркую, зеленую и искренне теплую 🫶🏻</t>
+  </si>
+  <si>
+    <t>11.07.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13982</t>
+  </si>
+  <si>
+    <t>Наблюдаем за капризами летней погоды 👀 Этим вечером над парком грозовые тучи, сильный ветер и ливень ☔️</t>
+  </si>
+  <si>
+    <t>11.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13981</t>
+  </si>
+  <si>
+    <t>Настроение утра субботы — такое же тихое и умиротворенное, как на Голицынском пруду 😍 Приходите увидеть уток и лебедей и прокатиться на катамаранах!</t>
+  </si>
+  <si>
+    <t>10.07.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13980</t>
+  </si>
+  <si>
+    <t>Завершаем пятницу на литературно-музыкальном вечере «Истории любви» 🎭 «Театральный бульвар» на Пушкинской набережной вновь покоряет сердца зрителей. Каждый рассказ, прозвучавший сегодня, — это отдельная история любви: первая, безответная, счастливая, святая ❤️ 🎵Для каждой из них композитор Кузьма Бодров специально написал музыку, которая исполняется камерным ансамблем «Солисты Москвы» под управлением Юрия Башмета. Рассказы зачитывали Константин Хабенский и Ольга Литвинова.</t>
+  </si>
+  <si>
+    <t>10.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13979</t>
+  </si>
+  <si>
+    <t>Отправляемся в скульптурное путешествие совместно с ГЭС-2 🚶‍♂️‍➡️ Этим летом в парке стартовала серия городских медиаций — прогулок-диалогов о культуре и смыслах, которые транслирует искусство. Запоминайте маршрут: стартуем от скульптуры «Садовая лопатка» Класа Олденбурга и Кошье ван Брюгген, а затем отправляемся в Музеон — обсуждать памятники и создавать зин по итогам прогулки! Смотрите расписание и берите билеты на сайте: самое время совершить культурный тур по городу 🏙️</t>
+  </si>
+  <si>
+    <t>10.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13978</t>
+  </si>
+  <si>
+    <t>Последнюю неделю наблюдаем, как небо над парком играет в догонялки 👀 ❤️ — вот бы сегодня тучи так и не догнали солнце и не начался дождь!</t>
+  </si>
+  <si>
+    <t>09.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13977</t>
+  </si>
+  <si>
+    <t>Поймали гармонию с природой🧘‍♀️ Иногда нам всем нужны перезагрузка и расслабление — поэтому вчера мы отправились на нэннийогу! Выяснили, что некогда стрессовать, когда вокруг приятная музыка, единомышленники и поддерживающая команда козочек 🥰 🫶🏻 Напоминаем, что занятия бесплатные, необходима регистрация: clck.ru/3UQV5Q</t>
+  </si>
+  <si>
+    <t>09.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13972</t>
+  </si>
+  <si>
+    <t>Открыть для себя весь Парк Горького 😍 В состав парка входят 4 территории: Музеон, Партер, Нескучный сад и Воробьевы горы. Это пространства с разным настроением и собственной историей. Узнать о прошлом, настоящем и будущем Парка Горького, разгадать его тайны и найти для себя любимое место среди 212 гектаров можно на тематических квестах и экскурсиях 💫 🎫 Расписание и билеты</t>
+  </si>
+  <si>
+    <t>09.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13971</t>
+  </si>
+  <si>
+    <t>Перья требуют регулярного ухода — особенно, если их около 25 тысяч 😁 Одетта и Зигфрид с самого утра на спа-процедурах: личный пруд, ветерок, немного солнца и вуаля — грация готова! Этим летом лебеди парка желают всем «почистить перышки» и отдохнуть ❤️</t>
+  </si>
+  <si>
+    <t>08.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13964</t>
+  </si>
+  <si>
+    <t>Театр начинается… на Пушкинской набережной 🎭 Все лето в Парке Горького работает площадка фестиваля «Театральный бульвар». На сцене выступают известные артисты, показывают новые форматы и уже любимые спектакли. Подготовили для вас подборку самых интересных событий разных жанров на ближайшие дни! 🗓️ 10 июля в 19:00 — литературно-музыкальный вечер «Истории любви» На сцене — Константин Хабенский, Юрий Башмет и камерный ансамбль «Истории любви». В программе прозвучат истории русских классиков о любви: рассказы Максима Горького, Антона Чехова, Михаила Булгакова, Александра Куприна, Ивана Бунина и Александра Вампилова. 🗓️ 12 июля 19:00 — «Оперный бал» В исполнении солистов Московского музыкального театра «Геликон-опера» прозвучат арии и фрагменты из знаменитых опер русских и зарубежных композиторов. 🗓️ 21 июля 19:00 — «Классика русского балета» На театрализованном гала-концерте выступят премьер балета и прима-балерина Большого театра Игорь Цвирко и Кристина Кретова. Программа расскажет об истории становления русского балета — визитной карточке национальной культуры. Вход на все мероприятия фестиваля свободный. Регистрация не требуется 🫶🏻</t>
+  </si>
+  <si>
+    <t>08.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13963</t>
+  </si>
+  <si>
+    <t>Парк Горького поздравляет с Днем семьи, любви и верности! Мы рады оставаться точкой притяжения для семейного отдыха. К нам приходят родители с маленькими и взрослыми детьми, супруги, братья и сестры. Каждый день мы смотрим на вашу доброту и самые теплые чувства 🫶🏻 Продолжайте ощущать заботу, уважение, любовь и оставайтесь верными своей семье — людям, которые всегда будут рядом!</t>
+  </si>
+  <si>
+    <t>07.07.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13961</t>
+  </si>
+  <si>
+    <t>Продолжаем изучать растения, которые окружают нас летом ☘️ Сегодня рассказываем о луговом клевере — одном из самых распространенных диких цветов! 🔎 Растение можно встретить даже на неплодородных почвах: оно хорошо приживается на них, благодаря азотфиксирующим бактериям на корнях. А в составе газонов клевер оберегает почву от вымывания и эрозии. Эти цветы — отличные пыльценосы и медоносы. Их семена едят мелкие птицы, а зеленые части — травоядные животные 🐝 Узнать о дикой природе Воробьевых гор еще больше можно на «Прогулках с биологом» — ближайшая состоится 10 июля!</t>
+  </si>
+  <si>
+    <t>07.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13960</t>
+  </si>
+  <si>
+    <t>Впереди День семьи, любви и верности, а значит — есть хороший повод провести время в компании близких людей! 🫶🏻 В Парке Горького есть места, где удобно гулять с коляской, площадки, откуда дети не хотят уходить, тихие точки для разговоров «по‑семейному» и маршруты для больших компаний. Мы собрали подборку таких локаций не только для одного дня, но и на всю неделю: для разных возрастов, разных сценариев и темпа дня — от неспешных посиделок до активных маршрутов! 1. Экскурсии 🎟 Провести день культурно и узнать новое о любимом парке — однозачное «да» в нашей подборке! 8 июля, 13:00 — экскурсия «Непредсказуемый Парк Горького» 8 июля, 14:00 — квест «Лабиринт любви» 2. Катамараны ⛲️ Семейный сплав на Голицынском пруду? Легко! Вы можете увидеть парк с воды и проплыть рядом с уточками. Мест хватит на всех: можно взять двухместный или четырехместный катамаран. 🕔 Ежедневно с 10:00 до 22:00 📍Лодочная станция на Голицынском пруду 3. Площадка «Кот» 🐱 Для любителей бегать и прыгать — игровая и спортивная площадка: 4 метра в высоту, 22 метра в длину! Можно взбираться наверх по хвосту, канатам, лазательной сетке и сотне специальных зацепов. А еще по секрету — подержаться за усы кота! 📍Местоположение площадки 4. Клуб капитанов ⛵ Можно взять в прокат радиоуправляемую уточку, катер или яхту и устроить парад на Голицынском пруду 🤩 🕔 Ежедневно с 10:00 до 21:00 📍Точка на Голицынском пруду 5. Мастер-класс от клуба Seven7een 🌸 Хотели сделать что-то своими руками? Уже скоро пройдет мастер-класс по бисероплетению от профессионального дизайнера украшений! Можно взять с собой детей и сделать парные украшения 🫶🏻 🕔 11 июля, 15:00 – 20:00 📍Площадка Seven7een Подробности можно узнать здесь</t>
+  </si>
+  <si>
+    <t>07.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13958</t>
+  </si>
+  <si>
+    <t>Нескучный сад сейчас светится ✨ И все из‑за гортензий, которые вошли в пик цветения! Делимся с вами точкой на карте, чтобы вы могли почувствовать себя, как в сказке 😍</t>
+  </si>
+  <si>
+    <t>06.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13957</t>
+  </si>
+  <si>
+    <t>У нас сразу две хорошие новости! Первая — впереди все еще больше половины лета! Вторая — нас ждет насыщенная неделя 🔥 По традиции собрали для вас дайджест — выбирайте, куда пойти. Необычные прогулки по парку ⚡️7 июля в 19:30 — Новая медиация «Вне стен: прогулка по Музеону» 10 июля — Прогулка с биологом по экологическим тропам Воробьевых гор Каждый день — Прогулка на электромобиле с аудиогидом по Музеону Каждый день — Прогулка на катамаране по Голицынскому пруду Исторические экскурсии и квесты 7 июля — Экскурсия «На склонах и террасах Воробьевых гор», экскурсия «Непредсказуемый Парк Горького» 9 июля — Обзорная экскурсия по парку искусств «Музеон», квест «Кто ищет, тот всегда найдет» Спортивные и киберспортивные события 11 июля в 9:15 — Утренняя пробежка с беговым клубом X5 11 июля в 15:00 — Турнир по FIFA с Германом Эль Классико 11 июля 12:00-21:00 — Московский танцевальный фестиваль Одновременно будут работать несколько сцен с разными направлениями и стилями танцев, а также лекторий с участием звездных гостей. Посетителей ждут мастер-классы, выступления, шоу и свободное движение. 12 июля — Бесплатные занятия йогой в «Сфере Х5» События «Театрального бульвара» 7 июля — Сольный концерт Надежды Павловой в сопровождении Государственного Кремлевского оркестра 10 июля — Литературно-музыкальный вечер «Истории любви» с участием Константина Хабенского 11 июля — Рок-перформанс «Наш Высоцкий — без лишних слов…» 12 июля — Хореографический спектакль «Легкое дыхание» 12 июля — Оперный бал солистов «Геликон-оперы»</t>
+  </si>
+  <si>
+    <t>06.07.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13952</t>
+  </si>
+  <si>
+    <t>Рассказываем про места, которые сделают прогулку по Пушкинской набережной еще лучше 😍 Составили для вас подборку гастроточек, где можно взять кофе с собой, помедитировать с чашкой чая и видом на Москву-реку или перекусить после нескольких тысяч шагов. 📍Ждем вас на Пушкинской набережной — на прогулках и не только!</t>
+  </si>
+  <si>
+    <t>06.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13950</t>
+  </si>
+  <si>
+    <t>Этим утром понедельника мы фланируем по Пушкинской набережной 🫧 👀 Разглядывали облака и думали — на что они похожи? А потом вспомнили, что сегодня рабочий день и побежали 😁</t>
+  </si>
+  <si>
+    <t>05.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13949</t>
+  </si>
+  <si>
+    <t>Идея для вечера: занимаем лучшие места и бежим смотреть на закат над Москвой 🌅 📍Второй этаж павильонов на Пушкинской набережной</t>
+  </si>
+  <si>
+    <t>05.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13948</t>
+  </si>
+  <si>
+    <t>Записывайте план июльской прогулки: приехать на Воробьевы горы и узнать о природе все 🌳 10 июля стартует цикл Прогулок с биологом. Надежда Чистякова расскажет истории деревьев и кустарников, покажет уникальные растения и обитателей Воробьевых гор. Во время встречи можно будет задать вопросы — наш биолог точно знает ответ на каждый! Посмотреть расписание встреч и купить билеты: https://clck.ru/3USota Не забудьте отправить пост тому, с кем давно мечтали отправиться на природу 🌲</t>
+  </si>
+  <si>
+    <t>05.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13946</t>
+  </si>
+  <si>
+    <t>В это воскресенье не собираемся менять планы из-за прогноза погоды 🌥️ Берем пример с семейства огарей — дружно выплываем выходим на прогулку по парку!</t>
+  </si>
+  <si>
+    <t>04.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13945</t>
+  </si>
+  <si>
+    <t>Услышать каждый уголок 🎶 Все места парка обладают особой атмосферой. Предлагаем почувствовать ее — включайте видео со звуком и перемещайтесь в любимые локации!</t>
+  </si>
+  <si>
+    <t>04.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13944</t>
+  </si>
+  <si>
+    <t>Вечер обещает быть спортивным🏃‍♀️ Сегодня в 19:00 в Парке Горького вновь пройдет Ночь Московского спорта! В программе — тренировки по степ-аэробике, мастер-классы по гидрофлаю, турниры по воркауту и паркуру 🔥 Вход бесплатный, на некоторые события требуется регистрация. Программа и подробности — на сайте ⚽️ Ждем вас в спортивном парке! P.S. Обратите внимание: с 00:00 4 июля до 08:00 5 июля в Музеоне будет закрыта часть велодорожки со стороны Новой Третьяковки от Крымского моста к началу Вернисажа 🙌🏻</t>
+  </si>
+  <si>
+    <t>04.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13943</t>
+  </si>
+  <si>
+    <t>Начинаем выходные с променада по Воробьевым горам в любую погоду! И уже строим планы на следующую неделю — вернемся на лесные дорожки на «Прогулках с биологом» 🌳 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>03.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13942</t>
+  </si>
+  <si>
+    <t>Нескучный сад этим вечером успокаивает 😌 Листья движутся почти незаметно, в тени деревьев можно спрятаться от жаркой погоды, слышен лишь шум легкого ветра. Любимое место, где можно замедлиться 🐿</t>
+  </si>
+  <si>
+    <t>03.07.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13939</t>
+  </si>
+  <si>
+    <t>«Вода объединяет»: в Музеоне открылась выставка о главном ресурсе России 🌊 Фотопроект составлен из лучших работ участников фотоконкурса Росводресурсов «Водные достояния России». В объективе авторы показали неповторимую красоту российских рек, озер и побережий — того, что питает землю, дает энергию и вдохновляет миллионы людей. Проект объединил живописные места разных регионов страны: от республик Кавказа до Сибири, от Карелии до Якутии. В торжественном открытии приняли участие руководитель Федерального агентства водных ресурсов Дмитрий Кириллов и директор Парка Горького Елизавета Фокина. 📍Крымская набережная 📅 До 31 июля</t>
+  </si>
+  <si>
+    <t>03.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13937</t>
+  </si>
+  <si>
+    <t>Начали день в Музеоне — директор Парка Горького Елизавета Фокина и руководитель Росводресурсов Дмитрий Кириллов открыли фотовыставку «Вода объединяет» 💧</t>
+  </si>
+  <si>
+    <t>03.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13936</t>
+  </si>
+  <si>
+    <t>Мы сегодня, словно радиоуправляемые уточки на Голицынском пруду, закружились в делах рабочей недели и не заметили, как наступают выходные! Устроить утиную регату, поуправлять катером или яхтой можно в Клубе капитанов 🤍</t>
+  </si>
+  <si>
+    <t>02.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13935</t>
+  </si>
+  <si>
+    <t>Эти цветы — для вас! 🌹 В парке расцвел Розарий — здесь распустились 2700 цветов самых разных сортов. Среди разнообразия чайно-гибридных роз — пурпурно-розовые Parole с крупными бутонами и медовым ароматом, солнечно-желтая Berolina, жемчужная La Perla, а также необыкновенно нежная роза «Себастьян Кнайпп» с бело-розовым окрасом, старинной чашевидной формой и насыщенным сладким ароматом. Схема высадки цветов неслучайна: в 2013 году ландшафтные архитекторы восстановили ее по архивным фотографиям. Первозданный план Розария разработали Александр Власов и Михаил Коржев в 1935 году. Любоваться цветами в одном из самых живописных мест парка можно до поздней осени 🩷</t>
+  </si>
+  <si>
+    <t>02.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13934</t>
+  </si>
+  <si>
+    <t>Из Сувенирного магазина доносится целый хор уток… Не переживайте: с Голицынского пруда никто не сбежал! Это плюшевые утки ждут своих новых хозяев 🤍 Приобрести милого друга можно здесь: https://clck.ru/3UQnbk</t>
+  </si>
+  <si>
+    <t>02.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13932</t>
+  </si>
+  <si>
+    <t>Лето создает яркие декорации для скульптур в Музеоне! 📸 На фото — «В заповеднике» Э.Э. Кольх, «Русское поле» В.В. Кравченко, «Олени» Я.В. Иванов.</t>
+  </si>
+  <si>
+    <t>01.07.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13926</t>
+  </si>
+  <si>
+    <t>Хорошие новости: лето продолжается! Встречаем июль 🫶🏻 Фиксируем каждый момент и берем частичку лета с собой — на заставке телефона! Делимся фото в хорошем качестве по ссылке 🩷</t>
+  </si>
+  <si>
+    <t>01.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13920</t>
+  </si>
+  <si>
+    <t>Ровно 13 лет назад, 1 июля 2013 года, Воробьевы горы вошли в состав Парка Горького 🌳 Это одна из самых живописных территорий — здесь можно неспешно гулять и наслаждаться природой, фотографировать каждый уголок или заниматься спортом в окружении леса! Рассказываем о Воробьевых горах в цифрах 💯</t>
+  </si>
+  <si>
+    <t>01.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13919</t>
+  </si>
+  <si>
+    <t>Второй «Занавес» уже в VK Видео В гостях — генеральный директор Большого Московского цирка Эдгард Запашный и актриса Театра на Бронной, солистка группы TERELYA Анастасия Тереля. За занавесом — культурная жизнь Москвы, события июля, несостоявшееся интервью Ксении Собчак, наш «ИДОЛ», инди-хиты на кухне и «Женщина-змея». Смотрим шоу «Занавес» от «Культуры Москвы» эксклюзивно на платформе VK Видео. 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>01.07.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13918</t>
+  </si>
+  <si>
+    <t>Уважаемые посетители! Скейтплощадка в парке будет закрыта с 1 по 20 июля. Совсем скоро она вернется еще более красивой и яркой! Приносим извинения за временные неудобства.</t>
+  </si>
+  <si>
+    <t>01.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13917</t>
+  </si>
+  <si>
+    <t>Сегодня утро в парке начинается с сюжета: корабль Петра I, который будто плывет по ясному небу ⛅️ А куда вы «плывете» этим утром?</t>
+  </si>
+  <si>
+    <t>30.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13912</t>
+  </si>
+  <si>
+    <t>Рога, копыта и коврик для йоги — так будут проходить наши ближайшие среды 🔥 В Парк Горького возвращаются самые милые практики — йога с козочками! Занятия будут проходить с 8 июля по 19 августа каждую среду на территории Зеленой Школы. Нэннийога — это уникальные практики, которые сопровождает милая компания. Гуляя среди участников, козочки становятся душой тренировок — помогают укрепить сердечный центр, снизить уровень тревожности и почувствовать радость 🫶🏻 Занятия йогой бесплатные — нужна только регистрация по ссылке: clck.ru/3UQV5Q</t>
+  </si>
+  <si>
+    <t>30.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13911</t>
+  </si>
+  <si>
+    <t>В разгар жарких летних дней рассказываем о самой тропической локации парка! 🏝️ Пионерский пруд — словно пляж на берегу моря или океана, но… в самом центре Москвы! Купить билет на отдых: clck.ru/3ULr5z</t>
+  </si>
+  <si>
+    <t>30.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13910</t>
+  </si>
+  <si>
+    <t>В эти жаркие дни прячемся в прохладном оазисе Музеона среди лип и брызг Сухого фонтана 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>29.06.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13908</t>
+  </si>
+  <si>
+    <t>На стыке июня и июля важно помнить, что лето продолжается 🫶🏻 А мы продолжаем делиться классными событиями в парке! 🚶Необычные прогулки и экскурсии: 29, 30 июня — Арт-прогулка «Музыка Музеона» Каждый день — Прогулка на электромобиле с аудиогидом по Музеону Каждый день — Прогулка на катамаране по Голицынскому пруду 🎟Кинопоказы в летнем кинотеатре Музеона: 30 июня — «Майкл», «Вот это драма» 1 июля — «Грация», «Обсессия» 2 июля — «Хатико. Самый верный друг» 4 июля — «Человек с киноаппаратом» Билеты 💃 Спектакли на сцене «Театрального бульвара»: 1 июля — Моноспектакль «Метель» с Даниилом Спиваковским 2 июля — Музыкально-драматический спектакль «Ч+Ч» о взаимоотношениях Чехова и Чайковского 4 июля — Сценическая адаптация киносценария «Я шагаю по Москве» 5 июля — «Шопениана» в исполнении артистов Имперского русского балета 🟢 События в Сфере Х5: 30 июня — Лекция о разработке в 2026 году 2 июля — Лекция «Плохой дизайн» и мастер-класс «Буквы сомнительного качества» от Школы Дизайна ВШЭ 4 июля — Лекция «Вокруг ИИ за 1 день» 🎨 Саморазвитие: 30 июня — Клуб ораторского мастерства: учимся говорить красиво на русском языке 3 июля — Клуб ораторского мастерства на французском языке 🏀Спортивные события: Каждый день — Фан-зона Чемпионата мира по футболу 2026 в Winbox 4 июля — Ночь Московского спорта в Музеоне</t>
+  </si>
+  <si>
+    <t>29.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13906</t>
+  </si>
+  <si>
+    <t>Продолжаем исследовать дикие растения парка 🌿 По берегам прудов можно увидеть густые желтые заросли. В плотных листьях этого растения селятся мелкие насекомые, а утята и небольшие птицы прячутся там, когда чувствуют опасность. Эти солнечные цветы принадлежат редкому виду, занесенному в Красную книгу: это Ирис желтый (Iris pseudacorus). Пожалуйста, относитесь к этим зарослям бережно: не ходите по газонам, не заходите в прибрежные поляны и не срывайте цветы. Так мы поможем ирисам возвращаться в парк из года в год и оставаться безопасным местом для диких животных 🫶🏻</t>
+  </si>
+  <si>
+    <t>29.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13905</t>
+  </si>
+  <si>
+    <t>🌤 Если вы думали, что рано встают только жаворонки, у нас есть уточнение: лебеди те еще ранние пташки! Лебеди просыпаются с первыми лучами солнца в теплое время года. Причем без жалоб и необходимости в кофе. Зато — с безупречным чувством собственного величия. Пока мы ищем кнопку «еще 5 минут», они уже в режиме 😁</t>
+  </si>
+  <si>
+    <t>28.06.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13904</t>
+  </si>
+  <si>
+    <t>🎆 Давно в парке не было таких необычных музыкальных событий. На одной сцене — гипнотический варган, ханг, хомус, тайко и один из самых «космических» инструментов XX века — терменвокс. Лучший саундтрек вашего неспешного выходного.</t>
+  </si>
+  <si>
+    <t>28.06.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13903</t>
+  </si>
+  <si>
+    <t>Смотрим футбол в Парке Горького ⚽️ Наши подписчики делятся видео с бесплатных трансляций Чемпионата Мира в пространстве Winbox: атмосфера прямо как на спортивной арене 🔥 Матчи на площадке будут показывать до 19 июля. Посмотреть расписание и зарегистрироваться можно здесь: clck.ru/3UKmHz</t>
+  </si>
+  <si>
+    <t>28.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13902</t>
+  </si>
+  <si>
+    <t>Наш любимый вид контента — утята на парковой прогулке! 😍 Любуемся малышами аккуратно: опекая детенышей, огари могут проявить свой боевой характер! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>27.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13900</t>
+  </si>
+  <si>
+    <t>На выставках в Музеоне объединились разные жанры изобразительного искусства 🎨 «Архитектурную графику» Марии Козловой можно рассмотреть на Крымской набережной. Работы выполнены в авторской технике волнообразного штриха — это передает архитектурную динамику запечатленных зданий. На стендах представлены изображения знаковых объектов Парка Горького — они стали основой для коллекции одежды Сувенирного магазина. 🗓️ Посмотреть выставку можно до 30 июня. Выставку выпускников МЦХШ 2026 можно увидеть в центре Музеона — около Новой Третьяковки. Проекты молодых художников посвящены социальным и культурным темам. В центре внимания — умение авторов создавать свое высказывание через живопись. 🗓️ Увидеть работы можно до 14 июля.</t>
+  </si>
+  <si>
+    <t>27.06.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13899</t>
+  </si>
+  <si>
+    <t>Прямо сейчас в Парке Горького проходит инклюзивная дружеская прогулка 🚶‍♀️ Участники с инвалидностью, волонтеры и организаторы — благотворительный фонд «Лучшие друзья» и РООИ «Перспектива» — вместе идут по маршруту от танцплощадки на центральной аллее до Воробьевых гор. Музыка, танцы и живое общение — сегодня пространство объединяет всех. Парк давно и системно работает с темой инклюзии в самых разных направлениях: спорт, культура, безбарьерная среда, трудоустройство. 🔸 Как отметила директор парка Елизавета Фокина — «Очень важно испытывать чувство, когда ты можешь все».</t>
+  </si>
+  <si>
+    <t>27.06.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13898</t>
+  </si>
+  <si>
+    <t>Поздравляю с Днём молодёжи! Молодость — прекрасная и неповторимая пора, когда всё впереди и многое хочется успеть. Это время воплощать мечты, удивлять мир, верить в себя и побеждать. На вашем пути открыто множество дорог и возможностей, чтобы проявить себя, стать настоящими профессионалами, приносить пользу людям и Отечеству. А Москва всегда поддержит вас в добрых делах и начинаниях. Желаю вам, друзья, отличного настроения, удачи и успехов. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>27.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13897</t>
+  </si>
+  <si>
+    <t>Этим энергичным утром поздравляем с Днем молодежи! 💫 Несмотря на то, что парку уже 98 лет, он остается по-настоящему молодым — благодаря тем, кто приходит сюда за новыми впечатлениями, идеями и встречами. Здесь пробуют, экспериментируют, открывают новое и находят вдохновение!🔥 Планируем отметить праздник и провести выходные насыщенно — выбирайте самые интересные события здесь.</t>
+  </si>
+  <si>
+    <t>26.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13896</t>
+  </si>
+  <si>
+    <t>С грядущими выходными связываем несколько глаголов: подпевать, посмотреть, поиграть, поучиться и просто погулять 😎 Собрали для вас дайджест выходного дня: День молодежи в Сфере X5 Утром — Концерт Лолиты Косс Днем — Образовательная игра «Кто хочет поступить в магистратуру?» с Лизой Ющук Вечером — Карьерный движ с Ксюшей Дукалис Регистрация и подробности Международный открытый фестиваль «Театральный бульвар» 27 июня — Концерт «С экрана на сцену»: известные актеры выйдут к зрителям не в привычном амплуа, а как музыканты и солисты своих групп 28 июня — Спектакль «Психопаты» События 27 июня 10:00 — Инклюзивная дружеская прогулка 28 июня 15:00 — концерт-лекция Петра Термена «Терменвокс: музыка сфер»</t>
+  </si>
+  <si>
+    <t>26.06.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13890</t>
+  </si>
+  <si>
+    <t>Время стать настоящим капитаном ⚓️ На Голицынском пруду работает «Клуб Капитанов». Там можно взять в прокат радиоуправляемую уточку, катер или яхту и устроить собственный морской прудовой парад 🛳️ Заглянуть в «Клуб капитанов» можно каждый день в любую погоду — с 10:00 до 21:00. А с пятницы по субботу в пространстве проходят бесплатные события: ▫️По пятницам в 14:00 — Мастер-классы по вязанию морских узлов ▫️По субботам в 12:00 — Утиный футбол ▫️По воскресеньям в 12:00 — Парусная регата Отличная точка для отдыха в длинном прогулочном маршруте по парку 🤍</t>
+  </si>
+  <si>
+    <t>26.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13887</t>
+  </si>
+  <si>
+    <t>Несем вам свежий выпуск «Первой парковой» — летний🌿 В новом номере ищем вдохновение для лучших месяцев в году! Внутри рассказываем: ▫️каким был Максим Горький в воспоминаниях первого директора парка Бетти Глан и чем Парк Горького запомнился самому писателю; ▫️что обязательно стоит посетить на Пушкинской набережной и на какие коллекции обратить в Сувенирном магазине, расположенном в одном из новых павильонов; А еще: ▫️делимся идеями для идеального летнего отдыха в парке — от просмотра спектаклей под открытым небом «Театрального бульвара» до проката радиоуправляемых яхт на Голицынском пруду; ▫️советуем интересные выставочные проекты и летние фестивали в Москве. 📍Ищите свой экземпляр в парке: в Зеленой Школе, Инфоцентре, Сувенирном магазине, Музее современного искусства «Гараж», кафе «ФоБо» и «Домик в саду». ЛЕТНИЙ ВЫПУСК ОНЛАЙН</t>
+  </si>
+  <si>
+    <t>26.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13886</t>
+  </si>
+  <si>
+    <t>🧘🏼‍♀️ Утренняя медитация — наблюдать за каплями росы в траве! Предупреждаем: есть шанс засмотреться и опоздать 🤫 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>25.06.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13885</t>
+  </si>
+  <si>
+    <t>Заглянули на «Театральный бульвар» 🎭 Сегодня на сцене — Гоша Куценко и его музыканты. На Пушкинской набережной звучат любимые саундтреки из фильмов и премьерные композиции. Программу фестиваля «Театральный бульвар» можно найти на сайте 🫶🏻</t>
+  </si>
+  <si>
+    <t>25.06.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13883</t>
+  </si>
+  <si>
+    <t>А вы слышите музыку Музеона? 🔊 Знакомимся с парком искусств «Музеон» на иммерсивных арт-прогулках, где визуальные образы скульптур сливаются со звуком. Экскурсия начинается с короткого рассказа об истории Музеона, затем перетекает в мир классической музыки: перед зрителями предстанут знаковые работы из коллекции парка искусств, посвященные великим композиторам и музыкальным жанрам. А для эффекта полного присутствия в наушниках для вас будут играть фрагменты произведений! 📅 Ближайшие экскурсии пройдут 26, 29 и 30 июня в 12:00 и 17:00 🎟 Расписание и билеты 📍Точка сбора — Инфоцентр Парка Горького под Крымским мостом 🎧Оборудование (радиогиды и наушники) предоставляется</t>
+  </si>
+  <si>
+    <t>25.06.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13882</t>
+  </si>
+  <si>
+    <t>Мы к вам с огородными новостями 🥕 С каждым днем грядки в Зеленой Школе становятся все более зелеными. На «Общественном огороде» уже выросли: редис, лук, салат и ранняя зелень петрушки и кинзы. Продолжаем следить за прогрессом 👀</t>
+  </si>
+  <si>
+    <t>25.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13881</t>
+  </si>
+  <si>
+    <t>Входим в новый день и решаем, чем займемся на Пушкинской набережной сегодня! ❤️ — люблю долго гулять вдоль Москвы-реки 👀 — выбираю исследовать интересные места и новые пространства в павильонах</t>
+  </si>
+  <si>
+    <t>24.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13880</t>
+  </si>
+  <si>
+    <t>Планы на воскресенье — отправиться на космический сеанс 🪐 28 июня в 15:00 в Летнем кинотеатре Музеона пройдет концерт-лекция Петра Термена «Терменвокс: музыка сфер». 🔎 Терменвокс — единственный в мире бесконтактный инструмент. «Музыкой сфер» его называл Рерих, а со звуками космоса сравнивал Алексей Леонов. На концерте терменвокс встретится с древними этническими ритмами и современным японским экспериментом. На сцене — правнук изобретателя инструмента Петр Термен, Ирина Богатырева, Алексей Шаповалов и Хаджиме Коджиро. Купить билет на путешествие в космос! 🚀 Цена билета — 150 рублей.</t>
+  </si>
+  <si>
+    <t>24.06.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13874</t>
+  </si>
+  <si>
+    <t>👀 В нашем сувенирном случилось орнитологическое пополнение! В продаже появилась мягкая утка. Маленький символ парка уже сопровождает редакторов канала на съемках, охотно позирует для фотографий и даже подсказывает идеи для новых постов. Впереди у нашего плюшевого друга — целое насыщенное лето! Утка уже начинает знакомиться с парковыми обитателями и строит планы на посещение главных событий 💫 Подружиться с мягкой уткой и забрать ее домой можно в Сувенирном магазине на Пушкинской набережной 🤍</t>
+  </si>
+  <si>
+    <t>24.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13873</t>
+  </si>
+  <si>
+    <t>Говорят, что среда — это маленькая пятница 😉 И вот с утра наша белка замерла, задумалась, будто проверяет — точно ли уже можно начинать радоваться выходным? Подсказка: можно. Но пока тихо 🙈</t>
+  </si>
+  <si>
+    <t>23.06.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13872</t>
+  </si>
+  <si>
+    <t>Рассказываем, как запомнить это лето: проводить его на событиях в Парке Горького! По традиции собрали для вас дайджест на будние дни 🙌🏻 Летний кинотеатр Музеон х «Москино» 23 июня — «Майкл», «Обсессия» 24 июня — «Курочка. Пух и прах», «Майкл» 25 июня — «Мементо» Билеты Международный открытый фестиваль «Театральный бульвар» 24 июня — Спектакль «Ревизор» 25 июня — Концерт Гоши Куценко и группы «ГК» 26 июня — Спектакль-концерт «Дунаевский: Красный Моцарт» Вход свободный Экскурсии и прогулки по Парку Горького 24 июня 10:00 — Прогулка с биноклями «В гости к птицам!» с парковым орнитологом по Воробьевым горам 23 июня 15:00 — Экскурсия «Мифы и легенды Нескучного сада» 24 июня, 15:00 — Экскурсия «От Петра I до пушкинских героев XIX века» 25 июня, 12:00 — Экскурсия «Непредсказуемый Парк Горького» 25 июня, 15:00 — Квест «Шерше ля Фам»</t>
+  </si>
+  <si>
+    <t>23.06.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13871</t>
+  </si>
+  <si>
+    <t>Последний шанс отправиться «В гости к птицам!» 🪶 24 июня в 10:00 орнитолог Парка Горького Надежда Чистякова завершает серию летних прогулок на Воробьевых горах. На экскурсиях можно увидеть и услышать птиц в живой природе, а еще — побольше о них узнать. Рассказываем по секрету: именно на этих прогулках мы познакомились со слетком зяблика, встретили дрозда-рябинника и даже чеглока — дикую птицу из семейства соколиных! Берите билеты здесь и готовьтесь настраивать бинокли!</t>
+  </si>
+  <si>
+    <t>23.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13866</t>
+  </si>
+  <si>
+    <t>Сверяем календарь: в парке зацвела сирень! Мы ничего не перепутали: Амурская сирень действительно раскрывается в начале лета — на 2-3 недели позже обычной. Это многоствольное дерево вырастает до 10–15 метров. Живет Амурская сирень более 100 лет, а ее аромат отличается от привычного: насыщенный, глубокий и с медовыми нотами 🌼 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>22.06.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13864</t>
+  </si>
+  <si>
+    <t>🚣‍♂ В рубрике «Москва сквозь годы» отправляемся на романтическую водную прогулку! ⛵️ Прокаты лодок в столичных парках пользуются популярностью уже не одно десятилетие. Еще в 1930-х годах на «фабрике счастья» нашего города, как тогда называли Парк Горького, можно было арендовать лодку или катамаран и полюбоваться с воды на лебедей и других водоплавающих птиц. 🌊 Сегодня на Голицынском пруду парка работает прокат двухместных и четырехместных катамаранов. Любимая достопримечательность катающихся — старинный «Остров танца». В 1930-е годы здесь располагалась эстрада, на которой в сезон давали балетные постановки и драматические спектакли. Пруд в Центральном парке культуры и отдыха им. М. Горького. Автор М.А. Трахман. Москва. . Главархив Москвы Центральный парк культуры и отдыха имени М. Горького. Автор фото неизвестен. Москва, 2010-е—2020-е гг. Главархив Москвы Главархив Москвы теперь в МАКС!</t>
+  </si>
+  <si>
+    <t>22.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13859</t>
+  </si>
+  <si>
+    <t>«Линия памяти» на Крымской набережной продолжает гореть сегодня. 85 лет назад, 22 июня 1941 года, началась Великая Отечественная война. 📷 В День памяти и скорби делимся фоторепортажем с открытия акции.</t>
+  </si>
+  <si>
+    <t>22.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13854</t>
+  </si>
+  <si>
+    <t>Этим утром рады представить вам обновленную площадку Садовой комнаты! 😍 Теперь одно из самых романтичных мест парка оформлено как аркада с качелями и лавочками. Обновленные клумбы дополнены арт-объектами в виде музыкальных инструментов. В цветочном оформлении — розы разных сортов, декоративные травы и гортензии. Музыкальная беседка — знаковая музыкальная площадка Парка Горького. С 1950 годов здесь собиралась творческая интеллигенция Москвы: поэты, писатели, художники. Благодаря резному сетчатому узору, беседку еще называют ажурной. А сегодня это отличное место для спокойного отдыха, созерцания и эффектных фотографий! 🤩 Ждем вас в обновленном пространстве ✨</t>
+  </si>
+  <si>
+    <t>21.06.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13853</t>
+  </si>
+  <si>
+    <t>На Крымской набережной в Музеоне зажглась «Линия памяти»🕯️ 🔸Министр Правительства Москвы, руководитель Департамента культуры города Москвы Алексей Фурсин рассказал о важности традиционной акции. 1418 свечей будут гореть в Музеоне до 23:59 22 июня. Почтить память близких, участвовавших в Великой Отечественной войне, может каждый желающий 🕊️</t>
+  </si>
+  <si>
+    <t>21.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13852</t>
+  </si>
+  <si>
+    <t>Внимательно смотрите по сторонам во время прогулок по Нескучному саду 👀 Сегодня встретили там птенца зяблика! Слеток долго сидел на ветке — кажется, позировал для подписчиков канала 😉 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>20.06.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13851</t>
+  </si>
+  <si>
+    <t>Эту музыку мы не хотим останавливать! Проводим сегодняшний вечер в парке и подпеваем любимым песням — так проходит караоке под рояль в тихом уголке парка — рядом с домиком графа Орлова в Нескучном саду🎶</t>
+  </si>
+  <si>
+    <t>20.06.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13850</t>
+  </si>
+  <si>
+    <t>Eсли вы еще не успели забрать кусочек лета с собой — сейчас самое время 🌊 Коллаборацию «Берегите Птиц» × Парк Горького можно приобрести в Сувенирном магазине. В основе коллекции — базовые вещи с деликатной вышивкой: кепки, шоперы, футболки. Особый акцент — вышитая дата основания Парка Горького, 1928 год, и надпись «Клуб культуры и отдыха». 📍Сувенирный магазин на Пушкинской набережной За покупку от 2 500 рублей в Сувенирном магазине вам начислят 250 баллов городской программы лояльности «Миллион призов». Для этого после покупки необходимо показать кассиру персональный QR-код участника программы. Баллы можно использовать для получения товаров и услуг партнеров, а также направить на благотворительность на сайте. Подробнее об акции</t>
+  </si>
+  <si>
+    <t>20.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13848</t>
+  </si>
+  <si>
+    <t>В парке расцвел жасмин чубушник 🌼 Делимся новой точкой для ваших фотографий! Если вы тоже сначала подумали, что это жасмин — мы вас нисколько не осудим 😁 Насладиться летними цветами можно в Музеоне и около Голицынского пруда.</t>
+  </si>
+  <si>
+    <t>19.06.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13847</t>
+  </si>
+  <si>
+    <t>21 июня в 22:00 в Музеоне начнется ежегодная акция «Линия памяти». На Крымской набережной зажгут 1418 свечей — ровно столько дней длилась Великая Отечественная война. Каждый сможет присоединиться к акции и зажечь свою свечу как знак вечной памяти о родных и близких, переживших годы войны. «Линия памяти» будет гореть на Крымской набережной до 23:59 22 июня 🕊️</t>
+  </si>
+  <si>
+    <t>19.06.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13846</t>
+  </si>
+  <si>
+    <t>Сегодня отмечается День прогулок! В честь этого дарим вам открытку — присылайте ее другу, чтобы намекнуть на променад 🌅 А мы уверенно говорим: маршрут построен! 📝Забираем в чек-лист: ▫️ Съесть мороженое «Девушка с веслом» 📍Музеон, Нескучный сад, Воробьевы горы: зеленые тележки с надписью «Эскимо и не только» ▫️Рассмотреть скульптуры Музеона на электрокаре 📍Маршрут стартует от пространства под Крымским мостом ▫️Позагорать на Пионерском пруду 📍Локация ▫️Познакомиться с утками во время прогулки на катамаране 📍Лодочная станция на Голицынском пруду ▫️Провести вечер культурно на фестивале «Театральный бульвар» 📍Расписание и билеты ▫️ Полюбоваться Москвой-рекой и купить сувенир на память 📍Пушкинская набережная Ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>19.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13845</t>
+  </si>
+  <si>
+    <t>С утра проснулись окрыленными, ведь сегодня — День Бабочки 🦋 Вспоминаем майские моменты цветения сирени и передаем привет весне!</t>
+  </si>
+  <si>
+    <t>18.06.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13843</t>
+  </si>
+  <si>
+    <t>Лето — время изучать природный мир, глядя вокруг 🌳 Начинаем серию постов с интересными фактами о диких растениях парка — рассказываем о дремлике широколистном, или лесной орхидее. Название виду дали из-за опущенных вниз «засыпающих» цветков. На Воробьевых горах дремлик расцветет совсем скоро — в первых числах июля. Лесная орхидея внесена в Красную книгу Москвы и принадлежит 5 категории: это значит, что численность вида восстанавливается. 🔎 Дремлик произрастает из мелкого семени, для этого ему нужны специальные условия: он находит себе гриб-симбионт, который будет заботиться о растении на протяжении 9-11 лет. Все это время побег развивается под землей, а потом сможет пробиться на поверхность и будет радовать цветами не менее 20 лет. Не забывайте о заботливом отношении к природе: не ходите по газонам, не топчите поляны и не срывайте растения, чтобы они могли расцветать долгие годы 🫶🏻</t>
+  </si>
+  <si>
+    <t>18.06.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13842</t>
+  </si>
+  <si>
+    <t>Научиться владеть французским словом и вниманием слушателей одновременно — задача со звездочкой 💫 Но в парке нет ничего невозможного! 19 июня в 19:00 пройдет новая встреча клуба ораторского мастерства на французском языке. В клубе «Autour du Mot» участники избавляются от страха публичных выступлений, учатся привлекать и удерживать на себе внимание публики, доносить свои мысли просто и убедительно, совершенствуют свой голос, мимику и жесты. Зарегистрироваться на встречу можно по ссылке: https://clck.ru/3UEYRS</t>
+  </si>
+  <si>
+    <t>18.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13840</t>
+  </si>
+  <si>
+    <t>В Музеоне расцвели пионы Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>17.06.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13839</t>
+  </si>
+  <si>
+    <t>Когда говорят про парк, в первую очередь думают про его природные пейзажи. А мы представляем, как проведем ближайшие дни на парковых событиях! 🎹 КАРАОКЕ ПОД РОЯЛЬ Это необычный вечер, где каждая песня превращается в музыкальное чудо. Профессиональный пианист создаст живой аккомпанемент для ваших любимых композиций. Исполнитель и пианист — Мария Фэй. 📝 20 июня 18:00-19:00 📍Нескучный сад, у Летнего домика графа Орлова 🔎АСТРОНОМИЯ НА ТРОТУАРЕ Посетители смогут понаблюдать в телескопы солнечную активность, а также пообщаться со специалистами Астрономо-Геодезического Объединения и узнать принципы работы телескопа. Проведение мероприятия возможно только при условии хорошей погоды. 📝 21 июня 15:00-17:00 📍Музеон, рядом с фонтаном «Лужа» 🦜 ПРОГУЛКА С БИНОКЛЯМИ «В ГОСТИ К ПТИЦАМ!» Биолог Парка Горького Надежда Чистякова расскажет, кто такие эфемероиды, покажет птиц и научит основам бердвотчинга — наблюдения за птицами. 📝 24 июня 15:00-17:00 📍Воробьевы горы, расписание можно узнать здесь. 🌤️ ПРОГУЛКА НА ЭЛЕКТРОКАРЕ С АУДИОГИДОМ Маршрут электрокара «Первый Парковый» показывает посетителям Музеон: от Крымской набережной до аллей со скульптурами. Во время прогулки звучит аудиогид, который рассказывает об истории парка искусств. 📝 Расписание и билеты</t>
+  </si>
+  <si>
+    <t>17.06.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13838</t>
+  </si>
+  <si>
+    <t>Самое яркое место парка 😍 Заглянули в парковую оранжерею — полюбовались цветами, которые высаживаются на наших клумбах! Среди них — колеусы, бегонии, георгины. Оранжерея в Нескучном саду работает круглый год, чтобы летом цветники в разных уголках парка радовали посетителей 🌸</t>
+  </si>
+  <si>
+    <t>17.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13837</t>
+  </si>
+  <si>
+    <t>«Льет, как из ведра» 🪣 Нет, мы не про дождь, а про сегодняшний праздник — День лейки! Ваш знак начать утро с полива растений 🌼</t>
+  </si>
+  <si>
+    <t>16.06.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13836</t>
+  </si>
+  <si>
+    <t>Настроение — гулять по парку под летним дождем! Вооружаемся зонтом, накидываем капюшон и бежим создавать июньские воспоминания 🤍</t>
+  </si>
+  <si>
+    <t>16.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13835</t>
+  </si>
+  <si>
+    <t>Записываем новый сценарий прогулки в пасмурные и дождливые дни! 🌦️ Берем зонты и отправляемся знакомиться с парком ближе — на исторические экскурсии и квесты. Собрали для вас самые интересные: ▫️18 июня (четверг) 12:00 — «Женские дуэли и балы, развлечения обитателей Нескучного сада» Расскажем о том, как иногда бурное веселье заканчивалось дуэлями, в которых участвовали не только мужчины, но и женщины. ▫️18 июня (четверг) 15:00 — Квест «В поисках звезд» Раскроем тайны первых дворян-воздухоплавателей, фигуры пилотажа советских летчиков-асов, разгадаем загадки и радиошифры первых космонавтов в необъятном пространстве вселенной. ▫️23 июня (вторник) 12:00 — Экскурсия «На склонах и террасах Воробьевых гор» По пути на вершину одного из семи холмов столицы расскажем историю создания Воробьевского дворца. Вместе посетим место клятвы Александра Герцена и Николая Огарева, а также увидим живописную панораму столицы. Не забудьте взять билет! 🫶🏻</t>
+  </si>
+  <si>
+    <t>16.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13834</t>
+  </si>
+  <si>
+    <t>Утро начинаем с плодотворной работы — подобно парковым пчелкам 🐝 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>15.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13833</t>
+  </si>
+  <si>
+    <t>🌼 Половина июня позади — повод не грустить, а поймать лето в самом разгаре! Продолжаем этот летний сезон с классными развлечениями от наших партнеров: Кино в Музеоне 15 июня — «Майкл», «Обсессия» 16 июня — «Закулисье реальности», «Майкл» 17 июня — «Восемь с половиной», «Обсессия» 18 июня — «Марк глазами Софи» 🎟 Билеты Прямые трансляции футбольных матчей Чемпионата мира 11 июня-19 июля с 18:00 до 8:00 — Фан-зона Чемпионата мира по футболу на площадке Winbox 📝 Расписание События в Сфере Х5 16 июня 19:00 — Лекция «Мемология: инструкция к применению» 17 июня 21:00 — Кинопоказ «Пятый элемент» 21 июня 11:00 — Танцевальный мастер-класс от Антона Сидорова, стендап от Димы Гаврилова ✏️ Регистрация Расписание «Клуба капитанов» на Голицынском пруду 19-21 июня 14:00 — Бесплатные мастер-классы по вязанию морских узлов 20 июня 12:00 — Бесплатные игры в утиный футбол 21 июня 11:00-12:00 — Парусные регаты Театральный бульвар 16 июня 19:00 — «Кармен — Новая история любви» 17 июня 19:00 — «Ревизор» 18 июня 19:00 — «Опера VS Оперетта» 19 июня 15:00 — «Сказка о царе Салтане» 🎟 Полная программа и билеты</t>
+  </si>
+  <si>
+    <t>15.06.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13826</t>
+  </si>
+  <si>
+    <t>Рассказываем, как прошли длинные выходные в парке! Праздновали День России — участвовали в мастер-классах по созданию кокошника, играли в шахматы, слушали оркестровую музыку и кружились в хороводах под народные песни 🔥 📸 Возвращаемся в эти дни — делимся фотоподборкой с мероприятий!</t>
+  </si>
+  <si>
+    <t>15.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13825</t>
+  </si>
+  <si>
+    <t>Встречаем Всемирный день ветра в каждом уголке парка 🌬️ Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>14.06.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13824</t>
+  </si>
+  <si>
+    <t>Завершаем выходные по-спортивному 🏃‍♂️ В парке стартовал забег, в котором принимают участие более 3000 спортсменов и любителей — на дистанции 2, 5 и 10 км! Живописный маршрут проходит по набережным Нескучного сада и Воробьевых гор. Титулованные бегуны и спортивные блогеры — тоже с нами! В забеге участвуют Дмитрий Тарасов, Анастасия Тукмачева и рекордсмен России в марафонах Дмитрий Неделин.</t>
+  </si>
+  <si>
+    <t>14.06.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13821</t>
+  </si>
+  <si>
+    <t>Сегодня можно довериться судьбе 🧘‍♀️ Собрали для вас подборку мест для летних прогулок в парке. Куда пойти — решает утка, которую вы выберете на первой карточке! 😎</t>
+  </si>
+  <si>
+    <t>14.06.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13817</t>
+  </si>
+  <si>
+    <t>Ваш знак покататься на электромобиле 🫶🏻 До 30 июня на маршруте «Первый Парковый» действует акция: прогулка по Музеону на электромобиле стоит 800 350 рублей! Поездка на гольф-каре стартует от Крымского моста и протягивается на 3 километра по парку искусств Музеон. Аудиогид рассказывает о знаковых скульптурах и памятниках, фонтанах и достопримечательностях, расположенных по соседству с парком. Самое время познакомиться с Музеоном поближе 🫶🏻</t>
+  </si>
+  <si>
+    <t>14.06.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13816</t>
+  </si>
+  <si>
+    <t>Этим утром меняем ракурс и смотрим на парк в отражении 🙃 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>13.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13815</t>
+  </si>
+  <si>
+    <t>В парке продолжается празднование Дня России 🇷🇺 В Музеоне сегодня тематический русский народный день. Прямо сейчас на сцене Nova артисты поют песни, танцуют и водят хороводы. ❤️ — тоже захотелось в пляс!</t>
+  </si>
+  <si>
+    <t>13.06.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13813</t>
+  </si>
+  <si>
+    <t>Посмотреть на парк с воды и узнать его историю — идеальная летняя прогулка ⚓️ Теперь на Голицынском пруду вместе с арендой катамарана можно приобрести аудиогид и отправиться в путешествие во времени. На прогулке вы откроете тайны «Острова танца», услышите историю князей Голицыных и узнаете об архитекторах парка. 🎫 Цена аудиогида — 30 рублей. Приобретая его, вы получаете QR-код с доступом к аудио. Билеты на катамаран оплачиваются отдельно. 🕔 Ежедневно с 10:00 до 22:00 📍Лодочная станция на Голицынском пруду</t>
+  </si>
+  <si>
+    <t>13.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13812</t>
+  </si>
+  <si>
+    <t>Лебединое утиное озеро от парковых огарей 🩰 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>12.06.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13811</t>
+  </si>
+  <si>
+    <t>Проводим летний праздничный вечер на концерте оркестра ART Nova и наслаждаемся любимыми мелодиями 🎶</t>
+  </si>
+  <si>
+    <t>12.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13810</t>
+  </si>
+  <si>
+    <t>Шахматная партия оживает под небом Музеона! Уличные артисты в роли черных и белых фигур. Посетители на время отвлеклись от турнира, чтобы увидеть главное противостояние дня ♟️</t>
+  </si>
+  <si>
+    <t>12.06.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13809</t>
+  </si>
+  <si>
+    <t>Как проходит праздничный день в Парке Горького 🇷🇺 На фестивале «Ритм стратегии: музыка подвига, мысль победы» — мастер-классы, шахматные состязания и исторические лекции под звуки оркестра 🪊 День России уже собрал в парке много посетителей, а праздничная программа закончится только с лучами заката! ▫️До 14:00 ждем вас на шахматных турнирах, а в 19:00 — на концерте оркестра ART Nova на сцене «Капля».</t>
+  </si>
+  <si>
+    <t>12.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13808</t>
+  </si>
+  <si>
+    <t>Поздравляем с Днем России! 🇷🇺 Этот государственный праздник символизирует единство, многовековую историю и богатое культурное наследие нашей страны. Пусть этот день вдохновляет на новые достижения, добрые дела и общие победы. Программой празднования Дня России в парке поделились здесь: clck.ru/3U7r5t 🙌🏻</t>
+  </si>
+  <si>
+    <t>11.06.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13807</t>
+  </si>
+  <si>
+    <t>В Парке Горького на «Этнофесте РУДН» собрались представители более 100 стран! 🌍 Студенты разных национальностей показывают творческие номера на сцене и представляют свои страны на выставке. Впереди — еще более насыщенная программа: ▫️17:30 — Летний кубок КВН РУДН ▫️18:45 — Этнический модный показ ▫️19:15 — Вечерняя концертная программа. Хедлайнер — башкирская группа с национальным колоритом AY YOLA Отличный день, чтобы познакомиться с народами мира, не выходя из парка 😍 📍Встречаемся здесь</t>
+  </si>
+  <si>
+    <t>11.06.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13806</t>
+  </si>
+  <si>
+    <t>🔸 Ректор РУДН Олег Ястребов — о ценностях и смыслах «ЭтноФеста».</t>
+  </si>
+  <si>
+    <t>11.06.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13805</t>
+  </si>
+  <si>
+    <t>🔸 Директор Парка Горького Елизавета Фокина — об уникальности события.</t>
+  </si>
+  <si>
+    <t>11.06.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13804</t>
+  </si>
+  <si>
+    <t>Прямо сейчас в Парке Горького впервые открылся «ЭтноФест РУДН»! 🔸Заместитель министра науки и высшего образования Российской Федерации Ольга Петрова — о важности сотрудничества Парка Горького и РУДН.</t>
+  </si>
+  <si>
+    <t>11.06.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13803</t>
+  </si>
+  <si>
+    <t>Создаем цветочное пространство вокруг 😍 На этой неделе работники зеленого хозяйства высаживают растения на аллее у Театра Стаса Намина! Бегонию Биг Мегаватт, тагетес, рудбекию, колеусы разных сортов, руэллию тростниковая — диковинку в нашей полосе — привезли сюда из оранжереи Парка Горького 🌺 Приходите любоваться нашими цветниками!</t>
+  </si>
+  <si>
+    <t>11.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13802</t>
+  </si>
+  <si>
+    <t>Предсказываем ваши мечты в эти жаркие дни: вот бы… ❤️ — нырнуть в Москву-реку, как в море 😎 — ехать с прохладным ветерком</t>
+  </si>
+  <si>
+    <t>10.06.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13801</t>
+  </si>
+  <si>
+    <t>Сцена Театрального бульвара на Пушкинской набережной живет в ритме джаза 🎷 С 9 по 13 июня здесь проходит Московский джазовый фестиваль! Вход на выступления артистов свободный 🤍</t>
+  </si>
+  <si>
+    <t>10.06.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13800</t>
+  </si>
+  <si>
+    <t>⚡️UPD: Московский спортивно-патриотический фестиваль «Защитник» отменен 🇷🇺 Готовимся провести праздничные дни в Парке Горького! ▫️11 июня 14:00-22:00 — ЭтноФест РУДН В программе — концерты, работа интерактивных площадок, модный показ, выставка землячеств и КВН. РУДН соберет в Парке Горького представителей более 100 стран! 📍Площадь у Театра Стаса Намина ▫️11 июня 17:00-20:00 — Танцевальный флэшмоб Международного хореографического фестиваля-конкурса «В мире прекрасного» Событие объединит детские ансамбли со всей России. 📍Сцена «Капля» в Музеоне ▫️12 июня 8:00-19:00 — Московский спортивно-патриотический фестиваль «Защитник» В ярком фестивале с эффектными выступлениями профессиональных спортсменов могут поучаствовать все, независимо от возраста и уровня физической подготовки. 📍Танцплощадка Центральной аллеи ▫️12 июня 12:00-15:00 — Фестиваль «Ритм стратегии: Музыка подвига, мысль Победы» В программе — лекция «Музыка Подвига», концерт военно-духового оркестра, фестиваль шахмат. 📍Сцена Nova в Музеоне ▫️12 июня 19:00-20:00 — Концерт оркестра ART Nova Музыканты представят программу из авторских произведений, наполненных вдохновением и яркими эмоциями. 📍Сцена «Капля» в Музеоне</t>
+  </si>
+  <si>
+    <t>10.06.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13799</t>
+  </si>
+  <si>
+    <t>В День мороженого рассказываем о… мороженом со вкусом парка! 🍦 В Музеоне, Нескучном саду и на Воробьевых горах теперь можно приобрести эскимо в виде птицы или с историческим символом Парка Горького — скульптурой «Девушка с веслом». Вы сами выбираете глазурь, которой покроют мороженое прямо при вас, — темный, молочный или белый шоколад. Ищите зеленые тележки с надписью «Эскимо и не только» в парке! Лучшая покупка этим жарким летом! 😎</t>
+  </si>
+  <si>
+    <t>10.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13798</t>
+  </si>
+  <si>
+    <t>Парк зовет на летние прогулки по протяженным набережным 🫶🏻 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>09.06.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13797</t>
+  </si>
+  <si>
+    <t>Когда прогулка по Нескучному саду похожа на кино 🎬 А вы играете в нем главную роль!</t>
+  </si>
+  <si>
+    <t>09.06.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13790</t>
+  </si>
+  <si>
+    <t>Вспоминаем спортивные, театральные и музыкальные выходные в Парке Горького ☀️ ▫️Наслаждались искусством балета и оперы на сцене фестиваля «Театральный бульвар». ▫️Слушали духовую музыку в программе «Военные оркестры в парках» Международного военно-музыкального фестиваля «Спасская башня». ▫️Следили за соревнованиями легкоатлетов по прыжкам с шестом и в высоту и активно болели за спортсменов на Неделе легкой атлетики. ▫️Встречались с чемпионами и отрывались на фестивале «Прыжок в лето»! 📸 Собрали для вас фотоподборку — прочувствуйте эту атмосферу!</t>
+  </si>
+  <si>
+    <t>09.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13789</t>
+  </si>
+  <si>
+    <t>Утром в парке была замечена... милота 🥰 Запечатлели семейный сплав — огари появились на публике с утенком. Интересно, что сначала у птенцов черно-белый окрас, а к середине лета их оперение становится рыжим. Огарят можно увидеть на Голицынском пруду 🤍</t>
+  </si>
+  <si>
+    <t>08.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13788</t>
+  </si>
+  <si>
+    <t>Парк Горького посетила делегация из Карагандинской области Республики Казахстан в рамках рабочего визита в Москву. Возглавил делегацию заместитель акима города Караганды Дастан Кудабаев. Гости прошли по обновленной Пушкинской набережной. Специалисты Парка Горького поделились опытом развития и управления территорией, а также рассказали, как интегрировать культурные, рекреационные и образовательные функции в модель современного парка. Отдельное внимание уделили вопросам благоустройства. В память о визите участникам делегации подарили книги об истории центрального парка Москвы.</t>
+  </si>
+  <si>
+    <t>08.06.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13784</t>
+  </si>
+  <si>
+    <t>Вторая неделя лета — полет отличный 😎 Подготовили для вас дайджест — рассказываем, чем заняться в парке! Прогулка на электромобиле с аудиогидом Прогулки с биологом ▫️10 июня — Экскурсия «В гости к птицам!» ▫️12 июня — Экскурсия «Соловьиные вечера» Исторические экскурсии и квесты ▫️9 июня — Экскурсия «Мифы и легенды Нескучного сада», Обзорная экскурсия по Музеону ▫️10 июня — Экскурсия «Непредсказуемый Парк Горького» ▫️11 июня — Экскурсия «На склонах и террасах Воробьевых гор» ▫️11 июня — Квест «Кто ищет, тот всегда найдет» События Зеленой Школы ▫️9 июня — Реджио Ателье 3+ ▫️10 июня — Рисование с Леной Будиной 18+ ▫️13 июня — Творческая лаборатория Лены Будиной 4+, Творческая лаборатория Лены Будиной 6+ Театральный бульвар (сцена на Пушкинской набережной) ▫️9-13 июня — Московский джазовый фестиваль ▫️14 июня — Концерт для актера с оркестром</t>
+  </si>
+  <si>
+    <t>08.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13781</t>
+  </si>
+  <si>
+    <t>⚡️На Воробьевых горах гнездится средний пестрый дятел Этот вид птицы занесен в Красную книгу Москвы. Орнитолог парка регулярно встречал среднего пестрого дятла на Воробьевых горах, но сейчас впервые нашли гнездящуюся пару. Это значит, что этот редкий вид — не залетный гость, а постоянный житель. Средний пестрый дятел по размеру меньше, чем большой пестрый. Для выведения птенцов он предпочитает не сам выдалбливать дупла, а пользоваться уже готовыми. 🔎 На 1 и 3 фото птенец среднего пестрого дятла сидит на дереве. На 2 фото — средний пестрый дятел и птенцы в дупле.</t>
+  </si>
+  <si>
+    <t>08.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13777</t>
+  </si>
+  <si>
+    <t>Принесли вам прогноз на новую неделю: каждый день — лето! 🌴 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>07.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13775</t>
+  </si>
+  <si>
+    <t>А мы прямо сейчас болеем за прыгунью с шестом Полину Кнороз — одну из сильнейших в стране 💪🏼 Прошлым летом она стала героиней проекта «Внутренний подвиг». Вместе с сильнейшими спортсменами современности она снималась в узнаваемых местах Парка Горького — на фоне мостов, достопримечательностей, архитектурных символов. Проект в черно-белой эстетике стал продолжением традиции парка: в 1930-х его украшали скульптуры спортсменов. Желаем успеха! 🥇</t>
+  </si>
+  <si>
+    <t>07.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13774</t>
+  </si>
+  <si>
+    <t>Сегодня на Смотровой площадке Воробьевых гор любуемся не панорамой, а самым зрелищным спортом! 😎 Продолжаем спортивные выходные на Неделе легкой атлетики. Лучшие спортсмены страны соревнуются в двух дисциплинах: • прыжки в высоту • прыжки с шестом Зрелище, от которого захватывает дух 🤩</t>
+  </si>
+  <si>
+    <t>07.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13771</t>
+  </si>
+  <si>
+    <t>Планы на лето — загорать и купаться на пляже в Парке Горького 🏖️ Пионерский пруд уже открылся для посетителей! В этом сезоне для отдыха доступны лежаки-стулья, одиночные и двойные шезлонги и VIP-шатры. 🎫 Расписание и билеты Жаркие московские дни, теперь мы точно готовы 😎</t>
+  </si>
+  <si>
+    <t>07.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13770</t>
+  </si>
+  <si>
+    <t>Этим утром отправляемся лепить снеговиков пуховиков на улицах Москвы ⛄️ Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>06.06.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13769</t>
+  </si>
+  <si>
+    <t>Покинули чат — но только сегодня вечером! В «Зоне отрыва» на главной сцене фестиваля выступает певица Клава Кока 💓</t>
+  </si>
+  <si>
+    <t>06.06.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13768</t>
+  </si>
+  <si>
+    <t>💃 На сцене фестиваля «Прыжок в лето» выступает театральный коллектив «Тодес» Настоящий праздник для любителей танцев, который зарядил аудиторию энергией!</t>
+  </si>
+  <si>
+    <t>06.06.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13767</t>
+  </si>
+  <si>
+    <t>😍Тем временем на Пушкинской набережной состоялось открытие юбилейного, десятого сезона программы «Военные оркестры в парках» Международного военно-музыкального фестиваля «Спасская башня». На Пушкинской набережной проходит выступление Оркестра суворовцев Московского военно-музыкального училища им. В. М. Халилова.</t>
+  </si>
+  <si>
+    <t>06.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13766</t>
+  </si>
+  <si>
+    <t>🎉 Запрыгиваем в летние выходные! В Музеоне на фестивале «Прыжок в Лето» прямо сейчас проходит шоу скакалок. Именно скакалка выступает главным символом праздника спорта 😎</t>
+  </si>
+  <si>
+    <t>06.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13759</t>
+  </si>
+  <si>
+    <t>6 июня — День рождения Александра Сергеевича Пушкина 🎉 Этим утром мы подготовили для вас путеводитель: где найти следы Пушкина в Парке Горького? ▫️Поэт неоднократно бывал в Нескучном саду, с одним из его посещений связана романтичная история. ▫️Одна из самых популярных прогулочных зон парка — набережная от Крымского до Андреевского пешеходного мостов — названа в его честь. ▫️В 1999 году в Музеоне прошел тематический симпозиум скульпторов. Тогда в парке искусств и поселились пушкинские герои и сразу несколько образов самого поэта. Листайте карусель и выбирайте, куда пойти, чтобы найти вдохновение!</t>
+  </si>
+  <si>
+    <t>05.06.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13758</t>
+  </si>
+  <si>
+    <t>Это мы — как парковый бельчонок, замерли в ожидании конца рабочего дня ☀️ Всем классных выходных!</t>
+  </si>
+  <si>
+    <t>05.06.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13752</t>
+  </si>
+  <si>
+    <t>🎉 В выходные выбираемся в Парк Горького и берем с собой друзей! Собрали самые интересные события в один дайджест: ◽️ГОРОДСКОЙ ФЕСТИВАЛЬ ПРЫЖКОВЫХ ВИДОВ СПОРТА «ПРЫЖОК В ЛЕТО!» Посетители смогут пройти большую надувную полосу препятствий, увидеть батлы со скакалкой, попрыгать на фитболах, поиграть в классики, увидеться с олимпийскими чемпионами и попасть на концерт певицы Клавы Коки. С полной афишей можно ознакомиться на сайте. 📍Где: Музеон 🗓️ 6 июня, с 11:00 до 19:00 🔸Вход свободный ◽️ДЕНЬ ПОЗИТИВНОЙ ПСИХОЛОГИИ-2026: ТОЧКА РАВНОВЕСИЯ Творческие, спортивные и интерактивные мастер-классы, коуч-сессии, мини-лекции, квесты и паблик-токи — от магистерской программы НИУ ВШЭ «Позитивная психология». Подробности можно узнать на сайте. 📍Где: Музеон 🗓️ 6 июня 🔸Вход свободный, количество мест ограничено. Необходима регистрация. ◽️ МЕЖДУНАРОДНЫЙ ОТКРЫТЫЙ ФЕСТИВАЛЬ «ТЕАТРАЛЬНЫЙ БУЛЬВАР» На фестивальных площадках в центре столицы пройдут спектакли для взрослых и детей, концерты, мастер-классы, лекции, а также масштабное театрализованное шоу! С полной афишей можно ознакомиться на сайте фестиваля. 📍Где: Пушкинская Набережная 🗓️ 6-7 июня 🔸Вход свободный, количество мест ограничено ◽️ОТКРЫТИЕ ПРОГРАММЫ «ВОЕННЫЕ ОРКЕСТРЫ В ПАРКАХ» На Пушкинской набережной выступят Военный образцовый оркестр Почетного караула, Московский военно-музыкальный оркестр училища им. В.М. Халилова и Военный оркестр 1-й армии противовоздушной и противоракетной обороны. 📍Где: Пушкинская набережная 🗓️ Когда: 6 июня, 16:00 🔸Вход свободный ◽️НЕДЕЛЯ ЛЕГКОЙ АТЛЕТИКИ Неделя легкой атлетики пройдет в Москве с 5 по 7 июня. Известные спортсмены России и более 20 стран мира будут соревноваться в беговых и прыжковых дисциплинах. В парке зрители смогут увидеть состязания по прыжкам в высоту и с шестом. С подробной информацией можно ознакомиться на сайте. 📍Где: Воробьевы горы 🗓️ Когда: 7 июня 🔸Вход свободный</t>
+  </si>
+  <si>
+    <t>05.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13751</t>
+  </si>
+  <si>
+    <t>🤔 Кто работает с раннего утра? Мы провели наблюдение и выяснили, что лучшим мотиватором идти на работу является трудолюбивый шмель! Насекомые трудятся до позднего вечера, помогая природе с опылением. ❤️— вот бы и нам столько энергии!</t>
+  </si>
+  <si>
+    <t>04.06.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13750</t>
+  </si>
+  <si>
+    <t>Директором Парка Горького назначена Елизавета Фокина. Елизавета Борисовна работает в сфере культуры более 20 лет. С 2016 года она руководит Музеем-заповедником «Царицыно». За это время удалось значительно увеличить посещаемость музея и парка, реализовать масштабные выставочные проекты международного уровня. Елизавета Фокина — победитель премии «Менеджер года», награждена дипломом за сохранение культурного наследия, отмечена благодарностями Мэра Москвы. Елизавета Борисовна сохраняет за собой руководство Музеем-заповедником «Царицыно». В Парке Горького она продолжит работу по масштабному обновлению и развитию территории. Елена Лупина, возглавлявшая Парк Горького с 2022 года, покинула должность по состоянию здоровья. За годы её руководства в парке сформировалась новая культурная экосистема: созданы флагманские проекты — фестиваль искусств «Горький+» и московский детский фестиваль искусств «НЕБО»; завершился первый этап благоустройства парка, стартовавший в 2024 году. Галерея Парка Горького стала площадкой для выставок как современных авторов, так и признанных мастеров. Проекты парка отмечены профессиональным сообществом — среди наград премии «Серебряный Меркурий», Russian Event Awards, фестиваль «Среда» и другие. Елена Лупина — выпускница второго потока Высшей школы управления в сфере культуры. В 2025 году защитила диссертацию в Московском государственном институте культуры.</t>
+  </si>
+  <si>
+    <t>03.06.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13748</t>
+  </si>
+  <si>
+    <t>Невозможно не любить сезон летних ярких закатов 💔 Приходите в парк по вечерам — возможно, самое красочное небо ждет именно вас!</t>
+  </si>
+  <si>
+    <t>03.06.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13747</t>
+  </si>
+  <si>
+    <t>Каждые выходные в парке становятся дачными 🥬 В мае участники проекта Зеленой Школы «Общественный огород» высадили будущий урожай. Настало время активно о нем заботиться! По субботам в парке проходят «Огородные встречи»: ▫️11:00 — лекция эксперта ▫️12:00 — полевые работы На огороде осталось несколько свободных грядок, засадить их можно до конца июня: clck.ru/3TxhbB Выращиваем урожай интересно и весело 💚</t>
+  </si>
+  <si>
+    <t>03.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13745</t>
+  </si>
+  <si>
+    <t>Начинаем утро с желания стать такими же грациозными, как лебеди на Голицынском пруду 💔</t>
+  </si>
+  <si>
+    <t>02.06.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13744</t>
+  </si>
+  <si>
+    <t>Придумали, чем заняться в Музеоне — хватит на целое лето! 🍿Посмотреть кино под открытым небом В репертуре летнего кинотеатра «Москино Музеон» — авторские и фестивальные фильмы, новинки проката и классика мирового кинематографа. Расписание и билеты 🌤️ Отправиться на прогулку с аудиогидом Маршрут электрокара «Первый Парковый» показывает посетителям Музеон: от Крымской набережной до аллей со скульптурами. Во время прогулки звучит аудиогид, который рассказывает об истории парка искусств. Расписание и билеты 🏃‍♀️Заняться спортом На сцене NOVA целое лето каждые выходные проходят бесплатные функциональные тренировки. Суббота, воскресенье 11:00-12:00</t>
+  </si>
+  <si>
+    <t>02.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13741</t>
+  </si>
+  <si>
+    <t>Наши белочки тоже ведут себя активно с приходом солнца и теплой погоды ☀️ 🐿 Встретить белок можно в Нескучном саду. Вы можете угостить их фруктами, овощами, сушеными ягодами, тыквенными семечками и неочищенными орехами.</t>
+  </si>
+  <si>
+    <t>02.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13740</t>
+  </si>
+  <si>
+    <t>Этим утром видим перед собой только лето — сегодня, завтра и даже через месяц 🤩 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>01.06.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13739</t>
+  </si>
+  <si>
+    <t>Лето пришло, а значит, можно выбираться на прогулки и открывать для себя новые увлечения ☀️ Собрали для вас дайджест событий этой недели! Прогулка на электромобиле с аудиогидом по Музеону Исторические экскурсии и квесты: 2 июня – Экскурсии «Непредсказуемый Парк Горького», «Вековые тайны Андреевского монастыря» 3 июня, 12:00 – Экскурсия «Женские дуэли, балы и развлечения обитателей Нескучного сада» 4 июня, 12:00 – Экскурсия «От Петра I до пушкинских героев XIX века», квест «Шерше ля Фам» Прогулки с биологом: 3 июня – Прогулка «В гости к птицам!» 5 июня – Экскурсия «Соловьиные вечера» Заезжаем в лето и ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>01.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13731</t>
+  </si>
+  <si>
+    <t>Каждое лето начинается с праздника детства, радости и беззаботности 🧡 Мы поздравляем вас с Днем защиты детей! Это напоминание о важности внимания, заботы и поддержки, которые необходимы каждому ребенку 🌼 С первых дней работы Парк Горького был пространством, где создаются возможности для отдыха, развития и счастливых моментов юных гостей. И сегодня эта традиция продолжается! В честь праздника мы собрали фотоподборку с Московского детского фестиваля искусств «НЕБО» — с яркими эмоциями наших маленьких посетителей 🩷 Все лето мы ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>01.06.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13725</t>
+  </si>
+  <si>
+    <t>Торжественно и долгожданно встречаем лето 🥰 Мы уже предвкушаем прогулки на катамаранах, свежий воздух и теплые лучи солнца, которые наконец остаются с нами надолго! Пусть этот месяц станет началом яркого, насыщенного и по-настоящему теплого времени! Напоминать об этой яркости будут наши традиционные обои на телефоне, которые можно скачать по ссылке: https://clck.ru/3Tv9My ☺️</t>
+  </si>
+  <si>
+    <t>31.05.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13724</t>
+  </si>
+  <si>
+    <t>Программу детского фестиваля искусств завершает Красноярский театр оперы и балета имени Дмитрия Хворостовского — один из самых заметных музыкальных театров Сибири. «О-студия» — детская оперная студия театра — в прошлом году уже выступала на фестивале. В этот раз коллектив привез на Главную сцену спектакль «Синяя птица» — красивую музыкальную постановку по мотивам притчи Мориса Метерлинка 🕊️ Для спектакля была написана оригинальная музыка и создан собственный визуальный мир. </t>
+  </si>
+  <si>
+    <t>31.05.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13723</t>
+  </si>
+  <si>
+    <t>Теперь мы оказались на акапелла-шоу музыкально-театрального проекта «Споканки» 🎵 Исполнительницы показывают все музыкальное разнообразие жанров и эпох: от госпела и скандинавского фольклора до экзотичных африканских мотивов. Зрителям не терпится подтанцовывать и петь!</t>
+  </si>
+  <si>
+    <t>31.05.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13717</t>
+  </si>
+  <si>
+    <t>Латинские ритмы, красочные ростовые куклы и звуки живой природы — на Главной сцене через 5 минут начинается спектакль «Животные Бразилии» 🦜</t>
+  </si>
+  <si>
+    <t>31.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13716</t>
+  </si>
+  <si>
+    <t>На сцене Nova разворачивается комедия дель-арте: артисты Театра на Бронной переосмысляют традиции итальянского площадного искусства 🎭 В спектакле «Женщина-змея», созданного по сказкам Карло Гоцци, на сцене соединяются игра масок, актерская импровизация и живая музыка — от классики до рока!</t>
+  </si>
+  <si>
+    <t>31.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13715</t>
+  </si>
+  <si>
+    <t>Хотели бы посмотреть на мир глазами букашки? 🔍 Уличный спектакль-шествие «Путешествие в микромир» — проект режиссера Саши Никитиной, созданный специально для фестиваля, — предлагает буквально уменьшиться и посмотреть на привычное глазами маленького существа. Трава здесь становится лесом, лужа — огромным озером, а самые обычные вещи — пространством для исследования и приключений!</t>
+  </si>
+  <si>
+    <t>31.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13714</t>
+  </si>
+  <si>
+    <t>Начинаем второй день Московского детского фестиваля искусств «НЕБО»! На Главной сцене выступает театр из Бразилии Pia Fraus. Коллектив привез в Музеон свою визитную карточку и один из самых известных спектаклей Латинской Америки, гастролирующий по всему миру! 🐆 Музыкальное представление «Животные Бразилии» переносит зрительный зал в тропические леса Амазонии. Ритмы, пластика и образы, — все отсылает к местной богатой фауне. 📌 Если не успели, встретимся на этом спектакле еще раз — в 16:00. Вход свободный (0+).</t>
+  </si>
+  <si>
+    <t>31.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13713</t>
+  </si>
+  <si>
+    <t>Открыли глаза и увидели планы на сегодняшний день 😍 Встретимся в парке!</t>
+  </si>
+  <si>
+    <t>30.05.26 19:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13711</t>
+  </si>
+  <si>
+    <t>Показываем, как проходит открытие фестиваля «Театральный бульвар» 🎭 Впереди — целое театральное лето! А среди тех, кто вышел на сцену уже сегодня — ведущие Александра Ребенок и Павел Табаков, режиссеры Константин Богомолов, Даниил Чащин и не только 🤫</t>
+  </si>
+  <si>
+    <t>30.05.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13710</t>
+  </si>
+  <si>
+    <t>⚡️ На Пушкинской набережной Парка Горького стартовал 3-й Международный фестиваль «Театральный бульвар». До 30 августа на открытой сцене будут идти спектакли и концерты артистов со всей России и из-за рубежа. Министр Правительства Москвы, руководитель департамента культуры города Москвы Алексей Фурсин рассказал на пресс-подходе о новых площадках фестиваля и участниках этого года.</t>
+  </si>
+  <si>
+    <t>30.05.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13709</t>
+  </si>
+  <si>
+    <t>Тем временем день в парке не заканчивается… В Музеоне стартовала «Ночь московского спорта»🏃‍♀️ Выбирайте спортивное занятие по душе: 😎 — восхищаться гидрофлаем и покататься на сапборде ❤️ — заняться стэп-аэробикой под диджейский сет</t>
+  </si>
+  <si>
+    <t>30.05.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13707</t>
+  </si>
+  <si>
+    <t>Закрываем первый день Московского детского фестиваля искусств «НЕБО» на Главной сцене музыкальным спектаклем «Пилигримы. Путешествие с оркестром» 🎶 На сцене объединились симфонический оркестр Московской государственной академической филармонии, актеры и цирковые артисты Театральной компании «Трикстер», чтобы создать зрелищное путешествие по фантастическим мирам под звучание любимой классической музыки.</t>
+  </si>
+  <si>
+    <t>30.05.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13705</t>
+  </si>
+  <si>
+    <t>Когда герои спектаклей выходят со сцены… …и идут вместе со зрителями на общем шествии уличных театров! 🎭</t>
+  </si>
+  <si>
+    <t>30.05.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13704</t>
+  </si>
+  <si>
+    <t>Мыть или не мыть — вот в чем вопрос! 🍽️ На концерте-кабаре «СУДПОСУДЫ» музыкально-театрального коллектива «ТамБур» по мотивам сказки Корнея Чуковского «Федорино горе» встретились с кухонными приборами. В финале сами зрители как присяжные примут решение: мыть или не мыть посуду!</t>
+  </si>
+  <si>
+    <t>30.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13703</t>
+  </si>
+  <si>
+    <t>О-г-о! На главной сцене творится ... магия! 😱 Театр Маяковского показывает музыкальный спектакль «Багдадский вор, или Черная магия» 🪄 Это яркая восточная сказка с музыкой Давида Тухманова и стихами Юрия Энтина, в которой вокал, танцы, трюки и игровые сцены складываются в зрелищное приключение для всей семьи 🥳</t>
+  </si>
+  <si>
+    <t>30.05.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13702</t>
+  </si>
+  <si>
+    <t>«А что у вас?» А у нас — премьера хореографического спектакля! 🤩 Театр-студия «Шене» представляет историю о мире детских фантазий на языке танца и пластики 🎉 В нем дети рассуждают, по-своему осмысляя окружающий мир. Спектакль рассказывает о внутреннем опыте, который формирует человека и остается с ним во взрослой жизни.</t>
+  </si>
+  <si>
+    <t>30.05.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13701</t>
+  </si>
+  <si>
+    <t>🔸Директор Парка Горького Елена Лупина о популярности фестиваля «НЕБО»: «Наш фестиваль — это такой магнит, который не отпускает на протяжении всего дня»</t>
+  </si>
+  <si>
+    <t>30.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13700</t>
+  </si>
+  <si>
+    <t>30.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13699</t>
+  </si>
+  <si>
+    <t>🔸 Заслуженная артистка России Юлия Пересильд раскрыла тему поставленного спектакля «Вафельное сердце» и поделилась впечатлениями от фестиваля.</t>
+  </si>
+  <si>
+    <t>30.05.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13698</t>
+  </si>
+  <si>
+    <t>🔸Народный артист России, художественный руководитель Театра Наций и Московского детского фестиваля искусств «НЕБО» Евгений Миронов: «Мы пытаемся говорить с детьми на их языке»</t>
+  </si>
+  <si>
+    <t>30.05.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13697</t>
+  </si>
+  <si>
+    <t>Программу на Главной сцене открывает драматический спектакль «Вафельное сердце» ❤️ Это трогательный и ироничный рассказ о дружбе по книге норвежской писательницы Марии Паар. Одну из главных ролей исполняет Юлия Пересильд!</t>
+  </si>
+  <si>
+    <t>30.05.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13696</t>
+  </si>
+  <si>
+    <t>Мы начинаем первый день Московского детского фестиваля искусств «НЕБО» с уличного шоу «Алхимики» Театральной компании «МоrэS» 🎉 Шесть безумных алхимиков отправляются за эликсиром счастья, в поисках формулы они создадут золото из воздуха, шутки из ничего и даже остановят вечный двигатель!</t>
+  </si>
+  <si>
+    <t>30.05.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13695</t>
+  </si>
+  <si>
+    <t>Мы начинаем открытие Московского детского фестиваля искусств «НЕБО» с уличного шоу «Алхимики» 🎉 Шесть безумных алхимиков отправляются за эликсиром счастья, в поисках формулы они создадут золото из воздуха, шутки из ничего и даже остановят вечный двигатель!</t>
+  </si>
+  <si>
+    <t>30.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13694</t>
+  </si>
+  <si>
+    <t>В это утро смотрим на небо со всех ракурсов! И уже ждем вас в Музеоне — на Московском детском фестивале искусств «НЕБО» 💫 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>29.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13693</t>
+  </si>
+  <si>
+    <t>Из центра Музеона доносится живая музыка — принесли вам кусочек репетиции Московского детского фестиваля искусств «НЕБО» 🎶 Прямо сейчас на Главной сцене артисты готовятся к музыкальному спектаклю «Пилигримы. Путешествие с оркестром». Увидеть его можно будет уже завтра в 18:30 — вход свободный! Другие события Главной сцены ищите тут: clck.ru/3TteMv</t>
+  </si>
+  <si>
+    <t>29.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13688</t>
+  </si>
+  <si>
+    <t>Редактор канала вышел на Нескучную прогулку 🪵 Навестили белок, прошлись среди вековых деревьев и надышались историей! Узнать все тайны Нескучного сада можете и вы — на «Прогулках с историей». Полное расписание и билеты на сайте: clck.ru/3TqP9D</t>
+  </si>
+  <si>
+    <t>29.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13687</t>
+  </si>
+  <si>
+    <t>🎨 Пасмурное небо только подчеркивает его краски: этим утром вдохновились нашими фазанами! Пернатый друг поднял настроение и включил все цвета утра — остается только взять кофе и настроиться на такой же яркий день 💚</t>
+  </si>
+  <si>
+    <t>28.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13681</t>
+  </si>
+  <si>
+    <t>🎉 Собираемся активно провести грядущие выходные, где каждый найдет занятие по душе! Собрали самые интересные события в один дайджест: ◽️ МЕЖДУНАРОДНЫЙ ОТКРЫТЫЙ ФЕСТИВАЛЬ «ТЕАТРАЛЬНЫЙ БУЛЬВАР» На фестивальных площадках в центре столицы пройдут спектакли для взрослых и детей, концерты, мастер-классы, лекции, а также масштабное театрализованное шоу! Фестиваль будет проходить все лето, а на церемонии открытия зрителей ждет встреча со звездами и красочное театральное шоу с участием самых ярких коллективов со всей России. Ведущие церемонии — Александра Ребенок и Павел Табаков. С полной афишей можно ознакомиться на сайте фестиваля. 📍Где: Пушкинская Набережная 🗓️ Когда: 30 мая, 20:00 🔸Вход свободный, количество мест ограничено ◽️МОСКОВСКИЙ ДЕТСКИЙ ФЕСТИВАЛЬ ИСКУССТВ «НЕБО» Посетителей ждут концерты и представления для всей семьи, интерактивные шоу и квесты, лекции и мастер-классы. В разных локациях установят шесть интерактивных инсталляций. В программе: музыкальные и драматические спектакли, уличное шоу и концерт-фантазия! С полной программой можно ознакомиться на сайте фестиваля. 📍Где: Музеон 🗓️ Когда: 30-31 мая 🔸Вход свободный, необходима регистрация на четыре площадки (Камерная сцена, Наука, Музыка, Архитектура) ◽️НОЧЬ МОСКОВСКОГО СПОРТА На центральных площадках столицы гостей ждут тренировки, выступления артистов, мастер-классы для всей семьи и множество ярких активностей. Можно будет увидеть зрелищное гидрофлай-шоу, принять участие в занятиях по степ-аэробике, воркауту и паркуру! С подробностями можно ознакомиться на сайте. 📍Где: Музеон 🗓️ Когда: 30 мая, с 19:00 до 22:00 🔸Вход свободный, на некоторые активности понадобится регистрация. ◽️ВЫСТАВКА «ТЕРРИТОРИЯ ДВИЖЕНИЯ» Последние выходные в парке работает выставка, посвященная спортивным традициям. Экспозиция построена в форме диалога между памятниками спорта 1930-х, работами из коллекции парка искусств «Музеон» и фотопроектом Натальи Урмановой «Внутренний подвиг». Финальным событием в параллельной программе к выставке станет лекция «Натюрморт в фотографии, его развитие и современные тенденции». Лектор – Вадим Гущин, почетный член Союза Фотохудожников России, декан факультета фотографии ИГУМО. 📍Где: Галерея на Пушкинской набережной 🗓️ Когда: до 31 мая включительно, с 11:00 до 21:00 🔸Регистрация тут или тут Ждем вас!</t>
+  </si>
+  <si>
+    <t>28.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13678</t>
+  </si>
+  <si>
+    <t>В Музеон пришел «Октябрь» 🎨 На Липовой аллее совместно с Центром «Зотов» открылась выставка об истории авангардного искусства и советского дизайна. Ключевое событие, вокруг которого построена экспозиция, — выставка художественного объединения «Октябрь». Она проходила в павильоне «Шестигранник» в Парке культуры и отдыха с 27 мая по 15 июня в 1930 году. Экспозиция стала новаторской и вызвала бурную реакцию общественности. На стендах — архивные фотографии и работы «Октября». Среди авторов — Александр Родченко, Варвара Степанова, Иван Жолтовский и другие авангардисты, которые сегодня известны как творческие революционеры. 👀 Увидеть выставку можно до конца июня</t>
+  </si>
+  <si>
+    <t>28.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13677</t>
+  </si>
+  <si>
+    <t>Кому не нужен зонтик в утренний майский дождь? ☔ Мы точно знаем — Одетте и Зигфриду! Оперение лебедей покрыто специальным маслом, которое отталкивает воду и позволяет дальше жить лучшую жизнь 😄 ❤️ — вот бы нам такую суперспособность Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>27.05.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13676</t>
+  </si>
+  <si>
+    <t>До Московского детского фестиваля искусств «НЕБО» осталось 3 дня! 🥳 Делимся с вами картой площадок. Напоминаем, что регистрация нужна только на Камерную сцену, Науку, Музыку, Архитектуру. Вход на остальные площадки свободный! Чтобы ориентироваться было проще, подготовили для вас ссылки: 📍Главная сцена 📍Камерная сцена 📍Театр Гоцци 📍Уличные театры 📍Зеленая Школа 📍Выставка-раскраска 📍Архитектура 📍Искусство 📍Театр 📍Наука 📍Танец 📍Музыка 📍Литература Ждем вас в Музеоне!</t>
+  </si>
+  <si>
+    <t>27.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13675</t>
+  </si>
+  <si>
+    <t>⚡️ Майский лес удивляет: в парке зафиксирован новый вид птицы, который не видели последние несколько лет Знакомьтесь — лесной голубь вяхирь. Крупный, осторожный и совсем не похожий на привычных городских голубей, он стал настоящей неожиданной находкой во время орнитологической экскурсии. Эта встреча пополнила список птиц Воробьевых гор до 67 видов — важное событие для наблюдателей и любителей природы. Присоединяйтесь к экскурсиям «В гости к птицам» и «Соловьиные вечера» — возможно, следующая находка ждет именно вас 🔍 Фото: Елена Евменчикова</t>
+  </si>
+  <si>
+    <t>27.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13674</t>
+  </si>
+  <si>
+    <t>📣Утренний прогноз погоды от нашего огаря-метеоролога: у природы нет плохой погоды! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>26.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13667</t>
+  </si>
+  <si>
+    <t>Вспоминаем, как прошли насыщенные выходные на двух фестивалях! 🎨 В Музеоне погружались в атмосферу творчества и занимались спортом на Международном фестивале «Интермузей БРИКС+». ☀️ На Голицынском пруду участвовали в мастер-классах, гуляли по маркетам и отдыхали в ярких фестивальных зонах на «Veter Fest». Делимся секретом: на этой неделе выходные будут еще ярче! В Парке Горького пройдет Московский фестиваль искусств «Небо», откроется сцена «Театрального бульвара» и состоится «Ночь московского спорта». Уже составляем план, как успеть на все площадки 🤭</t>
+  </si>
+  <si>
+    <t>26.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13666</t>
+  </si>
+  <si>
+    <t>Тихо, неспеша, с легкой улыбкой ⛅ В этом летнем сезоне в Парке Горького снова доступны «Прогулки на электрокаре с аудиогидом»: комфортное путешествие на гольф-каре по центральному парку Москвы в компании до 5 человек. Новый маршрут протяженностью около трех километров занимает полчаса и проходит через живописную Крымскую набережную. А далее следует вглубь Музеона, чтобы поближе познакомиться с его скульптурами 🔍 В ходе прогулки посетители слушают аудиогид, который рассказывает о соседях Музеона, его известных скульптурах, фонтанах и многом другом. Ждем вас на живописной культурной прогулке! 📍Маршрут стартует от пространства под Крымским мостом</t>
+  </si>
+  <si>
+    <t>26.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13665</t>
+  </si>
+  <si>
+    <t>Снова включаем режим ожидания летнего тепла и согреваемся творчеством посетителей парка 😍 Художница Лина Силина вдохновилась «тропиками» на Пушкинской Набережной!</t>
+  </si>
+  <si>
+    <t>25.05.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13664</t>
+  </si>
+  <si>
+    <t>Открываем последнюю рабочую неделю мая насыщенным дайджестом 🔥 События ▫️27 мая — Бизнес клуб. Мастер-класс: «Тост как проект» ▫️30 мая — Лекция «Натюрморт в фотографии, его развитие и современные тенденции» ▫️30 мая — Клуб ораторского на французском Прогулки с биологом ▫️27 мая — Прогулка «В гости к птицам!» ▫️29 мая — Прогулка «Соловьиные вечера» Исторические экскурсии и квесты ▫️26 мая — Экскурсия «Женские дуэли, балы и развлечения обитателей Нескучного сада» ▫️26 мая — Экскурсия «Вековые тайны Андреевского монастыря» ▫️28 мая — Экскурсия «Непредсказуемый Парк Горького» ▫️28 мая — Экскурсия «От Петра I до Пушкинских героев XIX века» ▫️29 мая — Экскурсия «Мифы и легенды Нескучного сада» Ждем вас, чтобы успеть насладиться последними днями мая в парке! 🫶🏻</t>
+  </si>
+  <si>
+    <t>25.05.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13663</t>
+  </si>
+  <si>
+    <t>Уже в эти выходные в Музеоне пройдет Московский детский фестиваль искусств «НЕБО»! Собрали для вас ответы на самые популярные вопросы о нем 🫶🏻 ▫️Где узнать программу? На сайте: https://happy-fest.ru/ ▫️Фестиваль платный? Нет, все события фестиваля бесплатные. ▫️Нужна ли регистрация? Регистрация нужна только на четыре площадки из одиннадцати (Камерная сцена, Наука, Музыка, Архитектура). На остальные события вход свободный. Если не успели зарегистрироваться, не переживайте: мы ждем вас на спектаклях Главной и Уличных сцен, шести игровых станциях и на площадке Зеленой Школы. ▫️Можно ли посетить событие ребенку младше рекомендованного возраста? Сложный репертуар зависит от индивидуального развития ребенка и решения родителей. Возрастные ограничения в данном случае — это скорее рекомендация, с какого возраста ребенку будет проще воспринимать и понимать конкретное событие.</t>
+  </si>
+  <si>
+    <t>25.05.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13662</t>
+  </si>
+  <si>
+    <t>25.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13661</t>
+  </si>
+  <si>
+    <t>Цветущий парк — повод взглянуть на знаковые места с нового ракурса 🌸 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>24.05.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13660</t>
+  </si>
+  <si>
+    <t>Кажется, так выглядят пробежки мечты 😍 Редактор канала присоединился воскресным днем … к беговому рейву по набережным парка! Клуб Runlab устроил необычный формат тренировки: участники бегут в комфортном темпе 6:00/км … вместе с диджеем — он на веломобиле 🏃‍♀️ Если давно хотели попробовать себя в беге, это знак! «Спорткружок» Парка Горького объединяет более 10 беговых движений и клубов, которые тренируются на всех четырех парковых территориях. Здесь вы можете найти компаньонов по бегу с любым уровнем подготовки. Надеемся, мы вас вдохновили ☺️</t>
+  </si>
+  <si>
+    <t>24.05.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13659</t>
+  </si>
+  <si>
+    <t>Пока вы спали, мы успели и побегать, и убраться: на Воробьевых горах вместе с беговым сообществом Die Hard и директором московского движения Виктором Витрагановым🏃‍♂️ Ребята тренируются и базируются на Воробьевых горах: бегают на длинные дистанции — от 15 до 40 километров — в соревновательном темпе. Так выглядит забота о любимом тренировочном месте 💚</t>
+  </si>
+  <si>
+    <t>24.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13658</t>
+  </si>
+  <si>
+    <t>Кто раньше всех встречает утренние лучи солнца? ☀️ Конечно, те, кто любит его безоговорочно — саженцы нашего Общественного огорода 🌱 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>23.05.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13657</t>
+  </si>
+  <si>
+    <t>Подсмотрели за творческой атмосферой на мастер-классах Международного фестиваля «Интермузей БРИКС+» 🎨</t>
+  </si>
+  <si>
+    <t>23.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13656</t>
+  </si>
+  <si>
+    <t>Перемещаемся на Голицынский пруд — здесь в эти выходные проходит Veter Fest! В программе — маркеты, мастер-классы, воркшопы и прогулки в тематических зонах фестиваля 🙌🏻</t>
+  </si>
+  <si>
+    <t>23.05.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13655</t>
+  </si>
+  <si>
+    <t>Музыка, кино, спорт и прогулки на свежем воздухе — так можно описать Международный фестиваль «Интермузей БРИКС+» 🥳 До конца дня в программе — живая музыка на разных сценах, детские мастер-классы, квест, перформанс и другие события! Выходной в Музеоне проходит активно — показали в видео 🎬</t>
+  </si>
+  <si>
+    <t>23.05.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13654</t>
+  </si>
+  <si>
+    <t>В парках Москвы с началом теплого сезона открываются летние кинотеатры. Уже в эти выходные показы на свежем воздухе стартуют в парках 50-летия Октября, «Митино» и «Ходынское поле», в зоне отдыха «Покровский берег» и усадьбе Воронцово. «На большом экране можно будет посмотреть ленты для всей семьи. Например, посетителям покажут сказку “Старик Хоттабыч”, комедию “Полосатый рейс” и музыкальный фильм “Обыкновенное чудо”», — рассказала заммэра Наталья Сергунина. Бесплатные киносеансы будут проходить ежедневно, без предварительной регистрации. Скоро возобновят работу и летние кинотеатры «Москино»: 3 июня один из них откроется в парке «Музеон», а 10 июня — в «Сокольниках». Еще одна сезонная площадка для кинопоказов появится 15 июня в Парке Горького, у Голицынского пруда. 🔴Мы в МАКС и ВКонтакте</t>
+  </si>
+  <si>
+    <t>23.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13650</t>
+  </si>
+  <si>
+    <t>Наслаждаемся мгновениями цветения сирени 💜 Осталось совсем немного времени, чтобы полюбоваться нежными, усыпанными цветами кустами. Парк славится своей уникальной коллекцией сирени, в которой можно встретить старинные сорта «Красавица Москвы», «Маршал Василевский», «Галина Уланова», «Небо Москвы». Их вывел легендарный селекционер Леонид Колесников. Успевайте сделать фото: 📍Крымская набережная 📍Главный вход в Музеон 📍Аллея портретов 📍Розарий с фонтаном</t>
+  </si>
+  <si>
+    <t>22.05.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13647</t>
+  </si>
+  <si>
+    <t>Готовимся к открытию третьего сезона фестиваля “Театральный бульвар”. Прямо сейчас (почти круглосуточно) идёт монтаж наших сцен одновременно на пяти площадках, включая новые локации: - на Пушкинской набережной в Парке Горького - как раз в этом году она открылась после масштабного обновления - на Царской набережной в Коломенском - тоже новинка этого сезона - в парке Политехнического музея - на Покровском бульваре - на Чистопрудном бульваре. Подробнее обо всех сценах нового сезона рассказали здесь. В амфитеатре в парке Политехнического музея строят сцену для драматических и музыкальных постановок. В прошлом сезоне она была одной из самых любимых зрителями. В этом году она станет еще масштабнее и выше: ее уже видно издалека. Здесь завершили сборку металлоконструкций и приступили к электромонтажным и декорационным работам. Всё по графику, убедился в этом сам. До старта осталась неделя - начинаем 30 мая. С уважением, Фурсин</t>
+  </si>
+  <si>
+    <t>22.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13646</t>
+  </si>
+  <si>
+    <t>Провожаем знойную жару этим вечером в Музеоне 💦 ❤️ — мечтаю сделать так же</t>
+  </si>
+  <si>
+    <t>22.05.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13640</t>
+  </si>
+  <si>
+    <t>Сегодня мы отмечаем историческую дату — открытие пешеходного Андреевского моста 🔍 Объект представляет собой уникальный для российской музейной и парковой практики случай «перемещенного памятника» — исторического инженерного сооружения, адаптированного под новую функцию в ландшафтно-рекреационной среде. Данный проект является примером одного из первых в постсоветской Москве подходов к сохранению индустриального наследия не в виде музейной консервации, а через функциональное переосмысление и физическое перемещение объекта в новое культурное пространство. ▫️Знали ли вы, что мост, соединяющий Нескучный сад и Фрунзенскую набережную, пережил наводнение? ▫️Откуда возникло название «Андреевский»? ▫️Что означает «перемещенный памятник»? 🔸Обо всех интересных фактах рассказали в карточках!</t>
+  </si>
+  <si>
+    <t>22.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13635</t>
+  </si>
+  <si>
+    <t>Не можем передать, как кружится голова от парковой цветочной красоты! Или можем? 🤭 📍Увидеть головокружительные тюльпаны своими глазами — clck.ru/3TkfTc</t>
+  </si>
+  <si>
+    <t>21.05.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13634</t>
+  </si>
+  <si>
+    <t>Топ 5 событий Уличной сцены Московского детского фестиваля «НЕБО» ☀️ Театральные дни в Музеоне приближаются, а мы продолжаем вам рассказывать о крутых мероприятиях на разных площадках! ▫️Уличное шоу «Алхимики», 6+ Театральная компания «MorэS», чьи спектакли отличает синтез цирка, музыкального театра и пантомимы, пригласит зрителей поучаствовать в интерактиве. Их ждут зажигательная музыка, яркие костюмы и увлекательный сюжет: шесть безумных алхимиков отправятся за эликсиром счастья, в поисках формулы они создадут золото из воздуха, шутки из ничего и даже остановят вечный двигатель. 🗓️ 30 мая 11:00, 15:00 ▫️Спектакль-променад «Путешествие в микромир», 6+ Спектакль-шествие Саши Никитиной с элементами театра кукол и живой музыкой — премьера, созданная специально для фестиваля. Брат и сестра — Миша и Мариша — спорят, кто из них больше, а значит, важнее. Следуя за героями, зрители постепенно уменьшатся до размеров жука, а потом и грибной споры. Так начинается путешествие в микромир, полное приключений. 🗓️ 30 мая 13:00 🗓️ 31 мая 13:00 ▫️Уличное шоу «Дурацкий цЫрк», 6+ Театр клоунады «Высокие Братья» приглашает зрителей в свой «Дурацкий цЫрк», где все по-настоящему серьезно и серьезно не по-настоящему. Зрителей ждут жонглирование, эквилибристика, фокусы, трюки и другие «смертельные номера». Постепенно этот абсурдный цирковой мир превращается в неожиданно трогательную историю. 🗓️ 31 мая 11:00, 15:00 ▫️Драматический спектакль «Женщина-змея», 12+ Театр на Бронной покажет сказку Карло Гоцци в жанре комедии масок с живой музыкой — от классики до рока. Комедия масок получит новую жизнь в современных театральных реалиях. 🗓️ 31 мая 15:00 ▫️Музыкально-театральный перформанс «Споканки», 6+ Сестры-путешественницы из мистической страны Спокан Лэнд всегда прибывают на сцену с новым опытом, посетив на пути разные страны и исторические эпохи. Госпел, скандинавский фольклор, неровные размеры балканской музыки, броская экзотика Африки и Океании — все это многообразие ждет зрителей в акапелла-шоу. 🗓️ 31 мая 17:00 Все мероприятия Уличной сцены можно посетить бесплатно и без регистрации. Полную программу фестиваля смотрите на сайте: clck.ru/3Tigeh</t>
+  </si>
+  <si>
+    <t>21.05.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13633</t>
+  </si>
+  <si>
+    <t>Парк Горького стал партнером всероссийского проекта «Знать. Любить. Гордиться!», который реализуется программой Росмолодежи «Больше, чем путешествие» ⭐️ Специалисты парка подготовили интеллектуальные и творческие задания для трех этапов конкурса — регионального, окружного и федерального. Участниками могут стать жители всех 89 регионов России. Конкурсанты будут исследовать свою малую родину: знакомиться с культурным наследием, природными достопримечательностями и современными достижениями регионов, а затем создавать авторские туристические маршруты. Победители получат сертификаты на путешествия и смогут отправиться в уникальные места России — от Калининграда до Камчатки, включая Долину гейзеров, плато Путорана, национальный парк «Земля леопарда» и Шантарские острова. 📍 Регистрация участников открыта до 14 июня на сайте</t>
+  </si>
+  <si>
+    <t>21.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13632</t>
+  </si>
+  <si>
+    <t>Подсматриваем за обитателями парка и мечтаем: как сейчас хочется так же 💔 Если хотите понаблюдать за птицами профессионально, ждем на наших орнитологических экскурсиях! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>20.05.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13631</t>
+  </si>
+  <si>
+    <t>Культура и спорт — на Международном фестивале «Интермузей БРИКС+» в Музеоне ☀️ 23 мая ждем насыщенную программу в парке! Собрали для вас самые интересные события фестиваля: 🏃10:00-12:00 — беговая экскурсия от «Союза любителей бега» 🎨 Детские мастер-классы от МЦХШ при Академии художеств 12:00 — коллажная мастерская 14:00 — архитектурная мастерская 16:00 — акварельная мастерская 18:00 — скетчинг мастерская 🖌️ 16:00-21:00 — интерактивный перфоманс «БРИКС в красках. Полотно дружбы» ♟️10:00-20:00 — чемпионат по шахматам от Федерации Шахмат России 🏓 12:00-20:00 — площадка для настольного тенниса от Федерации настольного тенниса Посмотреть полную программу фестиваля и зарегистрироваться на события можно на сайте: clck.ru/3Tjzrk Международный фестиваль «Интермузей БРИКС+» организован Министерством культуры РФ. Парк Горького принимает фестиваль в третий раз. Тема этого года — «Музей — территория будущего» 🙌🏻</t>
+  </si>
+  <si>
+    <t>20.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13630</t>
+  </si>
+  <si>
+    <t>Идея для досуга: поплавать с уточками 🦆 На Голицынском пруду это осуществимо! Вокруг шелест листьев, шум воды, лучи солнца и кряканье пернатых друзей. А в жаркие дни можно спрятаться от зноя на катамаранах с обновленными тентами — мы проверили ☀️ 📍Приобрести билеты на катамараны можно в кассах на Лодочной станции</t>
+  </si>
+  <si>
+    <t>20.05.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13629</t>
+  </si>
+  <si>
+    <t>Третий сезон «Театрального бульвара» пройдет с 30 мая по 30 августа В этом году фестиваль впервые выходит на Пушкинскую набережную Парка Горького и Царскую набережную в «Коломенском». 🎷 Заявки на участие в проекте прислали уже из 40 регионов России. «Чуть больше чем за месяц заявки на участие в проекте поступили из 40 регионов России. Впервые на фестивале выступят коллективы из таких городов, как Владивосток, Хабаровск, Абакан, Тюмень, Смоленск», — рассказала заместитель Мэра Москвы Наталья Сергунина. Программа включает: 🔴 спектакли ведущих московских театров: Театра имени Моссовета, РАМТа, Театра имени Пушкина, «Современника», Театра Олега Табакова и других 🔴 постановки участников фестиваля студенческих спектаклей «Первый план» В числе площадок сезона: 📍 Пушкинская набережная, Парк Горького — самая большая сцена 📍 Царская набережная, музей-заповедник «Коломенское» 📍 Покровский бульвар 📍 Чистопрудный бульвар 📍 Парк у Политехнического музея 📍 Передвижная сцена «Дилижанс» — по выходным в разных районах города 🗓 Подать заявку можно до 30 июня на официальном сайте. 🎬🎭🎫🎤🎬🎹😀👀🗓️ 🔭 Анонсы, афиша, мнения, эксклюзив ➡️ TG | MAX | ВК</t>
+  </si>
+  <si>
+    <t>20.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13628</t>
+  </si>
+  <si>
+    <t>Видео с ароматом 💜 Утро встречает нас букетами сирени в Музеоне. От такого вида мы расцветаем вместе с ней! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>19.05.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13627</t>
+  </si>
+  <si>
+    <t>Топ 5 событий Главной сцены Московского детского фестиваля искусств «НЕБО» ☀️ Уже 30-31 мая проведем театральные выходные в Музеоне! Подготовили для вас подборку спектаклей и шоу: ▫️Драматический спектакль «Вафельное сердце», 6+ Детский фестиваль современного искусства «Территория» представит музыкальный спектакль по книге норвежской писательницы Марии Паар «Вафельное сердце» — трогательный и ироничный рассказ о дружбе. Режиссер и исполнительница одной из главных ролей — Юлия Пересильд. 🗓️ 30 мая 12:00 ▫️Музыкальный спектакль «Багдадский вор и черная магия», 12+ Московский академический театр имени Вл. Маяковского покажет яркую восточную сказку на музыку Давида Тухманова и стихи Юрия Энтина, в которой вокал, танцы, трюки и игровые сцены складываются в зрелищное приключение для всей семьи. 🗓️ 30 мая 16:00 ▫️Концерт-фантазия «Пилигримы. Путешествие с оркестром», 6+ Московская филармония и театральная компания «Трикстер» представят музыкальный спектакль для всей семьи «Пилигримы. Путешествие с оркестром». На сцене объединятся симфонический оркестр, актеры и цирковые артисты, создавая зрелищное путешествие по фантастическим мирам под звучание любимой классической музыки. Дирижер — Иван Никифорчин. 🗓️ 30 мая 18:30 ▫️Уличное шоу «Животные Бразилии», 0+ Театр из Бразилии Pia Fraus привезет на фестиваль свою визитную карточку — один из самых гастролирующих кукольных спектаклей Латинской Америки. Это музыкальное представление с ростовыми куклами, построенное на образах бразильской природы и ее обитателей. Режиссер — Бето Андреэтта. 🗓️ 31 мая 12:00 ▫️Музыкальный спектакль «Синяя птица», 6+ Красноярский театр оперы и балета представит спектакль «Синяя птица» по философской сказке Мориса Метерлинка. Историю о путешествии Тильтиля и Митиль в поисках счастья исполнят воспитанники детской оперной «О-студии», превращая ее в музыкальное приключение о том, что настоящее счастье всегда рядом. 🗓️ 31 мая 18:00 Все события Главной сцены можно посетить бесплатно и без регистрации. Полная программа фестиваля — на сайте: clck.ru/3Tigeh</t>
+  </si>
+  <si>
+    <t>19.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13626</t>
+  </si>
+  <si>
+    <t>Немного освежающих кадров в вашу ленту💧 Сегодня из-за аномальной жары по парку курсируют поливальные машины. Они увлажняют дорожки и снижают температуру асфальта. Чтобы нашим посетителям было комфортно 🫶🏻</t>
+  </si>
+  <si>
+    <t>19.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13625</t>
+  </si>
+  <si>
+    <t>Погода подсказывает, что в Москве наступает лето 🌤 Утки на Голицынском пруду живут лучшую жизнь в +32, а вы берегите себя, находясь на солнце! Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>18.05.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13624</t>
+  </si>
+  <si>
+    <t>Где и как лучше всего провести теплые дни? Могли бы предложить что-то одно, но событий на этой неделе много! Собрали для вас удобный дайджест: Исторические экскурсии и квесты: 19 мая — «Мифы и легенды Нескучного сада» (10+) 21 мая — Экскурсия «На склонах и террасах Воробьевых гор» (10+) 21 мая — Квест «Кто ищет, тот всегда найдет» (10+) Прогулки с биологом: 20 мая — Прогулка «В гости к птицам!» 22 мая — Прогулка «Соловьиные вечера» События: 19 мая — Клуб ораторского мастерства: учимся говорить красиво на русском языке 20 мая — Клуб ораторского мастерства на английском языке 22 мая — Клуб ораторского мастерства на французском языке 23 мая — Дружеский Шахматный турнир Северо-Западного викариатства г. Москвы 24 мая — В гостях у антиклуба (НЕ)тревожный спикер Фестивали: 23-24 мая — Ветер Фест Зеленая Школа: 20 мая — Рисование 18+ (количество билетов ограничено)</t>
+  </si>
+  <si>
+    <t>18.05.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13617</t>
+  </si>
+  <si>
+    <t>Как прошли наши выходные? 🤔 Мы открыли дачный сезон в центре Москвы 🥬 В Зеленой Школе стартовал Общественный огород! Новый сезон встретил нас солнцем, теплой погодой и отличной компанией. Мы посеяли первые саженцы, разобрали грядки и познакомились с новыми соседями по городской даче. Делимся фотоподборкой с открытия сезона и уже планируем, как будем вместе наблюдать за ростом зелени, овощей и наших маленьких огородных историй🥕</t>
+  </si>
+  <si>
+    <t>18.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13616</t>
+  </si>
+  <si>
+    <t>Нет ничего красивее, чем цветущий парк 💔 Принесли вам доказательства!</t>
+  </si>
+  <si>
+    <t>17.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13611</t>
+  </si>
+  <si>
+    <t>Как появился первый в истории театр под открытым небом 🎭 196 лет назад, 17 мая 1830 года, император Николай I издал указ о создании Воздушного театра в Нескучном саду. Он открылся этим же летом и стал очень популярным местом среди столичного света. Какие постановки ставились под открытым небом, как устроили сцену на природе и почему Пушкин сорвал репетицию, — рассказали в карточках 🖼️</t>
+  </si>
+  <si>
+    <t>17.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13604</t>
+  </si>
+  <si>
+    <t>На Воробьевых горах утро начинается так 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>16.05.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13603</t>
+  </si>
+  <si>
+    <t>Когда остался в галерее до самого закрытия и попал на вечеринку! 🪩 В поддержку спортивной темы выставки диджей ARUSTAMOV встал за пульт и… на беговую дорожку. «Ночь в музее» проходит в окружении фоторабот, герои которых — олимпийские чемпионы и мастера спорта — сняты в самых живописных местах Парка Горького.</t>
+  </si>
+  <si>
+    <t>16.05.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13602</t>
+  </si>
+  <si>
+    <t>В Галерее на Пушкинской набережной проходит «Ночь в Музее»! Для посетителей акции проводят кураторский показ выставки «Территория движения» и практику хатха-йоги. Мы работаем до 00:00! Если вдруг гуляете в парке — присоединяйтесь. Для самых поздних посетителей впереди диджей-сет. Бесплатные билеты еще есть 🫶🏻</t>
+  </si>
+  <si>
+    <t>16.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13601</t>
+  </si>
+  <si>
+    <t>Врум-врум, в Москве сегодня открылся мотосезон 🏍️ Грандиозный мотопробег стартовал со смотровой площадки на Воробьевых горах. А затем тысячи мотоциклистов колонной проехали по Садовому кольцу под восторженные приветствия зрителей. Это было очень зрелищно!</t>
+  </si>
+  <si>
+    <t>16.05.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13600</t>
+  </si>
+  <si>
+    <t>Надежда Чистякова, биолог Парка Горького и наш огородный консультант, рассказывает, почему сейчас — идеальное время для посадок. P.S. Редактор канала срочно засобирался на дачу, чтобы сажать кабачки и редис!</t>
+  </si>
+  <si>
+    <t>16.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13598</t>
+  </si>
+  <si>
+    <t>Сегодня в Зеленой Школе сразу два повода для праздника — 14-летие проекта и долгожданное открытие нового сезона «Общественного огорода» 🥬 Каждый год, уже по традиции, мы собираемся на лужайке Зеленой Школы, чтобы посеять семена на грядках в центре Москвы. А потом весь сезон встречаемся на огороде и проверяем, как там наш урожай. Как нам повезло с погодой: на улице настоящее лето 🌞</t>
+  </si>
+  <si>
+    <t>16.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13597</t>
+  </si>
+  <si>
+    <t>Субботнее утро в парке началось… с плотного завтрака 🌰 Наши рыжие друзья передают вам привет и ждут вас в парке (с орешками и хорошим настроением) ☺️</t>
+  </si>
+  <si>
+    <t>15.05.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13596</t>
+  </si>
+  <si>
+    <t>⚡️ На пресс-завтраке в Музеоне объявили программу Московского детского фестиваля искусств «Небо»-2026. Событие пройдет 30 и 31 мая в парке искусств «Музеон». Художественный руководитель — народный артист РФ Евгений Миронов. Тема этого года: «Как все работает». Фестиваль объяснит детям устройство окружающего мира — как устроена репетиция, что такое архитектурная инсталляция и как придумать литературный сюжет. В программе: • «Вафельное сердце» с Юлией Пересильд в главной роли; • «Синяя птица» детской оперной «О-студии» Красноярского театра оперы и балета; • «Багдадский вор и черная магия» Театра им. Маяковского (музыка Давида Тухманова, стихи Юрия Энтина); • «Пилигримы. Путешествие с оркестром» — совместный проект Московской филармонии и театра «Трикстер». Впервые в истории фестиваля появится инклюзивная программа совместно с фондом «Обнаженные сердца»: тренинги и дискуссии о том, как общаться с людьми с особенностями развития. Все события — бесплатные. На некоторые нужна предварительная регистрация. Полная программа уже на сайте: clck.ru/3Tftnr «Вспоминаю прошлый год нужно было смотреть на детей: они не замечали ни родителей, никого — настолько вовлечены были в то, что им предлагал фестиваль. Мы понимали, что им нравятся танцы, мастер-классы, образовательные направления. И следующий этап развития для нас — поддержать как можно больше подобных проектов и в других столичных парках», — отметил министр Правительства Москвы, руководитель Департамента культуры города Москвы Алексей Фурсин. «Мы впервые привозим на фестиваль зарубежный спектакль. Это постановка бразильской театральной компании Pia Fraus. Они покажут один из самых востребованных спектаклей Латинской Америки —«Животные Бразилии». Будет музыкальное представление с ростовыми куклами, рассказывающее о флоре и фауне страны. Будем развивать это направление и дальше: уже есть предложения, например, из Индии», — рассказал художественный руководитель фестиваля Евгений Миронов. «Считается, что большие артисты редко играют детские спектакли. А я больше всего на свете люблю их играть. Мне ничто не приносит такого удовольствия, как маленький зритель — их не обмануть: если им смешно, они смеются, если грустно — зевают. Для меня всегда большая честь участвовать в детских фестивалях», — поделилась актриса Юлия Пересильд. «Современный ребенок живет в мире готовых решений. Открыл приложение — получил еду, задал вопрос нейросети — получил ответ. Исчезла пауза и процесс поиска. Фестиваль возвращает это ощущение, показывает «закулисье» — как рождается музыка, архитектурный макет, танец, спектакль», — добавила директор Парка Горького Елена Лупина.</t>
+  </si>
+  <si>
+    <t>15.05.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13590</t>
+  </si>
+  <si>
+    <t>Как провести выходные в пространстве памяти, городских историй и живой культуры? — Прийти на экскурсию! 🔍 Программа «Дни исторического и культурного наследия» состоится в Парке Горького уже завтра 📚 Приходите, чтобы через новую призму увидеть знакомое пространство, услышать истории, спрятанные в архитектуре и аллеях парка, и узнать о том, какое наследие мы создаем сегодня. ▫️11:00-18:00 — Бесплатное посещение галереи на Пушкинской набережной 🎫 Регистрация ▫️16:00 — Бесплатная экскурсия «Непредсказуемый Парк Горького» 🎫 Регистрация ✉️ Сообщаем о временных ограничениях движения в связи с проведением городских мероприятий: ▫️16 мая в период с 06:30 до 12:00  — временно закрыто движение на Садовом кольце в каждом направлении; ▫️16 мая с 12:50 до 15:00 — по всей внешней стороне Садового кольца. Рекомендуем добираться до парка на метро.</t>
+  </si>
+  <si>
+    <t>15.05.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13589</t>
+  </si>
+  <si>
+    <t>В рамках проекта «Лето в Москве» в парке «Музеон» пройдет детский фестиваль искусств «Небо» 30 и 31 мая посетителей ждут концерты и представления для всей семьи, интерактивные шоу и квесты, лекции и мастер-классы. Фестиваль приурочен ко Дню защиты детей. «На два дня “Музеон” станет местом, где дети вместе с родителями смогут поближе познакомиться с тем, как устроены разные виды искусства. Ребятам предложат поучаствовать в мини-спектакле, в игровой форме изучить принципы работы с цветом и композицией, попробовать сочинить литературный сюжет. На сценах выступят артисты 17 коллективов, включая труппу из Бразилии», — отметила заммэра Наталья Сергунина. На главной сцене, которая расположится на центральной аллее парка, покажут постановку о силе настоящей дружбы, восточную сказку Театра Маяковского и спектакль Красноярского государственного театра оперы и балета имени Д.А. Хворостовского, посвященный поиску счастья. Здесь же состоится концерт симфонического оркестра Московской государственной академической филармонии. На камерной сцене в летнем кинотеатре, помимо спектаклей, запланированы лекции. Также москвичи и туристы смогут посмотреть театрализованный парад артистов по аллеям парка, выступления жонглеров и фокусников, музыкальные перформансы. Для ребят подготовили мастер-классы и квест, а в разных локациях установят шесть интерактивных инсталляций, таких как «Театр», «Литература», «Танец». На часть мероприятий нужно будет зарегистрироваться заранее на официальном сайте, там же опубликуют полную программу. 🌇 Следите за развитием культурной отрасли в канале Департамента в МАКС. Самые важные новости Москвы – в канале Мэра Сергея Собянина в МАКС.</t>
+  </si>
+  <si>
+    <t>15.05.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13588</t>
+  </si>
+  <si>
+    <t>Новый мерч с причала впечатлений: коллаборация «Берегите Птиц» Х Парк Горького ⛵ «Берегите Птиц» — бренд, работающий с вышивкой и идеей одежды как «второй кожи», где птицы — метафора мечты 🩵 В основе коллекции — базовые позиции с деликатной вышивкой. На кепках, шопперах и футболках появилась надпись «Клуб культуры и отдыха» — как знак принадлежности к сообществу людей, для которых городская культура является частью повседневности. Уникальным исполнением стала вышитая дата основания Парка Горького — 1928 год. В преддверии столетия ЦПКиО это напоминание о времени, которое формирует культурную память пространства парка. 📍Сувенирный магазин на Пушкинской набережной</t>
+  </si>
+  <si>
+    <t>15.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13587</t>
+  </si>
+  <si>
+    <t>«В парке снова выпал снег?» — подумали мы, когда увидели эту весеннюю красоту 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>14.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13581</t>
+  </si>
+  <si>
+    <t>Придумали план на вечер: забронировать катамаран и насладиться водной прогулкой в приятной компании 🤍 🕔 Ежедневно с 10:00 до 22:00 📍Лодочная станция на Голицынском пруду</t>
+  </si>
+  <si>
+    <t>14.05.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13575</t>
+  </si>
+  <si>
+    <t>На майских праздниках и на прошедшей между ними рабочей неделе городские парки посетили около 10 миллионов человек. Несмотря на прохладную погоду, здесь уже начали работать объекты летней инфраструктуры. К началу мая мы подготовили: 🔹26 пунктов проката летнего инвентаря 🔹3 лесные библиотеки 🔹8 пунктов проката катамаранов 🔹12 лодочных станций 🔹13 танцевальных площадок 🔹10 фотозон-беседок, украшенных летними цветами 🔹413 объектов инфраструктуры для занятий спортом на свежем воздухе Впервые в этом году Дед Мороз не уходит на летние каникулы, а превращает Московскую усадьбу в «Министерство сказочных дел» с экскурсиями для детей и взрослых. А к старту календарного лета подготовим еще больше активностей. С уважением, Фурсин</t>
+  </si>
+  <si>
+    <t>14.05.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13574</t>
+  </si>
+  <si>
+    <t>Активно и вдохновенно готовим к открытию Общественный огород в Зеленой Школе 🥕 Заразились огородным настроением — не удержались от работ на грядке! Уже в субботу откроем сезон официально и высадим будущий урожай с участниками проекта: 📍Где: Зеленая Школа 📍Когда: 16 мая, 11:00-14:00 Для брони еще доступно несколько грядок и клумб: https://clck.ru/3TeTdT Ждем городских садовников и огородников! 🥬</t>
+  </si>
+  <si>
+    <t>14.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13573</t>
+  </si>
+  <si>
+    <t>Гулять весь день и слушать пение птиц — все, что нужно для хорошего настроения в эти теплые дни 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>13.05.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13572</t>
+  </si>
+  <si>
+    <t>Не планируем ложиться спать рано на этих выходных, потому что идем на «Ночь в музее» в Парке Горького! Рассказываем, что ждет вас субботним вечером: ▫️18:00-00:00 — бесплатное посещение выставки «Территория движения» в Галерее Парка Горького на Пушкинской набережной ▫️22:00-00:00 — диджей-сет ARUSTAMOV для посетителей Галереи 🎫 Регистрация ▫️18:00-18:40 — экскурсия «Непредсказуемый Парк Горького» 🎫 Регистрация ▫️18:40-19:20 — экскурсия «Музеон: история парка через призму монументального искусства» 🎫 Регистрация ▫️19:00-20:00 — лекция «История портретной фотографии» в Галерее Парка Горького на Пушкинской набережной 🎫 Регистрация ▫️ 20:30-22:00 — кураторский показ выставки «Территория движения» и практика хатха-йоги 🎫 Регистрация Все мероприятия «Ночи в музее» бесплатные. Подробную программу смотрите на сайте парка: clck.ru/3TditG 🫶🏻</t>
+  </si>
+  <si>
+    <t>13.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13571</t>
+  </si>
+  <si>
+    <t>«Лето в Москве» стартует уже 30 мая Третий сезон масштабного событийного проекта объединит свыше 500 площадок во всех округах и районах столицы, большинство из которых находится за пределами центра города. Среди основных точек притяжения — ВДНХ, кинопарк «Москино», площадь Революции и Манежная площадь, музей-заповедник «Коломенское», Парк Горького, олимпийский комплекс «Лужники». Основная тема «Лета в Москве» в этом году — «Время быть вместе». «Частью главного сезонного проекта станут в том числе крупные столичные фестивали: “Театральный бульвар”, “Времена и эпохи”, “Усадьбы Москвы” и другие. Также горожан и туристов ждут концерты и спектакли, мастер-классы и экскурсии, выставки и кинопоказы», — отметила заммэра Наталья Сергунина. На теплый сезон также запланирован V Международный московский джазовый фестиваль. На сценах парка «Зарядье», сада «Эрмитаж», Концертного зала имени П.И. Чайковского и в прочих локациях выступят свыше тысячи артистов из разных государств. В программе IV Московского летнего музыкального фестиваля «Зарядье» — оперы и симфонические концерты, выдающиеся классические и современные произведения композиторов, премьеры и дебюты. 🌇 Следите за развитием культурной отрасли в канале Департамента в МАКС. Самые важные новости Москвы – в канале Мэра Сергея Собянина в МАКС.</t>
+  </si>
+  <si>
+    <t>13.05.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13567</t>
+  </si>
+  <si>
+    <t>Все: ищут вдохновение в ленте соцсетей Редактор Парка Горького: идет вдохновляться извилистыми и лесными дорожками Воробьевых гор и делать контент🌳</t>
+  </si>
+  <si>
+    <t>13.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13564</t>
+  </si>
+  <si>
+    <t>Рассказываем по секрету: в каждом уголке весеннего парка можно найти самые яркие краски! Яблоню в насыщенных розовых оттенках заметили в сердце Музеона 🩷 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>12.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13562</t>
+  </si>
+  <si>
+    <t>🦆 Наши пернатые друзья что-то явно замышляют... Понаблюдали за ними, но так и на раскрыли тайный замысел</t>
+  </si>
+  <si>
+    <t>12.05.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13561</t>
+  </si>
+  <si>
+    <t>Прохладный воздух, яркое солнце и аромат цветущих аллей — мы говорим не про погоду, а про лимитированный чайный набор «Бетти» 🧡 Когда-то чайные пикники были частью городской культуры: на Воробьевых горах собирались с самоварами, чтобы провести день за неспешным чаепитием. Сегодня эта традиция звучит по-новому: в купаже и чайной паре Парка Горького. Внутри — черный чай с розой и листом смородины, а так же открытка с Бетти Глан, первым директором парка. Этот вкус как летнее утро в парке: теплое, свежее и цветущее 🌼 📍Если хотите забрать с собой это настроение, приобретайте чайный набор и чайную пару в нашем Сувенирном магазине на Пушкинской набережной</t>
+  </si>
+  <si>
+    <t>12.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13559</t>
+  </si>
+  <si>
+    <t>Настроение: спрятаться от рабочей недели в цветущем парке 🕊️</t>
+  </si>
+  <si>
+    <t>11.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13558</t>
+  </si>
+  <si>
+    <t>Наша любимая пара лебедей-шипунов Одетта и Зигфрид переехала на Лебединое озеро Голицынский пруд из своего зимнего домика 🦢 Лебеди возвращаются на пруд, когда ночная температура стабильно держится не ниже 10°C. Теперь эти двое весь летний сезон будут радовать посетителей парка своими красотой и грацией. ❤️ — если тоже скучали по этой парочке!</t>
+  </si>
+  <si>
+    <t>11.05.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13557</t>
+  </si>
+  <si>
+    <t>Идея нишевого хобби этим летом — наблюдать за птицами в Парке Горького 🪶 Наш орнитолог Надежда Чистякова проводит утренние и вечерние прогулки, где можно узнать все о жизни пернатых! Рассказываем о майских встречах: «В гости к птицам!» ▫️13 мая 10:00 ▫️20 мая 10:00 ▫️27 мая 10:00 🎫 Купить билет «Соловьиные вечера» ▫️15 мая 19:00 ▫️22 мая 19:00 ▫️29 мая 19:00 🎫 Купить билет Ждем любителей птиц и необычных прогулок! 🤍</t>
+  </si>
+  <si>
+    <t>11.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13556</t>
+  </si>
+  <si>
+    <t>Не успели заметить, как все вокруг расцвело и позеленело 😍 Приходите ловить майские мгновения в парке!</t>
+  </si>
+  <si>
+    <t>10.05.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13553</t>
+  </si>
+  <si>
+    <t>«Война и мир» в Музеоне 🕊️ Ко Дню Победы в Парке Горького открылась специальная выставка проекта «История одной фотографии» Центра творчества «Гермес». Экспозиция объединяет личные истории участников разных войн — от дореволюционного периода до Великой Отечественной и позднесоветского времени. Каждая из них — это опыт людей, прошедших через трудности и сохранивших внутреннее чувство мира. Эти судьбы напоминают, что даже в самые тяжелые времена возможно сохранять веру в будущее и находить силы двигаться дальше. 📍Увидеть выставку можно на Мароновском переулке в Музеоне до 26 мая</t>
+  </si>
+  <si>
+    <t>10.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13552</t>
+  </si>
+  <si>
+    <t>День Великой Победы — один из любимых праздников в парке, и так он прошел вчера: В Партере и Музеоне звучали песни военных лет, шли исторические экскурсии о роли Центрального парка Москвы в годы Великой Отечественной войны, проводились встречи ветеранов и, конечно, Бал Победы — самое зрелищное и трогательное событие из года в год. Делимся фотографиями, которые останутся в памяти об этом дне 📸</t>
+  </si>
+  <si>
+    <t>10.05.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13550</t>
+  </si>
+  <si>
+    <t>Утро начинается с весенних цветов 🌼 У Голицынского пруда распустились поляны нарциссов. Воздух у воды наполнен медовым ароматом. Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>09.05.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13549</t>
+  </si>
+  <si>
+    <t>Настроение Победы в Парке Горького сегодня выглядело так. Спасибо, что разделили этот светлый праздник с нами! 🕊️❤️</t>
+  </si>
+  <si>
+    <t>09.05.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13548</t>
+  </si>
+  <si>
+    <t>Музыка звучит из разных уголков парка 🎶 📍 Духовой коллектив выступает в Ажурной беседке и ждет вас с 18:00 до 18:30 и с 19:00 до 19:30</t>
+  </si>
+  <si>
+    <t>09.05.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13546</t>
+  </si>
+  <si>
+    <t>Сегодня в парке проходит юбилейный Бал Победы. Красивой трогательной традиции в этом году исполняется 10 лет 🕊️ В гимнастерках и платьях 1940-х участники исполняют исторические танцы. Невероятная атмосфера!</t>
+  </si>
+  <si>
+    <t>09.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13541</t>
+  </si>
+  <si>
+    <t>Парк помнит о днях Великой Отечественной войны 🕊️ В первый год войны Парк Горького разделил судьбу военной Москвы: его бомбила немецкая авиация, но он не прекращал работать. Мирные занятия сменились подготовкой к защите города: в кружках обучали основам ПВО, навыкам тушения зажигательных бомб и методам химической защиты. Зенитные батареи, размещенные вдоль Пушкинской набережной и в розарии, прикрывали небо столицы, а с высоты парашютной вышки велось наблюдение за немецкой авиацией. Лекции сменили свою тематику на военную и стали платными, чтобы направлять средства на нужды армии. После войны, в мае 1946 года, в парке зародилась традиция встреч фронтовиков. Со временем к ним присоединились и ветераны локальных войн. Ежегодно 9 мая под звуки песен военных лет проходит Бал Победы. В этот день в парке также можно посетить марафон исторических экскурсий. Послевоенная история парка неразрывно связана с памятью о подвиге народа: 9 мая — день памяти и уважения к героям, сражавшимся на фронт и трудившимся в тылу ради Победы!</t>
+  </si>
+  <si>
+    <t>09.05.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13532</t>
+  </si>
+  <si>
+    <t>От всей души поздравляю с Днем Победы! Уже больше 80 лет 9 мая – это не просто праздник. Это чувство общей гордости, которое объединяет миллионы людей — несколько поколений жителей нашей страны, представителей разных городов, регионов, народностей. И каждый год к теме Великой Отечественной войны и Великой Победы обращаются все наши учреждения - театры, концертные залы, культурные центры, музеи, библиотеки, кинотеатры, парки культуры и отдыха. В этом году свои программы к 9 мая подготовили более 200 культурных площадок. В музее-заповеднике «Царицыно», усадьбе Воронцово, Измайловском парке, «Сокольниках», Ново-Переделкине пройдут концертные программы, трансляции парада на Красной площади. И обязательно – минута молчания в память о погибших солдатах. Тематические программы приготовили парки, в музеях можно посмотреть патриотические выставки, а в театрах – спектакли о Великой Отечественной войне и ее героях. Все подробности о мероприятиях можно найти здесь. С праздником! С уважением, Фурсин</t>
+  </si>
+  <si>
+    <t>09.05.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13531</t>
+  </si>
+  <si>
+    <t>Парк Горького поздравляет с Днем Великой Победы! ⭐ Сегодня мы благодарим всех, кто 81 год назад подарил нам долгожданную Победу. Мы никогда не забудем этот подвиг — пример мужества, стойкости и любви к Родине. Каждый год День Победы полон гордости за предков. Они отстояли жизнь, мир и свободу и навсегда стали нашими героями. Приглашаем всех присоединиться к сегодняшней программе и провести праздник с нами — clck.ru/3TTwkv!</t>
+  </si>
+  <si>
+    <t>09.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13530</t>
+  </si>
+  <si>
+    <t>Дорогие ветераны, дорогие москвичи, сердечно поздравляю вас с Днём Победы в Великой Отечественной войне! День Победы — важный и дорогой день для каждого из нас. День единства и мужества народа, прошедшего тяжёлые испытания Великой Отечественной войны. Наши сердца наполнены гордостью за подвиг наших предков, и память о них будет жить вечно. Слава победителям! Слава городу-герою Москве и нашей Родине! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>08.05.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13529</t>
+  </si>
+  <si>
+    <t>Волонтеры меняют Парк Горького к лету ☀️ Мы продолжаем активно преображать территорию — одна из популярных площадок летнего сезона обрела цветущие краски! На деревянной терассе у Сухого фонтана сотрудники и волонтеры проекта «Люди в культуре» высадили цветы в цветочные кадки. Проект много лет развивается как сообщество неравнодушных людей и помогает им найти свое место в этой сфере. Мы благодарим участников проекта за помощь и ждем посетителей в летнем парке! 🫶🏻</t>
+  </si>
+  <si>
+    <t>08.05.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13528</t>
+  </si>
+  <si>
+    <t>Прыгать по лужам прямо на сцене ☔️ Так можно провести выходной в Зеленой Школе на театральном представлении «Ла-Ло-Лужа»! Вместе с артистами мы погрузимся в детство и пофантазируем, какой удивительный мир скрывается в маленькой луже. Спектакль пройдет в интерактивном формате — юным зрителям пригодятся сменная обувь и одежда 🫶🏻 📅 11 мая в 11:00 🕒 45-55 минут 👧 Дети 2+ и родители 🎫 Купить билет</t>
+  </si>
+  <si>
+    <t>08.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13525</t>
+  </si>
+  <si>
+    <t>Физкульт-привет передают обитатели парка! Поймали грациозную белку за йогой и немного подсмотрели за тренировкой 🧘🏻‍♀️ Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>07.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13524</t>
+  </si>
+  <si>
+    <t>В 2026 году мы отмечаем 81-ю годовщину Победы в Великой Отечественной войне. В этот особенный день мы с благодарностью вспоминаем подвиг нашего народа и приглашаем вас провести праздник в Парке Горького, где для посетителей подготовлена памятная и атмосферная программа, посвященная Великой Победе: ⭐ Юбилейный Бал Победы - 14:00 -17:00 Экскурсии: 12:00 и 14:00 – «Великая Победа и выставка образцов трофейного вооружения 1943-1948 гг.» 15:00 – «Аллея Победы в Музеоне» Мероприятия: 12:00 - 17:30 – Песни военных лет «На привале» 12:00-20:00 – Детские игры и дворовые забавы 17:00 -19:30 – Выступление духового оркестра «Победа» 20:00 - 23:00 – Астрономия на тротуаре Смотрите полную программу на нашем сайте ⚡️ 9 мая — день памяти, гордости и благодарности тем, кто отстоял мир и свободу для будущих поколений!</t>
+  </si>
+  <si>
+    <t>07.05.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13522</t>
+  </si>
+  <si>
+    <t>💐 Цветники Парка Горького преобразились ко Дню Победы Сердцем праздничной атмосферы стала садовая комната «Партизанка». Ее украсили тюльпаны разных оттенков — в центре традиционно расцвели алые. Рядом распустились нарциссы и виолы. 📍Полюбоваться цветочным ковром и почувствовать настроение праздничного мая можно здесь: clck.ru/3Lw4G6</t>
+  </si>
+  <si>
+    <t>07.05.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13521</t>
+  </si>
+  <si>
+    <t>В Сувенирном магазине Парка Горького проходит акция «Фронтовой набор» При покупке любого чая вместе с набором «Пилотка, значок и ленточка» вы получаете скидку 10% на эти товары. Акция продлится до 10 мая включительно ⭐ 📍Сувенирный магазин на Пушкинской набережной</t>
+  </si>
+  <si>
+    <t>07.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13520</t>
+  </si>
+  <si>
+    <t>В парке раскрылись первые цветки сирени! Совсем скоро деревья превратятся в лиловые и фиолетовые облака 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>06.05.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13519</t>
+  </si>
+  <si>
+    <t>Сезон летних закатов в парке объявляем открытым! 😍</t>
+  </si>
+  <si>
+    <t>06.05.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13517</t>
+  </si>
+  <si>
+    <t>В Парке Горького проходит акция «Георгиевская лента» 🕊️ Ко Дню Победы с 6 по 8 мая волонтеры Москвы будут раздавать символ праздника — георгиевскую ленту. Добровольцев можно встретить с 15:00 до 17:00 у сцены «Капля», на Пушкинской набережной и у главного входа в парк искусств «Музеон».</t>
+  </si>
+  <si>
+    <t>06.05.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13516</t>
+  </si>
+  <si>
+    <t>Поймали в кадр репетицию воздушной части Парада Победы в небе над Парком Горького ✈️</t>
+  </si>
+  <si>
+    <t>05.05.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13511</t>
+  </si>
+  <si>
+    <t>Парк Горького и Крымский мост украсили ко Дню Победы 🎇 К 81-й годовщине Великой Победы на территории Партера, Музеона, а также рядом с парком появились праздничные флаги и инсталляции. Ждем самый важный праздник весны!</t>
+  </si>
+  <si>
+    <t>05.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13509</t>
+  </si>
+  <si>
+    <t>Открыли сезон летних веранд… для наших пушистых и пернатых обитателей! 🤍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>04.05.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13508</t>
+  </si>
+  <si>
+    <t>Май обещает быть ярким, теплым, и насыщенным — мы стараемся не отставать и радуем вас событиями предстоящей недели! 💌 Выставки: До 31 мая — «Территория движения» Экскурсии: 5 мая — «Непредсказуемый Парк Горького» 7 мая — «На склонах и террасах Воробьевых гор» 6, 8 и 10 мая — Прогулка на электробусе «Исчезнувшие символы Парка Горького» 6, 8, 9, 10 и 11 мая — Прогулка на электробусе «Флирт и проказы обитателей Нескучного сада» События: 5 мая — Клуб ораторского мастерства на русском 6 мая — Клуб ораторского мастерства на английском 6 мая — Прогулка «В гости к птицам!» 8 мая — Клуб ораторского мастерства на французском Мастер-классы и мероприятия Зеленой Школы: 5 мая — Реджио Ателье 3+ 6 мая — Рисование без границ 2+ 6 мая — Глина-лепка 3+ 6 мая — Игра в глину 3+ 6 мая — Кулинария 6+ 8 мая — Труд 3+ 8 мая — Глина: Гончарный круг 8+ и 18+ 9 мая — Скульптурная лепка: Анималистика 6+ 10 мая — Глина-лепка 3+ 10 мая — Скульптурная лепка 6+ 10 мая — Керамическая мастерская 18+ 11 мая — Спектакль Ла-Ло-Лужа</t>
+  </si>
+  <si>
+    <t>04.05.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13505</t>
+  </si>
+  <si>
+    <t>К старту летнего сезона на Пушкинской набережной открылась выставка «Территория движения» — проект о преемственности спортивных традиций в парке 💪🏻 Экспозиция построена в форме диалога между памятниками спорта, украшавшими аллеи парка в 1930-х и служившими воплощением идеалов эпохи, работами 1998 года из коллекции парка искусств «Музеон» и фотопроектом Натальи Урмановой «Внутренний подвиг». Последний подготовлен специально для Парка Горького галереей Surface под кураторством Ольги Шевцовой: на фотографиях запечатлены чемпионы и олимпийские призеры в разных видах спорта в узнаваемых локациях центрального парка Москвы 📍новая Галерея Парка Горького на Пушкинской набережной 🗓️ до конца мая Ждем вас, не забудьте приобрести билет.</t>
+  </si>
+  <si>
+    <t>04.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13504</t>
+  </si>
+  <si>
+    <t>Не для работы создан я… Поймали в парке зяблика, который утром понедельника продолжает жить свою лучшую жизнь 😎</t>
+  </si>
+  <si>
+    <t>03.05.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13503</t>
+  </si>
+  <si>
+    <t>На Крымской набережной сейчас летнее настроение! Открыли сезон концертов под открытым небом 🎶 На сцене «Капля» — LAMIKA!</t>
+  </si>
+  <si>
+    <t>03.05.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13501</t>
+  </si>
+  <si>
+    <t>⚡️ Уважаемые посетители парка! Информируем вас о том, что парковка напротив главного входа закрывается в связи с реконструцией центральной части. Вы можете воспользоваться парковкой у парка искусств «Музеон».</t>
+  </si>
+  <si>
+    <t>03.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13500</t>
+  </si>
+  <si>
+    <t>В каждом уголке парка — уникальная жизнь природы 🕊️ Нашли среди деревьев гнездо дроздов-рябинников с маленькими дроздятами! Эти птицы гнездятся с конца апреля до середины июня. В это время для пернатых много корма: они питаются насекомыми и червями. ❤️ заботливым птичьим родителям!</t>
+  </si>
+  <si>
+    <t>02.05.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13496</t>
+  </si>
+  <si>
+    <t>Открываем сезон уличных летних концертов на сцене «Капля»🎵 3 мая встречаемся в Музеоне и наслаждаемся музыкой молодых исполнителей Moscow Music School! 🕒 15:00 — LAMIKA Исполнительница, которая пишет песни в стиле инди-поп и RNB. Рассказывает знакомые многим сюжеты, переосмысляя их и, как с другом, разделяет со слушателем интимные эмоции и переживания. 🕒 15:40 — LAURA Искренний разговор о любви, свободе и творческих поисках, воплощенный в прогрессивном soul-звучании с джазовыми нотками, мощным инструменталом и проникновенным вокалом. 🕒 16:20 — iiskiss Звуковое пространство, свободное от жанровых условностей. В своих сетах исполнительница исследует границы между мягкой электроникой, глубокими вокальными композициями и чистым танцевальным ритмом. Ждем вас, чтобы начать теплый май зажигательно и музыкально 🫶🏻</t>
+  </si>
+  <si>
+    <t>02.05.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13495</t>
+  </si>
+  <si>
+    <t>Открываем сезон водных прогулок по Голицынскому пруду ⚓️ На лодочной станции можно взять напрокат двухместный или четырехместный катамаран и отправиться рассматривать парк с воды. 🕔 Ежедневно с 10:00 до 22:00 📍Лодочная станция на Голицынском пруду Ждем вас в парке! 🫶🏻</t>
+  </si>
+  <si>
+    <t>02.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13494</t>
+  </si>
+  <si>
+    <t>Сегодня утро решило напомнить, что весна вернулась! ☀️ По прогнозу сегодня до +15 °C, можно смело планировать прогулку в парке, ловить солнце и наслаждаться теплом 🌿</t>
+  </si>
+  <si>
+    <t>01.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13493</t>
+  </si>
+  <si>
+    <t>🌤️ Открыли новый летний сезон турниром по петанку! На Аллее влюбленных в Нескучном саду все желающие соревнуются в тактике и меткости. Металлические шары игроки должны бросить максимально близко к кошонету — маленькому деревянному шару. Чтобы прийти к победе, участники могут намеренно целиться в чужие шары или придумывать другие способы приблизиться к кошонету. У игроков в петанк точно есть какая-то тактика, и они ее придерживаются 😎</t>
+  </si>
+  <si>
+    <t>01.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13487</t>
+  </si>
+  <si>
+    <t>Начинаем новый месяц весны с ярких красок 🎨 Поднять настроение можно с помощью майской подборки обоев на телефон🌷 Скачать обои в хорошем качестве можно здесь: https://clck.ru/3TL59M</t>
+  </si>
+  <si>
+    <t>01.05.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13485</t>
+  </si>
+  <si>
+    <t>Дорогие москвичи, поздравляю вас с Днём Весны и Труда! 🍀 Первомай — праздник с историей и традициями, которые живут и сегодня. В этот день мы чествуем доблестных тружеников, многое сделавших для нашего города и страны. Дарим друг другу радость душевного человеческого общения и по-особому ценим сплочённость и справедливость. Пусть Первомай-2026 станет днём добрых встреч, уважения и благодарности людям, которые своим ежедневным трудом вносят вклад в развитие Москвы и всей страны. Желаю вам, дорогие друзья, вашим родным и близким крепкого здоровья, благополучия и новых успехов. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>01.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13484</t>
+  </si>
+  <si>
+    <t>Поздравляем с Праздником весны и труда! 🌿 Для Парка Горького Первомай исторически был днем старта летнего сезона — с народными гуляниями, концертами, играми и весенним балом. Этой традиции почти столько же, сколько лет существует центральный парк Москвы. 📌 Делимся фрагментом газеты «Вечерняя Москва» за 1940 год, №76 (4904): какими были планы на летний сезон и как встречали 1 мая 86 лет назад! P.S. Программа на эти выходные здесь: clck.ru/3TNboD</t>
+  </si>
+  <si>
+    <t>30.04.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13483</t>
+  </si>
+  <si>
+    <t>💦 Готовы открывать летний сезон и отдыхать у струящихся фонтанов! Сегодня мы запустили фонтаны — теперь можно проводить время у воды почти в каждом уголке парка! Напоминаем, как добраться до любимых точек притяжения: ◽️Фонтан «Девушка на буме» ◽️Сухой фонтан ◽️Каскадный фонтан ◽️Розарий с фонтаном ◽️Фонтан «Девушка с кувшином»</t>
+  </si>
+  <si>
+    <t>30.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13482</t>
+  </si>
+  <si>
+    <t>Праздник Весны и Труда уже завтра! Приглашаем вас встретить майские выходные и открыть летний сезон в Парке Горького🏛 Петанк: 📍Нескучный сад (Аллея влюбленных) ◽️1 мая 10:00-17:00 – Турнир, посвященный Празднику Весны и Труда Тротуарная астрономия: 📍Музеон, у фонтана Лужа ◽️1 мая 20:00-23:00 – вечерние наблюдения (Мероприятие состоится при условии хорошей погоды) Экскурсии: ◽️2 мая 12:00 — Экскурсия «От Петра I до пушкинских героев XIX века» ◽️ 2 и 3 мая 15:00 — Прогулка на электробусе «Флирт и проказы обитателей Нескучного сада» ◽️3 мая 14:00 — Прогулка на электробусе «Исчезнувшие символы Парка Горького»</t>
+  </si>
+  <si>
+    <t>30.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13481</t>
+  </si>
+  <si>
+    <t>Настроение: смотреть на город с весеннего ракурса 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>29.04.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13475</t>
+  </si>
+  <si>
+    <t>Как хорошо вы знаете… белок? 🐿️ Сегодня подготовили для вас викторину о самых милых обитателях парка. Наши белки всегда находятся в центре внимания и попадают в самое сердце посетителей! Голосуйте в опросах и проверяйте себя 😉</t>
+  </si>
+  <si>
+    <t>29.04.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13466</t>
+  </si>
+  <si>
+    <t>Уехать на речную прогулку по Москве ⚓️ На Пушкинской набережной открылся обновленный причал «Парк Горького-2». За год он будет принимать около 500 тысяч пассажиров. На причале будут останавливаться прогулочные суда. Отличный повод увидеть парк и город с необычного ракурса — с воды! 🌊</t>
+  </si>
+  <si>
+    <t>29.04.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/13465</t>
+  </si>
+  <si>
+    <t>На еловых ветках лежит снег — верный признак, что на улице декабрь апрель 🌲 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>15.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14502</t>
+  </si>
+  <si>
+    <t>Осень в парке — сезон романтичных прогулок 🍁 Собрали для вас осеннее бинго: от простых ритуалов до маленьких приключений. ❤️ — уже выполнил(а) несколько пунктов</t>
+  </si>
+  <si>
+    <t>15.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14501</t>
+  </si>
+  <si>
+    <t>Лучший отдых после насыщенных будней — спорт на Воробьевых горах 🤍 До 30 сентября на террасе павильона «Экология» проходят бесплатные тренировки: ▫️Понедельник и пятница 19:00-20:00 — Цигун ▫️Вторник 16:00-18:00 — Фитнес ▫️Среда — 20:00-22:00 — Пилатес ▫️Суббота 13:00-15:00 — Йога Для участия в занятиях нужно зарегистрироваться по ссылке: clck.ru/3Vp8vi Ждем любителей спорта! 🙌🏻</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14500</t>
+  </si>
+  <si>
+    <t>Цвет настроения — осень 🍁 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>14.09.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14495</t>
+  </si>
+  <si>
+    <t>Осень — время строить планы, возвращаться к ритму и оставлять в расписании место для самого важного 🍁 В Сувенирном магазине Парка Горького в продаже появился ежедневник с изображением Арки Главного входа — символа парка и любимого места встреч. 📍Сувенирный магазин на Пушкинской набережной находится здесь: clck.ru/3UQnbk Пусть этой осенью в вашем расписании будет больше времени для себя, близких и прогулок в Парке Горького ❤️</t>
+  </si>
+  <si>
+    <t>14.09.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14494</t>
+  </si>
+  <si>
+    <t>Понедельник — день тяжелый дайджеста! 😎 Собрали для вас подборку событий в Парке Горького! 🚶‍♀️‍➡️Прогулки по парку Каждый день — Прогулка на электромобиле с аудиогидом Каждый день — Прогулка на электробусе с экскурсоводом 15 и 19 сентября — Экскурсия «Мифы и легенды Нескучного сада» 16 сентября — Экскурсия «На склонах и террасах Воробьевых гор» 17 сентября — Экскурсия «От Петра I до Пушкинских героев XIX века» 17 сентября — Экскурсия «Непредсказуемый Парк Горького» 💫 Мероприятия для детей 19 сентября — Концерт на струнных в Зеленой Школе 20 сентября — Солим огурцы с Зеленой Школой! 😎 Сфера Х5 15 сентября 18:00 — Шоу «Книжный клуб»: отпуск, который пошел не по плану 15 сентября 20:00 — Вечер стендапа в «Сфере Х5» 17 сентября 18:30 — Мастер-класс по бимбо-стоицизму: теория, практика, рейв 17 сентября 22:00 — Сфера Х5. Финал сезона: смотрим «Сумерки» ⚽️ WinBox 16 сентября 19:30 — Беговая тренировка SuperSport 18 сентября 11:00 — Беговая тренировка World Class Running 18 сентября 19:30 — Функциональная тренировка SuperSport Ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>14.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14493</t>
+  </si>
+  <si>
+    <t>Пока все набираются сил в понедельник, мы советуем брать пример с лебедей — у пернатых нет дней недели, поэтому они всегда готовы к делам (и к отдыху) 😁 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>13.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14487</t>
+  </si>
+  <si>
+    <t>Что говорит о вас выбранный маршрут? Вспоминайте, какое место для прогулок в Парке Горького вы посещаете чаще всего, и узнавайте больше о себе и своем настроении 🤍</t>
+  </si>
+  <si>
+    <t>13.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14485</t>
+  </si>
+  <si>
+    <t>«И каждой осенью я расцветаю вновь; Здоровью моему полезен русский холод; К привычкам бытия вновь чувствую любовь: Чредой слетает сон, чредой находит голод…» — А.С. Пушкин, «Осень»</t>
+  </si>
+  <si>
+    <t>12.09.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14483</t>
+  </si>
+  <si>
+    <t>Финал субботы в Музеоне 😍 На сцене Фестиваля ушу — Клава Кока. Подпеваем любимым трекам!</t>
+  </si>
+  <si>
+    <t>12.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14482</t>
+  </si>
+  <si>
+    <t>Перемещаемся в Партер — сегодня в Сфере Х5 проходит большой семейный праздник 🤍 В финале дня выступает группа «СмешBand». Песни из любимого мультсериала исполняют композиторы и актеры-голоса героев! ❤️ — от винта-а-а!</t>
+  </si>
+  <si>
+    <t>12.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14481</t>
+  </si>
+  <si>
+    <t>В Музеоне весь день проходит Фестиваль ушу! В программе — тренировки, мастер-классы, выступления артистов и попытка установить рекорд России. А прямо сейчас на Главной сцене — спортсмены из профессиональных школ боевых искусств 🔥</t>
+  </si>
+  <si>
+    <t>12.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14480</t>
+  </si>
+  <si>
+    <t>Запрыгиваем в новые сентябрьские выходные — подсказываем, где провести субботу! 📸 Фонтан «Прыжок в воду», Ромуальд Иодко</t>
+  </si>
+  <si>
+    <t>11.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14479</t>
+  </si>
+  <si>
+    <t>Огари просили передать вам послание 💬 Остается лишь ответить на вопрос пернатых! ❤️ — приду в парк на выходных Обратите внимание: из-за проведения Осеннего велофестиваля въезд со стороны Садового кольца к Парку Горького 12 сентября будет невозможен. Временные ограничения движения будут действовать с 7:00 и ориентировочно до 18:30. Также с 00:01 12 сентября до окончания мероприятия будет временно запрещена парковка на всех участках перекрытий 🙌🏻</t>
+  </si>
+  <si>
+    <t>11.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14477</t>
+  </si>
+  <si>
+    <t>Парковые белочки напоминают: выходные уже совсем близко 🐿️ Осталось только запастись хорошим настроением и чем-нибудь вкусным ❤️ Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>10.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14476</t>
+  </si>
+  <si>
+    <t>Запечатлели бабье лето в Нескучном саду ☀️ Приходите ловить лучи солнца, наслаждаться погодой и проводить время с пользой на экскурсии «Мифы и легенды Нескучного сада» ❤️ Ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>10.09.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14472</t>
+  </si>
+  <si>
+    <t>Парк Горького станет героем фильма «Вечный сад» 📹 К столетию Парка Горького, которое мы отметим в 2028 году, выйдет документально-художественный фильм из двух серий. Это история о том, как парк менялся вместе с Москвой: от первых лет после открытия в 1928 году до сегодняшнего дня. Режиссер проекта — Никита Кононов, сценарист — Алексей Кобылков. Авторы фильма изучили архивные документы, фотографии, видео и воспоминания очевидцев. Первая серия перенесет в конец 1920-х и 1930-е: зрители увидят время становления парка, узнают больше о его директоре Бетти Глан и встретятся с Максимом Горьким. Через образ садовника памяти оживут спортивные праздники, карнавалы, вечера на «Острове танца» и большой каток. Вторая серия посвящена послевоенной жизни парка и важным событиям второй половины XX века. Ее главной героиней станет директор Парка Горького Елизавета Фокина. В финале авторы расскажут о парке сегодня — месте, куда уже почти век приходят за отдыхом, культурой, встречами и новыми впечатлениями. ❤️ — если ждете фильм!</t>
+  </si>
+  <si>
+    <t>10.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14471</t>
+  </si>
+  <si>
+    <t>С днем начала бабьего лета! 🫶🏻 Зовем на прогулки всех, кто испугался осенних холодов — сегодняшние +24 будут по-летнему жаркими. Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>09.09.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14470</t>
+  </si>
+  <si>
+    <t>Спортивная суббота в Музеоне, мы готовы 😎 12 сентября в парке искусств «Музеон» впервые пройдет Фестиваль ушу. Посетителей ждут выступления спортсменов и артистов, соревнования по ушу, мастер-классы в восточном стиле, лекции и шоу! Главными событиями дня станут ▫️Самая массовая тренировка по ушу — установка рекорда для Книги рекордов России; ▫️Выступление шаолиньских монахов; ▫️Концерт Клавы Коки. Вход на фестиваль свободный — регистрация нужна, если вы хотите поучаствовать в массовой тренировке. Подробная программа — на сайте.</t>
+  </si>
+  <si>
+    <t>09.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14469</t>
+  </si>
+  <si>
+    <t>Знакомые образы парка получили современное прочтение — в Сувенирном магазине Парка Горького появилась новая коллекция украшений!❤️ ▫️Одним из главных образов коллекции стала легендарная «Девушка с веслом». Ее силуэт давно стал частью визуального кода Парка Горького и символом целой эпохи. В новом прочтении он перенесен в металл и превращен в талисман, который можно носить с собой. ▫️Для браслета и обвеса выбрана надпись «КУЛЬТУРНЫЕ ЛЮДИ». Это игра слов, которая особенно близка Парку Горького: ведь парк культуры и отдыха создают именно культурные люди. ▫️Коллекция создана совместно с российским брендом украшений Have a Metal. Бренд работает с художественной чеканкой металла, соединяя ремесленную технику, современный дизайн и силу слов. Для изделий используется пищевой алюминий: он не темнеет, не окрашивает кожу, гипоаллергенен и пригоден для полной переработки. Коллекция уже ждет вас в Сувенирном магазине на Пушкинской набережной. Выбирайте украшение для себя или в подарок — как напоминание о прогулках, встречах и любимом парке.</t>
+  </si>
+  <si>
+    <t>19.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14544</t>
+  </si>
+  <si>
+    <t>Парковка у Арки Главного входа снова работает — начинайте прогулку по парку с удобного маршрута. Чтобы заехать на парковку, двигайтесь за остановку общественного транспорта. После парковки можно выехать только в сторону метро «Октябрьская» и Ленинского проспекта; выезд на Крымский Вал не предусмотрен. Парковка платная для всех автомобилей, включая каршеринг. Первые 15 минут — бесплатно. Далее действуют тарифы: — пн–чт, 9:00–22:00 — 300 ₽/час; — пт, выходные и праздники, 9:00–22:00 — 450 ₽/час; — ежедневно, 22:00–9:00 — 200 ₽/час. При въезде получите парковочны талон и сохраните его до выезда. При утере талона взимается штраф. После прогулки оплатите талон в паркомате наличным или безналичным способом. Для выезда предъявите парковочный талон. Ждем вас в парке!</t>
+  </si>
+  <si>
+    <t>19.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14543</t>
+  </si>
+  <si>
+    <t>Чувствуем дыхание осени в каждом дуновении ветра 🍂 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>18.09.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14542</t>
+  </si>
+  <si>
+    <t>Попали под гипноз от вечера в парке 💔 Принесли вам идею — проводить осенний закат на катамаранах на Голицынском пруду! 📍Лодочная станция Парка Горького: clck.ru/3TPEkb</t>
+  </si>
+  <si>
+    <t>18.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14541</t>
+  </si>
+  <si>
+    <t>В Музеоне открылась фотовыставка о жизни Московского государственного университета 🎓 На стендах «Пиксельного рейва» — университет глазами студентов, преподавателей, сотрудников и выпускников. Выставка объединяет повседневные события, научные достижения, культурные инициативы, студенческие истории и портреты людей, которые создают атмосферу МГУ. 🗓️ 15-31 сентября 📍За главным входом в Музеон</t>
+  </si>
+  <si>
+    <t>18.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14540</t>
+  </si>
+  <si>
+    <t>Новое пространство у Арки уже вдохновляет наших посетителей! Этим утром делимся с вами красочной иллюстрацией художницы Лины Силиной 😍 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>17.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14532</t>
+  </si>
+  <si>
+    <t>Пространство перед Аркой Главного входа в Парке Горького открылось для прогулок 😍 Мэр Москвы Сергей Собянин сообщил о завершении реставрации фасадов Арки: специалисты восстановили фасады, кровлю, двери, ограждения смотровой площадки и историческое освещение. А перед Главным входом появилось новое пространство для отдыха. 🌳 Здесь высадили более 15 тысяч многолетних растений: розы, гортензии и хвойные деревья. В пространстве установили 5 арт-объектов в виде колеса обозрения, дирижаблей, каруселей и воздушных шаров. Рядом появились пешеходные дорожки и места для отдыха. Реставрация исторической ограды Парка Горького продолжится до конца года. В результате Арка, ограда и новое пространство перед входом объединятся в целостный ансамбль — новую точку притяжения парка 💯</t>
+  </si>
+  <si>
+    <t>17.09.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14531</t>
+  </si>
+  <si>
+    <t>С 18 по 20 сентября 2026 года пройдут выборы депутатов Государственной Думы Федерального Собрания Российской Федерации. Проголосовать можно несколькими способами. 🔵 Онлайн со смартфона, планшета или компьютера на портале elec.mos.ru с 08:00 18 сентября до 19:59 20 сентября. Для участия понадобится полная учётная запись на mos.ru. 🔵 На любом избирательном участке москвичи могут проголосовать, используя терминалы электронного голосования. На участке по месту постоянной регистрации также можно проголосовать с помощью бумажного бюллетеня. Все, кто проголосует в электронном формате, смогут стать участниками акции «#ВыбираемВместе2026 — Москва» программы «Миллион призов» и получить призовые баллы. 📍 Вся информация о выборах — на официальном портале mos.ru.</t>
+  </si>
+  <si>
+    <t>17.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14525</t>
+  </si>
+  <si>
+    <t>В этот день в 1932 году Максим Горький получил орден Ленина — высшую государственную награду СССР 🏅 В карточках рассказываем о праздновании 40-летнего юбилея творческой деятельности писателя и о его литературных достижениях.</t>
+  </si>
+  <si>
+    <t>17.09.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14524</t>
+  </si>
+  <si>
+    <t>Выбираем безопасные цифровые маршруты ❗️ Каждый день мы ходим не только прогулочными, но и цифровыми маршрутами. С разных устройств заходим на государственные и банковские сервисы, и здесь очень важно помнить о безопасности. Чтобы сохранить защищенный доступ к важным сайтам, пользуйтесь «Яндекс Браузером» или установите сертификаты Минцифры России на свое устройство. Подробная инструкция здесь 🌇 📲 Парки Москвы в МАКС</t>
+  </si>
+  <si>
+    <t>17.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14518</t>
+  </si>
+  <si>
+    <t>Солнечный сентябрьский фотоальбом — то, что нужно для настроения этим утром ☀️🧡 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>16.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14513</t>
+  </si>
+  <si>
+    <t>Официально объявляем: сегодня — день осенней природы в социальных сетях Парка Горького! 🍂 Подготовили для вас викторину о том, что происходит с окружающим миром парка в это время года. Отвечайте на вопросы ниже — проверяйте себя и узнавайте что-то новое 🧡</t>
+  </si>
+  <si>
+    <t>16.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14512</t>
+  </si>
+  <si>
+    <t>А что в меню у парковых белок этой осенью? 🍽 С наступлением осени белки начинают активно запасать корм и готовиться к зиме. Если во время прогулки в парке вы хотите угостить пушистых, выбирайте натуральные продукты без соли, сахара и добавок. Для корма подойдут: ▫️орехи в скорлупе — фундук, грецкие, кедровые; ▫️тыквенные или подсолнечные семечки без соли и обжарки; ▫️кусочки свежих овощей и фруктов; ▫️сушеные ягоды без сахара и консервантов; ▫️желуди и другие сезонные природные корма. Важно: орехи должны быть неочищенными. Скорлупа помогает белке стачивать постоянно растущие зубы, а сам процесс добывания корма поддерживает ее естественное поведение 🧡</t>
+  </si>
+  <si>
+    <t>16.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14511</t>
+  </si>
+  <si>
+    <t>Яркая и солнечная осень — любимое время для прогулок 💛 Знаем, как сделать выход в парк интересным и необычным — присоединиться на экскурсии и узнать что-то новое! Расписание экскурсий: clck.ru/3Vp3yQ</t>
+  </si>
+  <si>
+    <t>20.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14548</t>
+  </si>
+  <si>
+    <t>Осень в Парке Горького — это готовый маршрут для фотопрогулки 🎞 Собрали пять локаций, где особенно легко поймать настроение сезона — и запечатлеть его в кадре. Сохраняйте пост, собирайте термос с чаем и планируйте фотопрогулку — осень в парке меняется каждый день ✏️</t>
+  </si>
+  <si>
+    <t>20.09.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14547</t>
+  </si>
+  <si>
+    <t>Кстати о птичках — сегодня отмечается День перелетных птиц! 🐥 Одни уже собираются в дальнюю дорогу, другие остаются встречать зиму на знакомых аллеях и у прудов. ▫️Кто улетает? На юг отправляются многие насекомоядные птицы: зарянки, горихвостки, певчие дрозды, соловьи и чеглоки. Им становится сложнее находить корм с наступлением холодов, поэтому осенью они покидают Москву и вернутся весной. ▫️Кто остается? Воробьи, синицы, дятлы и поползни проводят зиму в городе. В холодный сезон синицы, поползни и большие пестрые дятлы нередко держатся смешанными стайками — так проще искать корм и замечать опасность. ▫️А что с утками и чайками? Не все водоплавающие птицы следуют одному маршруту. Часть крякв и чаек улетает поздней осенью, однако некоторые утки остаются зимовать на незамерзающих водоемах, где есть открытая вода и достаточно пищи. Гуляя по парку, присмотритесь и прислушайтесь: возможно, кто-то уже прощается до весны, а кто-то остается рядом — чтобы оживлять холодные пейзажи звонким пением!</t>
+  </si>
+  <si>
+    <t>20.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14546</t>
+  </si>
+  <si>
+    <t>Доброе воскресное утро 🌅 Огарь, кажется, тоже решил никуда не спешить: задумался о чем-то важном и поплыл навстречу тихому сентябрьскому выходному. А если захочется поймать это настроение — приходите на Лодочную станцию. Катамараны на Голицынском пруду позволят увидеть парк с воды и замедлиться вместе с ним ❤️</t>
+  </si>
+  <si>
+    <t>19.09.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14545</t>
+  </si>
+  <si>
+    <t>Город засыпает — зажигаются огни Арки Главного входа ✨ Арт-объекты и Арка с подсветкой на фоне ночного города выглядят особенно выразительно! Приходите создавать красивые кадры и наслаждаться вечерней прогулкой у нового пространства 🤍</t>
+  </si>
+  <si>
+    <t>29.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14588</t>
+  </si>
+  <si>
+    <t>Нескучный сад полон легенд и мифов, рассказываем нашу любимую историю: о посещении Пушкиным Малого Гротескового мостика 🍂 Считается, что именно здесь Александр Пушкин сделал предложение Наталье Гончаровой. Поэт не раз бывал в Нескучном саду. Летом 1830 года здесь работал Воздушный театр, популярное место для прогулок и представлений. Однажды поэт пригласил сюда свою невесту вместе с семьей — и его появление оказалось настолько заметным, что репетиция спектакля фактически остановилась: артисты ходили за поэтом, не желая упускать возможность увидеть и услышать его. После этого Александр Сергеевич повел Наталью через мостик у устья оврага и поцеловал ее. По легенде, если пара пройдет за руки по Гротесковому мосту, их отношения будут долгими и крепкими 🧡 Найти мостик можно здесь, а узнать больше об историях Нескучного сада — из наших экскурсий!</t>
+  </si>
+  <si>
+    <t>29.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14587</t>
+  </si>
+  <si>
+    <t>Начинаем утро с наших пушистых исследователей❤️ Стоило нам выйти на прогулку, как из листвы уже показались любопытные глазки. Кажется, у белок в парке свой утренний обход — и мы оказались в списке самых интересных наблюдений 🐿️🍂</t>
+  </si>
+  <si>
+    <t>28.09.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14586</t>
+  </si>
+  <si>
+    <t>Несем свежий выпуск «Первой парковой» — осенний 🍂 В новом номере предлагаем посмотреть на парк в сезон, когда привычные маршруты меняются вместе с цветом листвы, а прогулку особенно приятно дополнить чашкой горячего чая. Внутри рассказываем: ▫️о самых осенних точках на карте Парка Горького и идеальных маршрутах; ▫️что такое «антефиксы», «кессоны» и «пропилеи» — в архитектурном материале об Арке Главного входа; ▫️как живут, любят и воспитывают детей очаровательные обитатели Голицынского пруда — утки. А еще — традиционные рекомендации редакции, интересные факты из истории парка, новинки мерча и идеи для неспешного осеннего дня. 📍Ищите свой экземпляр в Инфоцентре, Сувенирном магазине на Пушкинской набережной, Зеленой Школе, Музее современного искусства «Гараж», а еще кафе — «PhoBo», «ЗДРАСТЕ», «Нитка», «Домик в саду», фудхолле «Комбинат культуры», кофейне «Сотто». ЭЛЕКТРОННАЯ ВЕРСИЯ</t>
+  </si>
+  <si>
+    <t>28.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14585</t>
+  </si>
+  <si>
+    <t>Наши утки врываются залетают в новую неделю с двух крыльев и задают ритм ⚡ Самое время собрать планы и начать понедельник с хорошего настроения 😁</t>
+  </si>
+  <si>
+    <t>27.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14584</t>
+  </si>
+  <si>
+    <t>Парк предлагает сыграть в осеннюю случайность 🖌 Останавливайте видео, сохраняйте выпавший маршрут и отправляйтесь за новыми впечатлениями. Главное — не забыть взять с собой хорошее настроение ❤️</t>
+  </si>
+  <si>
+    <t>27.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14583</t>
+  </si>
+  <si>
+    <t>Воскресным утром предвкушаем потепление, солнце и еще один день отдыха 🥰 Парк Горького в МАКС</t>
+  </si>
+  <si>
+    <t>26.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14577</t>
+  </si>
+  <si>
+    <t>Осень зовет на прогулку — главное, собрать небольшой набор для комфортного маршрута 🍂 Сохраняйте чек-лист, одевайтесь по погоде и заглядывайте в парк за свежим воздухом, яркими красками и спокойствием. Напоминаем, что приобрести зонт, дождевик и термокружку можно в нашем Сувенирном магазине на Пушкинской набережной ❤️</t>
+  </si>
+  <si>
+    <t>26.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14576</t>
+  </si>
+  <si>
+    <t>Начинаем выходные с прогулки по парку, который активно меняет свою палитру 🎨 Прогуляться по Музеону можно пешком, а если хочется увидеть больше осенних красок и не спешить — выбирайте поездку на электрокаре. Он поможет с комфортом проехать по живописным маршрутам, рассмотреть скульптуры под открытым небом, золотые аллеи и виды на набережную. Пусть выходные начнутся с красивого маршрута и новых впечатлений 🍂</t>
+  </si>
+  <si>
+    <t>25.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14575</t>
+  </si>
+  <si>
+    <t>Смотрим на Москву глазами жителей столицы 😍 В Музеоне открылась выставка «Москва глазами москвичей». Из 8 тысяч фото, которые поучаствовали в проекте совместно с каналом Новости Москвы, команда парка отобрала лучшие снимки — они показывают многообразие столицы. Собранные работы охватывают более 70 лет истории и позволяют увидеть, как менялись город, архитектура, общественные пространства и повседневная жизнь. Самые ранние снимки сделаны в 1950-х, а новейшие — в этом году. В объективе москвичей — знаковые достопримечательности города и менее очевидные места. Столица в фотографиях предстает одновременно исторической и современной, повседневной и парадной, монументальной и камерной. 📍Крымская набережная, недалеко от памятника Петру I</t>
+  </si>
+  <si>
+    <t>25.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14573</t>
+  </si>
+  <si>
+    <t>С утра увидели — воробьи сидят нахохлившись 🤔 Если вы не слышали о такой примете, то подобное поведение пернатых — к похолоданию. Но мы уверены, что наши друзья просто ждут выходных и потепления (с не совсем довольным видом) 😉</t>
+  </si>
+  <si>
+    <t>24.09.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14572</t>
+  </si>
+  <si>
+    <t>«Танцующие» снова в Музеоне — и вновь в движении, несмотря на неподвижность бронзы 🎭 Скульптурная композиция Тараса Левко обрела обновленный вид после реставрации. Для фигур подготовили новые прочные постаменты, а мелкие трещины у основания устранили с помощью аргоновой сварки — технологии, которая позволяет бережно восстановить металл. Тарас Левко — современный российский скульптор, чья творческая история сотрудничества с Музеоном началась еще в 2003 году, во время скульптурного симпозиума в парке. С тех пор его работы стали важной частью музейной коллекции под открытым небом и городского маршрута посетителей. Больше о творчестве скульптора — в личном блоге автора. А чтобы узнать больше о «Танцующих» — смотрите интервью 🖌️</t>
+  </si>
+  <si>
+    <t>24.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14571</t>
+  </si>
+  <si>
+    <t>«Есть в осени первоначальной Короткая, но дивная пора — Весь день стоит как бы хрустальный, И лучезарны вечера…» 😍 — Федор Тютчев, 1857 г.</t>
+  </si>
+  <si>
+    <t>23.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14570</t>
+  </si>
+  <si>
+    <t>Осень — лучшее время увидеть парк по-новому 📌 Услышать истории старинных усадеб, пройти знакомыми маршрутами с гидом и открыть места, которые обычно остаются за пределами обычной прогулки — все это в дайджесте экскурсий сентября. 🔸Прогулка на электробусе с экскурсоводом по Парку Горького (6+) Комфортный маршрут по главным достопримечательностям Парка Горького и Нескучного сада. За 60 минут можно познакомиться с историей этих мест, не отвлекаясь на капризы погоды. 🔸Вековые тайны Андреевского монастыря (6+) Прогулка по Воробьевым горам, где история Москвы раскрывается через старинный монастырь, природный ландшафт и панорамы города. 🔸На склонах и террасах Воробьевых гор (6+) Маршрут для тех, кто любит соединять прогулки на природе с городскими историями. Узнайте больше о рельефе, природе и знаковых точках одной из самых живописных территорий парка. 🔸Прогулка на электромобиле с аудиогидом (0+) Маршрут проходит через живописную Крымскую набережную, а затем поворачивает вглубь Музеона, чтобы поближе познакомиться с коллекцией скульптур парка искусств. 🔸Мифы и легенды Нескучного сада (6+) Прогулка по одному из самых загадочных уголков парка: старинные аллеи, усадебная история и сюжеты, которые отвечают на вопрос о том, почему сад по-настоящему Нескучный. 🎟 Билеты на экскурсии можно приобрести по ссылке.</t>
+  </si>
+  <si>
+    <t>23.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14566</t>
+  </si>
+  <si>
+    <t>На Крымской набережной распускаются не только цветы, но и… капуста 🥬 Декоративная капуста — одна из главных героинь осенних клумб. Пока многие растения постепенно готовятся к зиме, она только набирает цвет. Именно в холоде в листьях накапливаются природные пигменты — антоцианы, поэтому с каждым осенним днем цветы капусты становятся все ярче. Рассмотреть узоры необычных «цветов» можно на Крымской набережной ❤️</t>
+  </si>
+  <si>
+    <t>22.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14563</t>
+  </si>
+  <si>
+    <t>Последние дни сентября — время для музыки под открытым небом! 26 сентября в 16:00 на деревянной террасе у сухого фонтана в Музеоне состоится заключительный концерт юбилейного, 10-го сезона программы «Военные оркестры в парках». На сцене выступят курсанты военного института — будущие дирижеры. В программе прозвучат произведения российских и зарубежных композиторов: от камерных сочинений до масштабных музыкальных форм, в оригинальных версиях и неожиданных аранжировках. 📍 Деревянная терраса у сухого фонтана, Музеон 📅 26 сентября, 16:00 Вход свободный</t>
+  </si>
+  <si>
+    <t>22.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14557</t>
+  </si>
+  <si>
+    <t>Начинаем свой день с осенней палитры Музеона 😍 Заглядывайте в парк — за осенним настроением, свежими мыслями и любимыми маршрутами 🍂</t>
+  </si>
+  <si>
+    <t>21.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14555</t>
+  </si>
+  <si>
+    <t>Стук дождя по крышам — главный спутник осени ☔️ Но дождливая погода еще не повод отменять прогулку! Шорох мокрой листвы, отражения в лужах, прохладный воздух и приглушенные краски погружают парк в особую атмосферу, которую нельзя упустить из внимания. Чтобы променад по осенним аллеям оставался комфортным, загляните в Сувенирный магазин: там вас ждут стильные парковые дождевики. Пусть осенью будет больше прогулок — независимо от прогноза 🌦 📍Сувенирный магазин на Пушкинской набережной</t>
+  </si>
+  <si>
+    <t>21.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/gorkyparkmsk/14554</t>
+  </si>
+  <si>
+    <t>Начинаем неделю с осеннего гербария 🍁 Осень — единственное время года, когда можно уйти из парка с полными карманами листьев и чувством, как в детстве, что нашел сокровище. Кто с нами на охоту за самыми красивыми красками?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4331,62 +9047,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H438"/>
+  <dimension ref="A1:H963"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2491.392" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3103.671" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -14811,50 +19527,8975 @@
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>31709</v>
       </c>
       <c r="B438" t="s">
         <v>1315</v>
       </c>
       <c r="C438" t="s">
         <v>1316</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="E438">
         <v>5832</v>
       </c>
       <c r="F438">
         <v>78</v>
       </c>
       <c r="G438">
         <v>49</v>
       </c>
       <c r="H438">
         <v>26</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>97808</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E439">
+        <v>2452</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>97809</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E440">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>97810</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E441">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>97811</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E442">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>97812</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E443">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>97813</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E444">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>97814</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E445">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>97815</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E446">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>97816</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E447">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>97817</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E448">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>97818</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E449">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>97819</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E450">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>97820</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E451">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>97821</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E452">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>97822</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E453">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>97823</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E454">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>97824</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E455">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>97825</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E456">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>97826</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E457">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>97827</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E458">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>97828</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E459">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>97829</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E460">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>97830</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E461">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>97831</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E462">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>97832</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E463">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>97833</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E464">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>97834</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E465">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>97835</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E466">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>97836</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E467">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>97837</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E468">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>97838</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E469">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>97839</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E470">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>97840</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E471">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>97841</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E472">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>97842</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E473">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>97843</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E474">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>97844</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E475">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>97845</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E476">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>97846</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E477">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>97847</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E478">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>97848</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E479">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>97849</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E480">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>97850</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E481">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>97851</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E482">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>97852</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E483">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>97853</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E484">
+        <v>4973</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>97854</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E485">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>97855</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E486">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>97856</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E487">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>97857</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E488">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>97858</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E489">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>97859</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E490">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>97860</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E491">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>97861</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E492">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>97862</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E493">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>97863</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E494">
+        <v>9296</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>97864</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E495">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>97865</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E496">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>97866</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E497">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>97867</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E498">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>97868</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E499">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>97869</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E500">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>97870</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E501">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>97871</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E502">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>97872</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E503">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>97873</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E504">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>97874</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E505">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>97875</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E506">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>97876</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E507">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>97877</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E508">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>97878</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E509">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>97879</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E510">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>97880</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E511">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>97881</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E512">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>97882</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E513">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>97883</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E514">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>97884</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E515">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>97885</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E516">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>97886</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E517">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>97887</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E518">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>97888</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E519">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>97889</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E520">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>97890</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E521">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>97891</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E522">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>97892</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E523">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>97893</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E524">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>97894</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E525">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>97895</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E526">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>97896</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E527">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>97897</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E528">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>97898</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E529">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>97899</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E530">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>97900</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E531">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>97901</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E532">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>97902</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E533">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>97903</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E534">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>97904</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E535">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>97905</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E536">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>97906</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E537">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>97907</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E538">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>97908</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E539">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>97909</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E540">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>97910</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E541">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>97911</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E542">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>97912</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E543">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>97913</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E544">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>97914</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E545">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>97915</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E546">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>97916</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E547">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>97917</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E548">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>97918</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E549">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>97919</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E550">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>97920</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E551">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>97921</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E552">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>97922</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E553">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>97923</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E554">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>97924</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E555">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>97925</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E556">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>97926</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E557">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>97927</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E558">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>97928</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E559">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>97929</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E560">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>97930</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E561">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>97931</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E562">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>97932</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E563">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>97933</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E564">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>97934</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E565">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>97935</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E566">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>97936</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E567">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>97937</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E568">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>97938</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E569">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>97939</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E570">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>97940</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E571">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>97941</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E572">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>97942</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E573">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>97943</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E574">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>97944</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E575">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>97945</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E576">
+        <v>4908</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>97946</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E577">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>97947</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E578">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>97948</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E579">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>97949</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E580">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>97950</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E581">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>97951</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E582">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>97952</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E583">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>97953</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E584">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>97954</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E585">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>97955</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E586">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>97956</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E587">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>97957</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E588">
+        <v>5426</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>97958</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E589">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>97959</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E590">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>97960</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E591">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>97961</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E592">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>97962</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E593">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>97963</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E594">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>97964</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E595">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>97965</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E596">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>97966</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E597">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>97967</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E598">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>97968</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E599">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>97969</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E600">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>97970</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E601">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>97971</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E602">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>97972</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E603">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>97973</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E604">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>97974</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E605">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>97975</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E606">
+        <v>2896</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>97976</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E607">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>97977</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E608">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>97978</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E609">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>97979</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E610">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>97980</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E611">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>97981</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E612">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>97982</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E613">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>97983</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E614">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>97984</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E615">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>97985</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E616">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>97986</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E617">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>97987</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E618">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>97988</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E619">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>97989</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E620">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>97990</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E621">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>97991</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E622">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>97992</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E623">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>97993</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E624">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>97994</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E625">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>97995</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E626">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>97996</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E627">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>97997</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E628">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>97998</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E629">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>97999</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E630">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>98000</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E631">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>98001</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E632">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>98002</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E633">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>98003</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E634">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>98004</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E635">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>98005</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E636">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>98006</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E637">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>98007</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E638">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>98008</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E639">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>98009</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E640">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>98010</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E641">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>98011</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E642">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>98012</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E643">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>98013</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E644">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>98014</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E645">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>98015</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E646">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>98016</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E647">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>98017</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E648">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>98018</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E649">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>98019</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E650">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>98020</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E651">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>98021</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E652">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>98022</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E653">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>98023</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E654">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>98024</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E655">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>98025</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E656">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>98026</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E657">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>98027</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E658">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>98028</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E659">
+        <v>5832</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>98029</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E660">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>98030</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E661">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>98031</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E662">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>98032</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E663">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>98033</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E664">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>98034</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E665">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>98035</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E666">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>98036</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E667">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>98037</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E668">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>98038</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E669">
+        <v>5538</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>98039</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E670">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>98040</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E671">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>98041</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E672">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>98042</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E673">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>98043</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E674">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>98044</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E675">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>98045</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E676">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>98046</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E677">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>98047</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E678">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>98048</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E679">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>98049</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E680">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>98050</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E681">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>98051</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E682">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>98052</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E683">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>98053</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E684">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>98054</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E685">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>98055</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E686">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>98056</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E687">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>98057</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E688">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>98058</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E689">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>98059</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E690">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>98060</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E691">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>98061</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E692">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>98062</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E693">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>98063</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E694">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>98064</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E695">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>98065</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E696">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>98066</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E697">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>98067</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E698">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>98068</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E699">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>98069</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E700">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>98070</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E701">
+        <v>5960</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>98071</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E702">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>98072</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E703">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>98073</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E704">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>98074</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E705">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>98075</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E706">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>98076</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E707">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>98077</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E708">
+        <v>6065</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>98078</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E709">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>98079</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E710">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>98080</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E711">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>98081</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E712">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>98082</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E713">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>98083</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E714">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>98084</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E715">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>98085</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E716">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>98086</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E717">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>98087</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E718">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>98088</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E719">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>98089</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E720">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>98090</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E721">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>98091</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E722">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>98092</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E723">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>98093</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E724">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>98094</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E725">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>98095</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E726">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>98096</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E727">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>98097</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E728">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>98098</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E729">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>98099</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E730">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>98100</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E731">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>98101</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E732">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>98102</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E733">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>98103</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E734">
+        <v>7151</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>98104</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E735">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>98105</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E736">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>98106</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E737">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>98107</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E738">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>98108</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E739">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>98109</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E740">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>98110</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E741">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>98111</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E742">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>98112</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E743">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>98113</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E744">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>98114</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E745">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>98115</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E746">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>98116</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E747">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>98117</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E748">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>98118</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E749">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>98119</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E750">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>98120</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E751">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>98121</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E752">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>98122</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E753">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>98123</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E754">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>98124</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E755">
+        <v>5577</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>98125</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E756">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>98126</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E757">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>98127</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E758">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>98128</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E759">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>98129</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E760">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>98130</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E761">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>98131</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E762">
+        <v>6292</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>98132</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E763">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>98133</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E764">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>98134</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E765">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>98135</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E766">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>98136</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E767">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>98137</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E768">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>98138</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E769">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>98139</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E770">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>98140</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E771">
+        <v>5410</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>98141</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E772">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>98142</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E773">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>98143</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E774">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>98144</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E775">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>98145</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E776">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>98146</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E777">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>98147</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E778">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>98148</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E779">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>98149</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E780">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>98150</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E781">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>98151</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E782">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>98152</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E783">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>98153</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E784">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>98154</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E785">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>98155</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E786">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>98156</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E787">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>98157</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E788">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>98158</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E789">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>98159</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E790">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>98160</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E791">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>98161</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E792">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>98162</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E793">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>98163</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E794">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>98164</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E795">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>98165</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E796">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>98166</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E797">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>98167</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E798">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>98168</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E799">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>98169</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E800">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>98170</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E801">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>98171</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E802">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>98172</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E803">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>98173</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E804">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>98174</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E805">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>98175</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E806">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>98176</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E807">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>98177</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E808">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>98178</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E809">
+        <v>5126</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>98179</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E810">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>98180</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E811">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>98181</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E812">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>98182</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E813">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>98183</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E814">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>98184</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E815">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>98185</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E816">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>98186</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E817">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>98187</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E818">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>98188</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E819">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>98189</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E820">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>98190</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E821">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>98191</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E822">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>98192</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E823">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>98193</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E824">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>98194</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E825">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>98195</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E826">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>98196</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E827">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>98197</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E828">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>98198</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E829">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>98199</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E830">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>98200</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E831">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>98201</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E832">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>98202</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E833">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>98203</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E834">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>98204</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E835">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>98205</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E836">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>98206</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E837">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>98207</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E838">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>98208</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E839">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>98209</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E840">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>98210</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E841">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>98211</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E842">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>98212</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E843">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>98213</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E844">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>98214</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E845">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>98215</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E846">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>98216</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E847">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>98217</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E848">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>98218</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E849">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>98219</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E850">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>98220</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E851">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>98221</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E852">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>98222</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E853">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>98223</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E854">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>98224</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E855">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>98225</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E856">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>98226</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E857">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>98227</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E858">
+        <v>5082</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>98228</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E859">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>98229</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E860">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>98230</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E861">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>98231</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E862">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>98232</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E863">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>98233</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E864">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>98234</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E865">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>98235</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E866">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>98236</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E867">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>98237</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E868">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>98238</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E869">
+        <v>5797</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>98239</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E870">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>98240</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E871">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>98241</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E872">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>98242</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E873">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>98243</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E874">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>98244</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E875">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>98245</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E876">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>98246</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E877">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>98247</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E878">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>98248</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E879">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>98249</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E880">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>98250</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E881">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>98251</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E882">
+        <v>3103</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>98252</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E883">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>98253</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E884">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>98254</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E885">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>98255</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="E886">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>98256</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E887">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>98257</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E888">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>98258</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E889">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>98259</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E890">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>98260</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E891">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>98261</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E892">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>98262</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2677</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E893">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>98263</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E894">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>98264</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E895">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>98265</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E896">
+        <v>6776</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>98266</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E897">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>98267</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E898">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>98268</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E899">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>98269</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E900">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>98270</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E901">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>98271</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E902">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>98272</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E903">
+        <v>2359</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>98273</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E904">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>98274</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E905">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>98275</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E906">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>98276</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E907">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>98277</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E908">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>98278</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="E909">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>103165</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E910">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>103166</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E911">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>103167</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="E912">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>103168</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="E913">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>103169</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E914">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>103170</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E915">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>103171</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E916">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>103172</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E917">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>103173</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E918">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>103174</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E919">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>103175</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E920">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>103176</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E921">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>103177</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E922">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>103178</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E923">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>103179</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E924">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>103180</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E925">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>103181</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E926">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>103182</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E927">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>103183</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E928">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>123633</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E929">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>123634</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E930">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>123635</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E931">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>123636</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E932">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>123637</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E933">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>123638</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E934">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>123639</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E935">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>123640</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E936">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>123641</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E937">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>123642</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E938">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>123643</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E939">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>123644</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E940">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>123645</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E941">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>124394</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="E942">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>124395</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2827</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2828</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E943">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>124396</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2830</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="E944">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>124397</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2834</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="E945">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>127626</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="E946">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>127627</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E947">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>127628</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2842</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="E948">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>127629</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E949">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>127630</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E950">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>127631</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="E951">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>127632</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="E952">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>127633</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E953">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>127634</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E954">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>127635</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E955">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>127636</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E956">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>127637</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E957">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>127638</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="E958">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>127639</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E959">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>127640</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E960">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>127641</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E961">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>127642</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E962">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>127643</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E963">
+        <v>1493</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">