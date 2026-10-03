--- v0 (2025-12-06)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2970">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4509,50 +4509,4463 @@
     <t>12.03.25 04:41</t>
   </si>
   <si>
     <t>t.me/nsk_zoo/6254</t>
   </si>
   <si>
     <t>#играй На этой неделе свой День рождения отмечает не только Найтирия, но и еще одно животное нашего зоопарка! Хотите узнать, кто это? Проходите лабиринт! Кто же из животных получит подарок - белый тигр, леопард или медведь? Ответы пишите в комментариях! ⬇️ По традиции завтра, мы вам всё расскажем! #новосибирскийзоопарк</t>
   </si>
   <si>
     <t>11.03.25 11:07</t>
   </si>
   <si>
     <t>t.me/nsk_zoo/6251</t>
   </si>
   <si>
     <t>#животные_зоопарка Игрунковые обезьяны - самые мелкие представители отряда приматов. Длина тела 15–50 см; хвост длиннее тела, не хватательный. Семейство включает в себя около 50 видов, 39 из них внесены в Красную книгу МСОП, 10 находятся под угрозой исчезновения. Новосибирский зоопарк много лет занимается сохранением семейства игрунковых обезьян. И в декабре 2024 - январе 2025 сразу в двух группах приматов пополнение. Пополнение произошло у золотистоголовых тамаринов. 23 декабря родился один малыш. Сейчас он уже самостоятельная особь: малыш быстро понял правила поведения в группе, ест взрослую пищу, он активен и решителен. Малыш даже запомнил места, где закреплены специальные игрушки, в которых киперы прячут лакомство для обезьянок. (видео №1) 21 января в группе игрунок Жоффруа родилась двойня. Особенностью воспитания малышей в этой группе является забота всех членов о потомстве. Детеныши уже проявляют самостоятельность, но до сих пор находятся под опекой взрослых, часто можно увидеть их на спине других членов группы. (видео №2) Осенью 2024 года мы писали про рождение детеныша гельдиевой мармозетки. В зоопарке давно не рождались приматы данного вида, поэтому детеныш стал большим событием для нас. Сейчас малыш подрос и уже полностью самостоятелен, чувствует себя прекрасно. (видео №3) Малышей можно увидеть в Павильоне мелких приматов и пингвинов. Оставайтесь с нами и следите за жизнью Новосибирского зоопарка в социальных сетях. #новосибирскийзоопарк</t>
   </si>
   <si>
     <t>11.03.25 03:12</t>
   </si>
   <si>
     <t>t.me/nsk_zoo/6250</t>
   </si>
   <si>
     <t>#играй Правильные ответы на кроссворд: 1. Кенгуру 2. Баран 3. Бурый 4. Тигр 5. Пингвин 6. Черепаха 7. Павлин 8. Заяц И главное слово: Найтирия. 15 марта львица Найтирия отметит свой 9-й День рождения. На этой неделе есть еще один именинник, угадывать будем завтра! Мы каждый раз поражаемся вашим знаниям и кажется, мы даем вам слишком простые задания! 🤓 Пора повышать сложность! Спасибо всем за участие и оставайтесь на связи с зоопарком! #новосибирскийзоопарк</t>
+  </si>
+  <si>
+    <t>09.09.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8850</t>
+  </si>
+  <si>
+    <t>29 августа Новосибирскому зоопарку исполнилось 79 лет! 🎉 Каждый день рождения для нас особенно важен, и мы ценим, что в такие важные дни вы поддерживаете нас.🫶🏼 Мы подготовили для вас ещё один видеорепортаж об этом грандиозном мероприятии. Давайте вспомним, как прошёл праздник! 🥳 #деньрождения26</t>
+  </si>
+  <si>
+    <t>09.09.26 03:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8847</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 9 сентября 2021 года в национальном парке «Сайлюгемский» (Республика Алтай) состоялся второй выпуск четырёх молодых самцов аргали. Животные родились в Новосибирском зоопарке в 2017–2019 годах. В течение нескольких лет их готовили к возвращению в природу, сводя к минимуму контакты с человеком. Выпуск состоялся в пределах границ природного ареала вида. 🐐 Время выпуска выбрано с учётом биологических особенностей животных: в конце осени на этом участке собираются крупные группировки аргали в связи с началом сезона размножения, что повышает шансы новых особей примкнуть к стаду. В 2021 году на рога двух самцов установили специальные датчики, позволяющие длительное время отслеживать их передвижения. #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>08.09.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8846</t>
+  </si>
+  <si>
+    <t>По вашим запросам мы стали чаще показывать вам видео с нашим Умкой 🐻‍❄️ Ему никогда не бывает скучно: маленький белый медвежонок всегда найдёт, чем себя занять — погоняет игрушки, устроит заплыв в бассейне или исследует каждый уголок вольера. А рядом — самая заботливая мама, которая всегда присмотрит и поддержит в любой игре.🤍</t>
+  </si>
+  <si>
+    <t>08.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8845</t>
+  </si>
+  <si>
+    <t>«В гостях у хвостиков!» — и вот уже третий выпуск! 🎬🫎 На этот раз мы отправились в гости к лосёнку Цезарю! Зоолог Новосибирского зоопарка расскажет об особенностях этого удивительного малыша, его характере и повадках, а ещё — покажет настоящее кормление! 🌿 Смотрите наш новый выпуск, узнавайте больше о жизни лосей в зоопарке и делитесь впечатлениями в комментариях! Как вам новый выпуск? Ждём ваши реакции! 💬❤️</t>
+  </si>
+  <si>
+    <t>08.09.26 03:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8842</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 8 сентября 1996 года в Новосибирском зоопарке впервые была сформирована пара каракалов. Формирование пар в зоологическом парке — процесс постепенный. Сначала самца и самку селят в раздельные, но расположенные рядом вольеры, чтобы они могли привыкнуть к присутствию друг друга на расстоянии. Сотрудники зоопарка ежедневно наблюдают за их поведением, оценивая степень заинтересованности и отсутствие агрессии. И только когда обе особи проявляют явное желание к знакомству, их осторожно начинают соединять. Такой подход позволяет минимизировать стресс и избежать конфликтов. Каракал распространён в Африке, на Ближнем Востоке, в Центральной и Юго-Западной Азии. Обитает в саваннах, полупустынях, сухих редколесьях и предгорных районах, избегая густых тропических лесов. Этот хищник прекрасно адаптирован к засушливым условиям и может долгое время обходиться без воды. Ведёт преимущественно ночной образ жизни, хотя в прохладное время года охотится и днём. Охотится в одиночку, используя тактику скрадывания и молниеносного броска. Способен прыгать вертикально вверх на три метра, сбивая взлетающих птиц. Длинные кисточки на ушах (до 4,5 сантиметров) помогают каракалу лучше улавливать звуки. 🐈 #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>07.09.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8835</t>
+  </si>
+  <si>
+    <t>Продолжаем подборку фотографий с итогов фотоконкурса! 📸 Сегодня покажем работы профессионалов в номинации «Портрет». В этой категории участники демонстрируют не только техническое мастерство, но и умение передать характер, эмоции и индивидуальность животных. Каждый снимок — это история, рассказанная через взгляд, позу или мимику героя. Листайте карусель, чтобы увидеть лучшие портретные работы профессионалов! 👉</t>
+  </si>
+  <si>
+    <t>07.09.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8834</t>
+  </si>
+  <si>
+    <t>🐾 Желаем всем лёгкого старта в новую рабочую неделю! А чтобы заряд бодрости сопровождал вас до самых выходных — делимся с вами очаровательными кадрами из мира больших кошек. В нашем зоопарке подрастают очаровательные котята леопардов! 🐆</t>
+  </si>
+  <si>
+    <t>07.09.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8831</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. В сентябре 1961 года Ростислав Шило был принят в Новосибирский зоопарк на должность ветеринарного врача. За три месяца до этого он окончил Куйбышевский сельскохозяйственный техникум. Биология, ветеринария были интересны Ростиславу Шило с детских лет, и, казалось, что путь в профессию прямой и очевидный. Но после получения специальности он неожиданно для окружающих поступил в Тихоокеанское высшее военно-морское училище имени С. О. Макарова. Там он проучился совсем недолго, потому что окончательно понял, что является его настоящим призванием, и пошёл работать в зоопарк — туда, где мог заботиться о животных. В этой работе будет трёхлетний перерыв (с 1962 по 1965 год) на службу в армии. Отслужив, Ростислав Шило вернулся в зоопарк и посвятил ему всю свою жизнь. #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>07.09.26 02:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8825</t>
+  </si>
+  <si>
+    <t>Первые осенние выходные в Новосибирском зоопарке прошли особенно тепло и празднично: гостей встречали яркие фотозоны, интерактивные площадки, музыка и танцы.💃 5 сентября территорию наполняли звуки и краски этнокультурной программы от «Немецкой слободы», а 6 сентября мы отметили праздник урожая с интерактивами, угощениями и щедрой осенней атмосферой. 🥒 Делимся фотографиями — смотрите, как это было!</t>
+  </si>
+  <si>
+    <t>06.09.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8824</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня, 6 сентября в Новосибирском зоопарке состоится Праздник урожая 🥕🍏 С начала августа наш зоопарк принимает урожай, выращенный жителями города и области. От всей души благодарим всех неравнодушных людей, которые поделились фруктами и овощами с нашими животными! ♥ В 12:00 на главной аллее зоопарка можно будет: ✅ сфотографироваться на ярких фотозонах ✅ сделать кормовое обогащение из принесенных на акцию овощей и фруктов, а также посмотреть, как животные будут его есть ✅ попробовать и приобрести мёд, произведённый в нашем подсобном хозяйстве в селе Барлак Благотворительная акция продолжается: мы принимаем урожай от всех желающих! В ближайшее время мы подведём итоги и непременно расскажем вам о результатах. Приходите всей семьёй! Будет весело и интересно!✨</t>
+  </si>
+  <si>
+    <t>06.09.26 03:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8821</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. Каждый год в первые выходные сентября Новосибирский зоопарк присоединяется к Международному дню распространения информации о птицах-падальщиках, который также называют Международным днём грифа. Главная цель этого экологического праздника — привлечь внимание общественности к проблемам птиц-падальщиков и показать их важную роль в экосистемах планеты. Чёрные грифы — самые известные из этих птиц. Помимо них, к этой группе относятся стервятники, сипы, бородачи. Поедая туши погибших животных, эти птицы выполняют роль естественных санитаров, защищая окружающую среду от распространения инфекционных болезней. В настоящее время они нуждаются в нашей защите. 🦅 #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>05.09.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8820</t>
+  </si>
+  <si>
+    <t>🦁🌿 Бесплатные экскурсии в зоопарке — каждый день до конца сентября! С 7 сентября запускаем ежедневные бесплатные обзорные экскурсии по территории зоопарка. Отличный повод узнать больше о наших животных, их привычках и особенностях содержания — и всё это в формате живой прогулки с гидом. 🕒 Время старта: 14:00 📍 Место сбора: у главного фонтана зоопарка! 💰 Оплата: входной билет в зоопарк (экскурсия бесплатная) Мы ждём вас!</t>
+  </si>
+  <si>
+    <t>05.09.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8819</t>
+  </si>
+  <si>
+    <t>Друзья, напоминаем о показательных кормлениях в эту субботу! 🍎 🗓️05.09, суббота 15:00 - Кондоры 📍Орнитологический комплекс: ряд крупных хищных птиц, центральная аллея 15:00 - Сибирская рысь 15:00 - Муравьед 📍Комплекс муравьедов и кустарниковых собак 15:30 - Камышовый кот 16:00 - Тайры 📍Пингвинарий Мы ждём вас!</t>
+  </si>
+  <si>
+    <t>05.09.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8816</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 5 сентября 2018 года Новосибирский зоопарк впервые в мире осуществил выпуск в природу аргали, выращенных в неволе. Четыре молодых самца 2015-2016 годов рождения, которых с самого начала готовили к возвращению в естественную среду и содержали в отдельном вольере с минимальным контактом с человеком, отправились в Сайлюгемский национальный парк в Республике Алтай. Аргали — обитает на границе России и Монголии. Из-за браконьерской охоты вид оказался на грани исчезновения и занесён в Красную книгу РФ. По данным на 2018 год, в мире насчитывалось не более 4 тысяч особей, а в России — около 1295. За несколько лет до знакового события, в 2013 году, в Новосибирском зоопарке впервые родились детёныши аргали, и сотрудники стали разрабатывать план их возвращения в природу. Каждого из четырёх самцов перед выпуском оснастили микрочипом, а рога пометили краской, чтобы отличать от диких сородичей. Вскоре после выпуска аргали присоединились к дикому стаду. Этот выпуск стал началом долгосрочной программы по восстановлению природной популяции редких копытных в России. 🐐 #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>04.09.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8815</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Рады сообщить о старте детского литературного конкурса «Сказки зеленой планеты», организованного Фондом имени Р.А.Шило и Новосибирским зоопарком имени Р.А.Шило. С целью экологического воспитания и развития творческих навыков детей мы предлагаем им создать свое произведение (авторскую сказку), прославляющую красоту животного и растительного мира, идеи искренней заботы и сопереживания ко всему живому. В конкурсе могут принять участие ребята от 7 до 18 лет, заполнив заявку на участие, прикрепленную к посту. Прием работ пройдет до 30 апреля 2027 года. Победители определятся в трех возрастных категориях (7-10, 11-14 и 15-18 лет) и спецноминации «Сказочный зоопарк», к участию в которой принимаются произведения, главным героем которых должно быть реальное животное или человек, связанный с Новосибирским зоопарком. Подробности об условиях конкурса и подачи заявок, этапах и требованиях вы можете узнать из Положения по ссылке ➡️тут Желаем всем участникам успехов!</t>
+  </si>
+  <si>
+    <t>04.09.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8813</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 05.09, суббота 15:00 - Кондоры 📍Орнитологический комплекс: ряд крупных хищных птиц, центральная аллея 15:00 - Сибирская рысь 15:00 - Муравьед 📍Комплекс муравьедов и кустарниковых собак 15:30 - Камышовый кот 16:00 - Тайры 📍Пингвинарий 06.09, воскресенье 14:00 - Еноты 📍 С левой стороны от центральной аллеи 14:00 - Уссурийские медведи 📍Уличный вольер на медвежьей аллее 15:00 - Крупные попугаи 📍 Уличный вольер на повороте к новому комплексу бурых медведей 15:00 - Бурые капуцины 📍 Павильон мелких приматов и пингвинов (уличный вольер) 15:00 - Капибара 📍Комплекс муравьедов и кустарниковых собак (уличный вольер) 15:00 - Белоплечий капуцин 📍Центральная аллея 15:30 - Японские макаки 📍 Павильон японских макак 15:30 - Бинтуронги 📍 Вольерный комплекс «Азия» 16:00 - Бескоготные выдры 📍 Вольерный комплекс «Азия» 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📷Е. Черненко</t>
+  </si>
+  <si>
+    <t>04.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8810</t>
+  </si>
+  <si>
+    <t>Завтра, 5 сентября в Новосибирский зоопарк имени Р.А. Шило придёт «Немецкая слобода»! 🎼 С 16:00 до 17:00 на территории зоопарка пройдёт выездная этнокультурная программа «Наши корни – наша гордость» в рамках XI Международного фестиваля культуры российских немцев «Немецкая слобода». 🎤💃 Гостей ждёт встреча с вокальными и танцевальными коллективами российских немцев из регионов Западной Сибири: в программе — лучшие номера, живая музыка, энергичные танцы и атмосфера большого праздника, знакомящего с культурой, языком и традициями российских немцев как одного из коренных народов России. Это отличный повод сделать прогулку по зоопарку ещё ярче: остановиться у сцены, послушать песни, увидеть традиции в движении и почувствовать настроение фестиваля. 📍 Где: Новосибирский зоопарк имени Р.А. Шило. 🗓 Когда: 5 сентября, 16:00–17:00 🎟 Вход: по билету зоопарка Приходите всей семьёй — будет интересно и взрослым, и детям!</t>
+  </si>
+  <si>
+    <t>04.09.26 02:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8805</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 4 сентября мы посвящаем нашей многолетней традиции — акции «Добрый урожай». Её история началась много лет назад. Инициаторами были самые верные и преданные друзья Новосибирского зоологического парка — наши постоянные гости. Они стали приносить для животных плоды своего труда — зелень, овощи, фрукты, выращенные на огородах. И со временем кормильцев становилось всё больше и больше. Каждый год акция «Добрый урожай» начинается без официального объявления. Сезонные овощи и фрукты обогащают рацион животных и поэтому очень важны для их здоровья. Всё, что зоопарк получает от садоводов, распределяется между животными. Часть овощей и фруктов подаётся им в свежем виде, часть закладывается на хранение. Работники кухни зоопарка варят для животных варенье, замораживают ягоды, зелень, сушат фрукты и овощи. Осенних запасов, сделанных с вашей помощью, зоопарку хватает до весны.🍆🥒 #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>03.09.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8804</t>
+  </si>
+  <si>
+    <t>Я календарь переверну — И снова в зоопарк спешу. На льва, на тигра погляжу — И снова в зоопарк спешу. 🔥</t>
+  </si>
+  <si>
+    <t>03.09.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8798</t>
+  </si>
+  <si>
+    <t>29 августа, в день рождения Новосибирского зоопарка, мы провели награждение участников фотоконкурса «Животные Новосибирского зоопарка». Сегодня начинаем подборку работ конкурсантов — и первыми покажем снимки из номинации «Портрет» от любителей.</t>
+  </si>
+  <si>
+    <t>03.09.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8797</t>
+  </si>
+  <si>
+    <t>Каждый год в сентябре Новосибирский зоопарк имени Р. А. Шило и волонтеры Фонда имени Р. А. Шило проводят неделю экологических знаний, посещая учебные заведения с лекциями на экологические темы, например, о влиянии человека на окружающую среду, о редких и уязвимых видах животных. В честь недели экологических знаний делимся с вами экопривычками, которые помогают беречь природу, от издательства «Добрые книги»: 🌿 Не мусорьте в городе и не оставляйте мусор на природе; 🌿 По возможности откажитесь от одноразового пластика (пакеты, стаканчики для воды, одноразовая посуда, и тд); 🌿 Для покупок используйте многоразовые сумки. Так за год вы не возьмете &gt;200 одноразовых пакетов; 🌿 Старайтесь выбирать товары без упаковки, если это возможно; 🌿 Для кофе с собой вместо одноразовых стаканчиков (вредных для здоровья!) используйте свою термокружку; 🌿 В кафе просите напитки без одноразовой трубочки; 🌿 Начните сортировать отходы и сдавать на переработку; 🌿 Собирая макулатуру, вы бережете леса. 100 кг макулатуры = 1 дерево; 🌿 Обязательно сдавайте на переработку батарейки, это опасные отходы; 🌿 Давайте вещам вторую жизнь вместо свалки. Ставшие ненужными вещи всегда можно передать тому, кому они нужнее; 🌿 Не запускайте воздушные шарики в небо! Они станут мусором и могут быть опасны для птиц и других животных; 🌿 По возможности подбирайте чужой мусор на природе, ведь тот, кто его оставил, не вернется за ним; 🌿 Не допускайте пожар! Всегда тщательно тушите костер и мангал; 🌿 Помогайте птицам зимой; 🌿 Сажайте деревья – это увлекательное доброе дело! Начните с чего-то одного – и это уже будет важный первый шаг. Вместе у нас обязательно получится сделать наш город и природу чище!</t>
+  </si>
+  <si>
+    <t>03.09.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8796</t>
+  </si>
+  <si>
+    <t>На просторах интернета мы часто замечаем, как посетители умиляются нашему Умке и активно публикуют с ним видео. Умка передает вам привет! Мы очень рады, что вы любите нашего медвежонка!🤍🐻‍❄️</t>
+  </si>
+  <si>
+    <t>03.09.26 02:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8793</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. В сентябре 1947 года на базу Новосибирского зоопарка перешла областная станция юных техников и натуралистов. В положении созданного зоологического парка было указано, что его основными задачами являются пропаганда естественно-научных знаний в свете учения Дарвина, изучение биологии диких животных.🐻 Новосибирский зоопарк должен был проводить лекции, семинары для учителей биологии и создать кружок юных биологов. Такой кружок был создан очень быстро. Школьники, ранее занимавшиеся на областной станции техников и натуралистов, и те, кто только хотел стать юннатом, получили то, о чём мечтали, —возможность работать с животными, наблюдать за самыми разными видами.🐾 #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>02.09.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8792</t>
+  </si>
+  <si>
+    <t>🎉 Новосибирский зоопарк объявляет старт традиционного конкурса кормушек «Помоги животным зимой»! На территории нашего зоопарка обитает более 50 видов диких зверей и птиц, которым особенно необходима ваша помощь в суровые зимние месяцы. 🐿 Приглашаем всех желающих принять участие в создании кормушек! Активными участниками традиционно становятся школьники, которым помогают родители и педагоги. Это помогает привить детям бережное отношение к природе, любовь и доброту к животным. Важные условия участия: ✅ Кормушка должна соответствовать требованиям положения о конкурсе (скачать документ можно по ссылке 👉 https://disk.360.yandex.ru/d/FdqjT73veoWlHA) ✅ Работы принимаются только при наличии электронной заявки и этикетки на лицевой стороне изделия (форму заявки и образец этикетки можно скачать здесь 👉 https://disk.360.yandex.ru/d/FdqjT73veoWlHA) Все кормушки будут размещены на территории зоопарка и других парков города, чтобы помочь нашим пернатым и пушистым друзьям пережить холодную зиму. Приём работ: до 25 сентября 2026 г. Адрес: ул. Тимирязева, 71/1 (остановка «Зоопарк», центральный вход, администратор) Телефоны: 227-36-32, 388-72-58 (добавочный 120) Email: nio@zoonovosib.ru Присоединяйтесь к доброму делу — подарите заботу братьям нашим меньшим!</t>
+  </si>
+  <si>
+    <t>02.09.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8791</t>
+  </si>
+  <si>
+    <t>26 августа прошла увлекательная интерактивная экскурсия, посвящённая медведям Новосибирского зоопарка! 🐻 Гости приняли участие в кормлении животных, узнали об особенностях их жизни, познакомились с зоологами и многое другое. Хотите увидеть, как это было? Смотрите видео с экскурсии! 👆🏻</t>
+  </si>
+  <si>
+    <t>02.09.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8788</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 2 сентября 2019 года в Новосибирский зоопарк из Чехии привезли первого полярного волка. С него началась история содержания этого вида в нашем зоологическом парке. Чуть позже были доставлены две самки. Волки сформировали хорошую дружную группу, которая и сегодня живёт в зоопарке. Полярный волк — подвид серого волка, обитатель арктических территорий. Природа научила этих хищников выживать в экстремальных условиях холода, ветров и небогатой кормовой базы. От серых собратьев они отличаются более крупными размерами, густой шерстью и белым окрасом. Это самый выносливый и приспособленный к холоду подвид волка, который способен долгое время обходиться без пищи.🐺 Полярные волки распространены в арктических регионах Северной Америки, преимущественно вдоль побережья Гудзонова залива. Обитают в тундре, лесотундре и на арктических островах, предпочитая открытые пространства с хорошим обзором для охоты. Активны круглосуточно, но пик активности приходится на сумеречное время. Жмите на хэштег, чтобы увидеть больше исторических выпусков. #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>02.09.26 05:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8787</t>
+  </si>
+  <si>
+    <t>29 августа Новосибирскому зоопарку исполнилось 79 лет, и впереди — насыщенный юбилейный год.🎉 Мы хотим поделиться с вами фоторепортажем от нашего фотографа. Возможно, вы заметите себя на этих снимках!📷 Переходите по ссылке, чтобы посмотреть фотографии. Также мы добавили к каждой публикации хэштег #деньрождения26 по которому вы сможете найти все материалы, связанные с Днём рождения Зоопарка. Спасибо, что провели этот день с нами! Приятного просмотра!🧡 #деньрождения26</t>
+  </si>
+  <si>
+    <t>02.09.26 02:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8786</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк имени Р. А. Шило выражает искреннюю благодарность коллективу АО «СГК-Новосибирск» за тёплый осенний подарок для наших обитателей!🐾 В первый день осени сотрудники ТЭЦ-2, ТЭЦ-3, ТЭЦ-4 и ТЭЦ-5 привезли в зоопарк около 200 килограммов тыкв и кабачков, выращенных на собственных участках. Эти овощи станут не только вкусным лакомством для животных, но и важным дополнением к их осеннему рациону. Акция «Добрый урожай» — замечательная традиция, которая наполняет город осенним теплом и уютом. Мы ценим, что сотрудники СГК решили поддержать этот проект и поделиться своим урожаем с животными любимого зоопарка. Особая благодарность начальнику управления по охране окружающей среды АО «СГК-Новосибирск» Марии Сидоровой за организацию этой доброй инициативы. Спасибо за вашу заботу и поддержку!🫶🏼</t>
+  </si>
+  <si>
+    <t>01.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8785</t>
+  </si>
+  <si>
+    <t>Внимание! С 1 сентября касса выходного дня работает только по выходным. Режим работы кассы: • выходные — с 10:00 до 18:00. Возле кассы для вашего удобства предусмотрены парковочные места 🚗</t>
+  </si>
+  <si>
+    <t>01.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8782</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 1 сентября 1999 года в Новосибирском зоопарке впервые появились карликовые игрунки, или карликовые мармозетки. Эти удивительные создания — самые маленькие обезьяны на планете. Взрослое животное легко помещается на ладони человека: длина тела составляет всего 11–15 сантиметров, а вес — не более 100 граммов. На голове характерная гривка, благодаря которой крошечная игрунка кажется больше. 🙈 Карликовые игрунки активны в светлое время суток. Они постоянно общаются с сородичами с помощью звуков, напоминающих птичий щебет. Особую роль в их жизни играет груминг — взаимный уход за шерстью. В Новосибирском зоопарке карликовые игрунки тоже живут группами. Для них созданы комфортные условия в теплых павильонах. #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>31.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8779</t>
+  </si>
+  <si>
+    <t>Кассическая музыка теперь звучит в нашем Зоопарке! 🎶 В день 79-летия Новосибирского зоопарка мы заключили договор о долгосрочном сотрудничестве с Новосибирской филармонией. Свои подписи под документом поставили директора учреждений — Андрей Шило и Анна Терешкова. Теперь две крупнейшие культурные площадки города начинают новый этап совместной работы, включающий запуск детских и семейных образовательных проектов. Одним из ключевых направлений станет проект «Детская филармония», символом которой выбран очаровательный манул — один из самых узнаваемых обитателей нашего зоопарка. «Филармония развивает лучшие идеи для Новосибирска, и мы с большой радостью объявляем о долгосрочном сотрудничестве крупнейшей филармонии и лучшего зоопарка! Сотрудничество будет идти по нескольким направлениям. Это и выступления наших музыкантов на площадке зоопарка, и совместные познавательные программы для детей. Передать культурный код детям поможет манул Фил, которого мы выбрали талисманом для нашего проекта», — отметила директор филармонии Анна Терешкова. От лица Новосибирского зоопарка выражаем искреннюю благодарность Новосибирской филармонии за тёплое отношение к нашим животным и опеку над манулом, который стал живым символом этого прекрасного начинания. Первым совместным событием стал большой концерт Филармонии на Лебедином озере, приуроченный ко дню рождения Новосибирского зоопарка. Для гостей в этот летний вечер звучала прекрасная музыка в исполнении «Новосибирской камераты» и вокального ансамбля Павла Шаромова. Заместитель министра культуры Новосибирской области Владимир Деев выступил перед концертом с приветственным словом, в котором пожелал удачи новым семейным проектам. Мы верим, что это сотрудничество откроет новые возможности для культурного развития детей и семейного отдыха в нашем городе! 🐾🎵 #деньрождения26</t>
+  </si>
+  <si>
+    <t>31.08.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8778</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории.🐴 31 августа в России отмечают День лошади. Новосибирский зоопарк внес этот день в календарь своих праздников более десяти лет назад. В этот день мы не устраиваем соревнований, заездов и показательных выступлений. Наша задача — не нагружать лошадей работой, а посвятить день им. По традиции, уходящей корнями в день святых Флоры и Лавра, когда лошадей освобождали от работы, мы благодарим их за то, что они рядом. Мы устраиваем праздник вокруг них, любуемся ими. Организовываем экскурсии, конкурсы для детей и взрослых. Каждый год праздник проходит по-разному — в зависимости от погоды и площадки. Но неизменным остаётся главное: 31 августа мы говорим лошадям спасибо. Сейчас в Новосибирском зоопарке живут 11 лошадей и 22 пони. 🐎</t>
+  </si>
+  <si>
+    <t>30.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8776</t>
+  </si>
+  <si>
+    <t>Друзья, вчера у нашего Зоопарка был день рождения — ему исполнилось 79 лет! 🎂 Мы невероятно рады всем, кто пришёл на праздник: вас было очень много, было очень здорово, море улыбок и эмоций. Этот день стал очень значимым для Зоопарка, и мы благодарны каждому, кто разделил его вместе с нами. Отдельная благодарность нашим партнёрам, которые принимали участие в Дне рождения и помогли провести такое масштабное и красочное событие. Спасибо всем гостям, кто посетил Зоопарк в этот день.💚 Благодарим Новосибирскую государственную филармонию, ансамбли, жонглёров и всех, кто участвовал в концерте. Отдельное спасибо аниматорам, которые помогали дарить настроение и радость детям.🫶🏼 На празднике было множество призов, подарков и награждений — мы старались, чтобы каждый ушёл с отличным настроением и приятными впечатлениями. Спасибо вам, дорогие друзья, за то, что выбираете нас и любите наш Зоопарк. Ждём вас снова — впереди юбилейный год, и он будет ещё более масштабным и интересным. Мы собрали для вас самые яркие моменты — смотрите, как это было!👆🏻 #деньрождения26</t>
+  </si>
+  <si>
+    <t>30.08.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8775</t>
+  </si>
+  <si>
+    <t>Забег в Новосибирском зоопарке 30.08 Лето 2026 🏃‍♂️ 950 участников из более чем 10 городов России объединились на одной дистанции! Омск, Томск, Новосибирск, Барнаул, Красноярск, Новокузнецк и другие — беговое сообщество показало, что расстояние не помеха, когда есть общая цель. 📈 По сравнению с прошлым забегом количество участников выросло в два раза — это настоящий прорыв и знак того, что событие становится всё популярнее. 🌳 Это было невероятное объединение главных мест для отдыха и спорта: участники бежали не только за результатом, но и ради удовольствия — чтобы увидеть наш Зоопарк и насладиться природой. 🥇 Лидерами на дистанции 5 км стали: • среди мужчин — Евгений Жариков с финишным временем 16:41; • среди девушек — Анна Викулова со временем 17:02. Такие результаты — не просто цифры, а доказательство того, как сильно развит беговой спорт в Сибири и за её пределами.</t>
+  </si>
+  <si>
+    <t>29.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8771</t>
+  </si>
+  <si>
+    <t>На центральной аллее Новосибирского зоопарка прошел Парад техники.🎉 🚗 #деньрождения26</t>
+  </si>
+  <si>
+    <t>29.08.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8770</t>
+  </si>
+  <si>
+    <t>Запущен обратный отсчёт до юбилея Новосибирского зоопарка: в следующем году ему исполнится 80 лет.🎉🎉🎉 #деньрождения26</t>
+  </si>
+  <si>
+    <t>29.08.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8767</t>
+  </si>
+  <si>
+    <t>Начался концерт Новосибирской государственной филармонии на Лебедином озере Новосибирского зоопарка! 🦢🎶 #деньрождения26</t>
+  </si>
+  <si>
+    <t>29.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8766</t>
+  </si>
+  <si>
+    <t>Наш партнёр «Активный отдых» приглашает гостей Новосибирского зоопарка прокатиться на квадроциклах: несколько кругов безопасного экстрима ждут вас на аллее около дельфинария. ⚡️ #деньрождения26</t>
+  </si>
+  <si>
+    <t>29.08.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8764</t>
+  </si>
+  <si>
+    <t>Успевайте поучаствовать в акции нашего партнёра — «Самокат»! 🛒 Регистрируйтесь на специальной стойке, крутите колесо и получайте классные призы. 🎁 #деньрождения26</t>
+  </si>
+  <si>
+    <t>29.08.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8756</t>
+  </si>
+  <si>
+    <t>На территории праздника вас ждут интерактивные зоны от наших партнёров! 🎉 Здесь можно поучаствовать в розыгрышах, получить подарки и здорово провести время: • Самокат • Теле 2 • ХК «Сибирь» • Купино • Банк Акцепт • РИО кидс • Кассир. ру и многие другие в Новосибирском зоопарке❗️ Не упустите шанс стать частью нашего большого праздника — приходите всей семьёй и получайте подарки! 🎁🐾 #деньрождения26</t>
+  </si>
+  <si>
+    <t>28.08.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8752</t>
+  </si>
+  <si>
+    <t>Этот торт создали кондитеры Biscuit House ,вдохновившись нашими белыми мишками — Умкой и Гердой 🐻‍❄️🤍 Нам безумно приятно, что герои нашего зоопарка становятся источником вдохновения для таких красивых и душевных работ! Этот торт — настоящее произведение кондитерского искусства, где каждая деталь продумана с любовью к нашим белым медведям. Восхищаемся и благодарим за любовь к нашим животным! 🤎 Biscuit House дарят 1 кг торта! До конца 2026 года при заказе торта от 3 кг - 1 кг в подарок, просто назовите слово «Зоопарк» Заказать свой сказочный торт 🎂</t>
+  </si>
+  <si>
+    <t>28.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8751</t>
+  </si>
+  <si>
+    <t>🎉 Дарим iPad ко Дню рождения любимого зоопарка Магазин оригинальной техники Apple iPoint и Новосибирский зоопарк подготовили совместный подарок — iPad (2025) Wi-Fi 128 GB. Участвуйте в розыгрыше и получите шанс стать его счастливым обладателем! Что нужно сделать: 1. Подпишитесь на страницы Новосибирского зоопарка и iPoint 2. Поставьте ❤️ этой публикации 3. Нажмите кнопку «Участвовать!» Уже 30 августа бот автоматически определит победителя ✅ А 29 августа приходите на день рождения Новосибирского зоопарка. Вас ждут праздничная программа, встречи с любимыми животными, яркие впечатления и подарки. Желаем удачи в розыгрыше и будем рады встретиться с вами на празднике! 💚 Участников: 2056 Призовых мест: 1 Дата розыгрыша: 16:00, 30.08.2026 MSK (2 дня) (текст-версия)</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8750</t>
+  </si>
+  <si>
+    <t>Успейте поучаствовать, результаты совсем скоро! 🎉</t>
+  </si>
+  <si>
+    <t>28.08.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8748</t>
+  </si>
+  <si>
+    <t>🎂 День рождения зоопарка — 29 августа! Приглашаем всех на самый яркий праздник лета! В честь Дня рождения Новосибирского зоопарка имени Р. А. Шило вас ждёт насыщенная программа с 11:00 до 22:00: концерты, конкурсы, мастер-классы, розыгрыши и незабываемое завершение вечера. 📅 Программа праздника 11:00 — Начало праздничной программы Выступление вокально-танцевальных коллективов, конкурсы и интерактивы для гостей всех возрастов. 11:55 — Гимн зоопарка Детский вокальный коллектив исполнит гимн зоопарка под видеоряд — трогательный момент для всех, кто любит это место. 12:00 — Официальное открытие! Торжественная часть, поздравления и старт большого праздника. 13:00 — Итоги фотоконкурса «Животные Новосибирского зоопарка» Награждение победителей — тех, кто смог запечатлеть самых харизматичных обитателей зоопарка. 13:30 — Продолжение концертной программы Новые выступления вокально-танцевальных коллективов, конкурсы и фотозоны. 16:00 — Мастер-класс по зумбе Заряд бодрости и танцевального настроения для всех желающих. 18:15 — Выступление жонглёра Захватывающее шоу ловкости и мастерства. 18:30 — Розыгрыши призов Шанс выиграть сувениры и подарки от зоопарка и партнёров. 19:00 — Снова жонглёр! Продолжение шоу — не пропустите новые трюки. 19:30 – 21:00 — Концерт от Филармонии на Лебедином озере Особенный вечерний формат: музыка в живописной обстановке у лебединого озера. 21:20 — Парад техники! Яркое зрелище для любителей техники и необычных шоу. 22:00 — Запуск часов с обратным отсчётом к 80-летию зоопарка! Символический старт подготовки к юбилею — вместе отсчитываем дни до 80-летия Новосибирского зоопарка. 📍 Где и когда Дата: 29 августа 2026 года Время: 11:00–22:00 Место: Новосибирский зоопарк имени Р. А. Шило, ул. Тимирязева, 71/1 Сохраняйте дату, зовите друзей и приходите всей семьёй — будет ярко, весело и незабываемо! 🎉🦁 #деньрождения26</t>
+  </si>
+  <si>
+    <t>27.08.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8746</t>
+  </si>
+  <si>
+    <t>В Новосибирском зоопарке — радостное событие: у пары кустарниковых собак родились щенки. Самец и самка, появившиеся на свет 16 июня, уже подросли и вовсю исследуют окружающий мир.🐶 Малыши практически не отходят от родителей, все время находятся под их опекой. Они уже пробуют взрослую пищу, и родители относятся к этому спокойно. Маленькие щенки активно участвуют в рытье нор и во всём следуют за старшими, перенимая их поведение. Самец немного крупнее самки, но оба малыша здоровы и полны энергии. Кустарниковые собаки — очень интересные и необычные представители семейства псовых, живущие в Новосибирском зоопарке с 2016 года. Внешне она скорее напоминает выдру или иное полуводное животное. Телосложение у них тяжёлое, плотное, туловище удлинённое, конечности короткие, на лапах есть перепонки, хвост короткий и покрыт густой шерстью, голова большая с короткой мордой, уши маленькие, словно обрубленные, а глаза довольно крупные. Приходите знакомиться с очаровательным пополнением! 🐾</t>
+  </si>
+  <si>
+    <t>27.08.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8745</t>
+  </si>
+  <si>
+    <t>А вы знали, кто изображён на эмблеме Новосибирского зоопарка? 🐾 Снежный барс — его длинный роскошный хвост прикрывает буквы аббревиатуры НЗП (Новосибирский зоологический парк). 🟢 Снежный барс — единственная крупная кошка, вся жизнь которой проходит высоко в горах. От Алтая до Гималаев он царствует среди скал и снегов. Этот представитель семейства кошачьих отлично приспособлен к жизни в условиях высокогорья. В Новосибирском зоопарке снежные барсы живут с 1964 года. Для них созданы особые условия: просторные вольеры без сырости и сквозняков, с сухой подстилкой и тенью от сосен в жару. Наш Зоопарк входит в число немногих, где ирбисы размножались. Наши снежные барсы хорошо знают тех, кто за ними ухаживает, знают свои имена. Они отличаются спокойным, миролюбивым нравом. ✅Интересный факт: Большие ноздри и носовые полости барса помогают ему дышать в условиях высокогорья.</t>
+  </si>
+  <si>
+    <t>26.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8744</t>
+  </si>
+  <si>
+    <t>Фенек, или пустынная лисица, — удивительное животное, идеально приспособленное к жизни в экстремальных условиях пустыни.🏜️ Этот маленький хищник обитает в песчаных пустынях Северной Африки и ведёт сумеречно-ночной образ жизни, спасаясь от дневной жары в сложных норах с множеством ходов. ✅Одна из самых заметных особенностей фенека — его огромные уши. Они не только позволяют слышать малейший шорох добычи под песком, но и служат эффективным инструментом терморегуляции, помогая охлаждать тело в палящем климате. Фенеки — социальные животные: они живут группами до 10 особей, активно общаются между собой и подают друг другу сигналы с помощью разнообразных звуков.</t>
+  </si>
+  <si>
+    <t>26.08.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8743</t>
+  </si>
+  <si>
+    <t>🎉 Итоги фотоконкурса «Животные Новосибирского зоопарка». В 2026 году на фотоконкурс Новосибирского зоопарка поступило 324 работы. Перед членами жюри стояла непростая задача выбрать лучшие работы. Обсуждали, спорили и в итоге пришли к единому мнению. С полным списком победителей можно ознакомиться ниже 👇 ✅ПРОФЕССИОНАЛЫ: Портрет: Акиньшина Елена — 1 место Черненко Елена — 2 место Симушкин Александр — 2 место Находов Дмитрий — 2 место Казаков Сергей — 3 место Малкин Алексей — 3 место Меньшиков Константин — 3 место Оригинальное фото: Черненко Елена — 1 место Лыхина Наталья — 2 место Находов Дмитрий — 2 место Казаков Сергей — 2 место Симушкин Александр — 3 место Измайлов Михаил — 3 место Акиньшина Елена — 3 место Спецноминация «Пернатая акварель»: Акиньшина Елена — 1 место Измайлов Михаил — 2 место Иванова Анна — 2 место Черненко Елена — 3 место Малкин Алексей — 3 место Лыхина Наталья — 3 место ✅ЛЮБИТЕЛИ: Портрет: Алексеева Софья — 1 место Владимирова Анна — 2 место Лаптенко Аркадий — 2 место Копылов Алексей — 3 место Саворовская Татьяна — 3 место Герасимов Юрий — 3 место Оригинальное фото: Лаптенко Аркадий — 1 место Алексеева Софья — 2 место Владимирова Анна — 2 место Герасимов Юрий — 3 место Чечулина Марина — 3 место Лизунов Кирилл — 3 место Спецноминация «Пернатая акварель»: Владимирова Анна — 1 место Алексеева Софья — 2 место Копылов Алексей — 2 место Лаптенко Аркадий — 3 место Белякина Оксана — 3 место Лизунов Кирилл — 3 место ✅ЮНИОРЫ: Шутова Анна — 1 место Денисенко Марина — 2 место Горбунов Михаил — 2 место Дмитриев Дмитрий — 3 место Черепанова Надежда — 3 место Гумен Андрей — 3 место Мы очень ценим, что в фотоконкурсе есть участники, которые приносят нам работы на протяжении многих лет. Особую радость вызывает тот факт, что наш конкурс сохранил масштаб — к нам присоединяются участники из других регионов, что позволяет с гордостью называть наш фотоконкурс межрегиональным. Надеемся, что и они станут постоянными участниками. Абсолютно всех участников фотоконкурса мы приглашаем на день рождения зоопарка бесплатно. Список участников будет размещен на контроле зоопарка. Награждение победителей конкурса 2026 года состоится на празднике в честь Дня рождения зоопарка, 29 августа в 13:00. 🎉 В этот день Новосибирский зоопарк будет отмечать свой 79-й день рождения. Ждем всех в гости! ✨</t>
+  </si>
+  <si>
+    <t>26.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8742</t>
+  </si>
+  <si>
+    <t>🎉Напоминаем: уже 29 августа Новосибирский зоопарк отмечает день рождения! 🐾 Приглашаем вас на самое грандиозное мероприятие этого лета! Вас ждёт насыщенная праздничная программа с 11:00 до 22:00: 🎶 развлекательная программа; 🫧 пенная вечеринка; 🎭 выступления ансамблей и жонглёров; 📸 яркие фотозоны; 🎯 конкурсы и интерактивы от зоопарка и партнёров; 🎨 мастер-классы; 📷 подведение итогов фотоконкурса «Животные Новосибирского зоопарка». И это ещё не всё! Проведите праздничный день всей семьёй, зарядитесь отличным настроением и поздравьте Новосибирский зоопарк с днём рождения! 🎂 📅 29 августа с 11:00 до 22:00 📍 Новосибирский зоопарк имени Р. А. Шило Сохраняйте дату и приходите — будет ярко, весело и незабываемо! 🎉</t>
+  </si>
+  <si>
+    <t>25.08.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8741</t>
+  </si>
+  <si>
+    <t>❄️ РОЗЫГРЫШ К НАЧАЛУ ХОККЕЙНОГО СЕЗОНА И В ЧЕСТЬ ДНЯ РОЖДЕНИЯ ЗООПАРКА 🟢 Большой праздник в честь дня рождения зоопарка 29 августа, а новый хоккейный сезон стартует уже 5 сентября. Хотим порадовать вас атрибутикой нашего любимого хоккейного клуба «Сибирь» и билетами в самый лучший зоопарк! Условия участия очень простые: 1) быть подписчиком: • ХК СИБИРЬ ФАНАТЫ • НОВОСИБИРСКИЙ ЗООПАРК 2) оставь реакции в каналах и жми «УЧАСТВОВАТЬ»🎉</t>
+  </si>
+  <si>
+    <t>25.08.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8740</t>
+  </si>
+  <si>
+    <t>На празднике в честь Дня рождения зоопарка в зоне детских аттракционов состоится пенная вечеринка с интерактивной программой! 🫧 ✅29.08 с 14:00 до 15:00 — будет весело, ярко и очень пенно! А пока праздник ещё не наступил, предлагаем посмотреть, как проходили пенные вечеринки в прошлые праздники! 🎉 ❗️Обратите внимание: программа праздника может корректироваться в зависимости от погодных условий.</t>
+  </si>
+  <si>
+    <t>25.08.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8739</t>
+  </si>
+  <si>
+    <t>Погода хмурится, а у нас — Умка!🐻‍❄️ Смотрите, как он играет: бегает, прыгает, плюхается в воду — и настроение сразу светлеет.🌞 Разве можно не улыбаться, глядя, как этот медвежонок резвится?</t>
+  </si>
+  <si>
+    <t>25.08.26 03:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8738</t>
+  </si>
+  <si>
+    <t>Герой нашего ролика — фосса. Это хищное млекопитающее — эндемик Мадагаскара: в природе его можно встретить только на этом острове. Фосса обитает в тропических лесах, саваннах и горных районах, отлично лазает по деревьям и ведёт преимущественно одиночный образ жизни. ✅Интересный факт: Ловко передвигаться по ветвям фоссе помогают полувтяжные когти и подвижные голеностопные суставы. Благодаря этому она может уверенно лазать по деревьям и спускаться по стволу головой вниз.</t>
+  </si>
+  <si>
+    <t>25.08.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8733</t>
+  </si>
+  <si>
+    <t>⚡️Пейсмейкеры уже ждут вас на забеге в Зоопарке! Мы вместе с Новосибирским зоопарком представляем вам главных на дистанции — местных обитателей 🐅 Кто ждет вас на трассе 👇🏼 ▪️ 4:00 — Лев ▪️ 4:00 — Ягуар ▪️ 4:30 — Гепард ▪️ 5:00 — Африканский страус ▪️ 6:00 — Балобан Жмите 🦁, если уже ждёте самого яркого закрытия бегового лета! 👉🏼 Регистрация продолжается По всем вопросам обращаться по следующим контактам: 📞 +7(968)221-11-22 📱 @sportsoyuznsk #зообег2026</t>
+  </si>
+  <si>
+    <t>24.08.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8732</t>
+  </si>
+  <si>
+    <t>🎁 Напоминаем: разыгрываем iPad ко Дню рождения зоопарка! Магазин оригинальной техники Apple iPoint и Новосибирский зоопарк дарят iPad (2025) Wi‑Fi 128 GB. У вас ещё есть шанс выиграть! ✅ Что нужно сделать: 1️⃣ Подпишитесь на страницы Новосибирского зоопарка и iPoint 2️⃣ Поставьте ❤️ этой публикации 3️⃣ Переходите на пост с розыгрышем и нажмите кнопку «Участвовать!» 🗓 30 августа бот автоматически определит победителя. 🎉 29 августа приходите на день рождения зоопарка: праздничная программа, встречи с животными, яркие впечатления и подарки. Желаем удачи и ждём вас на празднике! 💚</t>
+  </si>
+  <si>
+    <t>24.08.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8731</t>
+  </si>
+  <si>
+    <t>Мы заметили отклик на нашу рубрику «В гостях у хвостиков!» и с удовольствием сняли для вас второй выпуск, в котором вы узнаете о пятнистых оленях! 🐾🦌 Зоолог Новосибирского зоопарка расскажет об их повадках, особенностях ухода и жизни в Зоопарке. Смотрите видео, узнавайте больше о наших хвостатых обитателях и делитесь впечатлениями! Как вам новый выпуск? ✍🏼</t>
+  </si>
+  <si>
+    <t>24.08.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8730</t>
+  </si>
+  <si>
+    <t>Фонд имени Р.А.Шило приглашает в гости! Мы уже много раз встречались с обитателями конюшни Новосибирского зоопарка в рамках проектов «Седлайте коней» и «Шагаем рядом». И теперь они приглашают Вас «за кулисы». 25 августа на конюшне Новосибирского зоопарка состоится день открытых дверей. Гостей познакомят с лошадьми, расскажут об их породах и мастях, об условиях содержания и кормления. Вы узнаете о том, чем занимается каждая лошадь в зоопарке, их клички и любимые лакомства. Когда: 25 августа 2026 года, 12:00/14:00/16:00 Где: Новосибирский зоопарк имени Р.А.Шило, сбор у фонтана Экскурсия пройдёт для трёх организованных групп гостей по предварительной записи по телефону 388-72-58-120 в рабочее время. Спешите записаться, количество мест ограничено!</t>
+  </si>
+  <si>
+    <t>24.08.26 02:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8729</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Совсем скоро, 26 августа, приглашаем вас на особенную экскурсию — закулисье мира медведей нашего Зоопарка! 🐻 Вас ждёт увлекательное погружение в жизнь косолапых обитателей: вы узнаете об их характере, привычках, рационе и особенностях поведения. Поговорим о том, как меняется жизнь медведей в разные времена года и какие условия мы создаём для их комфорта и благополучия. Вы встретитесь с зоологами, которые каждый день работают с этими удивительными животными и знают о них всё самое интересное. ☀️ В программе — небольшой интерактивный сюрприз 🎁 и возможность заглянуть за кулисы: увидеть, как специалисты заботятся о медведях, обогащают их среду обитания и делают жизнь животных разнообразной и насыщенной. Сбор участников — у фонтана ⛲ 26 августа, 13:30 Продолжительность: 1,5–2 часа Стоимость: 700 рублей (оплата на кассе главного входа) ‼️ Внимание: оплата входа в зоопарк осуществляется отдельно. ‼️ Приходите в удобной одежде! ✅ Запись по Яндекс-форме Количество мест ограничено. Подтверждение записи необходимо за день до проведения экскурсии, вам позвонят. Если вы столкнулись с трудностями, звоните по телефону в будние дни: с 8:00 до 17:00 — 8 (983) 008-79-78 Успейте записаться — мы ждём вас! ✅</t>
+  </si>
+  <si>
+    <t>23.08.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8728</t>
+  </si>
+  <si>
+    <t>🎉В преддверии Дня рождения Зоопарка хотим поделиться с вами интересными фактами. Вы знали, что манулы — особая гордость Новосибирского зоопарка? В 1995 году здесь появились первые котята, и потомки новосибирских манулов сейчас живут в зоопарках разных стран.🐾🐱</t>
+  </si>
+  <si>
+    <t>23.08.26 04:38</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8727</t>
+  </si>
+  <si>
+    <t>Вчера на «Сибирь-Арене» прошёл День болельщика! 🏒 Было очень круто! Мероприятие собрало много посетителей, а вокруг царила атмосфера радости и настоящего спортивного праздника. Гости фотографировались, улыбались, общались и отлично проводили время вместе. Спасибо, что были с нами! 💙💚 Делитесь своими эмоциями и впечатлениями в комментариях! 💬 Смотрите, как все прошло 👆🏻🎉 До новых встреч!</t>
+  </si>
+  <si>
+    <t>22.08.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8723</t>
+  </si>
+  <si>
+    <t>День болельщика скоро начнется! 🐾🏒 Мы ждём вас на «Сибирь-Арене»! Приходите за отличным настроением, общением и яркими впечатлениями. Смотрите, как нас найти 👆🏻 До встречи на празднике! 💚💙</t>
+  </si>
+  <si>
+    <t>21.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8720</t>
+  </si>
+  <si>
+    <t>🖤🤍 Эндемик Мадагаскара — чёрно-белый вари! Чёрно-белые вари — приматы, которые живут на Мадагаскаре. Они обитают в дождевых лесах на востоке острова, забираясь на высоту до 1200 метров над уровнем моря. В Новосибирском зоопарке эти удивительные животные появились в 1995 году. ✅Интересный факт: Вари считаются одними из самых громких приматов. С помощью пронзительных криков они обозначают границы своей территории и предупреждают сородичей об опасности. Услышать голос вари можно во время посещения зоопарка — перепутать его с чьим-то другим будет сложно!</t>
+  </si>
+  <si>
+    <t>21.08.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8717</t>
+  </si>
+  <si>
+    <t>❄️ РОЗЫГРЫШ К НАЧАЛУ ХОККЕЙНОГО СЕЗОНА И В ЧЕСТЬ ДНЯ РОЖДЕНИЯ ЗООПАРКА 🟢 Большой праздник в честь дня рождения зоопарка 29 августа, а новый хоккейный сезон стартует уже 5 сентября. Хотим порадовать вас атрибутикой нашего любимого хоккейного клуба «Сибирь» и билетами в самый лучший зоопарк! Условия участия очень простые: 1) быть подписчиком: • ХК СИБИРЬ ФАНАТЫ • НОВОСИБИРСКИЙ ЗООПАРК 2) оставь реакции в каналах и жми «УЧАСТВОВАТЬ»🎉 Каждый из 3 победителей получит — шарф ХК «СИБИРЬ» и билет в зоопарк 🎟️ ✅Итоги подведем 1 сентября под этим постом ❄️Желаем всем удачи! Зоопарк, с наступающим днём рождения! Сибирь — вперед! Участников: 620 Призовых мест: 3 Дата розыгрыша: 12:00, 01.09.2026 MSK (завершён) Победители розыгрыша: 1. Дмитрий Баранов - 5mfpik 2. Мяв - 5mvrhe 3. Max Zolotarev - 5mf7jm</t>
+  </si>
+  <si>
+    <t>21.08.26 03:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8716</t>
+  </si>
+  <si>
+    <t>15 августа прошла интерактивная лекция в рамках проекта «Рукокрылая правда», реализуемого при поддержке Фонда президентских грантов. Волонтеры Фонда имени Р.А.Шило рассказали гостям о том, кто такие летучие мыши и для чего их спасают, а также показали процесс реабилитации. Был проведен мастер-класс по обращению с летучими мышами: гости сами попробовали зафиксировать и выпустить мышь, как это нужно делать в случаях её попадания в квартиру, познакомились с живыми особями и покормили их. В конце волонтеры вместе с гостями выпустили в природу прошедших реабилитацию четверых двухцветных кожанов и одну рыжую вечерницу. Лекцию посетили 17 человек. Многие из них впервые взяли летучую мышь в руки и были удивлены тем, какие они мягкие и теплые. Мы продолжим работать над тем, чтобы развеять как можно больше мифов о рукокрылых. Приходите на следующие лекции и присоединяйтесь к тем, кто больше не боится летучих мышей! #ФондПрезидентскихГрантов #ФондШило #рукокрылые #рукокрылаяправда #ПрезидентскиеГранты</t>
+  </si>
+  <si>
+    <t>20.08.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8715</t>
+  </si>
+  <si>
+    <t>🎉 Дарим iPad ко Дню рождения любимого зоопарка Магазин оригинальной техники Apple iPoint и Новосибирский зоопарк подготовили совместный подарок — iPad (2025) Wi-Fi 128 GB. Участвуйте в розыгрыше и получите шанс стать его счастливым обладателем! Что нужно сделать: 1. Подпишитесь на страницы Новосибирского зоопарка и iPoint 2. Поставьте ❤️ этой публикации 3. Нажмите кнопку «Участвовать!» Уже 30 августа бот автоматически определит победителя ✅ А 29 августа приходите на день рождения Новосибирского зоопарка. Вас ждут праздничная программа, встречи с любимыми животными, яркие впечатления и подарки. Желаем удачи в розыгрыше и будем рады встретиться с вами на празднике! 💚 Участников: 14405 Призовых мест: 1 Дата розыгрыша: 16:00, 30.08.2026 MSK (завершён) Победители розыгрыша: 1. nty - 5ngrnd</t>
+  </si>
+  <si>
+    <t>20.08.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8712</t>
+  </si>
+  <si>
+    <t>Медвежонок Умка и его мама Герда шлют вам самый тёплый привет и желают чудесного утра!🤍🐻‍❄️</t>
+  </si>
+  <si>
+    <t>19.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8710</t>
+  </si>
+  <si>
+    <t>🦁 РОЗЫГРЫШ ДЛЯ ГЛАВНЫХ ПОКЛОННИКОВ БЕГА И ЗООПАРКА! «Спорт Союз» совместно с Новосибирским зоопарком устраивает розыгрыш в преддверии нашего Забега в зоопарке! Забег пройдет 30 августа по территории Новосибирского зоопарка и обещает стать самым ярким завершением летнего сезона! 🎁 Два победителя получат: — слот для участия в забеге; — бесплатный билет в зоопарк; Условия для участия: ✅ Подписаться на «Спорт Союз»; ✅ Подписаться на «Новосибирский зоопарк»; ✅ Поставить реакцию на этот пост; 27 августа с помощью бота будут определены победители розыгрыша! Участвуйте и ждём всех на старте! 🏃‍♂️🐅 Участников: 279 Призовых мест: 2 Дата розыгрыша: 13:59, 27.08.2026 MSK (4 минуты)</t>
+  </si>
+  <si>
+    <t>19.08.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8708</t>
+  </si>
+  <si>
+    <t>Совсем недавно мы показывали вам новорождённых малышей пумы — и они уже вовсю осваивают пространство вольера!🐾 Три очаровательные самочки родились 6 июля у пары Эри и Мичигана, сейчас им чуть больше месяца, они активны, любопытны и обожают играть с маминым хвостом. Приходите в Зоопарк — увидеть их вживую можно уже сейчас!🧡</t>
+  </si>
+  <si>
+    <t>18.08.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8707</t>
+  </si>
+  <si>
+    <t>Наши посетители всё чаще снимают и присылают нам ролики с озорным Умкой. 🐻‍❄️ Напишите в комментариях: поднимает ли Умка вам настроение? Что именно в его поведении вас забавляет больше всего?🤍🐻‍❄️ Автор: Наталья Артомонова</t>
+  </si>
+  <si>
+    <t>18.08.26 03:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8705</t>
+  </si>
+  <si>
+    <t>Недавно у нас в гостях побывала команда семейной кондитерской Biscuit House! 🤍🤎 Это была их маленькая мечта — сходить всей командой в наш Зоопарк! Мы провели для них особенную экскурсию: показали, как живут наши белые медведи, познакомили с историей появления на свет маленького Умки.🐻‍❄️ Эта встреча так вдохновила команду Biscuit House, что они создали особый десерт — по мотивам Новосибирского зоопарка и его обитателей! Десерт посвящён белому медвежонку: попробовав его, вы участвуете в уходе за редкими обитателями зоопарка, ведь часть средств пойдёт на их попечительство.🫶🏼</t>
+  </si>
+  <si>
+    <t>17.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8704</t>
+  </si>
+  <si>
+    <t>👀А вы знали, что у сурков зрение острее слуха? Благодаря высокой остроте зрения сурки могут обнаружить потенциальную угрозу, например хищную птицу, на расстоянии до 400 метров. При появлении опасности грызун быстро скрывается в норе и предупреждает сородичей специальным тревожным сигналом. ✅Познакомиться с этими интересными и милыми животными можно в нашем Зоопарке. Наблюдая за сурками, вы сможете узнать больше об особенностях их поведения и образа жизни.</t>
+  </si>
+  <si>
+    <t>17.08.26 03:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8702</t>
+  </si>
+  <si>
+    <t>Семья наших орангутанов — Бату, Мишель и Бушель — желает вам доброго утра и удачного начала недели!🤗 Формирование пар у орангутанов иногда сопровождается сложностями: самец и самка могут просто не понравиться друг другу. Но в случае с Мишель и Бату таких проблем не возникло — они поладили с первых дней. Бату очень нежно относится к Мишель, и она отвечает ему тем же. В 2025 году у Мишель родилась дочка — Бушель. 🫶🏼</t>
+  </si>
+  <si>
+    <t>16.08.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8700</t>
+  </si>
+  <si>
+    <t>День журавля в Новосибирском зоопарке Новосибирский зоопарк много лет назад придумал и ежегодно отмечает День журавля.🎉 Из 15 существующих в мире видов в нашей коллекции представлено восемь. Сегодня мы расскажем о каждом из них. • Японский журавль — один из самых редких видов, внесен в Красную книгу России и Международную Красную книгу. Символ долголетия и счастья в азиатской культуре. • Черношейный журавль гнездится выше всех своих сородичей — в горах Тибета и Гималаев на высоте до 5000 метров, за что местные жители называют его «птицей, танцующей в облаках». • Даурский журавль обитает в степях и заболоченных лугах Забайкалья и Дальнего Востока. У этих птиц ноги розоватого цвета. • Журавль-красавка — самый мелкий вид, весит не более 2–3 кг, но способен агрессивно защищать гнёзда даже от лисиц и собак. • Серый журавль — самый распространённый вид, но даже он уникален: способен перелетать через Гималаи на высоте более 8000 метров и преодолевать до 10 000 километров за сезон миграции. • Стерх — эндемик России. Его голос совершенно не похож на трубные крики других видов и напоминает скрип снега или резкий свист, который можно спутать с криком чайки. • Чёрный венценосный журавль получил название благодаря золотистому хохолку на голове, напоминающему корону. Это единственные журавли, которые ночуют на деревьях, спасаясь от наземных хищников. • Восточный венценосный журавль — самый «музыкальный» вид, его танец насчитывает до 30 элементов. В брачный период самец и самка исполняют сложную танцевальную партию с подпрыгиваниями, наклонами головы и громкими криками. Приходите в Новосибирский зоопарк, чтобы узнать о журавлях еще больше!🫶</t>
+  </si>
+  <si>
+    <t>15.08.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8694</t>
+  </si>
+  <si>
+    <t>Кошачий бэби-бум: три котёнка родились у пары пум Мичиган и Эри в Новосибирском зоопарке. Малыши родились 6 июля, и это их первая съемка. Котята уже чипированы, в настоящее время они питаются только молоком и большую часть времени проводят с мамой. "Окрас детёнышей пумы отличается от окраса взрослых особей: шерстяной покров у них имеет тёмные пятна на теле, полосы на передних и задних конечностях и кольца на хвосте. Пятна начинают исчезать примерно к 6–9 месяцам жизни, а полностью могут пропасть к 2 годам. Такая особенность повышает шансы на выживание потомства в дикой природе", — отметили в зоопарке. Родители малышей Эри и Мичи поступили в зоопарк в 2023 году. Этот вид кошек содержится здесь с 1967 года. Круглый год животные живут в открытых вольерах и прекрасно себя чувствуют. "Мичиган не участвует в воспитании котят, поскольку пумы одиночки и живут вместе только в брачный период. Эри же прекрасно справляется с материнскими обязанностями, постоянно находясь рядом с малышами", — добавили в зоосаде. 💪 РЕН ТВ ждет вас в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8693</t>
+  </si>
+  <si>
+    <t>А ещё в этот день давайте посмотрим видео с эдиповыми тамаринами — просто понаблюдаем за этими забавными и очаровательными обитателями Зоопарка!🙈</t>
+  </si>
+  <si>
+    <t>14.08.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8689</t>
+  </si>
+  <si>
+    <t>🦇Приглашаем на интерактивную лекцию о летучих мышах В рамках проекта «Рукокрылая правда», который реализуется при поддержке от Фонда президентских грантов, пройдет интерактивная лекция и мастер-класс. Волонтеры расскажут, кто такие летучие мыши, как их охраняют и изучают и как проходит их реабилитация в Фонде имени Р.А.Шило, а также ответят на интересующие гостей вопросы. По завершении лекции пройдет мастер-класс по обращению с летучими мышами и выпуск особей, прошедших курс реабилитации. Когда: 15 августа 2026 года (суббота), начало в 20:00, сбор у фонтана в 19:45 Где: Новосибирский зоопарк имени Р.А.Шило, «Киноберлога» Запись на лекцию осуществляется через Яндекс Форму: https://forms.yandex.ru/u/6a7d515a4936394449eaa0ed Ждём всех желающих! #ФондПрезидентскихГрантов #ФондШило #рукокрылые #рукокрылаяправда #ПрезидентскиеГранты</t>
+  </si>
+  <si>
+    <t>14.08.26 03:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8687</t>
+  </si>
+  <si>
+    <t>Наши подписчики поделились с нами трогательным видео с играми медвежонка Умки 🐻‍❄️ Специально оставили живой звук — послушайте, как забавно мишка плюхается в воду! 💦🎥 Автор: Степанова Ольга</t>
+  </si>
+  <si>
+    <t>13.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8686</t>
+  </si>
+  <si>
+    <t>12 августа прошла увлекательная интерактивная экскурсия, посвящённая медведям Новосибирского зоопарка! 🐻 Гости приняли участие в кормлении животных, узнали об особенностях их жизни, познакомились с зоологами и многое другое. Хотите увидеть, как это было? Смотрите видео с экскурсии! 👆🏻</t>
+  </si>
+  <si>
+    <t>13.08.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8685</t>
+  </si>
+  <si>
+    <t>Посмотрите, как бизоны отдыхают на рассвете. 🌅 Стоит отметить, что, несмотря на свою массивность, эти животные удивительно ловки: бизоны способны развивать скорость до 60–70 км/ч, прыгать на высоту до 1,8 метра и отлично плавают.</t>
+  </si>
+  <si>
+    <t>12.08.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8683</t>
+  </si>
+  <si>
+    <t>А вы знали, что кошка Жоффруа — отличный пловец? В отличие от большинства мелких кошек, она не боится воды: часто охотится на рыбу и других водных животных. 🐾🐟 Кошка Жоффруа обитает в Южной Америке — от южных районов Боливии и Бразилии до самой Патагонии. Её можно встретить в густых лесах, пампасах, кустарниковых степях и каменистых предгорьях. Особую любовь этот хищник питает к местам вблизи водоёмов, где есть густая растительность — здесь удобно прятаться, охотиться и растить потомство.</t>
+  </si>
+  <si>
+    <t>12.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8682</t>
+  </si>
+  <si>
+    <t>У нас появилась новая рубрика — «В гостях у хвостиков!» 🐾 В каждом выпуске зоолог Новосибирского зоопарка поделится интересными фактами о животном и расскажет, как складывается его жизнь в Зоопарке. В этом выпуске вы узнаете о ламах: их повадках, уходе и интересных фактах.🦙 Смотрите видео и делитесь впечатлениями! Как вам новый формат? ✍🏼</t>
+  </si>
+  <si>
+    <t>11.08.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8678</t>
+  </si>
+  <si>
+    <t>А вы знали, что маргая редко удаётся запечатлеть на фото и видео? У вас есть уникальный шанс увидеть эту удивительную кошку! Маргай распространена в Центральной и Южной Америке, встречается от севера Мексики до северных регионов Аргентины. Поднимается до 1500 метров над уровнем моря. Ведет древесный образ жизни. В Новосибирский зоопарк первую кошку маргай привезли в 2015 году из Парка кошек (г. Неслес,Франция). Через год зоопарк получил самца. ✅Интересный факт Единственная кошка, способная спускаться головой вниз благодаря чрезвычайно гибким суставам задних лап.</t>
+  </si>
+  <si>
+    <t>10.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8677</t>
+  </si>
+  <si>
+    <t>Посмотрите, как резвятся в бассейне бескоготные выдры! 🦦💦 В отличие от речной выдры, у азиатской бескоготной выдры когти настолько короткие, что не выходят за пределы подушечек пальцев — именно из-за этой особенности вид и получил своё название. Вместо обычных когтей у них небольшие ногтевые пластины, почти скрытые в мягких подушечках. 🐾 Благодаря такому строению лап бескоготные выдры обладают повышенной ловкостью: они активно используют пальцы, чтобы ощупывать дно, переворачивать камни и ловить крабов и моллюсков.</t>
+  </si>
+  <si>
+    <t>10.08.26 03:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8675</t>
+  </si>
+  <si>
+    <t>Всемирный день льва. Почему царю зверей нужна защита? Ежегодно 10 августа отмечается Всемирный день льва. Этот праздник был учреждён, чтобы привлечь внимание к сокращению популяции этих удивительных хищников. 🦁 Трудно найти животное, которое так же сильно впечатляло бы человека, как лев. Изображения льва находят на наскальных рисунках, он стал неотъемлемой частью мифов, легенд и сказок, символом силы и власти. Лев — один из двух самых крупных представителей семейства кошачьих, и за ним навсегда закрепилось неофициальное звание «царя зверей». Человек всегда искал встречи с этим животным. Восхищение, к сожалению, часто сопровождалось желанием заполучить льва в качестве трофея. Лев внесён в Красную книгу МСОП и в Приложение II Конвенции о международной торговле. Он относится к уязвимым видам. Это означает, что если не будут приложены усилия, в природе львы могут исчезнуть. Это уже произошло с некоторыми подвидами — берберийский и капский львы, обитавшие в Африке, исчезли более ста лет назад. Ареал обитания льва постоянно сокращается. Когда-то в Индии лев был обычным хищником, но люди настолько агрессивно истребляли его, что сейчас он обитает только в Гирском лесу (индийский штат Гуджарат). Численность природной популяции азиатского льва — порядка 800 особей. Африканских львов тоже становится меньше из-за деятельности человека, наступления на их территорию и сокращения кормовой базы. В такой ситуации огромное значение имеют национальные парки, заповедники и работа зоопарков по изучению и сохранению вида.❗️ В Новосибирском зоопарке африканские львы содержатся с середины прошлого века. За последние 50 лет в зоопарке родилось 79 львят. Сейчас в зоопарке живут лев Ричард и львица Найтирия. Они — замечательная пара.💞</t>
+  </si>
+  <si>
+    <t>08.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8672</t>
+  </si>
+  <si>
+    <t>Дорогие друзья!🫶🏼 Мы подготовили для вас видеообзор нашей интерактивной экскурсии «Закулисье прайда». 7 августа в нашем зоопарке состоялся особенный вечер, посвящённый истории львов. В «киноберлоге» гости отправились в путешествие сквозь время и узнали, как менялись условия содержания, поведение и судьбы этих величественных животных. 🦁 Участники встречи пообщались с зоологами, которые каждый день заботятся о львах, услышали профессиональные наблюдения и интересные факты из жизни хищников. 🎁 Гостей также ждал интерактивный сюрприз и редкая возможность заглянуть за кулисы зоопарка — увидеть, как киперы создают для животных комфортную и разнообразную среду обитания.🤗 Спасибо всем, кто разделил этот вечер вместе с нами! Будем рады снова встретить вас в Зоопарке! 🔥 Смотрите, как прошла наша экскурсия, и делитесь впечатлениями в комментариях!✍🏼</t>
+  </si>
+  <si>
+    <t>07.08.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8668</t>
+  </si>
+  <si>
+    <t>Давайте знакомиться — грациозный каракал!🐱 Каракалы содержатся в Новосибирском зоопарке с 1996 года. А уже в 1998 году они принесли первое потомство. Обитает в полупустынях с кустарниковой растительностью и степях. Для убежищ использует норы лисиц, дикобразов. Питается грызунами, зайцами, мелкими антилопами, птицами, пресмыкающимися, насекомыми. Охотится в одиночку, используя тактику скрадывания и молниеносного броска. Способен прыгать вертикально вверх на 3 метра, сбивая взлетающих птиц. Детеныши появляются на свет беспомощными, незрячими. Полностью самостоятельными становятся в 9-10 месяцев. ✅Интересный факт: Длинные кисточки на ушах помогают каракалу лучше улавливать звуки. Приходите в Зоопарк и полюбуйтесь грацией этого прекрасного хищника!</t>
+  </si>
+  <si>
+    <t>06.08.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8666</t>
+  </si>
+  <si>
+    <t>05.08 в Зоопарке прошла увлекательная интерактивная экскурсия «Закулисье Азии»!🐒 Гости заглянули за кулисы жизни обитателей комплекса «Азия» и узнали больше о бинтуронгах, бескоготных выдрах, японских макаках и других удивительных животных. Участников ждали интересные факты, живое общение и возможность увидеть привычный мир животных с новой стороны. ✅А ещё для гостей подготовили интерактивный сюрприз и возможность получить эксклюзивные навыки и знания! Спасибо всем, кто присоединился к экскурсии и сделал этот день особенным.🫶</t>
+  </si>
+  <si>
+    <t>06.08.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8665</t>
+  </si>
+  <si>
+    <t>ПРИНИМАЙТЕ УЧАСТИЕ В РОЗЫГРЫШЕ 🥳 Мы совместно с «Улететь Новосибирск» запустили розыгрыш билетов в Зоопарк и термальный комплекс! Мы разыгрываем призы для 3 победителей: • 1 место — 1 билет в «Хвоя Сити» + билет в зоопарк • 2 место - 1 билет в «Хвоя Сити» + 1 билет в зоопарк • 3 место - 2 билета в зоопарк ✅Условия: • подписка на канал Новосибирский зоопарк • подписка на канал Улететь Новосибирск • нажмите на кнопку «Участвовать»🎉 Желаем всем удачи! 🍀</t>
+  </si>
+  <si>
+    <t>06.08.26 04:20</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8664</t>
+  </si>
+  <si>
+    <t>Мартышка Бразза ✅Названа в честь французского путешественника Пьера Бразза. Распространена в Центральной Африке: от Северо-Восточной Анголы через Конго и Габон до Юго-Восточного Камеруна, на востоке — до Западной Уганды. Мартышки Бразза обитают в бамбуковых и сухих горных лесах. Живет рядом с водоемами. Активна в светлое время суток. Ведет преимущественно древесный образ жизни. Большую часть времени они проводят на деревьях и держатся небольшими семейными группами. 🌴 Эти мартышки — одни из самых необычных представителей приматов. Они настоящие мастера маскировки и очень скрытны. Благодаря неброскому окрасу мартышки легко сливаются с листвой, а при малейшей опасности предпочитают не убегать, а замирать на месте, превращаясь в неподвижную «статую». Поэтому заметить этих удивительных обезьян в густой растительности бывает совсем непросто. В Новосибирском зоопарке вид представлен с 2005 года. Несколько лет содержались только самцы. В 2011 году были получены самки, и уже в 2012 родились первые малыши. Мартышки Бразза — заботливые родители: в воспитании детёнышей принимают участие не только матери, но и другие члены группы.🐵</t>
+  </si>
+  <si>
+    <t>05.08.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8662</t>
+  </si>
+  <si>
+    <t>Красный вари, или рыжий вари обитает на северо-востоке Мадагаскара. Его дом – это влажные тропические леса. 🌳 ❗️Самка лемура Вари использует уникальную стратегию воспитания: Перед родами Вари сооружает отдельное гнездо из веток и листьев, выстилая его собственной шерстью, и оставляет в нём детёнышей на первые недели жизни. Она не носит малышей на себе, а при необходимости переносит их в зубах, около двух месяцев после рождения не подпускает к потомству никого, включая самца. Лишь когда малыши окрепнут, мать постепенно восстанавливает социальные связи и знакомит их с остальной группой. ✅Интересная особенность: Вари любят принимать солнечные ванны, сидят, прислонившись спиной к стволу дерева и широко раскинув лапы.</t>
+  </si>
+  <si>
+    <t>04.08.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8659</t>
+  </si>
+  <si>
+    <t>У Новосибирского зоопарка уже 10 лет есть особый партнёр и друг — кофейня «Чашка кофе». ☕️ За это время наши отношения стали по-настоящему крепкими и разносторонними. «Чашка кофе» поддерживает зоопарк в разных направлениях: • предоставляет уютное помещение для наших лекций и образовательных встреч; • болеет за нашу хоккейную команду и помогает ей развиваться; • на каждый праздник готовит для гостей и сотрудников вкусные десерты. Наше сотрудничество охватывает самые разные сферы, и от этого оно становится только надёжнее. Спасибо команде «Чашки кофе» за верность, поддержку и общее дело — вместе мы делаем жизнь Зоопарка ярче, теплее и вкуснее! ❤️ Приходите в Зоопарк, заходите в «Чашку кофе» и убедитесь: настоящая дружба действительно крепчает с годами — и с каждой новой чашкой. ☕️</t>
+  </si>
+  <si>
+    <t>04.08.26 02:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8658</t>
+  </si>
+  <si>
+    <t>Международный день дымчатого леопарда. Кто защищает самого загадочного хищника Азии? 🐈‍⬛ Сегодня, 4 августа, отмечается Международный день дымчатого леопарда. Этот экологический праздник был учреждён, чтобы привлечь внимание к одному из самых скрытных и малоизученных хищников планеты. Дымчатый леопард обитает в тропических лесах Юго-Восточной Азии — от предгорий Гималаев до островов Суматра и Борнео, и его популяция неуклонно сокращается из-за вырубки лесов и браконьерства.🚫 Дымчатый леопард — прирождённый древесный охотник. Он способен лазать по деревьям не хуже обезьян, а его длинный хвост помогает сохранять равновесие. Его называют «леопардом» из- за пятнистого окраса, но на самом деле он представляет отдельный род Neofelis. Дымчатый леопард считается одним из древнейших хищников семейства кошачьих. Но при этом скрытный хищник крайне уязвим: разрушение среды обитания, сокращение кормовой базы и незаконная торговля ставят вид под угрозу исчезновения.❗️ Международный союз охраны природы относит дымчатого леопарда к уязвимым видам, его популяция продолжает сокращаться. Страны, на которые приходится ареал это редкой кошки, пытаются ее сохранить: создаются охраняемые природные территории, ужесточается борьба с браконьерством, разрабатываются национальные стратегии сохранения. Зоологические парки помогают в изучении дымчатых леопардов. Наблюдения за животными в условиях неволи позволяют учёным узнать больше об их поведении, размножении и питании. Данные передаются научным и природоохранным организациям и служат общему делу сохранения вида. Новосибирский зоопарк участвует в программе сохранения дымчатого леопарда.✅</t>
+  </si>
+  <si>
+    <t>03.08.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8656</t>
+  </si>
+  <si>
+    <t>В понедельник мы хотим поднять вам настроение и отвлечь от рабочих будней игрой наших уссурийских белогрудых медведей 🐻 У медведя сразу несколько названий – уссурийский, гималайский, белогрудый, азиатский чёрный. Самое поэтичное название – лунный медведь – он получил из-за характерной отметины на груди в виде полумесяца. Распространён в Уссурийском крае, Северной Корее, северо-восточном Китае. Интересный факт: в спячку этот медведь залегает в дуплах деревьев, а также в пещерах и расщелинах скал. Готовы восхититься талантами уссурийских медведей? 🐻 Приглашаем в Новосибирский зоопарк — двери открыты для вас ежедневно!</t>
+  </si>
+  <si>
+    <t>03.08.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8655</t>
+  </si>
+  <si>
+    <t>У нас отличные новости❗️❗️❗️ Мы совместно с «Улететь Новосибирск» запустили розыгрыш билетов в Зоопарк и термальный комплекс! Проведите идеальные выходные с семьёй — отдохните, перезагрузитесь и зарядитесь яркими эмоциями вместе с «Улететь Новосибирск» и Новосибирским зоопарком. 🐅 ✅Условия: • подписка на канал Новосибирский зоопарк • подписка на канал Улететь Новосибирск • нажмите на кнопку «Участвовать»🎉 Мы разыгрываем призы для 3 победителей: • 1 место — 1 билет в «Хвоя Сити» + билет в зоопарк • 2 место - 1 билет в «Хвоя Сити» + 1 билет в зоопарк • 3 место - 2 билета в зоопарк Итоги подведем 13.08, победители будут опубликованы специальным ботом в этом посте ✅ Желаем всем удачи! 🍀 Участников: 1167 Призовых мест: 3 Дата розыгрыша: 14:00, 13.08.2026 MSK (завершён) Победители розыгрыша: 1. Маша . - 5ko7og 2. Вервольфик@ Краузе🦖🦕 - 5l3kmg 3. // Ⲁⲗⲫυⲕ// - 5ko725</t>
+  </si>
+  <si>
+    <t>02.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8649</t>
+  </si>
+  <si>
+    <t>🎉 2 августа — день рождения нашего белого тигра Кови! Сегодня ему исполняется 3 года. Кови переехал к нам из Барнаула в возрасте восьми месяцев и прекрасно адаптировался на новом месте. Кови — молодой и энергичный хищник, который каждый день радует нас своей грациозностью и силой. Несмотря на свой внушительный вид, он ещё совсем юн — тигры достигают половой зрелости только к 4–5 годам. Желаем тебе крепкого здоровья и отличного аппетита! Продолжай восхищать нас своей мощью и красотой и уникальностью! ⭐️ Давайте вместе поздравим Кови! Делитесь своими пожеланиями в комментариях и приходите в зоопарк, чтобы поздравить Кови лично. 👇🏻✍🏼 📷 А. Лаптенко, В. Габов</t>
+  </si>
+  <si>
+    <t>02.08.26 03:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8647</t>
+  </si>
+  <si>
+    <t>Сегодня, 2 августа, отмечается Международный день золотистого львиного тамарина – редкого и уникального животного, которое обитает в Южной Америке.🎉 Этот день был учрежден для того, чтобы привлечь внимание к проблемам сохранения и защиты этого вымирающего вида. Золотистый львиный тамарин – это маленькая обезьянка с яркой золотистой шерстью и длинным хвостом. Обитает в тропических лесах Бразилии и находится под угрозой исчезновения из-за лесозаготовительных работ, загрязнения окружающей среды и незаконной торговли. 🐒 У этих приматов очень крепкие семейные узы. Они живут группами по 4-8 особей, где царит строгая иерархия: один доминантный самец, одна или несколько самок и их потомство. У золотистых львиных тамаринов отцы играют ключевую роль в воспитании детенышей. После рождения малышей самец носит их на спине почти постоянно, передавая матери только для кормления. Старшие братья и сестры также участвуют в заботе о младших. По данным Всемирной ассоциации зоопарков и аквариумов сейчас природная популяция золотистых львиных тамаринов – это более 1000 особей, в зоопарках планеты – порядка 500 особей. В России золотистые львиные тамарины живут и размножаются только в Новосибирском зоопарке. ❗️ Посещение зоопарка – это не только возможность увидеть удивительных животных, но и способ поддержать работу по их сохранению и защите. 🫶🏼</t>
+  </si>
+  <si>
+    <t>01.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8646</t>
+  </si>
+  <si>
+    <t>Виверровый кот или кот-рыболов В Новосибирский зоопарк первая пара виверровых котов поступила в 1977 году. К сожалению, получить приплод от этой пары не удалось. Вторая пара была подарена зоопарком Роттердама в 1996 году, и уже в следующем году родились малыши. С тех пор кошки-рыболовы в нашем зоопарке регулярно дают потомство. В вольерах виверровых котов всегда есть вода, в которой они очень любят играть — с едой и различными предметами. 🐈‍⬛ ✅Интересный факт: у виверрового кота между пальцами есть небольшие перепонки — они помогают ловить рыбу и не дают когтям полностью втягиваться. Виверровая кошка — единственный представитель семейства кошачьих, который хорошо плавает и ныряет. Приходите в Новосибирский зоопарк: здесь можно увидеть эту удивительную кошку!</t>
+  </si>
+  <si>
+    <t>01.08.26 03:18</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8639</t>
+  </si>
+  <si>
+    <t>Встречайте нашу новую коллекцию обоев для телефона на август с календарём. 📆 Выбирайте заставку и делитесь скриншотами в комментариях! 👇😍</t>
+  </si>
+  <si>
+    <t>31.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8637</t>
+  </si>
+  <si>
+    <t>20 и 28 июня в Новосибирском зоопарке родились два детёныша китайского горала. По некоторым причинам самки не могли выкармливать малышей, и заботу о детенышах взяли на себя зоологи и ветеринары. Под присмотром специалистов малыши находились и днем и ночью. Сейчас они уже достаточно окрепли и их перевели в уличный вольер.🌞 В природе численность горалов стремительно сокращается из-за браконьерства, разрушения естественной среды обитания и других факторов, поэтому вид занесён в Красную книгу как исчезающий. ❗️ Новосибирский зоопарк участвует в международной программе по сохранению этого редкого вида. Китайские горалы живут в нашем Зоопарке с 2018 года и до сих пор остаются единственными в стране: больше этих изящных горных жителей нет ни в одном другом зоопарке России. Природа наградила горалов уникальным строением копыт: мягкие и упругие подушечки буквально «чувствуют» каждую выпуклость скал, обеспечивая надёжную опору даже на самых гладких и отвесных камнях. Малыши обожают активные игры! Они с удовольствием скачут по установленным пенькам, ловко забираются на свой домик и исследуют каждый уголок вольера.🤗 Особенно радостно наблюдать, как они встречают своих кормильцев — видно, что детёныши очень привязаны к тем, кто о них заботится каждый день. ❤️ Приходите в Зоопарк посмотреть на этих редких горных жителей.🫶🏼</t>
+  </si>
+  <si>
+    <t>31.07.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8633</t>
+  </si>
+  <si>
+    <t>Друзья, доброе утро! Хотим напомнить, что каждый ваш визит в Новосибирский зоопарк имени Р. А. Шило важен для нас. Будем признательны, если вы уделите несколько минут и примете участие в независимой оценке качества условий оказания услуг. 📱 Для участия в опросе просто наведите камеру телефона на QR-код и заполните анкету. Ваши отзывы помогают нам развиваться, совершенствовать работу зоопарка и делать пребывание гостей ещё более комфортным. Вы можете пройти опрос двумя способами: по QR-коду или по ссылке: https://webanketa.com/forms/6mw38chk70qp4db2cgs30s1h/ru/ — выберите наиболее удобный! Спасибо за ваше мнение и поддержку! ❤️</t>
+  </si>
+  <si>
+    <t>30.07.26 03:48</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8630</t>
+  </si>
+  <si>
+    <t>Первых лемуров катта наш зоопарк получил ещё в 1989 году. С тех пор было несколько поступлений этих удивительных животных, а детёныши рождались неоднократно. Но по-настоящему успешное размножение началось в 2003 году — когда сформировалась дружная и крепкая группа. С первых минут жизни малыши окружены заботой не только родителей: в воспитании участвует вся группа! Иногда кроху даже сложно разглядеть — столько желающих согреть, обнять и защитить маленького лемура. ❓А вы знали, что кошачий лемур (он же катта) мяукает? Да-да, совсем как домашняя кошка!🐈 Именно из-за этих звуков — мягкого мяуканья и мурлыканья в спокойном состоянии — вид и получил своё «кошачье» название. А вот если лемур испуган или защищается, он может издать пронзительный визг, от которого становится не по себе. Так что за милой внешностью скрывается настоящий характер!</t>
+  </si>
+  <si>
+    <t>29.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8628</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк много лет назад решил расширить тематические границы экологического праздника и посвятить его сразу двум редчайшим кошкам – амурскому тигру и дальневосточному леопарду. 🐆 🐅 История дальневосточных леопардов в Новосибирском зоопарке началась в 1970 году, когда сюда привезли первого самца. В 1973-м появился ещё один. Оба были «природниками» — животными, взятыми из дикой среды. Первая самка прибыла лишь в 1990 году. С тех пор здесь родились 53 детёныша. Все они внесены в племенную книгу. Сотрудники зоопарка помнят каждую большую кошку — её характер, привычки, особенности.🤗 Сейчас у пары дальневосточных леопардов Хилари и Давы подрастают трое малышей. Они родились в апреле 2026 года. Эти малыши — живое продолжение истории, которая началась со спасения. Отец Давы — леопард Николай. В 2015 году его нашли в Приморье на территории национального парка «Земля леопарда» с повреждённой лапой. Детёныша спасли, выходили в Московском зоопарке. Он стал основателем новой генетической линии для зоологических парков. Сохраняя амурского тигра и дальневосточного леопарда, мы сохраняем уникальное природное наследие Дальнего Востока. Успехи последних лет доказывают, что совместными усилиями государств, ученых и общественности можно добиться восстановления даже самых уязвимых видов.</t>
+  </si>
+  <si>
+    <t>28.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8626</t>
+  </si>
+  <si>
+    <t>Знакомьтесь — Плюша!🦙 Плюша родом из Чили, приехала к нам в июле — и сразу стала настоящей звездой «Малых Хрустов». После обязательного карантина мы начали знакомство с нашей парой альпак. Чтобы всё прошло максимально комфортно, сначала разделили животных перегородкой: они могли видеть и слышать друг друга, постепенно привыкая к соседству. Спустя несколько дней состоялось главное знакомство — и оно прошло спокойно и успешно. Плюша быстро освоилась и отлично влилась в новую семью. «Адаптация прошла очень хорошо», — отмечают зоологи.🤗 А вот посетители уже успели заметить: Плюша пока немного стесняется. Она только учится играть на публику и просить угощения — но, кажется, это вопрос времени.😉</t>
+  </si>
+  <si>
+    <t>28.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8625</t>
+  </si>
+  <si>
+    <t>Специально для вас нам удалось поймать в кадр дамского лори — яркого и по-настоящему эффектного обитателя тропиков 🌿 Интересный факт: как и другие лори, дамский лори обладает особым строением языка: на его конце и верхней поверхности есть щёточка из кожистых выростов. Это приспособление помогает эффективно добывать жидкую и вязкую пищу: слизывать нектар из цветов, пить сок из фруктов Природа наделила их интересными и выразительными особенностями.🦜</t>
+  </si>
+  <si>
+    <t>27.07.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8623</t>
+  </si>
+  <si>
+    <t>🎉 РОЗЫГРЫШ ДЛЯ САМЫХ ПРЕДАННЫХ БОЛЕЛЬЩИКОВ И ДРУЗЕЙ ЗООПАРКА! 🐻🏒 Новосибирский зоопарк и ХК «Сибирь» объединились, чтобы подарить вам немного тепла и радости! Мы разыгрываем уютный набор: 🐻 мягкий медведь от Зоопарка ⛄ милый снеговик от ХК «Сибирь» И всё это — для одного победителя! Что нужно сделать: ✅ Подписаться на Новосибирский зоопарк ✅ Подписаться на ХК Сибирь ✅ Поставить реакцию этому посту 📅 Итоги подведём через неделю — 03.08.2026 12:00 Победителя выберем случайным образом Пусть удача будет на вашей стороне 🍀 Участвуйте и делитесь теплом вместе с нами! Участников: 1766 Призовых мест: 1 Дата розыгрыша: 08:00, 03.08.2026 MSK (завершён) Победители розыгрыша: 1. Саня - 5k2sba</t>
+  </si>
+  <si>
+    <t>25.07.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8616</t>
+  </si>
+  <si>
+    <t>Напоминаем о расписании показательных кормлений на эту субботу. Это отличная возможность увидеть животных в самый активный момент и узнать больше об их рационе.🌞 25.07, суббота 15:00 - Яванские лангуры 📍Центральная аллея возле зимнего вольера 15:00 - Полосатые мангусты 📍Вольер под стеклом рядом с зимним павильоном 16:00 - Речные выдры 📍Аллея вниз к детской железной дороге 16:00 - Кустарниковые собаки 📍 Комплекс вольеров для муравьедов и кустарниковых собак 16:30 - Пингвины 📍Пингвинарий Приходите всей семьёй, чтобы провести время интересно и с пользой.🤗 Ждём вас в зоопарке!</t>
+  </si>
+  <si>
+    <t>23.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8610</t>
+  </si>
+  <si>
+    <t>Друзья, для вас была подготовлена подробная статья, в которой мы разобрали все нюансы нашего фотоконкурса.🫶🏼 В ней вы узнаете, на что обращает внимание жюри, и получите полезные рекомендации, которые помогут повысить ваши шансы на победу. Если вы давно хотели попробовать себя в роли фотографа дикой природы или просто любите ловить интересные моменты в зоопарке — сейчас самое время! Наш конкурс — это отличная возможность не только проявить творческий подход, но и поделиться своим взглядом на животных с широкой аудиторией. Не упустите шанс стать участником, вдохновиться работами других и, возможно, увидеть свою фотографию среди лучших. Обязательно участвуйте — нам очень интересно увидеть мир животных вашими глазами!🤗</t>
+  </si>
+  <si>
+    <t>22.07.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8605</t>
+  </si>
+  <si>
+    <t>Полное видео можно посмотреть на нашей странице в ВК🫶🏼</t>
+  </si>
+  <si>
+    <t>22.07.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8604</t>
+  </si>
+  <si>
+    <t>Полное видео можно посмотреть на нашей странице в ВК 🫶🏼</t>
+  </si>
+  <si>
+    <t>22.07.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8600</t>
+  </si>
+  <si>
+    <t>Люди позаимствовали у пернатых саму идею полета, форму крыльев и хвоста — и создали самолеты. Даже название науки о летательных аппаратах — авиация — происходит от латинского avis, птица. С 1 июня 2026 года S7 Airlines является официальным опекуном орнитологической коллекции Новосибирского зоопарка — в нее входит более 180 видов. Интересные факты о птицах и о том, как мы, люди, можем им помочь, рассказала Елена Михайловна Мелешко, заведующая отделом орнитологии Новосибирского зоопарка им. Р. А. Шило.</t>
+  </si>
+  <si>
+    <t>22.07.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8599</t>
+  </si>
+  <si>
+    <t>Кинкажу — настоящий акробат тропических лесов.🌳 Он невероятно активен, обожает лазать по веткам, бегать и играть, поэтому ему важно просторное пространство, где можно разгуляться.🐾 Кинкажу предпочитает мягкий полумрак: яркий свет его раздражает. Он не любит одиночество, но и излишнее внимание переносит плохо — чужаков на своей территории этот зверёк терпеть не готов.🌚 Активная жизнь у цветочного кинкажу начинается с наступлением темноты. Ночью он чувствует себя уверенно и почти не спускается на землю, проводя большую часть времени среди ветвей. Зрение у кинкажу не самое сильное, зато отлично развито обоняние, которое помогает ему ориентироваться и находить пищу.🍇 В условиях неволи эти удивительные животные могут прожить до 23 лет, а иногда и дольше. В дикой природе их жизнь, как правило, вдвое короче.</t>
+  </si>
+  <si>
+    <t>21.07.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8597</t>
+  </si>
+  <si>
+    <t>Сонные герои дня: харзы устроились на бревне и никому не выдают секрет, как там уютно. Приходите посмотреть — у нас тут полно пушистых друзей и теплых встреч.💛🐾</t>
+  </si>
+  <si>
+    <t>21.07.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8596</t>
+  </si>
+  <si>
+    <t>Уважаемые гости! 👨‍👩‍👦 Хотим напомнить, что льгота предоставляется только при наличии официального удостоверения многодетной семьи (в т.ч. электронный формат) + паспорт РФ. Только в таком случае вы сможете воспользоваться льготой! Благодарим за понимание!❤</t>
+  </si>
+  <si>
+    <t>21.07.26 04:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8595</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! 20 июля в нашем зоопарке прошёл особенный вечер, посвящённый истории львов. В «киноберлоге» гости погрузились в прошлое и настоящее этих величественных животных — узнали, как менялись их условия содержания, привычки и судьбы на протяжении лет.🦁 Участники встречи пообщались с зоологами, которые ежедневно работают с львами и поделились профессиональными наблюдениями и интересными фактами. Вечер получился по-настоящему тёплым и живым.🌺 🎁 Гостей ждал небольшой интерактивный сюрприз, а также редкая возможность заглянуть за кулисы и увидеть, как создаются комфортные и разнообразные условия для животных.🤗 Спасибо всем, кто провёл этот вечер вместе с нами! Ждём вас в гости снова!🫶🏼🔥</t>
+  </si>
+  <si>
+    <t>20.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8594</t>
+  </si>
+  <si>
+    <t>Друзья! Напоминаем, что все желающие могут принять участие в ежегодном фотоконкурсе «Животные Новосибирского зоопарка»! 🗓️Номинации 2026 года: • Оригинальное фото • Портрет • Спецноминация от жюри — «Пернатая акварель» - самые яркие представители орнитологической коллекции зоопарка глазами автора • Спецноминация от Фонда имени Р.А.Шило Категории участников: - Профессионалы - Фотографы-любители - Юниоры (до 16 лет) В каждой категории будут определены победители по всем номинациям. Также учреждён специальный приз — «Гран-при 2026». ‼️ Всех победителей ждут ценные призы и подарки. Важно ВНИМАТЕЛЬНО ознакомиться с условиями конкурса❗️ ✅Необходимо ознакомиться с Положением о конкурсе и требовании к работам. https://disk.360.yandex.ru/i/7orrd2hurcXNDw ✅Прислать работы в электронном виде по адресу: nio@zoonovosib.ru в соответствии с Положением ✅Принести распечатанные на фотобумаге работы (30x45 или 20x30 см) на контроль зоопарка. Работы подписать печатными буквами и указать номер телефона. ✅Заполнить анкету – заявку (ее можно скачать https://disk.360.yandex.ru/i/okTtzOw6hd6-7Q или взять бланк в зоопарке) ✅Подписать соглашение! Его можно скачать https://disk.360.yandex.ru/i/Hk-YWf3Yi76U0A или взять в зоопарке при передаче фотографий и заполнить на месте ✅ Работы авторам не возвращаются. ✅Один автор может представить не более 10 работ. ✅Фотографии будут приниматься до 09 августа 2026 года. Для вашего удобства мы объединили все нужные документы в одну папку https://disk.360.yandex.ru/d/OkVmnSZXuOl0Hw Каждый участник должен скачать и заполнить указанные документы, после чего предоставить их в зоопарк. ☑️Итоги фотоконкурса будут подведены 29 августа 2026 года. Вопросы можно задать по телефону 227-36-32 Ждем ваши фотографии!</t>
+  </si>
+  <si>
+    <t>20.07.26 03:11</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8593</t>
+  </si>
+  <si>
+    <t>В Новосибирском зоопарке сервалы живут уже более 40 лет — с 1980 года. А с 1984-го они регулярно радуют нас потомством. 🐱 В природе сервалы — настоящие одиночки. Они редко вступают в конфликты и предпочитают действовать иначе: при опасности замирают, прячутся или стремительно уходят, совершая резкие прыжки и меняя направление движения. Лазают по деревьям они нечасто — их сила в скорости, ловкости и неожиданности.🌳 Но среди наших сервалов есть особенная история. Самка по имени Аза стала настоящей рекордсменкой — за свою жизнь она родила 45 детёнышей. Это впечатляющий вклад не только в историю зоопарка, но и в сохранение вида. Иногда случается, что мама не может выкармливать малышей самостоятельно. В таких ситуациях зоопарк всегда ищет решение — и на помощь приходят домашние кошки.🐈 Вот так забота, внимание и немного межвидовой дружбы помогают сохранять жизнь.🫶</t>
+  </si>
+  <si>
+    <t>19.07.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8592</t>
+  </si>
+  <si>
+    <t>⚽️ Уже этой ночью — большой финал! В 02:00 стартует решающий матч чемпионата мира: 🇪🇸 Испания vs Аргентина🇦🇷 Смотрите игру вместе с нашим Снежным барсом 🐆❄️ — он уже готов болеть! Давайте вместе поддержим любимые команды 🙌 И добавим немного интриги: У вас будет сразу 3 возможности проверить интуицию! 🔥 Кто первый угадает, кто забьёт первый гол — получит билет в зоопарк! 🎯 Кто первый угадает автора первого гола — тоже получит билет 🏆 И тот, кто первый предскажет победителя чемпионата мира — получит билет в зоопарк! 1 условие: быть подписчиком нашего канала✅ Пишите свои прогнозы в комментариях 👇</t>
+  </si>
+  <si>
+    <t>19.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8591</t>
+  </si>
+  <si>
+    <t>Розыгрыш завершен! Поздравляем победителей 🎉</t>
+  </si>
+  <si>
+    <t>19.07.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8590</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ БИЛЕТОВ В ЗООПАРК И В ТЕРМАЛЬНЫЙ КОМПЛЕКС❗️❗️❗️ Проведите идеальные выходные с семьей — отдохните, перезагрузитесь и зарядитесь яркими эмоциями вместе с Афишей Новосибирск 🤍 и Новосибирским зоопарком.🟢 Мы разыгрываем призы для 3 победителей: 🏆 • 1 место — 1 билет в «Хвоя Сити» + 2 билета в зоопарк • 2 место — 1 билет в «Хвоя Сити» + 1 билет в зоопарк • 3 место — 2 билета в зоопарк Как участвовать: • Подпишитесь на официальных партнеров: Новосибирский зоопарк Афиша Новосибирск • Нажмите кнопку «Участвовать»🎉 Итоги подведем 19 июля, победители будут опубликованы специальным ботом в этом посте✅ P.S вы можете получить дополнительные шансы на победу за каждых 2 приглашенных друзей для участия в розыгрыше 🤗 Подарите себе и близким отдых, который запомнится.🫶🏼 Участников: 1732 Призовых мест: 3 Дата розыгрыша: 14:00, 19.07.2026 MSK (завершён) Победители розыгрыша: 1. Angelina Kuznetsova - 5is8gj 2. Ronni - 5ja5m3 3. Татьяна - 5ijr56</t>
+  </si>
+  <si>
+    <t>19.07.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8589</t>
+  </si>
+  <si>
+    <t>В Новосибирском зоопарке подрастают полярные волчата — и это отличный повод узнать об этой удивительной семье чуть больше.🤗 Они выживают там, где другим не под силу, благодаря главному правилу — держаться вместе. Полярные волки живут стаями, объединяющими сразу несколько поколений. Здесь всё устроено чётко: строгая иерархия, взаимовыручка и общая забота о потомстве. Волчата растут под присмотром не только родителей, но и всей стаи.❤ Их охота — это стратегия и терпение. На крупную добычу, такую как северные олени или овцебыки, волки выходят группой. Если добыча занимает оборону, хищники могут часами кружить вокруг, выжидая момент, чтобы нарушить строй. В этом мире побеждают не самые сильные, а самые слаженные.🤝 Даже внешний вид полярных волков подчинён суровой природе. Летом их шерсть светло-серая, а зимой становится почти белой — идеальная маскировка среди снегов.🐺 Наблюдать за озорным подрастающим поколением — одно удовольствие. Приходите к нам в гости!🫶</t>
+  </si>
+  <si>
+    <t>19.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8588</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ БИЛЕТОВ В ЗООПАРК И ТЕРМАЛЬНЫЙ КОМПЛЕКС🎉 ⚡ИТОГИ УЖЕ СЕГОДНЯ⚡ Проведите идеальные выходные с семьей — отдохните, перезагрузитесь и зарядитесь яркими эмоциями вместе с 🤍Афишей Новосибирск и Новосибирским зоопарком.🟢 ✅Условия участия очень простые: 1) быть подписчиком: • АФИША НОВОСИБИРСК • НОВОСИБИРСКИЙ ЗООПАРК 2) оставь реакции в каналах и жми «УЧАСТВОВАТЬ» Желаем удачи! 🍀</t>
+  </si>
+  <si>
+    <t>19.07.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8584</t>
+  </si>
+  <si>
+    <t>День животных родного края в Новосибирском зоопарке!🦊 Сегодня, 19 июля, Новосибирский зоопарк приглашает гостей на День животных родного края — праздник, который появился в нашем зоологическом парке много лет назад и стал доброй традицией. В суете повседневной жизни мы редко задумываемся о том, кто живёт рядом с нами — B сибирских лесах, полях и на водоёмах. Лось, косуля, бурундук, барсук, рысь, филин, глухарь и сотни других видов - — увидеть их в естественной среде обитания почти невозможно. Дикие звери и птицы предпочитают держаться подальше от человека, скрываясь в глухих уголках тайги и лесостепи. Большинство из нас знает их лишь по картинкам в учебниках.📚 Зоологический парк — редкая возможность встретиться с ними взглядом, увидеть, какие они на самом деле. В коллекции Зоопарка представлены практически все виды млекопитающих, обитающих в Сибири, — от бурых медведей до крошеных ласок. А белки и бурундук, свободно перемещающиеся о территории Зоопарка, дополняют эту картину, делая знакомство с сибирской природой по-настоящему живым. Знания о тех, кто живёт с тобой на одной земле, — это основа настоящей любви к родному краю. Когда узнаёшь, что барсук — образец чистоплотности и каждую весну обновляет подстилку в своей норе, бобры умеют договариваться и работать слаженной командой, а пустельга видит в ультрафиолетовом спектре и может различать следы там, где человеческий глаз не заметит ничего, - мир вокруг становится другим. Он наполняется смыслом, красками и уважением к каждому его обитателю.☘️ Ко Дню животных родного края в Зоопарке подготовили насыщенную просветительскую программу: для посетителей проведут тематические экскурсии и лекции, организуют мастер-классы и экологические акции.🐵 Приходите в Новосибирский зоопарк!🐻 📷 В. Габов, В. Шпаков</t>
+  </si>
+  <si>
+    <t>18.07.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8583</t>
+  </si>
+  <si>
+    <t>Зоопарк тоже в игре — и внимательно следит за новостями большого спорта! ⚽️ Совсем скоро состоится финал чемпионата мира по футболу, и страсти уже на пределе. Аргентина или Испания — кто возьмёт верх? 🇦🇷 🇪🇸 Наш снежный барс, кстати, в курсе всех событий и готов поддерживать любимую команду вместе с вами.🤝 Говорят, он уже выбрал своего фаворита… но пока держит интригу. А за кого будете болеть вы? Делитесь в комментариях!👇</t>
+  </si>
+  <si>
+    <t>18.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8582</t>
+  </si>
+  <si>
+    <t>Голубые бараны появились в Новосибирском зоопарке в 2008 году — их привезли из Москвы. И уже в тот же год у нас родились первые ягнята.🐑 Эти животные — настоящие мастера маскировки. Их защитная окраска позволяет буквально сливаться с камнями. Если рядом нет растительности, голубые бараны замирают и остаются неподвижными до последнего. Но стоит им понять, что их заметили — и они мгновенно уносятся прочь, легко взбираясь по крутым скалам туда, где их почти невозможно догнать.🤗 Интересно, что их социальная жизнь меняется в зависимости от сезона и доступности пищи. В пары голубые бараны объединяются с октября по январь, а уже с мая по начало июля появляются детёныши.🐾 Приходите в Зоопарк, чтобы узнать о них больше! 🫶🏼</t>
+  </si>
+  <si>
+    <t>18.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8581</t>
+  </si>
+  <si>
+    <t>Напоминаем, что каждые выходные у нас проходят показательные кормления! 🥭 🗓️Сегодня 15:00 Яванские лангуры 📍Центральная аллея возле зимнего вольера 15:00 Беличий саймири 📍Пингвинарий 15:00 Кондоры 📍Орнитологический комплекс: ряд крупных хищных птиц, центральная аллея 15:30 Сервалы 📍Новый комплекс с гиенами возле старого зимнего вольера 16:00 Ягуары 📍Возле павильона «Ночной мир» 16:00 Полосатые мангусты 📍Вольер под стеклом рядом с зимним павильоном Не пропустите! ✅ 📷 В. Шпаков</t>
+  </si>
+  <si>
+    <t>17.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8580</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Каждый ваш визит в Новосибирский зоопарк имени Р. А. Шило важен для нас. Будем признательны, если вы уделите несколько минут и примете участие в независимой оценке качества условий оказания услуг. 📱 Для участия в опросе просто наведите камеру телефона на QR-код и заполните анкету. Ваши отзывы помогают нам развиваться, совершенствовать работу зоопарка и делать пребывание гостей ещё более комфортным. Вы можете пройти опрос двумя способами: по QR-коду или по ссылке: https://webanketa.com/forms/6mw38chk70qp4db2cgs30s1h/ru/ — выберите наиболее удобный! Спасибо за ваше мнение и поддержку! ❤️</t>
+  </si>
+  <si>
+    <t>17.07.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8579</t>
+  </si>
+  <si>
+    <t>Песец — один из самых пушистых представителей семейства псовых, его густой мех надёжно защищает от сильных морозов.❄️ ✅Зимой песцы белые, а летом их окраска меняется: они становятся серовато‑бурыми или с голубоватым оттенком. Вольер для них — территория для игр и исследовательских прогулок: песцы охотно изучают пространство, прячутся в укрытиях и внимательно следят за всем, что происходит вокруг. 🐾 Приходите в наш зоопарк — эти очаровательные создания не оставят никого равнодушным.🥰</t>
+  </si>
+  <si>
+    <t>17.07.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8578</t>
+  </si>
+  <si>
+    <t>Корсаки живут в Новосибирском зоопарке с момента его основания — и из года в год радуют нас появлением потомства.🤗 Маленькие степные лисички, выращенные сотрудниками, вырастают доверчивыми, ручными и невероятно игривыми. И даже став взрослыми, они с удовольствием продолжают свои «детские» забавы — особенно если рядом любимые воспитатели.🦊 В Зоопарке корсаки соседствуют с обыкновенными лисицами. Это редкая возможность увидеть рядом двух близких родственников и сравнить их: заметить сходства в поведении и внешности, а также различия, которые делает каждого из них уникальным. В личной жизни корсаки — настоящие приверженцы верности. Найдя пару, самец остаётся с самкой на всю жизнь.🥰</t>
+  </si>
+  <si>
+    <t>17.07.26 03:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8577</t>
+  </si>
+  <si>
+    <t>Друзья, приглашаем вас на показательные кормления в эти выходные! 🍎 🗓️18.07, суббота 15:00 Яванские лангуры 📍Центральная аллея возле зимнего вольера 15:00 Беличий саймири 📍Пингвинарий 15:00 Кондоры 📍Орнитологический комплекс: ряд крупных хищных птиц, центральная аллея 15:30 Сервалы 📍Новый комплекс с гиенами возле старого зимнего вольера 16:00 Ягуары 📍Возле павильона «Ночной мир» 16:00 Полосатые мангусты 📍Вольер под стеклом рядом с зимним павильоном 🗓️19.07, воскресенье 12:00 Кенгуру Бенетта 📍Тропики улица 14:00 Бурые медведи 15:00 Восточный колобус 📍Центральная аллея 15:00 Шестипоясные броненосцы 📍Пингвинарий 15:00 Глухари и кедровки 📍Центральная аллея возле львов 16:00 Куницы 📍Центральная аллея возле смотровой площадки пятнистых оленей 16:00 Сибирские рыси 📍Возле снежных барсов 16:00 Бинтуронги 📍 Вольерный комплекс Азия Не пропустите!✅ 📷 А. Лаптенко</t>
+  </si>
+  <si>
+    <t>16.07.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8576</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Совсем скоро, 20 июля приглашаем вас на особенный вечер в зоопарке! 🌿🦁 В «киноберлоге» пройдет увлекательное погружение в историю львов нашего зоопарка — о том, как менялась их жизнь, привычки и судьбы на протяжении лет. Вы встретитесь с зоологами, которые каждый день работают с этими удивительными животными и знают о них всё самое интересное.☀️ В программе — небольшой интерактивный сюрприз 🎁 и возможность заглянуть за кулисы: увидеть, как мы создаем для животных комфортные, разнообразные и насыщенные условия жизни. Это редкий шанс провести вечер в зоопарке по-особенному — в атмосфере живого общения, открытий и настоящей любви к животным. Не упустите его ✨ Сбор участников — у фонтана ⛲ 20 июля, 18:00 Продолжительность: 1,5–2 часа Стоимость: 700 рублей Запись по телефону: 3887258 Осталось мало мест❗️ Успейте записаться.✅</t>
+  </si>
+  <si>
+    <t>16.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8574</t>
+  </si>
+  <si>
+    <t>Пополнение пернатых друзей!🦜 Многоцветные лорикеты содержатся в Новосибирском зоопарке с 2017 года, успешно размножаются и являются настоящим украшением коллекции попугаеобразных. Ежегодно в нашей коллекции появляется потомство — как правило, по два птенца, и этот год не стал исключением.🤗 Это яркие и невероятно активные птицы из подсемейства лори, которые характеризуются повышенной социальностью: они охотно устанавливают контакт с людьми и нередко сохраняют с ними связь. Лорикеты известны своей подвижностью и любознательностью — они практически постоянно в движении, любят играть, исследовать пространство и взаимодействовать с окружающими. В природе их рацион необычен для попугаев: основную пищу составляют не семена, а нектар и пыльца, поэтому их язык имеет особую кисточкообразную форму, позволяющую собирать сладкий нектар из цветов.🌸 При создании оптимальных условий содержания, продолжительность жизни этих птиц в неволе составляет около 20 лет. Благодаря яркому многоцветному оперению и дружелюбному нраву лорикеты быстро становятся любимцами посетителей, привлекая внимание как детей, так и взрослых.🫶❤️</t>
+  </si>
+  <si>
+    <t>16.07.26 03:39</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8573</t>
+  </si>
+  <si>
+    <t>Рабочая неделя подходит к концу — самое время выдохнуть и настроиться на отдых. Впереди выходные, а значит больше времени для прогулок, новых впечатлений и приятных встреч.☺️ Умка уже ждёт вас в гости — приходите познакомиться и зарядиться хорошим настроением!🔥 📷 А. Лаптенко</t>
+  </si>
+  <si>
+    <t>15.07.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8572</t>
+  </si>
+  <si>
+    <t>Сказочные животные нашего Зоопарка 🌟 Первые пятнистые олени попали в Новосибирский зоопарк в 2000 году. С тех пор они прекрасно прижились и регулярно дают потомство. 🤗 Чтобы получать необходимые минералы, олени лижут соль и грызут минерализованную землю. Зимой, когда пища скуднее, егеря раскладывают для них дополнительный корм в лесных массивах. Пятнистые олени выглядят будто сошедшими со страниц сказки: лёгкие, изящные и украшенные «солнечными» пятнами. Летом на фоне зеленой травы и листвы пятнистые олени со своими малышами выглядят особенно эффектно.🫶🏼</t>
+  </si>
+  <si>
+    <t>15.07.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8571</t>
+  </si>
+  <si>
+    <t>В нашем зоопарке подрастают четыре щенка большеухой лисицы — они появились на свет 4 июня.🦊 Малыши активно осваивают вольер: много времени проводят на улице, с увлечением играют друг с другом и родителями. За порядком в семье следят оба родителя. Самец регулярно патрулирует территорию и контролирует происходящее в вольере. При появлении киперов срабатывает чёткая защитная стратегия: родители мгновенно уводят лисят в домик, а затем занимают позиции у входа, надёжно его прикрывая. «У большеухих лисиц очень развито родительское поведение. Они действуют слаженно: сначала прячут потомство, затем сами занимают оборонительную позицию. Даже во время кормления самец ведёт себя максимально заботливо — сначала пропускает малышей, потом самку, и только потом ест сам», — отмечает зоолог Анна Бушнева. Это первое потомство этого вида в нашем Зоопарке, поэтому особенно интересно замечать особенности родительского поведения и воспитания малышей.🫶🏼 Наблюдать за этой семьёй — настоящее удовольствие: в их поведении много заботы, дисциплины и трогательных моментов.🥰</t>
+  </si>
+  <si>
+    <t>14.07.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8570</t>
+  </si>
+  <si>
+    <t>Мы недавно показывали вам наших белых медведей — пора познакомить вас поближе и с уссурийскими мишками🐻 ✅Интересный факт: уссурийские медведи отлично лазают по деревьям даже во взрослом возрасте, хотя могут весить несколько сотен килограммов.🐾</t>
+  </si>
+  <si>
+    <t>14.07.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8569</t>
+  </si>
+  <si>
+    <t>Успейте поучаствовать в розыгрыше❗️ Проведите идеальные выходные с семьей — отдохните, перезагрузитесь и зарядитесь яркими эмоциями вместе с Афишей Новосибирск и Новосибирским зоопарком🟢 ❗️Условия участия очень простые: ✅быть подписчиком: • АФИША НОВОСИБИРСК • НОВОСИБИРСКИЙ ЗООПАРК ✅оставь реакции в каналах и жми «УЧАСТВОВАТЬ» Итоги 19.07 Желаем всем удачи! 🍀</t>
+  </si>
+  <si>
+    <t>14.07.26 03:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8568</t>
+  </si>
+  <si>
+    <t>Добавим вашему вторнику лёгкости и позитива. 🤗 Пусть вся рабочая неделя пролетит так же бодро и стремительно, как прыжки кенгуру. 🦘🔥</t>
+  </si>
+  <si>
+    <t>13.07.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8567</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! 20 июля приглашаем вас на особенный вечер в зоопарке! 🌿🦁 В «киноберлоге» пройдет увлекательное погружение в историю львов нашего зоопарка — о том, как менялась их жизнь, привычки и судьбы на протяжении лет. Вы встретитесь с зоологами, которые каждый день работают с этими удивительными животными и знают о них всё самое интересное.☀️ В программе — небольшой интерактивный сюрприз 🎁 и возможность заглянуть за кулисы: увидеть, как мы создаем для животных комфортные, разнообразные и насыщенные условия жизни. Это редкий шанс провести вечер в зоопарке по-особенному — в атмосфере живого общения, открытий и настоящей любви к животным. Не упустите его ✨ Сбор участников — у фонтана ⛲ 20 июля, 18:00 Продолжительность: 1,5–2 часа Стоимость: 700 рублей Запись по телефону: 3887258 Количество мест ограничено❗️ Успейте записаться.✅</t>
+  </si>
+  <si>
+    <t>13.07.26 03:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8566</t>
+  </si>
+  <si>
+    <t>Давно мы не показывали вам нашего медвежонка Умку и его маму Герду — исправляемся! Рацион наших медведей составляется зоологами с учётом всех их потребностей. Они получают необходимые витамины и минералы и чувствуют себя прекрасно! 🥰 Специально для вас мы сняли показательное кормление, где специалисты выложили угощение для наших звёзд. Смотрите, как это было!👆🏻</t>
+  </si>
+  <si>
+    <t>12.07.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8565</t>
+  </si>
+  <si>
+    <t>Погрузитесь в мир дикой природы! Прислушайтесь к тихим всплескам воды, мягким шорохам и «разговорам» бескоготных выдр.🦦 Здесь каждый звук — часть их жизни: игра, общение, любопытство Остановитесь на мгновение и почувствуйте эту живую, спокойную гармонию!😊</t>
+  </si>
+  <si>
+    <t>12.07.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8564</t>
+  </si>
+  <si>
+    <t>12.07.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8563</t>
+  </si>
+  <si>
+    <t>🐾 «ПОЕХАЛИ» в Новосибирском зоопарке! Говорят, что, увидев царские условия содержания животных, ведущий остался жить вместе с ними 🫣</t>
+  </si>
+  <si>
+    <t>12.07.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8562</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Не пропустите показательные кормления в это воскресенье. 🫶🏼 🗓️ 12.07, воскресенье 15:00 - Яванские лангуры 📍Центральная аллея возле зимнего вольера 15:00 - Росомаха 📍Центральная аллея возле снежного барса 15:00 - Крупные попугаи 📍Центральная аллея возле зимнего вольера 15:15 - Красные вари 📍Возле Динопарка 16:00 - Сиаманги 📍Уличная экспозиция тропических животных 16:00 - Речные выдры 📍Аллея вниз к детской железной дороге 16:00 - Бескоготные выдры 📍Центральная аллея Приходите всей семьей! ✅</t>
+  </si>
+  <si>
+    <t>12.07.26 03:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8561</t>
+  </si>
+  <si>
+    <t>Кто из куниц самый-самый?😃 Сегодня Новосибирский зоопарк имени Р. А. Шило отмечает День выдры и День куницы. Этот праздник — добрая традиция зоологического парка. Сначала он был посвящён выдрам, а со временем стал более масштабным и теперь посвящён всем представителям семейства куньих.☀️ Семейство куньих — одно из самых разнообразных среди хищных млекопитающих. Оно объединяет более 50 видов. В Новосибирском зоопарке собрана одна из лучших коллекций в мире — 20 видов куньих. Это животные, обитающие на разных континентах и в разных климатических зонах. О каждом виде можно многое рассказать. Мы выбрали несколько интересных фактов по принципу «самый-самый» и представляем вам этот впечатляющий список. Самый большой представитель семейства — росомаха. Масса тела этого животного достигает 20 кг и более. Росомаха напоминает небольшого медведя.🐻 Самая маленькая — ласка. Она же является и самым маленьким хищником на планете: вес самца составляет всего 60–250 граммов, самки до 120 граммов. Несмотря на миниатюрные размеры, ласка — отважный и ловкий охотник.🐾 Сильнее всех любящий воду — калан (морская выдра). Эти животные обитают в холодных водах Тихого океана, у побережий Камчатки, Курильских и Алеутских островов и проводят в воде гораздо больше времени, чем другие представители семейства. Больше всех спящий — барсук. Он — единственный из куньих, кто впадает в зимнюю спячку.🦦 Самый редкий — перевязка. Этот маленький ловкий хищник находится под угрозой исчезновения. Новосибирский зоопарк стал первым в мире зоологическим парком, получившим потомство перевязки. Самый яркий — харза. Этот представитель куньих отличается необычной окраской: её шерсть переливается золотистыми, бурыми и чёрными оттенками. Харза прекрасно лазает по деревьям и считается одной из самых красивых куниц. Самый свирепый и бесстрашный — медоед. Медоед не боится ни львов, ни ядовитых змей, а его толстая шкура способна выдержать укусы пчёл и уколы игл дикобраза. Самый весёлый и игривый —  выдра. В умении устраивать игры и веселиться выдрам нет равных. Например, они любят скатываться по снежным или ледяным горкам, причём делают это с явным удовольствием — с довольным посвистыванием. Затевают игры, похожие на салочки, футбол и водное поло. Приходите в зоопарк, чтобы увидеть этих удивительных зверей и узнать о них ещё больше!❤️</t>
+  </si>
+  <si>
+    <t>11.07.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8560</t>
+  </si>
+  <si>
+    <t>🍎 Напоминаем: в эту субботу ждём вас на показательных кормлениях — будет интересно! 🗓️ 11.07, суббота 15:00 - Очковый лангур 📍Уличная экспозиция тропических животных 15:00 - Рогатые вороны 📍Возле крупных попугаев 16:00 - Тайры 📍Пингвинарий 16:00 - Каракал 📍Центральная аллея возле снежного барса Не пропустите! ✅ 📷 В. Габов</t>
+  </si>
+  <si>
+    <t>11.07.26 03:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8558</t>
+  </si>
+  <si>
+    <t>Весной в Новосибирском зоопарке сразу два чудесных пополнения харз. 🦦 Весной этого года в нашем зоопарке принесли потомство две самки харзы. Развитие детенышей этого вида происходит медленнее, чем у других хищников, поэтому самок долгое время не беспокоили и соблюдали тишину около их вольер. 🌴 Сейчас малыши уже активно выходят к посетителям и осваивают вольер. У каждой самки по два детеныша. В Новосибирском зоопарке харзы содержатся и размножаются в условиях, максимально приближенных к естественным: сложные вольеры с укрытиями и переходами, разнообразные природные материалы и спокойная атмосфера позволяют даже самым робким малышам проявлять естественное поведение в собственном ритме.  Приглашаем посетителей понаблюдать за малышами и попробовать заметить их отличительные черты.☺️</t>
+  </si>
+  <si>
+    <t>10.07.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8557</t>
+  </si>
+  <si>
+    <t>Друзья, приглашаем вас на показательные кормления в эти выходные! 🍎 🗓️ 11.07, суббота 15:00 - Очковый лангур 📍Уличная экспозиция тропических животных 15:00 - Рогатые вороны 📍Возле крупных попугаев 16:00 - Тайры 📍Пингвинарий 16:00 - Каракал 📍Центральная аллея возле снежного барса 🗓️ 12.07, воскресенье 15:00 - Яванские лангуры 📍Центральная аллея возле зимнего вольера 15:00 - Росомаха 📍Центральная аллея возле снежного барса 15:00 - Крупные попугаи 📍Центральная аллея возле зимнего вольера 15:15 - Красные вари 📍Возле Динопарка 16:00 - Сиаманги 📍Уличная экспозиция тропических животных 16:00 - Речные выдры 📍Аллея вниз к детской железной дороге 16:00 - Бескоготные выдры 📍Центральная аллея Не пропустите! ✅ 📷 А. Лаптенко</t>
+  </si>
+  <si>
+    <t>10.07.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8556</t>
+  </si>
+  <si>
+    <t>10.07.26 03:43</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8554</t>
+  </si>
+  <si>
+    <t>Глухари в Новосибирском зоопарке: сложная, но важная работа. Орнитологи Новосибирского зоопарка переняли опыт и приняли эстафету по выращиванию тетеревиных птиц от Карасукского научного стационара, где уже более 30 лет занимаются разведением дикуши, тетеревов, глухарей и других редких видов птиц.🐥 «В настоящее время у нас настоящий „глухариный детский сад”— рассказала орнитолог Новосибирского зоопарка Елена Мелешко. — Мы заботимся о глухарях, начиная с инкубации яиц. Вывод птенцов проходит массово, и необходимо учесть все потребности птиц. Они действительно, как в детском саду, проходят разные группы и этапы роста. Сначала — содержание в специальных брудерах, где поддерживают определённую температуру и влажность, затем — переход в небольшие деревянные вольеры под инфракрасными лампами, потом — высадка в небольшие уличные вольеры». Пока птенцы не окрепнут и не смогут перейти во вольер к взрослым особям, должно пройти ещё некоторое время. Эти птицы — одни из самых требовательных: их рацион тщательно продумывают, потому что в природе перед зимой глухари в основном питаются хвойными ветками. Орнитологи постепенно приучают птиц к более разнообразной еде, чтобы снизить стресс и поддержать их здоровье.🐦 Помимо питания, специалисты создают для глухарей комфортные условия: вольеры с укрытиями и природными растениями, где птицы могут прятаться и чувствовать себя в безопасности.🤗 Увидеть этих лесных птиц можно в Новосибирском зоопарке. Приходите в Зоопарк и поддержите работу орнитологов своим визитом — каждая встреча с глухарями делает историю сохранения редких видов заметнее и важнее.🍀🫶🏼</t>
+  </si>
+  <si>
+    <t>09.07.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8553</t>
+  </si>
+  <si>
+    <t>Бинтуронги — одни из самых необычных обитателей Зоопарка. У них цепкий хвост, которым они могут держаться за ветви, почти как рукой. Посмотрите, как эти редкие и харизматичные животные проводят свой день.🔥</t>
+  </si>
+  <si>
+    <t>09.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8551</t>
+  </si>
+  <si>
+    <t>08.07.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8548</t>
+  </si>
+  <si>
+    <t>В нашем Зоопарке подрастают лесные котята — будущие сильные и грациозные хищники.🐈‍⬛ Сейчас они ещё совсем малыши: играют, с любопытством изучают мир и делают первые шаги к тому, чтобы стать настоящими охотниками.🌞 Это особенное время, когда за серьёзностью будущего хищника ещё угадывается трогательная детская неуклюжесть. Самое лучшее — увидеть это своими глазами: как рождается характер, как появляются первые охотничьи навыки и как маленькие котята превращаются в уверенных зверей. Приходите в зоопарк — такие моменты быстро проходят, и именно сейчас их можно наблюдать ближе всего.🐱</t>
+  </si>
+  <si>
+    <t>08.07.26 03:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8544</t>
+  </si>
+  <si>
+    <t>8 июля в России отмечают светлый и тёплый праздник — День семьи, любви и верности. 🎉 Семья наполняет нашу жизнь смыслом и уютом. Это место, где всегда ждут, понимают и обнимают, где царят забота и нежность. В этот особенный день желаем, чтобы в ваших домах звучал смех родных, чтобы сердца были близки, любовь крепла с каждым днём, а верность оставалась надёжной опорой счастья.🤗 Новосибирский зоопарк имени Р. А. Шило — тоже большая семья, основанная на доверии, заботе и любви. С праздником, дорогие друзья! ❤</t>
+  </si>
+  <si>
+    <t>07.07.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8541</t>
+  </si>
+  <si>
+    <t>Друзья!Обратите внимание на нашу новую коллекцию сувениров — созданную с любовью к животным и воспоминаниям о тёплых днях в Новосибирском зоопарке.🫶 В ней вы найдёте не просто памятные мелочи, а полезные вещи: удобные и креативные шопперы, стильные значки, наборы карандашей в разных форматах, а также другие аксессуары, которые делают повседневность ярче и бережно хранят воспоминания о любимых животных.🐢 Подарите себе и близким частичку зоопарка!🦊</t>
+  </si>
+  <si>
+    <t>07.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8540</t>
+  </si>
+  <si>
+    <t>🦒Открылась регистрация на самый уникальный старт в сезоне — забег в Новосибирском зоопарке! Сотни уникальных животных на красивом маршруте! Этот старт точно станет самым запоминающимся стартом в вашей коллекции! Представьте: вы бежите по знакомым аллеям, но в совершенно особенной атмосфере — вокруг природа, животные и ощущение, что это не просто старт, а настоящее приключение. Такой забег сложно сравнить с любым другим — он запоминается эмоциями, деталями и настроением. Если вы давно хотели попробовать что-то новое или просто добавить в свою беговую коллекцию по-настоящему необычный старт — это именно тот случай. Не упустите возможность стать частью этого события. 🗓️ Дата старта — 30 августа 📍 Место старта — Новосибирский зоопарк Дистанции: ✅Детский фан-забег (10 лет и младше); ✅Детские забеги (11-12 лет; 13-14 лет); ✅5 км (от 14 лет). Регистрацию проходите на сайте❗️</t>
+  </si>
+  <si>
+    <t>07.07.26 03:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8539</t>
+  </si>
+  <si>
+    <t>Погружение в тишину, где время словно замедляется.🐠 Аквариумы Зоопарка — это маленькие миры, скрытые от суеты. Здесь нет громких звуков, только ритм воды, игра света и ощущение спокойствия, которое хочется сохранить подольше.🪷 Иногда достаточно просто смотреть🪼 Приходите в ночной мир и наслаждайтесь!🪸</t>
+  </si>
+  <si>
+    <t>06.07.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8538</t>
+  </si>
+  <si>
+    <t>Наши дальневосточные котята стремительно подрастают и с каждым днём становятся всё более активными и любознательными.🐱 Чаще всего малыши бодрствуют днём, но в жару могут прятаться в тени и отдыхать. Поэтому лучше приходить в более прохладное время — именно тогда котята особенно игривы, открыты к исследованию мира и радуют посетителей своей энергичностью🤗</t>
+  </si>
+  <si>
+    <t>06.07.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8537</t>
+  </si>
+  <si>
+    <t>Дорогие гости! Напоминаем, что на территории зоопарка вы можете посетить террариум — особое пространство, где обитают удивительные животные.🤗 Здесь вас ждут яркие рыбы, грациозные черепахи, экзотические игуаны и многие другие обитатели. 🐠 🐢 Наблюдать за ними не менее увлекательно, чем за крупными животными: у каждого — свои повадки, характер и ритм жизни. Загляните в террариум и откройте для себя этот тихий, но невероятно интересный мир!🌍</t>
+  </si>
+  <si>
+    <t>06.07.26 02:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8535</t>
+  </si>
+  <si>
+    <t>В мире пернатых — пополнение!🐤   У нас радостная новость: птенец бородача успешно покинул гнездо и теперь уверенно осваивает пространство вольера. Он свободно передвигается и активно использует крылья, но регулярно возвращается в гнездовую зону — это говорит о естественном развитии поведения. Птенец вылупился 25 февраля в уличном вольере в сильный мороз. Это уже второй малыш у пары бородачей и у них есть опыт выращивания птенцов, но все равно первые несколько суток орнитологи ежеминутно наблюдали за птицами по камерам видеонаблюдения. И на этот раз, несмотря на суровые природные условия, пара отлично справилась со своими родительскими обязанностями. 🐣 Родители по‑прежнему рядом и внимательно наблюдают за молодым бородачом. Такое сочетание самостоятельности и родительского присмотра — нормальная и важная стадия постгнездовогоразвития: птенец учится жить самостоятельно, а взрослые особи продолжают сопровождать и контролировать его поведение.🐥 Бородачи — редкий вид, и каждая особь имеет важное значение для зоопарка. Наш зоопарк участвует в программе по сохранению бородачей: мы поддерживаем популяцию этих птиц в неволе, и каждый успешно выращенный птенец — значимый вклад в природоохранную работу. Приходите в Зоопарк познакомиться с нашим юным пернатым другом!☺️  </t>
+  </si>
+  <si>
+    <t>05.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8534</t>
+  </si>
+  <si>
+    <t>Сегодня состоялось торжественное открытие памятника «Архитекторам Новосибирского зоопарка имени Р.А. Шило».🎉 Среди приглашённых гостей — главный архитектор города Новосибирска Иван Владимирович Штурбабин, а также представители Союза архитекторов России, Союза художников России и Союза дизайнеров России. ✅ Торжественное мероприятие завершилось разрезанием красной ленты, после чего каждый представитель причастной организации смог забрать на память её фрагмент с памятной подписью. В такие моменты особенно важно помнить историю и благодарить всех, кто прикоснулся к созданию и развитию зоопарка. 🤗</t>
+  </si>
+  <si>
+    <t>05.07.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8533</t>
+  </si>
+  <si>
+    <t>05.07. — День сибирской рыси! Друзья, приглашаем вас в Новосибирский зоопарк имени Р. А. Шило на весёлый праздник, посвящённый самому северному представителю семейства кошачьих — сибирской рыси!🥳🐱 Этот праздник был основан в 2008 году при поддержке АКБ «Ланта-Банк» — спонсора наших сибирских рысей. Эта история помощи началась благодаря особому отношению банка к одной из самых красивых и умных кошек на планете. Рысь является символом Ланта-Банка с момента его создания — с 24 июня 1992 года. Рыси известны своим умом, наблюдательностью, аккуратностью и точностью движений. В Ланта-Банке считают, что все эти качества отличают и хороший банк. Вас ждёт большой развлекательный праздник с насыщенной программой. Приходите — будет интересно и детям, и взрослым!🌤️ Познакомимся с этим видом немного ближе: • Кисточки на ушах рыси служат для улавливания звуковых волн. Они помогают различать шаги и даже дыхание других животных. А ещё кисточки — это просто красиво. • Рыси умеют лазать по деревьям и хорошо плавают. • Рысь — самый северный представитель семейства кошачьих. Внешний вид сибирской рыси лучше всяких слов говорит о том, как хорошо она приспособлена к жизни в суровом климате. У неё короткое, плотное тело, короткий хвост и высокие мощные лапы, которые позволяют передвигаться по рыхлому снегу, не проваливаясь. Также напоминаем, что сегодня состоится показательное кормление сибирских рысей и других животных.👇 15:00 — Сибирские рыси 📍 Центральная аллея, возле снежного барса 15:00 — Боливийские саймири 📍 Павильон мелких приматов и пингвинов (уличный вольер) 15:00 — Муравьед 15:00 — Рогатые вороны 15:00 — Яванский лангур 📍 Центральная аллея, возле острова 15:15 — Белоплечий капуцин 📍 Центральная аллея 15:30 — Бинтуронги 📍 Вольерный комплекс «Азия» Новосибирский зоопарк имени Ростислава Александровича Шило благодарит НФ АКБ «Ланта-Банк» (АО) за многолетнюю помощь и поддержку.🫶</t>
+  </si>
+  <si>
+    <t>04.07.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8532</t>
+  </si>
+  <si>
+    <t>Друзья, приглашаем вас на показательные кормления в эти выходные! 🍎 🗒️04.07, суббота 15:00 - Лемуры Катта 📍Уличная экспозиция тропического мира 16:00 - Фоса 📍 Павильон мелких приматов и пингвинов (уличный вольер) 16:00 - Каракал 📍 Центральная аллея возле снежного барса 🗒️05.07, воскресенье 15:00 - Сибирские рыси 📍 Центральная аллея возле снежного барса 15:00 - Боливийские саймири 📍 Павильон мелких приматов и пингвинов (уличный вольер) 15:00 - Муравьед 15:00 - Рогатые вороны 15:00 - Яванский лангур 📍Центральная аллея возле острова 15:15 - Белоплечий капуцин 📍Центральная аллея 15:30 - Бинтуронги 📍 Вольерный комплекс Азия Не пропустите✅</t>
+  </si>
+  <si>
+    <t>03.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8531</t>
+  </si>
+  <si>
+    <t>Впереди тёплые выходные и мы с нетерпением ждём вас в гости! Не упустите возможность прогуляться по зоопарку и обязательно дойдите до озера.☀️🪿</t>
+  </si>
+  <si>
+    <t>03.07.26 02:54</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8529</t>
+  </si>
+  <si>
+    <t>Друзья! Приглашаем всех желающих принять участие в ежегодном фотоконкурсе «Животные Новосибирского зоопарка»! Номинации 2026 года: • Оригинальное фото • Портрет • Спецноминация от жюри — «Пернатая акварель» - самые яркие представители орнитологической коллекции зоопарка глазами автора • Спецноминация от Фонда имени Р.А.Шило Категории участников: - Профессионалы - Фотографы-любители - Юниоры (до 16 лет) В каждой категории будут определены победители по всем номинациям. Также учреждён специальный приз — «Гран-при 2026». ‼️ Всех победителей ждут ценные призы и подарки. ВНИМАТЕЛЬНО ознакомьтесь с условиями конкурса❗️ ✅Необходимо ознакомиться с Положением о конкурсе и требовании к работам. https://disk.360.yandex.ru/i/7orrd2hurcXNDw ✅Прислать работы в электронном виде по адресу: nio@zoonovosib.ru в соответствии с Положением ✅Принести распечатанные на фотобумаге работы (30x45 или 20x30 см) на контроль зоопарка. Работы подписать печатными буквами и указать номер телефона. ✅Заполнить анкету – заявку (ее можно скачать https://disk.360.yandex.ru/i/okTtzOw6hd6-7Q или взять бланк в зоопарке) ✅Подписать соглашение! Его можно скачать https://disk.360.yandex.ru/i/Hk-YWf3Yi76U0A или взять в зоопарке при передаче фотографий и заполнить на месте ✅ Работы авторам не возвращаются. ✅Один автор может представить не более 10 работ. ✅Фотографии будут приниматься до 09 августа 2026 года. Для вашего удобства мы объединили все нужные документы в одну папку https://disk.360.yandex.ru/d/OkVmnSZXuOl0Hw Каждый участник должен скачать и заполнить указанные документы, после чего предоставить их в зоопарк. ☑️Итоги фотоконкурса будут подведены 29 августа 2026 года. Вопросы можно задать по телефону 227-36-32 Ждем ваши фотографии!</t>
+  </si>
+  <si>
+    <t>02.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8528</t>
+  </si>
+  <si>
+    <t>Посмотрите на наших лангуров — сегодня у них особенно тёплое настроение.☀️ Они обнимаются, играют и просто наслаждаются компанией друг друга. В этих простых моментах столько нежности и доверия, что невозможно пройти мимо.❤️ Иногда лучший способ провести день — просто быть рядом с тем, кто тебе дорог. Кажется, лангуры это отлично понимают.☺️</t>
+  </si>
+  <si>
+    <t>02.07.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8526</t>
+  </si>
+  <si>
+    <t>Друзья, давайте вместе заботиться о наших пушистых и пернатых обитателях!😊 Пожалуйста, кормите диких животных — белок, бурундуков и уток — только специальным кормом, который продается на территории зоопарка в оборудованных точках. ✅ Такой рацион безопасен и полезен для животных. И ещё важный момент: пожалуйста, не трогайте животных. ‼️ Так мы сохраняем их спокойствие и здоровье, а также обеспечиваем безопасность для вас и ваших близких. Спасибо, что помогаете нам создавать комфортную и безопасную среду для всех обитателей зоопарка.🫶</t>
+  </si>
+  <si>
+    <t>02.07.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8523</t>
+  </si>
+  <si>
+    <t>01.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8521</t>
+  </si>
+  <si>
+    <t>Лесные котята и их образцовые родители!❤️ Наш сегодняшний рассказ для всех, кто любит кошек. В семье лесных котов, живущих в Новосибирском зоопарке, родилось четверо котят: три самки и один самец.🐱 Котята очень активные, но настороженные — реагируют на новые звуки и замечают каждое движение. Они очень любят лазать по деревьям, корягам и камням, нежиться на солнце и уже активно исследуют вольер. 🌿🤩 Важно отметить, что у этих котят заботливая семья. У самца очень спокойный нрав и он нежно относится к самке, поэтому его не стали отселять при рождении малышей. Он активно участвует в воспитании, присматривает за котятами, играет с ними и помогает самке. В Новосибирском зоопарке лесные коты содержатся с 1981 года. Эти животные — настоящие хищники! Они отличаются высокой скоростью и манёвренностью, однако в охоте предпочитают не преследование, а выжидание в засаде. Этому способствует их маскировочная окраска. Мелкую добычу лесной кот атакует спереди, а более крупную — сзади. Приходите посмотреть на этих шустрых малышей и их прекрасных родителей — вы точно улыбнетесь и захотите узнать о них больше.🟢</t>
+  </si>
+  <si>
+    <t>01.07.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8520</t>
+  </si>
+  <si>
+    <t>Встречайте нашу новую коллекцию обоев для телефона на июль с календарём. 📆 Выбирайте заставку и делитесь скриншотами в комментариях! 👇😍</t>
+  </si>
+  <si>
+    <t>30.06.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8514</t>
+  </si>
+  <si>
+    <t>Лемуры на свободе — это нормально ‼️ Иногда гости удивляются, когда видят лемуров, свободно гуляющих по территории. Но переживать не стоит — это часть их естественной жизни.✅ Лемуры любознательные и активные: им важно двигаться, исследовать пространство и взаимодействовать с окружающим миром. Но есть важное правило — пожалуйста, не кормите их, даже из лучших побуждений. У лемуров строгий рацион, составленный зоологами. Лучшее, что вы можете сделать — наблюдать, фотографировать и просто наслаждаться встречей с этими удивительными животными.☺️</t>
+  </si>
+  <si>
+    <t>30.06.26 03:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8513</t>
+  </si>
+  <si>
+    <t>У пары корсаков долгожданное пополнение!😀 Маленькие корсаки появились на свет 22 мая. Для пары корсаков это первый опыт, поэтому зоологи сделали всё возможное, чтобы минимизировать беспокойство животных. Только спустя месяц после рождения, специалисты провели осмотр малышей. У пары родились два щенка — самец и самка.☺️ Это степные обитатели, которые хорошо приспособлены к жизни в засушливых и маловодных землях. Основной ареал животных – пустынные зоны азиатских государств и юго-восток европейской территории.🌵 Несмотря на свой размер, корсак - настоящий хищник. Быстрый, тихий, осмотрительный - он выходит на охоту в сумерках или ночью и способен не просто осторожно подкрасться к жертве, но и преследовать ее. Приходите понаблюдать за этими осторожными хищниками к нам в гости, малыши уже много времени проводят вне логова, они активны и любознательны.🐕</t>
+  </si>
+  <si>
+    <t>29.06.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8511</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Каждый ваш визит в Новосибирский зоопарк имени Р. А. Шило важен для нас. Будем признательны, если вы уделите несколько минут и примете участие в независимой оценке качества условий оказания услуг. 📱 Для участия в опросе просто наведите камеру телефона на QR-код и заполните анкету. Ваши отзывы помогают нам развиваться, совершенствовать работу зоопарка и делать пребывание гостей ещё более комфортным. Вы можете пройти опрос двумя способами: по QR-коду или по ссылке: https://webanketa.com/forms/6mw38chk70qp4db2cgs30s1h/ru/— выберите наиболее удобный! Спасибо за ваше мнение и поддержку! ❤️</t>
+  </si>
+  <si>
+    <t>29.06.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8510</t>
+  </si>
+  <si>
+    <t>Пятнистые дальневосточные котята! Вы уже знакомы с нашими камышовыми котятами — а в соседнем вольере подрастают ещё несколько очаровательных диких кошек. 🐈‍⬛ 7 мая в нашем зоопарке родились дальневосточные котята. Это первое потомство от молодой пары, сформированной в этом году. На свет появилось четыре малыша: три самца и одна самочка.Котята быстро растут и активно осваивают вольер: гуляют, лазают по бревнам и исследуют окружение. Уже начинают пробовать мясо и рыбу, но пока их рацион дополняется молоком матери.🐱 Особенно активны малыши днём, но в жаркую погоду котята могут прятаться, поэтому лучше приходить в прохладное время дня, когда они наиболее любопытны и подвижны. Приходите в зоопарк, чтобы понаблюдать за очаровательными подрастающими котятами и сделать памятные снимки.❤️</t>
+  </si>
+  <si>
+    <t>29.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8509</t>
+  </si>
+  <si>
+    <t>Осталось 3 дня до результатов розыгрыша билетов в Новосибирский зоопарк имени Р. А. Шило До 2 июля в нашем MAX можно выиграть призы! 🥳 Условия участия: — Подписаться на каналы Зоопарка, Мэрии и Мэра Новосибирска в MAX; — Поделиться там публикацией; — Оставить реакцию. 🫶🏼 Трёх победителей случайным образом определит бот: Первому – 4 билета; Второму – 3 билета; Третьему – 1 билет. Желаем всем удачи!🍀 Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 04:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8508</t>
+  </si>
+  <si>
+    <t>Начните день с приятных впечатлений в Зоопарке и зарядитесь хорошим настроением на весь день!☘️</t>
+  </si>
+  <si>
+    <t>28.06.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8507</t>
+  </si>
+  <si>
+    <t>Пора подводить итоги сегодняшнего дня. Он получился по-настоящему ярким, тёплым и насыщенным событиями. Несмотря на переменчивую погоду, праздник состоялся и подарил всем участникам отличное настроение. Более того, смена погоды лишь добавила эмоций и сделала этот день ещё более запоминающимся.🌤️💧 Хочется отметить, что гости делились своими впечатлениями и рассказывали, как любят наш зоопарк — это очень ценно!😍 Нам особенно приятно, что многие ушли не с пустыми руками — мерч и сувениры от зоопарка нашли своих новых владельцев. Мы рады, что стали частью этого праздника!🥳</t>
+  </si>
+  <si>
+    <t>28.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8506</t>
+  </si>
+  <si>
+    <t>Дождь нам нипочем, праздник продолжается 🤗</t>
+  </si>
+  <si>
+    <t>28.06.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8501</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк имени Р. А. Шило поздравляет всех наших любимых жителей с Днём города! 🥳 Мы с радостью участвуем в праздничной программе и приглашаем вас заглянуть на площадь Ленина — там расположены наши шатры с фирменным мерчем, большая фотозона и интерактивные научные экспозиции, где можно узнать больше о животных и их среде обитания.☀️ Не пропустите: с нами приехали наши добрые маламуты — они с нетерпением ждут встреч с вами и фотографий на память.🐕 Приходите всей семьёй — будет весело, тепло и по‑домашнему уютно. До встречи на площади Ленина!</t>
+  </si>
+  <si>
+    <t>27.06.26 04:17</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8500</t>
+  </si>
+  <si>
+    <t>Друзья, приглашаем вас на показательные кормления в эти выходные! 🍎 🗒️27.06, суббота 15:00 - Беличий саймири 📍Павильон мелких приматов и пингвинов (уличный вольер) 15:00 - Попугаи 📍Ряд возле зимнего павильона 16:00 - Камышовый кот 📍 Центральная аллея 16:00 - Кустарниковые собаки 📍 Комплекс вольеров для муравьедов и кустарниковых собак 🗒️28.06, воскресенье 14:00 - Северный олень 📍Уличный вольер рядом с «Малыми Хрустами» 15:00 - Бенгальский тигр 15:00 - Восточный колобус 📍Центральная аллея 15:00 - Краснобрюхий тамарин 📍Павильон мелких приматов и пингвинов 15:00 - Пальмовая циветта 📍Комплекс «Азия» 15:00 - Мартышка Диана 📍Уличная экспозиция тропического мира 15:00 - Голубые сороки 📍Вольеры глухарей Не пропустите! ✅</t>
+  </si>
+  <si>
+    <t>26.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8499</t>
+  </si>
+  <si>
+    <t>Наши яркие попугаи 🦜</t>
+  </si>
+  <si>
+    <t>26.06.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8496</t>
+  </si>
+  <si>
+    <t>У нас родились камышовые котята!🐈‍⬛ 18 апреля родилось три камышовых котенка. Наша пара камышовых котов разная по окрасу: самец чёрный, самка — рыжая. И котята родились тоже разных окрасов. Одна самочка — рыжая, вторая — чёрная, самец тоже чёрный. Чёрная окраска среди камышовых котят в природе встречается редко, такой окрас связан с меланизмом – генетической мутацией, которая усиливает выработку темного пигмента. В природе такие особи редко выживают, так как такой окрас не обеспечивает им должной маскировки, а в зоопарках мы можем наблюдать таких необычных по окрасу животных. Характерной особенностью этого вида являются небольшие кисточки на кончиках ушей, придающие коту внешнее сходство с дикой рысью. Именно за это качество животное и получило второе название — болотная рысь. 🐱 Котята уже подросли: они активны, с интересом исследуют вольер и весело играют с мамой. Зоологи постепенно начинают переводить их на взрослый рацион: добавлять мясные прикормы и следить за тем, чтобы питание было полноценным и соответствовало возрасту. Все малыши регулярно проходят ветеринарный осмотр и получают необходимый уход. Приходите любоваться подрастающей цветной тройней и узнавать больше о камышовых котах и их среде обитания!🤗</t>
+  </si>
+  <si>
+    <t>25.06.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8492</t>
+  </si>
+  <si>
+    <t>У нас отличные новости для поклонников Умки! В сувенирной лавке появились лимитированные футболки с нашим белым мишкой — как раз к жаркому сезону. ☀️🐻‍❄️ Доступные варианты: • Взрослые: белая, розовая. Размеры: S–M, L–XL. • Детские: розовая, голубая. Размеры: Бейби (2-4 года) Джуниор (6-10 лет) 💲 Цена футболки для взрослых: 4500 💲 Цена футболки для детей: 3500 Это не просто футболка — это память о прогулке в Зоопарке и поддержка наших обитателей. Лимитированная серия быстро уходит, поэтому берите свою сейчас: носите Умку с гордостью или подарите радость детям — маленький сувенир, большая эмоция. Сувенирные лавки, где можно найти футболку с Умкой: ✅ • Сувенирный домик около белых медведей и Умки ул. Тимирязева, 72/4 • Сувенирный домик около контактного зоопарка «Малые хрусты» ул. Тимирязева, 71/10 • Новая сувенирная лавка недалеко от павильона «Азия», возле кассы выходного дня ул. Тимирязева, 71/5а Загляните в лавку сегодня — успейте забрать свою лимитку, пока есть в наличии!</t>
+  </si>
+  <si>
+    <t>25.06.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8491</t>
+  </si>
+  <si>
+    <t>Птенцы лебедей-кликунов в Новосибирском зоопарке!🪿 В Новосибирском зоопарке имени Р. А. Шило у недавно образовавшейся пары лебедей-кликунов появились на свет птенцы. 🐥 Это событие особенно ценно для нашего зоопарка: лебеди впервые дали потомство. Стоит отметить поведенческую особенность родителей: самка высиживает яйца поочерёдно, а не одновременно, поэтому птенцы вылупляются в разные дни. Четыре птенца с родителями выводились с 06 по 08 июня. Пятый птенец оказался слабее всех и был помещён в инкубатор. Он вылупился 9 июня. Возвращение его к выводку пока невозможно. Сейчас птенец находится в отделе орнитологии под тщательным присмотром специалистов. В планах на следующий год — попытка воссоединить его с семьей.😊 Лебеди-кликуны создают моногамные пары на всю жизнь. В случае гибели партнёра птицы тяжело переживают утрату и не сразу готовы к новым отношениям. Самец и самка держатся вместе постоянно, а не только в брачный сезон: они совместно охраняют территорию, строят гнездо и воспитывают птенцов.🌤️ Лебеди-кликуны — долгожители среди птиц: в неволе при хорошем уходе они могут доживать до 20–30 лет и более. Птенцы остаются рядом с родителями несколько месяцев и учатся от них находить пищу и избегать хищников в дикой природе. 🏔️ Птенцы — настоящие непоседы: гоняют друг за другом по мелководью, бодро плывут и щёлкают клювами, будто играют в догонялки. Иногда любопытно преследуют голубей на берегу, распушают пух и машут крылышками — ведут себя как настоящие дети.🐥 Приходите в Зоопарк — посмотреть на их весёлые проделки, которые радуют и детей, и взрослых!☀️</t>
+  </si>
+  <si>
+    <t>24.06.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8489</t>
+  </si>
+  <si>
+    <t>Помните тот самый период, когда мир казался большим, а доброта — самой надёжной вещью на свете?☀️ Мы вернули этот момент — в коллаборации с Союзмультфильмом. Коллекцию создал бренд GOBSMACKED, и её главная звезда — Умка из Новосибирского зоопарка: легендарный медвежонок, которого любят поколения, выходит за пределы экрана и переходит в ваш повседневный гардероб. У Новосибирского зоопарка появилась лимитированная серия футболок с Умкой, вдохновлённая теплом наших встреч с нашим медвежонком.🐻‍❄️ Каждая футболка — маленькая история. Нежные пастельные цвета и фирменные иллюстрации из классического мультфильма передают тот самый мягкий взгляд Умки, его улыбки, мечты и первые открытия мира. Мы бережно воссоздали атмосферу советской анимации, добавив современные штрихи от GOBSMACKED и ощущения от наших живых встреч с Умкой, которую так любят все гости зоопарка.</t>
+  </si>
+  <si>
+    <t>24.06.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8487</t>
+  </si>
+  <si>
+    <t>Друзья, у нас для вас отличная новость! 💡 В вольерном комплексе «Японские макаки» завершились все работы по благоустройству открытого вольера и животных уже выпустили на улицу.🙈 Японские макаки хорошо осваиваются, хотя в новой среде ведут себя осторожно. Рядом с вольером установлены удобные лавочки — вы можете отдохнуть и понаблюдать за активными и любопытными макаками. Ждём вас в гости!</t>
+  </si>
+  <si>
+    <t>24.06.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8486</t>
+  </si>
+  <si>
+    <t>У нас пополнение! 07.05. у пары китайских мунтжаков родился малыш. Несмотря на то, что взрослые особи имеют однотонный охристо-серый окрас, детеныш появился на свет пятнистым. Это особенно интересно, потому что такой окрас помогает малышам лучше маскироваться в первые месяцы жизни. 🤗 🗒️Для нашего зоопарка это первый опыт появления потомства у мунтжаков и долгожданное событие, поэтому зоологи старались создать безопасные и комфортные условия для животных в первые недели жизни малыша. Поначалу малыш в основном выходил ночью. Эти животные в целом ведут скрытный образ жизни, поэтому заметить их бывает непросто. Сейчас он постепенно начинает выходить из сконструированных шалашиков и показываться на глаза. Все три взрослые особи заботятся о нем, вылизывают и защищают от любых опасностей, однако сам детеныш все еще предпочитает прятаться. Малыш уже пробует взрослую еду и прекрасно себя чувствует. Наиболее активным он бывает ранним утром и вечером, когда начинает темнеть. В это время он становится более заметным для наблюдения. 🌒 На видео малыш прячется, но даже из-за укрытия он не перестаёт покорять сердца. ♥️ Приходите познакомиться с новым жителем Новосибирского зоопарка — мгновения умиления гарантированы!</t>
+  </si>
+  <si>
+    <t>23.06.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8485</t>
+  </si>
+  <si>
+    <t>Дитя заката 🌅</t>
+  </si>
+  <si>
+    <t>23.06.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8484</t>
+  </si>
+  <si>
+    <t>Малоизвестные факты о фламинго 🦩 23 июня отмечается Международный день фламинго. Эти птицы известны своим ярким оперением и умением стоять на одной ноге. Но в их жизни есть много другого, что может удивить. ☘️ Фламинго не рождаются яркими Птенцы фламинго появляются на свет серыми или белыми. Характерный яркий цвет оперения они приобретают со временем благодаря питанию. В рационе фламинго — мелкие рачки и водоросли, содержащие каротиноиды. Эти пигменты накапливаются в перьях, окрашивая их в розовый, оранжевый или красный цвет. Если в пище не хватает каротиноидов, цвет оперения будет более бледным. ☘️ Фламинго умеют стоять на одной ноге из-за особенностей физиологии. Фламинго могут часами стоять на одной ноге. Это позволяет им экономить энергию и уменьшать потерю тепла: ноги птиц не покрыты перьями, и, по очереди поджимая их, фламинго согревают или остужают конечности. Удерживаться в таком положении помогает строение суставов. ☘️ Фламинго кормят птенцов «молоком». Как и многие другие птицы, фламинго выкармливают потомство особым «зобным молоком». Это питательная смесь из частично переваренной пищи и выделений из желёз пищевода. Из-за высокой концентрации каротиноидов молоко фламинго имеет насыщенный розовый цвет, из-за чего раньше ошибочно считалось, что птицы кормят детёнышей кровью. ☘️ Фламинго могут спать с одним открытым глазом. Эта удивительная способность позволяет стае спать, оставаясь в относительной безопасности: часть мозга бодрствует и следит за тем, чтобы к спящим птицам никто не подкрался. ☘️ Фламинго не живут в одиночестве. В природе колонии фламинго могут насчитывать сотни тысяч особей. Расстояние между гнёздами и кормящими или отдыхающими птицами может быть всего несколько сантиметров. ☘️ В мире насчитывается шесть видов фламинго. Их ареал охватывает Африку, Азию, Южную и Центральную Америку, а также юг Европы. Некоторые виды, такие как красный (карибский) фламинго, занесены в Международную Красную книгу. ☘️ Фламинго отличные пловцы. Хотя мы привыкли видеть их стоящими на мелководье, эти птицы отлично плавают. На их лапах есть перепонки, как у большинства водоплавающих. А в полёте фламинго могут развивать скорость до 60 км/ч. ☘️ В Новосибирском зоопарке живут два вида фламинго — розовые и красные. В 2019 году в зоопарк привезли первых красных фламинго. Для них построили специальный павильон на берегу озера. Два розовых фламинго, живущих сейчас в Новосибирском зоопарке, — найдёныши. Один из них был обнаружен в 2015 году, второй — в ноябре 2023 года. Они отбились от своих стай во время миграции. Сейчас оба живут в одном вольере вместе с красными фламинго. ☘️ В павильоне новосибирских фламинго установлено большое зеркало. Фламинго — колониальные птицы, они лучше чувствуют себя в большой группе. Чтобы зрительно увеличить стаю и снизить уровень стресса у птиц, в павильоне разместили зеркало. Это помогает создавать у птиц ощущение, что стая гораздо многочисленнее, чем на самом деле.</t>
+  </si>
+  <si>
+    <t>22.06.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8482</t>
+  </si>
+  <si>
+    <t>Только посмотрите на наших очаровательных снежных козлят — приходите знакомиться с этими милыми малышами. 🐐</t>
+  </si>
+  <si>
+    <t>22.06.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8481</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! 15 июня мы начали рубрику «Четверостишие о животных». 🐢 Благодарим всех за участие — все работы прекрасны. 🤗 Мы хотим выделить несколько произведений, которые, по нашему мнению, отличаются особой креативностью.👏🏻 Алина «А манульчик очень мил» Имя «Наш Умка белый, как снежок» Daria L «Медвежата - лапочки» Принимайте участие в наших рубриках и заходите в гости!</t>
+  </si>
+  <si>
+    <t>21.06.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8480</t>
+  </si>
+  <si>
+    <t>Пополнение в Новосибирском зоопарке накануне юбилея.🥳 В студии новосибирских новостей директор Новосибирского зоопарка, А. Р. Шило, рассказал о планах учреждения на ближайший год и о том, как идёт подготовка к предстоящему юбилею. 🗒️По его словам, в зоопарке появились новорожденные животные, что ещё больше расширило и без того богатую коллекцию.👏🏻 🟢Мы в МAX</t>
+  </si>
+  <si>
+    <t>20.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8479</t>
+  </si>
+  <si>
+    <t>Паша и Тома — пешие путешественники — добрались до Сибири и по пути из Москвы во Владивосток заглянули к нам в гости!🤗 Сегодня они побывали в Новосибирском зоопарке: прошли экскурсию, познакомились с удивительными животными, в том числе с нашим любимым Умкой, вкусно позавтракали и получили небольшие памятные подарки. 🎁 Но главное — это живое общение. Мы много говорили о зоопарке, о самом путешествии и о тех трудностях, которые неизбежно встречаются на пути к цели. Как сказали наши гости, «С маленьких шагов начинается победа» И действительно, без первого шага не было бы этого большого пути — и они не оказались бы здесь. Точно так же когда-то и наш Зоопарк начинался с малого, чтобы со временем вырасти в место, которым мы гордимся сегодня. Новосибирский зоопарк рад каждому гостю и особенно тем, кто решается на смелые поступки. Такие встречи мы с нетерпением будем ждать снова!❤️</t>
+  </si>
+  <si>
+    <t>20.06.26 02:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8478</t>
+  </si>
+  <si>
+    <t>🍏 Друзья, приглашаем вас на показательные кормления в эти выходные! 🗒️20.06, суббота 12:00 - Кенгуру Бенетта 📍Тропики улица 16:00 - Виверровый кот 📍Центральная аллея возле смотровой у оленей 16:00 - Тайра 📍Пингвинарий 🗒️21.06, воскресенье 11:00 - Шимпанзе 📍Тропики 15:00 - Императорские тамарины 📍Пингвинарий 15:00 - Попугаи 📍Ряд возле зимнего павильона 16:00 - Выдра речная 📍Аллея вниз к железной дороге Приходите к нам — будет интересно всем) 🦦 🟢Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8477</t>
+  </si>
+  <si>
+    <t>Зоопарк приехал на фестиваль «Кино на траве» 🎥 Команда Новосибирского зоопарка побывала на ежегодном фестивале «Кино на траве» в Нарымском сквере — это было по-настоящему атмосферно и душевно.☀️ Тёплый вечер, любимые фильмы под открытым небом и множество увлечённых гостей создали особое настроение праздника. Мы подготовили для посетителей увлекательный квест: участники перемещались по локациям, выполняли задания и с интересом включались в процесс. А в финале каждого ждал приятный бонус — возможность поучаствовать в розыгрыше призов от зоопарка.🟢 🟢Мы в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8476</t>
+  </si>
+  <si>
+    <t>Тигр</t>
+  </si>
+  <si>
+    <t>19.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8475</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Каждый ваш визит в Новосибирский зоопарк имени Р. А. Шило важен для нас. Будем признательны, если вы уделите несколько минут и примете участие в независимой оценке качества условий оказания услуг. Вы можете пройти опрос двумя способами: ✅ по QR-коду (просто отсканировать его) ✅ по ссылке: https://webanketa.com/forms/6mw38chk70qp4db2cgs30s1h/ Ваши отзывы помогают нам развиваться, совершенствовать работу зоопарка и делать пребывание гостей ещё более комфортным. Спасибо за ваше мнение и поддержку! ❤️</t>
+  </si>
+  <si>
+    <t>19.06.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8473</t>
+  </si>
+  <si>
+    <t>Маленькие пятнышки, большие глазки и нескончаемое любопытство — котята-леопарды выглядят как миниатюрные комочки дикой природы.🐆❤️</t>
+  </si>
+  <si>
+    <t>18.06.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8472</t>
+  </si>
+  <si>
+    <t>В Зоопарке ваш вечер станет незабываемым! 🌆</t>
+  </si>
+  <si>
+    <t>18.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8468</t>
+  </si>
+  <si>
+    <t>Снежно-рогатое пополнение! 🐐 В Новосибирском зоопарке имени Р. А. Шило у снежных коз появились на свет детёныши. 31 мая и 11 июня родились два малыша. Едва встав на ноги, козлята уже начали осваивать вольер и делать свои первые неуверенные шаги. Наблюдать за ними — настоящее удовольствие! Снежные козы обитают в горных районах Северной Америки и считаются настоящими мастерами скалолазания. Они живут на крутых склонах и отвесных скалах, куда добраться под силу далеко не каждому животному. Благодаря особому строению копыт, которые способны расширяться и сужаться, снежные козы уверенно передвигаются по самым труднодоступным участкам. 🌿🤩 Эти удивительные животные прекрасно приспособлены к суровым условиям высокогорья. Их густая белоснежная шерсть защищает от морозов до -40 °C, а крепкие конечности и выносливость делают их настоящими атлетами мира природы. 🍃🐐 Снежные козы живут в Новосибирском зоопарке с 1994 года и неизменно привлекают внимание посетителей своим необычным обликом, грацией и удивительными способностями. Приходите знакомиться с очаровательными малышами и их родителями!😊</t>
+  </si>
+  <si>
+    <t>18.06.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8467</t>
+  </si>
+  <si>
+    <t>Умка — медвежонок, в которого невозможно не влюбиться.🥰 С хорошим аппетитом и прекрасным настроением, он познаёт мир так, как умеют только малыши: с искренним интересом и любопытством. 😊 15 мая он впервые попробовал плавать — неуклюже, по-собачьи, прыжками, но с таким азартом, что сомнений не осталось: вода — его стихия. А совсем скоро он уже уверенно чувствовал себя в ней. Умка очень харизматичный: постоянно играет, не отходит от мамы и даже умудряется хитро стащить у нее угощение. В нём чувствуется характер — смелый и немного озорной. 🐻‍❄️ Есть у Умки и своя особенная черта. Он обожает запрыгивать на айсберг с бортика — до него медвежата так не делали. Кто-то говорит, что имя «Умка» он получил за сообразительность, а кто-то — за ту самую детскую непосредственность, которая так напоминает героя из любимого мультфильма. 🎬 В нём соединилось всё, за что его уже успели полюбить: живость, любознательность и то тёплое чувство, которое он дарит каждому, кто за ним наблюдает. ⭐️</t>
+  </si>
+  <si>
+    <t>17.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8466</t>
+  </si>
+  <si>
+    <t>Знаете ли вы, что 17 июня отмечается Всемирный день крокодила?🐊 Этот день был учреждён, чтобы напомнить людям о важности защиты крокодилов, аллигаторов и других видов. Эти древние существа нуждаются в нашей защите: их среда обитания сокращается, и из-за этого им становится всё сложнее выживать. 🗒️Сегодня — хороший повод не только восхититься их силой и выносливостью, но и задуматься о том, как мы можем помочь сохранить их для будущих поколений.</t>
+  </si>
+  <si>
+    <t>16.06.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8465</t>
+  </si>
+  <si>
+    <t>Когда жара за окном — учимся у профи, как охлаждаться 🐻‍❄️ Лапы с плавательными перепонками помогают медведю хорошо плавать — они могут разгоняться до 10 км/ч. Кто тоже хочет так же прямо сейчас? 👉🏻❤️</t>
+  </si>
+  <si>
+    <t>16.06.26 02:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8464</t>
+  </si>
+  <si>
+    <t>🌞Утро в зоопарке — лучшее время для прогулки. Начните день с приятных впечатлений и зарядитесь хорошим настроением на весь день!☘️</t>
+  </si>
+  <si>
+    <t>15.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8463</t>
+  </si>
+  <si>
+    <t>15 июня в России отмечается День создания юннатского движения. 🥳 Отсчёт движения юных натуралистов ведётся с 15 июня 1918 года. Именно в этот день сотрудники только что созданной в московских Сокольниках Биологической станции юных любителей природы провели первую организованную экскурсию для ребят. ☀️ Эта станция стала первым в стране внешкольным учреждением, где дети могли получать знания о природе не из учебников, а в живом общении с ней. 🪴 Во многом благодаря этому движению в России выросло не одно поколение выдающихся биологов, селекционеров, агрономов, экологов и исследователей природы. Для Новосибирского зоопарка имени Р. А. Шило этот праздник имеет особое значение. В 1934 году здесь был создан живой уголок, из которого вырос зоосад, а позже - зоопарк.🐵 Многие сотрудники Новосибирского зоопарка в школьные годы были юными натуралистами. Они с огромной благодарностью и теплотой вспоминают то время, подарившее им возможность близко познакомиться с миром животных, найти единомышленников и друзей на всю жизнь. Новосибирский зоопарк поздравляет всех юных натуралистов с праздником!🌈</t>
+  </si>
+  <si>
+    <t>15.06.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8462</t>
+  </si>
+  <si>
+    <t>Друзья, мы открываем рубрику «Четверостишие о животных», чтобы добавить вашему понедельнику больше настроения, тепла и улыбок!☀️ Белый мишка — чёрный нос, Любит зиму и мороз. Ну а летом ищет тень И купается весь день.🐻‍❄️ Если вы хотите принять участие в рубрике, пишите свои идеи и четверостишия в комментария! Самые интересные мы опубликуем и отметим авторов🤗</t>
+  </si>
+  <si>
+    <t>15.06.26 02:27</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8461</t>
+  </si>
+  <si>
+    <t>Обязательно включите это место в маршрут вашей прогулки 🦢 Если хотите увидеть зоопарк с другой стороны — загляните к озеру. Здесь живут его удивительные пернатые обитатели. 🪿🦆☀️</t>
+  </si>
+  <si>
+    <t>14.06.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8460</t>
+  </si>
+  <si>
+    <t>Летний вечер в зоопарке — отдельное удовольствие. 🌿 Меньше солнца, больше прохлады и особая атмосфера отдыха. Не забывайте: Новосибирский зоопарк работает ежедневно до 23:00. Ждём вас на вечерние прогулки! 🌙</t>
+  </si>
+  <si>
+    <t>14.06.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8459</t>
+  </si>
+  <si>
+    <t>Если вы ищете повод улыбнуться — кукабара уже ждёт вас в видео! 📽 Знакомьтесь — смеющаяся кукабара, самая весёлая птица Новосибирского зоопарка! Её смех настолько заразительный, что невозможно сдержать улыбку! P.S. Включайте звук — такой концерт нельзя пропустить! 🎵</t>
+  </si>
+  <si>
+    <t>14.06.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8458</t>
+  </si>
+  <si>
+    <t>14 июня в Новосибирском зоопарке отмечают День оленя 🦌 В Новосибирском зоопарке имени Р. А. Шило в летние выходные дни проходят экологические праздники, посвящённые разным животным. Это добрая традиция. 14 июня в этом году у нас значится как День оленя. Семейство оленевых — одно из самых разнообразных среди млекопитающих. Зоологи насчитывают около 50 видов этих животных. Размеры представителей семейства варьируются от крошечного пуду (высота в холке около 30 см, вес 7–10 кг) до гигантского лося, который может весить более 650 кг. Обитают олени на всех континентах, кроме Австралии и Антарктиды. Самое известное украшение оленей — рога. У большинства видов они есть только у самцов. Но есть и исключения: у северных оленей рога носят и самцы, и самки, а у водяного оленя рогов нет вообще. Рога ежегодно сбрасываются и отрастают заново. У северных оленей сброс происходит в разное время: самцы лишаются рогов в ноябре-декабре, а самки — в мае-июне, после отёла. Интересно, что у северных оленей меняется цвет глаз в зависимости от времени года. Летом они золотисто-янтарные, а зимой синие. Это связано с адаптацией зрения к разной освещённости за полярным кругом. Ещё одна удивительная особенность — изменение копыт: летом они мягкие и пористые, а зимой «подушка» исчезает, нижняя часть становится острой и твёрдой, помогая удерживаться на льду и раскапывать снег в поисках ягеля. В коллекции Новосибирского зоопарка представлено семь видов оленевых: сибирская косуля, алтайский марал, пятнистый олень, лось, лань, китайский мунджак, северный олень. Уход за каждым из них требует особых знаний и навыков. Например, косуля — настоящий гурман, в ее рационе около 400 видов растительных кормов. А лось, несмотря на свой милый облик, считается одним их опаснейших животных. Приходите в Новосибирский зоопарк наблюдать за оленевыми!</t>
+  </si>
+  <si>
+    <t>13.06.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8455</t>
+  </si>
+  <si>
+    <t>👀 Кажется, у полосатых мангустов всегда есть важные дела! Наблюдать за ними можно бесконечно. Включайте видео и убедитесь сами. 🐾</t>
+  </si>
+  <si>
+    <t>13.06.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8454</t>
+  </si>
+  <si>
+    <t>🍎Показательные кормления в эти выходные! 🗓 13 июня, суббота: 15.00 Ленивцы 📍Павильон мелких приматов и пингвинов 15.00 Бинтуронги 📍Вольер Комплекс Азия 15.00 Тапир 📍Павильон тропических животных 🗓 14 июня, воскресенье: 15.00 Боливийские саймири 📍Павильон мелких приматов и пингвинов 15.00 Красный вари 📍Центральная аллея, за Динопарком 15.15 Восточный колобус 📍Центральная аллея 16.00 Сиаманг 📍Павильон тропических животных 16.00 Харзы 📍Аллея к комплексу Азия 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым!</t>
+  </si>
+  <si>
+    <t>13.06.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8449</t>
+  </si>
+  <si>
+    <t>Друзья, рады вам сообщить ❤️ Теперь каждые выходные и праздничные дни вас ждёт особенная встреча — очаровательные маламуты, готовые подарить море положительных эмоций, дружеские объятия и красивые фотографии! 🐾 ❗️15:00 - 18:00 Познакомьтесь с этими добрыми и общительными собаками поближе, сделайте памятные снимки и зарядитесь отличным настроением. Ждём вас в зоопарке! ☀️</t>
+  </si>
+  <si>
+    <t>12.06.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8444</t>
+  </si>
+  <si>
+    <t>🇷🇺 День России провели ярко, дружно и с отличным настроением! Этот праздник подарил нам множество улыбок, тёплых встреч и счастливых моментов. 🥳 Благодарим всех гостей, которые стали частью этого дня. До новых встреч в Новосибирском зоопарке! ☀️</t>
+  </si>
+  <si>
+    <t>12.06.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8443</t>
+  </si>
+  <si>
+    <t>Вечером зоопарк становится особенно уютным и очень комфортным для прогулок ❤️</t>
+  </si>
+  <si>
+    <t>12.06.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8442</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Каждый ваш визит в Новосибирский зоопарк имени Р. А. Шило важен для нас. Будем признательны, если вы уделите несколько минут и примете участие в независимой оценке качества условий оказания услуг. 📱 Для участия в опросе просто наведите камеру телефона на QR-код и заполните анкету. Ваши отзывы помогают нам развиваться, совершенствовать работу зоопарка и делать пребывание гостей ещё более комфортным. Спасибо за ваше мнение и поддержку! ❤️ ⠀</t>
+  </si>
+  <si>
+    <t>12.06.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8441</t>
+  </si>
+  <si>
+    <t>🐻❤️ Маленькие гималайские медвежата уже покорили сердца посетителей! Совсем недавно два гималайских медвежонка прибыли в Новосибирский зоопарк имени Р. А. Шило из Приморского края. Об этом рассказывали здесь. Медвежата чувствуют себя хорошо, набираются сил и продолжают осваивать свой новый дом под заботливым присмотром специалистов зоопарка. Приходите познакомиться с нашими очаровательными новосёлами и увидеть их забавные игры своими глазами! 🐻✨</t>
+  </si>
+  <si>
+    <t>12.06.26 02:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8436</t>
+  </si>
+  <si>
+    <t>🇷🇺 С Днём России, друзья! Поздравляем с праздником, который объединяет нас любовью к Родине, её истории, культуре и уникальной природе. Пусть этот день подарит вам хорошее настроение, яркие впечатления и ещё один повод гордиться нашей большой страной. Желаем мира, благополучия, вдохновения и новых добрых открытий! 🎉 Сегодня в Новосибирском зоопарке имени Р.А. Шило пройдёт праздничная программа, посвящённая Дню России. ⏰ Начало в 11:00. Приходите всей семьёй — будем отмечать вместе!🤍💙❤️</t>
+  </si>
+  <si>
+    <t>11.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8435</t>
+  </si>
+  <si>
+    <t>90 лет добрых историй, любимых героев и мультфильмов, которые знает и цитирует не одно поколение! 🎉 Поздравляем Союзмультфильм с юбилеем! И сегодня особенно символично вспомнить: когда мы выбирали имя для нашего медвежонка, большинство подписчиков остановилось на варианте «Умка» — именно потому, что вдохновлялись любимым мультфильмом Союзмультфильма 🐻‍❄️ Этот выбор стал ещё одним доказательством того, как сильно нас объединяют тёплые детские воспоминания, знакомые истории и герои, к которым мы возвращаемся снова и снова. Спасибо Союзмультфильму за персонажей, которые остаются в сердце навсегда ❤</t>
+  </si>
+  <si>
+    <t>11.06.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8434</t>
+  </si>
+  <si>
+    <t>Каждый год дикие утки становятся частью жизни зоопарка. По всей территории зоопарка утки свободно перемещаются, чаще всего держатся рядом с водой. Совсем скоро можно будет наблюдать, как утки-мамы переходят дорожки вместе с утятами. Просим гостей быть внимательными и бережными: не пугать и не гонять уток, особенно утят. Они очень чувствительны к шуму и резким движениям. Спасибо, что вы бережно относитесь к нашим пернатым соседям 🦆✨</t>
+  </si>
+  <si>
+    <t>11.06.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8433</t>
+  </si>
+  <si>
+    <t>Вместе мы — Россия! 🇷🇺 Новосибирский зоопарк имени Р. А. Шило отмечает День России! 🎉 Друзья, 12 июня приглашаем вас на праздничную программу, посвящённую главному государственному празднику страны. ✅ Вас ждут развлекательная программа и мастер-классы 🎶 С 11:00 до 15:00 — концертная программа от новосибирских коллективов и школ искусств Приходите всей семьёй! Отпразднуем День России вместе в атмосфере творчества, музыки и веселья!</t>
+  </si>
+  <si>
+    <t>11.06.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8432</t>
+  </si>
+  <si>
+    <t>У природы нет плохой погоды!🌦️ Зоопарк прекрасен в любое время года и при любой погоде. Берите зонты и дождевики — спешите к нам!☂️</t>
+  </si>
+  <si>
+    <t>10.06.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8431</t>
+  </si>
+  <si>
+    <t>5 фактов о пятнистых гиенах 🔥 ✅ Матриархат в чистом виде: самки крупнее самцов и занимают главенствующее положение в стае. ✅ Исключительная сила укуса: челюсти пятнистой гиены создают давление около 80 кг на см², что позволяет им без труда разгрызать даже самые крепкие кости. ✅ Гибкость в питании: гиена может охотиться самостоятельно или питаться падалью, переваривая практически любые части туши. ✅ Знаменитый «смех» гиен — это сложный язык общения. Высокие звуки говорят о страхе или подчинении, а низкие — об агрессии. ✅ Высокий уровень интеллекта: у пятнистых гиен хорошо развиты лобные доли мозга, отвечающие за социальное поведение, поэтому они успешно решают сложные задачи, эффективно сотрудничают друг с другом. В тестах на совместную деятельность гиены показали себя лучше, чем шимпанзе. Делитесь в комментариях, что вас больше всего удивило! 👇</t>
+  </si>
+  <si>
+    <t>10.06.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8430</t>
+  </si>
+  <si>
+    <t>Уважаемые гости! 👨‍👩‍👦 🗓 С сегодняшнего дня, 10 июня, изменяется порядок предоставления льготного посещения для многодетных семей. Теперь льгота предоставляется только при наличии официального удостоверения многодетной семьи (в т.  ч. электронный формат) + паспорт РФ. Благодарим за понимание!❤ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>10.06.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8429</t>
+  </si>
+  <si>
+    <t>Угостили лемуров ягодами 🍒🍓 Реакция: «ещё, пожалуйста» 😄🐒 Но всё только в меру и под контролем зоологов. А вам захотелось? 😉 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.06.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8428</t>
+  </si>
+  <si>
+    <t>🌆 Добрый вечер, друзья! Завершите день с улыбкой — посмотрите новые кадры с нашими полярными волчатами!😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.06.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8427</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Каждый ваш визит в Новосибирский зоопарк имени Р. А. Шило важен для нас. Будем признательны, если вы уделите несколько минут и примете участие в независимой оценке качества условий оказания услуг. 📱 Для участия в опросе просто наведите камеру телефона на QR-код и заполните анкету. Ваши отзывы помогают нам развиваться, совершенствовать работу зоопарка и делать пребывание гостей ещё более комфортным. Спасибо за ваше мнение и поддержку! ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.06.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8426</t>
+  </si>
+  <si>
+    <t>🦜 Добро пожаловать в авиарий комплекса «Малые Хрусты»! ⏰ Время работы: Будни: 12:00–20:00 (перерывы: 14:00–15:00 и 17:00–18:00) Выходные: 11:00–21:00 (перерывы: 14:00–15:00 и 17:00–18:00) Кого можно увидеть: 🐦 Многоцветные лорикеты 🐦 Ожереловые попугаи 🐦 Нимфы 🐦 Калифорнийские перепелки 📍 Как найти: комплекс «Малые Хрусты» расположен рядом с парком аттракционов. Будем рады вас видеть! ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8425</t>
+  </si>
+  <si>
+    <t>Гуманитарный груз из Новосибирского зоопарка прибыл в зоопарк ДНР 🤝 В очередной раз мы протянули руку поддержки зоологическому парку в селе Придорожное Старобешевского района: 26 мая из Новосибирска отправился большой гуманитарный груз. В него вошли 3 тонны кормов для животных, а также строительные материалы — лес и металл, которые обязательно пригодятся для обустройства территории. Эта добрая инициатива стала возможной благодаря совместным усилиям: Новосибирский зоопарк работал рука об руку с Фондом имени Р. А. Шило. С радостью отмечаем, что груз уже благополучно добрался до места назначения! Наше руководство поддерживает тёплую и постоянную связь с Геннадием Кряжевым, директором зоопарка в Придорожном. Мы внимательно прислушиваемся к запросам коллег, чтобы наша помощь была максимально полезной и отвечала реальным потребностям. 👍 От всего сердца хотим поблагодарить сотрудников зоопарка в ДНР за их невероятную преданность делу. В непростое время они сделали всё возможное, чтобы сберечь животных — это настоящий подвиг, вызывающий искреннее восхищение и уважение. Мы планируем продолжать поддерживать наших коллег, ведь забота о животных и профессиональная солидарность значат очень много. Вместе мы можем сделать мир чуточку лучше! ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.06.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8423</t>
+  </si>
+  <si>
+    <t>💥 Трендовое видео от наших подписчиков! Битва двух роликов: харизматичный какаду против очаровательного сурка! Какое видео вам нравится больше? Голосуйте реакциями: 🔥 — какаду 😍 — сурок Пусть победит сильнейший (и милейший)! 👇 📹 Олеся и Варвара 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.06.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8422</t>
+  </si>
+  <si>
+    <t>Всемирный день океанов 🌊 📆 8 июня отмечается Всемирный день океанов — экологический праздник, учреждённый Генеральной Ассамблеей ООН в 2008 году. Идея его проведения впервые прозвучала в 1992 году на саммите «Планета Земля» в Рио-де-Жанейро, а с 2009 года праздник стал официальным. Океаны занимают более 70% поверхности Земли, содержат 97% водных запасов и производят более половины кислорода. Они регулируют климат, служат источником пищи и лекарств, а также являются средой обитания для бесчисленного множества живых организмов. 🐠 Сегодня мировой океан находится под серьёзной угрозой: 90% популяций крупной рыбы уже истощены, значительная часть коралловых рифов уничтожена, а пластиковое загрязнение достигло критического уровня. По оценкам учёных, к 2050 году пластика в океане может стать больше, чем рыбы. Всемирный день океанов призван напомнить о нашей общей ответственности и побудить к действиям по сохранению этого уникального богатства планеты. 🐧 Для зоопарка этот праздник имеет особое значение. В наших коллекциях представлены не только наземные, но и водные и околоводные виды — обитатели рек, озёр и морей. Мы заботимся о рыбах, беспозвоночных, земноводных, водоплавающих птицах и млекопитающих, чья жизнь неразрывно связана с водой. Наличие бассейнов и аквариумов — важная часть нашей работы по созданию комфортной среды для этих животных. Современные зоопарки и океанариумы по всему миру координируют усилия для сохранения морской флоры и фауны, участвуют в научных исследованиях и просвещают посетителей о хрупкости водных экосистем. ❗️Каждый из нас может внести свой вклад в сохранение мирового океана. Достаточно следовать простым правилам: сократить использование одноразового пластика, брать с собой многоразовую бутылку для воды и сумку для покупок, сортировать отходы и сдавать пластик на переработку. Можно также участвовать в акциях по очистке прибрежных зон, выбирать морепродукты от ответственных производителей и рассказывать друзьям о важности защиты всех водоемов. Забота об океанах — это забота о будущем всей планеты и о нас самих.✨ 📸 С. Алексеева 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8419</t>
+  </si>
+  <si>
+    <t>Поздравляем нашу Мишель с 17-летием! 🎉 📅 Сегодня день рождения у орангутана Мишель. Она родилась 8 июня 2009 года в Московском зоопарке. В Новосибирский зоопарк её привезли в 2017 году. Здесь она составила пару нашему Бату. 💘 Создание пар у орангутанов иногда сопровождается сложностями: самец и самка могут не понравиться друг другу. Но в случае Мишель и Бату таких проблем не возникло. Они сразу поладили. Бату очень нежно относится к Мишель, и она отвечает ему тем же. 🦧 В 2025 году у Мишель родилась дочка. И это стало важнейшим событием для семьи орангутанов. Своих первых двух детенышей Мишель не кормила сама. К сожалению, так бывает. Но при этом была надежда, что с возрастом у Мишель проснется материнский инстинкт. Так и произошло: она стала кормить малышку молоком и заботиться о ней. Поначалу Мишель неохотно подпускала к ней даже Бату. Сейчас дочка подросла, и Мишель с ней часто находятся рядом с отцом семейства. Это очень трогательные семейные сцены: Мишель и Бату держатся за руки, а кроха курсирует от мамы к папе и обратно. Очень важно, что наши орангутаны живут семьей: представителям этого вида категорически противопоказано одиночество. Мишель изменилась с возрастом: можно сказать, что она стала более мудрой. Во многом именно этим объясняются гармоничные отношения в семье наших орангутанов. Орангутаны считаются самыми долгоживущими приматами после человека. Сейчас Мишель в зрелом возрасте. Все сотрудники зоопарка желают нашей любимой Мишель здоровья и долголетия! Присоединяйтесь к нашим поздравлениям!👇 📸 Д. Находов, Е. Черненко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.06.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8418</t>
+  </si>
+  <si>
+    <t>Уважаемые гости! 👨‍👩‍👦 🗓 С 10 июня изменяется порядок предоставления льготного посещения для многодетных семей. Теперь льгота предоставляется только при наличии официального удостоверения многодетной семьи (в т.  ч. электронный формат) + паспорт РФ. Благодарим за понимание! ❤ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.06.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8417</t>
+  </si>
+  <si>
+    <t>🧊 Лёд = счастье ❤ Рецепт от Умки! 🐻‍❄️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.06.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8407</t>
+  </si>
+  <si>
+    <t>🔥 Наша площадка в Томске сейчас в самом разгаре и, кажется, стала одной из самых популярных на празднике! Интерактивная выставка работает без остановки и уже стала одной из самых посещаемых локаций праздника. Здесь многолюдно: гости знакомятся с экспонатами, задают вопросы зоологам, играют, фотографируются и открывают для себя удивительный мир животных. Отдельно радует, что сегодня к нашим соцсетям присоединились новые друзья! 🐾 Если вы уже были у нас, оставляйте свои фотографии в комментариях — будем знакомиться, общаться и дружить дальше! 💚 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.06.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8403</t>
+  </si>
+  <si>
+    <t>📸 Взгляд через объектив: самые яркие мгновения фестиваля «ЭКОМИР» Фотоотчёт ждёт вас по ➡️ ССЫЛКЕ ⬅️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.06.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8400</t>
+  </si>
+  <si>
+    <t>🐾 Мы уже в Томске! В Городском Саду в самом разгаре интерактивная выставка Новосибирского зоопарка имени Р. А. Шило. Здесь можно познакомиться с работой зоопарка изнутри, пообщаться с зоологами, увидеть редкие экспонаты, домашних животных, кормовых насекомых и сделать фото с нашим Мишкой-аниматором! 🐻 📍 Городской Сад, Томск Приходите всей семьёй! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.06.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8399</t>
+  </si>
+  <si>
+    <t>Фестиваль «ЭКОМИР» состоялся! 🌿✨ Это был по-настоящему яркий день — с улыбками, вдохновением и множеством интересных событий для гостей всех возрастов. 🎥 Делимся самыми тёплыми и яркими моментами фестиваля! Спасибо каждому, кто был с нами и создал эту атмосферу праздника 💚 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8398</t>
+  </si>
+  <si>
+    <t>Неожиданный гость в зоопарке!🌍 Сегодня Новосибирский зоопарк имени Р. А. Шило посетил южноафриканский путешественник и режиссер Йоханнес Баденхорст вместе со своей командой, которая в эти месяцы путешествует по России в рамках масштабной экспедиции. Их маршрут стартовал 30 апреля и охватывает более 20 000 километров — от Мурманска до Магадана. За время поездки делегация планирует посетить свыше 30 российских регионов, собирая материалы для многосерийного документального фильма о многонациональной культуре, традициях, природе и архитектуре нашей страны. Во время визита в зоопарк гости познакомились с его территорией и коллекцией животных, отметив атмосферу и масштаб одного из крупнейших зоологических парков России. Рады знакомству и ждём снова в гости 🫶 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8397</t>
+  </si>
+  <si>
+    <t>Пингвины в вечернее время — отдельное удовольствие для наблюдения. 🐧💙 Кстати, после 21:00 в зоопарке особая атмосфера: ✨ Нет дневной суеты и большого количества посетителей. ✨ Комфортная вечерняя прохлада для прогулок. ✨ Животные становятся активнее после спада жары. ✨ Красивый мягкий свет для фото и видео. ✨ Закатные краски делают прогулку особенно уютной. ✨ Совсем другое настроение — будто попадаешь в отдельный мир после шумного города. 🌙 Если ещё ни разу не были в зоопарке вечером — самое время это исправить. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.06.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8396</t>
+  </si>
+  <si>
+    <t>🚚🦁 Томск, встречай — Новосибирский зоопарк едет к вам! 7 июня в рамках празднования Дня города Томска, в Городском Саду развернётся интерактивная выставка Новосибирского зоопарка имени Р. А. Шило. Хотите узнать, как устроена работа большого зоопарка изнутри? Тогда обязательно загляните к нам! Вас ждут: 🔹 встречи с зоологами 🔹 уникальные экспонаты из коллекции зоопарка 🔹 демонстрация кормов, которые сотрудники готовят для животных самостоятельно 🔹 кормовые насекомые крупным планом 🔹 общение с домашними питомцами 🔹 выставка автомобилей, на которых передвигаются животные зоопарка 🔹 весёлые игры и фотографии с нашим маскотом — Мишкой-аниматором 🐻 Живой контакт с миром природы, интересные открытия, новые знания и яркие эмоции для всей семьи гарантированы! 📍 Городской Сад, Томск 📅 7 июня 2026 года ⏰ с 12:00 до 18:00 Приходите знакомиться, общаться, фотографироваться и открывать удивительный мир животных вместе с нами! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.06.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8388</t>
+  </si>
+  <si>
+    <t>Разные локации легко сменяют друг друга, и каждый шаг превращается в новое впечатление — от мастер-классов до общения с природой. Проведите этот жаркий день с пользой и вдохновением — приходите в зоопарк! 🦁✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.06.26 04:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8386</t>
+  </si>
+  <si>
+    <t>🌱 Самый зелёный праздник этого лета уже начался! VI экологический фестиваль «ЭКОМИР» уже в самом разгаре, и у вас ещё есть время присоединиться! Вас ждут интерактивные игры, увлекательные мастер-классы, весёлые конкурсы, яркие фотозоны, познавательные площадки и множество интересных активностей для детей и взрослых. Проведите этот день интересно, ярко и с пользой для природы! 🌱 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8385</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 6 июня, суббота 15:00 - Очковый лангур 📍 Уличный вольер рядом с павильоном тропических животных 15:00 - Попугаи 📍 Ряд попугаев у зимнего павильона 15:30 - Сервалы 📍 С правой стороны от центральной аллеи 16:00 - Фоса 📍 Павильон мелких приматов и пингвинов (уличный вольер) 16:00 - Африканский лев 📍 Центральная аллея 🗓 7 июня, воскресенье 12:00 - Шимпанзе 📍 Павильон тропических животных 15:00 - Яванские лангуры 📍 Уличные вольеры приматов на центральной аллее 15:00 - Марабу 📍 Уличный вольер на повороте к новому комплексу бурых медведей 15:00 - Белка и Стрелка 📍 Уличный вольер на медвежьей аллее 15:15 - Белоплечие капуцины 📍 Уличные вольеры приматов на центральной аллее 16:00 - Речные выдры 📍 Ряд выдр возле вольера персидского леопарда 16:30 - Пингвины 📍 Павильон мелких приматов и пингвинов Все выходные с 11:00 до 19:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.06.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8384</t>
+  </si>
+  <si>
+    <t>Планируете визит в зоопарк на ближайших выходных? Напоминаем, что билеты можно купить онлайн! Это удобно и экономит время на входе. Как купить билет: ✔️ Перейдите на сайт ✔️ Заполните контактные данные ✔️ Оплатите ✔️ Получите билет на почту ❗ При посещении зоопарка достаточно показать на входе QR‑код на экране вашего телефона или планшета. Ждём вас в гости! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.06.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8383</t>
+  </si>
+  <si>
+    <t>🎉 Родился настоящий воздушный акробат — детёныш маргая! 🐾 В Новосибирском зоопарке имени Р. А. Шило родился детёныш маргая — одной из самых удивительных диких кошек Южной Америки. Самец появился на свет 19 февраля 2026 года. Для пары маргаев этот малыш стал уже третьим детенышем. 🌳 Маргая называют кошкой-акробатом. В отличие от многих своих сородичей, он проводит большую часть жизни не на земле, а высоко в кронах деревьев. Здесь ему нет равных: он легко передвигается по самым тонким ветвям, совершает прыжки до 9 метров в длину и до 6 метров в высоту, а также может висеть на ветке, удерживаясь только задними лапами. Секрет такой ловкости — длинный хвост, который служит балансиром. Более половины длины тела маргая приходится именно на него. 🥩 Несмотря на свои маленькие размеры, маргай — настоящий хищник. В природе он охотится на птиц, белок и даже обезьян. Для этого зверёк использует необычный приём: умеет имитировать крики детёнышей тамаринов, заманивая добычу поближе. Малыш чувствует себя хорошо, растёт и постепенно осваивает навыки, свойственные представителям этого редкого и удивительного вида. ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.06.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8382</t>
+  </si>
+  <si>
+    <t>🌍 Объединяемся ради планеты! Друзья, приглашаем вас стать частью большого эко-события: завтра, 6 июня, в Новосибирском зоопарке пройдёт VI фестиваль «Экомир»!🌱 Программа дня обещает быть насыщенной: ✔️ С 10:00 до 16:00 — участвуйте в эко-квесте! Пройдите по партнёрским локациям и выполняйте интересные задания. ✔️ С 11:00 — стартует основная концертно-развлекательная программа. ✔️ В 16:00 — розыгрыш главных призов на сцене. Организатор фестиваля: ▪️Управление природоохранной деятельности мэрии города Новосибирска. При поддержке: ▪️Новосибирского зоопарка имени Р.А.Шило ▪️Министерства природных ресурсов и экологии Новосибирской области. Давайте вместе сделаем шаг к лучшему миру! 💚 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8381</t>
+  </si>
+  <si>
+    <t>Всемирный день охраны окружающей среды и День эколога в России 📅 5 июня отмечается два праздника: Всемирный день охраны окружающей среды и День эколога в России. Всемирный день охраны окружающей среды был учрежден в 1972 году — тогда на Стокгольмской конференции ООН впервые было сформулировано: защита природы становится приоритетом для человечества. День эколога в России отмечается с 2007 года. 🌍 Сегодня 5 июня — это день не только профессиональных экологов, но и всех, кому небезразлично будущее планеты: ученых, общественных деятелей, школьников, волонтеров. Суть этой даты — напомнить о хрупкости природного равновесия. Охрана окружающей среды складывается из конкретных дел: посадить дерево, стать волонтером одной из программ помощи животным, не мусорить в парке, ответственно относиться к ресурсам. 🌱 В России День эколога — профессиональный праздник тех, кто борется с загрязнениями, сохраняет заповедные территории, следит за состоянием воды, воздуха и почвы, восстанавливает популяции редких животных и растений. Это сотрудники Росприроднадзора, лесничеств, природоохранных прокуратур, научных институтов, общественных организаций. Их работа не всегда на виду, но именно от нее зависит, в какой среде будут жить наши дети. ✨ Новосибирский зоопарк имени Р. А. Шило — активный участник природоохранных программ. Сотрудники зоологического парка создают условия для долгой и здоровой жизни животных, проводят научные исследования, делятся опытом с коллегами из заповедников и национальных парков. Просветительские программы зоопарка помогают посетителям понять: охрана природы начинается с личного выбора каждого. В этот день Новосибирский зоопарк поздравляет всех экологов, природоохранных инспекторов, сотрудников заповедников, ученых и волонтеров. Спасибо за ваш труд! ❤ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.06.26 03:43</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8380</t>
+  </si>
+  <si>
+    <t>04.06.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8379</t>
+  </si>
+  <si>
+    <t>🎬 Новое видео с котятами манулов станет вашим антистрессом на сегодня: море обаяния в одном ролике! 😻 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>04.06.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8375</t>
+  </si>
+  <si>
+    <t>Награждены участники творческого конкурса 🏆 📆 1 июня состоялось торжественное награждение победителей и призёров конкурса Краснокнижные животные Новосибирского зоопарка 2026! 🎨 Фото с церемонии уже опубликованы ➡️ в альбоме ⬅️ ❗ Особая благодарность нашим партнёрам: сети магазинов «Супер Маг», АО «Финсиб», АКБ «Ланта‑Банк», ООО «Ривер Парк», ЗАО «Хлебокомбинат Инской», ХК «Сибирь». 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>04.06.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8371</t>
+  </si>
+  <si>
+    <t>Лучший подарок для Умки летом — кусочек Арктики! 🧊 ☀А как вы спасаетесь от жары? Мороженое? 🍦Лимонад со льдом?🥤 Бассейн? 🌊 Или у вас есть свой секретный рецепт? Расскажите!👇 📸 А. Лаптенко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.06.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8370</t>
+  </si>
+  <si>
+    <t>🐆 Финальный аккорд дня: дальневосточный леопард Хилари и её малыши! 😍 Гарантируем: после этого видео настроение поднимется на 100 %! Включайте скорее! 🐾✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.06.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8369</t>
+  </si>
+  <si>
+    <t>Рукокрылый выпускной 🦇 📅 28 мая состоялся первый в этом году выпуск летучих мышей, организованный Фондом имени Р. А. Шило. В естественную среду вернулись двадцать рукокрылых, найденных минувшей зимой на территории Новосибирска. Все они успешно прошли реабилитацию, перезимовали в специально подготовленных боксах и были признаны полностью готовыми к самостоятельной жизни в природе. Выпуск прошел на территории Новосибирского зоопарка — здесь в лесу летучие мыши быстро найдут себе хороший дом и еду. Рукокрылые, о которых заботились волонтеры Фонда, еще несколько недель назад были полностью готовы к выпуску. Его дата зависела от погоды: когда установилось стабильное тепло и появилось много комаров (они являются основным кормом) — летучих мышей сразу выпустили. За тем, как летучие мыши отправлялись в полет, наблюдали юные биологи с родителями, а также гости, давно следившие за судьбой рукокрылых: те, кто когда-то передавал найденышей в зоопарк, участники лекций и мероприятий Фонда. Для многих это стало возможностью своими глазами увидеть результат общей заботы о животных. ❤</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8368</t>
+  </si>
+  <si>
+    <t>🦇 Волонтёры Фонда имени Р. А. Шило недавно выпустили летучих мышей, прошедших реабилитацию и зимовку. Посмотрите небольшой видеоролик об этом событии👇</t>
+  </si>
+  <si>
+    <t>03.06.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8366</t>
+  </si>
+  <si>
+    <t>Эксклюзивные кадры котёнка манула 😍 🐾 Вес новорождённых детёнышей манула составляет от 70 до 300 граммов. Поначалу они беспомощны, но быстро развиваются: глаза открываются к 20‑му дню, к 22‑му котята пробуют мясо, а к месяцу уже начинают покидать укрытие. Именно такой этап сейчас переживают малыши этого года рождения — они начинают ненадолго покидать укрытия. О детёнышах первых двух самок мы уже рассказывали в этой публикации. На днях сотрудники зоопарка заметили, что малыш ещё от одной самки тоже начал выходить в вольеру.❤️ Пока при виде всего незнакомого котята спешат укрыться в домиках или за своими мамами. Но с каждым днём они будут действовать всё решительнее, и шансов увидеть их тоже станет больше. Чтобы в Новосибирском зоопарке понаблюдать за одними из самых загадочных кошек на планете, надо дойти до левады и повернуть направо. У вольеров, где живут манулы, не шумите и наберитесь терпения: малыши рано или поздно покажутся. Ждём вас в зоопарке!✨ 📸 Д. Находов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.06.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8365</t>
+  </si>
+  <si>
+    <t>🤩 Готовы зарядиться позитивом? Мы упаковали в это видео всё самое искреннее и яркое с празднования Дня защиты детей в зоопарке — улыбки, восторг и незабываемые мгновения! Смотрите видео — пусть праздник повторится прямо сейчас! 🎉 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.06.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8364</t>
+  </si>
+  <si>
+    <t>Доброе утро от мамы-оцелота и малыша ☀️ Идеальный момент спокойствия: мир большой, но рядом с мамой он не страшный 💛🌿 Пусть и у вас сегодня будет так же спокойно и хорошо 🐾 📸 А. Дряхлов</t>
+  </si>
+  <si>
+    <t>02.06.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8358</t>
+  </si>
+  <si>
+    <t>Встречайте нашу новую коллекцию обоев для телефона на июнь с календарём. 📆 Выбирайте заставку и делитесь скриншотами в комментариях! 👇😍 📸 А. Дряхлов, Д. Находов, В. Шпаков 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>02.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8357</t>
+  </si>
+  <si>
+    <t>👶💥 Беби-бум продолжается! В Новосибирском зоопарке имени Р. А. Шило произошло очередное радостное пополнение — родился детёныш дымчатого очкового лангура! Главная особенность малыша — его яркий огненно-рыжий окрас. Сейчас он совсем не похож на взрослых особей, которые имеют серебристо-коричневую шерсть. Дымчатый очковый лангур — редкий примат, обитающий в лесах Юго-Восточной Азии. Сейчас малыш находится рядом с мамой и постепенно знакомится с окружающим миром под её заботливым присмотром. Для сотрудников зоопарка появление детёныша — большая радость и важный результат работы по сохранению редких видов животных. Приходите познакомиться с нашим маленьким рыжим новосёлом! ❤️🐒</t>
+  </si>
+  <si>
+    <t>02.06.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8356</t>
+  </si>
+  <si>
+    <t>Интернет сделал его знаменитым за один день. Мы решили показать ему тех, кто давно заслуживает популярности — наших бинтуронгов!» 🐾😄 У нас в гостях побывал Алексей — тот самый парень, который неожиданно стал звездой соцсетей после того, как просто сменил аватарку. Во время посещения Новосибирского зоопарка имени Р. А. Шило Алексей не только познакомился с его удивительными обитателями, но и принял участие в кормлении бинтуронгов — одних из самых необычных животных нашей коллекции. Своими впечатлениями от встречи с этими удивительными зверями и прогулки по зоопарку Алексей поделился в видео. Смотрим! ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>02.06.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8355</t>
+  </si>
+  <si>
+    <t>02.06.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8351</t>
+  </si>
+  <si>
+    <t>Друзья, делимся с вами самыми классными кадрами с празднования Дня защиты детей. 📸 ✨ Детский смех, искренние улыбки и мгновения, которые хочется сохранить навсегда… В нашем альбоме — вся магия этого особенного дня. Приглашаем вас окунуться в атмосферу радости и детства! ➡ Смотрите фотоотчёт по ссылке 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.06.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8350</t>
+  </si>
+  <si>
+    <t>✨ Самые яркие, добрые и трогательные моменты Дня защиты детей — в нашем новом видео! Мы собрали для вас кадры, наполненные улыбками, радостью, детским смехом и настоящими чудесами. Этот праздник подарил множество теплых эмоций, и теперь мы рады вновь пережить их вместе с вами. Смотрите видео, вспоминайте атмосферу этого замечательного дня и делитесь своими впечатлениями в комментариях! 💚 Спасибо, что были с нами и сделали этот праздник по-настоящему особенным! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.06.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8349</t>
+  </si>
+  <si>
+    <t>🔥 Зажигательный привет из зоопарка! Надеемся, ваш День защиты детей проходит также весело, ярко и зажигательно! Пусть каждый момент будет наполнен радостью и смехом!❤️ Смотрите видео — и пусть настроение от Миши передастся вам! 📹 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.06.26 04:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8342</t>
+  </si>
+  <si>
+    <t>✈️ Первым делом — самолёты. А теперь ещё и птицы! 🕊️S7 Airlines стала официальным опекуном орнитологической коллекции Новосибирского зоопарка имени Р. А. Шило. Под заботой авиакомпании — более 180 видов птиц, включая редких и краснокнижных. В течение года S7 Airlines будет помогать зоопарку обеспечивать полноценное питание пернатых обитателей, поддерживая программы по сохранению редких видов. Старт опекунства приурочен к Международному дню защиты детей. Уже 1 июня S7 Airlines выступит генеральным партнёром большого семейного праздника в Новосибирском зоопарке им. Р.А. Шило. Спасибо за заботу о тех, кто рождён для полёта! 💚 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.06.26 03:20</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8341</t>
+  </si>
+  <si>
+    <t>С днём защиты детей! 🎉 ✨ Дорогие друзья! Помните те волшебные моменты из детства, когда вы, держась за руки родителей, впервые открывали для себя удивительный мир зоопарка? Как замирало сердце при виде грации львов, и как искрились глаза при встрече с озорными обезьянами. Эти незабываемые впечатления навсегда остаются в памяти, становясь частью самого драгоценного – нашего детства. Сегодня, в этот особенный день, мы хотим напомнить, что каждый ребёнок заслуживает видеть красоту этого мира. Именно поэтому Новосибирский зоопарк имени Р.А. Шило – это не просто место для развлечений, а пространство, где юные души учатся любить и беречь всё живое. Когда дети растут в окружении любви, красоты и заботы, они становятся сильнее духом, добрее сердцем и отзывчивее к другим. И сегодня, в День защиты детей, мы хотим подарить им возможность прикоснуться к чудесам природы, узнать что-то новое и, конечно же, получить массу положительных эмоций! Приглашаем вас на нашу праздничную программу! Вместе мы создадим яркие воспоминания, которые останутся с вашими детьми на всю жизнь.❤ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>31.05.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8339</t>
+  </si>
+  <si>
+    <t>Отличная новость! Зоопарк перешёл на летний режим работы! ☀️ 📆 С 1 июня мы работаем ежедневно с 8:00 до 23:00! ❗️Кассы прекращают свою работу в 21:00. Павильоны закрываются в 20:45. После закрытия касс зоопарк работает только на выход. Покупайте билеты онлайн в любое время на нашем сайте Мы всегда рады гостям! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>31.05.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8338</t>
+  </si>
+  <si>
+    <t>🏇 29 мая состоялись соревнования по конному спорту в дисциплине «Рабочая тропа», организованные в рамках проекта «Седлайте коней». Участники продемонстрировали мастерство управления лошадью, точность выполнения элементов маршрута и отличную подготовку. Соревнования стали ярким событием и достойным завершением проекта. Проект «Седлайте коней» был реализован при поддержке Фонда президентских грантов и позволил многим участникам получить новые знания, навыки и опыт общения с лошадьми. Благодарим всех участников, тренеров, волонтёров и партнёров за вклад в реализацию проекта! Желаем новых достижений, ярких стартов и дальнейших успехов в конном спорте. 🎥 В видео — самые яркие моменты соревнований и атмосфера этого замечательного дня.</t>
+  </si>
+  <si>
+    <t>31.05.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8337</t>
+  </si>
+  <si>
+    <t>🏇Друзья, делимся итогами замечательного проекта! 29 мая прошли соревнования по конному спорту в дисциплине «Рабочая тропа» в рамках проекта «Седлайте коней», реализованного при поддержке Фонда президентских грантов. В видео — самые яркие моменты дня. Обязательно посмотрите 👇✨</t>
+  </si>
+  <si>
+    <t>31.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8336</t>
+  </si>
+  <si>
+    <t>Напоминаем про главный детский праздник лета! 🎉 Уже завтра, 1 июня, зоопарк станет самой весёлой площадкой города: более 20 развлекательных зон, 8 часов выступлений танцевальных коллективов и море сюрпризов для детей и взрослых! В программе: 🌟На главной фонтанной площади с 10:00 до 20:00 гостей ждут выступления танцевально-музыкальных коллективов, конкурсы и мастер-классы. 🌟 В зоне возле павильона мелких приматов и пингвинов с 11:00 до 17:00 можно попрыгать внутри огромного пузыря! А с 13:30 до 16:30 повеселиться на самой крутой пенной вечеринке с музыкальным сопровождением и анимацией. 🌟 В зоне аттракционов с 13:00 до 16:00 проводится яркая тематическая программа с аниматорами, звуковым сопровождением, шоу мыльных пузырей и завершается всё большой пенной вечеринкой. 🌟 Бесплатные развлечения от партнёров будут доступны по всей территории зоопарка. И это ещё не всё: эти и множество других увлекательных локаций ждут вас в зоопарке 1 июня! 😉 ❗️Обращаем внимание, что с 10:00 до 14:00 дети до 16 лет проходят в зоопарк бесплатно! При входе покажите документ, подтверждающий возраст (паспорт или свидетельство о рождении). Дети до 14 лет — только со взрослыми. 🗺️ Как всё найти? Мы подготовили для вас карту с расположением всех площадок и зон активностей — она ждёт вас в этой публикации. Не теряйтесь, следуйте по карте и ловите летние эмоции! ☀️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>30.05.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8331</t>
+  </si>
+  <si>
+    <t>🐾 Мы знаем: вы оцените эти фото юного оцелота по достоинству❤️ Не забудьте сохранить самые милые кадры! 😉 📸 Д. Находов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>30.05.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8330</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 30 мая, суббота 15:00 - Беличий саймири 📍 Павильон мелких приматов и пингвинов (уличный вольер) 16:00 - Кустарниковые собаки 📍 Комплекс вольеров для муравьедов и кустарниковых собак 🗓 31 мая, воскресенье 15:00 - Мартышка Диана 📍 Уличный вольер за павильоном тропических животных 15:00 - Какаду 📍 Ряд попугаев у зимнего павильона 15:30 - Речные выдры 📍 Ряд выдр возле вольера персидского леопарда 16:00 - Красные волки 📍 Уличный вольер рядом с павильоном тропических животных 🗓 1 июня, понедельник 15:00 - Манулы 📍 Уличные вольеры возле вольера персидского леопарда 15:00 - Бурые капуцины 📍 Павильон мелких приматов и пингвинов (уличный вольер) 15:30 - Каракал 📍 Уличный вольер возле вольера снежного барса 16:00 - Сиаманги 📍 Павильон тропических животных 16:00 - Виверровый кот 📍 Ряд уличных вольеров напротив спуска к Каю и Герде 16:00 - Снежный барс 📍 Уличный вольер, расположенный рядом с вольером африканских львов Все выходные с 12:00 до 18:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📸 Д. Находов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>29.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8329</t>
+  </si>
+  <si>
+    <t>Планируете визит в зоопарк на майских выходных? Напоминаем, что билеты можно купить онлайн! Это удобно и экономит время на входе. Как купить билет: ✔️ Перейдите на сайт ✔️ Заполните контактные данные ✔️ Оплатите ✔️ Получите билет на почту ❗ При посещении зоопарка достаточно показать на входе QR‑код на экране вашего телефона или планшета. Ждём вас в гости! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>29.05.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8322</t>
+  </si>
+  <si>
+    <t>#галерея_ТАСС 💙 Котята дальневосточного леопарда и манула в Новосибирском зоопарке имени Р. А. Шило. Видео, фото: Кирилл Кухмарь / ТАСС ✔️ Новости ТАСС / Сибирь быстрее в «Mаксе»</t>
+  </si>
+  <si>
+    <t>29.05.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8321</t>
+  </si>
+  <si>
+    <t>Ошейниковые пекари шагают по вольеру так, словно это подиум, а они — звезды недели моды!😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8320</t>
+  </si>
+  <si>
+    <t>🎉 1 июня Новосибирский зоопарк имени Р. А. Шило превратится в настоящую страну чудес — мы отмечаем День защиты детей! С 10:00 вас ждёт вихрь веселья и открытий: 🎈Красочные фотозоны 🎈Танцевальные выступления 🎈Экологические викторины 🎈Творческие мастер-классы 🎈Интерактивные локации 🎈Анимационные точки 🎈Пенная вечеринка 🎈Шоу мыльных пузырей 🎈Миша, Снеговик и Локос И приятный сюрприз: с 10:00 до 14:00 дети до 16 лет проходят в зоопарк БЕСПЛАТНО! Будем очень рады видеть вас 1 июня в Новосибирском зоопарке — обещаем, что каждый найдёт что‑то особенное для себя!🎁✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.05.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8319</t>
+  </si>
+  <si>
+    <t>Пять малоизвестных фактов о красных волках Сегодня Всемирный день красного волка. Этот праздник установлен для привлечения внимания к одному из самых редких и загадочных хищников планеты. Мы хотим рассказать о нём подробнее и представляем пять малоизвестных фактов. ▪️Красный волк — это не подвид серого волка, а самостоятельный вид, единственный представитель рода Cuon. У него есть ряд отличительных черт: более короткая и узкая морда, округлые уши, меньше коренных зубов, чем у обыкновенного волка. Внешне он напоминает нечто среднее между лисой, шакалом и волком — стройный, гибкий, с густой рыжевато-золотистой шерстью, длинными лапами и пушистым хвостом с чёрным кончиком. ▪️Красные волки — удивительно «говорливые» животные. Но вместо привычного воя они издают звуки, больше напоминающие птичье щебетание, короткие свисты и щелчки. За эту особенность в англоязычной литературе их называют «свистящая собака». С помощью этих звуков члены стаи поддерживают контакт в густых зарослях, координируют действия во время охоты и предупреждают друг друга об опасности. ▪️ У красных волков принято заботиться не только о щенках, но и об ослабленных или старых членах стаи. После удачной охоты хищники приносят пищу тем, кто не смог участвовать в добыче. Такая стратегия позволяет стае выживать даже в самые трудные времена: раненый или больной зверь не останется голодным. ▪️ Летом красные волки довольно часто употребляют растительную пищу: ягоды, фрукты, некоторые виды трав. Впрочем, на охоте это не делает их менее эффективными: стая красных волков действует как слаженный механизм, где одни загоняют добычу, другие бросаются наперерез, а третьи ждут в засаде. При этом они предпочитают охотиться днём, а не ночью, как их серые родственники, — ещё одна черта, выделяющая их среди псовых. ▪️В дикой природе красные волки редко доживают до пяти лет. В зоопарках же продолжительность их жизни достигает пятнадцати — фактически в три раза дольше. Это связано с отсутствием конкуренции со стороны более сильных хищников, регулярным питанием и ветеринарным уходом. Однако работа с красными волками в неволе требует особого подхода: они очень чувствительны к стрессу. В Новосибирском зоопарке мы воссоздали для них среду, близкую к естественной: у животных есть необходимое пространство, укрытия и возможность много двигаться. Новосибирский зоопарк участвует в международных программах по сохранению этого вида. Первые красные волки прибыли к нам в 1990 году из Китая, а уже в 1992 году на свет появились первые щенки — это был первый случай размножения вида в России. С тех пор наши волки регулярно приносят потомство, а рождённые у нас детёныши передаются в другие зоопарки страны и мира. Каждый посетитель, который приходит посмотреть на наших красных волков, тоже вносит вклад в большое дело сохранения этих удивительных животных для будущего.✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.05.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8318</t>
+  </si>
+  <si>
+    <t>Итоги творческого конкурса «Краснокнижные животные Новосибирского зоопарка» 2026 уже доступны! 👉 Смотрите полные результаты на сайте зоопарка! ❗️1 июня в 15:00 ждём всех на церемонии награждения на главной сцене зоопарка! Всех участников конкурса ждём на прогулку по зоопарку в этот день (каждый участник с одним из родителей может пройти бесплатно - списки будут на контроле нашего зоопарка). 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.05.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8313</t>
+  </si>
+  <si>
+    <t>Умка научился плавать — смотрите, какой он очаровательный в воде! 😍🌊 Что чувствуете? ❤️ — сердце растаяло, 🤩 — вау, какой молодец! 👇 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.05.26 03:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8311</t>
+  </si>
+  <si>
+    <t>Дорогие гости, будем рады видеть вас у нас как можно чаще! 📆 С 28 мая 2026 года наш график работы изменится: ▪️в будние дни — с 08:00 до 22:00; ▪️в выходные и праздничные дни — с 08:00 до 23:00. ❗️ Время работы касс с 08:00 до 20:30 (будние дни), 08:00 до 21:00 (выходные и праздничные дни). Павильоны закрываются в 20:45. После закрытия касс зоопарк работает только на выход. Покупайте билеты онлайн в любое время на нашем сайте Ждём вас! ❤️ 📸 В. Шпаков 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>27.05.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8310</t>
+  </si>
+  <si>
+    <t>Пусть 1 июня станет днём счастливых улыбок и ярких впечатлений! Приглашаем вас в Новосибирский зоопарк на семейный праздник в честь Международного дня защиты детей! ✈️ В этом году генеральным партнёром праздника выступила авиакомпания S7 Airlines. Заглядывайте на интерактивные площадки нашего партнёра: 🟢фотозоны с AI-подбором локаций из маршрутной сети S7 Airlines 🟢интерактив «Багажные правила» 🟢мастер-класс по созданию багажных бирок 🟢глиттер-бар и переводные татуировки 🟢розыгрыш тематических призов   🍭 S7 Airlines в течение дня будут бесплатно раздавать сахарную вату всем желающим! Ждём вас на празднике! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>27.05.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8309</t>
+  </si>
+  <si>
+    <t>Зоопарк — место, где важны не только животные, но и люди 🤍 В преддверии Дня защиты детей мы с особым вниманием приняли у себя детей из семей участников специальной военной операции, среди которых были ребята с ограниченными возможностями здоровья. Визит прошёл по инициативе Следственного комитета РФ по Новосибирской области и при поддержке мэрии города Новосибирска. Для гостей была организована спокойная и продуманная экскурсия по зоопарку, чтобы каждый ребёнок смог комфортно познакомиться с нашими животными и почувствовать атмосферу природы. Для нас важно, чтобы зоопарк оставался пространством добра, заботы и поддержки, где каждый гость чувствует внимание и тепло🐾 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>27.05.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8308</t>
+  </si>
+  <si>
+    <t>Гости из Мьянмы познакомились с одним из крупнейших зоопарков России 🐾 Новосибирский зоопарк имени Р.А. Шило посетила делегация художественного коллектива Департамента изящных искусств Министерства по делам религии и культуры Республики Союз Мьянма 🌍 Для нас большая честь принимать гостей из других стран и знакомить их с одним из крупнейших зоопарков России, его историей, природоохранной деятельностью и уникальной коллекцией животных 🐾 Такие встречи — это не только культурный обмен, но и возможность объединять людей через любовь к природе, искусству и сохранению животного мира. Благодарим делегацию за визит и тёплый интерес к Новосибирскому зоопарку имени Р.А. Шило 🤍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>27.05.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8307</t>
+  </si>
+  <si>
+    <t>Выдры. Красивые, умные, редкие 🦦 📆 Сегодня Всемирный день выдры. Это прекрасный повод рассказать об интересных, умных и многими любимых животных. В истории Новосибирского зоопарка выдры занимают особое место. 🌎 Подсемейство выдровых, подарило планете тринадцать видов этих животных. Они населяют практически все континенты, кроме Австралии и Антарктиды. Гигантская выдра, достигающая почти двух метров в длину, бороздит воды Амазонки. Гладкошерстная выдра предпочитает реки и озера Юго-Восточной Азии. Канадская выдра чувствует себя хозяйкой в холодных водоемах Северной Америки, а калан, которого часто называют морской выдрой, почти не покидает прибрежных вод Тихого океана. В Африке обитает пятнистошеяя выдра. В Европе и значительной части Азии, включая всю территорию России, от Калининграда до Дальнего Востока, распространена речная выдра. 🌳 Способность выдр жить в самых разных климатических условиях, от тропиков до субарктики, не должна создавать иллюзию благополучия. Практически все тринадцать видов Международный союз охраны природы относит к уязвимым или близким к уязвимому положению, а некоторые виды, как гигантская выдра, имеют статус вымирающих. Главная причина — разрушение и загрязнение мест обитания. Выдры служат индикатором здоровья всей экосистемы: они уходят из загрязненных рек и озер первыми. Сокращение рыбных запасов, браконьерство, беспокойство со стороны человека — все эти факторы работают против природных популяций. Зоологические парки вместе с международными природоохранными организациями стараются сохранить выдр: создаются резервные популяции в неволе, ведутся научные исследования, реализуются программы по восстановлению численности в дикой природе. В Новосибирском зоопарке была проведена серьезная исследовательская работа, детально изучены и описаны особенности размножения речных выдр. В 1978 году наши выдры дали потомство, и это был первый случай в зоопарках СССР. С тех пор наши выдры регулярно приносят потомство. В нашем зоопарке в настоящее время содержатся два вида выдр — речные выдры и азиатские бескоготные выдры. Их любят и сотрудники зоопарка, и посетители. Если подольше постоять возле их вольер, можно увидеть, как они играют в воде и на суше, как общаются друг с другом, как приветствуют знакомых киперов. Приходите знакомиться с нашими выдрами! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>26.05.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8306</t>
+  </si>
+  <si>
+    <t>Настоящий беби-бум 💥 в Новосибирском зоопарке имени Р. А. Шило! 2 марта 2026 года у пары оцелотов родился малыш — самец 🐾 Для нашей самки это уже третий детёныш, и она вновь показывает себя очень заботливой мамой. Маленький оцелот уже выходит на прогулки под её чутким присмотром: если чувствует опасность — сразу прячется в домик. Пока малыш питается молоком мамы, но уже пробует мясо, играет с игрушками и активно изучает окружающий мир. Оцелот — удивительный и редкий представитель семейства кошачьих. Из-за невероятно красивого меха эти животные когда-то почти полностью были уничтожены человеком. Сегодня оцелоты занесены в Международную Красную книгу, а в природе их изучение осложняется скрытным и ночным образом жизни. Внешне оцелот напоминает миниатюрного ягуара: длинное тело, выразительные пятна и невероятно грациозные движения делают его одним из самых красивых хищников Америки 🌿 Оцелоты крайне редко содержатся в неволе, и Новосибирский зоопарк остаётся одним из немногих зоопарков России, где можно увидеть малышей этого редкого вида ❤️ Каждое такое рождение — не просто радость для зоопарка, а важный вклад в сохранение исчезающих видов животных. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>26.05.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8305</t>
+  </si>
+  <si>
+    <t>День снежного барса на Алтае 📆 Сегодня, 26 мая, отмечается День снежного барса на Алтае. Этот экологический праздник был учрежден в 2010 году. 15 лет назад его впервые провели в селе Кош-Агач республики Алтай. Локальное событие поддержали многие природоохранные организации, и праздник фактически стал международным. 🐾 На Алтае обитает крупнейшая в России группировка снежных барсов. По данным Минприроды, в 2024 году в регионе насчитывается 54 особи. Это больше, чем было, например, пять лет назад. Но вид по-прежнему остается под угрозой исчезновения, и людям надо приложить усилия, чтобы сохранить одну из самых красивых кошек на планете. На Алтае, в местах обитания ирбисов и других редких животных, созданы природные и национальные парки. На особо охраняемых природных территориях запрещена охота, строго регламентируется туристическая деятельность и действует еще целый ряд ограничений. Но риски браконьерства и других негативных антропогенных факторов остаются. Поэтому работы у инспекторов, биологов, экологов, волонтеров еще много. Новосибирский зоопарк участвует в программах по сохранению снежного барса. Вид представлен в коллекции зоологического парка с 1964 года. В условиях неволи ирбисы размножаются редко. Дело в том, что эти кошки очень придирчиво выбирают партнера, и формирование пар в зоопарках считается сложной задачей. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>26.05.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8304</t>
+  </si>
+  <si>
+    <t>В Новосибирском зоопарке произошло значимое событие: две самки манулов дали потомство. ☀️Детёныши манулов, появившиеся на свет в апреле, начали выходить на первые прогулки. 🐾 Маленькие манулы пока ещё очень уязвимы — они подвержены инфекционным заболеваниям, поэтому специалисты зоопарка прилагают все усилия, чтобы создать для них максимально безопасную среду. С каждым днём котята проводят всё больше времени на улице, причём предпочитают гулять в вечернее время — это соответствует их природным биоритмам. В Новосибирском зоопарке манулы размножаются с 1995 года. Каждый котёнок увеличивает шансы на сохранение вида. 🌎 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>26.05.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8303</t>
+  </si>
+  <si>
+    <t>🎉«Малые Хрусты» открыты: гладьте, кормите, улыбайтесь! 😍 Козы, барашки, альпака, кролики, свинки и корова ждут вас, чтобы подарить море позитивных эмоций! В этом уникальном уголке зоопарка можно не только наблюдать, но и общаться: гладить и угощать обитателей (корм продаётся прямо у входа). 📍 Рядом с парком аттракционов. 💬 Представьте: вы заходите в «Малые Хрусты»… К кому пойдёте первым? 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.05.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8302</t>
+  </si>
+  <si>
+    <t>Проект «Смотри, прикасайся, познавай» нуждается в вашей поддержке! С 2024 года Фонд имени Р.А. Шило при поддержке Новосибирского зоопарка проводит занятия по зоотерапии для детей с ограниченными возможностями здоровья в рамках проекта «Смотри, прикасайся, познавай». Во время занятий детям рассказывают о животных, учат их правильному обращению и уходу и дают возможность пообщаться с ними — погладить, подержать, почувствовать их тепло. Опыт показывает, что общение с животными зачастую является очень ярким и запоминающимся занятием для детей. Родители и педагоги отмечают, что занятия заметно улучшают психоэмоциональное состояние ребятишек, а дети с радостью и нетерпением ждут новых встреч с животными. Этот замечательный проект стал возможен благодаря президентскому гранту. Но сейчас перед нами стоит новая задача: пройти оценку реализованных проектов и доказать, что «Смотри, прикасайся, познавай» заслуживает продолжения и развития. ❗️ ПРИЗЫВАЕМ ВАС ПРИНЯТЬ УЧАСТИЕ В ГОЛОСОВАНИИ❗️ Ваш голос — это: ✔️ шанс для сотен других детей познакомиться с миром животных и ощутить радость живого общения с удивительными созданиями природы; ✔️ возможность расширить программу занятий и привлечь больше специалистов; ✔️ вклад в развитие инклюзивного образования и терапии; ✔️ проявление заботы и доброты, которые возвращаются сторицей. 🙏 Найдите несколько минут для участия в голосовании! Вместе мы сможем сделать жизнь детей ярче, а мир — добрее!</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8301</t>
+  </si>
+  <si>
+    <t>Друзья, помогите проекту Фонда имени Р.А. Шило «Смотри, прикасайся, познавай» дарить детям с ОВЗ радость общения с животными! ❤️ Чтобы проект развивался дальше и помог ещё большему числу ребят, нам очень нужен ваш голос — примите участие в голосовании прямо сейчас!👇</t>
+  </si>
+  <si>
+    <t>25.05.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8300</t>
+  </si>
+  <si>
+    <t>Большое приключение маленьких гималайских медвежат 🐻🐻 🌳 Представьте: густой лес Приморского края, где среди деревьев нашли двух крошечных гималайских медвежат. Совсем одних… Без мамы. Но судьба оказалась к ним благосклонна! ✨ На помощь пришли сотрудники Приморского охотнадзора — они спасли малышей и передали их в центр реабилитации МРОО «Центр "Тигр"» в селе Алексеевка Надеждинского района. Там медвежата восстановились, окрепли и подготовились к большому переезду в Новосибирск. ✈️ 29 апреля малыши прибыли в Новосибирский зоопарк! Сначала — обязательный карантин, чтобы убедиться, что всё в порядке. Затем — период адаптации: наши зоологи и ветеринары делали всё, чтобы медвежата чувствовали себя в безопасности и привыкали к новому дому. 🎉 И вот сегодня медвежат перевели в уличный вольер! Теперь они могут гулять на свежем воздухе, играть и познавать мир вокруг. Приглашаем вас познакомиться с этими очаровательными малышами! 🤗 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.05.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8297</t>
+  </si>
+  <si>
+    <t>Выставки конкурса «Краснокнижные животные Новосибирского зоопарка» уже ждут гостей! 📍 Рисунки — ДК им. М. Горького, ул. Богдана Хмельницкого, 40. Более 1 100 работ поступило на конкурс! Экспозиция будет обновляться, чтобы показать творчество как можно большего числа юных художников. 📍 ДПИ — библиотека им. О. В. Кошевого, Владимировская улица, 7 (1‑й этаж). Уникальные поделки и аппликации, посвящённые редким животным. Когда: до 20 июня 2026 г. Часы работы: ежедневно с 10:00 до 18:00. Вход: свободный. ❤️ Приходите всей семьей — будем рады видеть каждого! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>24.05.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8291</t>
+  </si>
+  <si>
+    <t>С днём рождения, Саян! 💖 Наш прекрасный снежный барс родился 24 мая 2017 года в Московском зоопарке, а в возрасте двух лет нашёл новый дом у нас — и быстро завоевал симпатию посетителей! Его грация и благородный взгляд никого не оставляют равнодушным. 😍 ✨ Пусть жизнь Саяна будет долгой и здоровой! 📸 Фото именинника — в нашей подборке. Не забудьте полюбоваться этим удивительным созданием! 💬 Поделитесь тёплыми пожеланиями для Саяна в комментариях👇 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>24.05.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8290</t>
+  </si>
+  <si>
+    <t>Вы тоже замечали, что самые живые и искренние кадры получаются именно у наших гостей? 🐾✨ Ваши видео заставляют улыбаться, пересматривать их снова и снова и видеть зоопарк совершенно по-новому. Снимайте любимые моменты, выкладывайте видео и обязательно ставьте хэштег #zoonsk Самые яркие, милые и популярные ролики будем публиковать у себя 🫶 📹 Алина Волгутова 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>24.05.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8289</t>
+  </si>
+  <si>
+    <t>Вчера Новосибирский зоопарк имени Р.А. Шило побывал в Новосибирском колледже печати и информационных технологий на зачёте у студентов направления «Реклама и маркетинг»! Студенты представляли свои проекты, посвящённые зоопарку: предлагали идеи рекламного оформления, стратегии продвижения и концепции к будущему юбилею зоопарка. Было очень интересно увидеть столько креативных, смелых и современных идей! 🏆 Представитель зоопарка вместе с преподавателем оценивал работы студентов, а лучших ребят мы пригласили пройти летнюю практику в зоопарке. ❤️ Кстати, в нашем зоопарке можно не только проходить практику, но и стать волонтёром — участвовать в мероприятиях, помогать в проектах и становиться частью большой команды, которая любит животных и своё дело! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>23.05.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8285</t>
+  </si>
+  <si>
+    <t>🐢 Черепахи, которые удивляют 📆 23 мая во всем мире отмечается Всемирный день черепахи. Этот экологический праздник появился в 2000 году. Его главная задача — привлечь внимание к проблемам этих древних рептилий, многие виды которых сегодня находятся под угрозой исчезновения. Мы собрали десять интересных фактов об этих удивительных созданиях. ▪️Черепахи — одни из древнейших обитателей Земли. Их эволюционная история насчитывает около 220–300 миллионов лет. Они пережили динозавров и сохранили свой облик практически неизменным. ▪️Панцирь черепахи — это не просто защитный домик, а сложная костная структура, сросшаяся с позвоночником и ребрами. Черепаха не может покинуть его, как это часто изображают в мультфильмах. У большинства видов голова, хвост и конечности втягиваются под панцирь для защиты. ▪️Среди черепах есть настоящие долгожители. Некоторые сухопутные виды могут жить до 150 лет и более. ▪️Черепахи обитают на всех материках, кроме Антарктиды. Они обитают в различных биотопах: от пустынь и тропических лесов до рек, озер и морей. ▪️Самая крупная из современных черепах — кожистая морская черепаха. Длина ее тела может превышать 2,5 метра, а вес достигать 900 килограммов. ▪️ Самая маленький представитель отряда — капская крапчатая черепаха — умещается на ладони: длина ее панциря не превышает 10 сантиметров. ▪️ Пол будущих черепашат часто зависит от температуры инкубации яиц: при более высокой температуре на свет появляются самки, при более низкой — самцы. У некоторых видов эта зависимость настолько сильна, что изменение климата уже сейчас влияет на соотношение полов в природных популяциях. ▪️В коллекции Новосибирского зоопарка имени Р. А. Шило сейчас содержится 15 видов черепах. Среди них есть как сухопутные, так и водные обитатели. ▪️ В 2025 году в зоопарке появился новый вид — пантеровая черепаха. В Африке эти черепахи вторые по размеру после шпороносных. ▪️Сегодня многие виды черепах находятся под угрозой исчезновения. Разрушение мест обитания, браконьерство, загрязнение океанов — все это создает серьезные риски. Черепахам, как и большинству животных на планете, нужна защита. 📸 В. Габов, А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>23.05.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8284</t>
+  </si>
+  <si>
+    <t>✨ Новосибирский зоопарк на Ректорском приёме НГУЭУ–2026✨ 23 мая в Концертном комплексе им. В. В. Маяковского прошёл Ректорский приём, где чествовали самых талантливых студентов вуза — тех, кто отличился в учёбе, науке, общественной деятельности, спорте и творчестве. А изюминкой мероприятия стали: 🐻 Наш Миша — пушистый символ зоопарка, который подарил гостям море позитива! ❤️ 🙎‍♀️ Представительница Новосибирского зоопарка вошла в состав жюри фестиваля «Кубок факультетов»: с интересом наблюдала за яркими номерами финалистов, а в финале наградила победителей! Фестиваль «Кубок факультетов» шёл несколько месяцев — команды упорно боролись за победу. На Ректорском приёме состоялся финал: участники представили свои лучшие номера, а жюри определило победителей. 🏆 Было шумно, весело и очень душевно — настоящий праздник молодости, таланта и дружбы! 🤝 Спасибо НГУЭУ за приглашение — такие события напоминают, как важно объединять разные сферы жизни: науку, творчество и любовь к природе! 🌍💚 Смотрите видео с праздника — ловите заряд настроения от Миши! 🎥 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>22.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8283</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 23 мая, суббота 15:00 - Нильские крыланы 📍 Павильон «Ночной мир» 16:00 - Полосатые мангусты 📍 Вольер под стеклом рядом с зимним павильоном 16:00 - Северные олени 📍 Уличный вольер рядом с «Малыми Хрустами» 🗓 24 мая, воскресенье 15:00 - Кедровки 📍 Уличный вольер, расположенный по пути к вольеру с африканскими львами 15:00 - Гигантский муравьед 📍 Павильон гигантских муравьедов и кустарниковых собак 15:00 - Угольная черепаха 📍 Павильон мелких приматов и пингвинов 15:30 - Японские макаки 📍 Павильон японских макак 16:00 - Бинтуронги 📍 Вольерный комплекс «Азия» Все выходные с 12:00 до 18:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>22.05.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8282</t>
+  </si>
+  <si>
+    <t>Международный день биологического разнообразия 📆 22 мая во всем мире отмечают Международный день биологического разнообразия. Генеральная Ассамблея ООН учредила эту дату в 1995 году, чтобы подчеркнуть: все живое на планете обладает безусловной ценностью, а природное наследие нуждается в защите. Сберечь это богатство можно лишь общими усилиями — государств, общественных институтов и каждого отдельного человека. Хозяйственная деятельность людей поставила множество видов на грань вымирания. Исчезновение лесов, загрязнение среды, климатические изменения угрожают экологическому равновесию. В этих условиях на первый план выходит работа заповедных территорий, зоологических парков и природоохранных объединений. Их сотрудники исследуют биологию редких животных, создают их резервные популяции. Новосибирский зоопарк имени Р. А. Шило участвует в масштабных международных программах по изучению и сохранению редких видов животных. Среди них проекты, направленные на сохранение журавлей, дальневосточного леопарда и амурского тигра, манула, белоплечего орлана, дрофиных птиц и другие. Помимо участия в таких программах, зоопарк сам выступил автором нескольких уникальных проектов. Один из них стартовал еще в 1986 году и реализуется совместно с Институтом систематики и экологии животных СО РАН. Его цель — создание резервной популяции азиатской дикуши, вида, который находится на грани полного исчезновения. На сегодняшний день в природу выпущено уже более трехсот птиц, которые появились на свет в Карасукском научном стационаре. Там же ведутся работы по восстановлению популяции савки — еще одного редкого вида. Новосибирский зоопарк в 2018 году инициировал программу реинтродукции аргали. Состоялось два выпуска в природу представителей данного вида, появившихся на свет в зоопарке. За каждым подобным событием стоят годы скрупулезного труда: только фундаментальный научный подход дает шанс на успешное возвращение животных туда, где они жили испокон веков. Сегодняшняя коллекция зоопарка насчитывает сотни редких видов. Зоологический парк продолжает вести исследования, взаимодействовать с природоохранными структурами и развивать программы, напрямую связанные с защитой биоразнообразия. Также проводятся лекции, экскурсии и экологические акции, помогающие каждому посетителю осознать, насколько хрупок и прекрасен окружающий нас мир.♥️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>22.05.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8280</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ 10 билетов в Новосибирский зоопарк 🐾 Давайте честно: вы ведь давно хотели в зоопарк? ☺️ Разыгрываем целых 10 входных билетов! Вручим их десятерым счастливчикам. Для участия нужно: 1. Подписаться на организаторов розыгрыша: ✈️ Билеты из Сибири — самые выгодные авиабилеты и туры для ваших путешествий из Новосибирска 🦧 Новосибирский зоопарк — один из крупнейших зоопарков России, где живёт больше 11 000 животных 2. Нажать кнопку «Участвовать» под этим постом Победителей определит специальный бот 1 июня в 18:00 нск — их имена появятся прямо в этом посте. Пусть удача мчится к вам быстрее гепарда 🐆 Участников: 732 Призовых мест: 10 Дата розыгрыша: 14:00, 01.06.2026 MSK (завершён) Победители розыгрыша: 1. Любовь - 5ehn72 2. Даниил - 5eh26k 3. Lenka - 5ee5ca 4. ФрекенБок - 5f4sfe 5. Татьяна Криулина - 5f63a9 6. Marina - 5eeb21 7. Natalya - 5eea2l 8. Елизавета - 5eqed1 9. LIS - 5egb99 10. Ksenia - 5eea9c</t>
+  </si>
+  <si>
+    <t>22.05.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8279</t>
+  </si>
+  <si>
+    <t>🐾 Запускаем новую рубрику о жизни зоопарка! Будем говорить на разные важные темы: о заботе, правилах поведения и интересных фактах. И сегодня начнём с самого важного — безопасности 👇 Для каждого обитателя зоопарка разрабатывается особый рацион, который подбирают квалифицированные специалисты. Булочка, чипсы или сладости способны нанести серьёзный вред здоровью животных. Именно поэтому так важно соблюдать правила посещения: ▪️не кормить животных своей едой, ▪️не перелезать через ограждения, ▪️не стучать по стеклу и не пугать животных. Когда мы соблюдаем эти простые правила — мы помогаем сохранять здоровье и спокойствие тех, кто живёт в зоопарке ❤️ Друзья, эта рубрика будет выходить на постоянной основе! И кто знает — возможно, следующим героем нашей публикации станете именно вы! Ждём вас в Новосибирском зоопарке!✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>21.05.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8277</t>
+  </si>
+  <si>
+    <t>Новое поколение дальневосточных леопардов: в Новосибирском зоопарке родилось трое малышей! 🐆 Мы бережно хранили тайну, пока Хилари скрывала крох в логове. И вот, наконец, мы можем объявить: 20 апреля 2026 года в зоопарке родились три детёныша дальневосточных леопардов! Родителями очаровательных малышей во второй раз стали Хилари и Дава. Их первая дочь — прекрасная Хлоя — родилась в 2024 году, и вот семья снова пополнилась! «В первые недели Хилари скрывала малышей от посторонних глаз, — рассказала зоолог Юлия Коновалова. — Несколько дней назад детёныши начали выходить из логова. Они осторожно изучают окружающее пространство, а Хилари остаётся настороже: при малейшем шуме она уводит их в укрытие». По достижении месячного возраста детёныши прошли тщательный ветеринарный осмотр. Специалисты определили их пол — среди малышей оказались два мальчика и одна девочка, — а также выполнили необходимые процедуры: чипирование и дегельминтизацию. 🌿 Новосибирский зоопарк ведёт работу с дальневосточными леопардами с 1970 года, и каждое новое поколение этих великолепных животных — это не только радость, но и огромный вклад в сохранение редкого вида. Давайте вместе порадуемся этому чудесному событию! 🥳 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>20.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8276</t>
+  </si>
+  <si>
+    <t>🎉 С 8‑летием, Хилари! 🎉 Сегодня, 20 мая, исполняется 8 лет дальневосточному леопарду Хилари. Она родилась в Новосибирском зоопарке в 2018 году, а в 2024‑м стала мамой очаровательной малышки Хлои. 😍 🐆 Желаем Хилари крепкого здоровья и долгих лет жизни! Присоединяйтесь к поздравлениям! Оставьте в комментариях свое пожелание для Хилари — представьте, что она смотрит на вас своими прекрасными глазами и улыбается в ответ на каждое доброе слово. 🤗 📸 В. Габов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>20.05.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8275</t>
+  </si>
+  <si>
+    <t>Всемирный день пчел: 10 интересных фактов 📆 20 мая отмечается Всемирный день пчел. Главная задача праздника — напомнить о той огромной роли, которую пчелы и другие опылители играют в жизни всей планеты. Мы представляем 10 интересных фактов об этих удивительных созданиях: 🐝 В мире существует более 21 тысячи видов пчел. Они встречаются на всех континентах, кроме Антарктиды. 🐝 Пчелы — главные опылители на планете. От их работы зависит около трети мирового производства продовольствия. Без пчел исчезнут многие фрукты, овощи и орехи. 🐝 У пчелы пять глаз: два больших фасеточных по бокам головы и три маленьких на темени. Маленькие глаза, которые называют оцеллиями, помогают пчелам ориентироваться по солнцу и различать интенсивность света. 🐝 Рабочая пчела за свою жизнь производит примерно 1/12 чайной ложки меда. Чтобы создать один килограмм меда, пчелам нужно посетить около четырех миллионов цветков. 🐝 Соты в улье имеют форму правильного шестиугольника. Это математически идеальная геометрия: шестиугольные ячейки требуют наименьшего количества воска при максимальной вместимости. 🐝 Пчелы общаются с помощью танца. Разведчица исполняет перед сородичами характерный танец, в котором зашифрована информация о направлении и расстоянии до источника пищи. 🐝 Пчелы способны запоминать и распознавать человеческие лица. Они используют механизм, схожий с тем, что применяет человеческий мозг — собирают черты лица в целостный образ. 🐝 В России действуют законодательные нормы, направленные на защиту пчел от отравления агрохимикатами. Сельхозпредприятия обязаны не позднее чем за три дня до обработки полей оповестить пчеловодов, чьи пасеки находятся в радиусе семи километров. 🐝 В подсобном хозяйстве Новосибирского зоопарка, расположенном в поселке Барлак, работает пасека. Ее идея принадлежала легендарному директору зоопарка Ростиславу Александровичу Шило. Пасека ежегодно заготавливает около одной тонны меда. 🐝 Мед с пасеки Новосибирского зоопарка входит в рацион многих обитателей. Среди животных-сладкоежек зоопарка — медведи, харзы, кинкажу, медоеды и другие виды, для которых это не только лакомство, но и важный элемент питания. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>19.05.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8270</t>
+  </si>
+  <si>
+    <t>Ответ на звуковую викторину! 🎶 Это крики СУРКА! А знаете ли вы, что сурки обладают сложной системой звуковых сигналов? Они могут передавать сородичам информацию о типе угрозы (хищник с земли или с воздуха), её близости и даже степени опасности. 💬 Расскажите в комментариях, насколько сложно было угадать! 📸 Д. Находов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>19.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8269</t>
+  </si>
+  <si>
+    <t>В зоопарке изящное пополнение: вылупились птенцы черного венценосного журавля! 🎉 📆 12 и 14 февраля 2026 года на свет появились два маленьких чуда, вес которых при рождении составил 74 и 72 грамма. Елена Мелешко, заведующая отделом орнитологии, отмечает с улыбкой: «Характеры птенцов проявились сразу. Старший — осмотрительный и вдумчивый: он внимательно изучает все вокруг себя, прежде чем сдвинуться с места. Младший же — активный и любознательный непоседа, который не боится ничего нового». Сейчас наши малыши одеты в птенцовый наряд — особом оперении, характерном для юных журавлей. Но уже совсем скоро, через 2–3 месяца, у них начнут появляться красивые венцы на головах — как у взрослых журавлей, хотя сначала они будут не такими яркими. А спустя год наши подопечные полностью перейдут на взрослое оперение и станут настоящими красавцами! История этих птенцов только начинается! Следите за обновлениями — мы будем показывать, как они растут и меняются. 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>18.05.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8268</t>
+  </si>
+  <si>
+    <t>Пора размять слух и смекалку: угадайте животное по звуку! 😉 🔉Итак, включите аудиозапись, прислушайтесь к звуку и попробуйте определить, какому животному он принадлежит. Не забудьте написать свой ответ в комментариях! 👇 🔜 Правильный ответ опубликуем уже завтра! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>18.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8267</t>
+  </si>
+  <si>
+    <t>Во время Ночи музеев наш зоопарк стал пространством открытий: интерактивные локации погрузили гостей в мир природы, а эксперты щедро делились знаниями! ✨ Ночная атмосфера очаровала всех — мы рады,что смогли показать вам красоту природы в необычном свете и подарить яркие эмоции. Не успели побывать на мероприятии или хотите вспомнить лучшие моменты? Смотрите наш видеоотчёт! 🎥💫 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>17.05.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8266</t>
+  </si>
+  <si>
+    <t>💬 А вы знали? Род Callosciurus переводится с древнегреческого как «красивая белка» (καλός — «красивый или прекрасный», σκίουρος — «белка»). Яркий представитель этого рода — белка Превоста — живёт у нас в Новосибирском зоопарке! В дикой природе её трёхцветный окрас — чёрная спинка, белые бока и рыжее брюшко — помогает маскироваться среди солнечных бликов в кронах тропических лесов: контрастные полосы «разбивают» силуэт, дезориентируя хищников. Если вам понравилась эта тропическая красавица, ставьте ♥️ и делитесь с друзьями! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>16.05.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8261</t>
+  </si>
+  <si>
+    <t>🎉Открываем Ночь музеев!👇✨</t>
+  </si>
+  <si>
+    <t>16.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8255</t>
+  </si>
+  <si>
+    <t>❌ ПРОДАЖА БИЛЕТОВ ЗАКРЫТА! ❌ Что скрывает Новосибирский зоопарк после заката? Приходите 16 мая — увидите сами! Когда на город опускается темнота, наш зоопарк не засыпает — он преображается. Кто-то выходит на охоту, кто-то бесшумно летает в темноте, а чьи-то глаза загадочно светятся в ночи… Обычно посетители этого не видят. Но 16 мая мы приоткроем эту завесу тайны — в рамках общегородской акции Ночь музеев. Главное: 21:15–21:30 - сбор гостей; 21:30–21:45 - торжественное открытие, шоу-программа; 21:45 - начало интерактивных экскурсий; 00:20 - завершение программы ярким выступлением артистов. Как приобрести билеты? ‼️ Билеты можно приобрести только в кассах зоопарка! Количество билетов ограничено! 🎟 Стоимость: 1500 р. (льготы и акции на Ночь музеев не действуют) ‼️Участие детей младше 14 лет не допускается Ночь музеев в зоопарке — это магия, которая случается всего раз в году. Приходите — будет интересно, познавательно и немного таинственно. И помните: количество мест ограничено! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>16.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8254</t>
+  </si>
+  <si>
+    <t>С днём рождения, Нарина! ❤️ 🎉 Сегодня мы от всего сердца поздравляем нашего снежного барса с 16‑летием! В декабре 2011 года, Нарина приехала к нам из Швеции. С тех пор она стала частью нашей большой семьи и настоящим олицетворением символа Новосибирского зоологического парка, ведь именно образ снежного барса украшает его логотип. 🟢 От всей души желаем Нарине крепкого здоровья, долголетия и хорошего самочувствия! 🐾 Хотите увидеть нашу именинницу во всей красе? Планируйте визит во второй половине дня: днём Нарина предпочитает поспать, а вот после обеда становится особенно активной — можно понаблюдать за её грациозными движениями и полюбоваться этой удивительной красавицей! ❤️ Присоединяйтесь к поздравлениям в комментариях! Напишите пару тёплых слов для Нарины — она точно их почувствует, даже если не прочтёт. 😉 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.05.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8253</t>
+  </si>
+  <si>
+    <t>Уважаемые гости, 16 мая, в связи с проведением Ночи музеев, Новосибирский зоопарк будет работать по режиму буднего дня: ⏰ Время работы: с 9:00 до 21:00 🎫 Кассы: закрываются в 20:00 Приносим извинения за возможные неудобства и благодарим за понимание. Будем рады видеть вас в зоопарке! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.05.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8252</t>
+  </si>
+  <si>
+    <t>До большого юбилея — всего год! Новосибирский зоопарк имени Р. А. Шило — один из крупнейших в России. Он был основан в 1947 году и долгое время оставался единственным подобным учреждением за Уралом. Сегодня на 65 гектарах размещаются около 800 видов животных — примерно 12 тысяч особей. Почти половина видов — редкие, занесённые в Международную Красную книгу, Красную книгу России и Красную книгу Новосибирской области.  В августе 2027 года зоопарк отметит своё 80-летие, и мы уже начали подготовку к этому особому событию. Это будет не просто праздник, а масштабное событие, которое объединит поколения гостей, друзей зоопарка и всех, кто искренне любит животных. Впереди — большая работа, яркие проекты, тёплые встречи и множество сюрпризов. Мы готовим юбилей, который станет частью истории зоопарка и запомнится каждому гостю. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.05.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8251</t>
+  </si>
+  <si>
+    <t>Ночь музеев 2026 состоится уже завтра! Билетов осталось совсем немного — если вы планировали прийти, не откладывайте покупку! Обратите внимание: ▪️Билеты можно приобрести только в кассах зоопарка. ▪️Цена билета составляет 1 500 руб. (скидки и льготы не действуют). ▪️ Возраст участников 14+ ▪️Один посетитель может купить максимум 5 билетов. Не упустите шанс попасть на одно из самых необычных событий Ночи музеев в Новосибирске! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>14.05.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8244</t>
+  </si>
+  <si>
+    <t>✨ Момент, который запомнится надолго: награждение художников нашей выставки! 👨🏼‍🎨 Сотрудники Фонда имени Р.А. Шило провели награждение участников выставки, посвященной 85-летию Ростислава Александровича Шило. Мы видели, как светятся глаза авторов, когда называют их имена! Было радостно наблюдать, как художники поддерживают друг друга, делятся впечатлениями и радуются успехам коллег. Спасибо, дорогие художники, что украшаете мир своим творчеством и раскрашиваете жизнь яркими красками! ♥️</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8243</t>
+  </si>
+  <si>
+    <t>Яркие эмоции, заслуженные награды! 🌟 Сотрудники Фонда имени Р. А. Шило наградили участников выставки студии «Добро» — проекта к 85‑летию Ростислава Александровича Шило. Смотрите, как это было, в публикации ниже👇</t>
+  </si>
+  <si>
+    <t>14.05.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8242</t>
+  </si>
+  <si>
+    <t>🦁 С днём рождения, Ричард! 🦁 🎉 Сегодня, 14 мая, в нашем зоопарке особенный день: свой юбилей отмечает африканский лев Ричард! Ричард родился в Калининградском зоопарке в 2016 году. Летом 2024 года он переехал к нам из Пермского зоопарка и быстро завоевал любовь посетителей: его роскошная грива и благородная осанка никого не оставляют равнодушным. 😍 Наблюдать за Ричардом — одно удовольствие: то он величественно прогуливается по вольеру, то отдыхает в тени, а иногда напоминает всем о своём статусе — его мощный рык слышен издалека. Сейчас лев налаживает отношения с львицей Найтирией, и посетители могут стать свидетелями этого важного процесса. Друзья, давайте дружно поздравим нашего царственного именинника! Напишите тёплые слова в комментариях👇 А ещё лучше — приходите в зоопарк: Ричард будет рад гостям и, возможно, даже порадует вас своим знаменитым рыком! 😉 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>14.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8238</t>
+  </si>
+  <si>
+    <t>Как мы наблюдали за лесными птицами 🐦 📅 С 1 по 10 мая в Новосибирском зоопарке имени Р. А. Шило прошла традиционная Весенняя декада наблюдения за птицами. Несмотря на капризы погоды она получилась очень результативной. Участниками акции стали посетители, организованные группы школьников и юннаты зоопарка. Всего состоялось десять выходов. Для наблюдений сотрудники зоопарка подготовили специальные таблицы. В них участники фиксировали время встречи с птицей, место, где она была замечена, вид и, что особенно важно для весенней декады, поведение. Именно поведение пернатых в период гнездования и брачных игр представляет в эти дни особый интерес для исследователей и любителей природы. Список встреченных видов получился внушительным. На территории зоопарка и в его окрестностях удалось увидеть пеночку, множество дроздов, больших синиц, домовых и полевых воробьев. Внимательные наблюдатели заметили лесного конька, горихвостку и поползня. Неожиданной стала встреча с вальдшнепом — он пролетел над одной из групп. По голосу определили черноголовую гаечку, а среди ветвей мелькали трясогузки и овсянка. Также наблюдателям встретился большой пестрый дятел. Декада наблюдения за птицами — это не просто учет пернатых, а возможность для каждого почувствовать себя исследователем, вооружившись биноклем и полевым дневником. Новосибирский зоопарк благодарит всех участников и напоминает, что наблюдать за птицами и слушать их голоса можно не только во время акции, но и в любой другой день. Приходите в зоопарке за наблюдениями, впечатлениями и новыми знаниями!✨ 📸 А. Поляков, Е. Черненко, В. Шпаков 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>13.05.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8237</t>
+  </si>
+  <si>
+    <t>🐒 Ловите порцию тропического позитива — белолицый саки хрустит хлебцем так, что настроение улучшается мгновенно! Поделитесь видео с близкими, чтобы они улыбнулись вместе с вами! 😊 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>13.05.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8236</t>
+  </si>
+  <si>
+    <t>Объявляем о старте продаж билетов на Ночь музеев 2026! 🎉 Обратите внимание: ▪️Приобрести билеты можно только в кассах зоопарка. ▪️Количество билетов ограничено, поэтому не откладывайте покупку. ▪️Цена билета составляет 1 500 руб. (скидки и льготы не действуют). ▪️ Возраст участников 14+ ▪️Один посетитель может купить максимум 5 билетов. Не упустите шанс попасть на одно из самых необычных событий Ночи музеев в Новосибирске! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>12.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8235</t>
+  </si>
+  <si>
+    <t>Ночь музеев в Новосибирском зоопарке🐻😍🦁 Приглашаем вас провести незабываемую ночь среди удивительных животных нашего зоопарка! Шоу‑программа, интерактивные экскурсии и неожиданные сюрпризы от зоопарка ждут вас вечером и ночью 16 мая! ⭐️ Программа: 21:15–21:30 - сбор гостей; 21:30–21:45 - торжественное открытие, шоу программа; 21:45 - начало интерактивных экскурсий; 00:20 - завершение программы ярким выступлением артистов. Как приобрести билеты? ❗️Старт продажи билетов: 13 мая с 12:00 ‼️ Билеты можно приобрести только в кассах зоопарка! Количество билетов ограничено! 🎟 Стоимость: 1500 р. (льготы и акции на Ночь музеев не действуют) Несколько советов для комфортного посещения: ▪️ Чтобы прогулка была комфортной, обязательно наденьте удобную обувь. ▪️ Погода обещает быть прохладной, возможен дождь, рекомендуем взять тёплые и непромокаемые вещи. ▪️Экскурсии проводятся в группах, поэтому просим всех участников прийти к началу программы (в 21:30), чтобы не отставать от группы и не пропустить интересные моменты. Пусть эта ночь подарит вам незабываемые впечатления от общения с природой! Ждём вас в Новосибирском зоопарке! ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>12.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8234</t>
+  </si>
+  <si>
+    <t>День экологического образования 📅 Сегодня, 12 мая, отмечается День экологического образования. Этот праздник появился как ответ на растущую потребность в формировании у людей ответственного отношения к окружающей среде. Его история началась в середине XX века, когда мировое сообщество начало осознавать: без системного экологического просвещения невозможно сохранить ни биологическое разнообразие, ни среду обитания человека. Сегодня эта дата объединяет педагогов, ученых, сотрудников природоохранных организаций и всех неравнодушных к будущему планеты. 🌱 Суть праздника — напомнить о том, что знания о природе и ее законах необходимы каждому, независимо от возраста и профессии. Экологическое образование начинается не с учебников и лекций, а с живого интереса к окружающему миру, с умения наблюдать, задавать вопросы и удивляться. Именно поэтому зоопарки по всему миру играют в этом процессе особую роль. Новосибирский зоопарк имени Р. А. Шило — это не только коллекция редких и исчезающих видов животных, но и крупный просветительский центр. Ежедневно экскурсоводы и научные сотрудники зоопарка знакомят посетителей с биологией, повадками и природоохранным статусом обитателей. Научно-популярные лекции, тематические экскурсии, выездные занятия в школах, работа юннатского кружка — все это складывается в непрерывную образовательную миссию, адресованную и детям, и взрослым. Особое место в работе зоопарка занимает практическая подготовка будущих специалистов. На протяжении многих лет здесь проходят практику студенты высших и средних учебных заведений — будущие биологи, ветеринарные врачи, зоотехники. Работа под руководством опытных наставников дает им бесценный профессиональный опыт и формирует поколение специалистов, для которых охрана природы становится делом жизни. В этот день Новосибирский зоопарк поздравляет всех причастных к делу экологического образования — педагогов, ученых, сотрудников природоохранных организаций и волонтеров. Труд тех, кто ежедневно делится знаниями и вдохновляет на заботу о природе, заслуживает самой искренней благодарности. Именно усилиями этих людей формируется общество, для которого бережное отношение к окружающему миру становится не обязанностью, а осознанным выбором. ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>11.05.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8233</t>
+  </si>
+  <si>
+    <t>Медвежий праздник уже позади, но воспоминания остались с нами! ✨🐻 Вчера в Новосибирском зоопарке отмечали День медведя: угощения, игры и море обаяния от харизматичных косолапых. 😍 Хотите увидеть, как прошёл День медведя? Тогда включайте видео — вас ждут самые забавные и милые моменты вчерашнего праздника! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>10.05.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8232</t>
+  </si>
+  <si>
+    <t>Объявляем победителя голосования за имя белого медвежонка! Дорогие друзья, огромное спасибо каждому, кто принял участие в выборе имени для нашего очаровательного белого медвежонка! Мы очень ценим ваше участие! ♥️ С радостью сообщаем: по итогам подсчёта голосов в социальных сетях победителем стало имя Умка! Давайте посмотрим, как распределились голоса: В Telegram: ▪️Умка — 12 134 голоса; ▪️Врангель — 8 970 голосов; ▪️Таймыр — 1 807 голосов; ▪️Юки — 1 446 голосов; ▪️Байкал — 1 218 голосов. Во ВКонтакте: ▪️Умка — 2 194 голоса; ▪️Юки — 879 голосов; ▪️Таймыр — 807 голосов; ▪️Байкал — 761 голос; ▪️Север — 623 голоса. Итоговый результат: имя Умка набрало 14 328 голосов — это безоговорочная победа! 🥳 Имя Умка вызывает тёплые воспоминания о любимом многими советском мультфильме про трогательную дружбу мальчика и белого медвежонка. А ещё у этого имени есть особый культурный смысл: в переводе с чукотского оно означает «самец белого медведя»! Теперь наш медвежонок официально носит это доброе, запоминающееся и символичное имя. Мы уверены, что Умка станет любимцем посетителей и подарит много радостных эмоций гостям зоопарка! 🐻‍❄️ Благодарим ещё раз всех за активность и неравнодушие! Расскажите в комментариях, что вам больше всего нравится в имени Умка? 👇 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>10.05.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8227</t>
+  </si>
+  <si>
+    <t>День медведя 🐻 📆 Всемирный день медведей отмечается 10 мая. Этот праздник был учреждён по инициативе Консультационной группы по медведям Европейской Ассоциации Зоопарков и Аквариумов. Его цель — привлечь внимание к этим удивительным животным, многие виды которых нуждаются в охране и бережном отношении. В Новосибирском зоопарке имени Р.А. Шило представлены четыре вида медведей: белый медведь, бурый медведь, гималайский медведь, малайский медведь. Всего в семействе медвежьих восемь современных видов. ▪Большая панда. В Китае панда считается национальным сокровищем, и на протяжении многих десятилетий ведутся масштабные программы по сохранению этого вида. Питается панда почти исключительно бамбуком — чтобы насытиться, ей приходится съедать до 18 килограммов свежих побегов в день. Панды очень медлительны и стараются попусту не расходовать энергию, зато они отлично лазают по деревьям. ▪Очковый медведь. Единственный представитель семейства медвежьих, который живёт в Южной Америке. Своё название он получил из-за светлых колец вокруг глаз, напоминающих очки. ▪Медведь-губач. Обитает на полуострове Индостан и в предгорьях Гималаев. Основа его рациона — насекомые и их личинки. Большие серповидные когти помогают губачу лазать по деревьям, рыть землю и разрушать прочные термитники. ▪Барибал. Североамериканский медведь, он отличается от бурого медведя черным мехом и меньшими размерами. ▪Бурый медведь хорошо нам знаком. Он — символ сибирской тайги и силы России. ▪Гималайский медведь, или белогрудый медведь, отличается стройным телосложением, чёрной блестящей шерстью и белым пятном на груди в форме буквы V. Он прекрасно лазает по деревьям и большую часть жизни проводит в кронах. ▪Малайский медведь — самый маленький среди всех видов. Он весит до 65 килограммов при длине тела около полутора метров. У него короткая, жёсткая и гладкая шерсть, а на груди — оранжевое пятно в форме полумесяца. ▪Белый медведь — мощный арктический хищник. Приходите в Новосибирский зоопарк, чтобы увидеть наших медведей и больше узнать о них. 📸 В. Шпаков, Д. Находов, А. Лаптенко, Е. Акиньшина 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8226</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк отпраздновал День Победы! В этот особенный день наш зоопарке наполнился по‑настоящему праздничной атмосферой — теплом улыбок, радостью встреч и ощущением единства. Мы вместе отметили один из самых важных праздников нашей страны. Гостей ждала насыщенная программа: яркие концертные номера, запоминающиеся фотозоны и интересные активности для всех возрастов. От всего сердца благодарим партнёров, артистов и волонтёров за участие в организации! И, конечно же, огромное спасибо вам, наши дорогие гости, — именно вы сделали этот праздник таким душевным и ярким! Пусть этот день останется светлым воспоминанием для каждого, кто был с нами! Спасибо, что были рядом! ♥️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8222</t>
+  </si>
+  <si>
+    <t>Арктическое пополнение: в зоопарке родились полярные волчата! 🎉 13 апреля 2026 года в семье полярных волков появилось пять очаровательных детёнышей: два самца и три самки. Наши ветеринары уже осмотрели малышей и подтвердили, что все здоровы: волчата активны, хорошо набирают вес, их развитие соответствует возрастным нормам. Специалисты также провели необходимые профилактические процедуры, включая дегельминтизацию. 😍 Волчата уже покидают логово и исследуют вольер. У вас есть прекрасная возможность увидеть самые трогательные моменты их взросления: первые шаги, робкие попытки изучить новое пространство и весёлые игры друг с другом. Приходите познакомиться с малышами! Ждём вас в гости! 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8219</t>
+  </si>
+  <si>
+    <t>Время сажать деревья 🌱 📆 Всероссийский день посадки леса отмечается в нашей стране ежегодно весной. Дата праздника подвижна: традиционно акция проходит во вторую субботу мая. В 2026 году этот день выпадает на 9 мая. История праздника началась в 2011 году, когда ООН провозгласила Международный год леса. В том же году в России впервые прошла масштабная экологическая акция: было высажено почти 25 миллионов саженцев на площади более семи тысяч гектаров, а участие в ней приняли около 200 тысяч добровольцев из 60 регионов. Правительство страны поддержало инициативу, и с тех пор посадка леса стала ежегодной всероссийской традицией. Суть праздника — не просто высадить новые деревья, но и привлечь внимание каждого человека к ценности леса, к проблемам его восстановления и необходимости бережного отношения к этому бесценному ресурсу. 🪏 Для Новосибирского зоопарка забота о лесах — неотъемлемая часть повседневной работы. Каждый год на территории зоопарка высаживается порядка 100 деревьев и 500 кустарников. В этой важной работе участвуют все сотрудники, а также юннаты и волонтеры. Мы призываем не только своих посетителей и друзей, но и всех жителей Новосибирской области присоединяться к акциям по посадке леса. В региональном министерстве природных ресурсов и экологии, в местных администрациях и общественных экологических организациях можно узнать, где будут проходить посадки и как стать их участником. 🌳 Каждое посаженное дерево — это не просто вклад в озеленение. Это инвестиция в будущее, в чистый воздух, в среду обитания для множества животных и птиц, многие из которых живут и в нашем зоопарке. Акции по посадке леса имеют огромное значение не только для восстановления лесных массивов, пострадавших от пожаров и других бедствий, но и для экологического воспитания, объединения людей вокруг общей цели — сохранения природы для будущих поколений. Мы призываем всех внести вклад в это благородное дело. Посадить дерево может каждый — на собственном участке, во дворе, на улице, в парке или за городом в рамках экологических акций. Каждое такое дерево станет вашим личным подарком земле, маленьким, но важным шагом к большому «зеленому будущему». Сажайте деревья сегодня и всегда — это лучшая традиция, которую мы можем передать нашим детям.✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8218</t>
+  </si>
+  <si>
+    <t>Встречаем птиц! 🐦 Сегодня, 9 мая, отмечается Всемирный день перелетных птиц. Этот праздник появился не случайно: он напоминает нам об удивительном явлении, которое каждую весну и осень происходит на глазах у миллионов людей, — о массовых миграциях пернатых. История Дня перелетных птиц начинается в начале XX века, когда орнитологи и защитники природы впервые забили тревогу: многие виды во время долгих путешествий нуждаются в охране и помощи. Сегодня этот день объединяет людей по всему миру, напоминая, как сложны пути пернатых путешественников и как важно беречь места их гнездовий и отдыха. Суть праздника — привлечь внимание к проблемам мигрирующих птиц и, конечно, порадоваться их возвращению домой. На Руси к прилету птиц издавна готовились специально: строили и развешивали скворечники, дуплянки и синичники. Считалось, что встретить пернатых гостей с достойным жильем — к доброму урожаю и счастью в доме. Этот обычай жив и сегодня: многие развешивают домики в садах, парках и даже во дворах многоэтажек. С 1 по 10 мая во многих регионах проходит Весенняя декада наблюдения за птицами. Конечно, слушать и смотреть на птиц можно не только в эти десять дней, но начало мая — совершенно особенный период. Весна торопит пернатых мигрантов: они возвращаются к местам гнездования, создают пары, строят гнезда. Лес, парки и даже городские дворы наполняются звуками птичьего пения. Чтобы сделать свои личные орнитологические открытия, даже не нужно ехать за город. В Новосибирске, кроме всем знакомых воробьев и голубей, можно увидеть скворцов, зябликов, трясогузок, грачей. Мы всем советуем попробовать свои силы в любительской орнитологии. Увидеть новую птицу, узнать кого-то из пернатых по голосу — это действительно ни с чем не сравнимая радость открытия. На территории Новосибирского зоопарка наблюдать за птицами помогают опытные биологи. Организованные группы вооружаются биноклями, определителями птиц и записями птичьих голосов и отправляются открывать для себя прекрасный мир пернатых. Присоединяйтесь к Весенней декаде наблюдения за птицами — и, может быть, именно вы услышите таинственную ночную песню горихвостки или станете свидетелем того, как грачи по-хозяйски осваивают городские дворы. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8217</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 09 мая, суббота 15:00 - Бурые капуцины 📍 Павильон мелких приматов и пингвинов (уличный вольер) 16:00 - Кустарниковые собаки 📍 Павильон гигантских муравьедов и кустарниковых собак (уличный вольер) 🗓 10 мая, воскресенье 14:00 - Бурые медведи 📍 Уличный вольер на медвежьей аллее 14:00 - Голубые сороки 📍 Уличный вольер рядом с овцебыками 15:00 - Белка и Стрелка 📍 Уличный вольер на медвежьей аллее 15:00 - Боливийский саймири 📍 Павильон мелких приматов и пингвинов 15:00 - Кенгуру Беннета 📍 Павильон тропических животных (уличный вольер) 15:00 - Восточные колобусы 📍 Уличный вольер рядом с зимним павильоном 🗓 11 мая, понедельник 16:00 - Орангутаны 📍 Павильон «Тропический мир» 16:00 - Полосатые мангусты 📍 Вольер под стеклом рядом с зимним павильоном Все выходные с 12:00 до 18:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📸 Е. Акиньшина 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8213</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк поздравил наших героев! 🎉 В преддверии великого праздника Новосибирский зоопарк организовал вручение подарков ветеранам Великой Отечественной войны. Этот знак искренней благодарности, уважения и признательности тем, кто: ▪️сражался на фронте, не жалея себя; ▪️трудился в тылу, отдавая последние силы; ▪️выстоял в тяжелейших испытаниях ради нашего будущего; ▪️подарил нам возможность жить под мирным небом. ❤️ Дорогие ветераны! От всего сердца благодарим вас за мужество, стойкость и подвиг, который никогда не будет забыт. Ваша сила духа — пример для всех поколений. Мы гордимся вами, помним о вашем подвиге и делаем всё, чтобы сохранить эту память. Желаем вам крепкого здоровья, душевного тепла, заботы близких и долгих лет жизни! Низкий вам поклон! 📽️ Посмотрите видео — пусть эти кадры напомнят нам всем, как важно ценить и беречь тех, кто подарил нам Победу! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8207</t>
+  </si>
+  <si>
+    <t>Дорогие наши жители и гости Новосибирска! Сердце замирает, когда понимаешь: этот день — не просто дата в календаре. Это наша память, наша гордость и наша общая боль. Мы готовились к этой встрече долго и серьёзно, вкладывая душу в каждую деталь. Приглашаем вас в Новосибирский зоопарк — пространство, где царит жизнь, чтобы достойно поклониться тем, кто эту жизнь нам подарил. С 11:00 до 17:00 мы проведём время вместе. И поверьте, равнодушным не останется никто. Что мы для вас приготовили? 🎵 Душевные вокальные и танцевальные номера — чтобы сердце пело и плакало одновременно. 🏃‍♂️ Эстафета на ловкость и смекалку — для тех, кто готов проверить себя. 🔫 Лазертаг нон-стоп — для всех, кто хочет почувствовать командный дух. 🕊️ Творческие активности: напишите письмо солдату, выпустите бумажных журавлей в память о павших солдатах. 🕯️ Мастер-класс по плетению маскировочных сетей — это не просто рукоделие. Это реальный вклад в помощь нашим бойцам сегодня. 🪂 Экспозиция парашютного снаряжения и уникальная фотозона — загляните в мир десантников. 🎬 Снимитесь в короткометражном фильме! Да-да, прямо здесь и сейчас. Оставьте след в истории праздника. 🌳 Деревянные игры и игровые локации — для тех, кто любит старину и смекалку. 🍲 Полевая кухня — где каша из котелка вкуснее самого изысканного блюда, потому что она пахнет единством. Как всё найти? Мы всё продумали до мелочей. Карта с расположением всех площадок и зон активностей — прямо в этой публикации. 9 Мая. Зоопарк. С 11 до 17. Мы будем ждать каждого. Вместе мы сила! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.05.26 03:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8206</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! От всего сердца поздравляем вас с 81‑й годовщиной Победы в Великой Отечественной войне! 9 мая — священный день, который объединяет всех россиян памятью о подвиге наших предков. В этот день сердца наполняются одновременно радостью и грустью: мы вспоминаем тех, кто сражался на фронте и трудился в тылу, победив фашизм. Низкий поклон ветеранам — за свободу, за подвиг, за несгибаемую волю, объединившую наш народ. Пусть память и благодарность живут в сердцах — и ведут нас к миру и счастью! Коллектив Новосибирского зоопарка желает вам здоровья, семейного благополучия и душевного покоя. С Днём Великой Победы! 🌟 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.05.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8205</t>
+  </si>
+  <si>
+    <t>Комментарий директора Новосибирского зоопарка Андрея Шило по ситуации вокруг баннера зоопарка к 9 мая: «Инцидент с баннером вызвал возмущение жителей нашего города и недовольство со стороны общественности. Безусловно, мы не предполагали такой реакции и не хотели никого задеть. Работники зоопарка, которые ежедневно работают с животными, заботятся о них днём и ночью воспринимают каждого из своих подопечных иначе. Новосибирский зоопарк приносит извинения за неуместный контекст, который сформировался из-за размещения баннера с орангутаном. Мы надеемся, что общественность, горожане, которые искренне любят Новосибирский зоопарк, и средства массовой информации с пониманием отнесутся к ситуации и не станут акцентировать внимание на произошедшем, чтобы сосредоточиться в эти дни на действительно важном – благодарности ветеранам и праздновании Дня Победы».</t>
+  </si>
+  <si>
+    <t>08.05.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8204</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк разместил на городских билбордах поздравления с Днём Победы. На них изображены замечательные животные, олицетворяющие силу и мощь. Орангутан Бату — легендарный житель Новосибирского зоопарка, любимый всеми посетителями. Многие животные, жившие в зоопарках, стали жертвами войны. И большое количество было спасено самоотверженными служителями зоологических парков. Они делились с животными всем, что у них было. Это подвиг — человеческий и трудовой. Недавно на экраны вышел прекрасный фильм о бегемоте из Ленинградского зоопарка — это история о животных и подвиге сотрудников зоопарка в годы войны. Новосибирский зоопарк также принимал эвакуированных животных и сохранил их. Основное послание компании в том, что каждое живое существо зоопарка благодарно за предоставленную возможность жить!</t>
+  </si>
+  <si>
+    <t>08.05.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8203</t>
+  </si>
+  <si>
+    <t>📢 Эксклюзив: 9 мая в Новосибирском зоопарке пройдут съёмки фильма «Бурый боец»! 🎬 В рамках праздничной программы ко Дню Победы зоопарк станет съёмочной площадкой патриотического фильма о роли животных в годы Великой Отечественной войны. И вы можете стать частью этого события! Под руководством режиссёра гости зоопарка узнают, как снимается настоящее кино: что должны делать актёры массовых сцен и из чего складывается съёмочный процесс. У вас будет возможность попробовать себя в роли актёра и принять участие в съёмках самой массовой сцены фильма «Бурый боец». 🗓 Дата: 9 мая ⏰ Время: 12:00 📍 Место: центральная площадь зоопарка Приходите всей семьёй — подарите себе и детям возможность прикоснуться к истории, узнать секреты кинопроизводства и сохранить память об этом дне в кадрах настоящего фильма! Ждём вас! ♥️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.05.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8202</t>
+  </si>
+  <si>
+    <t>🗓 Впереди три выходных! Как проведёте?! ⚡️ — Активно: спорт, прогулки, поездки, дела, а ещё можно заглянуть в зоопарк! 😉 ♥️ — Пассивно: сон, отдых и ничегонеделание, как наши игуаны, которые любят нежиться под лампой в террариуме.🦎 Голосуйте эмодзи и делитесь планами в комментариях! 👇 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.05.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8199</t>
+  </si>
+  <si>
+    <t>Успейте проголосовать: выбираем имя для белого медвежонка до 9 мая! Дорогие друзья! Ещё раз благодарим вас за невероятный отклик на первый этап выбора имени для белого медвежонка — мы в восторге от вашей фантазии и вовлечённости!♥ Из множества прекрасных идей администрация зоопарка отобрала 10 имён для финального голосования. Сегодня расскажем, почему именно они прошли отбор: ▪️ Таймыр — в честь крупнейшего полуострова в Арктике, самой северной материковой части суши Евразийского континента. Это ареал обитания российской популяции белых медведей. Имя подойдёт крепкому и основательному малышу — как раз такому, как наш медвежонок! ▪️Умка — имя, знакомое нам по советскому мультфильму. В переводе с чукотского оно означает «самец белого медведя». Символично и очень подходит нашему мальчику! ▪️ Юки — японское имя со множеством прекрасных значений: буквально «снег», а также «счастье» и «удача». Нежное имя для северного жителя. ▪️ Врангель — в честь мореплавателя Ф. П. Врангеля и его экспедиций в Арктику. Имя напоминает о великих открытиях и суровых северных просторах. ▪️Нортон — имя английского происхождения. Оно восходит к древнеанглийским словам north («север») и tun («поселение» или «город») и означает «северный город» или «житель северного поселения». Отлично ассоциируется с северным характером белого медведя! ▪️Байкал — в честь легендарного озера. По древней сибирской легенде, из Байкала сбежала красавица Ангара к возлюбленному Енисею — это история о свободе и силе природы. Это имя связывает медвежонка с богатой природой Сибири. ▪️ Север — мощное и звучное имя, которое сразу вызывает ассоциации с арктическими просторами, холодом и силой. В культуре многих народов Север — символ стойкости и первозданной красоты. Простое, запоминающееся и очень подходящее для белого медведя. ▪️Фьорд — в честь морского залива с высокими скалистыми берегами. Один из главных символов сурового, но прекрасного севера. Звучит величественно и по‑северному! ▪️ Ямал — в честь полуострова, где порой встречаются белые медведи. Здесь есть забавная игра слов: звучит как «Я мал», хотя на самом деле Ямал — огромный северный край! Так и наш медвежонок: пока малыш, но скоро вырастет в могучего зверя. ▪️ Альтаир — имя яркой звезды. Альтаир — самая яркая звезда в созвездии Орла и 12‑я по яркости видимая звезда ночного неба. Необычное, космическое имя для особенного медвежонка. 👉 Голосование продлится до 9 мая включительно. Помогите выбрать лучшее имя для медвежонка! 📸 Е. Акиньшина 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.05.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8197</t>
+  </si>
+  <si>
+    <t>Приглашаем на День Медведя! 🐻 Проведите выходной день с пользой и радостью — приходите на праздник, посвящённый удивительным обитателям лесов и Арктики. Что будет: ▪концертная программа; ▪тематические мастер‑классы и викторины; ▪«Мишкина каша» — угощение от полевой кухни (с 12:00); ▪показательное кормление бурых медведей — в 14:00; ▪показательное кормление Белки и Стрелки — в 15:00. Ждём вас: 10 мая, с 12:00 до 15:00 Приходите всей семьёй — будет интересно и познавательно!👍 📸 В. Габов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.05.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8196</t>
+  </si>
+  <si>
+    <t>На днях в нашем зоопарке случилась по‑настоящему тёплая и душевная история! Семья орангутанов получила особенный подарок с искренними пожеланиями от жителей Иркутска. 🎁 У входа в зоопарк кто-то заботливо оставил не только коробку с сюрпризом, но и трогательную записку от Жени и Даши Рудых. Вот что в ней было написано: «Женя и Даша Рудых из Иркутска передают привет семье орангутанов, особенно их малышу 😊 и передают этот небольшой подарочек очаровательному семейству, покорившему сердца маленьких иркутян». 🙏 От всей души благодарим Женю и Дашу Рудых за их инициативу, теплоту и внимание! Отдельное спасибо всем, кто неравнодушен к судьбе наших животных. Ваша забота — это то, что делает мир чуточку добрее!♥️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.05.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8195</t>
+  </si>
+  <si>
+    <t>Приглашаем отметить 81‑летие Победы в Великой Отечественной войне в Новосибирском зоопарке! 📅 Дата: 9 мая 2026 года 🕒 Время: с 11:00 до 17:00 Вас ждёт насыщенная программа, которая понравится и детям, и взрослым: ▪️вокально-танцевальные номера; ▪️выступление духового оркестра Росгвардии; ▪️выставка оружия и экипировки с показательным боем; ▪️эстафета с заданиями на ловкость и смекалку; ▪️шоу «Казачьи сабли» и мастер-класс с саблями; ▪️лазертаг нон-стоп для всех желающих; ▪️творческие активности: письмо солдату, акция «Журавли Победы»; ▪️мастер-классы: плетение маскировочных сетей; ▪️песни военных лет в исполнении бардов; ▪️экспозиция парашютного снаряжения с фотозоной; ▪️метание копий, топоров и ножей; ▪️съёмка короткометражного фильма; ▪️деревянные игры и игровые локации; ▪️полевая кухня. Не упустите возможность провести 9 Мая ярко и познавательно! Соберите семью, пригласите друзей — и вперёд, за порцией патриотизма, веселья и тёплых воспоминаний! Встретимся в зоопарке! 🌟 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.05.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8193</t>
+  </si>
+  <si>
+    <t>🎁Дарим самые яркие эмоции и подарки🎉 🦁🐯🐻Новосибирский зоопарк имени Р. А. Шило — один из крупнейших зоопарков России. Его площадь составляет 65 га, и на этой огромный территории обитают более 11 000 особей 815 видов животных 🌊🛳️"РЕЧФЛОТ" —оператор речных прогулок на теплоходах в Новосибирске. Регулярные рейсы, экскурсии, туры и программы по Оби и Обскому морю. Аренда теплоходов на любой ваш праздник Дарим эмоции: 1 место - 2 билета в зоопарк Р. А. Шило 2 место - 2 билета на программу «Романтический вечер на Оби» 3 место - 2 билета в зоопарк Р. А. Шило 4 место - 2 билета на программу «7 мостов» 5 место - 2 билета в зоопарк Р. А. Шило 6 место - 2 билета на программу «город 54» Чтобы принять участие: 1. Подписаться на каналы партнеров: @nsk_zoo и @rechflot54 2. Поставить реакцию на этот пост 3. Отправить другу 4. Нажать кнопку «участвую» Итоги подведем 20 мая, желаем удачи 🍀 🎉 Результаты розыгрыша: 🏆 Победители: 1. Татьяна (@Tatyana_bsh) 2. Вера 3. Роман_V_Нск (@Roman_V_Nsk) 4. Елена 5. • (@Lyubov989) 6. Sergey (@Nefed0v_S) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>05.05.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8192</t>
+  </si>
+  <si>
+    <t>🎁Дарим самые яркие эмоции и подарки🎉 🦁🐯🐻Новосибирский зоопарк имени Р. А. Шило — один из крупнейших зоопарков России. Его площадь составляет 65 га, и на этой огромный территории обитают более 11 000 особей 815 видов животных. 🌊🛳️"РЕЧФЛОТ" - оператор речных прогулок на теплоходах в Новосибирске. Регулярные рейсы, экскурсии, туры и программы по Оби и Обскому морю. Аренда теплоходов на любой ваш праздник Дарим эмоции: 1 место - 2 билета в зоопарк Р. А. Шило 2 место - 2 билета на программу «Романтический вечер на Оби» 3 место - 2 билета в зоопарк Р. А. Шило 4 место - 2 билета на программу «7 мостов» 5 место - 2 билета в зоопарк Р. А. Шило 6 место - 2 билета на программу «город 54» Чтобы принять участие: 1. Подписаться на каналы партнеров 2. Поставить реакцию на этот пост 3. Отправить другу 4. Нажать кнопку «участвую» Итоги подведем 20 мая, желаем удачи 🍀</t>
+  </si>
+  <si>
+    <t>05.05.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8191</t>
+  </si>
+  <si>
+    <t>У кустарниковых собак нет понятия «отдохнуть пять минут». Их график расписан по секундам: рытьё ям (обязательно глубоких), купание (с брызгами), приём пищи (очень ответственный процесс). И всё это с максимальной вовлечённостью! ☀️ Ищите их в Павильоне кустарниковых собак и муравьедов: в тёплую погоду они гуляют в уличном вольере. Приходите понаблюдать за этими неутомимыми непоседами! Ждём вас! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>04.05.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8190</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! С огромным удовольствием сообщаем, что открыт проход к вольеру Герды с медвежонком! 🐻‍❄️♥️ Теперь вы сможете увидеть, как заботливая мама учит малыша первым медвежьим премудростям: исследовать окрестности, играть в догонялки и находить самые уютные места для отдыха. 😍 Приходите всей семьёй — эти трогательные моменты подарят радость и детям, и взрослым! Ждём вас в гости! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>04.05.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8189</t>
+  </si>
+  <si>
+    <t>Весенняя декада наблюдения птиц уже стартовала! 🐦 До 10 мая приглашаем всех понаблюдать за пернатыми. На входе в зоопарк вас ждут специальные листы наблюдений. Как участвовать самостоятельно: 1. Возьмите лист наблюдений на входе. 2. Гуляйте по территории, отмечайте встреченных птиц. В бланке укажите: ваше имя, точку наблюдения в зоопарке, дату и время. 3. Оставьте заполненный лист на контроле и напишите нам на электронную почту: zoonio@mail.ru. Мы вышлем электронный сертификат участника. Сотрудники зоопарка также проведут групповые наблюдения за пернатыми. Сбор участников около центрального фонтана: ▪️с 5 по 9 мая в 10:00 и 16:00. Если у вас есть бинокль, то возьмите его с собой, может пригодиться. Предварительная запись не требуется. Мы также приглашаем школьные группы на специальные сеансы группового наблюдения. Запись по телефону: 227-36-32. На территории зоопарка можно встретить около 30 видов птиц, в том числе несколько видов дятлов, кедровку, пустельгу, обыкновенную кукушку, овсянку, пуночку, дубоноса и чечевицу. И это действительно увлекательно: искать их среди деревьев, узнавать по голосам, замечать особенности поведения. Ждём вас в нашем зоопарке каждый день! 📸 В. Шпаков 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8183</t>
+  </si>
+  <si>
+    <t>Признаёмся: мы так долго выбирали животных на наши ежемесячные календари, что… пропустили 1 мая. 🙈 Но не волнуйтесь — мы всё-таки подготовили для вас коллекцию обоев с календарём на май! Лучше поздно, чем никогда, правда? 😍 А чтобы в следующий раз всё вышло чётко и вовремя, поделитесь в комментариях: каких животных хотели бы увидеть в нашей июньской подборке? 😊 ⬇️ 📸 А. Дряхлов, В. Шпаков, Д. Находов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>02.05.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8182</t>
+  </si>
+  <si>
+    <t>Сегодняшнее видео содержит высококонцентрированный хруст от сертифицированных специалистов — лемуров катта. Звук обязателен — без него эффект снижается на 99 %!😉 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>02.05.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8181</t>
+  </si>
+  <si>
+    <t>01.05.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8179</t>
+  </si>
+  <si>
+    <t>ВТОРОЙ ЭТАП конкурса: выбираем имя для белого медвежонка! 🐻‍❄️ Первый этап нашего конкурса успешно завершился! Мы получили огромное количество замечательных вариантов имён для сына Кая и Герды. Спасибо всем, кто внёс свой вклад! ♥ Начинается второй этап голосования! С 1 по 9 мая 2026 года (включительно) вам нужно проголосовать за самое подходящее имя из 10 вариантов, отобранных администрацией зоопарка. Подведение итогов состоится 10 мая 2026 года. Присоединяйтесь к выбору: ✔️ проголосуйте в опросе ниже 👇 ✔️ расскажите друзьям о голосовании — вместе мы выберем лучшее имя! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8178</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 02 мая, суббота 15:00 - Ленивцы 📍 Павильон мелких приматов и пингвинов 15:00 - Нильские крыланы 📍 Павильон «Ночной мир» 15:00 - Пеликаны 📍 Уличный вольер, расположенный рядом с вольером гигантского муравьеда 🗓 03 мая, воскресенье 15:00 - Восточные колобусы 📍 Уличный вольер, расположенный рядом с павильоном тропических животных 15:00 - Красноухие черепахи 📍 Террариум 16:30 - Пингвины 📍 Павильон мелких приматов и пингвинов Все выходные с 12:00 до 18:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📸 Е. Акиньшина 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.05.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8177</t>
+  </si>
+  <si>
+    <t>🎉 Поздравляем с Днём Весны и Труда! ♥️ Новосибирский зоопарк желает вам радости, тепла и отличного настроения! Пусть этот праздник напомнит о красоте природы и радости живого общения! Природа расцветает — приходите к нам, чтобы вдохнуть аромат весны, полюбоваться животными и провести чудесные часы с семьёй. Мы будем очень рады видеть вас среди наших гостей! 🤗 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>30.04.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8176</t>
+  </si>
+  <si>
+    <t>Закончена первая сезонная обработка от клещей! Дорогие гости, 29 апреля мы обработали территорию зоопарка от клещей — теперь ваши прогулки станут ещё комфортнее и безопаснее. Следующая обработка запланирована на май! Меры приняты, но дополнительная осторожность — залог спокойного и приятного визита! Вот несколько простых советов: ▪️Перед прогулкой нанесите репеллент. ▪️Выбирайте светлую одежду с длинными рукавами и штанами: на светлом фоне клещей легче заметить. ▪️После прогулки уделите пару минут осмотру себя и близких. Пусть посещение зоопарка подарит вам только радость! Ждём вас в гости! 😊 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>30.04.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8175</t>
+  </si>
+  <si>
+    <t>Профессионализм без границ: Ольга Владимировна Шило удостоена ордена! 🎉 Сегодня, 30 апреля, заместителю директора по науке Новосибирского зоопарка Ольге Владимировне Шило был вручён орден «За труды в культуре и искусстве»! Эта высокая награда — заслуженное признание профессиональных достижений Ольги Владимировны. Её жизненный путь неразрывно связан с Новосибирским зоопарком: уже почти 40 лет она является частью нашей команды и настоящим вдохновителем для коллег. В настоящее время Ольга Владимировна отвечает за ключевые направления работы Новосибирского зоопарка: ▪️курирует научно‑исследовательские программы; ▪️координирует исследовательские и обменные программы; ▪️обеспечивает благополучие и комфортные условия содержания животных; ▪️обучает и наставляет молодых специалистов. При её непосредственном участии сохраняется и приумножается уникальная коллекция Новосибирского зоопарка. Благодаря профессионализму, преданности делу и чуткости Ольги Владимировны зоопарк продолжает развиваться, реализуя значимые проекты по сохранению биоразнообразия. Коллектив Новосибирского зоопарка от всей души поздравляет Ольгу Владимировну с получением высокой государственной награды! Мы искренне благодарим её за многолетний добросовестный труд, безграничную преданность профессии и огромный вклад в развитие нашего учреждения. 💐 Пусть эта награда станет новым стимулом для профессиональных свершений, откроет перед Ольгой Владимировной новые горизонты и вдохновит на дальнейшие успехи в благородном деле охраны природы! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>29.04.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8174</t>
+  </si>
+  <si>
+    <t>🦅 На видео белоплечий орлан (Haliaeetus pelagicus) расправляет крылья — зрелище, от которого захватывает дух! 🔎 Интересный факт: обычно размах крыльев этой птицы составляет до 250 см. Однако есть подтверждённый случай, когда он достиг впечатляющих 287 см. 👉 Давайте пофантазируем: если бы у человека был такой размах рук, какие повседневные задачи стали бы проще, а какие — сложнее? Шутки и серьёзные идеи приветствуются в комментариях! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>29.04.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8173</t>
+  </si>
+  <si>
+    <t>🐿️ Недавно мы рассказывали историю о белке, которая переносила своих малышей из одного домика в другой. И вот у нас есть ещё одна беличья история! 😍 Она про другую белку‑маму, которая устроила гнездо для своих бельчат в одном из выставочных скворечников на центральной аллее Новосибирского зоопарка. Вы наверняка видели эту выставку: десятки скворечников развешаны на ограждении пустующего зимой вольера. Новосибирские школьники делают замечательные скворечники! И прежде чем разместить эти дворцы для птиц на территории зоологического парка, их выставляют на всеобщее обозрение. 👦👧 Белка оценила красоту и удобство одного из скворечников, сделала в нём тёплое гнёздышко и родила там пятерых бельчат! 🥰🤱 Зоологи и волонтёры, наблюдавшие за этим беличьим семейством, 23 апреля решили перенести домик в более тихое и безопасное место. Потому что в вольер в скором времени планируют высадить каракалов. «Это была целая спецоперация. 23 апреля мы решили перенести домик с бельчатами на дерево, которое растёт рядом с вольером, на небольшом отдалении от аллеи. Рабочие начали аккуратно снимать соседние скворечники, и белка выскочила наружу и умчалась прочь», — рассказывает сотрудник научно‑информационного отдела Новосибирского зоопарка и волонтёр Фонда имени Р. А. Шило Анастасия Вишневецкая. «Мы очень переживали, что белка сильно испугалась и может не вернуться. Мы быстро перенесли скворечник на подходящее дерево за клеткой, подальше от шумной аллеи, и закрепили его там. Ненадолго отлучились, а когда вернулись, увидели, что белка уже в скворечнике — нашла дом и детей!» 🤗 Белка приняла от волонтёров шишки, деловито закопала их, прогнала прибежавших любопытных белок‑соседок, немного поворчала на ворону, у которой гнездо неподалёку, и, казалось, что‑то выговаривала или жаловалась людям, которые устроили ей переезд. К вечеру белка окончательно успокоилась и устроилась отдыхать рядом со своими малышами.</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8172</t>
+  </si>
+  <si>
+    <t>🌰 Помните историю про белку‑маму, которая переносила малышей? Фонд имени Р. А. Шило делится продолжением — читайте в публикации ниже!👇</t>
+  </si>
+  <si>
+    <t>28.04.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8170</t>
+  </si>
+  <si>
+    <t>Дорогие гости, будем рады видеть вас у нас как можно чаще! 📆 С 28 апреля 2026 года наш график работы изменится: ▪️в будние дни — с 09:00 до 21:00; ▪️в выходные и праздничные дни — с 09:00 до 22:00. ❗️Кассы: до 20:00 в будни, до 20:30 в выходные. Павильоны закрываются в 20:45. После закрытия касс зоопарк работает только на выход. Покупайте билеты онлайн в любое время на нашем сайте Ждём вас! ♥️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.04.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8169</t>
+  </si>
+  <si>
+    <t>☀️Доброе медвежье утро! Уссурийский медведь в зоопарке просыпается и готовится к активному дню. Первые лучи солнца, свежий воздух и величественный зверь, встречающий новый день… Погрузитесь в эту атмосферу: посетите наш зоопарк — здесь природа становится ближе!♥️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>27.04.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8168</t>
+  </si>
+  <si>
+    <t>Тапиры. Любители фруктов и водных процедур 📆 27 апреля отмечается Всемирный день тапира. Этот экологический праздник был учреждён, чтобы привлечь внимание общественности к проблемам исчезающих видов. В мире существует четыре вида тапиров (равнинный, горный, центральноамериканский и чепрачный), и все они занесены в Красную книгу. Главные угрозы для них — вырубка тропических лесов, охота и изменение климата. Сегодня мы хотим рассказать несколько интересных фактов из жизни тапиров: ▪️Тапиры — древние млекопитающие. Их предки бродили по планете более 50 миллионов лет назад и были очень похожи на сегодняшних тапиров. ▪️Ближайшие родственники тапиров — лошади и носороги. ▪️Детёныши тапиров рождаются непохожими на родителей: их шерсть покрыта светлыми полосками и пятнами. Этот камуфляж помогает малышам прятаться в лесной подстилке от хищников, а узор исчезает к 6–8 месяцам. ▪️Тапиры обожают воду: с её помощью они спасаются от жары и кровососущих насекомых, а при опасности способны подолгу сидеть на дне реки, выставив наружу только кончик носа. ▪️Тапиров часто называют «садоводами джунглей» — поедая плоды, они разносят семена, помогая лесам восстанавливаться. Тапиры очаровывают и детей, и взрослых. Даже недолгое наблюдение за ними дарит массу положительных эмоций. Они миролюбивы по отношению друг к другу, к своим соседям по вольеру и к сотрудникам, которые за ними ухаживают. Чтобы животному никогда не было скучно, в его вольерах постоянно проводится работа по обогащению среды. Там оборудованы просторные бассейны, и тапир проводит в них много времени, особенно в тёплое время года. В рационе равнинных тапиров разнообразные растительные корма: яблоки, бананы, морковь, сельдерей, лук, сено и многое другое. 😍 Приходите в Новосибирский зоопарк понаблюдать за тапиром! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>27.04.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8166</t>
+  </si>
+  <si>
+    <t>Цепкохвостые дикобразы уплетают кукурузу — звуки настолько милые, что хочется нажать на повтор!🌽 Так что скорее включайте видео! Пусть ваш день станет чуточку уютнее и веселее вместе с этими очаровательными колючими гурманами! 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>26.04.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8165</t>
+  </si>
+  <si>
+    <t>День памяти Ростислава Александровича Шило Сегодня, 26 апреля 2026 года, исполнилось десят лет со дня смерти Ростислава Александровича Шило – выдающегося зоолога и легендарного директора Новосибирского зоопарка. Под его руководством небольшой зоосад превратился в один из крупнейших и самых известных зоопарков России, признанный на международном уровне. Ростислав Шило родился 23 октября 1940 года в городе Иман Приморского края в семье биолога. С природой и животными он был крепко связан с самого раннего детства. Природа всегда была для него источником силы и вдохновения, а забота о животных стала делом всей его жизни. В Новосибирский зоопарк Ростислав Шило пришел работать в 1961 году, а в 1969 году стал директором. Благодаря его энтузиазму, глубоким знаниям и невероятной работоспособности зоологический парк активно развивался и стал известен во всем мире как научный центр, где ведется работа по изучению и сохранению редких видов животных. Коллеги и друзья вспоминают Ростислава Шило как человека невероятной энергии, доброго, остроумного и бесконечно преданного своему делу. Он не просто управлял зоопарком – он жил им. Даже в самые трудные времена, при колоссальной административной нагрузке и масштабных стройках, Ростислав Александрович находил возможность наблюдать за животными, изучать их и делиться знаниями с сотрудниками. Новосибирский зоопарк носит имя Ростислава Шило – в знак признания огромного вклада. Его дело продолжает жить: зоопарк остается важным научным и культурным центром. Память о легендарном директоре хранят ученики и коллеги, а все, кто, однажды посетили Новосибирский зоопарк, полюбили его навсегда. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.04.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8164</t>
+  </si>
+  <si>
+    <t>🐾 В это воскресенье, 26 апреля, приглашаем вас в Новосибирский зоопарк весело отпраздновать Международный день манула! В программе: ✔️ игры и викторины; ✔️ мастер-классы; ✔️ аквагрим и фотозона от Сибирской кошки. Программа будет проходить на центральной аллее с 11:00. 👍 Ждём вас — будет интересно! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.04.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8163</t>
+  </si>
+  <si>
+    <t>🧬 Поздравляем всех биологов! День биолога — это профессиональный праздник, который в России традиционно отмечается в четвертую субботу апреля. Свою историю он ведет с 2001 года, когда биологический факультет Московского государственного университета выступил с инициативой учредить день, объединяющий всех, кто посвятил себя изучению живой природы. С тех пор дата стала символом признания огромного вклада ученых, преподавателей, исследователей и всех, чья работа связана с биологией. В зоологическом парке профессия биолога является одной из основных. Именно биологи обеспечивают благополучие животных: изучают их поведение, разрабатывают рационы, создают условия, максимально приближенные к естественным. Без глубоких биологических знаний невозможно сохранять редкие виды, получать потомство и вести просветительскую работу, без которой немыслим современный зоопарк. Новосибирский зоопарк имени Р. А. Шило поздравляет всех причастных к биологии — действующих сотрудников, ветеранов, юных натуралистов, студентов профильных факультетов и коллег из других научных и природоохранных учреждений. Ваш ежедневный труд, терпение и преданность делу помогают сохранять удивительный и хрупкий мир живой природы. Пусть ваша работа всегда приносит радость открытий, а интерес к жизни во всех ее проявлениях никогда не угасает. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.04.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8162</t>
+  </si>
+  <si>
+    <t>Нашей крошечной звёздочке из семьи Бату и Мишель почти 9 месяцев! 🌟 Любопытная, игривая, невероятно милая — она каждый день дарит нам море улыбок! ❤️ Приходите в гости — зарядиться теплом и радостью! 🐵💫 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.04.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8161</t>
+  </si>
+  <si>
+    <t>🐧Всемирный День пингвинов 📅 25 апреля отмечается Всемирный день пингвинов. Этот экологический праздник был учрежден для привлечения внимания к проблемам сохранения нелетающих птиц, чья численность в дикой природе продолжает сокращаться. Всего в мире насчитывается 18 видов пингвинов. Основные угрозы для этих птиц — изменение климата, нарушение системы океанических течений, сокращение кормовой базы из-за промышленного вылова рыбы и беспокойство в местах гнездования, вызванное деятельностью человека. Новосибирский зоопарк имени Р. А. Шило на протяжении многих лет работает с пингвинами Гумбольдта. Этот вид обитает на каменистых побережьях Чили и Перу, в зоне влияния холодного Перуанского течения, и относится к категории уязвимых. Природная популяция пингвинов Гумбольдта неуклонно сокращается, поэтому каждый случай размножения в условиях зоологического парка имеет особую ценность. Пингвины Гумбольдта неизменно пользуются любовью посетителей, но за внешней трогательностью скрывается очень хрупкий вид. Эти птицы крайне чувствительны к изменениям окружающей среды. Если рядом с местами их гнездования ведется промышленная или туристическая деятельность, они просто не делают кладок. Пингвины привязаны к одним и тем же местам размножения, и потеря доступа к ним означает пропуск как минимум одного сезона. Еще одна серьезная проблема — состояние кормовой базы. Пингвины питаются рыбой, и если ее запасы истощаются активным выловом, шансы птиц прокормить себя и птенцов резко падают. Содержание пингвинов в зоопарке требует учета множества факторов. В вольерах поддерживается температура не выше плюс семнадцати градусов, определенный уровень влажности, работает постоянная вентиляция с притоком свежего воздуха. Вода для бассейнов проходит несколько степеней очистки. Особого внимания заслуживает обустройство гнезд: чтобы не нарушать циклы размножения, сотрудники действуют предельно деликатно. Пингвины подвержены стрессу, и малейшее вмешательство может сказаться на их самочувствии и готовности приносить потомство. Новосибирский зоопарк считает одной из своих важнейших задач просвещение посетителей. Возле бассейна с пингвинами размещен информационный стенд, который неизменно привлекает внимание и детей, и взрослых. Гости зоопарка хотят знать подробности о жизни птиц: сколько они живут, что едят, хорошо ли размножаются в зоопарке и можно ли выпускать потомство в природу. Именно такие знания и неравнодушие помогают сохранять уязвимые виды, напоминая о том, насколько хрупок мир живой природы.✨ 📸 С. Алексеева 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>24.04.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8160</t>
+  </si>
+  <si>
+    <t>🍎 Друзья, ждем вас на показательные кормления в эти выходные! 🗓 25 апреля, суббота 15:00 - Гигантский муравьед 📍 Павильон гигантских муравьедов и кустарниковых собак 16:00 - Дальневосточный леопард 📍 Уличный вольер рядом с кафе «Леопард» 16:30 - Пингвины 📍 Павильон мелких приматов и пингвинов 🗓 26 апреля, воскресенье 15:00 - Полосатые мангусты 📍 Вольер под стеклом рядом с зимним павильоном 15:00 - Тапир 📍 Павильон тропических животных 15:00 - Овцебыки 📍 Уличный вольер 15:00 - Императорские тамарины 📍 Павильон мелких приматов и пингвинов 15:30 - Манулы 📍 Выдриный ряд, за уличным вольером персидского леопарда 15:30 - Японские макаки 📍 Павильон японских макак Все выходные с 12:00 до 17:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📸 Е. Черненко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>23.04.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8159</t>
+  </si>
+  <si>
+    <t>🤫 Тихо-тихо… манул крадётся к угощению! 💥 БАМ! Молниеносный рывок — и кусок мяса уже в зубах! 🏠 А вот и финал: манул мчится в домик, чтобы насладиться обедом вдали от любопытных глаз. 😍 Вот так проходит показательное кормление одного из самых скрытных обитателей зоопарка! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>23.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8158</t>
+  </si>
+  <si>
+    <t>Пушистый, скрытный, неповторимый: отмечаем День манула! 📆 Сегодня, 23 апреля, Международный день манула. Этот праздник был учрежден в 2013 году по инициативе природоохранных организаций и зоопарков, чтобы привлечь внимание к сохранению редкого степного кота, чья численность в дикой природе неуклонно сокращается. Дата выбрана не случайно — именно в апреле у манулов появляется потомство. Новосибирский зоопарк очень любит манулов и эту любовь, кажется, разделяют все. Давайте разберёмся, что делает этого кота таким особенным: 🐾 У манула самая пушистая шерсть среди всех диких кошек. К зиме он отращивает настолько густой подшерсток, что кажется круглым меховым шаром. Эта шуба спасает его от лютых морозов и пронзительного ветра. 🐾 Манул умеет становиться невидимым. Его серо-палевая шубка с едва заметными полосками идеально повторяет цвет выгоревшей травы и скальных пород. Он не убегает при опасности, а просто замирает и прижимается к земле, полностью сливаясь с ландшафтом. Заметить его в этот момент практически невозможно. Даже в зоопарке он умеет так устроиться в вольере, что посетители порой не сразу его находят. 🐾 Манул не суетлив и никуда не торопится. В отличие от многих других кошачьих, он не гоняется за добычей, а терпеливо караулит её в засаде или неспешно подкрадывается. Даже ест он медленно и с достоинством, постоянно прислушиваясь к тому, что происходит вокруг. 🐾 Манул знает себе цену и всегда держит дистанцию. Он вроде небольшой, пушистый и очень уютно ставит лапки на хвост, но его взгляд лучше всяких слов говорит о том, что шутки с ним плохи. Любоваться манулом надо на расстоянии. 🐾 Мамы-манулы невероятно заботливы и терпеливы. Весной в укрытии появляются от двух до шести котят, и первое время самка почти не покидает их, согревая и выкармливая. Позже она приносит живую добычу, обучая малышей охотничьим премудростям. 🐾 И, наконец, манул просто красив. Фотографии манулов Новосибирского зоопарка это подтверждают!😉 🎉 С Международным днем манула, друзья! Пишите в комментариях, за что вы его любите👇 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>22.04.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8157</t>
+  </si>
+  <si>
+    <t>🐾 Внимание, любители манулов! 🐾 Завтра, 23 апреля, в честь Дня манула мы устраиваем показательное кормление! ⏰ Когда: в 16:00 📍 Где: выдриный ряд, за вольером персидского леопарда Приходите посмотреть на праздничный обед манулов! До встречи!✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>22.04.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8156</t>
+  </si>
+  <si>
+    <t>🌎 Всемирный день Земли — праздник, отмечаемый ежегодно во многих странах мира и призванный привлечь внимание общественности к проблемам экологии и охраны окружающей среды. Этот день является символом единства человечества перед лицом глобальных экологических проблем, такие как изменение климата, загрязнение воздуха и воды, уничтожение лесов и биоразнообразия. История праздника начинается с инициативы американского сенатора Гейлорда Нельсона, организовавшего первый массовый митинг по защите природы в 1970 году. В России День Земли отмечается с 1992 года. 🌱 Каждый год в течение недели Новосибирский зоопарк проводит лекции и викторины для школьников на актуальные экологические темы. А также, весь апрель мы организуем субботники. На территории зоопарка расположены контейнеры по сбору сортированных отходов. Зоопарк —это место, где ненужные вещи обретают новую жизнь, мы принимаем пищевые канистры и конусы, текстиль, игрушки и спортивные мячи, плетеные корзины и т.д. Каждый из нас способен внести посильный вклад в сохранение экологии нашей планеты, начиная с простых действий: сортировки отходов, экономии электроэнергии и воды, отказа от одноразовых пластиковых изделий и пластиковых пакетов. Мы призываем наших посетителей внимательно и бережно относиться к природе и ее обитателям: не мусорить, не обижать свободноживущих жителей нашего зоопарка — белок и бурундуков, диких уток и зайцев, а также разнообразных птиц. Таким образом, Всемирный день Земли напоминает нам об ответственном отношении к использованию её богатств ради будущих поколений. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>22.04.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8155</t>
+  </si>
+  <si>
+    <t>Экология без границ: международный диктант объединил более 100 участников 📆 21 апреля в зоопарке прошла Международная просветительская акция «Экодиктант-2026». Организатором площадки выступило министерство природных ресурсов и экологии Новосибирской области, Новосибирский зоопарк им. Р. А. Шило при поддержке НГАСУ (Сибстрин), а также партнёров Siberian Wellness, АНО «Благородный город» и регионального отделения Всероссийского общества охраны природы (ВООП). Участниками мероприятия стали 120 человек: генеральный консул и советник Республики Союз Мьянма, делегация MANCOSA из Южно-Африканской Республики, иностранные студенты из 20 стран мира, сотрудники зоопарка и экологические волонтёры. Среди стран-участников – Республика Сюз Мьянма, Бангладеш, Камерун, Китай, Индия, Нигерия, Гана, Южная Африка, Зимбабве, Мали, Алжир, Йемен, Пакистан, Венгрия, Армения, Бурунди, Казахстан, Кыргызстан, Узбекистан и Россия. Мероприятие открылось видеоприветствием от председателя правления АНО «Равноправие», основателя Экодиктанта Натальи Романовой Соколовой. Затем к участникам обратился заместитель министра природных ресурсов и экологии Новосибирской области Дмитрий Цуканов: "Рад видеть сегодня здесь так много молодежи, включая иностранных студентов. Экология не знает границ, и очень важно, что вы проявляете интерес к сохранению природы нашего региона и всей планеты. Уверен, что знания, полученные во время Экодиктанта, пригодятся вам в жизни и помогут принимать правильные решения в вопросах экологической безопасности». Генеральный консул Республики Союз Мьянма Господин Пьей Пхьоу Вей в своем обращении к участникам поблагодарил за возможность участвовать в таком важном деле и отметил, что Международный экологический диктант способен вдохновить каждого из нас внести свой вклад в защиту нашего прекрасного мира и природы. С приветственным словом также обратился Андрей Ростиславович Шило, директор Новосибирского зоопарка, — он пожелал участникам успешного прохождения теста и новых экологических знаний. После инструктажа участники приступили к написанию диктанта. Им предстояло за 40 минут ответить на 25 вопросов, которые касались раздельного сбора отходов, лесовосстановления, использования вторсырья, охраняемых территорий, экотуризма, чистого воздуха и воды, а также сохранения редких видов животных. Главная тема Экодиктанта в 2026 году – «Экологическое благополучие». По завершении диктанта участников ждал кофе-брей, затем были подведены итоги, состоялось награждение и общее фото. Для представителей консульства Республики Союз Мьянма и делегации из ЮАР провели экскурсию по зоопарку. «Экодиктант‑2026» стал ярким примером международного сотрудничества ради общей цели — сохранения природы для будущих поколений. 🌿🌎 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>21.04.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8150</t>
+  </si>
+  <si>
+    <t>До Дня манула осталось всего два дня! 23 апреля отмечаем праздник самого харизматичного дикого кота!🐾 А чтобы ожидание было приятнее, ловите порцию пушистости прямо сейчас — наша новая подборка фото манулов уже здесь! 😍 📸 Е. Акиньшина, В. Шпаков, Д. Находов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>21.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8149</t>
+  </si>
+  <si>
+    <t>🆕 Запускаем новую рубрику — «Спроси у зоолога»! Зоопарк полон загадок: чем кормят белых медведей, чтобы они оставались здоровыми? Как зоологи стимулируют естественное поведение животных? И как фламинго сохраняют такой яркий розовый цвет в условиях Сибири? Пишите свои вопросы в комментариях — наши зоологи выберут самые интересные и ответят на них в коротких познавательных видео! 🎥 Не стесняйтесь — спрашивайте то, что давно хотели узнать! Может, именно ваш вопрос станет героем первого ролика? 👇 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>20.04.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8148</t>
+  </si>
+  <si>
+    <t>Напоминаем: мы продолжаем собирать идеи имён для очаровательного сына Кая и Герды! 🐻‍❄️ Этап сбора продлится до 30 апреля 2026 г.(включительно). Если вы ещё не предложили свой вариант — самое время это сделать! Пишите свои идеи под этим постом ⬅️ Обязательно кратко объясните значение или происхождение имени — это одно из условий этапа. Давайте вместе выберем уникальное имя для малыша! 💙 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>20.04.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8146</t>
+  </si>
+  <si>
+    <t>📆 Календарь подсказывает, что 23 апреля — это не просто четверг, а самый настоящий День манула! 🐾 Значит, вся неделя будет праздничная, и начинать ее надо правильно — с просмотра видео с манулами! 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>19.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8142</t>
+  </si>
+  <si>
+    <t>Зоопарк стал чище: итоги масштабного субботника 18 апреля! Вчера в нашем зоопарке состоялось центральное региональное мероприятие Всероссийской недели субботников «Мы за чистоту». Акция приурочена к Году единства народов России и прошла в поддержку национальных проектов «Экологическое благополучие» и «Молодежь и дети» Организаторами выступили министерство природных ресурсов и экологии Новосибирской области и Новосибирский зоопарк имени Р.А. Шило. В уборке приняли участие сотрудники министерства, студенты экоклубов ассоциации «Зеленые вузы» НГПУ, НГУЭУ, корпоративные волонтеры компаний Западно-Сибирской железной дороги, Группы Феско, завод Искра, САХ, представители регионального волонтёрского центра, серебряные волонтеры. Общее число участников составило 106 человек, включая юных помощников. Во время субботника царила по‑настоящему тёплая атмосфера: участники помогали друг другу, делились инструментами, а юные помощники с восторгом перенимали опыт старших. Это стало наглядным воплощением идей Года единства народов России: люди разных возрастов и профессий объединились радиобщей цели — сделать любимый зоопарк чище и уютнее. Мы уверены, что такие мероприятия не только улучшают состояние городской среды, но и воспитывают экологическую культуру у подрастающего поколения. Спасибо каждому участнику за неравнодушие и труд! Ждём вас снова на следующих экологических акциях! 💚 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>18.04.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8141</t>
+  </si>
+  <si>
+    <t>🌳 Марш парков 🌳 🌎 Новосибирский зоопарк имени Р.А. Шило присоединился к ежегодной международной акции «Марш парков», которая проходит в 2026 году уже в 31-й раз. Это событие, инициированное Центром охраны дикой природы, объединяет тысячи людей по всей планете, неравнодушных к делу сохранения дикой природы. Основная цель акции — привлечь внимание широкой общественности, государственных структур и бизнеса к проблемам особо охраняемых природных территорий: заповедников, национальных и природных парков, заказников и других охраняемых объектов. 🌊 Девиз «Марша парков» в 2026 году звучит особенно актуально: «Родная природа – источник воды для жизни». Он приурочен к теме сохранения и восстановления водных экосистем. Вода абсолютно необходима для жизни, и уже сегодня во многих регионах мира люди живут в условиях дефицита чистой воды. Неслучайно ООН объявила период с 2021 по 2030 год десятилетием восстановления природных экосистем. Особо охраняемые природные территории не только содействуют экологическому равновесию, но и оберегают водоёмы, их флору и фауну, тем самым сохраняя для людей источники чистой воды. 🌱 В рамках акции проводятся экологические уроки и лекции, организуются субботники по уборке лесов и берегов водоёмов, высаживаются деревья, проходят конкурсы рисунков и фотографий. Участники рассказывают о ценности нетронутой природы и о том, как каждый человек может помочь её сохранить. К движению ежегодно присоединяются школьники и студенты, педагоги и учёные, сотрудники заповедников и волонтёры — все, кому небезразлично будущее нашей планеты. 💚 В 2026 году мероприятия «Марша парков» охватывают все регионы России — от Пермского края и Республики Коми до Сахалина и Татарстана. В рамках акции проходят конкурсы детского художественного творчества, экологические десанты по уборке и благоустройству природных территорий, а также торжественные открытия с праздничными шествиями и концертами. Организаторы уделяют особое внимание вовлечению детей и молодёжи в природоохранную деятельность и формированию у подрастающего поколения бережного отношения к природе родного края. ✨ Новосибирский зоопарк уже много лет является активным участником и информационным партнёром «Марша парков». Для нас эта акция — не просто календарное событие, а возможность ещё раз напомнить посетителям о нашей общей миссии. Зоопарк не только демонстрирует животных, но и занимается их сохранением в естественной среде обитания, участвует в программах по восстановлению редких видов. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>17.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8140</t>
+  </si>
+  <si>
+    <t>Первая прогулка Габриэля! 🐾 Ура! Наш ягуар Габриэль впервые вышел в уличный вольер — и мы сняли это на видео! 😍🎥 Смотрите, как он с любопытством осваивает новое пространство: обходит территорию, принюхивается, внимательно всё осматривает! Пока прогулки короткие, Габриэль ещё привыкает, но уже явно наслаждается свежим воздухом и новыми запахами! Понравилось видео с Габриэлем? Поставьте ❤️ — нам будет очень приятно! 😊 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>17.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8139</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 18 апреля, суббота 15:00 - Ленивцы 📍 Павильон мелких приматов и пингвинов 16:00 - Пума 📍 Уличный вольер рядом с вольером винторогого козла 16:00 - Орангутаны 📍 Павильон «Тропический мир» 🗓 19 апреля, воскресенье 14:00 - Северные олени 📍 Уличный вольер рядом с «Малыми Хрустами» 15:00 - Боливийский саймири 📍 Павильон мелких приматов и пингвинов 15:00 - Лемуры Катта 📍 Павильон тропических животных 15:00 - Красноухие черепахи 📍 Террариум Все выходные с 12:00 до 17:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>16.04.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8138</t>
+  </si>
+  <si>
+    <t>🌟 Творческий конкурс «Краснокнижные животные Новосибирского зоопарка» ждёт участников! Возраст: 5–16 лет (4 возрастные группы). Присоединяйтесь! 🎨👇 На конкурс принимаются не только художественные работы, но и работы ДПИ (декоративно-прикладное искусство), выполненные в различных техниках, посвящённые исключительно редким видам животных нашего зоопарка. Обратите внимание: ▪️От одного автора принимается только одна работа. ▪️ Работа должна быть оформлена по правилам (см. положение о конкурсе). ▪️Участнику необходимо заполнить заявку. Шаблон заявки ➡️ ЗДЕСЬ ⬅️ ❗️Работы принимаются до 26 апреля 2026 г. по адресу: ул. Тимирязева, 71/1 (остановка «Зоопарк», входная зона, обращаться к контролерам). Награждение победителей конкурса «Краснокнижные животные Новосибирского зоопарка» состоится 1 июня 2026 года в Новосибирском зоопарке на празднике в честь Дня защиты детей! ☎ Вопросы? Звоните: 227‑36‑32. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>16.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8137</t>
+  </si>
+  <si>
+    <t>🐒✨ Добро пожаловать в мир, малыш! Смотрите видео с детёнышем белолицего саки! Пусть этот крошечный комочек подарит вам улыбку! 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.04.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8135</t>
+  </si>
+  <si>
+    <t>В Новосибирском зоопарке родился детёныш редкого примата 🐒 В нашем зоопарке случилось очередное маленькое чудо: у белолицых саки появился детёныш! Эти приматы — большая редкость для российских зоопарков, а потому эта новость имеет особую значимость. Пара белоголовых саки живёт у нас с 2018 года и уже в третий раз даёт потомство. Это говорит о том, что животные чувствуют себя комфортно, а условия содержания полностью соответствуют их потребностям. 🗓 Малыш появился на свет 28 декабря 2025 года. Его пол пока точно не определён, но наши зоологи склоняются к тому, что это самец: у детёныша чёрная шерсть и характерные белые волоски на мордочке! Детёныш развивается соответственно возрасту: уже пробует «взрослую» пищу — протёртые овощи и злаки, скатанные в небольшие колобки. Он активен и любопытен, но пока осваивает вольер только на спине мамы, с которой чувствует себя в полной безопасности. Приходите в Новосибирский зоопарк — понаблюдать за малышом и всей семьёй белолицых саки! Возможно, вам повезёт, и вы увидите, как кроха впервые сделает самостоятельные шаги. Ждём вас в гости! ❤ 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.04.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8134</t>
+  </si>
+  <si>
+    <t>Чавкает, жуёт, шуршит… Простое, но удивительно успокаивающее видео, как наша очаровательная Галя — шестипоясный броненосец — трапезничает! 😍 🎧 Звук обязателен! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>14.04.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8133</t>
+  </si>
+  <si>
+    <t>Дружба с детства: молуккский и лимоннохохлый какаду росли и выкармливались вместе, поэтому между ними сложились необычайно тёплые отношения!❤️ Смотрите, как мило они общаются в новом видео 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>14.04.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8125</t>
+  </si>
+  <si>
+    <t>Большая юннатская конференция 🗓️ 11 апреля в Новосибирском зоопарке имени Р. А. Шило состоялась научно‑практическая конференция «Юный биолог». В этом году юннатская конференция была межрегиональной. Её участниками стали юные исследователи из: • Новосибирска и Новосибирской области (включая рабочий посёлок Краснообск, Бердск, Искитим); • Кемерова; • Санкт‑Петербурга. 🔬В общей сложности было представлено 27 научных работ. Ребята в возрасте от 7 до 17 лет представили работы по самым разным направлениям биологии и экологии. Широкий спектр тем, над которыми работали юннаты, включал: • наблюдения за поведением и развитием животных в домашних и террариумных условиях (от волнистых попугаев и улиток ахатин до леопардовых гекконов и мадагаскарских тараканов); • изучение орнитофауны; • исследование влияния различных факторов на окраску рептилий; • вопросы помощи приютам для животных; • экологические проблемы промышленной вырубки лесов. Несколько работ были посвящены обитателям Новосибирского зоопарка. Одна из представленных на конференции работ, возможно, найдёт продолжение в практической деятельности Фонда имени Р. А. Шило. Работа юнната касается модернизированного дома для летучих мышей, оборудованного фотоловушкой, и предполагает дальнейшее наблюдение за тем, кто заселится в этот домик.🦇 🏆 По итогам конференции «Юный биолог» были определены победители в трёх возрастных категориях Младшая категория (8–11 лет): 🥇 1‑е место — Князева Агата, г. Новосибирск, ЦДТ «Содружество», с работой «Зверушка на ладошке. Микро‑кролик — миф или реальность?» 🥈 2‑е место — Малышев Тимур, г. Новосибирск, ЦДТ «Содружество», с работой «Особенности определения пола леопардовых гекконов» 🥉 3‑е место — Кумар Эванжелина и Кумар Давид, г. Новосибирск, ЦДТ «Содружество», с работой «Добродушные гиганты с острова Мадагаскар. Биологические особенности и образ жизни мадагаскарских тараканов в условиях террариума» 🥉 3‑е место — Чичерин Георгий, г. Кемерово, ЦДОД им. В. Волошиной, с работой «Видовое разнообразие и экология птиц парковой зоны р. Большая Камышенная г. Кемерово» Средняя категория (12–14 лет): 🥇 1‑е место — Попова Екатерина, г. Новосибирск, МАОУ «Лицей № 22 „Надежда Сибири“», с работой «Изучение орнитофауны Новосибирского водохранилища: от экспедиций А. М. Гынгазова по данным гражданской науки» 🥈 2‑е место — Матвеев Лев, г. Кемерово, ЦДОД им. В. Волошиной, с работой «Фотоловушки как глаза эколога: наблюдение за животными без вмешательства в их жизнь» 🥉 3‑е место — Сухов Александр, г. Новосибирск, лаборатория экологического воспитания ИЦиГ СО РАН, с работой «Заселённость яйцекладками непарного шелкопряда деревьев смешанного леса на придолинном склоне реки Каракан» 🥉 3‑е место — Школьникова Алёна, р. п. Краснообск, Станция юных натуралистов, с работой «Влияние условий содержания на благополучие амадин» Старшая категория (15–17 лет): 🥇 1‑е место — Китова Арина, г. Кемерово, ЦДОД им. В. Волошиной, с работой «Летняя орнитофауна северной границы ГПБЗ „Кузнецкий Алатау“. Работа является продолжением исследований автора 2024 года и содержит данные 2024 и 2025 гг.» 🥈 2‑е место — Миронова Полина, г. Искитим, МБОУ ДО ЦДО, с работой «Сравнительный анализ эффективности партеногенетического и полового размножения у трёх видов палочников в условиях неволи» 🥉 3‑е место — Мыринова Виктория, г. Новосибирск, ЦДТ «Содружество», с работой «Влияние различных факторов на изменение окраски бородатых агам» 🤝 Юные биологи, несмотря на плотный график конференции, смогли пообщаться друг с другом и обменяться опытом. Вместе с дипломами, наградами и памятными подарками они получили бесценный опыт научного общения и публичной защиты своих первых исследовательских работ. Научно‑практическая конференция «Юный биолог» была проведена при поддержке Фонда имени Р. А. Шило. Фонд стремится помогать ребятам, которые интересуются вопросами биологии и экологии и делают свои первые шаги в науке 🔭. Фото с Большой юннатской конференции можно посмотреть в нашем альбоме ВКонтакте</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8123</t>
+  </si>
+  <si>
+    <t>11 апреля в Новосибирском зоопарке прошла конференция «Юный биолог». Участники 7–17 лет представили 27 научных проектов и поделились своими открытиями в области биологии и экологии! 🔬 Знакомьтесь с победителями и читайте о самых интересных исследованиях в публикации Фонда👇</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8124</t>
+  </si>
+  <si>
+    <t>Прибавление у золотистых такинов! Отличные новости из Новосибирского зоопарка: 24 марта 2026 года у пары золотистых такинов родился детёныш — крепкий мальчик весом 10 кг! 🎉 Золотистые такины — большая редкость: наша пара, поселившаяся в зоопарке в 2020 году, является единственной в России! В 2023‑м у них родился первенец, и с тех пор эта пара радует нас потомством каждый год. А вот и удивительный факт👉 у золотистых такинов обычно рождается всего один детёныш! Природа мудро распорядилась: так мама может подарить малышу всю свою заботу и защиту. Это особенно важно в суровых горных условиях, где живут эти животные: крутой рельеф, перепады температур и опасность со стороны хищников требуют от матери полной концентрации на безопасности единственного детеныша. Малыш уже вовсю исследует мир под бдительным присмотром любящей мамы — и это невероятно трогательно! 🥰 Приходите в гости, чтобы понаблюдать за тем, как юный такин делает первые шаги, изучает вольер и учится у мамы всем премудростям жизни! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>13.04.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8122</t>
+  </si>
+  <si>
+    <t>13.04.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8121</t>
+  </si>
+  <si>
+    <t>Поза для медитации, одобренная летучими лисицами! 🙃👍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>12.04.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8120</t>
+  </si>
+  <si>
+    <t>День, открывший дорогу к звёздам: 65 лет полёту Юрия Гагарина! 📅 12 апреля отмечается День космонавтики — день, который навсегда вписан в историю человечества! В 2026 году этот праздник приобретает особое значение: исполняется 65 лет со дня исторического полёта Юрия Гагарина! Именно он открыл человечеству дорогу в космос, воплотив в жизнь самую смелую мечту. Этот день — символ: 🌟 смелости, которая преодолевает границы возможного; 🌟 научного прогресса, меняющего мир; 🌟 мечты, которая становится реальностью. 🚀 Но знаете ли вы, что космос и наш зоопарк связаны ближе, чем кажется? В 2023 году к нам в зоопарк приезжала Анна Юрьевна Кикина — российский космонавт-испытатель отряда Центра подготовки космонавтов имени Ю. А. Гагарина. Анна Юрьевна приняла участие в трогательной церемонии: она озвучила имена белых медвежат — Белки и Стрелки! 🐻‍❄️🐻‍❄️ 🌌 Пусть дух освоения новых горизонтов вдохновляет нас каждый день! Давайте вместе мечтать, открывать и покорять! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>12.04.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8119</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Новосибирский зоопарк имени Р. А. Шило поздравляет всех с праздником Светлой Пасхи! От всей души желаем, чтобы этот праздничный день принёс в ваш дом мир, любовь и благополучие. Пусть весенние дни будут наполнены радостью общения с близкими и уютом семейного очага! ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>11.04.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8118</t>
+  </si>
+  <si>
+    <t>Миссия на субботу: посмотреть видео с малышами бинтуронгов и улыбнуться минимум 3 раза! Приступаем? 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>11.04.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8116</t>
+  </si>
+  <si>
+    <t>Дорогие гости, мы хотим, чтобы вы проводили с нами больше времени! 📆 С 11 апреля 2026 года вы сможете приходить к нам в будние дни с 09:00 до 20:00, а в выходные и праздничные дни — с 09:00 до 21:00! Обращаем внимание, что кассы прекращают свою работу за час до закрытия зоопарка, павильоны — за 15 минут. После закрытия касс зоопарк работает только на выход. Покупайте билеты онлайн в любое время на нашем сайте Ждём вас в гости! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>10.04.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8115</t>
+  </si>
+  <si>
+    <t>🎉 Декада пожилого человека успешно ЗАВЕРШЕНА! 🎉 Сегодня был просто волшебный день: ✔️ концертная программа — огонь! ✔️ игры — смех и веселье без границ! ✔️ фестиваль харисы — аппетитное дополнение к нашему празднику! Спасибо каждому, кто пришёл, выступил и помог сделать этот праздник таким душевным! ❤️ Смотрите видео, а фото ищите в альбоме ВК. Пусть эти кадры поднимут вам настроение! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>10.04.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8114</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 11 апреля, суббота 15:00 - Беличий саймири 📍 Павильон мелких приматов и пингвинов 16:00 - Снежный барс 📍 Уличный вольер, расположенный рядом с вольером африканских львов 16:00 - Дальневосточный леопард 📍 Уличный вольер рядом с кафе «Леопард» 16:00 - Кустарниковые собаки 📍 Павильон гигантских муравьедов и кустарниковых собак 🗓 12 апреля, воскресенье 15:00 - Краснобрюхие тамарины 📍 Павильон мелких приматов и пингвинов 15:00 - Нильские крыланы 📍 Павильон «Ночной мир» 15:30 - Японские макаки 📍 Павильон японских макак Все выходные с 12:00 до 17:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.04.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8113</t>
+  </si>
+  <si>
+    <t>🎬 Водные процедуры малайской малышки: драма, страсть и капли воды на носу! А вы уже успели понаблюдать за нашей звездочкой в павильоне «Тропический мир»? 👇💬   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.04.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8112</t>
+  </si>
+  <si>
+    <t>🎉 День в зоопарке удался! Сегодня, 9 апреля, в рамках Декады пожилого человека наши гости пенсионного возраста бесплатно: ✔️ катались на колесе обозрения; ✔️ ездили по зоопарку на паровозиках; ✔️ посещали «Динопарк». 🎥 Смотрите видео в публикации, а 📸 фото — в альбоме в группе ВКонтакте! Спасибо, что были с нами! До новых встреч!✨   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>09.04.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8111</t>
+  </si>
+  <si>
+    <t>Финал Декады пожилого человека: станьте частью большого праздника 📆 10 апреля с 11:00 до 15:00 — встречаемся, чтобы вместе отметить завершение декады. Вас ждут: ▪️развлекательная программа с конкурсами и выступлениями артистов; ▪️мастер‑классы: спортивные и танцевальные; ▪️игровые активности: настольные игры и традиционная игра «Бабки»; ▪️обзорные экскурсии по зоопарку — группы отправляются в 11:00, 13:00, 14:00 и 15:00, точка сбора — возле динозавров; ▪️ очные консультации сотрудников МФЦ прямо на территории зоопарка; ▪️полевая кухня (с 11:00); ▪️фестиваль ХАРИСЫ (с 14:00). Напоминаем, что период Декады пожилого человека вход в зоопарк бесплатный для женщин старше 55 лет, мужчин старше 60 лет (при предъявлении паспорта, пенсионного удостоверения или «Социальной карты») и инвалидов всех групп. Подарите себе день радости, общения и ярких впечатлений! Атмосфера будет душевной, настроение — праздничным, а эмоции — незабываемыми. Приходите сами и зовите друзей: вместе будет ещё веселее! 🤗   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.04.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8110</t>
+  </si>
+  <si>
+    <t>С мест зимовки начали возвращаться кряквы 🦆 В Новосибирском зоопарке заметили первых уток, вернувшихся с мест зимовки. Одна пара уже обосновалась возле старого зимнего павильона. В ближайшее время ожидается прибытие остальных птиц. «Первыми прилетели самец и самка, которые гнездятся возле зимнего павильона. Многие посетители видели их в прошлые годы: эта пара всегда выводит потомство, причем очень многочисленное — обычно от 10 до 12 утят. Мама-утка летом постоянно приводит птенцов плавать в бассейне возле острова лемуров», — рассказывает заведующая отделом орнитологии Елена Мелешко. 🏠 Свободно живущие утки чувствуют себя в Новосибирском зоопарке в безопасности, здесь у них дом. На территории гнездится несколько десятков крякв. Не все они улетают на зиму. Минувшей зимой на Лебедином озере в зоопарке оставались 25 птиц. Для них с помощью специальных насосов на озере поддерживали полынью. Птиц подкармливали. И всё это позволило им успешно перезимовать. ☀️В настоящее время Лебединое озеро еще не полностью освободилось ото льда. Но с каждым днем птиц на нем будет становиться всё больше и больше. Орнитологи уже высадили на озеро и часть водоплавающих птиц, зимовавших в теплых павильонах зоопарка.   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.04.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8109</t>
+  </si>
+  <si>
+    <t>✔️Правильный ответ на звуковую викторину — сибирская рысь! 🐾 Спасибо всем участникам! Вы снова доказали, что разбираетесь в голосах животных! 👍 Приходите познакомиться с этой красавицей лично! Ждём вас в зоопарке! 🤗   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>08.04.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8108</t>
+  </si>
+  <si>
+    <t>В рамках Декады пожилого человека 9 апреля мы приглашаем вас провести незабываемый день в Новосибирском зоопарке! 🌟 В этот день вас ждёт бесплатная развлекательная программа: ▪прогулки по зоопарку на паровозиках (11:00–15:00, сбор у фонтана на центральной аллее, интервал — каждые 20 минут); ▪катание на колесе обозрения (13:00–15:00); ▪посещение «Динопарка» (12:00–15:00). ❗Билеты выдаются при входе в зоопарк в день посещения. Количество мест ограничено! Напоминаем, что в период Декады пожилого человека вход в зоопарк бесплатный для женщин старше 55 лет, мужчин старше 60 лет (при предъявлении паспорта, пенсионного удостоверения или «Социальной карты») и инвалидов всех групп. Ждём вас в гости!   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.04.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8107</t>
+  </si>
+  <si>
+    <t>🎶 Время звуковой викторины! Сегодня — загадочный звук, полный кошачьего шарма… Послушайте аудио и напишите в комментариях, какому животному он принадлежит! 👇   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>07.04.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8106</t>
+  </si>
+  <si>
+    <t>🐯 Грация, мощь, харизма — всё это Кови, наш бенгальский тигр. Он гуляет по вольеру, а мы не можем оторвать глаз! 😍   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.04.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8105</t>
+  </si>
+  <si>
+    <t>🐿️ Сотрудники Фонда имени Р. А. Шило стали свидетелями переезда беличьего семейства! Одна из белок, живущих на территории Новосибирского зоопарка, решила перенести своих крошечных бельчат из одного укромного домика в другой. 🤱 История заслуживает рассказа по нескольким причинам: 🔸 Во‑первых, такое редко удаётся увидеть, а ещё реже — сфотографировать или снять на видеокамеру. 🔸 Во‑вторых, этот эпизод служит всем нам напоминанием, как важно не вмешиваться бездумно, когда мы видим беззащитных детёнышей. Итак, по порядку. ❄️ Бельчата в Сибири появляются на свет в марте, когда кругом ещё лежит снег, а мамы‑белки носят серые шубки. У новорождённых закрыты глаза, нет волосяного покрова, и они абсолютно беспомощны. Мама в первые дни не оставляет малышей одних ни на минуту. Своё гнездо она тщательно готовит ещё во время беременности — в том числе делает там запасы кормов, — и потому может неотлучно быть рядом с детьми. Но иногда самка не только сама покидает укрытие, но и детёнышей выносит на улицу. 💬 «Как раз такой момент мы и наблюдали. Белка по одному переносила своих бельчат в другое гнездо. Она брала бельчонка в зубы и очень проворно спускалась с ним из одного гнезда и бежала через площадь у фонтана к другому своему укрытию, — рассказывает волонтёр Фонда им. Р. А. Шило Анастасия Вишневецкая. — Судя по размеру детёнышей, им около двух недель. Для белок такой довольно хлопотный „переезд“ — обычная тактика. Самки перед родами предусмотрительно обустраивают несколько гнёзд. И до тех пор, пока малыши не вырастут, семья может „переезжать“ несколько раз. Так белки спасают малышей от паразитов, от каких‑то беспокойных соседей и т. д. Иногда самки сначала спускают всех малышей на землю, а оттуда уже относят в другое дупло. И бывает так, что лежащих на земле крошечных бельчат обнаруживают люди и тут же решают начинать спасательную операцию и забирают малышей. Мы всегда призываем всех: прежде чем что‑либо предпринимать, оцените ситуацию, не торопитесь, не трогайте детёнышей, отойдите и подождите. Всегда есть шанс, что мама рядом и скоро вернётся». 🏡 После того как белка всех шестерых бельчат устроила на новом месте, она спустилась на землю ещё раз и забрала шишки, которые ей принесли сотрудники Фонда. 🐾 В зоологическом парке всегда достаточно велик шанс увидеть белок с бельчатами: они привыкли к людям и не особо скрываются от них. Но всё же стоит помнить, что белку легко испугать, и это может навредить ей и её малышам. ❤️ Поэтому просим каждого о бережном отношении ко всему живому. Простое наблюдение без вмешательства дарит массу положительных эмоций! ✨</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8104</t>
+  </si>
+  <si>
+    <t>🐿️ Сотрудники Фонда имени Р. А. Шило стали свидетелями редкого момента: белка по одному переносит своих бельчат в новое гнездо! Читайте ниже, что стоит за таким поведением и почему важно не трогать найденных бельчат ⬇️</t>
+  </si>
+  <si>
+    <t>06.04.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8103</t>
+  </si>
+  <si>
+    <t>🐿️ Сотрудники Фонда им. Р. А. Шило стали свидетелями переезда беличьего семейства! Одна из белок, живущих на территории Новосибирского зоопарка, решила перенести своих крошечных бельчат из одного укромного домика в другой. 🤱 История заслуживает рассказа по нескольким причинам: 🔸 Во‑первых, такое редко удаётся увидеть, а ещё реже — сфотографировать или снять на видеокамеру. 🔸 Во‑вторых, этот эпизод служит всем нам напоминанием, как важно не вмешиваться бездумно, когда мы видим беззащитных детёнышей. Итак, по порядку. ❄️ Бельчата в Сибири появляются на свет в марте, когда кругом ещё лежит снег, а мамы‑белки носят серые шубки. У новорождённых закрыты глаза, нет волосяного покрова, и они абсолютно беспомощны. Мама в первые дни не оставляет малышей одних ни на минуту. Своё гнездо она тщательно готовит ещё во время беременности — в том числе делает там запасы кормов, — и потому может неотлучно быть рядом с детьми. Но иногда самка не только сама покидает укрытие, но и детёнышей выносит на улицу. 💬 «Как раз такой момент мы и наблюдали. Белка по одному переносила своих бельчат в другое гнездо. Она брала бельчонка в зубы и очень проворно спускалась с ним из одного гнезда и бежала через площадь у фонтана к другому своему укрытию, — рассказывает волонтёр Фонда им. Р. А. Шило Анастасия Вишневецкая. — Судя по размеру детёнышей, им около двух недель. Для белок такой довольно хлопотный „переезд“ — обычная тактика. Самки перед родами предусмотрительно обустраивают несколько гнёзд. И до тех пор, пока малыши не вырастут, семья может „переезжать“ несколько раз. Так белки спасают малышей от паразитов, от каких‑то беспокойных соседей и т. д. Иногда самки сначала спускают всех малышей на землю, а оттуда уже относят в другое дупло. И бывает так, что лежащих на земле крошечных бельчат обнаруживают люди и тут же решают начинать спасательную операцию и забирают малышей. Мы всегда призываем всех: прежде чем что‑либо предпринимать, оцените ситуацию, не торопитесь, не трогайте детёнышей, отойдите и подождите. Всегда есть шанс, что мама рядом и скоро вернётся». 🏡 После того как белка всех шестерых бельчат устроила на новом месте, она спустилась на землю ещё раз и забрала шишки, которые ей принесли сотрудники Фонда. 🐾 В зоологическом парке всегда достаточно велик шанс увидеть белок с бельчатами: они привыкли к людям и не особо скрываются от них. Но всё же стоит помнить, что белку легко испугать, и это может навредить ей и её малышам. ❤️ Поэтому просим каждого о бережном отношении ко всему живому. Простое наблюдение без вмешательства дарит массу положительных эмоций! ✨</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8102</t>
+  </si>
+  <si>
+    <t>🐿️ Сотрудники Фонда им. Р. А. Шило стали свидетелями редкого момента: белка по одному переносит своих бельчат в новое гнездо! Читайте ниже, что стоит за таким поведением и почему важно не трогать найденных бельчат ⬇️</t>
+  </si>
+  <si>
+    <t>06.04.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8097</t>
+  </si>
+  <si>
+    <t>Награждение прошло — призы и дипломы вручены победителям! 🎉 Ещё раз искренне благодарим участников, родителей и учителей за проявленную активность и важный вклад в общее дело! Вместе мы меняем мир к лучшему! 💚 📸 Фото с церемонии уже опубликованы в альбоме нашей группы ВКонтакте! Увидимся в 2027 году на конкурсе «Дворец для скворца»! 👍   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>06.04.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8096</t>
+  </si>
+  <si>
+    <t>⛲️ Фонтаны в зоопарке — запущены! И не один, а целых три! ✨ Главный фонтан встречает гостей, второй радует рядом с кафе «Леопард», а третий расположился возле павильона мелких приматов и пингвинов! Пусть эти сверкающие струи подарят вам летнее настроение, даже если погода пока капризничает. ☀️ Приходите, фотографируйтесь, улыбайтесь! 📸😊   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>05.04.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8095</t>
+  </si>
+  <si>
+    <t>Малайский медведь — новый вид в коллекции зоопарка 🎉 Сегодня мы хотим рассказать вам о нашей замечательной новенькой — юной малайской медведице. Новосибирский зоопарк получил ее в конце 2025 года в рамках программы обмена животными. Сначала она находилась на карантине, затем был адаптационный период. И вот сейчас медвежонка перевели в вольер павильона «Тропический мир» и увидеть ее могут все гости зоологического парка. 🐻 Малайский медведь — самый маленький представитель семейства медвежьих. Его ареал охватывает тропические и субтропические леса Юго-Восточной Азии: от северо-восточной Индии и южного Китая через Мьянму, Таиланд, Лаос, Вьетнам, Камбоджу и Малайзию до индонезийских островов Суматра и Борнео. У этого вида есть несколько названий. Во-первых, его называют «солнечным медведем» из-за светлого пятна на груди. У каждого медведя уникальное пятно, но у многих оно напоминает восходящее солнце. Еще одно название — «медовый медведь». Тут все понятно — дело в его любви к сладкому лакомству. Для добычи меда медведь использует свой очень длинный (до 46 см) язык. В природе эти медведи много времени проводят на деревьях. И они отлично приспособлены для такого образа жизни: крупные лапы и когти позволяют животному ловко взбираться по древесным стволам. «Наша малайская медведица очень активна и любопытна. Она с удовольствием лазает по бревнам, ловко снимает с них стружку когтями и зубами. Использует все игрушки и элементы обогащения среды — ничего не оставляет без внимания, — рассказывает директор Новосибирского зоопарка Андрей Шило. — И еще она очень любит воду: обожает купаться, расплескивать воду по всему вольеру и потом шлепать по ней лапами. Свое «медовое» название медвежонок полностью оправдывает — он сладкоежка. Но в его рационе, конечно, только полезные сладости и продукты, положенные по возрасту: бананы, манго, гранат, мандарины, запеченные тыква и батат, морковь, пекинская капуста, а еще рисовая каша». Малайские медведи находятся под угрозой исчезновения. Зоологические парки участвуют в программе сохранения данного вида.✨   🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>04.04.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8094</t>
+  </si>
+  <si>
+    <t>Сегодня, во время награждения победителей конкурса «Дворец для скворца», произошло ЧП (чрезвычайно приятное): один из скворечников приглянулся… белке! 😍 Да‑да, она лично явилась оценить качество постройки прямо на церемонии — видимо, проверила на прочность и осталась довольна!👍 Работы участников — выше всех похвал: креативно, аккуратно, с душой. Огромное спасибо всем участникам за вклад в доброе дело! ❤️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.04.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8093</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк имени Р.А. Шило объявляет конкурс на лучшее имя для детеныша Кая и Герды! 🐻‍❄️ 7 декабря 2025 года у пары белых медведей Кая и Герды случилось радостное событие — на свет появился их очаровательный малыш. Теперь, когда медвежонок окреп и подрос, ему пора обрести имя — яркое, сильное, по‑настоящему арктическое!❄️ Конкурс пройдёт в два этапа: I этап: с 3 апреля по 30 апреля 2026 г. — сбор предложений. От одного участника принимаем 1 вариант имени. По итогам этапа будет отобрано 10 имён. II этап: с 1 по 9 мая 2026 г. — проведение голосования. Из десяти вариантов будет выбрано одно имя. 🎉 Итоги будут подведены 10 мая 2026 г., в День медведя! Важные условия: ▪️Запрещается использование оскорбительных и нецензурных выражений, политических и религиозных отсылок, названий брендов и товарных знаков. ▪️Допускается связь имени с именами родителей (Кай и Герда). ▪️Каждое предложенное имя должно сопровождаться кратким объяснением значения или происхождения. 💬 Ждём ваши идеи в комментариях — помогите выбрать имя для нашего медвежонка!✨ Положение о голосовании 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.04.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8092</t>
+  </si>
+  <si>
+    <t>🍎Друзья, ждем вас на показательные кормления в эти выходные! 🗓 4 апреля, суббота 15:00 - Шимпанзе 📍 Павильон тропических животных 15:00 - Бурые капуцины 📍 Павильон мелких приматов и пингвинов 15:30 - Африканский лев 📍 Центральная аллея 🗓 5 апреля, воскресенье 15:00 - Полосатый варан 📍 Павильон мелких приматов и пингвинов 15:00 - Очковый лангур 📍 Павильон тропических животных 15:00 - Красноухие черепахи 📍 Террариум Все выходные с 12:00 до 17:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>03.04.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8091</t>
+  </si>
+  <si>
+    <t>Планируете визит в зоопарк в ближайшие выходные? Напоминаем, что билеты можно купить онлайн! Это удобно и экономит время на входе. Как купить билет: ✔️ Перейдите на сайт ✔️ Заполните контактные данные ✔️ Оплатите ✔️ Получите билет на почту ❗ При посещении зоопарка достаточно показать на входе QR-код на экране вашего телефона или планшета. Ждём вас в гости! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>02.04.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8090</t>
+  </si>
+  <si>
+    <t>🦩Наши фламинго вышли на улицу! 🦩 Теперь в тёплые солнечные дни вы сможете любоваться их изящными прогулками у озера. В Новосибирском зоопарке представлены два вида этих грациозных созданий: красные фламинго — одни из самых крупных представителей семейства — и розовые фламинго. Зоологи внимательно следят за состоянием птиц после зимнего периода и помогают им адаптироваться к весенним условиям. Приходите понаблюдать за фламинго, сделать красивые фото и снять завораживающие видео! Будем рады видеть вас в зоопарке! ☀️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>02.04.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8084</t>
+  </si>
+  <si>
+    <t>🎉 Апрель уже на дворе — время новых обоев с календарем! Зоопарк переезжает на ваш экран: милые животные + удобный календарь. Выбирайте любимчика: белый медвежонок, манул, эдипов тамарин… Или сохраняйте всю подборку! И пусть каждый день начинается с улыбки! ☀️🐻‍❄️ 📸 А. Дряхлов, Г. Данилкин 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.04.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8083</t>
+  </si>
+  <si>
+    <t>🌍 Учиться интересно: экскурсия к Международному дню птиц 🐦 1 апреля, в Международный день птиц, учащиеся школы № 120 совершили настоящее открытие — они побывали на познавательной экскурсии в зоопарке под руководством профессионального орнитолога! Хотите заглянуть на экскурсию вместе с ребятами? Включайте видео! 📹 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.04.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8082</t>
+  </si>
+  <si>
+    <t>📆 1 апреля отмечается Международный день птиц — праздник с более чем столетней историей. 🐦 Ещё в начале XX века его начали отмечать в десятках стран, включая Россию. Одна из главных традиций этого экологического праздника — изготовление и установка скворечников. Люди издавна осознавали: забота о пернатых — это и забота о себе. Птицы помогают сохранять урожай, уничтожая вредителей, а своим пением дарят человеку радость и вдохновение. Новосибирский зоопарк традиционно готовится к прилёту перелётных птиц. Этой весной, как и прежде, зоологи вместе с юннатами развесят скворечники по всей территории. Уже подведены итоги конкурса «Дворец для скворца» — скоро новые домики примут своих пернатых жильцов. 🌳 Территория зоопарка расположена в лесу, что позволяет круглый год наблюдать за свободно живущими птицами. С возвращением певчих пернатых наш лес наполнится чудесными звуками. 🦆 Весенние перемены наступают и в жизни обитателей зоопарка: как только позволит погода, на Лебедином озере начнут размещать водоплавающих птиц. ☀️ Международный день птиц — отличный повод отправиться на прогулку в парк или лес и понаблюдать за его пернатыми жителями! 📸 Е. Черненко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>01.04.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8077</t>
+  </si>
+  <si>
+    <t>🥳 С Днём смеха! Наши животные тоже шутят: зевают так заразительно, что сложно удержаться! 🥱😄 Ставьте ❤️, если зевнули! 📸 В. Габов, Г. Данилкин 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>31.03.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8076</t>
+  </si>
+  <si>
+    <t>И вот момент истины! Мы готовы раскрыть тайну! 🎉 У Герды и Кая родился МАЛЬЧИК! 🐻‍❄️ Поздравляем всех, кто угадал в нашем опросе! Спасибо за активность — было очень интересно читать ваши версии в комментариях. 😍 Малыш чувствует себя отлично: он здоров, активен и с любопытством изучает мир вокруг. Уже видно, что он унаследовал от родителей и силу, и обаяние! Следите за обновлениями! Будем регулярно радовать вас свежими фото и видео с этим чудесным малышом. 📸 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>31.03.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8075</t>
+  </si>
+  <si>
+    <t>📢 Внимание! Прогноз погоды на ближайшие дни: сухо, ясно, вероятность прогулки в зоопарке — 100 %! Зонт не нужен, резиновые сапоги можно оставить дома. Берите хорошее настроение и приходите к нам!☀️ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>31.03.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8074</t>
+  </si>
+  <si>
+    <t>Экскурсии на конюшню зоопарка в рамках Декады пожилого человека! 🐎 🗓 1 и 8 апреля в 14:00 📍 Сбор у конюшни за 10 мин до начала 👥 Для пожилых людей и инвалидов РФ Вас ждёт встреча с обитателями конюшни, рассказ об уходе и содержании лошадей, а также забавные и познавательные факты о них. ❗ В группе может быть не более 20 человек. ‼️ Для участия обязательно запишитесь через личные сообщения нашей группы ВКонтакте. Ждём вас! 🐴 📸 Е. Черненко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>31.03.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8072</t>
+  </si>
+  <si>
+    <t>Мы провели первый ветеринарный осмотр белого медвежонка — и уже знаем его пол! 🥳 Но прежде чем мы его объявим, давайте проверим вашу интуицию. Голосуйте в опросе: кто родился у Герды и Кая — мальчик или девочка?👇 А в комментариях расскажите, что вас натолкнуло на этот выбор: поведение медвежонка, его внешний вид или просто интуиция? 😍 📸 В. Шпаков 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>30.03.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8071</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! В рамках Декады пожилого человека в нашем зоопарке пройдут юридические консультации: 31 марта, 3 и 7 апреля с 13:00 до 17:00! Специалисты Управления Росреестра по Новосибирской области проведут бесплатные консультации по вопросам недвижимости: ▪️ как защитить недвижимость от мошеннических действий; ▪️ что делать, если утрачены документы, подтверждающие право собственности; ▪️как оформить ранее возникшие права по «старым» документам; ▪️как оформить права на садовые дома и земельные участки; ▪️как подать документы в Росреестр для регистрации недвижимости; ▪️где получить правовую помощь по вопросам, связанным с недвижимостью. Приём будет осуществляться в музее истории Новосибирского зоопарка, который расположен на втором этаже административного корпуса (вход со стороны террариума). 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>30.03.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8070</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк начал сотрудничество с Индией Новосибирский зоопарк имени Р. А. Шило организовал отправку животных в Индию. Получателем стал Зоологический центр реабилитации и спасения животных «Greens», расположенный в городе Динхата (штат Западная Бенгалия). В числе отправленных животных рожденные в зоопарке песцы, канадские волки, тайры, ржаво-рыжие кошки, хори, глухари, тетерева. «Наше сотрудничество с индийскими коллегами началось в прошлом году, когда Зоологический центр «Greens» вступил в ЕАРАЗА. На конференции ассоциации представители центра выступили с презентацией о своей работе, — рассказала заведующая отделом международного сотрудничества Новосибирского зоопарка Татьяна Певнева. — У этого центра большая территория, просторные вольеры, крупный штат персонала и хорошая ветеринарная клиника. В коллекции Центра представлены многие виды. В прошлом году мы впервые отправили туда животных. Сейчас состоялась вторая отправка». В рамках сотрудничества Новосибирского зоопарка и индийского зоологического центра планируется не только обмен животными, но и совместные программы повышения квалификации специалистов. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>30.03.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8068</t>
+  </si>
+  <si>
+    <t>Дорогие гости, рады сообщить: с 30 марта 2026 года вы сможете приходить к нам каждый день с 09:00 до 20:00! Обращаем внимание, что кассы прекращают свою работу за час до закрытия зоопарка, павильоны — за 15 минут. После закрытия касс зоопарк работает только на выход. Покупайте билеты онлайн в любое время на нашем сайте Ждём вас в гости! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>29.03.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8067</t>
+  </si>
+  <si>
+    <t>🐧 Невероятно грациозно! Пингвины Гумбольдта то исчезают в глубине, то буквально парят над водой в прыжке. Завораживающее зрелище — смотрите видео до конца! 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.03.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8061</t>
+  </si>
+  <si>
+    <t>Вместе мы сила: экосубботник в зоопарке собрал более 400 волонтёров Сегодня прошёл экологический субботник совместно с Министерством природных ресурсов и экологии НСО! ❤️ Почти 427 добрых сердец, включая 95 маленьких помощников, сделали наш зоопарк чище! И это — настоящий рекорд: за все 9 лет проведения субботников ещё никогда не собиралось столько неравнодушных людей. Огромное спасибо представителям администрации губернатора, сотрудникам министерства, командам из 13 коммерческих компаний НСКВ НСО, активистам клубов «Зелёных Вузов», учащимся колледжей НСО, общественным организациям и серебряным волонтёрам за вклад в общее дело! ❄️ Волонтёры потрудились на славу: собрали 350 кубических метров снега, расчистили более 20 уличных вольеров, привели в порядок клумбы на центральной аллее и очистили берег Лебединого озера! Заместитель губернатора Валентина Анатольевна Дудникова искренне поблагодарила волонтёров за их неоценимый вклад в уборку снега в зоопарке: «Вы не просто расчищаете дорожки и вольеры от снега — вы создаёте безопасные и комфортные условия для наших животных. Спасибо за то, что делаете это с душой и сердцем!» Итоги субботника впечатляют, но главное — это атмосфера единства и общей цели, которая царила сегодня на территории зоопарка. Мы увидели, как много в нашем регионе неравнодушных людей, готовых вкладывать силы в сохранение природы. 🌎 Особая радость — видеть среди волонтеров юных участников: именно они продолжат эту важную работу в будущем. Кто знает, может быть, кто‑то из маленьких помощников, расчищавших вольеры и собиравших снег, однажды станет известным экологом, зоологом или защитником природы. Сегодня они учатся заботиться — завтра будут менять мир! 💚 Спасибо, что были с нами! Будем рады видеть вас снова на следующих экологических акциях! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>28.03.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8059</t>
+  </si>
+  <si>
+    <t>Добрый сбор ненужных вещей идёт полным ходом! ✨📦 Присоединяйтесь! 🙌</t>
+  </si>
+  <si>
+    <t>28.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8056</t>
+  </si>
+  <si>
+    <t>День начался с экологического субботника при поддержке Министерства природных ресурсов и экологии НСО под лозунгом «Сберегая природу — сохраняем будущее»!👇</t>
+  </si>
+  <si>
+    <t>27.03.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8055</t>
+  </si>
+  <si>
+    <t>🍎 Друзья, ждем вас на показательные кормления в эти выходные! 🗓 28 марта, суббота 15:00 - Летучие лисицы 📍 Павильон тропических животных (2 этаж) 15:00 - Боливийский саймири 📍 Павильон мелких приматов и пингвинов 16:00 - Сибирские рыси 📍 Центральная аллея 🗓 29 марта, воскресенье 15:00 - Полосатый варан 📍 Павильон мелких приматов и пингвинов 15:30 - Японские макаки 📍 Павильон японских макак 16:00 - Фосса 📍 Павильон мелких приматов и пингвинов Все выходные с 12:00 до 17:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>27.03.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8054</t>
+  </si>
+  <si>
+    <t>📆 Сегодня, 27 марта, в нашем зоопарке состоялось торжественное открытие Декады пожилого человека! ❤️ Мы рады, что так много гостей разделили с нами этот особенный день! Программа получилась насыщенной: увлекательные экскурсии по зоопарку, зажигательные танцевальные мастер‑классы, разнообразные интерактивные игры и яркие концертные номера — всё в дружеской атмосфере! Спасибо, что были с нами! Напоминаем, что Декада пожилого человека продлится до 10 апреля включительно. Ждём вас в зоопарке за новыми впечатлениями! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>26.03.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8048</t>
+  </si>
+  <si>
+    <t>🎉 Ура! Подводим итоги конкурса «Дворец для скворца» Друзья, спасибо вам огромное за то, что стали частью этого доброго конкурса! Ваши скворечники получились такими разными, красивыми и уютными — видно, что вы вложили в них душу. Мы искренне восхищены вашим творчеством и неравнодушием к природе. ❤️ Список победителей можно посмотреть на нашем сайте 🏆 Церемония награждения победителей пройдёт 4 апреля в 12:30 у выставки скворечников. Просим гостей собраться к 12:00. 💥 В этот день каждый участник конкурса вместе с одним родителем может бесплатно посетить зоопарк. Для этого достаточно назвать фамилию участника на контроле. Все участники конкурса получат электронные дипломы до конца апреля! У нас в запасе ещё много интересных идей — не пропустите следующие конкурсы! Будет увлекательно, обещаем!😊 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>26.03.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8047</t>
+  </si>
+  <si>
+    <t>Вы просили — и вот они: редкие кадры с детёнышами бинтуронгов! Эти пушистые непоседы точно растопят ваше сердце! 💘 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.03.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8046</t>
+  </si>
+  <si>
+    <t>Волонтерский день в Новосибирском зоопарке: субботник и сбор добрых вещей 📅 В ближайшую субботу, 28 марта, в Новосибирском зоопарке состоится волонтерский день. В этот раз зоологический парк проводит его совместно с Министерством природных ресурсов и экологии Новосибирской области. Наши друзья и партнеры примут участие в уборке снега на территории. В рамках волонтерского дня 28 марта будет организован прием вещей, которые людям уже не нужны, а животным пригодятся. Вот список того, что зоопарк готов принять у населения: ▪️пледы, покрывала ▪️полотенца, пеленки и другой текстиль ▪️плетеные корзины ▪️канистры и дорожные конусы ▪️зооигрушки и детские пластиковые игрушки ▪️спортивные мячи. Гости Новосибирского зоопарка знают, что в вольерах у всех животных есть игрушки и различные элементы обогащения среды. Они разные, и их выбор зависит от многих факторов: возраста и размера животного, специфики вида, устройства вольера. Для детенышей многих видов мы используем детские пластиковые игрушки без мелких деталей: пирамидки, кубики, крупные резиновые фигурки. Как всегда, мы просим: не надо ничего покупать специально. Зоопарк с благодарностью примет вещи и игрушки, которыми вы и ваши дети перестали пользоваться. 🎁 Всех, кто примет участие в акции, ждут приятные презенты от Новосибирского зоопарка. 📞 Уточняющие вопросы можно задать по телефону 227-36-32. 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>25.03.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8045</t>
+  </si>
+  <si>
+    <t>Лапки на хвостик — и сразу теплее ☀️ Проверено манулом — работает на 100 %! Если это самое милое видео дня, не забудьте поставить ❤️! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>24.03.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8044</t>
+  </si>
+  <si>
+    <t>Что скрывает этот пронзительный взгляд? 🤔 Белоголовый орлан словно хочет что‑то сказать… Помогите ему — придумайте подпись к фото! Ждём ваши идеи в комментариях! 📸 Е. Черненко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>24.03.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8043</t>
+  </si>
+  <si>
+    <t>Знаете ли вы, что не все дикобразы ведут наземный образ жизни? Яркий пример древесного вида — цепкохвостый дикобраз (Coendou prehensilis), у которого хвост выполняет функцию «пятой конечности». Лишённый игл и обладающий развитой мускулатурой, хвост помогает животному: ▪️ловко цепляться за ветки; ▪️уверенно перемещаться по деревьям; ▪️удерживать равновесие даже на тонких ветвях. Такой хвост — идеальный инструмент для жизни в тропических лесах Южной Америки! 🌿 📹 На видео — парочка цепкохвостых дикобразов во время вкусного перекуса!😋 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>23.03.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8042</t>
+  </si>
+  <si>
+    <t>Завершаем понедельник красиво: любуемся птицами в нашем медитативном видео! 😍 📹 В кадре — мандаринки, каролинки и красные ибисы во всей красе! Увидеть их можно в павильоне «Тропический мир» на втором этаже. Ждём вас в гости! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>23.03.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8041</t>
+  </si>
+  <si>
+    <t>📆 Декада пожилого человека в Новосибирском зоопарке стартует 27 марта и продлится до 10 апреля! 🎉 Мы приглашаем вас на торжественное открытие декады — 27 марта с 11:00 до 14:00! Специально для вас мы подготовили насыщенную программу: ▪️развлекательная программа с конкурсами и выступлениями артистов; ▪️мастер‑классы: гимнастика для пожилых и скандинавская ходьба; ▪️игровые активности: настольные игры и традиционная игра «Бабки»; ▪️обзорные экскурсии по зоопарку — группы отправляются в 11:00, 13:00, 14:00 и 15:00, точка сбора — возле динозавров; ▪️акция «Технический помощник»: поможем разобраться со смартфонами и другими гаджетами; ▪️очные консультации сотрудников МФЦ прямо на территории зоопарка; ▪️полевая кухня. Обратите внимание: в период Декады пожилого человека вход в зоопарк бесплатный для женщин старше 55 лет, мужчин старше 60 лет (при предъявлении паспорта, пенсионного удостоверения или «Социальной карты») и инвалидов всех групп. Ждём вас 27 марта в зоопарке — приходите за новыми впечатлениями, общением и хорошим настроением! До встречи! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>22.03.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8040</t>
+  </si>
+  <si>
+    <t>🌊 Живительная влага: почему вода требует нашей заботы 📅 22 марта отмечается Всемирный день водных ресурсов (Всемирный день воды). Этот экологический праздник был учрежден Генеральной Ассамблеей ООН в 1993 году. Идея его проведения впервые прозвучала годом ранее — на Конференции ООН по охране окружающей среды и развитию в Рио-де-Жанейро, которая состоялась в июне 1992 года. В России этот день начали отмечать с 1995 года под девизом «Вода – это жизнь». Тема Всемирного дня воды в 2026 году привлекает внимание к проблеме доступа к чистой воде, которая остается одной из острейших глобальных проблем. По данным ООН, 2,1 миллиарда человек в мире до сих пор не имеют доступа к безопасной питьевой воде. Ситуация усугубляется активной хозяйственной деятельностью человека, ведущей к загрязнению рек и озер, изменением климата и ростом населения. Ежегодно объем доступной пресной воды сокращается: менее 1% мировых запасов доступно человеку напрямую, остальное законсервировано в ледниках и айсбергах. Проблема загрязнения водоемов приобретает угрожающие масштабы. Промышленные стоки, сельскохозяйственные удобрения, пластиковые отходы — все это попадает в реки, озера и подземные воды, делая их непригодными для питья и уничтожая водные экосистемы. Эксперты прогнозируют, что к середине столетия самым ценным ресурсом станут не углеводороды, а вода и продукты питания. Уже сегодня нехватку воды остро ощущают более 40% населения мира 💧Вода — это не просто ресурс, это — основа существования всех живых организмов. Загрязнение водоемов и изменение климата угрожают здоровью людей, благополучию животных. Всемирный день воды — это напоминание о том, что доступ к чистой воде и сохранение водоемов требует усилий каждого. И каждый из нас может внести свой вклад в ее сохранение: не загрязнять реки, экономить воду дома, участвовать в очистке водоемов, рассказывать детям о ценности каждой капли. Вода — это жизнь, и наша задача — сохранить ее для будущих поколений. ✨ 📸 Е. Черненко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>21.03.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8039</t>
+  </si>
+  <si>
+    <t>Зеленое сердце планеты: почему леса нуждаются в нашей защите 🌳 📆 21 марта отмечается Международный день леса. Этот праздник был учрежден в 2012 году по решению Генеральной Ассамблеи ООН. Главная цель этого дня – напомнить человечеству о колоссальной важности лесов и привлечь внимание к их стремительному сокращению. Тема Международного дня леса в 2026 году звучит так: «Леса и экономика». Этот выбор обращает внимание на незаменимую роль лесных экосистем для человечества. Леса – это не просто «легкие планеты», это огромные природные кладовые. Они дают нам ягоды, грибы, орехи, мед, дикорастущие плоды и лекарственные травы. Миллионы людей по всему миру, особенно в развивающихся странах, зависят от лесов как от источника пропитания и дохода. Но, помимо прямых даров, леса выполняют невидимую, но критически важную работу: они защищают почву от эрозии, регулируют водный баланс, опыляют сельскохозяйственные культуры и создают тот самый чистый воздух, без которого невозможен хороший урожай. И этот хрупкий механизм сегодня находится под угрозой из-за вырубок, пожаров и нерационального использования ресурсов. В современном мире зоологические парки давно перестали быть просто местами для показа животных. Сегодня они выполняют важнейшую природоохранную миссию, и сохранение лесов – прямая часть этой работы. Новосибирский зоопарк расположен на территории уникального лесного массива – Заельцовского бора. Для нас сохранение этого зеленого оазиса среди городской черты – одна из приоритетных задач. Мы не только оберегаем вековые сосны, но и создаем свою ботаническую коллекцию, знакомя посетителей с разнообразием древесных и кустарниковых пород. Зоопарки также ведут большую просветительскую работу, рассказывая посетителям о том, что лес – это не просто совокупность деревьев, а сложная и удивительная экосистема. Здесь обитает огромное количество живых существ. Лес дает им кров и пищу, а они, в свою очередь, помогают ему обновляться, распространяя семена и поддерживая природный баланс. Когда мы бережем лес, мы бережем и тех, кто в нем живет. Международный день леса – это напоминание о том, что здоровье нашей планеты и наше собственное благополучие неразрывно связаны с состоянием зеленых массивов. Приходя в зоопарк, гуляя по его тенистым аллеям, вспомните о том, что этот лес – живой. И каждый из нас может внести свой вклад в его сохранение: не оставлять мусор, не разводить костры, бережно относиться к каждому дереву. 📸 В. Шпаков 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>20.03.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8037</t>
+  </si>
+  <si>
+    <t>📅 Завтра, 21 марта, мы проведём экскурсии в честь Международного дня леса! Вас ждёт увлекательное знакомство с растениями нашего зимнего сада, который расположен на втором этаже павильона для мелких приматов и пингвинов. Экскурсию проведёт наш агроном Елена Шило. Она поделится интересными фактами о растениях и ответит на вопросы об уходе за ними. После основной части наши экскурсоводы проведут вас по павильону и расскажут о его самых интересных уголках. 📅 Дата: 21 марта 📍 Место: 2 этаж павильона для мелких приматов и пингвинов ⏰ Время: 11:00 и 12:00 Будем рады видеть вас! Приходите узнать что‑то новое и насладиться атмосферой зимнего сада. 😊 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>20.03.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8030</t>
+  </si>
+  <si>
+    <t>▶️ Белая медведица Герда и ее малыш в новосибирском зоопарке в объективе фотокорреспондента ТАСС. Видео, фото: Кирилл Кухмарь / ТАСС ✔️ Новости ТАСС / Сибирь быстрее в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8029</t>
+  </si>
+  <si>
+    <t>🍎 Друзья, ждем вас на показательные кормления в эти выходные! 🗓 21 марта, суббота 14:00 - Лемуры Катта 📍 Павильон тропических животных 15:00 - Беличий саймири 📍 Павильон мелких приматов и пингвинов 16:00 - Полярные волки 📍 Уличный вольер, расположенный рядом с вольером африканских львов 🗓 22 марта, воскресенье 15:00 - Мартышка Диана 📍 Павильон тропических животных 15:00 - Красноухие черепахи 📍 Террариум 15:30 - Речные выдры 📍 Ряд выдр возле вольера персидского леопарда 16:30 - Пингвины 📍 Павильон мелких приматов и пингвинов Все выходные с 12:00 до 17:00 гостям зоопарка предлагается катание на лошадке или пони по центральной аллее. Услуга оплачивается дополнительно. 🤗 Приходите к нам в зоопарк — будет интересно и детям, и взрослым! 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>19.03.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8024</t>
+  </si>
+  <si>
+    <t>С профессиональным юбилеем, Светлана Николаевна! Поздравляем Светлану Николаевну Верхоланцеву, заведующую ветеринарным отделом, с 40‑летием работы в зоопарке! 🎉 Путь Светланы Николаевны в зоопарке начался ещё в юности: в 1979 году она пришла сюда юннатом — и именно тогда определилась с выбором профессии. С 1986 года Светлана Верхоланцева работает ветеринарным врачом, посвятив свою жизнь заботе о животных. Светлана Николаевна — настоящий профессионал и человек, искренне любящий своих пациентов. Когда болеет взрослый человек, он может рассказать, что его беспокоит. Но дети и животные так сделать не могут. Чтобы помочь им, нужно быть передельно внимательным, терпеливым и чутким — и Светлана Николаевна воплощает эти качества в полной мере. Каждый день ветеринарные врачи проводят обход: осматривают животных, делают прививки, следят за молодняком. А Светлана Николаевна порой становится настоящей мамой для малышей: с теплотой и самоотверженностью она не раз выхаживала бескоготных выдр, лемуров вари, белолицых саки и других крошечных подопечных. В любое время суток, в самых сложных обстоятельствах она не остаётся в стороне — для Светланы Николаевны здоровье и благополучие животных превыше всего! От всей души поздравляем Светлану Николаевну с 40‑летием профессионального пути, благодарим за преданность делу, доброту и заботу о животных! Желаем крепкого здоровья, новых успехов, неиссякаемого оптимизма и благодарных пациентов. Пусть каждый день приносит радость от любимой работы! ❤ С уважением, коллектив Новосибирского зоопарка 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>19.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8023</t>
+  </si>
+  <si>
+    <t>Манул сегодня особенно задумчив: он считает часы до выходных. По его подсчётам, осталось всего… м-м, ещё чуть‑чуть!😉 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>18.03.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8022</t>
+  </si>
+  <si>
+    <t>🦉А вы знали, что филины не могут двигать глазами? Они компенсируют это невероятной подвижностью шеи, способной поворачиваться на 270° (по 135° в каждую сторону). Это помогает им точно оценивать расстояние до добычи и улавливать малейшие звуки! Смотрите, как филины используют эту способность в нашем видео! 📹 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>18.03.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8019</t>
+  </si>
+  <si>
+    <t>Тройное счастье: в Новосибирском зоопарке появились три детёныша бинтуронга Ещё в июне мы радовались появлению двух детенышей бинтуронга, а теперь семья этого удивительного вида стала ещё больше! 25 декабря 2025 года родились три детёныша: два мальчика и одна девочка! 🎉 Зоолог Кристина Антонова поделилась наблюдениями за ними: «Рост и развитие малышей идет в соответствии с возрастом: они активны и любознательны, уже приступили к освоению взрослого рациона. Для плавного перехода мы подаём пищу в адаптированном виде — мелко нарезанными кусочками. Особенно примечательно, что у каждого детёныша ярко выражен индивидуальный характер. Самый крупный из троицы отличается осторожностью и скромностью — он внимательно изучает окружающий мир, оценивает обстановку перед тем, как совершить какое‑либо движение. Его брат и сестра, напротив, настоящие непоседы: общительные и любопытные, они без устали и страха исследуют пространство вокруг». В настоящее время в коллекции зоопарка содержится две пары бинтуронгов, а также их подрастающее потомство. Хотите увидеть этих очаровательных малышей? Приходите в Новосибирский зоопарк! 😍✨ 📸 А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>17.03.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8018</t>
+  </si>
+  <si>
+    <t>Продолжаем рубрику о животных павильона «Ночной мир»! Сегодня расскажем вам об удивительном ночном примате — толстохвостом галаго (лат. Otolemur crassicaudatus). 🌍 Ареал обитания: он распространён в Южной и Восточной Африке. Толстохвостый галаго предпочитает прибрежные леса, лесные массивы, кустарниковые заросли и акациевые леса. 📏 Размеры: это самый крупный из всех видов галаго. Длина его тела варьируется от 26 до 47 см (в среднем — около 32 см), а хвост ещё длиннее — от 29 до 55 см. Средний вес животного составляет от 0,5 до 2 кг (самки в среднем весят 1,2 кг, самцы — 1,4 кг). 🍽 Рацион: в питании толстохвостого галаго важную роль играет смола фруктовых деревьев (камедь) — в сезон засухи она может составлять до 62% всего рациона. Кроме того, он с удовольствием лакомится фруктами, ягодами, семенами и цветами. В меню также входят насекомые, древесные лягушки, мелкие рептилии, птицы, грызуны и их яйца. 👫 Образ жизни и социальная структура: эти приматы живут небольшими группами на строго ограниченной территории. Группы могут насчитывать до 10 особей. Они строят шарообразные гнёзда для отдыха и сна. 🏃 Особенности передвижения: толстохвостые галаго — великолепные прыгуны. Их задние ноги значительно длиннее передних, что позволяет им совершать прыжки до 3 м в длину! ✨ Интересный факт: во время передвижения по ветвям уши галаго сворачиваются в трубочку — это защищает их нежную кожу от повреждений при лазании по деревьям. В Новосибирском зоопарке толстохвостые галаго содержатся с 2005 года. Увидеть толстохвостого галаго можно в павильоне «Ночной мир». Ждём вас в гости! 👋 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>17.03.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8009</t>
+  </si>
+  <si>
+    <t>Делимся подборкой невероятно милых фото — наши животные среди нежных тюльпанов выглядят особенно очаровательно! 😍 Благодарим партнёров за прекрасные цветы: 🌷 компанию «Сибирские газоны»; 🌷 ИП Некрасова Андрея Владимировича. Спасибо за красоту и настроение! 💐 📸 Е. Черненко, В. Шпаков 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>16.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8008</t>
+  </si>
+  <si>
+    <t>Медведи проснулись, а значит, весна точно пришла! 🐻 Бурые медведи Лёха и Валя вышли из зимней спячки и покинули свои уютные берлоги, приветствуя первые тёплые дни. Сейчас медведи постепенно привыкают к новому ритму жизни: с удовольствием чистят густой мех, разминают затекшие бока и внимательно обходят свои владения. После долгого сна они ещё немного сонные и пока проводят на свежем воздухе лишь часть дня, но с каждым днём их активность будет расти! Мы открыли проход к бурым медведям и почистили дорожки от снега, это значит, что наши медведи готовы принимать посетителей! Ждём вас в гости!✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.03.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8004</t>
+  </si>
+  <si>
+    <t>Сегодня у нас ещё одна героиня! Нашей обворожительной львице Найтирии исполняется 10 лет! С днём рождения! 🥳 Найтирия родилась 15 марта 2016 года в Ленинградском зоопарке, посетителей нашего зоопарка она радует с 24 октября 2019 года. Львица стала настоящей звездой и любимицей не только посетителей, но и наших зоологов, они ласково называют её Натя. 🎁 ОБЪЯВЛЯЕМ МАРАФОН ПОЗДРАВЛЕНИЙ ДЛЯ НАЙТИРИИ! 🥳 Пишите в комментариях, что бы вы хотели ей пожелать! 💬 📸 А. Лаптенко, Е. Акиньшина, В. Шпаков, А. Дряхлов 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.03.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8003</t>
+  </si>
+  <si>
+    <t>📹 Эксклюзивные кадры: Герда гуляет со своим медвежонком! Смотрите, как малыш исследует мир под присмотром мамы! 😍 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.03.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/7998</t>
+  </si>
+  <si>
+    <t>Герда и Кай снова стали родителями! 🎉 Друзья, у нас есть замечательные новости. Белая медведица Герда родила медвежонка. Малыш появился на свет 7 декабря 2025 года. Детеныши белых медведей появляются на свет незрячими, беспомощными. Вес новорожденного медвежонка составляет в среднем 600 граммов. Рядом с мамой-медведицей он едва заметен. И в первые месяцы жизни мать не оставляет кроху одного ни на секунду. Наша Герда со всеми своими детьми вела себя именно так. В этот раз она впервые вышла за едой 26 февраля. То есть медведица не покидала логово более двух месяцев. И самое лучшее, что можно было сделать для нее и малыша, — это ничем не беспокоить их в самый прекрасный и самый ответственный период. Поэтому мы сообщаем о рождении малыша именно сейчас — когда он уже немного подрос и начинает выходить на уличные прогулки. Пол медвежонка еще не определен. Это будет сделано позже, во время первого ветеринарного осмотра. За Гердой и малышом зоологи и ветеринары наблюдают с помощью камер, установленных во внутренних помещениях вольерного комплекса. Специалисты видят, что медвежонок хорошо ест, растет и развивается по возрасту. Белые медведи Кай и Герда впервые стали родителями в 2013 году. Медвежонок, который сейчас делает свои первые шаги в большой мир, стал их седьмым детенышем. Обратите внимание: проход к вольеру Герды и малыша ещё некоторое время будет закрыт, чтобы не беспокоить семью в важный период адаптации. Оставайтесь с нами — в соцсетях мы будем делиться трогательными моментами из жизни медвежонка: первыми шагами, забавными ситуациями и достижениями малыша! ✨ 📸 Е. Черненко 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>14.03.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/7997</t>
+  </si>
+  <si>
+    <t>14 марта — Международный день рек 💧 Сегодня отмечается Международный день рек — экологический праздник, который напоминает о ценности пресной воды и хрупкости водных экосистем. Вода — основа жизни. Реки кормят и поят, дают энергию и служат домом для бесчисленного множества существ. Но человек часто забывает об этом, воспринимая водоёмы как нечто бесконечное и неисчерпаемое. Свалки на берегах, грязные стоки, изменение русел — всё это превращает полноводные реки в загрязнённые водоёмы, где уже нет места ничему живому. Международный день рек призван изменить такое отношение. Его главная идея в том, что сохранение рек — задача не только для экологов или чиновников. Это дело каждого. Не бросать в воду мусор и не оставлять его на берегу — такие простые действия, повторяемые тысячами людей, способны реально повлиять на ситуацию. А когда предприятия перестают смотреть на реку как на бесплатную канализацию и вкладываются в очистные сооружения, появляется надежда, что будущие поколения увидят реки такими же чистыми, какими их видели наши предки. В Новосибирском зоопарке хорошо знают, как много значат водоёмы для животных. Вода нужна всем — от крошечных рыб до огромных копытных. Водоплавающие птицы, земноводные, пресноводные рыбы, млекопитающие — все они часть сложных экосистем, которые могут существовать только при одном условии: если вода остаётся чистой. Потому забота о реках — это забота о тех, кто в них обитает. И о людях тоже. В конце концов, без чистой воды не будет ни рыбы на столе, ни возможности искупаться в жаркий день, ни той красоты, ради которой мы готовы ехать за тысячи километров. Сегодня хороший повод вспомнить об этом!✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>14.03.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/7996</t>
+  </si>
+  <si>
+    <t>💐 Весна. Любовь. Зоопарк. 💐 Сегодня наш зоопарк наполнился особым теплом: каждой гостье на входе мы дарили тюльпаны от компании ИП Некрасова Андрея Владимировича — символ пробуждения природы и нежности! Этим простым жестом мы хотим выразить всю нашу благодарность за то, что вы с нами. Пусть эти цветы принесут вам частичку весеннего счастья! ✨ Прогуляйтесь по аллеям, 😍 полюбуйтесь животными, ❤️ насладитесь атмосферой обновления — ведь весна уже здесь! 🎥 Смотрите видео и заряжайтесь позитивом! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>14.03.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/7990</t>
+  </si>
+  <si>
+    <t>🐾 Ми‑ми‑мир: комиксы о детёнышах животных! Мы подготовили для вас серию познавательных комиксов о животных! Сегодня главные герои: очаровательные детёныши! 😍 Каждый комикс — порция позитива и удивительный факт о малышах, которые только делают свои первые шаги в большом мире! Смотрите карточки и заряжайтесь хорошим настроением! ✨ 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>13.03.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/7989</t>
+  </si>
+  <si>
+    <t>Серебряна шлёт вам лучи добра и желает отличных выходных! 💫 ❤️ За эмоциями — ждём вас в зоопарке! 🟢 Мы в MAX ⠀</t>
+  </si>
+  <si>
+    <t>15.09.26 04:23</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8871</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 15 сентября в России отмечается Российский день леса — экологический праздник, посвящённый охране и восстановлению лесных массивов. Его история началась ещё в конце XIX века, когда по инициативе лесовода Митрофана Турского в школах Юго-Западного края стали проводиться первые массовые посадки деревьев. Официальный статус праздник получил в 1977 году, а сегодня это одно из важнейших экологических событий страны, объединяющее десятки тысяч добровольцев. Леса покрывают около трети территории России, регулируют климат, сохраняют водные ресурсы и служат домом для бесчисленных видов животных и растений.🌲☘️ Для Новосибирского зоопарка этот праздник — не просто дата в календаре. Зоопарк сам является частью леса: его территория — это уникальный лесопарк, где исконный лес соседствует с растениями, посаженными человеком. Забота о лесах здесь — неотъемлемая часть повседневной работы. Ежегодно на территории зоопарка высаживается порядка 100 деревьев и 500 кустарников.🌳 #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>15.09.26 02:22</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8870</t>
+  </si>
+  <si>
+    <t>Изменение режима работы зоопарка☀️ 🗓️ С 15 сентября мы работаем ежедневно: Будние дни — 9:00 - 20:00 Выходные и праздничные дни — 8:00 - 21:00 ❗️Режим работы касс: Будние дни — 9:00 - 19:00. Выходные и праздничные дни — 8:00 - 20:00 После закрытия касс зоопарк работает только на выход. Покупайте билеты онлайн в любое время на нашем сайте Мы всегда рады гостям! ✨</t>
+  </si>
+  <si>
+    <t>14.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8869</t>
+  </si>
+  <si>
+    <t>Клуб юного биолога объявляет прием школьников! Мы рады сообщить, что с 14 по 25 сентября объявляется открытым набор школьников в Клуб Юных Биологов Новосибирского зоопарка. Приглашаются девочки и мальчики в возрасте от 12 до 16 лет. ✅Правила приёма: Стать членом нашего Клуба Юных Биологов очень просто: необходимо заполнить анкету по ссылке: https://disk.360.yandex.ru/i/kFnZAN2Ey62sYw и отправить этот документ Word на почту nio@zoonovosib.ru ❗️Заполнять анкету ребенок должен самостоятельно! Это займёт 20-30 минут. После заочного этапа набора с вами свяжутся и пригласят на очное собеседование. За месяцы занятий в клубе, школьники получат важный опыт. Отличительной особенностью занятий в КЮБЗ Новосибирского зоопарка является неразрывная связь между теоретическими знаниями и их практическим применением. Наши специалисты рассказывают и показывают подросткам основы работы с животными. Эта работа не всегда легкая, но всегда приносит удовлетворение и счастье. Юннатская работа начинается с подопечных КЮБЗ – грызуны, кролик, птицы, и насекомые. Юным биологам, посещающим этот клуб уже несколько лет, поручена непростая и ответственная работа на секциях диких животных. Это уникальная возможность увидеть вблизи экзотических животных. Юннатский кружок учит своих воспитанников тому, что любить животных – не значит ждать от них только веселья и игр. Любовь к животным – это уважение к их потребностям, понимание их уникальности и красоты и, самое главное, стремление защитить и сохранить их.♻️</t>
+  </si>
+  <si>
+    <t>14.09.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8868</t>
+  </si>
+  <si>
+    <t>Пусть начало рабочей недели будет тёплым и добрым! 🐻‍❄️ Герда и Умка передают вам пламенный привет и приглашают в гости в наш зоопарк 🤍Они будут рады увидеть каждого! А пока посмотрите, какие милые игры и крепкие узы связывают маму Герду и её медвежонка. Такие моменты невозможно смотреть без улыбки 🥰 Видео: добрый гость Новосибирского зоопарка</t>
+  </si>
+  <si>
+    <t>13.09.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8866</t>
+  </si>
+  <si>
+    <t>В День журавля делимся с вами видео одного из самых необычных представителей этих грациозных птиц — черношейного журавля.🪺 Это единственный вид журавлей, обитающий в альпийском, или горном, поясе. Его основной ареал — заболоченные территории по берегам горных рек и озёр Тибетского нагорья. Большая часть популяции обитает в Китае, преимущественно в провинции Цинхай, на высоте 3800–4500 метров над уровнем моря. Черношейные журавли появились в коллекции Новосибирского зоопарка в 2023 году. Пару птиц доставили из Московского зоопарка. Сегодня в коллекции Новосибирского зоопарка представлены восемь видов журавлей.🌸</t>
+  </si>
+  <si>
+    <t>12.09.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8864</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 12 сентября 1947 года было подписано Положение о Новосибирском зоопарке, определившее основные задачи учреждения. Согласно документу, зоопарк должен был вести культурно-просветительную работу — пропагандировать естественно-научные знания на базе своих коллекций. В области научно-исследовательской деятельности предписывалось изучать биологию диких животных в неволе, вопросы содержания, кормления, а также болезни и методы борьбы с ними. Среди задач, возложенных на зоопарк, были указаны: организация лекций и докладов, проведение семинаров для учителей биологии, устройство выставок полезных и вредных для сельского хозяйства животных, изучение акклиматизации теплолюбивых видов в условиях Сибири, создание ветеринарно-бактериологической лаборатории, организация экспедиций по отлову ценных представителей фауны Сибири, а также выпуск зоологической литературы, фотоальбомов и открыток с изображениями животных. #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>12.09.26 03:34</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8862</t>
+  </si>
+  <si>
+    <t>🍓Друзья, ждем вас на показательные кормления в эту субботу! 🗓️12.09, суббота 16:30 - Пингвины 📍Пингвинарий 16:00 - Пума 📍 Уличный вольер рядом с вольером винторогого козла 16:00 - Бескоготные выдры 📍Центральная аллея 16:00 - Сиаманги 📍Уличная экспозиция тропических животных 15:00 - Кондоры 📍Орнитологический комплекс: ряд крупных хищных птиц, центральная аллея Мы ждём вас! 🎉</t>
+  </si>
+  <si>
+    <t>11.09.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8860</t>
+  </si>
+  <si>
+    <t>🍇Друзья, ждем вас на показательные кормления в эти выходные! 🗓️12.09, суббота 16:30 - Пингвины 📍Пингвинарий 16:00 - Пума 📍 Уличный вольер рядом с вольером винторогого козла 16:00 - Бескоготные выдры 📍Центральная аллея 16:00 - Сиаманги 📍Уличная экспозиция тропических животных 15:00 - Кондоры 📍Орнитологический комплекс: ряд крупных хищных птиц, центральная аллея 🗓️13.09, воскресенье 15:00 - Стерхи 📍 По аллее справа от дома «Вверх дном» 16:00 - Фоса 📍 Павильон мелких приматов и пингвинов (уличный вольер) 16:00 - Бинтуронги 📍 Вольерный комплекс «Азия» 15:00 - Журавли 📍 Уличные вольеры на повороте к новому комплексу бурых медведей 15:00 - Мартышка Бразза 📍 Павильон тропических животных Мы ждём вас! 🎉</t>
+  </si>
+  <si>
+    <t>10.09.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8858</t>
+  </si>
+  <si>
+    <t>Ждали манулов? Мы покажем их во всей красе!🐾 Манула называют самым загадочным представителем кошачьего семейства. Он нечасто выходит к посетителям, но мы знаем: вы его очень любите и ждёте. Манул умеет становиться «невидимым». Его серо‑палевая шубка с едва заметными полосками идеально повторяет цвет выгоревшей травы и скальных пород. При опасности он не убегает, а замирает и прижимается к земле, полностью сливаясь с ландшафтом. Заметить его в этот момент практически невозможно. Даже в зоопарке он так устраивается в вольере, что посетители не сразу его находят. Как вам наши загадочные манулы?😃</t>
+  </si>
+  <si>
+    <t>10.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8857</t>
+  </si>
+  <si>
+    <t>Кого любят наши маленькие гости?🥰 Мы провели опрос среди самых юных посетителей Новосибирского зоопарка и узнали, кто им нравится больше всего и кого они мечтают увидеть у нас в гостях. А кто ваш любимый зверь в зоопарке? И кого бы вы хотели увидеть у нас? Пишите в комментариях! 👇</t>
+  </si>
+  <si>
+    <t>10.09.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8852</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 10 сентября 1987 года Новосибирский зоопарк впервые получил японских макак. Это единственный вид обезьян, обитающий в суровых климатических условиях. Естественный ареал охватывает острова Японии: Хонсю, Сикоку, Кюсю и некоторые мелкие острова. Северные популяции обитают в районах со снежной зимой, где температура может опускаться до –15 °C и ниже. Приспособившись к холоду, эти приматы греются в горячих источниках — это уникальное поведение, характерное только для японских макак. Питаются макаки в основном растительной пищей: плодами, листьями, побегами, корой, а также беспозвоночными и мелкими позвоночными. Живут крупными группами от 20 до 100 особей со сложной социальной иерархией.🐒 В настоящее время в Новосибирском зоопарке содержится группа японских макак. Для них построен отдельный павильон с уличным вольером. Его первыми жителями стали японские макаки Кайко и Китана. Они переехали в свой новый дом в сентябре 2025 года.🐵 #назадвпрошлое</t>
+  </si>
+  <si>
+    <t>09.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8851</t>
+  </si>
+  <si>
+    <t>🍂 Вы хотели бы посмотреть на результаты ваших стараний? С начала акции «Добрый урожай» ваши подарки уже попали в вольеры к нашим обитателям. Свежие овощи и фрукты помогают разнообразить рацион животных и служат важным элементом пищевого обогащения среды. 🧡 А на недавнем Празднике урожая посетители смогли сами поучаствовали в создании пищевого обогащения: нарезали овощи и фрукты, оформляли угощения и помогали готовить интересные задания для животных — всё это делает их жизнь разнообразнее и интереснее. Семья орангутанов говорит вам большое спасибо за заботу и щедрые подарки! Благодаря вам их жизнь в зоопарке становится ярче и интереснее. 📸 Делимся видео, как наши приматы наслаждаются вашим урожаем.</t>
+  </si>
+  <si>
+    <t>19.09.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8885</t>
+  </si>
+  <si>
+    <t>А вы знали, что наш Новосибирский зоопарк теперь можно рассмотреть в миниатюре? Друзья, у нас в гостях побывал уникальный проект — интерактивный макет «Новосибирск в миниатюре»! Это настоящий шоу-музей, где на площади более 200 кв. м в масштабе 1:87 оживает вся Новосибирская область: знаковые достопримечательности города и сельских районов, природа, здания, транспорт и сюжеты из жизни сибиряков. А ещё макет снабжён интерактивными клавишами — нажимаешь, и миниатюрный мир приходит в движение! ✨ Частичку нашего зоопарка команда проекта уже перенесла в миниатюру! 🐾 Мастера воссоздали: динозавров из динопарка, наши знаменитые скворечники, макет «Малых Хрустов», уютное кафе «Берёзка» и, конечно, Лебединое озеро! Получилось очень реалистично — рассматривать можно бесконечно! А впереди — ещё кое-что интересное.🤫</t>
+  </si>
+  <si>
+    <t>18.09.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8883</t>
+  </si>
+  <si>
+    <t>❗️Специальный репортаж Новосибирского зоопарка. Выпуск лосей в естественную среду обитания 2026. 4 сентября 2026 года Новосибирский зоопарк имени Р. А. Шило осуществил выпуск группы лосей в естественную среду обитания — на территорию Сузунского заказника. Мероприятие стало очередным этапом многолетней программы реинтродукции — возвращения животных, содержавшихся в неволе, в природную среду обитания. 🌲 Лось — крупнейший представитель семейства оленевых, играющий существенную роль в структуре бореальных и смешанных лесов. Это животное не только одно из самых крупных представителей копытных, но и значимый компонент лесной экосистемы. И чем стабильнее их численность, тем крепче здоровье леса. Успешность выпуска определяется предшествующей работой, которая, как правило, включает следующие стадии: • Первичная реабилитация. Приём ослабленных, травмированных или осиротевших особей, восстановление физиологического состояния. • Ограничение контакта с людьми для предотвращения привыкания и сохранения оборонительного и кормового поведения, необходимого для выживания в дикой природе. • Ветеринарный контроль. Оценка общего состояния, исключение инфекционных и паразитарных заболеваний. • Оценка готовности к выпуску. Анализ поведенческих и физиологических показателей особей. Но на волю лосята отправятся не сразу. Некоторое время они должны будут провести в просторном загоне под присмотром егерей — это своего рода «переходный этап» между зоопарком и настоящим лесом. Здесь животные привыкают к новой обстановке, звукам и запахам, набираются сил и постепенно осваиваются на незнакомой территории. А когда специалисты убедятся, что лосята прошли адаптацию — молодых животных выпустят в лес. 🫎 Продолжение этой программы наглядно демонстрирует, что Новосибирский зоопарк ведёт природоохранную деятельность, выходящую за рамки экспозиционной функции. Подобные мероприятия способствуют поддержанию численности локальных популяций и вносят вклад в сохранение биоразнообразия фауны Западной Сибири.</t>
+  </si>
+  <si>
+    <t>17.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8880</t>
+  </si>
+  <si>
+    <t>Наш игривый Умка передаёт всем большой привет! 🤍🐻‍❄️ Желаем вам чудесного, доброго и позитивного вечера! Пусть настроение будет отличным, рядом будут любимые люди, а этот вечер подарит много улыбок, тепла и приятных моментов. 🥰 Хорошего вам вечера от нашего озорного хвостика! 🌟 Видео: добрый гость Новосибирского зоопарка</t>
+  </si>
+  <si>
+    <t>17.09.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8879</t>
+  </si>
+  <si>
+    <t>Приглашаем на международную ночь летучих мышей! 🦇 20 сентября в рамках международной ночи летучих мышей в Новосибирском зоопарке наши специалисты прочитают для всех желающих лекции «Рукокрылая правда», организованные при поддержке Фонда президентских грантов. Мы расскажем о том, зачем нужно спасать летучих мышей, кто этим занимается и как проходят реабилитацию наши летучие мышки. Лекции пройдут в «Киноберлоге» в 12:00 и 14:00, вход свободный. Также в 16:00 в павильоне «Тропический мир» состоится интерактивная лекция с показательным кормлением рукокрылых по предварительной записи через Яндекс.Форму. Количество мест ограничено! С нетерпением ждём встречи! #ФондПрезидентскихГрантов #ФондШило #рукокрылые #рукокрылаяправда #ПрезидентскиеГранты</t>
+  </si>
+  <si>
+    <t>17.09.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8878</t>
+  </si>
+  <si>
+    <t>«У вас лемуры сбежали!» — а вот и нет 🙃 Мы часто слышим это от встревоженных посетителей — и спешим вас успокоить: всё в полном порядке! Лемуры всегда возвращаются в свои вольеры самостоятельно. Лемуры катта — очень семейные животные: они крепко привязаны к сородичам и никогда не уходят далеко от своей группы. Так что, даже разгуливая по дорожкам, они всегда держат «дом» в поле зрения. Но чтобы всем — и посетителям, и животным — было хорошо, есть несколько простых правил: 🐾 Не трогайте лемуров. Как бы ни хотелось погладить — это дикие животные, и телесный контакт для них стресс. 🍎 Не кормите их. Даже если лемур выразительно «просит», угощать его нельзя: у наших обитателей тщательно подобранный рацион, и любое «лакомство со стороны» может ему навредить. Не пугайте и не пытайтесь загнать их в вольер силой. Попытки поймать или напугать их вызывают у животных сильный стресс. Пусть встреча с лемурами останется радостью и для вас, и для них. Ваше спокойствие и внимание — лучшая забота о наших обитателях! Ждём вас в гости 🫶🏼</t>
+  </si>
+  <si>
+    <t>16.09.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8876</t>
+  </si>
+  <si>
+    <t>Общение азиатских бескоготных выдр можно слушать вечно. Очень часто посетители останавливаются у вольера на центральной аллее и заслушиваются: голоса у наших выдр нежные, мелодичные и уютные. Посмотрите видео с нашими выдрами — как они играют, плавают и общаются.🧡 Лучший способ отдохнуть от рабочей суеты и подарить себе минуту спокойствия.</t>
+  </si>
+  <si>
+    <t>20.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8887</t>
+  </si>
+  <si>
+    <t>🐺 Красный волк — один из самых необычных хищников Азии! Красный волк обитает в Южной и Восточной Азии — от Тянь-Шаня до Малайского архипелага. Он способен подниматься в горы на высоту до 5000 метров над уровнем моря. Встречается в горах, хвойных и тропических лесах, предпочитая труднодоступные скалистые места, где его не так просто заметить. ✅Интересный факт: Красные волки необычайно «разговорчивы». Их голосовой репертуар поражает разнообразием: они могут лаять, посвистывать и издавать мелодичные трели. Особенно интересны их свисты. С их помощью члены стаи перекликаются друг с другом среди густой растительности и скал, когда не могут увидеть своих сородичей.</t>
+  </si>
+  <si>
+    <t>29.09.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8914</t>
+  </si>
+  <si>
+    <t>«В гостях у хвостиков!» — встречайте четвёртый выпуск! 🎬🦌 На этот раз мы отправились в гости к северным оленям! Зоолог Новосибирского зоопарка расскажет об особенностях этих удивительных животных, их характере и повадках, а ещё — покажет настоящее кормление! 🪴 Смотрите новый выпуск, узнавайте больше о жизни северных оленей в зоопарке и делитесь впечатлениями в комментариях! Как вам новый выпуск? Ждём ваши реакции! 💬❤️</t>
+  </si>
+  <si>
+    <t>29.09.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8913</t>
+  </si>
+  <si>
+    <t>В нашем зоопарке подрастают большеухие лисята!🦊 Большеухая лисица распространена в Восточной и Южной Африке. Обитает в саваннах и полупустынях. Ведёт преимущественно ночной образ жизни. Может жить поодиночке или парами. Пары формируются на длительный срок, а в воспитании лисят участвуют оба родителя.🫶🏼 ✅Интересный факт: Большие уши помогают большеухой лисице отлично слышать движения насекомых под землёй и регулировать температуру тела в жарком климате. Видео: Kivuli</t>
+  </si>
+  <si>
+    <t>28.09.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8911</t>
+  </si>
+  <si>
+    <t>🗓️30 сентября в Новосибирском зоопарке пройдет интересное мероприятие🍃 Детский праздник, посвящённый дорожной безопасности, вновь приезжает в Новосибирский зоопарк. ГКУ НСО «ЦОДД» совместно с Детским автогородком проведёт мероприятие на площадке перед Центром океанографии и морской биологии «Дельфиния». Подробности — в нашем красочном анонсе. Ждём вас в гости!</t>
+  </si>
+  <si>
+    <t>28.09.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8910</t>
+  </si>
+  <si>
+    <t>Игривый Умка желает вам такой же счастливой, радостной и полной приятных моментов рабочей недели! Пусть каждый день начинается с прекрасного настроения и приносит поводы для улыбки 🐻‍❄️✨ Только посмотрите на его ловкие игры с конусом — кажется, хорошее настроение уже обеспечено!🤍 Автор: добрый гость Новосибирского зоопарка</t>
+  </si>
+  <si>
+    <t>26.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8906</t>
+  </si>
+  <si>
+    <t>Павлиний хвост: красота, которая умеет защищать и говорить 🦚 Роскошный веер перьев нужен павлину не только для того, чтобы привлекать самок. Яркие «глаза» на хвосте помогают птице отпугивать врагов: хищник видит множество глаз, теряется и может отступить. Кроме того, павлины используют хвост для общения. Учёные выяснили, что движение перьев создаёт инфразвук — настолько низкий, что человек его не слышит. Иногда по распущенному хвосту можно заметить лёгкие колебания, которые бегут от основания перьев к краям. Они сопровождаются тихим звуком, похожим на шелест листвы. Приходите к нам в гости, чтобы увидеть эту красоту вживую! 🦚</t>
+  </si>
+  <si>
+    <t>25.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8904</t>
+  </si>
+  <si>
+    <t>🤍Наш любитель нырять — белый медвежонок Умка — передаёт вам привет и желает хороших, насыщенных выходных! 🐻‍❄️ Видео: гость Новосибирского зоопарка</t>
+  </si>
+  <si>
+    <t>25.09.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8903</t>
+  </si>
+  <si>
+    <t>Эти животные давно стали настоящими звёздами онлайн-пространства и любимцами миллионов людей по всему миру. Встречайте — капибары! Интересные факты: ✅ Крупнейшие грызуны планеты: длина тела может достигать 1,3 метра, а вес — до 66 килограммов. ✅ Отличные пловцы: могут задерживать дыхание под водой до 5 минут. Капибары способны спать в воде, держа над поверхностью только нос. Их слегка перепончатые лапы помогают им прекрасно передвигаться в воде. ✅ Социальная жизнь: капибары могут жить поодиночке, но чаще всего их можно встретить группами из 10–20 особей. В сухой сезон группы могут насчитывать от 50 до 100 особей, когда животные собираются вокруг доступных источников воды. В нашем зоопарке капибары содержатся с 1996 года. Их можно увидеть в уличном вольере комплекса муравьедов и кустарниковых собак. Капибары содержатся вместе с другими животными. Они миролюбивы по отношению к соседям.</t>
+  </si>
+  <si>
+    <t>25.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8902</t>
+  </si>
+  <si>
+    <t>20 сентября прошла в Новосибирском зоопарке имени Р.А.Шило прошла Международная ночь летучих мышей. Она получилась действительно международной, ведь на нашей лекции «Рукокрылая правда», организованной при поддержке Фонда президентских грантов, в «Киноберлоге» побывали гости из Японии и Центра туризма и побратимских связей «Сибирь — Хоккайдо»! Наши волонтеры рассказали им, как проходит реабилитация спасённых рукокрылых, показали уникальные кадры, и гости остались очень довольны проведенным с нами временем. Также в павильоне «Тропический мир» прошла интерактивная лекция, на которой гости смогли поближе познакомиться с рукокрылыми друзьями. После рассказа о летучих мышках гости попробовали самостоятельно покормить наших подопечных и подготовить угощения для крыланов, проживающих в павильоне «Ночной мир». Благодарим всех, кто пришёл, и будем ждать вас в гости снова! #ФондПрезидентскихГрантов #ФондШило #рукокрылые #рукокрылаяправда #ПрезидентскиеГранты</t>
+  </si>
+  <si>
+    <t>24.09.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8899</t>
+  </si>
+  <si>
+    <t>Харза — самая яркая из куниц 🦡✨ Этот представитель куньих отличается необычной окраской: её шерсть переливается золотистыми, бурыми и чёрными оттенками. Харза прекрасно лазает по деревьям и по праву считается одной из самых красивых куниц.🥰 ✅Интересный факт: Харзы могут охотиться группами, что позволяет им добывать животных значительно крупнее себя. Особую роль в деле сохранения вида играет Новосибирский зоопарк. Здесь харза содержится с 1979 года, а в 1982‑м было получено первое потомство. С тех пор размножение стало регулярным — и это результат, которым зоопарк по праву гордится: настолько успешно харза не размножается ни в одном зоопарке.</t>
+  </si>
+  <si>
+    <t>23.09.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8897</t>
+  </si>
+  <si>
+    <t>🍃Бинтуронг ведёт скрытный образ жизни и большую часть времени проводит на деревьях. Передвигается он осторожно и медленно, цепляясь за ветви хвостом и внимательно выбирая следующий шаг. 🎥 Недавно нам даже удалось запечатлеть интересный момент: бинтуронг переходил из одного вольера в другой по специальному мостику. На кадрах хорошо видно, как он тщательно «примеряет» каждый шаг, полагаясь не только на лапы, но и на свой цепкий хвост.</t>
+  </si>
+  <si>
+    <t>23.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8896</t>
+  </si>
+  <si>
+    <t>Второй день съёмки проекта «Новосибирь в миниатюре» успешно состоялся! 🎬 Команда проекта продолжила работу над интерактивным макетом и отсняла новые локации и животных нашего зоопарка: • «Малые Хрусты» — уютный уголок, который теперь тоже представлен в миниатюре • Шимпанзе — наши удивительные приматы нашли своё место на макете • Колесо обозрения — одна из самых узнаваемых достопримечательностей зоопарка Интерактивный макет HCО уже принимает первых гостей по адресу г. Новосибирск, ул. Шамшурина 43, к. 1, в помещении вокзала Новосибирск -Главный.</t>
+  </si>
+  <si>
+    <t>22.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8894</t>
+  </si>
+  <si>
+    <t>Только посмотрите, как быстро подросли наши кустарниковые щенки! 🐶 Кустарниковые собаки постоянно поддерживают контакт друг с другом с помощью звуков — они скулят, лают, рычат и ворчат. Всего учёные выделяют у них до десяти различных типов звуковых сигналов! Они настолько привязаны к своей стае, что почти никогда не остаются в одиночестве: вдали от сородичей каждая собака проводит не больше нескольких минут. Обязательно посмотрите видео и послушайте, как дружная семья общается между собой🫶🏼</t>
+  </si>
+  <si>
+    <t>22.09.26 03:15</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8892</t>
+  </si>
+  <si>
+    <t>Осенняя хандра — это точно не про Умку. Его энергии и хорошему настроению можно только позавидовать! ❄️ Приходите в гости — зарядитесь бодростью и хорошим настроением вместе с нашим неунывающим озорником. Умка ждёт! 🐾</t>
+  </si>
+  <si>
+    <t>21.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8891</t>
+  </si>
+  <si>
+    <t>Друзья, в наш зоопарк приезжали особенные гости — из Японии, а также представители Центра туризма и побратимских связей «Сибирь — Хоккайдо»! Три дня наши гости гуляли по зоопарку, знакомились с животными и, конечно, навестили всех наших медведей. 🐻‍❄️ А самое трогательное — привезли подарки для белых медведей: специальные пластиковые игрушки, которые помогают нашим полярным друзьям оставаться активными и любознательными. Отдельная, особенная часть визита связана с Шилкой — нашей медведицей, которая сейчас обитает в зоопарке Йокогамы. Гости из Японии передали нам самые тёплые новости о ней и о её детёнышах, а вместе с ними — фотографии и открытки. Спасибо друзьям из Японии и «Сибирь — Хоккайдо» за визит, подарки и добрые вести.🫶</t>
+  </si>
+  <si>
+    <t>21.09.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8889</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Недавно мы провели опрос среди посетителей наших «Малых Хрустов» и задали вам самый интригующий вопрос: кто же стал вашим любимцем? 💌 Спасибо всем, кто принял участие и поделился своим мнением — благодаря вам мы теперь точно знаем, кто покорил ваши сердца. Устраивайтесь поудобнее, включайте видео — и обязательно напишите в комментариях, кто же ваш любимец! 👇✏️</t>
+  </si>
+  <si>
+    <t>21.09.26 03:12</t>
+  </si>
+  <si>
+    <t>t.me/nsk_zoo/8888</t>
+  </si>
+  <si>
+    <t>Новосибирский зоопарк. День в истории. 21 сентября по всему миру стартует Неделя Всемирной акции «Мы чистим мир». Впервые она прошла в сентябре 1993 года в Австралии: жители страны массово вышли на очистку океанских пляжей. Постепенно к акции присоединились другие страны. Ее цель — привлечь внимание людей к проблемам загрязнения окружающей среды и повысить уровень экологической культуры. В эти дни по всему миру проходят уборки пляжей, лесопарков и водоёмов, просветительские мероприятия и акции по переработке отходов.♻️ 🪴 Новосибирский зоопарк ежегодно присоединяется к акции «Мы счистим мир» и проводит масштабные экологические субботники «Трудовой десант». Их участниками становятся работники зоологического парка, волонтёры, студенты, сотрудники различных компаний.🔁 #назадвпрошлое</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4874,62 +9287,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H506"/>
+  <dimension ref="A1:H1002"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3468.296" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4710.421" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -17398,50 +21811,8482 @@
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>30977</v>
       </c>
       <c r="B506" t="s">
         <v>1496</v>
       </c>
       <c r="C506" t="s">
         <v>1497</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E506">
         <v>11744</v>
       </c>
       <c r="F506">
         <v>11</v>
       </c>
       <c r="G506">
         <v>233</v>
       </c>
       <c r="H506">
         <v>4</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>97347</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E507">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>97348</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E508">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>97349</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E509">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>97350</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E510">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>97351</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E511">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>97352</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E512">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>97353</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E513">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>97354</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E514">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>97355</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E515">
+        <v>2954</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>97356</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E516">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>97357</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E517">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>97358</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E518">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>97359</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E519">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>97360</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E520">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>97361</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E521">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>97362</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E522">
+        <v>3436</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>97363</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E523">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>97364</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E524">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>97365</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E525">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>97366</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E526">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>97367</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E527">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>97368</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E528">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>97369</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E529">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>97370</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E530">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>97371</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E531">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>97372</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E532">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>97373</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E533">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>97374</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E534">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>97375</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E535">
+        <v>4707</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>97376</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E536">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>97377</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E537">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>97378</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E538">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>97379</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E539">
+        <v>5260</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>97380</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E540">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>97381</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E541">
+        <v>6772</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>97382</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E542">
+        <v>6168</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>97383</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E543">
+        <v>6053</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>97384</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E544">
+        <v>5575</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>97385</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E545">
+        <v>5493</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>97386</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E546">
+        <v>5667</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>97387</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E547">
+        <v>6166</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>97388</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E548">
+        <v>5639</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>97389</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E549">
+        <v>5572</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>97390</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E550">
+        <v>6052</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>97391</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E551">
+        <v>6632</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>97392</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E552">
+        <v>6654</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>97393</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E553">
+        <v>6528</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>97394</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E554">
+        <v>6175</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>97395</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E555">
+        <v>5977</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>97396</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E556">
+        <v>6492</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>97397</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E557">
+        <v>6717</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>97398</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E558">
+        <v>8779</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>97399</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E559">
+        <v>6331</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>97400</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E560">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>97401</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E561">
+        <v>5953</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>97402</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E562">
+        <v>5426</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>97403</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E563">
+        <v>5707</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>97404</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E564">
+        <v>6043</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>97405</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E565">
+        <v>6198</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>97406</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E566">
+        <v>6026</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>97407</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E567">
+        <v>4748</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>97408</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E568">
+        <v>4854</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>97409</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E569">
+        <v>5348</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>97410</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E570">
+        <v>6029</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>97411</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E571">
+        <v>12164</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>97412</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E572">
+        <v>5512</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>97413</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E573">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>97414</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E574">
+        <v>5315</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>97415</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E575">
+        <v>5394</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>97416</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E576">
+        <v>5254</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>97417</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E577">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>97418</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E578">
+        <v>5659</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>97419</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E579">
+        <v>6170</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>97420</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E580">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>97421</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E581">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>97422</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E582">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>97423</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E583">
+        <v>5383</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>97424</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E584">
+        <v>5055</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>97425</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E585">
+        <v>5329</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>97426</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E586">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>97427</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E587">
+        <v>5274</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>97428</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E588">
+        <v>5892</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>97429</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E589">
+        <v>6352</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>97430</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E590">
+        <v>6217</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>97431</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E591">
+        <v>6231</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>97432</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E592">
+        <v>5999</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>97433</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E593">
+        <v>6204</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>97434</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E594">
+        <v>5735</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>97435</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E595">
+        <v>5645</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>97436</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E596">
+        <v>5934</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>97437</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E597">
+        <v>5654</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>97438</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E598">
+        <v>6546</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>97439</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E599">
+        <v>7556</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>97440</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E600">
+        <v>7836</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>97441</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E601">
+        <v>9045</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>97442</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E602">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>97443</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E603">
+        <v>5722</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>97444</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E604">
+        <v>5081</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>97445</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E605">
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>97446</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E606">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>97447</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E607">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>97448</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E608">
+        <v>5556</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>97449</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E609">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>97450</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E610">
+        <v>6418</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>97451</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E611">
+        <v>7169</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>97452</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E612">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>97453</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E613">
+        <v>6038</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>97454</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E614">
+        <v>5688</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>97455</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E615">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>97456</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E616">
+        <v>5858</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>97457</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E617">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>97458</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E618">
+        <v>6242</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>97459</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E619">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>97460</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E620">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>97461</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E621">
+        <v>5482</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>97462</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E622">
+        <v>6175</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>97463</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E623">
+        <v>5593</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>97464</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E624">
+        <v>5031</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>97465</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E625">
+        <v>5037</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>97466</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E626">
+        <v>5080</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>97467</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E627">
+        <v>4964</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>97468</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E628">
+        <v>4809</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>97469</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E629">
+        <v>5115</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>97470</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E630">
+        <v>5186</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>97471</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E631">
+        <v>5276</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>97472</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E632">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>97473</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E633">
+        <v>5158</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>97474</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E634">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>97475</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E635">
+        <v>5246</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>97476</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E636">
+        <v>5631</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>97477</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E637">
+        <v>5310</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>97478</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E638">
+        <v>5377</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>97479</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E639">
+        <v>5595</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>97480</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E640">
+        <v>6622</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>97481</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E641">
+        <v>6323</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>97482</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E642">
+        <v>6240</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>97483</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E643">
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>97484</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E644">
+        <v>6204</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>97485</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E645">
+        <v>7091</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>97486</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E646">
+        <v>6844</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>97487</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E647">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>97488</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E648">
+        <v>5667</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>97489</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E649">
+        <v>5398</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>97490</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E650">
+        <v>5896</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>97491</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E651">
+        <v>6427</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>97492</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E652">
+        <v>6580</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>97493</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E653">
+        <v>5957</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>97494</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E654">
+        <v>5515</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>97495</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E655">
+        <v>6556</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>97496</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E656">
+        <v>6719</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>97497</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E657">
+        <v>11873</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>97498</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E658">
+        <v>6161</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>97499</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E659">
+        <v>5425</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>97500</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E660">
+        <v>5440</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>97501</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E661">
+        <v>5480</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>97502</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E662">
+        <v>5178</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>97503</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E663">
+        <v>5925</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>97504</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E664">
+        <v>5427</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>97505</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E665">
+        <v>5594</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>97506</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E666">
+        <v>5262</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>97507</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E667">
+        <v>5740</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>97508</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E668">
+        <v>6297</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>97509</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E669">
+        <v>5792</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>97510</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E670">
+        <v>6503</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>97511</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E671">
+        <v>14048</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>97512</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E672">
+        <v>6905</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>97513</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E673">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>97514</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E674">
+        <v>7816</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>97515</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E675">
+        <v>8100</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>97516</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E676">
+        <v>7129</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>97517</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E677">
+        <v>7016</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>97518</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E678">
+        <v>6079</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>97519</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E679">
+        <v>6003</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>97520</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E680">
+        <v>6084</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>97521</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E681">
+        <v>5214</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>97522</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E682">
+        <v>5692</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>97523</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E683">
+        <v>5657</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>97524</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E684">
+        <v>6016</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>97525</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E685">
+        <v>6422</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>97526</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E686">
+        <v>6262</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>97527</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E687">
+        <v>7449</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>97528</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E688">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>97529</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E689">
+        <v>6567</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>97530</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E690">
+        <v>7058</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>97531</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E691">
+        <v>6011</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>97532</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E692">
+        <v>5901</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>97533</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E693">
+        <v>6531</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>97534</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E694">
+        <v>7146</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>97535</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E695">
+        <v>6524</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>97536</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E696">
+        <v>6744</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>97537</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E697">
+        <v>6798</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>97538</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E698">
+        <v>7556</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>97539</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E699">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>97540</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E700">
+        <v>6895</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>97541</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E701">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>97542</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E702">
+        <v>7202</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>97543</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E703">
+        <v>7709</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>97544</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E704">
+        <v>7318</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>97545</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E705">
+        <v>6154</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>97546</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E706">
+        <v>7199</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>97547</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E707">
+        <v>7012</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>97548</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E708">
+        <v>7951</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>97549</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E709">
+        <v>6716</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>97550</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E710">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>97551</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E711">
+        <v>5967</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>97552</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E712">
+        <v>6590</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>97553</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E713">
+        <v>6351</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>97554</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E714">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>97555</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E715">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>97556</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E716">
+        <v>6541</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>97557</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E717">
+        <v>6205</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>97558</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E718">
+        <v>4840</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>97559</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E719">
+        <v>4846</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>97560</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E720">
+        <v>4942</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>97561</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E721">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>97562</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E722">
+        <v>5736</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>97563</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E723">
+        <v>5300</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>97564</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E724">
+        <v>5427</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>97565</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E725">
+        <v>5372</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>97566</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E726">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>97567</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E727">
+        <v>5048</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>97568</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E728">
+        <v>5511</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>97569</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E729">
+        <v>5417</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>97570</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E730">
+        <v>6087</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>97571</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E731">
+        <v>5987</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>97572</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E732">
+        <v>5150</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>97573</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E733">
+        <v>4849</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>97574</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E734">
+        <v>5453</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>97575</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E735">
+        <v>5934</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>97576</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E736">
+        <v>5181</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>97577</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E737">
+        <v>4786</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>97578</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E738">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>97579</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E739">
+        <v>6735</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>97580</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E740">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>97581</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E741">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>97582</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E742">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>97583</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E743">
+        <v>4818</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>97584</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E744">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>97585</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E745">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>97586</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E746">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>97587</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E747">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>97588</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E748">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>97589</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E749">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>97590</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E750">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>97591</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E751">
+        <v>5960</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>97592</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E752">
+        <v>4666</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>97593</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E753">
+        <v>4856</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>97594</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E754">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>97595</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E755">
+        <v>10661</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>97596</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E756">
+        <v>5005</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>97597</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E757">
+        <v>5598</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>97598</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E758">
+        <v>6459</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>97599</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E759">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>97600</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E760">
+        <v>4952</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>97601</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E761">
+        <v>8413</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>97602</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E762">
+        <v>5341</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>97603</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E763">
+        <v>6060</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>97604</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E764">
+        <v>5675</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>97605</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E765">
+        <v>6192</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>97606</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E766">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>97607</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E767">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>97608</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E768">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>97609</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E769">
+        <v>5482</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>97610</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E770">
+        <v>5532</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>97611</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E771">
+        <v>5505</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>97612</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E772">
+        <v>5723</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>97613</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E773">
+        <v>6502</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>97614</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E774">
+        <v>6122</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>97615</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E775">
+        <v>5175</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>97616</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E776">
+        <v>5917</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>97617</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E777">
+        <v>5995</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>97618</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E778">
+        <v>5604</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>97619</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E779">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>97620</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E780">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>97621</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E781">
+        <v>5623</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>97622</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E782">
+        <v>6133</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>97623</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E783">
+        <v>6048</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>97624</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E784">
+        <v>5453</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>97625</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E785">
+        <v>6114</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>97626</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E786">
+        <v>5898</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>97627</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E787">
+        <v>5829</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>97628</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E788">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>97629</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E789">
+        <v>5143</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>97630</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E790">
+        <v>6227</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>97631</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E791">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>97632</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E792">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>97633</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E793">
+        <v>6770</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>97634</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E794">
+        <v>5963</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>97635</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E795">
+        <v>5655</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>97636</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E796">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>97637</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E797">
+        <v>6393</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>97638</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E798">
+        <v>5378</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>97639</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E799">
+        <v>8554</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>97640</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E800">
+        <v>6197</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>97641</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E801">
+        <v>5825</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>97642</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E802">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>97643</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E803">
+        <v>5402</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>97644</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E804">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>97645</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E805">
+        <v>5558</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>97646</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E806">
+        <v>5835</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>97647</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E807">
+        <v>5977</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>97648</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E808">
+        <v>9287</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>97649</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E809">
+        <v>6566</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>97650</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E810">
+        <v>6233</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>97651</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E811">
+        <v>5382</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>97652</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E812">
+        <v>6511</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>97653</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E813">
+        <v>6733</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>97654</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E814">
+        <v>6942</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>97655</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E815">
+        <v>7130</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>97656</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E816">
+        <v>6166</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>97657</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E817">
+        <v>5437</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>97658</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E818">
+        <v>6598</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>97659</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E819">
+        <v>6156</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>97660</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E820">
+        <v>5756</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>97661</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E821">
+        <v>5699</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>97662</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E822">
+        <v>5952</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>97663</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E823">
+        <v>5354</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>97664</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E824">
+        <v>8285</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>97665</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E825">
+        <v>5357</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>97666</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E826">
+        <v>6473</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>97667</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E827">
+        <v>6562</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>97668</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E828">
+        <v>8073</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>97669</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E829">
+        <v>6595</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>97670</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E830">
+        <v>7364</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>97671</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E831">
+        <v>8597</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>97672</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E832">
+        <v>5867</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>97673</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E833">
+        <v>6911</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>97674</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E834">
+        <v>5628</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>97675</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E835">
+        <v>4833</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>97676</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E836">
+        <v>5553</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>97677</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E837">
+        <v>5203</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>97678</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E838">
+        <v>5579</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>97679</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E839">
+        <v>5683</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>97680</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E840">
+        <v>5805</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>97681</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E841">
+        <v>8057</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>97682</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E842">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>97683</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E843">
+        <v>7147</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>97684</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E844">
+        <v>6759</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>97685</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E845">
+        <v>6514</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>97686</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E846">
+        <v>7128</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>97687</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E847">
+        <v>7868</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>97688</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E848">
+        <v>8170</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>97689</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E849">
+        <v>8924</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>97690</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E850">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>97691</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E851">
+        <v>7995</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>97692</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E852">
+        <v>9972</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>97693</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E853">
+        <v>9263</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>97694</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E854">
+        <v>8990</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>97695</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E855">
+        <v>9713</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>97696</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E856">
+        <v>11267</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>97697</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E857">
+        <v>13366</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>97698</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E858">
+        <v>8614</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>97699</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E859">
+        <v>7449</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>97700</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E860">
+        <v>6737</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>97701</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E861">
+        <v>6569</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>97702</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E862">
+        <v>6831</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>97703</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E863">
+        <v>8138</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>97704</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E864">
+        <v>6648</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>97705</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E865">
+        <v>11034</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>97706</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E866">
+        <v>16999</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>97707</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E867">
+        <v>8394</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>97708</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E868">
+        <v>8049</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>97709</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E869">
+        <v>7933</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>97710</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E870">
+        <v>8459</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>97711</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E871">
+        <v>7424</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>97712</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E872">
+        <v>7527</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>97713</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E873">
+        <v>7121</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>97714</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E874">
+        <v>6921</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>97715</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E875">
+        <v>9291</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>97716</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E876">
+        <v>8134</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>97717</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E877">
+        <v>7866</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>97718</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E878">
+        <v>7238</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>97719</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E879">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>97720</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E880">
+        <v>8401</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>97721</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E881">
+        <v>7658</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>97722</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E882">
+        <v>9254</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>97723</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E883">
+        <v>11611</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>97724</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E884">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>97725</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E885">
+        <v>6865</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>97726</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E886">
+        <v>7243</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>97727</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E887">
+        <v>6899</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>97728</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E888">
+        <v>7419</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>97729</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E889">
+        <v>7606</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>97730</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E890">
+        <v>8616</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>97731</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E891">
+        <v>9074</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>97732</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E892">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>97733</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E893">
+        <v>5662</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>97734</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E894">
+        <v>6009</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>97735</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E895">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>97736</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E896">
+        <v>7937</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>97737</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E897">
+        <v>6978</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>97738</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E898">
+        <v>7231</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>97739</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E899">
+        <v>7320</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>97740</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E900">
+        <v>7907</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>97741</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E901">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>97742</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E902">
+        <v>6992</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>97743</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E903">
+        <v>7189</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>97744</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E904">
+        <v>7407</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>97745</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E905">
+        <v>6615</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>97746</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E906">
+        <v>7629</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>97747</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E907">
+        <v>7512</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>97748</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E908">
+        <v>7501</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>97749</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E909">
+        <v>7580</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>97750</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E910">
+        <v>7934</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>97751</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E911">
+        <v>8270</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>97752</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E912">
+        <v>7655</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>97753</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E913">
+        <v>7562</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>97754</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E914">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>97755</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2704</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E915">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>97756</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E916">
+        <v>6087</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>97757</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E917">
+        <v>7200</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>97758</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E918">
+        <v>9790</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>97759</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E919">
+        <v>9119</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>97760</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E920">
+        <v>10834</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>97761</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E921">
+        <v>8494</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>97762</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E922">
+        <v>7220</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>97763</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E923">
+        <v>8402</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>97764</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E924">
+        <v>6834</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>97765</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E925">
+        <v>7831</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>97766</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E926">
+        <v>7228</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>97767</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E927">
+        <v>6733</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>97768</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E928">
+        <v>8080</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>97769</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E929">
+        <v>7068</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>97770</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2751</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E930">
+        <v>7231</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>97771</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E931">
+        <v>7575</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>97772</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E932">
+        <v>7108</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>97773</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2761</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="E933">
+        <v>7205</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>97774</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2764</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="E934">
+        <v>7350</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>97775</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E935">
+        <v>7519</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>97776</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2770</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E936">
+        <v>6323</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>97777</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E937">
+        <v>7357</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>97778</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="E938">
+        <v>6849</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>97779</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E939">
+        <v>7611</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>97780</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E940">
+        <v>6817</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>97781</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2785</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E941">
+        <v>7682</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>97782</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E942">
+        <v>8387</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>97783</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="E943">
+        <v>8786</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>97784</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E944">
+        <v>8942</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>97785</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E945">
+        <v>8456</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>97786</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E946">
+        <v>8288</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>97787</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E947">
+        <v>8510</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>97788</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E948">
+        <v>9259</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>97789</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2808</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E949">
+        <v>8593</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>97790</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E950">
+        <v>8414</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>97791</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E951">
+        <v>9251</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>97792</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E952">
+        <v>6407</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>97793</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E953">
+        <v>7880</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>97794</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E954">
+        <v>7177</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>97795</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E955">
+        <v>11285</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>97796</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E956">
+        <v>9418</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>97797</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E957">
+        <v>8622</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>97798</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E958">
+        <v>8896</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>97799</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E959">
+        <v>8301</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>97800</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E960">
+        <v>11356</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>97801</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E961">
+        <v>11442</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>97802</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E962">
+        <v>16558</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>97803</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E963">
+        <v>15051</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>97804</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E964">
+        <v>10611</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>97805</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E965">
+        <v>9607</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>97806</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E966">
+        <v>8582</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>97807</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E967">
+        <v>10277</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>103152</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E968">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>103153</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E969">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>103154</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E970">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>103155</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E971">
+        <v>3295</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>103156</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E972">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>103157</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E973">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>103158</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E974">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>103159</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E975">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>103160</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E976">
+        <v>5529</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>103161</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E977">
+        <v>4204</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>103162</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E978">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>103163</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E979">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>123626</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E980">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>123627</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E981">
+        <v>2863</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>123628</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E982">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>123629</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E983">
+        <v>3310</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>123630</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E984">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>123631</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E985">
+        <v>4164</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>124392</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E986">
+        <v>4707</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>127645</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E987">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>127646</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E988">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>127647</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E989">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>127648</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="E990">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>127649</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E991">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>127650</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E992">
+        <v>4011</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>127651</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E993">
+        <v>3625</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>127652</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="E994">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>127653</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2946</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E995">
+        <v>4091</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>127654</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2949</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E996">
+        <v>4660</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>127655</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E997">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>127656</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E998">
+        <v>4441</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>127657</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E999">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>127658</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E1000">
+        <v>5004</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>127659</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="E1001">
+        <v>4440</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>127660</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E1002">
+        <v>4473</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">