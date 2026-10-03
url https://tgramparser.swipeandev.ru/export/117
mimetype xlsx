--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="956">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2535">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2880,50 +2880,4787 @@
     <t>11.07.25 18:30</t>
   </si>
   <si>
     <t>t.me/parkloga/8616</t>
   </si>
   <si>
     <t>Продолжаю насыщенный рабочий день в Каменском районе. Провёл выездное совещание в парке «Лога». Обсудили развитие туризма в нашей области. Место выбрали совсем не случайно. Парк в хуторе Старая Станица — пример, как инициатива одного человека может преобразить целый регион. С 2010 года в развитие «Лога» владелец вложил более 1 млрд рублей. Сейчас здесь есть аттракционы, зоопарк, экзотариум, красивые скверы, ярмарочная площадь, музей кузнечного дела — будто попадаешь в сказочный мир. Скоро появится и гостиница, ведь в парке ежегодно почти миллион гостей. Уверен, что таких успешных примеров у нас будет больше. Интерес к внутреннему туризму растёт. Считаю, что власть должна сразу откликаться на запросы отрасли. Надо помогать и поддерживать всех, кто занимается развитием туристических объектов. Будем реализовывать до 2035 года большую программу автотуризма «По дороге на юг». В неё входят: благоустройство дорог к 35 туристическим объектам и создание современного придорожного сервиса.             Уже сегодня у нас в области появляются инфраструктурные объекты крупного бизнеса. Так, на трассе М-4 компания «МАК-Лоджистик» строит новые зоны отдыха, кафе и отели. Отрасль туризма развивается динамично. За 5 месяцев наш регион уже принял более 724 тысяч гостей — на 16% больше, чем годом ранее. Хочу особенно поблагодарить представителей малого и среднего бизнеса, которые воплощают новые проекты. А для поддержки у нас есть гранты и социальные контракты. Работаем с коллегами над тем, чтобы людям со всей страны хотелось побывать в Ростовской области.</t>
   </si>
   <si>
     <t>11.07.25 14:59</t>
   </si>
   <si>
     <t>t.me/parkloga/8606</t>
   </si>
   <si>
     <t>📸 Праздник Ивана Купалы в парке «Лога». Фоторепортаж. Часть 2.</t>
   </si>
   <si>
     <t>11.07.25 11:59</t>
   </si>
   <si>
     <t>t.me/parkloga/8596</t>
   </si>
   <si>
     <t>📸 Праздник Ивана Купалы в парке «Лога». Фоторепортаж. Часть 1.</t>
+  </si>
+  <si>
+    <t>09.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13549</t>
+  </si>
+  <si>
+    <t>Черепашки просто живут свою лучшую жизнь ✨☀️</t>
+  </si>
+  <si>
+    <t>09.09.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13548</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня воздух прогреется до +23°C! 💛 Самое время приехать в парк погулять и подышать свежим воздухом. Проведите осенний день в кругу самых любимых.🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>08.09.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13539</t>
+  </si>
+  <si>
+    <t>Совсем недавно в нашем парке прошёл большой Праздник ухи! 🐟🔥 Делимся с вами фоторепортажем и предлагаем ещё раз окунуться в атмосферу этого дня - ароматной ухи, музыки, веселья и тёплых встреч! ❤️✨</t>
+  </si>
+  <si>
+    <t>08.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13535</t>
+  </si>
+  <si>
+    <t>💚 Нам очень приятно то, с какой заботой вы относитесь к нашим животным! Многие гости привозят для наших питомцев полезные гостинцы. Спасибо, что хотите их порадовать! 🐾 Можно привезти: 🥕 овощи: морковь, свёклу, картофель, помидоры, капусту, кабачки, огурцы и тыкву; 🍎 фрукты: яблоки, груши, виноград, абрикосы, дыни и арбузы; 🌰 орехи: грецкие орехи, фундук и жёлуди. Гостинцы можно передать сотрудникам парка или оставить на посту охраны - мы обязательно передадим их животноводам. 💚 🚫 Пожалуйста, не кормите животных самостоятельно! Принесённые продукты предназначены для питомцев, но давать их могут только сотрудники - это важно для их здоровья и безопасности!🙏🏻 А если приехать в парк и привезти гостинцы не получается, поддержать наших животных можно через «Фонд сказочных дел»✨ Спасибо за ваши добрые сердца! 🐾❤️</t>
+  </si>
+  <si>
+    <t>08.09.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13534</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня воздух прогреется до +22°C! 💛 Осень в парке «Лога» создана для тихих семейных радостей. Приезжайте насладиться моментом! 🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>07.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13532</t>
+  </si>
+  <si>
+    <t>🐾 КОТЯТА ИЩУТ ДОМ 🐾 Друзья, в нашем парке родились очаровательные котята 🥰 Сейчас малыши - мальчик и девочка - ищут добрые и заботливые руки 💛 Если вы готовы подарить одному из них любовь, заботу и настоящий дом - напишите нам 🐱❤️</t>
+  </si>
+  <si>
+    <t>07.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13531</t>
+  </si>
+  <si>
+    <t>Врываемся в понедельник бодро! 🐟👀😅</t>
+  </si>
+  <si>
+    <t>07.09.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13530</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня воздух прогреется до +22°C! 💛 Пусть ваша неделя начнется с красоты и вдохновения! Ждём вас на уютную осеннюю прогулку в парке «Лога». 🍂💫 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>06.09.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13521</t>
+  </si>
+  <si>
+    <t>Уютная атмосфера кафе «Веранда» 💚</t>
+  </si>
+  <si>
+    <t>06.09.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13520</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня воздух прогреется до +22°C! 💛 Выходные созданы для теплых встреч и уютных путешествий. Приезжайте в парк «Лога» всей семьей, чтобы наполниться вдохновением и красотой осени! 🍁💫 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>05.09.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13519</t>
+  </si>
+  <si>
+    <t>Группа RIVERBAND ❤️✨</t>
+  </si>
+  <si>
+    <t>05.09.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13510</t>
+  </si>
+  <si>
+    <t>Поздравляем победителей сегодняшних праздничных лотерей ❤️🐟🏴‍☠️</t>
+  </si>
+  <si>
+    <t>05.09.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13501</t>
+  </si>
+  <si>
+    <t>Наши самые весёлые конкурсы! Спасибо всем за участие ❤️❤️❤️🏴‍☠️🐟</t>
+  </si>
+  <si>
+    <t>05.09.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13500</t>
+  </si>
+  <si>
+    <t>Хореографические коллективы «Офелия», «Компромисс» и «Самоцвет» ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>05.09.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13496</t>
+  </si>
+  <si>
+    <t>Ждём сейчас всех деток на Ярмарочной площади на детской игровой программе «Пиратские приключения»! ⚓ Потом наши пираты будут ждать вас на пиратской анимационной зоне - возле фотосервиса!</t>
+  </si>
+  <si>
+    <t>05.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13495</t>
+  </si>
+  <si>
+    <t>Друзья, на празднике Донской ухи на ярмарочной площади можно отведать 2 вида ухи: 🐟 С помидорами и икрой - ароматная, насыщенная, с ярким рыбным вкусом. 🐟 С пшеном и копчёным тунцом - душистая, сытная и с лёгкой ноткой дымка. Два вкуса - одна цена: 350 г/ 300 ₽! А ещё вас ждут плов, мясо, расстегаи и напитки.</t>
+  </si>
+  <si>
+    <t>05.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13494</t>
+  </si>
+  <si>
+    <t>ПИРАТЫ ОСТАЛИСЬ БЕЗ УЛОВА! 🏴‍☠️🐟 Пока пираты готовились к большому празднику и варили свою самую вкусную уху, случилось непредвиденное - рыбки выскользнули из сетей, нырнули в волны и… уплыли кто куда! 🌊 Теперь они спрятались по всему парку, и без вашей помощи пиратам никак не собрать улов… Ищите рыбок, приносите их пиратам и получайте за находку приз! 🏴‍☠️🎁</t>
+  </si>
+  <si>
+    <t>05.09.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13493</t>
+  </si>
+  <si>
+    <t>🌊 Друзья! Сегодня в парке гастрономический праздник «ДОНСКАЯ УХА»🐟 Погода отличная, ярко светит солнце, +29 °C! С 10:00 Работают аттракционы, сувенирные лавки, кафе и ресторан. С 11:00 - творческие мастер-классы: 🐟 изготовление «Рыбы мечты» 🎨 роспись деревянных рыбок 👜 роспись шоперов 🏺 гончарное мастерство 🎭 аквагрим 🏴‍☠️ Интерактив с пиратами «Потерянный улов» Ищите рыбок в парке, приносите их пиратам - и получайте сюрприз! ⚓ Пиратская анимационная зона - возле фотосервиса. 🎯 Тематические призовые аттракционы на площади с царём: • «Полундра» • «Тайны морских глубин» • «На абордаж» • «Капитан Крюк» • «Лягушки» 🍲 ЯРМАРОЧНАЯ ПЛОЩАДЬ: 12:00 - ярмарочная еда Можно будет отведать два вида ухи: 🐟 с судаком и икрой сазана; 🐟 с пшеном и копчёным тунцом. А ещё вас ждут плов, мясо, расстегаи и напитки. 🏴‍☠️ 13:30-14:30 - детская игровая программа «Пиратские приключения» 🎤 15:00-20:20 - программа на сцене Игры, песни, танцы, призы и ваши любимые несравненные ведущие! 🎁 16:00 и 19:00 - праздничные лотереи «Сундук удачи» 🔥 19:20 - RIVER BAND - профессиональная музыкальная группа из Ростова-на-Дону! Вас ждёт зажигательное выступление, любимые хиты и море позитивных эмоций! А ещё для вас работают: 🎢 Тюбинг 🌲 Верёвочный парк 🎡 Колесо обозрения 🦎 Экзотариум 🐉 Батут «Змей Горыныч» 🎠 Карусель 🐔 Аттракцион «Курятник» 🔥 Кузнечное подворье 🐴 Прогулка на лошадке 👀 «ОЧИвидно» 📸 Фотосервис 🚂 Прогулка на паровозике 🚆 Рельсовый поезд 🥽 Аттракционы виртуальной реальности 🎁 Сувенирные лавки 🦁 Зоопарк 📸 Тематические фотозоны В парке вас ждут яркие тематические фотозоны! Проживание Парк-отель «Княжий» +7 (863) 333-50-36 ✨ 21:00 - светомузыкальный фонтан и дискотека!</t>
+  </si>
+  <si>
+    <t>04.09.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13492</t>
+  </si>
+  <si>
+    <t>🌊 ДОНСКАЯ УХА - 5 СЕНТЯБРЯ 🐟 Праздник, где будет всё: аттракционы, мастер-классы, пиратские приключения, уха, музыка, игры, призы и, конечно, отличное настроение! С 10:00 Работают аттракционы, сувенирные лавки, кафе и ресторан. С 11:00 - творческие мастер-классы: 🐟 изготовление «Рыбы мечты» 🎨 роспись деревянных рыбок 👜 роспись шоперов 🏺 гончарное мастерство 🎭 аквагрим 🏴‍☠️ Интерактив с пиратами «Потерянный улов» Ищите рыбок в парке, приносите их пиратам - и получайте сюрприз! ⚓ Пиратская анимационная зона - возле фотосервиса. 🎯 Тематические призовые аттракционы на площади с царём: • «Полундра» • «Тайны морских глубин» • «На абордаж» • «Капитан Крюк» • «Лягушки» 🍲 ЯРМАРОЧНАЯ ПЛОЩАДЬ: 12:00 - ярмарочная еда Можно будет отведать два вида ухи: 🐟 с судаком и икрой сазана; 🐟 с пшеном и копчёным тунцом. А ещё вас ждут плов, мясо, расстегаи и напитки. 🏴‍☠️ 13:30-14:30 - детская игровая программа «Пиратские приключения» 🎤 15:00-20:00 - программа на сцене Игры, песни, танцы, призы и зажигательные ведущие! 🎁 16:00 и 19:00 - праздничные лотереи «Сундук удачи» А ещё для вас работают: 🎢 Тюбинг 🌲 Верёвочный парк 🎡 Колесо обозрения 🦎 Экзотариум 🐉 Батут «Змей Горыныч» 🎠 Карусель 🐔 Аттракцион «Курятник» 🔥 Кузнечное подворье 🐴 Прогулка на лошадке 👀 «ОЧИвидно» 📸 Фотосервис 🚂 Прогулка на паровозике 🚆 Рельсовый поезд 🥽 Аттракционы виртуальной реальности 🎁 Сувенирные лавки 🦁 Зоопарк 📸 Тематические фотозоны В парке вас ждут яркие тематические фотозоны! Проживание Парк-отель «Княжий» +7 (863) 333-50-36 ✨ 21:00 - светомузыкальный фонтан и дискотека! 📹 На празднике будут работать фотограф и видеограф, чтобы сохранить самые яркие моменты этого дня. 🏴‍☠️ А мы предлагаем поддержать атмосферу праздника! Приходите в тельняшках, полосатых вещах, белых и голубых нарядах и станьте частью большого праздника!</t>
+  </si>
+  <si>
+    <t>04.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13491</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня воздух прогреется до +28°C! 💛 Осень в парке «Лога» - время для самых близких. Приезжайте всей семьей за вдохновением и уютными прогулками! ✨ 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>03.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13490</t>
+  </si>
+  <si>
+    <t>🔥 ПРАЗДНИК УХИ УЖЕ СОВСЕМ БЛИЗКО! 🔥 Уже послезавтра, 5 сентября, в парке состоится Праздник ухи! 🐟🥄 Сейчас в парке днём и ночью кипит работа - готовим много всего интересного: насыщенную программу, яркие фотозоны, сюрпризы, песни, танцы…! 🤫 Уже совсем скоро опубликуем полную афишу праздника! А чтобы никуда не спешить и насладиться праздником по полной, можно заранее забронировать номер в нашем отеле «Княжий» 🏰 ☎️ +7 (863) 333-50-36 Встречаемся на Празднике ухи! 🐟🔥</t>
+  </si>
+  <si>
+    <t>03.09.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13489</t>
+  </si>
+  <si>
+    <t>Кто бы мог подумать, что звуки из прошлого видео издавали благородные олени! 🦌🔊</t>
+  </si>
+  <si>
+    <t>03.09.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13488</t>
+  </si>
+  <si>
+    <t>💼 РАБОТА В ПАРКЕ «ЛОГА» СТАРШАЯ ГОРНИЧНАЯ 🗓 График: 5/2, с 8:00 до 17:00 Выходные - понедельник и вторник. Есть доставка: Каменск, Глубокий, Заводской 🍽 Предоставляется обед. 💰 ЗП от 60 000 ₽ чистыми Эта вакансия для Вас, если: - имеете опыт руководства коллективом; - знаете, как выявлять недостатки в уборке; - знаете нормы и правила использования и учёта спец. средств для уборки. 📄 Приём документов: Х. Лесной, ул. Королева, 1 с 9:00 до 16:00 по будням. Иметь КОПИИ: - паспорт; - ИНН; - СНИЛС; - мед. полис; - реквизиты карты Сбер для з/п. ОРИГИНАЛ: - трудовая книжка. 📞 Тел.: 8 928 166-09-32</t>
+  </si>
+  <si>
+    <t>03.09.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13487</t>
+  </si>
+  <si>
+    <t>Попробуйте угадать, какое животное издаёт этот звук? 🧐🔊</t>
+  </si>
+  <si>
+    <t>03.09.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13486</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня воздух прогреется до +29°C! 💛 Окунитесь в нежное очарование осени. Подарите себе семейный отдых и новые теплые воспоминания! ✨ 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>02.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13482</t>
+  </si>
+  <si>
+    <t>❤️ Спасибо, что заботитесь о наших животных! Многие гости привозят для питомцев полезные гостинцы - и мы очень ценим вашу доброту! 🐾 Если хотите порадовать наших обитателей, можно передать: 🥕 овощи: морковь, свёклу, картофель, помидоры, капусту, кабачки, огурцы и тыкву; 🍎 фрукты: яблоки, груши, виноград, абрикосы, дыни и арбузы; 🌰 орехи: грецкие орехи, фундук и жёлуди. Гостинцы можно отдать сотрудникам парка или оставить на посту охраны - мы обязательно передадим их животноводам 💚 🚫 Пожалуйста, не кормите животных самостоятельно! Принесённые продукты предназначены для них, но давать их питомцам без участия сотрудников нельзя - это может навредить их здоровью! Спасибо, что помогаете нам заботиться о наших любимцах! 🐾❤️</t>
+  </si>
+  <si>
+    <t>02.09.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13481</t>
+  </si>
+  <si>
+    <t>Отправьте это видео тому, с кем хочется разделить такие моменты 🎡❤️</t>
+  </si>
+  <si>
+    <t>02.09.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13480</t>
+  </si>
+  <si>
+    <t>Парк «Лога» запускает новый проект!!! Такого ещё не было!🎉🎉🎉 Приглашаем талантливых ребят, которые умеют фотографировать! 🤩 Мы всему обучаем! Фотоаппараты предоставляем📸 Вы можете выбрать любое удобное время и день и планировать график выхода с понедельника по пятницу!🚀🚀🚀🚀🚀🚀🚀🚀🚀🚀🚀🚀🚀🚀🚀 По секрету🤫 наши фотографы уже сейчас зарабатывают 3000-5000р за смену. Пиши в мах или звони 📲тел.89281660932 : "ФОТОГРАФ, укажи день недели и время со скольки до скольки хотел бы работать, и телефон для связи" Пиши сегодня, пока открылась запись на сентябрь и есть свободное время!⏰</t>
+  </si>
+  <si>
+    <t>02.09.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13479</t>
+  </si>
+  <si>
+    <t>Погрузились в исследование с головой…🎃 Лемуры проявили любопытство к новому и пока ещё совершенно непонятному предмету - и устроили собственное расследование. Заглянули внутрь, всё тщательно изучили, а кто-то так увлёкся, что решил исследовать тыкву изнутри 😄🐒 Похоже, тыква прошла проверку на любопытство) 🎃</t>
+  </si>
+  <si>
+    <t>02.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13478</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! Сегодня воздух прогреется до +30°C! 💛 Окунитесь в очарование ранней осени - пусть этот день станет поводом для совместного путешествия и рождения тёплых семейных воспоминаний! 🍂 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>01.09.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13477</t>
+  </si>
+  <si>
+    <t>Звоните сегодня, бронируйте любые дни для работы и вы в нашей команде! 📲 89281660932 или 89281521801</t>
+  </si>
+  <si>
+    <t>01.09.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13476</t>
+  </si>
+  <si>
+    <t>✨ МЕШОЧЕК ЖЕЛАНИЙ ОТ БАБУШКИ ЯГИ ✨ Друзья, 1 сентября - самое время загадать что-нибудь хорошее на новый учебный год! 📚 На Сказочном подворье вас уже ждёт Бабушка Яга! 🧙‍♀️🌿 Она поможет собрать настоящий мешочек желаний: выберите травы, наполните ими мешочек и загадайте самое сокровенное! ✨ 📚 ШКОЛЬНИКАМ предлагаем наколдовать себе побольше пятёрок, успехов в учёбе, лёгких контрольных, хорошего настроения и верных друзей! 🌿 ВЗРОСЛЫМ тоже есть о чём попросить😉 Загадайте удачу, любовь, достаток или просто побольше счастливых моментов ❤️ 📍 Ищите Сказочное подворье на аллее между ресторанами!</t>
+  </si>
+  <si>
+    <t>01.09.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13475</t>
+  </si>
+  <si>
+    <t>Сняли тренд с игрушками в сувенирной лавке экзотариума… Поняли, что можем лучше😉 Решили сделать его немного интереснее… 🐍🕷️😏</t>
+  </si>
+  <si>
+    <t>01.09.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13474</t>
+  </si>
+  <si>
+    <t>Друзья, поздравляем всех с Днём знаний и первым днём осени! 🍁📚✨ Сегодня солнечно, температура воздуха прогреется до +27°С, и мы хотим провести этот праздничный день вместе с вами! Для вас подготовили много интересного: 🍎 Интерактив «Молодильные яблочки» с подарками от Бабушки Яги ✨ Мастер-класс «Волшебный мешочек» на Сказочном подворье 🎁 Праздничные лотереи в 16:00 и 19:00 🎨 Творческие мастер-классы 🎡 Также для вас работают: • Призовые аттракционы на площади с Царём (10:00–21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00–21:00): «Панда-воин» «Виртуальный тир» • Колесо обозрения • Верёвочный парк «Гуси-Лебеди» • Карусель • Аттракцион «Курятник» • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей у колеса обозрения, верёвочного парка, синематографа «7Д» и Сказочного подворья • Детская площадка • Кривые зеркала • Зоопарк • Сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:00 🕘 🍽 Где поесть: • Лавки с напитками, хот-догами, шаурмой, яблочками и мороженым • Ресторан «Тетеревъ» • Кафе «Веранда» • Лавка «Лукоморье» 🏠 Проживание: • Парк-отель «Княжий» ☎️ +7 (863) 333-50-36 График работы может меняться в зависимости от погодных условий.</t>
+  </si>
+  <si>
+    <t>31.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13473</t>
+  </si>
+  <si>
+    <t>🍂 Друзья, уже 26 сентября в нашем парке состоится яркий Праздник осени и Уездная ярмарка! Будет весело, ярко и с настоящим народным колоритом: праздничная атмосфера, творчество и, конечно же, особое осеннее настроение! ✨ А если вы мастер и хотите представить свои работы и познакомить с ними гостей парка - заполняйте анкету и становитесь участником Уездной ярмарки! 🧡 Будем создавать настоящий осенний праздник вместе! 🍁</t>
+  </si>
+  <si>
+    <t>31.08.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13472</t>
+  </si>
+  <si>
+    <t>Друзья, с сегодняшнего дня наш музыкальный фонтан начинает свою работу в 21:00! ✨⛲️ Приходите полюбоваться волшебным сочетанием воды, света и музыки ❤️</t>
+  </si>
+  <si>
+    <t>31.08.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13471</t>
+  </si>
+  <si>
+    <t>Друзья, нам искренне грустно, что иногда нам приходится публиковать такие видео. Парк «Лога» - это место, куда можно прийти, погулять и насладиться красотой совершенно бесплатно. И нам очень хочется, чтобы каждый гость ценил труд огромного количества людей, которые каждый день создают, поддерживают и берегут это место… Но, к сожалению, иногда находятся те, кто считает, что можно взять чужое, испортить имущество или не задумываться о последствиях своих поступков. Мы очень не хотим делать «позорные» ролики и видеть наших гостей в подобном контенте. Поэтому, если вы не хотите однажды стать «героем» такого видео, пожалуйста, помните: на территории парка ведётся видеонаблюдение. Давайте будем уважать друг друга и ценить то, что создано для всех! Чтобы красивые видео о нашем парке всегда оставались только красивыми. ❤️</t>
+  </si>
+  <si>
+    <t>31.08.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13470</t>
+  </si>
+  <si>
+    <t>А что, если сделать этот день чуточку ярче? ✨ Приезжайте в парк «Лога»!</t>
+  </si>
+  <si>
+    <t>31.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13469</t>
+  </si>
+  <si>
+    <t>Сегодня свой профессиональный праздник отмечают ветеринарные врачи! 🩺🤍 За красивой картинкой благополучной жизни наших обитателей всегда стоит колоссальный труд. Сами специалисты остаются за кадром, но именно их профессионализм и ежедневный контроль обеспечивают здоровье и безопасность животных. 🐾 Масштаб их работы огромен. Ветврач в парке - это универсал, совмещающий роли хирурга, анестезиолога и диагноста для десятков разных видов, от рептилий до крупных копытных. Шаблонов здесь нет: у каждого пациента своя анатомия, характер и полное отсутствие возможности сказать, где болит.🦎 На кону всегда стоит жизнь, поэтому работа идет в режиме 24/7. Полночные вызовы, ночные роды в вольере или экстренная помощь на рассвете - это их привычные будни. На выезд они отправляются по первому зову. 🚨 При этом их миссия гораздо шире, ведь не зря говорят: «Врач лечит человека, а ветеринарный врач - человечество». Вакцинация, регулярные обработки и жесткий санитарный контроль - это мощный щит, который защищает от опасных инфекций и человеческие жизни.🛡 ️Спасибо всем ветеринарным врачам за высочайший профессионализм, выдержку и бессонные ночи. С праздником! ❤️‍🩹🎉</t>
+  </si>
+  <si>
+    <t>31.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13468</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня воздух прогреется до +28°C! 💚 Пусть этот день будет наполнен свежестью природы и радостью совместного путешествия: создавайте тёплые семейные воспоминания! 🌿 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>30.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13467</t>
+  </si>
+  <si>
+    <t>30.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13466</t>
+  </si>
+  <si>
+    <t>Тихий уютный вечер в парке ❤️</t>
+  </si>
+  <si>
+    <t>30.08.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13465</t>
+  </si>
+  <si>
+    <t>🎯 А вы готовы испытать удачу? На площади с Царём вас ждут призовые аттракционы, где можно проверить свою меткость, ловкость и сноровку - и, конечно, уйти с призом! 🏆 🔥 «Печка» 🏹 «Лучный тир» 🥫 «Баночный тир» 🎈 «Лопни шарик» Выбирайте испытание, бросайте себе вызов и проверяйте, сможете ли забрать свой приз! 😉 📍 Сегодня до 21:00 на площади с Царём!</t>
+  </si>
+  <si>
+    <t>30.08.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13464</t>
+  </si>
+  <si>
+    <t>Обычно мы фотографируем всё вокруг! А когда в последний раз вы фотографировали… свой взгляд? 👁️ Внутри каждого глаза скрывается целая вселенная - уникальные цвета, линии и узоры, которые невозможно повторить. А что, если посмотреть на себя совершенно иначе? Проект «ОЧИВИДНО» - возможность увидеть свой взгляд детально! 📍 Фотосервис около кафе «Веранда»</t>
+  </si>
+  <si>
+    <t>30.08.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13463</t>
+  </si>
+  <si>
+    <t>✨ Друзья, внимание! Сегодня и 1 сентября на площади с Царём вас ждут праздничные лотереи! 🥳 В честь Дня знаний Бабушка Яга разыграет подарочки среди наших гостей! 🎁🧙‍♀️ А принять участие очень просто: при покупке билета на любой аттракцион, в экзотариум, на кузнечное подворье или мастер-классы вы получите лотерейный билетик 🎟️ ⏰ Начало лотереи: 16:00 и 19:00 Участвуйте и выигрывайте призы!🍀🎉</t>
+  </si>
+  <si>
+    <t>30.08.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13462</t>
+  </si>
+  <si>
+    <t>🎨 Время творить! Сегодня на площади с царём можно расписать шоппер, создать что-то своими руками, раскрасить деревянное изделие - выбирайте мастер-класс по душе. С чего начнёте? 👀 Приходите всей семьёй - интересно будет и детям, и взрослым ❤️</t>
+  </si>
+  <si>
+    <t>30.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13461</t>
+  </si>
+  <si>
+    <t>🏺 А давайте немного поколдуем с глиной? Сегодня на площади с царём можно попробовать себя в настоящем гончарном деле и создать что-то своими руками! С 11:00 до 18:00 садимся за гончарный круг, крутим, лепим и превращаем обычную глину в крыночку для молока, горшочек или тарелочку! И самое приятное - своё готовое изделие можно сразу забрать домой ❤️ Отвечаем на важные вопросы: 👋 Нужно записываться заранее? Нет, мастер-класс проходит в порядке живой очереди) 👋 А если испачкаюсь? Не переживайте: выдаём фартуки и предусмотрели место, где можно привести руки в порядок) Ждём всех, кто готов покрутить гончарный круг и забрать с собой не только изделие, но и новые впечатления 🏺✨</t>
+  </si>
+  <si>
+    <t>30.08.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13460</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня воздух прогреется до +27 °С!☀️ А в честь Дня знаний в эти выходные действует акция «БЕЗЛИМИТ»! 🔥 В неё входят: • Колесо обозрения • Экзотариум «За тридевять земель» • Верёвочный парк «Гуси Лебеди» • Батут «Змей Горыныч» • Карусель • Аттракционы виртуальной реальности: «Панда-воин», «Виртуальный тир», «Виртуальный пулемёт» • Прогулка на лошадке • Детский паровозик • Кузнечное подворье • Праздничные лотереи в 16:00 и 19:00 на площади с царём! • Создание мешочка желаний с Бабой Ягой на сказочном подворье! • Интерактив «Молодильные яблочки» с подарками от Бабы Яги! • Творческий мастер-класс на площади с царём 🎡 Также для вас работают: • Тюбинг с 17:00🎢 • ОЧИВИДНО • Фотосервис • Гончарное мастерство • Рельсовый поезд • Аттракцион «Курятник» • Призовые аттракционы на площади с царём • Сувенирная лавка «За тридевять земель» • Аэрохоккей у колеса обозрения, верёвочного парка, синематографа «7Д» и сказочного подворья • Детская площадка • Кривые зеркала • Зоопарк • Сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершении - дискотека 🪩 🍽 Где поесть: • Лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, шашлыком, яблочками и мороженым, • Ресторан «Тетеревъ», • Кафе «Веранда», • Лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ +7 (863) 333-50-36 ❗️С графиком работы и ограничениями можно ознакомиться в Справочнике гостя. * График работы может меняться в зависимости от погодных условий.</t>
+  </si>
+  <si>
+    <t>29.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13459</t>
+  </si>
+  <si>
+    <t>🍎 ОСТАЛОСЬ ВСЕГО 7 МОЛОДИЛЬНЫХ ЯБЛОЧЕК! Из 20 яблочек, которые Баба Яга растеряла сегодня по парку, добрые и ловкие гости уже нашли целых 13! 👏 Но семь последних всё ещё где-то прячутся… 👀 Кто найдёт и принесёт яблочко Бабе Яге - получит от неё подарочек! 🎁 Успейте найти своё молодильное яблочко! 🍎✨</t>
+  </si>
+  <si>
+    <t>29.08.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13458</t>
+  </si>
+  <si>
+    <t>Мы привыкли смотреть в глаза другим, но редко рассматриваем свои 👁️ А ведь радужка - это целый узор из линий, оттенков и деталей, который невозможно повторить. Приходите посмотреть на свой глаз совсем с другой стороны - и забрать с собой необычный снимок ✨ 📍 Фотосервис напротив кафе «Веранда» ⏰ Сегодня и завтра работаем до 20:00</t>
+  </si>
+  <si>
+    <t>29.08.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13457</t>
+  </si>
+  <si>
+    <t>✨ Друзья, внимание! Сегодня, завтра и 1 сентября на площади с Царём вас ждут праздничные лотереи! 🥳 В честь Дня знаний Бабушка Яга разыграет подарочки среди наших гостей! 🎁🧙‍♀️ А принять участие очень просто: при покупке билета на любой аттракцион, в экзотариум, на кузнечное подворье, а также на мастер-классы вам будет выдан лотерейный билетик, с которым вы сможете поучаствовать в розыгрыше призов! 🎟️ ⏰ Начало лотереи: 16:00 и 19:00 Участвуйте в лотерее и выигрывайте призы! 🍀🎉</t>
+  </si>
+  <si>
+    <t>29.08.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13456</t>
+  </si>
+  <si>
+    <t>🏺 Глина, гончарный круг и немного творчества! Хотите попробовать себя в настоящем гончарном деле? 🤎 На площади с царём сегодня и завтра с 11:00 до 18:00 проходит мастер-класс, где можно самостоятельно создать своё изделие на гончарном круге. Крыночка, горшочек или тарелочка - выбирайте, что хотите сделать своими руками, а затем забирайте готовую работу с собой! ✨ Приходите творить и увозите домой частичку русских ремесленных традиций!🏺</t>
+  </si>
+  <si>
+    <t>29.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13452</t>
+  </si>
+  <si>
+    <t>✨ МЕШОЧЕК ЖЕЛАНИЙ ОТ БАБУШКИ ЯГИ ✨ Друзья, Бабушка Яга ждёт вас сегодня и завтра на Сказочном подворье! 🧙‍♀️🌿 Приходите создать свой особенный мешочек желаний - выберите травы, наполните мешочек их волшебной силой и вместе с Бабушкой Ягой загадайте то, чего вам хочется больше всего. А потом заберите своё маленькое волшебство с собой! ✨ 📚 ШКОЛЬНИКАМ Самое время наколдовать себе пятёрки, успехи в учёбе, отличное настроение, лёгкие контрольные и хороших друзей на весь учебный год! ⭐ 🌿 А ВЗРОСЛЫМ? А взрослым Бабушка Яга поможет загадать свои самые заветные желания - про удачу, любовь, достаток, исполнение мечты или просто про счастливый год😁❤️ 📍 Сказочное подворье находится на аллее между ресторанами!</t>
+  </si>
+  <si>
+    <t>29.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13451</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха прогреется до +26 °С!☀️ А в честь Дня знаний в эти выходные действует акция «БЕЗЛИМИТ»! 🔥 В неё входят: • Колесо обозрения • Экзотариум «За тридевять земель» • Верёвочный парк «Гуси Лебеди» • Батут «Змей Горыныч» • Карусель • Аттракционы виртуальной реальности: «Панда-воин», «Виртуальный тир», «Виртуальный пулемёт» • Прогулка на лошадке • Детский паровозик • Кузнечное подворье • Праздничные лотереи в 16:00 и 19:00 на площади с царём! • Создание мешочка желаний с Бабой Ягой на сказочном подворье! • Интерактив «Молодильные яблочки» с подарками от Бабы Яги! 🎡 Также для вас работают: • Тюбинг с 17:00🎢 • ОЧИВИДНО • Фотосервис • Гончарное мастерство • Рельсовый поезд • Аттракцион «Курятник» • Призовые аттракционы на площади с царём • Сувенирная лавка «За тридевять земель» • Аэрохоккей у колеса обозрения, верёвочного парка, синематографа «7Д» и сказочного подворья • Детская площадка • Кривые зеркала • Зоопарк • Сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • Лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, шашлыком, яблочками и мороженым, • Ресторан «Тетеревъ», • Кафе «Веранда», • Лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ +7 (863) 333-50-36 ❗️С графиком работы и ограничениями можно ознакомиться в Справочнике гостя. * График работы может меняться в зависимости от погодных условий.</t>
+  </si>
+  <si>
+    <t>28.08.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13450</t>
+  </si>
+  <si>
+    <t>Место, где хочется забрать с собой кусочек парка ✨</t>
+  </si>
+  <si>
+    <t>28.08.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13449</t>
+  </si>
+  <si>
+    <t>☀️ Чудесного утра и самого светлого дня, друзья! Сегодня воздух прогреется до +26°С! 💚 📖 В Справочнике гостя собрана вся необходимая информация о работе объектов парка, а Карта парка поможет быстро найти интересующие локации и спланировать прогулку! 🎉 Сегодня действуют три акции! • При посещении колеса обозрения - скидка 50 % на кузнечное подворье. • Верёвочный парк «Гуси-лебеди»: 6 троп за 1000 рублей вместо 1500 рублей. • При посещении экзотариума, колеса обозрения, ресторана «Тетеревъ» или кафе «Веранда» вы получите флаер со скидкой 50 % на аттракционы виртуальной реальности. ❤️ Ждём вас в парке «Лога»!</t>
+  </si>
+  <si>
+    <t>28.08.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13448</t>
+  </si>
+  <si>
+    <t>28 августа - Успение Пресвятой Богородицы 🌿 В этот светлый православный праздник желаем вам мира, душевного тепла и гармонии. Пусть в доме царят любовь и взаимопонимание, а каждый день будет наполнен добрыми встречами, светлыми мыслями и радостью. 🙏🏻✨ Берегите друг друга и проводите этот день с близкими. 💚</t>
+  </si>
+  <si>
+    <t>27.08.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13447</t>
+  </si>
+  <si>
+    <t>🎒✨ ДЕНЬ ЗНАНИЙ - ЭТО ПОВОД ДЛЯ ПОДАРКОВ! Друзья, совсем скоро начнётся новый учебный год, и мы решили сделать для школьников настоящий подарок!🎁📚 29 и 30 августа - акция БЕЗЛИМИТ - весь день, весь парк, без ограничений по количеству катаний! 🎉 В субботу и воскресенье можно будет вдоволь кататься, играть, развлекаться и просто наслаждаться последними днями лета! 🌿☀️ А ещё в 29, 30 августа и 1 сентября вас ждёт насыщенная программа: 🎨 Творческие мастер-классы 🪄 Создание мешочка желаний с Бабой Ягой 🍎 Интерактив «Молодильные яблочки» с подарками от Бабы Яги 🎟️ Праздничные лотереи в 16:00 и 19:00 на площади с Царём! 🏺 Гончарное мастерство 🎡 Все аттракционы и развлечения в парке И, конечно, мы не забыли про школьные классы!🥳 🎒 Для школьных групп от 20 человек - специальное предложение по выгодной цене! Можно устроить для всего класса настоящий день приключений: развлечения, мастер-классы, обед, подарки и море хорошего настроения перед началом учебного года! 💛 📞 Подробности и запись школьных групп: +7 (928) 188-22-22 Пусть последние дни лета станут ярким подарком перед новым учебным годом! ✨ Ждём вас в парке! 🌿🎒🎉</t>
+  </si>
+  <si>
+    <t>27.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13446</t>
+  </si>
+  <si>
+    <t>Алёнка осваивается в новом доме ❤️ Наша зелёная мартышка постепенно привыкает к своему новому жилищу и знакомится со своими сородичами - Виталиком и Валей. После всего, что пришлось пережить, особенно приятно видеть Алёнку среди других мартышек. Она всё увереннее чувствует себя в новой обстановке и понемногу становится частью своей новой семьи 🥹❤️ А мы продолжаем наблюдать за её адаптацией и радоваться каждому хорошему изменению 🌿 А если вы ещё не знаете историю нашей Алёнки - обязательно прочитайте❤️</t>
+  </si>
+  <si>
+    <t>27.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13445</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня температура воздуха прогреется до +27°C! 💚 Отправляйтесь на прогулку и ловите каждое мгновение! 🌱 🔥 Напоминаем, сегодня действует акция БЕЗЛИМИТ! В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: - «Панда-воин» - «Виртуальный пулемёт» ‼️ Ознакомиться с графиком работы всех действующих сервисов парка и правилами посещения аттракционов можно в Справочнике туриста. Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>26.08.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13444</t>
+  </si>
+  <si>
+    <t>Держим летний ритм и не сбавляем обороты ☀️</t>
+  </si>
+  <si>
+    <t>26.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13443</t>
+  </si>
+  <si>
+    <t>Горячие, сытные и такие аппетитные 🌭🤤 Идеальный перекус во время прогулки по парку! Ищите хот-доги на площади с царём!</t>
+  </si>
+  <si>
+    <t>26.08.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13442</t>
+  </si>
+  <si>
+    <t>Кажется, эта песня была написана для нашей голубоглазки 🪿🎶</t>
+  </si>
+  <si>
+    <t>26.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13441</t>
+  </si>
+  <si>
+    <t>☀️ Доброго утра, друзья! Желаем вам отличного дня, ярких впечатлений и побольше поводов для улыбок! ❤️ 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. ✨ Не забываем: сегодня действует «БЕЗЛИМИТ»! * По техническим причинам сегодня не работают батут «Змей Горыныч» и синематограф «7Д» До встречи в парке «Лога»! 🌞</t>
+  </si>
+  <si>
+    <t>25.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13440</t>
+  </si>
+  <si>
+    <t>5 сентября в парке «Лога» - гастрономический праздник «Донская уха»! 🥣🎶 Готовьте отличное настроение - нас ждёт настоящий день донского разгуляя!✨ 🎻 Народные коллективы, зажигательные песни и танцы, весёлые конкурсы и потешные состязания! 🎁 Праздничные лотереи, призы и сюрпризы! 🎨 Тематические мастер-классы, интерактивы и яркие фотозоны! 🎤 Зажигательные ведущие не дадут заскучать! 💦 Пенная дискотека - если солнышко решит хорошенько нас прогреть! ☀️ 🥣 И, конечно же, главная героиня праздника - ароматная донская уха! А когда вечер вступит в свои права, в 21:00 парк засияет огнями: вас ждёт светомузыкальный фонтан и дискотека! 🪩 Так что приходите людей посмотреть, себя показать, вкусно поесть, от души повеселиться и как следует погулять! 😄 📅 5 сентября 📍 Парк «Лога» А уже совсем скоро расскажем обо всём подробнее и опубликуем подробный тайминг праздника😉</t>
+  </si>
+  <si>
+    <t>25.08.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13439</t>
+  </si>
+  <si>
+    <t>Тренд добрался и до сувенирной лавки экзотариума ✨🪄</t>
+  </si>
+  <si>
+    <t>25.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13438</t>
+  </si>
+  <si>
+    <t>Чем запомнится вам это лето?💛 Наслаждайтесь им, пока оно ещё с нами!</t>
+  </si>
+  <si>
+    <t>25.08.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13437</t>
+  </si>
+  <si>
+    <t>20% на ближайший заезд Самые яркие впечатления часто рождаются спонтанно. Один взгляд на календарь, мгновенное «хочу» - и вы уже в пути. Мы поддерживаем такие порывы и дарим скидку 20% при заезде в день бронирования. Никаких сложных планов. Просто позвоните, выберите свободный номер - и уже сегодня вечером вы будете в отеле: слушать, как дышит парк, и наслаждаться тишиной. Пусть спонтанность подарит вам то, чего так часто не хватает: свежий воздух, вкусный ужин, утро под пение птиц и никаких дел. Мы позаботимся обо всём остальном. Не ждите удобного момента - создайте его сами. Позвоните и приезжайте сегодня! 📍 Парк-отель «Княжий» 📲 +7 (863) 333-50-36 🛜 loga.ru/booking</t>
+  </si>
+  <si>
+    <t>25.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13436</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня прекрасная погода, температура воздуха прогреется до +28°С! 💚 📖 В Справочнике гостя найдёте всю информацию о работе объектов парка, а Карта парка поможет легко сориентироваться и найти любимые локации! 🎉 И напоминаем: сегодня действует акция «БЕЗЛИМИТ»! ❤️ До встречи в парке «Лога»!</t>
+  </si>
+  <si>
+    <t>24.08.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13435</t>
+  </si>
+  <si>
+    <t>Друзья, к сожалению, по вчерашнему случаю с кражей из сувенирной лавки нам пока никто не сообщил, кто этот человек. Возможно, на видео действительно недостаточно хорошо видно лицо. Поэтому публикуем фотографию - здесь человека можно рассмотреть гораздо лучше. Если вы узнали эту женщину или знаете, кто она, пожалуйста, свяжитесь с нами и помогите восстановить справедливость. ☎️ +7(928) 188-22-22 Будем благодарны всем, кто поможет установить личность женщины.</t>
+  </si>
+  <si>
+    <t>24.08.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13434</t>
+  </si>
+  <si>
+    <t>К нам в парк «Лога» из Ростовского зоопарка в прошлом году приехали обыкновенные игрунки Вольт и Джули. А 30 июля у них случилось пополнение! 🐒💚 Пол малыша пока неизвестен, имени тоже ещё нет. Зато с родителями ему явно хорошо: он цепляется за них, катается на спине и практически не расстаётся с мамой и папой 😄 А пока семейство осваивается в парке, для них готовят отдельный вольер. Совсем скоро - новоселье! 🌿</t>
+  </si>
+  <si>
+    <t>24.08.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13433</t>
+  </si>
+  <si>
+    <t>Раскрасьте будни яркими впечатлениями 🎨 Приезжайте в парк «Лога»!</t>
+  </si>
+  <si>
+    <t>24.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13432</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня температура прогреется до +27°С! 💚 📖 В Справочнике гостя найдёте всю информацию о работе объектов парка, а Карта парка поможет легко сориентироваться и найти любимые локации! А с понедельника по четверг в парке действует акция «БЕЗЛИМИТ»! ❤️ Ждём вас в парке «Лога»!</t>
+  </si>
+  <si>
+    <t>23.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13431</t>
+  </si>
+  <si>
+    <t>Друзья, уже прошла целая неделя с нашей яркой Уездной ярмарки! ✨ А мы до сих пор с улыбкой вспоминаем эти тёплые дни, встречи, улыбки и атмосферу праздника 💚 И уже очень ждём нашей следующей встречи с вами! 🍂 26 сентября состоится ПРАЗДНИК ОСЕНИ и осенняя Уездная ярмарка! ✨ Будем рады талантливым мастерам, которые хотят представить свои работы, и всем гостям, которые любят открывать для себя что-то новое и интересное! До встречи! 🍁 Заполнить анкету</t>
+  </si>
+  <si>
+    <t>23.08.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13430</t>
+  </si>
+  <si>
+    <t>Вчера в нашей сувенирной лавке произошла кража… Сумма ущерба - 6 000 рублей. Обращаемся к человеку, который забрал сувенир: верните украденную вещь в течение двух дней. Если вещь не будет возвращена, мы будем вынуждены обратиться в полицию.</t>
+  </si>
+  <si>
+    <t>23.08.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13429</t>
+  </si>
+  <si>
+    <t>Адреналин, скорость и эмоции - всё это про наш тюбинг! 🔥 Кататься можно с 17:00 до 23:00 - успевайте поймать свою порцию ярких впечатлений! 🎢✨</t>
+  </si>
+  <si>
+    <t>23.08.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13428</t>
+  </si>
+  <si>
+    <t>Вкусная еда, уютная атмосфера и свежий воздух - всё, что нужно для хорошего дня 🌿🤍 📍 Кафе «Веранда»</t>
+  </si>
+  <si>
+    <t>23.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13427</t>
+  </si>
+  <si>
+    <t>Друзья, вы там чего засиделись?! 😄 Лето ждать не будет! Хватит наблюдать за солнечными деньками из дома - собирайтесь и приезжайте в парк «Лога» 🌿☀️ Гуляйте, отдыхайте, веселитесь и наслаждайтесь летом вместе с нами! 💚</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13426</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +33°С🌤 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг с 17:00🎢 • колесо обозрения • рельсовый поезд • фотосервис • веревочный парк «Гуси Лебеди» • карусель • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • детская площадка • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 4 акции 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>22.08.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13425</t>
+  </si>
+  <si>
+    <t>Друзья! Тюбинг возобновил работу! ⏱️ Ждём вас до 23:00 📍В конце парка на главной аллее</t>
+  </si>
+  <si>
+    <t>22.08.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13416</t>
+  </si>
+  <si>
+    <t>Друзья, неделю назад в парке «Лога» прошла Уездная ярмарка! ✨ Яркая, весёлая и полная тёплых встреч ❤️ Все фотографии с ярмарки уже в нашем альбоме в «ВКонтакте» - переходите по ссылке, ищите себя, ставьте ❤️</t>
+  </si>
+  <si>
+    <t>22.08.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13415</t>
+  </si>
+  <si>
+    <t>Друзья, тюбинг временно приостановил работу. Совсем скоро мы возобновим катание и обязательно сообщим об этом! 💚</t>
+  </si>
+  <si>
+    <t>22.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13414</t>
+  </si>
+  <si>
+    <t>Ждём на рыбалку в харчевне «Премудрый Пескарь»! И напоминаем: сегодня и завтра действует акция 2+1 🐟 Берёте две рыбалки, третья бесплатно. В цену уже входит блюдо из вашего улова: пойманную рыбу приготовят прямо в харчевне, пока вы отдыхаете у воды🎣</t>
+  </si>
+  <si>
+    <t>22.08.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13413</t>
+  </si>
+  <si>
+    <t>ОЧИВИДНО Ты смотришь на мир каждый день. Но что скрывается в твоём взгляде? Узоры радужки, которые невозможно повторить. Твой глаз. Твой рисунок. Твоя история. Ждём вас сегодня в нашем фотосервисе до 20:00 (находится напротив кафе «Веранда»)</t>
+  </si>
+  <si>
+    <t>22.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13412</t>
+  </si>
+  <si>
+    <t>Попробуйте себя в роли настоящего гончара! 🏺 На мастер-классе вы познакомитесь с удивительным искусством работы с глиной, научитесь чувствовать материал и своими руками создадите уникальное изделие. Глина в руках превращается в форму, а простое занятие - в настоящее творчество. Здесь не нужны специальные навыки - только желание попробовать и немного фантазии! Ждём вас на мастер-классе по гончарному мастерству сегодня до 18:00 на площади с царем!</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13411</t>
+  </si>
+  <si>
+    <t>☀️ Чудесного утра и самого светлого дня, друзья! Сегодня воздух прогреется до +34°С! 💚 📖 В Справочнике гостя собрана вся необходимая информация о работе объектов парка, а Карта парка поможет быстро найти интересующие локации и спланировать прогулку! 🎉 Сегодня действуют четыре акции! ❤️ Ждём вас в парке «Лога»!</t>
+  </si>
+  <si>
+    <t>21.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13406</t>
+  </si>
+  <si>
+    <t>Спасибо за вашу заботу о наших животных! 💚 Мы очень ценим, что вы привозите для них овощи, фрукты и другие угощения!🥕 А если привезти гостинцы в парк не получается, но вам хочется сделать доброе дело - это можно сделать через наш «Фонд сказочных дел»! ✨</t>
+  </si>
+  <si>
+    <t>21.08.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13405</t>
+  </si>
+  <si>
+    <t>Верёвочный парк ждёт самых смелых - вперёд, навстречу приключениям! 🔥 И не забывайте: три дня действует акция - все 6 троп за 1000₽ вместо 1500₽. Успейте воспользоваться предложением!</t>
+  </si>
+  <si>
+    <t>21.08.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13401</t>
+  </si>
+  <si>
+    <t>✨ Эти выходные точно хочется сохранить в памяти! Уездная ярмарка подарила нам много красивых встреч, улыбок и особенной атмосферы 💚 А мы уже готовимся к следующей встрече - 26 сентября пройдёт осенняя Уездная ярмарка и праздник осени 🍂 Если хотите стать участником и представить свои работы гостям парка - заполняйте анкету ❤️</t>
+  </si>
+  <si>
+    <t>21.08.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13395</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня воздух прогреется до +33°С! 💚 🌿 Водопады, прохлада аллей и сказочные башни. Что может быть лучше дня в парке «Лога» всей семьёй? Ловите каждое мгновение этого лета! ☀️ 📖 В Справочнике гостя собрана вся необходимая информация о работе объектов парка, а Карта парка поможет быстро найти интересующие локации и спланировать прогулку! 🎉 И напоминаем: сегодня в парке действуют сразу четыре акции! ❤️ Ждём вас в парке «Лога»!</t>
+  </si>
+  <si>
+    <t>21.08.26 05:33</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13394</t>
+  </si>
+  <si>
+    <t>Друзья, приглашаем вас на вкусные и уютные завтраки в парке! ☀️ С четверга по воскресенье с 8:30 до 11:00 в кафе «Веранда» - самое время начать день с хорошего настроения и атмоферного завтрака 💚 Заглядывайте к нам и наслаждайтесь утром в красивом месте!</t>
+  </si>
+  <si>
+    <t>20.08.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13386</t>
+  </si>
+  <si>
+    <t>Кажется, мы знаем секрет идеального отдыха 🤫 Красивое место, природа и время, чтобы просто наслаждаться моментом 🌿☀️ 📍 Парк-отель «Княжий» Забронировать номер 📲 +7 (863) 652-28-22</t>
+  </si>
+  <si>
+    <t>20.08.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13378</t>
+  </si>
+  <si>
+    <t>Уездная ярмарка уже позади, а впечатления всё ещё с нами! ✨ Собрали для вас самые тёплые и яркие кадры с прошедших выходных 💚 Листайте, вспоминайте и находите себя! А если Вы мастер и хотите представить свои работы гостям парка 26 сентября на осенней Уездной ярмарке - заполняйте анкету участника ❤️</t>
+  </si>
+  <si>
+    <t>20.08.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13377</t>
+  </si>
+  <si>
+    <t>А что для вас - лето? ☀️ Ловите каждый тёплый денёк! ❤️</t>
+  </si>
+  <si>
+    <t>20.08.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13376</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня в парке солнечно и тепло - воздух прогреется до +29°C! 💚 Свежий воздух, чарующие пейзажи и время, проведённое с родными, - что может быть лучше? Отправляйтесь на прогулку и ловите каждое мгновение! ☀️ 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! 🔥 И не забывайте - сегодня последний день БЕЗЛИМИТА! Можно отдыхать и кататься сколько хочется! 🎢 Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>19.08.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13367</t>
+  </si>
+  <si>
+    <t>Делимся с вами яркими моментами Уездной ярмарки! ✨ Вспоминаем эти насыщенные выходные вместе с вами 💚 Тем временем мы готовы объявить дату следующей осенней Уездной ярмарки ремесленников - 26 сентября! Если ты мастер и хочешь принять участие - скорее заполняй анкету! ❤️</t>
+  </si>
+  <si>
+    <t>19.08.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13366</t>
+  </si>
+  <si>
+    <t>🙏🏻 Дорогие друзья парка «Лога»! Независимо от того, что вам по душе - помощь в озеленении территории, забота о наших животных или даже идеи по улучшению парка - ваша активность поможет нам сделать парк ещё краше. Мы приглашаем вас присоединиться к нашему сообществу, где каждый ваш вклад имеет значение! ❓ Как вы можете поддержать нас? 1. Онлайн-вклад: вы можете сделать свой вклад, не выходя из дома, на нашем сайте fond.loga.ru. Просто перейдите по ссылке и выберите удобный для вас способ оплаты: банковской картой, через банковское приложение или по реквизитам. 2. Вклад на территории парка: если вы планируете прогулку в парке и хотите внести свой вклад лично, на территории парка «Лога» установлены ларцы Фонда сказочных дел, куда вы можете внести свой вклад наличными. #ВместеМыСказкуДелаемБылью</t>
+  </si>
+  <si>
+    <t>19.08.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13365</t>
+  </si>
+  <si>
+    <t>Ветеринарная помощь за кадром🥼🩺 У детёныша европейской лани ветеринарные врачи парка обнаружили рану на спине возле хвостика. Всё началось с укусов насекомых: родители старались ухаживать за малышом и вылизывали это место, но со временем ранка стала глубже, поэтому потребовалась помощь специалистов. Ветврачи обработали и ушили повреждение, а пока ланёнок был под наркозом, провели ещё одну важную процедуру - хирургическую коррекцию пупочной грыжи. Такая работа редко попадает в кадр, но именно из неё тоже складывается забота об обитателях парка «Лога»: не только кормление и ежедневный уход, но и серьёзная ветеринарная помощь, когда она необходима. После процедуры малыш пришёл в себя и вернулся к маме 🌿</t>
+  </si>
+  <si>
+    <t>19.08.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13364</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня воздух прогреется до +34°C! 💚 Ловите этот идеальный солнечный день! Самое время отложить дела и приехать в парк. 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! 🔥 АКЦИЯ БЕЗЛИМИТ ПРОДОЛЖАЕТСЯ! Можно отдыхать и кататься сколько хочется! 🎢 Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>18.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13363</t>
+  </si>
+  <si>
+    <t>Вечер 💙</t>
+  </si>
+  <si>
+    <t>18.08.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13362</t>
+  </si>
+  <si>
+    <t>Друзья, напоминаем, что в парке «Лога» действует билет приключений - 1500 ₽ за целый день развлечений без ограничений! Целый день без необходимости выбирать: колесо обозрения или паровозик, верёвочный парк или экзотариум - всё уже включено! Покупаете билет, получаете браслет - и в течение дня можете возвращаться на развлечения столько раз, сколько захотите! В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🐴 прогулка на лошадке 🎮 аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно в кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» Один билет - целый день ярких впечатлений и любимых развлечений! 🌿 ‼️ С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике гостя.</t>
+  </si>
+  <si>
+    <t>18.08.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13361</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня воздух прогреется до +30°C! 💚 Пусть этот день будет наполнен свежестью природы и радостью совместного путешествия: создавайте тёплые семейные воспоминания! 🌿 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! 🔥 И напоминаем, что сегодня действует БЕЗЛИМИТ! Можно отдыхать и кататься сколько хочется! 🎢 До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>17.08.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13359</t>
+  </si>
+  <si>
+    <t>Доброй ночи ❤️</t>
+  </si>
+  <si>
+    <t>17.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13355</t>
+  </si>
+  <si>
+    <t>Спасибо, что присылаете нам чудесные фотографии! Фото прислал подписчик Пётр М.</t>
+  </si>
+  <si>
+    <t>17.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13351</t>
+  </si>
+  <si>
+    <t>17.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13346</t>
+  </si>
+  <si>
+    <t>🦎 Кто станет вашим новым любимчиком? В Экзотариуме «За тридевять земель» появились новые игрушки - после встречи с нашими обитателями можно выбрать себе сувенир и забрать с собой! 🧸 Заглядывайте познакомиться с экзотическими животными, а потом присмотрите себе маленького любимца на память о поездке в парк «Лога» 💚</t>
+  </si>
+  <si>
+    <t>17.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13345</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Сегодня в парке солнечно и тепло - воздух прогреется до +29°C! 💚 Отличный день, чтобы погулять среди природы, заглянуть в сказочные уголки и провести время всей семьёй! 🌿 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! 🔥 А ещё отличная новость - АКЦИЯ БЕЗЛИМИТ ПРОДОЛЖАЕТСЯ! Можно отдыхать и кататься сколько хочется! 🎢 Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>16.08.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13344</t>
+  </si>
+  <si>
+    <t>🎉 Дорогие друзья, вот мы и определили трёх победителей нашего фотоконкурса!📸 Поздравляем и благодарим всех, кто принял участие! ❤️ Итоги конкурса</t>
+  </si>
+  <si>
+    <t>16.08.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13335</t>
+  </si>
+  <si>
+    <t>Ждём вас до 20:00 на нашей аллее мастер-классов между ресторанами «Тетеревь» и «Бояринь» и на площади с царём ❤️</t>
+  </si>
+  <si>
+    <t>16.08.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13334</t>
+  </si>
+  <si>
+    <t>Сделайте своими руками волшебный мешочек и обязательно загадайте самое заветное желание! 💫 🧙‍♀️ Бабушка Яга уже ждёт вас на Сказочном подворье - приходите творить, мечтать и верить в чудеса! 💚</t>
+  </si>
+  <si>
+    <t>16.08.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13325</t>
+  </si>
+  <si>
+    <t>Наши мастера уже ждут вас на Уездной ярмарке ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>16.08.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13324</t>
+  </si>
+  <si>
+    <t>🌾 Друзья, сегодня в парке «Лога» продолжается Уездная ярмарка! Температура воздуха до +27°С!☀️ Второй день ярмарки - ещё один повод провести выходной день в атмосфере народных традиций, творчества и хорошего настроения! Заглядывайте к мастерам, выбирайте изделия ручной работы, участвуйте в мастер-классах и интерактивах, делайте фотографии и наслаждайтесь праздничной атмосферой! 🎶 Сегодня в программе: • Целая аллея мастер-классов между ресторанами «Тетеревъ» и «Бояринъ» - Изготовление мешочка желаний с Бабой Ягой - Обережная кукла-Коза - Ярмарочный козлик - Роспись глиняных и деревянных изделий - Роспись по ткани - Роспись пряников - Мастер-класс по эпоксидной смоле в технике арт-флюид - Аквагрим • Мастер-классы на площади с царём - гончарное мастерство - роспись шопперов • Выступления народных коллективов • Интерактив с Бабушкой Ягой и призами «Молодильные яблочки»🍎 • 16:00 - праздничная лотерея на площади с Царём • 19:00 - праздничная лотерея на площади с Царём • 21:30 - светомузыкальный фонтан • После завершения - дискотека 🪩 🎡 Для Вас работают: • Призовые аттракционы на площади с Царём (10:00–21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00–21:00): «Панда-воин» «Виртуальный тир» «Виртуальный пулемёт» • Тюбинг 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Фотосервис • «ОЧИВИДНО» • Гончарное мастерство • Аквагрим • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Батут «Змей Горыныч» • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Прогулка на паровозике • Прогулка на лошадке • Кузнечное подворье • Чеканка монет • Аэрохоккей у колеса обозрения, верёвочного парка, синематографа «7Д» и сказочного подворья • Две детские площадки • Кривые зеркала • Зоопарк • Сувенирные лавки 🍽️ Где поесть: • Лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками и мороженым • Ресторан «Тетеревъ» • Кафе «Веранда» • Харчевня «Премудрый пескарь», а также рыбалка в пруду • Лавка «Лукоморье» 🏠 Проживание: • Парк-отель «Княжий» ☎️ 8 863 652-28-22 🔥 Действуют 4 акции! *График работы объектов может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>15.08.26 18:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13317</t>
+  </si>
+  <si>
+    <t>Спасибо всем, кто сегодня пел вместе с нами у костра! 🔥❤️ Было так тепло, уютно и душевно… Спасибо группе «Щас спою» за эту невероятную атмосферу! 🎶 Получился вечер, который хочется запомнить!✨</t>
+  </si>
+  <si>
+    <t>15.08.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13310</t>
+  </si>
+  <si>
+    <t>Веранда ресторана «Тетеревъ» ❤️</t>
+  </si>
+  <si>
+    <t>15.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13309</t>
+  </si>
+  <si>
+    <t>15.08.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13308</t>
+  </si>
+  <si>
+    <t>Поздравляем победителей лотереи!!! Ждём вас на следующей лотерее в 19:00!</t>
+  </si>
+  <si>
+    <t>15.08.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13306</t>
+  </si>
+  <si>
+    <t>⏰ Уже через 10 минут! На «Веранде» у ресторана «Боярин» состоится лекция для детей от Жанны Андреевской! 💫 Ждём всех! ❤️</t>
+  </si>
+  <si>
+    <t>15.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13297</t>
+  </si>
+  <si>
+    <t>🎨 Присоединяйтесь к мастер-классам на Уездной ярмарке! Посмотрите, какую красоту создают здесь и дети, и взрослые! ✨ Каждый может попробовать себя в новом ремесле и сделать что-то своими руками! 📍 Аллея мастер-классов находится между ресторанами «Тетеревъ» и «Бояринъ»! А гончарное ремесло и роспись шопперов ждут вас на площади с Царём! ⏰ До 20:00 сегодня и завтра целый день!</t>
+  </si>
+  <si>
+    <t>15.08.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13296</t>
+  </si>
+  <si>
+    <t>📸 Участвуйте в фотоконкурсе на Уездной ярмарке! В нашем сообществе во «ВКонтакте» проходит фотоконкурс! Сделайте фото на нашей фотозоне у кафе «Веранда», опубликуйте его во «ВКонтакте» и участвуйте в розыгрыше призов от парка «Лога»! 🎁 Все условия конкурса ищите в посте нашего сообщества 👈🏻 А 16 августа мы выберем сразу трёх победителей! ❤️</t>
+  </si>
+  <si>
+    <t>15.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13295</t>
+  </si>
+  <si>
+    <t>Уважаемые гости ярмарки! ⏰ Ровно через 10 минут на веранде ресторана «Бояринъ» начнётся лекция для взрослых от знаменитого автора - Жанны Андриевской! Тема: «Архетипы как память народа»✨ Приходите, будет глубоко, интересно и познавательно!</t>
+  </si>
+  <si>
+    <t>15.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13294</t>
+  </si>
+  <si>
+    <t>🍎 Уже 5 молодильных яблочек вернули Бабушке Яге! Но осталось ещё 15! Бабушка Яга ждёт вас на Сказочном подворье! Нашли яблочко? Скорее несите его к ней!</t>
+  </si>
+  <si>
+    <t>15.08.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13285</t>
+  </si>
+  <si>
+    <t>Уездная ярмарка ремесленников ❤️</t>
+  </si>
+  <si>
+    <t>15.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13284</t>
+  </si>
+  <si>
+    <t>🌿 Уникальная лавка «Зелейная» на Уездной ярмарке! Здесь нет продавца - здесь есть доверие 🤍 В лавке «Зелейная» можно приобрести натуральные гидролаты - цветочную воду, полученную методом выпарки из растений: 🌽 василёк 🌿 лаванда 🌸 кипрей 🌼 ромашка Стоимость каждого гидролата 500 ₽. А самое интересное - покупать можно самостоятельно! 😊 Выбираете понравившийся гидролат, а оплату оставляете в ларце доверия наличными или оплачиваете по QR-коду. Попробуйте формат покупки, где главное - доверие ✨ 📍 Ищите лавку «Зелейная» сегодня на Уездной ярмарке!</t>
+  </si>
+  <si>
+    <t>15.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13275</t>
+  </si>
+  <si>
+    <t>Мастера ждут вас на ярмарке ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>15.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13274</t>
+  </si>
+  <si>
+    <t>🍎 Бабушка Яга решила сварить своё знаменитое молодильное зелье, но пока несла корзину с волшебными яблочками через парк, налетел такой ветер, что яблоки рассыпались по всей территории! Теперь Баба Яга сама никак не может их собрать - ведь 20 молодильных яблочек спрятались в самых неожиданных местах по всему парку! 🧙‍♀️ Нашёл яблочко - не проходи мимо! 🍎 Принеси его Бабе Яге, а она в благодарность подарит тебе подарок! 🎁 PS. На газоны не заходи, цветочки не топчи, яблочки лежат где-то на видном месте! 🥰</t>
+  </si>
+  <si>
+    <t>15.08.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13269</t>
+  </si>
+  <si>
+    <t>🧙‍♀️ Бабушка Яга уже приготовила все травы для волшебного мастер-класса по изготовлению мешочка желаний и ждёт вас на Сказочном подворье! Приходите творить своё маленькое чудо! ✨</t>
+  </si>
+  <si>
+    <t>15.08.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13268</t>
+  </si>
+  <si>
+    <t>Сегодня на нашей Уездной ярмарке ремесленников вас ждёт настоящая аллея мастер-классов! 🎨✨ С 10:00 до 20:00 можно будет познакомиться с разными ремёслами, попробовать себя в творчестве и своими руками создать что-то интересное! Вас ждут: ✨ изготовление мешочка желаний с Бабой Ягой 🐐 создание обережной куклы-козы 🎭 ярмарочный козлик 🏺 роспись глиняных и деревянных изделий 🎨 роспись по ткани 🍪 роспись пряников 🌸 мастер-класс по эпоксидной смоле «Арт-флорида» 🖌️ аквагрим Аллея мастер-классов находится между ресторанами «Бояринъ» и «Тетеревъ»! А мастер-классы по гончарному ремеслу и росписи шопперов проходят на площади с царём! 👑 Приходите творить, пробовать новое и создавать своими руками что-то особенное! ❤️</t>
+  </si>
+  <si>
+    <t>15.08.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13267</t>
+  </si>
+  <si>
+    <t>🌾 Друзья, сегодня - первый день Уездной ярмарки в парке «Лога»! Температура воздуха до +25°С!☀️ Вас ждут ярмарочные ряды с уникальными изделиями ручной работы, аллея мастер-классов, фотозоны, интерактивы от Бабушки Яги и коробейники! 📚 Программа на сегодня: • Аллея мастер-классов между ресторанами «Тетеревъ» и «Бояринъ» - Изготовление мешочка желаний с Бабой Ягой - Обережная кукла-Коза - Ярмарочный козлик - Роспись глиняных и деревянных изделий - Роспись по ткани - Роспись пряников - Мастер-класс по эпоксидной смоле в технике арт-флюид - Аквагрим • Мастер-классы на площади с царём - гончарное мастерство - роспись шопперов • 14:00 - лекция Жанны Андриевской «Архетипы как память народа» для взрослых (на веранде ресторана «Бояринъ») • 16:00 - праздничная лотерея на площади с Царём • 16:40 - лекция Жанны Андриевской «Дорога за тридевять земель» для детей (на веранде ресторана «Бояринъ») • 19:00 - праздничная лотерея на площади с Царём • 20:00-21:00 - песни у костра • 21:30 - светомузыкальный фонтан • После завершения - дискотека 🪩 🎡 Для Вас работают: • Призовые аттракционы на площади с Царём (10:00–21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00–21:00): «Панда-воин» «Виртуальный тир» «Виртуальный пулемёт» • Интерактивы с Бабушкой Ягой и призами • Тюбинг 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Фотосервис • «ОЧИВИДНО» • Гончарное мастерство • Аквагрим • Верёвочный парк «Гуси Лебеди» • Карусель • Аттракцион «Курятник» • Батут «Змей Горыныч» • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Прогулка на паровозике • Прогулка на лошадке • Кузнечное подворье • Чеканка монет • Аэрохоккей у колеса обозрения, верёвочного парка, синематографа «7Д» и сказочного подворья • Две детские площадки • Кривые зеркала • Зоопарк • Сувенирные лавки 🍽️ Где поесть: • Лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками и мороженым • Ресторан «Тетеревъ» • Кафе «Веранда» • Харчевня «Премудрый пескарь», а также рыбалка в пруду • Лавка «Лукоморье» 🏠 Проживание: • Парк-отель «Княжий» ☎️ 8 863 652-28-22 🔥 Действуют 4 акции! *График работы объектов может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>14.08.26 20:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13266</t>
+  </si>
+  <si>
+    <t>Завтра в 20:00 поём все вместе песни у костра с группой «Щас спою» ❤️🔥</t>
+  </si>
+  <si>
+    <t>14.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13265</t>
+  </si>
+  <si>
+    <t>Новости для любителей рыбалки!🎣 В нашем пруду снова прибавилось рыбы! 🐟 Самое время отправиться на рыбалку, поймать свой улов и доверить его поварам харчевни «Премудрый пескарь». Там приготовят вашу рыбку прямо к столу 🔥 А с пятницы по воскресенье действует акция «2+1»: покупаете две рыбалки - третья в подарок!🌿</t>
+  </si>
+  <si>
+    <t>14.08.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13264</t>
+  </si>
+  <si>
+    <t>Парк продолжает преображаться к Уездной ярмарке, а мастерицы уже готовят свои лавки!✨ Мы напоминаем, что 15 и 16 августа вас ждёт целая аллея мастер-классов! 🎨🧵 С 10:00 до 20:00 вы сможете познакомиться с разными ремёслами, попробовать себя в творчестве и создать что-то своими руками! Приходите всей семьёй - будет интересно и детям, и взрослым! 💚</t>
+  </si>
+  <si>
+    <t>14.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13259</t>
+  </si>
+  <si>
+    <t>🍎✨ Уже завтра - Уездная Ярмарка ремесленников в парке «Лога»! И это не только украшения, игрушки, текстиль, керамика и другие изделия ручной работы. На ярмарке вас ждёт гораздо больше: крафтовые сыры, колбасы, деликатесы, сладости, натуральный мёд и даже сыродавленные масла! 🌿 Сегодня знакомим вас с семейным производством «Дедушкино масло»! Здесь создают натуральные масла из тщательно отобранных семян и орехов, а получают их по старинной технологии! За производством стоит агроном с 40-летним опытом, для которого это дело стало семейной традицией. Здесь знают толк в качественных продуктах и ценят натуральный вкус каждого масла! Для истинных гурманов и тех, кто заботится о своём здоровье! 🍎 Уже 15 и 16 августа на Уездной Ярмарке вы сможете познакомиться с «Дедушкиным маслом» и другими участниками! 📍 Парк «Лога»</t>
+  </si>
+  <si>
+    <t>14.08.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13258</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! 🍯 Поздравляем вас с Медовым Спасом! Пусть этот светлый праздник принесёт в каждый дом благополучие, тепло, радость и добрые встречи с близкими! ❤️ 🌿 Жара спала, и сегодня в парке особенно комфортно! Температура воздуха поднимется до +23°C - отличный повод выбраться на свежий воздух, полюбоваться природой и провести день всей семьёй!) 📖 В Справочнике гостя собрана вся необходимая информация о работе объектов парка, а Карта парка поможет быстро найти интересующие локации и спланировать прогулку! 🎉 И напоминаем: сегодня в парке действуют сразу четыре акции! ❤️ Ждём вас в парке «Лога»!</t>
+  </si>
+  <si>
+    <t>13.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13257</t>
+  </si>
+  <si>
+    <t>🎪 15 и 16 августа парк «Лога» превратится в настоящий центр народных традиций! Мастера из разных городов России привезут свои лучшие изделия ручной работы - керамику, украшения, игрушки, текстиль, изделия из дерева, сладости и другие! Кроме ярмарочных рядов гостей ждёт целая аллея мастер-классов, яркие фотозоны, интерактив от Бабушки Яги с подарками, коробейники, выступления народных коллективов, праздничные лотереи, лекции от автора книг о Руси - Жанны Андриевской, вечерние песни у костра, шоу фонтанов и дискотека! 15 августа 📚 14:00 - лекция Жанны Андриевской «Архетипы как память народа» (для взрослых) 🎁 16:00 - лотерея на площади с Царём 📖 16:40 - лекция Жанны Андриевской «Дорога за тридевять земель» (для детей) 🎁 19:00 - лотерея на площади с Царём 🔥 20:00-21:00 - песни у костра ⛲ 21:30 - шоу фонтанов 💃 Дискотека 16 августа 🎶 13:00 - выступления народных коллективов 🎁 16:00 - лотерея на площади с Царём 🎁 19:00 - лотерея на площади с Царём ⛲ 21:30 - шоу фонтанов 💃 Дискотека До встречи в парке «Лога» 15 и 16 августа! ❤️</t>
+  </si>
+  <si>
+    <t>13.08.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13256</t>
+  </si>
+  <si>
+    <t>❤️ Ну что, мастера-умельцы, торговцы да участники Уездной ярмарки! Мы обещали вам розыгрыш - и Яга своё слово держит! Сегодня разыгрываем замечательный подарок - проживание в парк-отеле «Княжий»! ✨ Так что сейчас я хорошенько перемешаю судьбу… И посмотрим, кому из вас достанется этот сказочный приз! А вот и счастливчик! 🔥 Поздравляем Елену Копаеву - Вы становитесь победителем нашего розыгрыша! Вам достаётся проживание в парк-отеле «Княжий» - отличный повод снова заглянуть в парк «Лога», отдохнуть, погулять и насладиться нашей сказкой! Всем мастерам огромное спасибо за участие! А всех гостей ждем 15 и 16 августа в парке «Лога» на уездной ярмарке мастеров! ❤️</t>
+  </si>
+  <si>
+    <t>13.08.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13247</t>
+  </si>
+  <si>
+    <t>🍎✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: «СДЕЛАНО ЕЖОМ» До Уездной Ярмарки в парке «Лога» осталось всего 2 дня! Уже послезавтра встретимся с мастерами, которые привезут с собой частичку своего творчества, вдохновения и тепла! 🌿 Сегодня знакомим вас с мастерицей Юлей - создательницей «Сделано Ежом», для которой любовь к дереву родилась ещё в детстве… Папа мастерил из дерева, а запах свежих стружек стал для неё родным, словно дыхание леса…✨ Пройдя разные творческие пути, Юля вновь вернулась к дереву - живому, тёплому и послушному. Теперь из него рождаются чудесные игрушки, украшения для детской, интерьерные радости и заготовки для тех, кто сам жаждет творить! А недавно мастерица освоила ещё одно ремесло - плетение из бумажной лозы! Так появляются корзины и настоящие плетёные диковинки - хитрые и разнообразные, способные украсить любой дом. 🍎 Фантазия Юли не знает покоя: новые идеи и впечатления превращаются в необычные вещи, а вдохновение ей дарят семья и путешествия! 📍 Познакомиться с творчеством «Сделано Ежом» можно будет 15 и 16 августа на Уездной Ярмарке в парке «Лога»!</t>
+  </si>
+  <si>
+    <t>13.08.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13246</t>
+  </si>
+  <si>
+    <t>☀️ Доброе утро, друзья! Пусть этот день подарит вам побольше улыбок, ярких впечатлений и приятных прогулок! 💚 Сегодня в парке солнечно, а температура воздуха поднимется до +24°C - самое время провести день среди природы, сказочных мест и любимых животных. 🌿 📖 Перед визитом загляните в Справочник гостя - там собрана вся полезная информация о работе объектов парка. А чтобы легко найти всё самое интересное, воспользуйтесь Картой парка. 🔥 И не забывайте - сегодня последний день БЕЗЛИМИТА! Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>12.08.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13245</t>
+  </si>
+  <si>
+    <t>🔥 В парке «Лога» кипит работа! Мы готовимся к Уездной ярмарке - наряжаем парк, устанавливаем декорации, готовим площадки для мастеров, чтобы 15 и 16 августа встретить вас празднично! На два дня парк «Лога» наполнится ярмарочным шумом, музыкой, песнями, ремеслом и народным весельем!🎪 Мастера из разных городов нашей страны раскинут свои торговые ряды с изделиями ручной работы - здесь можно будет познакомиться с мастерами, выбрать необычные подарки для себя и своих близких. А на аллее мастер-классов каждый сможет попробовать себя в старинных ремёслах: 🎨 расписать изделие из дерева 🧙‍♀️ создать вместе с Бабой Ягой мешочек желаний 🪆 сделать обрядовую куклу 🏺 поработать за гончарным кругом 🍪 расписать пряник 👜 украсить шоппер 👑 расписать кокошник 🐐 смастерить настоящего ярмарочного козлика и многое другое! А ещё вас ждут песни у костра, выступления народных коллективов, праздничные лотереи с подарками от мастеров и множество ярких фотозон! ✨ Особенная встреча ярмарки - Жанна Андриевская, российский писатель, автор книг серий «Удивительная Русь» и «Удивительная Русь детям». Для взрослых и детей автор проведёт две познавательные лекции, а её книги можно будет приобрести прямо на ярмарке. 📚 15-16 августа - приезжайте в парк «Лога» на Уездную ярмарку ремесленников! ❤️ А мы пока продолжаем готовиться… 🔥</t>
+  </si>
+  <si>
+    <t>12.08.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13244</t>
+  </si>
+  <si>
+    <t>Планы на день были грандиозные… но сон победил 💤 Фото прислал подписчик @Yulia_pro_face</t>
+  </si>
+  <si>
+    <t>12.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13240</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: «КАЗАЧИЙ ДВОРИК» До Уездной Ярмарки в парке «Лога» остаётся всего 3 дня, а мы продолжаем знакомить вас с мастерами, которые представят свои работы уже в эти выходные! Сегодня расскажем о «Казачьем Дворике» - пространстве, где древние славянские традиции находят своё воплощение в авторских работах!🌿 Здесь создают образы, вдохновлённые славянской культурой, древними символами и памятью предков. Каждая берегиня и каждый образ славянских богов создаются из акрилового камня и расписываются вручную, с любовью к своему делу и вниманием к каждой детали! С древних времён обереги бережно хранили в доме, передавали из поколения в поколение как символ связи с истоками и традициями предков. На Уездной Ярмарке вы сможете познакомиться с работами мастерицы и, возможно, найти особенный подарок для себя или своих близких. 📍 Встретимся с «Казачьим Двориком» на Уездной Ярмарке в парке «Лога» 15 и 16 августа!</t>
+  </si>
+  <si>
+    <t>12.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13234</t>
+  </si>
+  <si>
+    <t>☀️Доброе утро, друзья! Пусть этот день начнётся с хорошего настроения, тёплого солнца и приятных моментов! Сегодня воздух прогреется до +31°C - отличный повод провести день на свежем воздухе в нашем парке 🌿💚 📖 Перед прогулкой загляните в Справочник гостя - там собрана полезная информация о работе всех объектов парка. А чтобы легко сориентироваться на территории, воспользуйтесь Картой парка. 🔥 И напоминаем, что сегодня действует БЕЗЛИМИТ! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>11.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13232</t>
+  </si>
+  <si>
+    <t>📚 15 августа в парке «Лога» состоится встреча с Жанной Викторовной Андриевской! Жанна Викторовна Андриевская - общественный деятель России, известный российский писатель, учёный, доктор философских наук, доцент, член Общественного совета при Следственном комитете Российской Федерации, «Гордость нации России» за вклад в национальную политику и лектор общества «Знание». Она - автор популярной серии книг «Удивительная Русь» и «Удивительная Русь детям», а также популяризатор национальной культуры и русского искусства. 📖 В основе серии книг «Удивительная Русь» и «Удивительная Русь детям» - популяризация духовно-нравственной культуры как важного фундамента укрепления национальной идентичности. На встрече прозвучат две интересные темы: ✨ «Архетипы как память народа: образы мужчины и женщины в фольклоре и повседневной культуре» ✨ «Дорога за тридевять земель: о чём расскажет народная мудрость русской сказки» Поговорим о знакомых образах, традициях и сюжетах, которые хранят в себе память народа, и попробуем взглянуть на русскую культуру и народные сказки с новой стороны. 📅 15 августа 📍 Парк «Лога»</t>
+  </si>
+  <si>
+    <t>11.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13231</t>
+  </si>
+  <si>
+    <t>Парк-отель «Княжий» - 15% на ближайший заезд! Спонтанное решение - лучший повод отдохнуть! Лучшие моменты рождаются без планов! Вы просто смотрите на календарь, чувствуете, что пора - и решаетесь. Именно для таких решений мы запустили специальное предложение: Скидка 15% при заезде в день бронирования! Никаких долгих сборов и «надо всё продумать». Просто позвоните нам, выберите свободный номер - и уже сегодня вечером вы окажетесь в уютном тереме отеля «Княжий», чтобы слушать тишину парка и никуда не спешить. Пусть спонтанность подарит вам то, чего так не хватает в рутине: свежий воздух, вкусный ужин и утро, которое начинается с пения птиц. А мы обо всём позаботимся. Не откладывайте отдых на потом. Приезжайте сегодня!   📍 Парк-отель «Княжий» 📲 +7 (918) 552-28-22 🛜 loga.ru/booking</t>
+  </si>
+  <si>
+    <t>11.08.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13230</t>
+  </si>
+  <si>
+    <t>Наши акробаты ❤️</t>
+  </si>
+  <si>
+    <t>11.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13221</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: ГАЛИНА ДЯЧЕНКО Уездная Ярмарка в парке «Лога» уже совсем близко! 15 и 16 августа мы встретимся с талантливыми мастерами, которые привезут свои работы, созданные с любовью и вдохновением! Сегодня познакомим вас с Галиной Дяченко, которая с 2019 года в своей небольшой мастерской создаёт яркие и необычные украшения из полимерной глины!✨ Большой выбор украшений позволит каждому найти что-то по душе - независимо от возраста и стиля! На Уездной Ярмарке вы сможете познакомиться с работами мастера и выбрать украшение для себя или в подарок близким) Стать участником ⬅️ +7 961 291-89-89 Карина 📍 Встретимся с Галиной Дяченко на Уездной Ярмарке в парке «Лога» 15 и 16 августа!</t>
+  </si>
+  <si>
+    <t>11.08.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13220</t>
+  </si>
+  <si>
+    <t>☀️😁 Доброе утро, друзья! Пусть этот день начнётся с улыбок, приятных моментов и маленьких открытий. А если захочется ненадолго отвлечься от повседневной суеты - приезжайте в парк «Лога»! Здесь вас уже ждут наши пушистые, пернатые и хвостатые обитатели) ❤️ 📖 Перед прогулкой загляните в Справочник гостя - там собрана полезная информация о работе всех объектов парка. А чтобы легко сориентироваться на территории, воспользуйтесь Картой парка. 🔥 И напоминаем, что сегодня действует БЕЗЛИМИТ! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>10.08.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13216</t>
+  </si>
+  <si>
+    <t>❤️ Друзья, спасибо вам за заботу о наших питомцах! Нам очень приятно, что многие из вас хотят порадовать обитателей парка и приносят для них полезные угощения. Мы всегда рады таким подаркам! 🐾 Если захотите сделать животным приятный сюрприз, можно принести: 🥕 овощи: морковь, свёклу, картофель, помидоры, капусту, кабачки, огурцы, тыкву; 🍎 фрукты: яблоки, груши, виноград, абрикосы, дыни, арбузы; 🌰 орехи: грецкие орехи, фундук, а также жёлуди. Передать гостинцы можно сотрудникам парка или на пост охраны - они обязательно доставят их нашим животноводам! 🚫 Просим не кормить животных самостоятельно! Даже самые полезные продукты могут навредить питомцам, поэтому угощать их принесённой едой на территории парка запрещено. Спасибо, что помогаете нам заботиться об их здоровье! ❤️</t>
+  </si>
+  <si>
+    <t>10.08.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13215</t>
+  </si>
+  <si>
+    <t>☀️Немного прохлады - и день сразу становится приятнее!</t>
+  </si>
+  <si>
+    <t>10.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13206</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: ТАТЬЯНА КУДРЯВЦЕВА До Уездной Ярмарки в парке «Лога» остаются считанные дни, и мы продолжаем знакомить вас с мастерами, которые представят свои работы 15 и 16 августа! Сегодня расскажем о художнике и преподавателе Татьяне Кудрявцевой - основателе собственной Школы росписи!🎨 Татьяна обучает художественной росписи по дереву, металлу, фарфору и даже пряникам. Её ученики - от Байкала до Европы - не только осваивают искусство росписи, но и превращают любимое хобби в профессию. На ярмарке вы сможете увидеть авторские изделия с ручной росписью, а также познакомиться с техникой двойного мазка на ознакомительных мастер-классах для взрослых и детей! Стать участником ⬅️ +7 961 291-89-89 Карина 📍 Встретимся с Татьяной Кудрявцевой на Уездной Ярмарке в парке «Лога» 15 и 16 августа!</t>
+  </si>
+  <si>
+    <t>10.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13205</t>
+  </si>
+  <si>
+    <t>☀️😁 Бодрого понедельника, друзья! Пусть новая неделя начнётся с приятных прогулок, ярких впечатлений и хорошего настроения. А наш парк поможет сделать этот понедельник чуточку лучше!✨ 📖 Перед прогулкой загляните в Справочник гостя - там собрана полезная информация о работе всех объектов парка. А чтобы легко сориентироваться на территории, воспользуйтесь Картой парка! 🔥 И напоминаем, что сегодня действует БЕЗЛИМИТ! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>09.08.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13204</t>
+  </si>
+  <si>
+    <t>🥳 Четыре дня любимых развлечений без ограничений! ✨ «БЕЗЛИМИТ» возвращается! С 24 по 27 августа в парке «Лога» вновь действует билет приключений - 1500 ₽ за целый день развлечений без ограничений! Целый день без необходимости выбирать: колесо обозрения или паровозик, верёвочный парк или экзотариум - всё уже включено! Покупаете билет, получаете браслет - и в течение дня можете возвращаться на развлечения столько раз, сколько захотите! В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🐴 прогулка на лошадке 🎮 аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно в кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» Один билет - целый день ярких впечатлений и любимых развлечений! 🌿 ‼️ С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике гостя.</t>
+  </si>
+  <si>
+    <t>09.08.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13200</t>
+  </si>
+  <si>
+    <t>🏺 Почувствуйте себя настоящим гончаром и создайте своё изделие из глины в лучших русских традициях! На гончарном круге вы сможете своими руками сделать крыночку, горшочек или тарелочку, а готовое изделие сразу забрать с собой. ❤️ Успейте сегодня до 18:00 на площади с царём!</t>
+  </si>
+  <si>
+    <t>09.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13199</t>
+  </si>
+  <si>
+    <t>💦 Баба Яга уже замешала самую пушистую пену, проверила реквизит и лично убедилась, что брызги летят как надо! 😄 Теперь осталось самое главное - дождаться вас! 🫧 Встречаемся в 14:00 на Ярмарочной площади, где нас ждут пенная дискотека и водная битва. Готовьтесь промокнуть, повеселиться и зарядиться отличным настроением!</t>
+  </si>
+  <si>
+    <t>09.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13198</t>
+  </si>
+  <si>
+    <t>Знаете ли вы, что рисунок радужки уникален у каждого человека? 👁️ Именно поэтому фотография вашего глаза существует в единственном экземпляре - второго такого снимка просто не будет! «ОЧИВИДНО» - это возможность увидеть себя совершенно по-новому и сохранить этот необычный момент на память! 📸 Сегодня до 20:00 📍 В нашем фотосервисе около кафе «Веранда»</t>
+  </si>
+  <si>
+    <t>09.08.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13197</t>
+  </si>
+  <si>
+    <t>Помните, чем всё закончилось вчера? 💦😂 Мы тоже помним. Особенно оператор. Сегодня немного отмотаем время назад - туда, где камера ещё сухая, а впереди только море пены, танцы, музыка, улыбки и настоящая водная битва! 🫧💦 🕑 Сегодня в 14:00 📍 Ярмарочная площадь</t>
+  </si>
+  <si>
+    <t>09.08.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13196</t>
+  </si>
+  <si>
+    <t>☀️ Доброго воскресного утра, друзья! Желаем вам отличного дня, ярких впечатлений и побольше поводов для улыбок! ❤️ Сегодня в парке «Лога» вас ждёт много развлечений - выбирайте любимые и отправляйтесь навстречу летнему дню! 🌿✨ 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. ⚠️ ВАЖНО! Сегодня пенная дискотека состоится в 14:00 на Ярмарочной площади. 🫧💦 🔥 А также напоминаем, что сегодня действуют 4 акции! До встречи в парке «Лога»! 🌞</t>
+  </si>
+  <si>
+    <t>08.08.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13195</t>
+  </si>
+  <si>
+    <t>А дальше началась настоящая водная битва 💦😄 Хотели показать больше… но оператор сразу оказался в зоне поражения 😂 Поверьте было очень весело!</t>
+  </si>
+  <si>
+    <t>08.08.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13194</t>
+  </si>
+  <si>
+    <t>Вот так сегодня охлаждались в парке «Лога»! 🫧☀️ Пенная дискотека подарила море улыбок, танцев и классных эмоций! Жара? Не проблема, если рядом друзья и хорошее настроение! 💙</t>
+  </si>
+  <si>
+    <t>08.08.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13193</t>
+  </si>
+  <si>
+    <t>Вы когда-нибудь видели собственный глаз так близко? 👁️ Каждая радужка неповторима - как отпечаток пальца! Удивительные узоры, линии и оттенки, которые невозможно рассмотреть в зеркале… Приходите к нам в парк и сделайте фотографию собственной радужки - снимок, который невозможно повторить! 📍Фотосервис рядом с кафе «Веранда» ✨ Ждём вас сегодня и завтра до 20:00 в нашем фотосервисе!</t>
+  </si>
+  <si>
+    <t>08.08.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13192</t>
+  </si>
+  <si>
+    <t>Совсем скоро начнутся водные игры! 💦 Баба Яга уже заняла боевую позицию. А вы готовы принять вызов? 😄 ⏰ В 16:00 📍 На площади с Царём</t>
+  </si>
+  <si>
+    <t>08.08.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13191</t>
+  </si>
+  <si>
+    <t>Новый дом для летучих собак 🦇 В экзотариуме «За тридевять земель» продолжаются важные перемены! Тамарины переехали в новый уличный вольер, а их прежнее пространство подготовили для семьи летучих собак. Сотрудники заранее привели вольер в порядок, благоустроили его и создали условия, чтобы новым жильцам было просторнее и спокойнее. Получилась настоящая цепочка хороших перемен: одни обитатели получили новый дом, а другие - больше места для своей семьи 🌿 ⏰ График работы в выходные дни: с 10:00-21:00</t>
+  </si>
+  <si>
+    <t>08.08.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13187</t>
+  </si>
+  <si>
+    <t>🏺 Создайте своё изделие из глины в лучших русских традициях! ❗️Мастер-класс по гончарному делу проходит на площади с царём с 11:00 до 18:00! На гончарном круге вы сможете своими руками сделать крыночку для молока, горшочек или тарелочку. А самое приятное - готовое изделие сразу отправится домой вместе с вами! 👋 Нужно ли записываться? Нет, участие проходит в порядке живой очереди. 👋 Для кого мастер-класс? Для всех, кто хочет попробовать себя в гончарном деле - и детей, и взрослых! 👋 Что с одеждой? Не переживайте! Мы выдаём фартуки и подготовили место, где можно помыть руки после работы с глиной) Ждём вас на мастер-классе - будем творить вместе! 🤎</t>
+  </si>
+  <si>
+    <t>08.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13183</t>
+  </si>
+  <si>
+    <t>08.08.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13182</t>
+  </si>
+  <si>
+    <t>☀️ Друзья, сегодня нас ждёт настоящий солнечный августовский день! Но жару мы точно не боимся - ведь уже сегодня вместе с Бабой Ягой устроим пенную дискотеку, водные игры и битву «стенка на стенку»! 💦😄 Будет весело и детям, и взрослым! Берите хорошее настроение и приезжайте в парк «Лога»! А расписание всех работающих объектов смотрите в нашем справочнике гостя 👇 Справочник гостя 🔥 А также напоминаем, что действуют 4 акции!</t>
+  </si>
+  <si>
+    <t>08.08.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13181</t>
+  </si>
+  <si>
+    <t>Пока парк только просыпается, в птичьем дворе уже кипит жизнь! 🐓☀️</t>
+  </si>
+  <si>
+    <t>07.08.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13180</t>
+  </si>
+  <si>
+    <t>Не бойтесь жары - мы знаем, как освежиться! ☀️🫧 Уже завтра парк «Лога» наполнится смехом, брызгами и облаками прохладной пены! 🫧 Пенная дискотека - это любимое развлечение не только детей, но и взрослых!😁 А ещё вас ждут настоящие водные приключения: игры с водой и жаркая битва «стенка на стенку» 💦⚔️ Берите с собой хорошее настроение и приезжайте всей семьей! 💙 Время: 16:00 Место: площадь с Царём! 👑</t>
+  </si>
+  <si>
+    <t>07.08.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13179</t>
+  </si>
+  <si>
+    <t>Летнее настроение складывается из мелочей! ☀️</t>
+  </si>
+  <si>
+    <t>07.08.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13170</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: БРЕНД «ТЁТЯ ФЕНЯ» До Уездной Ярмарки в парке «Лога» остаётся чуть больше недели, и мы продолжаем знакомить вас с мастерами, которые представят свои работы 15 и 16 августа! Сегодня расскажем о бренде «Тётя Феня» - украшениях ручной работы из натуральных камней. ✨ Их изделия - это не просто аксессуары, а отражение внутреннего мира, настроения и энергии каждого человека. Каждое украшение создаётся с душой и вниманием к деталям, сохраняя свою индивидуальность и уникальность. Мастера стремятся подчеркнуть красоту и самобытность каждого человека, помогая выразить свой стиль и гармонию через детали! ❗ Напоминаем, что среди всех мастеров, записавшихся на участие в Уездной Ярмарке, мы разыграем проживание в уютном отеле «Княжий», расположенном в самом сердце нашего парка! Стать участником ⬅️ +7 961 291-89-89 Карина 📍 Встретимся с брендом «Тётя Феня» на Уездной Ярмарке в парке «Лога» 15 и 16 августа!</t>
+  </si>
+  <si>
+    <t>07.08.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13169</t>
+  </si>
+  <si>
+    <t>Из тяжёлых условий - в заботливые руки 🐇 «Было очень жалко малыша. Он был совсем маленький, размером с ладонь бойца, весь израненный. Поэтому мы забрали его в блиндаж, ухаживали за ним как за родным. Теперь хочется, чтобы он жил спокойно и в любви», - рассказал один из бойцов. В парк «Лога» попал зайчонок с непростой судьбой. Его привезли из зоны СВО, где малыш получил осколочное ранение. Повреждение затронуло область глаза и переносицы, а также сильно пострадала задняя лапка. Травма была тяжёлой, поэтому один глаз у зайчонка не сохранился. Чтобы помочь малышу восстановиться, ветеринарные врачи нашего парка провели сложную операцию - кожную пластику: закрыли повреждённый участок собственными тканями зайчонка. За этой историей стоит большая работа специалистов: операция, наблюдение, восстановление и ежедневная забота. Теперь главное - спокойствие, время и внимательный уход. А мы сделаем всё, чтобы у него была счастливая жизнь 🌿❤️</t>
+  </si>
+  <si>
+    <t>07.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13168</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +35°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг с 17:00 🎢 • колесо обозрения • фотосервис • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • прогулка на лошадке • прогулке на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 4 акции! 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>06.08.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13159</t>
+  </si>
+  <si>
+    <t>Как будто шагнуть в русскую усадьбу XIX века… ✨ В этих номерах каждая деталь хранит свою историю: мебель ручной работы с росписью в старинной флорентийской технике, дельфтская плитка, пришедшая в Россию во времена Петра I, и уютная веранда, созданная для долгих разговоров за чаем. Здесь не просто отдыхают - здесь погружаются в атмосферу времени, когда ценились красота, мастерство и внимание к деталям… Подарите себе возможность прожить эти мгновения в парк-отеле «Княжий»! Забронировать номер 🌿 📲 +7 (863) 652-28-22</t>
+  </si>
+  <si>
+    <t>06.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13158</t>
+  </si>
+  <si>
+    <t>Помните, совсем недавно у наших красноруких тамаринов родились малыши? 🐒 Теперь молодая семья вместе с ними переехала в новый вольер! Знакомьтесь, Мальчик - Лукьян, Девочка - Лукерья! Сотрудники заранее подготовили пространство: провели дезинфекцию, засыпали свежие опилки и обустроили условия для комфортной жизни! ❤️ Переезд дался не сразу - малыши не очень хотели покидать старый вольер. Но впереди их ждала большая жилплощадь с двумя «комнатами» для молодой семьи с пополнением. 😄 Раньше тамаринов можно было увидеть только в экзотариуме, а теперь гости парка «Лога» смогут наблюдать за ними ближе! 🌿</t>
+  </si>
+  <si>
+    <t>06.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13157</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +36°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00 - 21:00): «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • фотосервис • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>05.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13148</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: МАСТЕРСКАЯ «ВЕРБИНА» Уездная Ярмарка в парке «Лога» вновь соберёт мастеров, которые создают удивительные вещи своими руками! Уже 15 и 16 августа мы познакомимся с их творчеством поближе! Сегодня расскажем о мастерской «ВЕРБИНА» - месте, где рождаются сумки, будто сошедшие со страниц старой сказки. ✨ Елена вручную создаёт свои изделия из хлопкового шнура, тёплого джута и золотистой соломенной косы. Каждая сумка словно хранит в себе атмосферу летнего поля, мягкий свет солнца и частичку души мастера. В коллекции - сумки для прогулок и путешествий, изящные клатчи, маленькие сумочки для телефона, косметички и модели для юных красавиц. ❗ Напоминаем, что среди всех мастеров, записавшихся на участие в Уездной ярмарке, мы разыграем проживание в уютном отеле «Княжий», что стоит в самом сердце нашего парка! Стать участником ⬅️ +79612918989 Карина 📍 Встречаемся с мастерской «ВЕРБИНА» на Уездной Ярмарке в парке «Лога» 15 и 16 августа!</t>
+  </si>
+  <si>
+    <t>05.08.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13147</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +36°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00 - 21:00): «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • фотосервис • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>04.08.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13142</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +36°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • фотосервис • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30 🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>03.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13141</t>
+  </si>
+  <si>
+    <t>Ещё один шаг к восстановлению ❤️ У нашей зелёной мартышки Алёны - важный этап восстановления: ветеринарные врачи сняли швы после операции на хвосте. Алёнка держалась молодцом, а за терпение получила заслуженную награду - банан 🍌 Судя по тому, как быстро он исчез, угощение было принято без лишних раздумий 😄 Восстановление продолжается, а мы дальше следим за её состоянием и помогаем Алёнке спокойно привыкать к новому дому в нашем парке🌿</t>
+  </si>
+  <si>
+    <t>03.08.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13132</t>
+  </si>
+  <si>
+    <t>🐝✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: МЁД ОТ СЕМЬИ ПАНОВЫХ 15 и 16 августа в парк «Лога» вновь съедутся талантливые мастера со всей страны. И мы продолжаем знакомить вас с участниками Уездной Ярмарки! Сегодня расскажем о семье Пановых - пчеловодах, которые знают секрет настоящего мёда! Пока пчёлы трудятся над своим важным делом, семья Пановых бережно заботится о них и сохраняет всё самое ценное, что дарит это удивительное ремесло! Они не просто собирают мёд. Они создают продукт, в котором есть: лето, закатанное в банку, солнечное тепло и частичка той самой заботы, которая чувствуется в каждой капле. 🍯 На Уездную Ярмарку они привезут настоящий мёд и продукты пчеловодства, чтобы вы смогли познакомиться с их трудом, попробовать природное лакомство и выбрать своё любимое угощение. 📍 Ищите семью Пановых среди мастеров Уездной Ярмарки в нашем парке 15 и 16 августа! Стать участником ⬅️ +79612918989 Карина</t>
+  </si>
+  <si>
+    <t>03.08.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13131</t>
+  </si>
+  <si>
+    <t>Три девицы под окном…</t>
+  </si>
+  <si>
+    <t>03.08.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13130</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +34°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • фотосервис • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30 🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>02.08.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13129</t>
+  </si>
+  <si>
+    <t>🥳 «БЕЗЛИМИТ» продолжается! ✨ Ещё четыре дня вы сможете отдыхать в парке без ограничений! Целый день развлечений без необходимости выбирать: колесо обозрения или паровозик, верёвочный парк или экзотариум - всё уже включено! С 3 по 6 августа (с понедельника по четверг) в парке «Лога» действует билет приключений: 1500 ₽ - и целый день любимых развлечений без ограничений! Покупаете билет, получаете браслет - и в течение дня можете возвращаться на развлечения столько раз, сколько захотите! В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно в кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» Один билет - целый день ярких впечатлений и любимых развлечений! 🌿 ‼️ С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике.</t>
+  </si>
+  <si>
+    <t>02.08.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13128</t>
+  </si>
+  <si>
+    <t>02.08.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13124</t>
+  </si>
+  <si>
+    <t>После плотного обеда - сон по расписанию ✨</t>
+  </si>
+  <si>
+    <t>02.08.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13123</t>
+  </si>
+  <si>
+    <t>Ни у кого в мире нет такой же фотографии! ✨ Потому что не существует двух одинаковых радужек… Проект «ОЧИВИДНО» превращает ваш взгляд в настоящее произведение искусства - яркое, необычное и абсолютно уникальное. 📍Ждём вас сегодня до 20:00 в нашем фотосервисе возле кафе «Веранда».</t>
+  </si>
+  <si>
+    <t>02.08.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13122</t>
+  </si>
+  <si>
+    <t>🏺 Создаём своими руками в лучших русских традициях! Сегодня на площади с царём проходит мастер-класс по гончарному делу - с 11:00 до 18:00! За гончарным кругом вы сможете самостоятельно сделать настоящую керамическую вещь: крыночку для молока, горшочек или тарелочку. А самое приятное - готовое изделие можно сразу забрать с собой! ✨ ❗️Предварительная запись не нужна - участие проходит в порядке живой очереди. 👋 Подходит всем: и детям, и взрослым - творить может каждый! 👋 Не переживайте за чистоту: мы выдадим фартуки и предоставим место для чистоты рук. Ждём вас на творческом мастер-классе! ❤️</t>
+  </si>
+  <si>
+    <t>02.08.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13121</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +32°С🌤 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • рельсовый поезд • батут «Прыг-скок» • фотосервис • гончарное мастерство • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 4 акции 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>02.08.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13120</t>
+  </si>
+  <si>
+    <t>Несколько тёплых кадров для хорошего начала дня ✨</t>
+  </si>
+  <si>
+    <t>01.08.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13111</t>
+  </si>
+  <si>
+    <t>Зашли в «Премудрый пескарь» и будто вернулись в детство… Эти занавесочки, старенький комод, такие родные вещи - всё напомнило бабушкин дом. Сразу вспомнилось, как с дедушкой ходили на речку с удочками, ждали поклёвку и радовались каждому улову! Такое тёплое и душевное место… Сидишь и кажется, будто снова маленький. Даже на душе защемило от этих воспоминаний. Спасибо за такую атмосферу и чувство настоящего уюта! Свой отзыв оставил подписчик Алиса М.</t>
+  </si>
+  <si>
+    <t>01.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13110</t>
+  </si>
+  <si>
+    <t>Парусные агамы осваивают новый дом 🦎 В экзотариуме «За тридевять земель» появились новые обитатели - парусные агамы. До переезда они находились в изоляторе, а в это время сотрудники готовили для них подходящие условия: новый террариум, укрытия, ветки, свет, пространство для движения и собственный бассейн - всё, что нужно для комфортной адаптации. Теперь рептилии уже обживаются на новом месте, а гости парка «Лога» смогут познакомиться с ними поближе. 🌿 Напоминаем, что экзотариум «За тридевять земель» открыт для посещения ежедневно: в будние дни - с 11:00 до 21:00, в выходные - с 10:00 до 21:00!</t>
+  </si>
+  <si>
+    <t>01.08.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13106</t>
+  </si>
+  <si>
+    <t>⚒ Выставка «Вершки да корешки» приглашает окунуться в мир старинного кузнечного ремесла. Здесь вас ждёт настоящий кузнечный двор с удивительными изделиями: кованым огородом, птицами, животными и другими необычными фигурами. Вы сможете понаблюдать за работой мастера, отчеканить монету на удачу и выбрать изделия, которые будут радовать вас долгие годы. ✨ Напоминаем: сегодня и завтра при покупке билета на колесо обозрения вы получаете скидку 50% на посещение кузнечного подворья. 📍Ждём вас со среды по воскресенье с 10:00 до 21:00.</t>
+  </si>
+  <si>
+    <t>01.08.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13105</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С🌤 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • рельсовый поезд • батут «Прыг-скок» • фотосервис • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 4 акции 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>01.08.26 04:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13104</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☀️ Пусть это спокойное утро станет началом прекрасных выходных…❤️</t>
+  </si>
+  <si>
+    <t>31.07.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13103</t>
+  </si>
+  <si>
+    <t>Сднжнсдомюзгсщч</t>
+  </si>
+  <si>
+    <t>31.07.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13102</t>
+  </si>
+  <si>
+    <t>Друзья, держимся из последних сил! До выходных совсем чуть-чуть… 😂</t>
+  </si>
+  <si>
+    <t>31.07.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13097</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ УЕЗДНОЙ ЯРМАРКИ: «КМИДЕЯ» - ВЯЗАНЫЕ АКСЕССУАРЫ Уже совсем скоро, 15-16 августа, на Уездной Ярмарке в парке «Лога» свои работы представит бренд «Кмидея» - авторские вязаные сумки и уютные изделия для дома, созданные вручную. ✨ В коллекции вы найдёте элегантные сумочки для особых случаев, удобные шоперы для прогулок и покупок, а также лёгкие летние и пляжные модели. Каждый аксессуар - это маленькая история, в которой сочетаются стиль, уют и индивидуальность. 🧶 А ещё мастер Светлана создаёт изделия для дома - тёплые детали интерьера, выполненные с любовью и вниманием к каждой петле. Благодаря разнообразию текстур и оттенков они гармонично впишутся как в скандинавский, так и в современный интерьер. 🌿 Каждое изделие создаётся вручную, поэтому не имеет точных повторов. Если вы цените авторскую работу, уникальность и вещи с душой, обязательно загляните к мастеру «Кмидея» и найдите аксессуар, который подчеркнёт именно ваш стиль. 🔥 Напоминаем, что среди всех мастеров, записавшихся на участие в Уездной ярмарке, мы разыграем проживание в уютном отеле «Княжий», что стоит в самом сердце нашего парка! 🎁 Розыгрыш состоится 10 августа. Стать участником ⬅️ +79612918989 Карина 📍 Ждём вас на Уездной Ярмарке в парке «Лога» 15 и 16 августа!</t>
+  </si>
+  <si>
+    <t>31.07.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13092</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулке на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 4 акции! 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>30.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13091</t>
+  </si>
+  <si>
+    <t>Комфорт начинается с деталей… Именно поэтому в парк-отеле «Княжий» мы уделяем внимание тому, что остаётся незаметным с первого взгляда: удобный ортопедический матрас, гипоаллергенное постельное бельё, шторы blackout, комфортный климат в номере, тонкие премиальные ароматы, эксклюзивная косметика, мягкие халаты, вечерний сервис - всё это создаёт ощущение спокойствия и особой атмосферы, после которых хочется возвращаться снова!✨ Мы продумали каждую деталь, чтобы утром вы проснулись с ощущением настоящего отдыха… ❤️ 📍 Парк-отель «Княжий» 📲 +7 (863) 652-28-22 🛜 loga.ru/booking</t>
+  </si>
+  <si>
+    <t>30.07.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13079</t>
+  </si>
+  <si>
+    <t>Друзья, теперь продукцию от чайного дома «Сугревъ» - чай, мёд, варенье и сладости - можно приобрести в нашем кафе «Веранда»✨ Также её можно найти в сувенирных лавках около ресторана «Тетеревъ» и на площади с царём!</t>
+  </si>
+  <si>
+    <t>30.07.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13078</t>
+  </si>
+  <si>
+    <t>Вы спрашивали, как поживает лошадка Мурашка? У неё всё отлично - наслаждается жизнью! ❤️</t>
+  </si>
+  <si>
+    <t>30.07.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13077</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +27°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём: «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • фотосервис • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽🔥 ‼️С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>29.07.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13076</t>
+  </si>
+  <si>
+    <t>Вечером парк особенно красив ❤️✨</t>
+  </si>
+  <si>
+    <t>29.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13075</t>
+  </si>
+  <si>
+    <t>Забота, которую гости обычно не видят 🫏 Ослик Имбирь прошёл важные плановые процедуры: ветеринары парка обработали ему копыта и почистили зубы. На время работы специалистов Имбирь был под седацией - так всё прошло спокойно, безопасно и без лишнего стресса для животного. Такие кадры показывают закулисье зоопарка: забота об обитателях парка «Лога» - это ежедневная внимательная работа. ❤️</t>
+  </si>
+  <si>
+    <t>29.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13071</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! ❤️ Спасибо каждому, кто заботится о наших питомцах, приносит им угощения и проявляет внимание к обитателям парка. Нам очень приятно видеть вашу любовь и желание их порадовать! 🐾 Если вы хотите сделать нашим животным приятный подарок - мы будем рады вашим гостинцам! Овощи, фрукты, орехи и другие разрешённые продукты станут полезным дополнением к их рациону! Для угощения подойдут: 🥕 морковь, свёкла, картофель, помидоры, капуста, кабачки, огурцы, тыква; 🍎 яблоки, груши, виноград, абрикосы, дыни и арбузы; 🌰 грецкие орехи и фундук, жёлуди. Пожалуйста, не угощайте животных самостоятельно. Все принесённые продукты можно передать через охрану или сотрудников парка - они обязательно доставят их нашим животноводам. Наши специалисты угостят питомцев с учётом их индивидуального рациона и особенностей питания каждого животного! ❤️🌿 🚫 Напоминаем: кормить животных принесённой едой на территории парка строго запрещено. Это правило необходимо для сохранения здоровья и благополучия наших питомцев!</t>
+  </si>
+  <si>
+    <t>29.07.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13070</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +26°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём: «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • фотосервис • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки • аквагрим Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽🔥 ‼️С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>28.07.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13069</t>
+  </si>
+  <si>
+    <t>✨ Когда солнце садится, начинается волшебство! Каждый вечер в 21:30</t>
+  </si>
+  <si>
+    <t>28.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13068</t>
+  </si>
+  <si>
+    <t>Кажется, лошадки сегодня без обеда 😅</t>
+  </si>
+  <si>
+    <t>28.07.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13067</t>
+  </si>
+  <si>
+    <t>Малинка и Персик уже совсем большие 🐐 Ещё недавно малыши пили молочко из бутылочки, а теперь уверенно осваивают взрослое меню и новый вольер. Шустрые, любопытные и по-прежнему неразлучные - эта парочка точно умеет поднимать настроение ❤️ И, кажется, путь к их сердцу уже найден - через морковку и специальный корм!🥕 Обязательно угостите малышей во время прогулки!) ❗️Напоминаем: кормить животных едой, принесённой с собой, запрещено.</t>
+  </si>
+  <si>
+    <t>28.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13066</t>
+  </si>
+  <si>
+    <t>«Работы мечты не существует» Работа в парке: 😅</t>
+  </si>
+  <si>
+    <t>28.07.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13065</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём: «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • фотосервис • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки • аквагрим Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽🔥 ‼️С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>27.07.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13061</t>
+  </si>
+  <si>
+    <t>💚 У нас радостная новость! История нашей Гусеньки стала официальным номинантом Международной премии «Мой ласковый и нужный зверь» в номинации «Братья наши». Впереди - следующий этап! После открытия народного голосования каждый сможет поддержать Гусеньку на официальном сайте премии. Затем свою оценку дадут члены международного жюри. Обязательно расскажем, когда стартует голосование!</t>
+  </si>
+  <si>
+    <t>27.07.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13057</t>
+  </si>
+  <si>
+    <t>27.07.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13048</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ УЕЗДНОЙ ЯРМАРКИ: CRYSTALBAGVLG - КРИСТАЛЬНАЯ ИСТОРИЯ Уже совсем скоро, 15-16 августа, на Уездной Ярмарке в парке «Лога» свои работы представит CrystalBagVLG - оригинальные сумки и аксессуары из бусин. ✨ Сумочки ручной работы - это не просто красивый аксессуар и дань моде, это способ самовыражения, способ заявить о себе, стать центром всеобщего внимания. Каждое изделие уникально - его форма рождается в искусстве хрустальных бусин и авторского стиля. 💎 А ещё в коллекции имеются потрясающие украшения из бисера и натуральных камней! Они станут прекрасным дополнением к вашему образу или необычным подарком для близких. 🌿 Если вы цените авторские изделия, созданные с душой, обязательно загляните к мастеру CrystalBagVLG и найдите аксессуар, который подчеркнёт именно вашу индивидуальность. 📍 Ждём вас на Уездной Ярмарке в парке «Лога» 15 и 16 августа! Стать участником ⬅️</t>
+  </si>
+  <si>
+    <t>27.07.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13044</t>
+  </si>
+  <si>
+    <t>Алёнка идёт на поправку ❤️ Наша зелёная мартышка Алёна продолжает восстанавливаться после операции и проходит период адаптации под наблюдением специалистов. После ампутации части хвоста прошло две недели. Всё это время ветеринарные врачи парка внимательно следили за её состоянием: швы обрабатывались специальными средствами каждые 2-3 дня, а сращение краёв раны прошло хорошо. Алёнка уже осваивается, становится увереннее и с интересом наблюдает за всем вокруг. Ей ещё предстоит восстановление, но самое главное уже случилось: теперь она в заботливых руках 🌿</t>
+  </si>
+  <si>
+    <t>27.07.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13043</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём: «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • фотосервис • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки • аквагрим Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ +7 (863) 652-28-22 Действует акция БЕЗЛИМИТ 1500₽🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>26.07.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13042</t>
+  </si>
+  <si>
+    <t>Друзья, отличная новость! 🎉 Акция «БЕЗЛИМИТ» продлевается ещё на 4 дня - с понедельника по четверг!✨ Целый день развлечений без необходимости выбирать: колесо обозрения или паровозик, верёвочный парк или экзотариум - всё уже включено! С 27 по 30 июля (с понедельника по четверг) в парке «Лога» действует билет приключений: 1500 ₽ - и целый день любимых развлечений без ограничений! Покупаете билет, получаете браслет - и в течение дня можете возвращаться на развлечения столько раз, сколько захотите! В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: - «Панда-воин» - «Виртуальный тир» - «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно в кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» Один билет - целый день ярких впечатлений и любимых развлечений! 🌿 ‼️С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике.</t>
+  </si>
+  <si>
+    <t>26.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13041</t>
+  </si>
+  <si>
+    <t>Что, если самая удивительная картина уже принадлежит вам? Мы привыкли смотреть на мир. Теперь пришло время посмотреть на себя. «ОЧИВИДНО» - новый проект в парке «Лога», который откроет красоту, скрытую в каждом взгляде, через фотографию радужки глаза. Находится в нашем фотосервисе около кафе «Веранда»!</t>
+  </si>
+  <si>
+    <t>26.07.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13037</t>
+  </si>
+  <si>
+    <t>🏺 Попробуйте себя в настоящем гончарном деле! Почувствуйте, как обычный кусочек глины превращается в изделие, созданное вашими руками. На мастер-классе вы сможете вылепить на гончарном круге крыночку для молока, горшочек или тарелочку - и сразу забрать своё творение с собой! 📍 Где? Площадь с царём 🕚 Когда? Сегодня до 18:00 Частые вопросы: 👋 Нужно ли бронировать? Нет, мастер-класс проходит в порядке живой очереди! 👋 Кому подойдёт? И детям, и взрослым - попробовать себя в гончарном деле может каждый! 👋 А если испачкаюсь? Мы выдаём фартуки и подготовили место, где можно спокойно вымыть руки. Ждём вас в гости - создавать красоту своими руками! ❤️</t>
+  </si>
+  <si>
+    <t>26.07.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13033</t>
+  </si>
+  <si>
+    <t>26.07.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13032</t>
+  </si>
+  <si>
+    <t>Вчерашняя стихия коснулась и парка «Лога»🌪️ Последствия урагана мы продолжаем устранять, но благодаря слаженной работе нашей команды уже с самого утра все объекты парка были подготовлены к приёму гостей. 💚 Сегодня парк работает в штатном режиме и рад встречать каждого! Благодарим наших сотрудников за оперативность, профессионализм и огромный труд!❤️🙏🏻</t>
+  </si>
+  <si>
+    <t>26.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13031</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +25°С☁️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём: «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности: «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • гончарное мастерство • фотосервис • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • прогулка на паровозике • прогулка на лошадке • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 4 акции 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>25.07.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13030</t>
+  </si>
+  <si>
+    <t>❗️В связи с погодными условиями светомузыкальное шоу сегодня отменяется. Также часть объектов завершает свою работу.</t>
+  </si>
+  <si>
+    <t>25.07.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13029</t>
+  </si>
+  <si>
+    <t>✨ 15 и 16 августа Уездная ярмарка вновь распахнёт свои ворота в сказочном парке «Лога»! В эти летние дни парк наполнится особенной атмосферой, тёплой, творческой, яркой, с настоящим духом большого народного праздника. Вас ждут десятки талантливых мастеров из разных городов России и огромное разнообразие уникальных изделий ручной работы: украшения, одежда, предметы для дома, игрушки, натуральная косметика, вкусные угощения и множество необычных вещей, созданных с душой. 🌿 Прогуляйтесь по ярмарочным рядам среди сказочных пейзажей парка «Лога», познакомьтесь с мастерами, найдите особенные подарки для себя и близких и обязательно примите участие в мастер-классах для взрослых и детей. Это будут два дня красоты, творчества, живого общения и настоящего семейного отдыха! 📍 Парк «Лога» 📅 15 и 16 августа 🕚 С 11:00 до 20:00 Приезжайте всей семьёй, будем вместе создавать праздник, наполненный русской душой, добром и любовью к мастерам и традициям! ❤️</t>
+  </si>
+  <si>
+    <t>25.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13028</t>
+  </si>
+  <si>
+    <t>На сколько баллов оценим выступление нашего гимнаста?🔥</t>
+  </si>
+  <si>
+    <t>25.07.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13027</t>
+  </si>
+  <si>
+    <t>🎣 В пруду стало ещё больше рыбы! Вчера мы выпустили около 1 000 форелей, а это значит, что сейчас самое время отправиться за отличным уловом! 🐟 Поймайте свою рыбку, а повара харчевни «Премудрый пескарь» сразу приготовят её для вас. 🔥 Сегодня и завтра действует акция «2+1»: при покупке двух рыбалок - третья в подарок! До встречи на рыбалке! 🌿</t>
+  </si>
+  <si>
+    <t>25.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13026</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +26°С🌤 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • рельсовый поезд • гончарное мастерство • фотосервис • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 4 акции 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>25.07.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13020</t>
+  </si>
+  <si>
+    <t>❓ Справочник туриста от 25 июля 2026 года. Единый справочный номер: +7 (863) 303-38-63 🌐 Официальный сайт: loga.ru 📖 Гостиница: loga.ru/booking 🍽️ Меню ресторанов и кафе и бронирование столиков: loga.ru/eat 🤝 Поддержать проект через «Фонд сказочных дел»: fond.loga.ru</t>
+  </si>
+  <si>
+    <t>24.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13012</t>
+  </si>
+  <si>
+    <t>🌾✨ ЗНАКОМСТВО С УЧАСТНИКАМИ УЕЗДНОЙ ЯРМАРКИ: ИСКУССТВО ПЛЕТЕНИЯ ИЗ БУМАЖНОЙ ЛОЗЫ Есть ремёсла, которые не теряют своей ценности с годами. Одно из них - плетение из бумажной лозы. На Уездной Ярмарке 15-16 августа свои работы представит мастер Лариса, которая бережно сохраняет традиции этого древнего ремесла, создавая изделия для современного дома. 🧺 Из экологичной бумажной лозы Лариса создаёт предметы, которые подчеркнут ваш стиль и привнесут уют в дом: корзины, подносы, короба, декор для дома и детских комнат, а также аксессуары - сумки, браслеты, кольца для салфеток и серьги. Для мастера важно, чтобы красота дома рождалась в руках человека, а привычная бумага превращалась в настоящее произведение искусства. Ведь вы достойны большего, чем серийные решения. 🌿 Создавайте уют через детали, которые говорят за вас… А Лариса с удовольствием поможет в этом. 📍 Ждём вас на Уездной Ярмарке в парке «Лога» 15 и 16 августа! Стать участником ⬅️</t>
+  </si>
+  <si>
+    <t>24.07.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13011</t>
+  </si>
+  <si>
+    <t>В экзотариуме «За тридевять земель» - интересное пополнение: парусные агамы! 🦎 Сначала - встреча после дороги, осмотр ветеринара и временное жилище для спокойной адаптации. Скоро у них появится новый дом, а у гостей нашего парка - новое знакомство! 😁</t>
+  </si>
+  <si>
+    <t>24.07.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13007</t>
+  </si>
+  <si>
+    <t>С 24 по 26 июля действуют 4 акции!🔥 • При посещении колеса обозрения - скидка 50 % на кузнечное подворье. • Верёвочный парк «Гуси лебеди»: 6 троп - 1000 рублей вместо 1500 рублей. • Акция «2+1» на рыбалку в харчевне «Премудрый пескарь». • При посещении экзотариума, колеса обозрения, ресторана «Тетеревъ» и кафе «Веранда» вы получаете флаер со скидкой 50 % на аттракционы виртуальной реальности. Проведите эти выходные ярко, весело и с выгодой для всей семьи - ждем вас в гости!</t>
+  </si>
+  <si>
+    <t>24.07.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13006</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +26°С☁️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулке на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>23.07.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12997</t>
+  </si>
+  <si>
+    <t>Скидка 20% на БЛИЖАЙШИй Заезд. Спонтанное решение - лучший повод отдохнуть.  Лучшие моменты рождаются без планов! Вы просто смотрите на календарь, чувствуете, что пора - и решаетесь. Именно для таких решений мы запустили специальное предложение: Скидка 20% при заезде в день бронирования! Никаких долгих сборов и «надо всё продумать». Просто позвоните нам, выберите свободный номер - и уже сегодня вечером вы окажетесь в уютном тереме парк-отеля «Княжий», чтобы слушать тишину парка и никуда не спешить. Пусть спонтанность подарит вам то, чего так не хватает в рутине: свежий воздух, вкусный ужин и утро, которое начинается с пения птиц. А мы обо всём позаботимся. Не откладывайте отдых на потом. Позвоните прямо сейчас - и приезжайте сегодня.   📍 Парк-отель «Княжий» 📲 +7 (863) 652-28-22 🛜 loga.ru/booking</t>
+  </si>
+  <si>
+    <t>23.07.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12996</t>
+  </si>
+  <si>
+    <t>У наших ланей - большое пятнистое пополнение 🦌 В этом сезоне в зоопарке родились 16 маленьких ланят! Делимся с вами самыми трогательными моментами первых дней их жизни. Смотрите, как начинается их сказочная история ✨</t>
+  </si>
+  <si>
+    <t>23.07.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12995</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +27°С🌥 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулке на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30 🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>23.07.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12994</t>
+  </si>
+  <si>
+    <t>Бодрого всем утра! 😁</t>
+  </si>
+  <si>
+    <t>22.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12989</t>
+  </si>
+  <si>
+    <t>🌿✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: ЛЕСНЫЕ ДИКОВИНКИ ОТ ELEMENT 29 15 и 16 августа в парк «Лога» вновь съедутся талантливые мастера со всей страны. И мы начинаем знакомить вас с участниками Уездной Ярмарки! Сегодня расскажем о мастерской ELEMENT 29. Говорят, стоит лишь свернуть с уездного тракта на неприметную лесную тропу - и можно отыскать мастерскую, где хрупкие листья становятся медными, ягоды превращаются в кольца, а простые веточки обретают силу старинных оберегов… Именно такие чудеса творят мастера ELEMENT 29. В их руках настоящие листья и цветы бережно покрываются чистой медью, сохраняя каждую прожилку, изгиб и узор, созданный самой природой. А яркая керамика и натуральные камни дополняют изделия красками лесных ягод, трав и цветов. На Уездную Ярмарку мастера привезут настоящие диковинки: 🍁 медные шпильки и гребни для волос; 🍒 необычные кольца-ягоды со смородиновыми листьями; 🌿 чокеры и кулоны, похожие на старинные лесные обереги; ✨ украшения и предметы декора, в которых навсегда сохранена частичка живой природы. Каждое изделие существует лишь в одном экземпляре - ведь ни один лист, ни один цветок и ни одна веточка не повторяют друг друга. Приходите к мастерам ELEMENT 29, чтобы рассмотреть эти чудеса поближе, примерить свой лесной талисман и выбрать тот самый - будто созданный специально для вас. 🤎 «Из нашего сада - к вашему сердцу». 📍 Ищите ELEMENT 29 среди мастеров Уездной Ярмарки в нашем парке 15 и 16 августа! Стать участником ⬅️ +79612918989 Карина</t>
+  </si>
+  <si>
+    <t>22.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12984</t>
+  </si>
+  <si>
+    <t>Еще один замечательный сюжет о кузнечном подворье! https://rg.ru/2026/07/19/reg-ufo/korrespondent-rg-uznala-pochemu-tak-trudno-osvoit-professiiu-kuzneca.html ⚔️ Приглашаем на выставку кузнечного ремесла «Вершки да корешки». График работы: со среды по воскресенье с 10:00 до 21:00.</t>
+  </si>
+  <si>
+    <t>22.07.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12983</t>
+  </si>
+  <si>
+    <t>Сегодня хотим познакомить вас с нашей новой подопечной - зелёной мартышкой Алёной! 8 июля сотрудники Черноморо-Азовского морского управления Росприроднадзора передали её к нам в парк. После потери владельца Алёна осталась без дома😔 Во время осмотра наши ветеринарные врачи обнаружили, что из-за некроза, причины которого установить не удалось, Алёна потеряла более половины хвоста. К сожалению, процесс продолжал развиваться, поэтому для сохранения здоровья мартышки была проведена операция под общим наркозом. Всё прошло успешно. Также Алёна прошла диспансеризацию и диагностические обследования. Сейчас она находится на карантине под наблюдением наших специалистов. Каждый день мы следим за её самочувствием, помогаем восстановиться и постепенно привыкнуть к новому месту. Мы очень надеемся, что впереди у Алёны будет долгая, спокойная и счастливая жизнь. А мы, в свою очередь, сделаем всё возможное, чтобы парк «Лога» стал для неё местом, где всегда будут забота, внимание и любовь! Добро пожаловать домой, Алёнка! ❤️</t>
+  </si>
+  <si>
+    <t>22.07.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12982</t>
+  </si>
+  <si>
+    <t>Кто вы по жизни? 🤣</t>
+  </si>
+  <si>
+    <t>22.07.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12981</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг 🎢 • колесо обозрения • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулке на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30 🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>21.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12980</t>
+  </si>
+  <si>
+    <t>Кажется, в экзотариуме собрали самый необычный урожай этого дня 🐍 Сначала видны только пустые скорлупки и земля, а потом из неё один за другим начинают появляться малыши маисового полоза - будто маленькие живые росточки🌱 Новорождённые спрятались, но сотрудники экзотариума аккуратно нашли каждого, проверили состояние и пересадили в отдельный домик!</t>
+  </si>
+  <si>
+    <t>21.07.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12971</t>
+  </si>
+  <si>
+    <t>Июль в самых ярких красках ☀️</t>
+  </si>
+  <si>
+    <t>21.07.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12962</t>
+  </si>
+  <si>
+    <t>21.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12961</t>
+  </si>
+  <si>
+    <t>Напоминаем, что в нашем сообществе в ВКонтакте проходит розыгрыш БЕЗЛИМИТНЫХ билетов!!!</t>
+  </si>
+  <si>
+    <t>21.07.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12959</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +35°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • аквагрим • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30 🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>20.07.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12958</t>
+  </si>
+  <si>
+    <t>Каждый вечер мы ждём вас на музыкальном фонтане ❤️</t>
+  </si>
+  <si>
+    <t>20.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12957</t>
+  </si>
+  <si>
+    <t>🎉 РОЗЫГРЫШ БЕЗЛИМИТНЫХ БИЛЕТОВ 🎉 ☀️ Лето создано для ярких эмоций и новых впечатлений! Поэтому мы приготовили для вас приятный сюрприз - разыгрываем 3 приза, каждый из которых включает 2 безлимитных билета на посещение аттракционов в нашем парке! 🎡✨ Условия участия ищите в нашем посте в сообществе в ВКонтакте! 🔥 Победителей выберем случайным образом в четверг, 23 июля🎉 🎫 Выигранные безлимитные билеты будут действительны до 20 августа! ❗️Обратите внимание: с понедельника по четверг (с 20 июля по 23 включительно) в нашем парке действует акция «БЕЗЛИМИТ». Безлимитный билет можно купить на кассе уже сейчас, не дожидаясь результатов розыгрыша😉 Удачи! Ждём вас в парке «Лога»❤️🍀✨</t>
+  </si>
+  <si>
+    <t>20.07.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12956</t>
+  </si>
+  <si>
+    <t>Свадебный образ, вдохновленный сказкой «Аленький цветочек» 🌹 Мы задумались: а какой была бы эта история сегодня? В детстве нам казалось, что это сказка о волшебном цветке, но с возрастом понимаешь: она всегда была о любви - той самой, которая умеет видеть сердцем. Мы очень рады, что наш парк-отель «Княжий» стал частью этой красивой истории и местом, где эта сказка ожила… Идея/фото: Алёна Коваленко Видео: Наталья Лебедева Стилист: Алина Афанасьева Макияж: Юлия Шевырева Koca: Екатерина Невмержицкая Живые розы: Городские Цветы https://vk.ru/gorodskie_cvety_kamensk Отель: Княжий</t>
+  </si>
+  <si>
+    <t>20.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12955</t>
+  </si>
+  <si>
+    <t>Если и начинать рабочую неделю, то только в таком бодром настроении 🔥</t>
+  </si>
+  <si>
+    <t>20.07.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12954</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +33°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30 🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>19.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12953</t>
+  </si>
+  <si>
+    <t>Друзья, радостная новость! 🎉 Мы продлеваем акцию БЕЗЛИМИТ еще на 4 дня (с понедельника по четверг)!✨ Представьте день, когда не нужно выбирать между колесом обозрения, паровозиком, верёвочным парком или экзотариумом. Всё уже включено. С 20 по 23 июля (с понедельника по четверг) в парке «Лога» действует билет приключений: 1500 ₽ - и целый день любимых развлечений без ограничений. Покупаете билет, получаете браслет на руку - и в течение дня можете возвращаться на развлечения столько раз, сколько захочется. В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: - «Панда-воин» - «Виртуальный тир» - «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно на кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» С утра до вечера - навстречу приключениям. Один билет - целый день впечатлений!🌿 ‼️С графиком работы объектов и правилами посещения аттракционов можно ознакомиться в справочнике</t>
+  </si>
+  <si>
+    <t>19.07.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12952</t>
+  </si>
+  <si>
+    <t>Один из самых любимых аттракционов наших гостей! А вы уже проверили свою реакцию в «Курятнике»? 😁</t>
+  </si>
+  <si>
+    <t>19.07.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12951</t>
+  </si>
+  <si>
+    <t>Наслаждайтесь каждым мгновением этого лета ☀️</t>
+  </si>
+  <si>
+    <t>19.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12949</t>
+  </si>
+  <si>
+    <t>🥕 Порадуйте животных полезным угощением! На входе в птичий двор и в экзотариуме вы можете приобрести специальные стаканчики с морковкой для кормления животных. Это не только вкусное лакомство для наших питомцев, но и настоящее удовольствие для детей. Такие моменты помогают с детства учиться доброму и бережному отношению к животным. ❤️ 🥕 Морковкой можно угостить: 🦌 оленей и ланей; 🐐 коз; 🐏 баранов. А также на территории парка есть кормушки со специальным кормом и орешками для белок! ❗️Напоминаем: кормить животных своей едой категорически запрещено. Даже привычные для нас продукты могут навредить их здоровью! Желаем приятного общения с нашими пушистыми и рогатыми друзьями! 🥕✨</t>
+  </si>
+  <si>
+    <t>19.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12948</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Игры с Бабой Ягой на площади с царём 15:00 20:00 • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • рельсовый поезд • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действуют 3 акции 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>18.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12947</t>
+  </si>
+  <si>
+    <t>Каждый день в 21:30 мы ждём вас на музыкальном фонтане! ✨</t>
+  </si>
+  <si>
+    <t>18.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12946</t>
+  </si>
+  <si>
+    <t>Осторожно, видео вызывает аппетит 🥰😁</t>
+  </si>
+  <si>
+    <t>18.07.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12942</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Спасибо вам за заботу, внимание и желание порадовать наших питомцев. Овощи, фрукты, орехи и другие гостинцы, которые вы приносите, - это не только полезное угощение, но и знак вашей искренней любви к обитателям парка. Мы очень ценим такую поддержку и благодарим каждого из вас! ❤️ Если вы хотите сделать животным приятный подарок, мы будем очень рады вашим гостинцам. Подойдут: морковь, свёкла, картофель, помидоры, капуста, кабачки, огурцы, тыква, яблоки, груши, грецкие орехи и фундук, жёлуди, виноград, абрикосы, дыни и арбузы. Пожалуйста, не угощайте животных самостоятельно. Все принесённые продукты можно передать через охрану или сотрудников парка - они обязательно доставят их животноводам. Наши специалисты угостят питомцев с учётом их индивидуального рациона и особенностей питания каждого животного! 🚫 Напоминаем: кормить животных принесённой едой на территории парка строго запрещено! Это правило помогает сохранить здоровье и благополучие наших питомцев ❤️🌿</t>
+  </si>
+  <si>
+    <t>18.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12941</t>
+  </si>
+  <si>
+    <t>🏺 Гончарим в русских традициях! ❗️Мастер-класс по гончарному делу проходит на площади с царём с 11:00 до 18:00. Вы сможете выкрутить своими руками на гончарном круге крыночку для молока, горшочек или тарелочку. Изделие можно будет сразу забрать с собой! 👋 Бронировать заранее? Гончарим в порядке живой очереди 👋 Кому подойдет? Творчество любому возрасту покорно. Подойдет детям и взрослым! 👋 Глина отмывается? Выдаем фартуки и предоставляем место для чистоты рук! Ждём вас, дорогие творцы!</t>
+  </si>
+  <si>
+    <t>18.07.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12940</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +25°С🌥 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Игры с Бабой Ягой на площади с царём 15:00 20:00 • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • рельсовый поезд • гончарное мастерство • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с блинами, выпечкой, напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>18.07.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12939</t>
+  </si>
+  <si>
+    <t>Доброе утро начинается с хорошего завтрака🌿 И у нас для вас отличная новость! Сегодня и завтра в кафе «Веранда» действует специальное меню завтраков☕️ С 8:30 до 11:00 мы будем рады встретить вас ароматным кофе, свежими блюдами и атмосферой неспешного утра☀️ Начните выходной день вкусно - ждём вас в кафе «Веранда»! 💛</t>
+  </si>
+  <si>
+    <t>17.07.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12938</t>
+  </si>
+  <si>
+    <t>Просто красивый вечер ✨</t>
+  </si>
+  <si>
+    <t>17.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12929</t>
+  </si>
+  <si>
+    <t>Птичий двор 🥰</t>
+  </si>
+  <si>
+    <t>17.07.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12924</t>
+  </si>
+  <si>
+    <t>❓ Справочник туриста от 17 июля 2026 года. Единый справочный номер: +7 (863) 303-38-63 🌐 Официальный сайт: loga.ru 📖 Гостиница: loga.ru/booking 🍽️ Меню ресторанов и кафе и бронирование столиков: loga.ru/eat 🤝 Поддержать проект через «Фонд сказочных дел»: fond.loga.ru</t>
+  </si>
+  <si>
+    <t>17.07.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12923</t>
+  </si>
+  <si>
+    <t>С 17 по 19 июля действуют 3 акции! • При посещении колеса обозрения - скидка 50 % на кузнечное подворье. • Верёвочный парк «Гуси лебеди»: 6 троп - 1000 рублей вместо 1500 рублей. • При посещении экзотариума, колеса обозрения, ресторана «Тетеревъ» и кафе «Веранда» вы получаете флаер со скидкой 50 % на аттракционы виртуальной реальности.</t>
+  </si>
+  <si>
+    <t>17.07.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12920</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +27°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека 🪩 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>16.07.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12919</t>
+  </si>
+  <si>
+    <t>Бывает, что самое главное в путешествии - не пункт назначения, а остановки, которые запоминаются на всю жизнь. Дорога утомляет. За окнами мелькают километры, и иногда так хочется сделать паузу - чтобы перевести дух, почувствовать комфорт и оказаться в месте, где время течёт иначе. Для таких пауз в пути мы создали специальный «Транзитный» тариф в парк-отеле «Княжий». Вы приезжаете вечером, чтобы провести ночь в уютном номере, где мягкая постель обещает сон, который приходит быстрее, чем вы успеваете закрыть глаза. Здесь нет суеты - только тишина, комфорт и забота о вашем покое после долгой дороги. Проснуться в парке «Лога» под пение птиц, выйти на прогулку - вдохнуть свежий воздух, пройтись по аллеям, насладиться тишиной и красотой вокруг, позавтракать, не торопясь собраться и с новыми силами, лёгким сердцем и самыми приятными воспоминаниями продолжить свой путь. «Транзитный» - тариф для тех, кто умеет ценить красоту момента. Для тех, кто понимает: отдых начинается в дороге, а не только по прибытии. Условия тарифа ⏰ Заезд - после 21:00 ⏰ Выезд - до 10:00 Завтрак доступен по вашему желанию в ресторане «Тетеревъ» или в кафе «Веранда» за отдельную плату. Остановитесь в отеле «Княжий» - и пусть даже короткая пауза станет самой светлой частью вашего маршрута. 📍 Парк-отель «Княжий» ☎️Тариф доступен при бронировании по телефону: +7 (863) 652-28-22</t>
+  </si>
+  <si>
+    <t>16.07.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12918</t>
+  </si>
+  <si>
+    <t>Кто узнал себя? 😁👇🏻</t>
+  </si>
+  <si>
+    <t>16.07.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12917</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +31°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где поесть: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>15.07.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12916</t>
+  </si>
+  <si>
+    <t>✨ Добрые вести летят по свету! Сказывают, что в нынешнем августе улыбнулась удача мастеровым людям… 🌿 Уездная ярмарка вместе с парком «Лога» приготовили для участников настоящий царский подарок! Среди всех мастеров, записавшихся на участие в Уездной ярмарке 15 и 16 августа, мы разыграем проживание в уютном отеле «Княжий», что стоит в самом сердце сказочного парка «Лога». 🏰 Проснуться среди живописной природы, вдохнуть свежий утренний воздух, услышать пение птиц и провести ярмарочные дни с особым комфортом, такая удача может улыбнуться именно вам! 🎁 Розыгрыш состоится 10 августа. Если вы уже стали участником ярмарки, ваше имя в списке претендентов. Осталось лишь дождаться счастливого часа! Пусть дорога приведёт вас к добрым встречам, щедрым покупателям и настоящему сказочному везению. До встречи на Уездной ярмарке там, где оживают старинные традиции, творятся чудеса и сбываются добрые мечты! ✨ Стать участником⬅️ +79612918989 Карина</t>
+  </si>
+  <si>
+    <t>15.07.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12915</t>
+  </si>
+  <si>
+    <t>Когда природа решила немного поэкспериментировать 😅</t>
+  </si>
+  <si>
+    <t>15.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12914</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>14.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12913</t>
+  </si>
+  <si>
+    <t>Весь парк! Весь день! Один билет! ✨ Представьте день, когда не нужно выбирать между колесом обозрения, паровозиком, верёвочным парком или экзотариумом. Всё уже включено. 15 и 16 июля (завтра и послезавтра) в парке «Лога» действует билет приключений: 1500 ₽ - и целый день любимых развлечений без ограничений. Покупаете билет, получаете браслет на руку - и в течение дня можете возвращаться на развлечения столько раз, сколько захочется. В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: - «Панда-воин» - «Виртуальный тир» - «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно на кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» С утра до вечера - навстречу приключениям. Один билет - целый день впечатлений!🌿 ‼️С правилами посещения аттракционов можно ознакомиться в справочнике</t>
+  </si>
+  <si>
+    <t>14.07.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12912</t>
+  </si>
+  <si>
+    <t>Кого заберёте с собой из экзотариума? 🦎 После знакомства с жителями экзотариума «За тридевять земель» можно выбрать себе маленький сувенир на память об этом приключении! Плюшевые игрушки, фигурки животных - для тех, кто хочет забрать с собой частичку ярких впечатлений! Сначала познакомьтесь с необычными обитателями экзотариума, а потом выберите своего любимца, который будет напоминать об этом дне в парке «Лога»! 🌿</t>
+  </si>
+  <si>
+    <t>14.07.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12911</t>
+  </si>
+  <si>
+    <t>Маленькая жизнь внутри беличьего домика 🐿️ Маленькие бельчата ещё недавно кувыркались в своём укромном уголке: хвосты, лапки, любопытные мордочки - всё смешалось в одну беличью суету. А пару дней назад малыши стали искать приключения за пределами родного гнёздышка! Уже вовсю скачут по вольеру и с интересом исследуют территорию!❤️ А вы сможете посчитать, сколько бельчат попало в кадр? 🌿</t>
+  </si>
+  <si>
+    <t>14.07.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12910</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +28°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>13.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12909</t>
+  </si>
+  <si>
+    <t>711 гостей прыгнули через костёр на празднике Ивана Купала🔥✨ Розыгрыш завершён, победитель уже выбран! Спасибо всем за участие и ваши ответы ❤️</t>
+  </si>
+  <si>
+    <t>13.07.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12900</t>
+  </si>
+  <si>
+    <t>Особенно ценно, когда наш парк становится частью чьей-то красивой истории✨ Спасибо, что выбираете его местом для творчества! Для нас большая радость вдохновлять на такие атмосферные кадры! ❤️ Фото: Алёна Коваленко</t>
+  </si>
+  <si>
+    <t>13.07.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12899</t>
+  </si>
+  <si>
+    <t>POV: Сегодня началась рабочая неделя… Но тебя это не касается!😌☀️</t>
+  </si>
+  <si>
+    <t>13.07.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12898</t>
+  </si>
+  <si>
+    <t>👀 Друзья, пока точного ответа нет… Мы дали подсказку! Кто же заберёт приз от парка?) 🔥</t>
+  </si>
+  <si>
+    <t>13.07.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12897</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>12.07.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12896</t>
+  </si>
+  <si>
+    <t>Друзья, в 20:00 стартует конкурс в нашем сообществе ВКонтакте! Кто угадает точное число людей, прыгнувших через костер на празднике Ивана Купала, тот получит подарок от нашего парка! 🔥</t>
+  </si>
+  <si>
+    <t>12.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12895</t>
+  </si>
+  <si>
+    <t>💍 На празднике Ивана Купалы произошло настоящее чудо - предложение руки и сердца! ❤️ На глазах у сотен гостей, под аплодисменты и счастливые улыбки, прозвучало заветное «Да!»🥰 Мы очень рады, что именно наш парк стал частью такого важного события! Пусть впереди у этой прекрасной пары будет бесконечно много любви, счастья и незабываемых моментов вместе! ✨</t>
+  </si>
+  <si>
+    <t>12.07.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12891</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Спасибо вам за вашу доброту, заботу и неравнодушие. Нам очень приятно, что вы приносите для наших животных орехи, овощи и фрукты. Для нас это не просто гостинцы, а знак вашей любви и внимания к нашим питомцам🙏🏻 Мы искренне благодарны каждому❤️ Напоминаем, что самостоятельно кормить животных запрещено. Если вы принесли угощения, пожалуйста, передайте их животноводам - они обязательно угостят питомцев с учетом их рациона и особенностей питания.</t>
+  </si>
+  <si>
+    <t>12.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12888</t>
+  </si>
+  <si>
+    <t>Прямо сейчас у нас действуют сразу 3 акции. Посмотрите наши предложения и выберите то, что по душе именно вам! 😊</t>
+  </si>
+  <si>
+    <t>12.07.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12887</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +28°С🌤 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 14:00 - 14:30 - 19:00 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 16:00 - 17:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Гончарное мастерство • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 Действуют 3 акции: • Рыбалка 2+1 в харчевне «Премудрый пескарь», • Колесо обозрения + кузнечное подворье со скидкой 50%, • Верёвочный парк «Гуси лебеди» - 6 троп 1000₽ 🔥 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>11.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12886</t>
+  </si>
+  <si>
+    <t>🌿 Прошла уже неделя с праздника Ивана Купалы, а воспоминания до сих пор согревают! Предлагаем еще раз окунуться в атмосферу этого волшебного вечера: огонь, музыка, народные гуляния и ваши искренние улыбки. ✨ Спасибо каждому, кто разделил этот праздник вместе с нами! 💚</t>
+  </si>
+  <si>
+    <t>11.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12885</t>
+  </si>
+  <si>
+    <t>🎣 Друзья, отличная новость для любителей рыбалки! В харчевне «Премудрый пескарь» действует акция «2+1»! При покупке двух рыбалок - третья в подарок! 🐟 Собирайте семью, зовите друзей и приезжайте за отличным уловом, яркими эмоциями и незабываемым отдыхом на природе. До встречи в парке «Лога»! 🎣💙</t>
+  </si>
+  <si>
+    <t>11.07.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12884</t>
+  </si>
+  <si>
+    <t>🎡 АКЦИЯ! Один билет - сразу два ярких впечатления! После колеса обозрения посетите кузнечное подворье со скидкой 50%! Просто сохраните билет и покажите его в кассе кузнечного подворья.</t>
+  </si>
+  <si>
+    <t>11.07.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12883</t>
+  </si>
+  <si>
+    <t>🍎 На сказочном подворье Баба Яга ждёт гостей! Для малышей - весёлые игры, загадки и забавы, а для ребят постарше - интерактивная сказка «В поисках молодильных яблочек», где предстоит отправиться на поиски волшебных яблочек, пройти испытания и разгадать хитрые лесные тайны! ✨ Игры с Бабой Ягой (2–6 лет): 14:00 • 14:30 • 19:00 ✨ «В поисках молодильных яблочек» (6+): 12:00 • 13:00 • 16:00 • 17:00 • 18:00</t>
+  </si>
+  <si>
+    <t>11.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12879</t>
+  </si>
+  <si>
+    <t>Ждём вас за гончарным кругом на площади с Царём! Здесь нет правил - только вы, глина и вдохновение. Слепить чашку, вазу - решать вам. А также можете приобрести гончарные изделиями, созданные с любовью гончарами парка❤️ Приходите - создадим красоту вместе! 🎉</t>
+  </si>
+  <si>
+    <t>11.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12878</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 14:00 - 14:30 - 19:00 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 16:00 - 17:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Гончарное мастерство • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>11.07.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12877</t>
+  </si>
+  <si>
+    <t>10.07.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12876</t>
+  </si>
+  <si>
+    <t>10.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12867</t>
+  </si>
+  <si>
+    <t>📸 Фоторепортаж с праздника Ивана Купалы в парке «Лога». Часть 3 Все фото с праздника мы опубликовали в альбоме. Находите себя, отмечайте❤️</t>
+  </si>
+  <si>
+    <t>10.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12858</t>
+  </si>
+  <si>
+    <t>Иногда самые счастливые выходные начинаются с простого решения - уехать за город. А дальше всё складывается само: красивые прогулки, летнее настроение, новые впечатления и отдых, которого так не хватало. До встречи в парк-отеле «Княжий» ☀️ Контакты 📞 +7 (863) 652-28-22 🌐 loga.ru/booking</t>
+  </si>
+  <si>
+    <t>10.07.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12857</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +34°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>09.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12856</t>
+  </si>
+  <si>
+    <t>Друзья! Присоединяйтесь! В 20:00 выберем победителя🎉</t>
+  </si>
+  <si>
+    <t>09.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12855</t>
+  </si>
+  <si>
+    <t>Проверить свою ловкость, поймать немного адреналина и получить море ярких эмоций? Легко! 🌿💪 Верёвочный парк уже ждёт самых смелых - вперёд, навстречу приключениям! 🔥 И не забывайте: сегодня действует акция - 1500 ₽ за безлимитное посещение всех аттракционов парка (кроме призовых аттракционов и тюбинга). Успейте воспользоваться предложением!</t>
+  </si>
+  <si>
+    <t>09.07.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12854</t>
+  </si>
+  <si>
+    <t>Секрет хорошего утра?! Погладить, почесать, угостить свежими веточками любимых козочек🐐💚</t>
+  </si>
+  <si>
+    <t>09.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12853</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +34°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>08.07.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12844</t>
+  </si>
+  <si>
+    <t>Столько улыбок, танцев, венков и счастливых моментов невозможно уместить в одну публикацию. 📸 Фоторепортаж с праздника Ивана Купалы в парке «Лога». Часть 2.</t>
+  </si>
+  <si>
+    <t>08.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12843</t>
+  </si>
+  <si>
+    <t>Когда на улице жарко, прохладный душ становится настоящим спасением 💦 Наши подопечные с удовольствием купаются, охлаждаются и наслаждаются летним днём! ☀️ Немного воды, немного заботы - и счастливых хвостиков становится ещё больше 🌿</t>
+  </si>
+  <si>
+    <t>08.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12842</t>
+  </si>
+  <si>
+    <t>Весь парк! Весь день! Один билет! ✨ Представьте день, когда не нужно выбирать между колесом обозрения, паровозиком, верёвочным парком или экзотариумом. Всё уже включено. Сегодня и завтра в парке «Лога» действует билет приключений: 1500 ₽ - и целый день любимых развлечений без ограничений. Покупаете билет, получаете браслет на руку - и в течение дня можете возвращаться на развлечения столько раз, сколько захочется. В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: - «Панда-воин» - «Виртуальный тир» - «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно на кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» С утра до вечера - навстречу приключениям. Один билет - целый день впечатлений!🌿 ‼️С правилами посещения аттракционов можно ознакомиться в справочнике</t>
+  </si>
+  <si>
+    <t>08.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12841</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Поздравляем вас с Днём семьи, любви и верности! В этот особенный день парк «Лога» приглашает вас принять участие в конкурсе в нашем сообществе в ВКонтакте 📸 Покажите свой самый тёплый семейный момент из нашего парка и получите возможность выиграть подарок для всей семьи🎁 9 июля мы случайным образом выберем одну семью, которая получит подарок от парка🎁 Пусть в ваших семьях всегда будет больше улыбок, заботы, любви и счастливых моментов, которые хочется хранить в памяти ❤️</t>
+  </si>
+  <si>
+    <t>08.07.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12840</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +33°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>07.07.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12839</t>
+  </si>
+  <si>
+    <t>🎉 Друзья, в VK мы проводим розыгрыш в честь праздника Ивана Купалы! ✨ Вместе с издательством «Феникс» мы разыгрываем книги серии «Удивительная Русь» и БЕЗЛИМИТНЫЙ билет на посещение аттракционов парка «Лога»! Переходите по ссылке, выполняйте условия участия и испытайте удачу! 🍀 🏆 Победителей объявим 10 июля. Желаем удачи!</t>
+  </si>
+  <si>
+    <t>07.07.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12830</t>
+  </si>
+  <si>
+    <t>Только прошёл праздник Ивана Купалы в парке, а мы уже готовы поделиться самыми яркими моментами ✨ 📸Фоторепортаж с праздника Ивана Купалы в парке «Лога». Часть 1.</t>
+  </si>
+  <si>
+    <t>07.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12829</t>
+  </si>
+  <si>
+    <t>В нашем сказочном парке развлечения есть не только для гостей! Наши хвостатые тоже очень любят проходить квесты! Главный приз для них - любимое лакомство, а по пути можно вдоволь попрыгать, полазить и проявить смекалку. Кажется, такая игра им по душе! 😁</t>
+  </si>
+  <si>
+    <t>07.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12828</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 Действует акция БЕЗЛИМИТ 1500₽ 🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>06.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12822</t>
+  </si>
+  <si>
+    <t>❓ Справочник туриста от 6 июля 2026 года. Единый справочный номер: +7 (863) 303-38-63 🌐 Официальный сайт: loga.ru 📖 Гостиница: loga.ru/booking 🍽️ Меню ресторанов и кафе и бронирование столиков: loga.ru/eat 🤝 Поддержать проект через «Фонд сказочных дел»: fond.loga.ru</t>
+  </si>
+  <si>
+    <t>06.07.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12821</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +28°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 С 6 по 9 июля действует акция БЕЗЛИМИТ 1500₽🔥 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>05.07.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12820</t>
+  </si>
+  <si>
+    <t>Весь парк. Весь день. Один билет! ✨ Друзья, мы решили продлить акцию еще на 4 дня!!! С понедельника по четверг в парке «Лога» можно провести целый день на любимых аттракционах с единым билетом приключений. Всего 1500 ₽ - и вас ждут развлечения без ограничений! 🔥 При покупке билета вы получаете браслет, который позволяет в течение дня возвращаться на выбранные развлечения столько раз, сколько захочется. В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🎮 аттракционы виртуальной реальности: • «Панда-воин» • «Виртуальный тир» • «Виртуальный пулемёт» Не входят в акцию: • тюбинг; • призовые аттракционы. Приобрести билет можно в кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» Один билет - и целый день ярких впечатлений, весёлых открытий и любимых развлечений для всей семьи! 🌿 ‼️ С правилами посещения аттракционов можно ознакомиться в справочнике.</t>
+  </si>
+  <si>
+    <t>05.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12819</t>
+  </si>
+  <si>
+    <t>✨ Творческие мастер-классы ждут вас с 11:00 до 19:00 на площади с Царём 👑 Здесь каждый сможет почувствовать себя настоящим мастером. Распишите фигурку, шоппер или свистульку, создайте игрушку или соберите своими руками красивые цветы - выбирайте то, что вам по душе. Здесь рождаются не только красивые сувениры, но и тёплые воспоминания о дне, проведённом в парке. 🎨 Мастер-классы понравятся и детям, и взрослым. Приходите творить, вдохновляться и создавать что-то особенное своими руками!</t>
+  </si>
+  <si>
+    <t>05.07.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12818</t>
+  </si>
+  <si>
+    <t>🍎 На сказочном подворье Баба Яга ждёт гостей! Для малышей - весёлые игры, загадки и забавы, а для ребят постарше - интерактивная сказка «В поисках молодильных яблочек», где предстоит отправиться на поиски волшебных яблочек, пройти испытания и разгадать хитрые лесные тайны! ✨ Игры с Бабой Ягой (2–6 лет): 11:30 • 16:00 • 16:30 • 19:00 ✨ «В поисках молодильных яблочек» (6+): 12:00 • 13:00 • 17:00 • 18:00</t>
+  </si>
+  <si>
+    <t>05.07.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12817</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +28°С ⛅️ 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 16:00 - 16:30 - 19:00 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 17:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Аквагрим • Творческие мастер-классы на площади с царём • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>05.07.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12816</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +28°С⛅️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • рельсовый поезд • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, блинами, выпечкой, яблочками, мороженым, • лавка с шашлыком, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>04.07.26 23:16</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12815</t>
+  </si>
+  <si>
+    <t>Прыжки через костёр🔥🔥🔥</t>
+  </si>
+  <si>
+    <t>04.07.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12810</t>
+  </si>
+  <si>
+    <t>Фаер-шоу «Горенье»🔥</t>
+  </si>
+  <si>
+    <t>04.07.26 22:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12805</t>
+  </si>
+  <si>
+    <t>Силовое шоу Дмитрия Халаджи🔥</t>
+  </si>
+  <si>
+    <t>04.07.26 22:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12800</t>
+  </si>
+  <si>
+    <t>04.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12794</t>
+  </si>
+  <si>
+    <t>Народный хореографический коллектив «Офелия»❤️</t>
+  </si>
+  <si>
+    <t>04.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12790</t>
+  </si>
+  <si>
+    <t>Шоу-группа «Стерео Коромысло»🔥</t>
+  </si>
+  <si>
+    <t>04.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12789</t>
+  </si>
+  <si>
+    <t>🎉 Сегодня в парке «Лога» - праздничные лотереи с Бабой Ягой! 🧹✨ Испытайте удачу и выиграйте призы! Розыгрыши проходят сегодня в 17:00 и 19:00 на Ярмарочной площади - прямо на сцене с Бабой Ягой. 🎟 Получите лотерейный билет при покупке в следующих локациях: • призовые аттракционы • колесо обозрения • верёвочный парк • тюбинг • экзотариум • кузнечное подворье • мастер-классы • гончарное мастерство • прогулка на лошадке • прогулка на паровозике • батуты • синематограф • сувенирные лавки Покупайте билетики и приходите за подарками! 🎁</t>
+  </si>
+  <si>
+    <t>04.07.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12785</t>
+  </si>
+  <si>
+    <t>Пенная вечеринка 🎊</t>
+  </si>
+  <si>
+    <t>04.07.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12784</t>
+  </si>
+  <si>
+    <t>Харчевня «Премудрый Пескарь» - самое уединённое место в парке «Лога» 🌿 Здесь время словно замедляется. Атмосфера уюта и покоя создаёт идеальное пространство для неторопливого обеда или ужина. Шум водопада, умиротворение и вкусная еда ждут вас! 🎣 А еще у вас есть возможность попробовать себя в рыбалке! 🐟 Свежий улов с радостью приготовят для вас наши повара!</t>
+  </si>
+  <si>
+    <t>04.07.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12783</t>
+  </si>
+  <si>
+    <t>Ждем всех на нашу гастроярмарку! ❤️</t>
+  </si>
+  <si>
+    <t>04.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12774</t>
+  </si>
+  <si>
+    <t>🌿 Сплетите свой купальский венок! 🌿 Сегодня каждый гость может создать собственный венок из настоящих полевых цветов - один из самых красивых символов праздника Ивана Купалы. Приходите к площадке возле кафе «Веранда», выбирайте любимые цветы, вплетайте добрые желания и уносите с собой частичку этого волшебного дня! А ещё вас ждут готовые купальские венки, созданные мастерами парка. Выбирайте тот, который придётся по душе, и дополняйте свой праздничный образ💚</t>
+  </si>
+  <si>
+    <t>04.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12770</t>
+  </si>
+  <si>
+    <t>04.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12769</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня самый волшебный, весёлый и летний праздник! Температура воздуха до +34°С🌤 Вас ждут: • Плетение венков • Творческие мастер-классы • Гончарное мастерство • Аквагрим • Атмосферные фотозоны • Коробейники • Купальские обливальщики 🎭 Яркая проходка по центральной аллее парка от шоу-группы «Стерео Коромысло» 15:30 🔥 На ярмарочной площади: • Гастроярмарка от шеф-повара 13:00 - 22:00 • Пенная дискотека 14:30 • Водные игры с Ягой, водная битва «Стенка на стенку» 15:10 • Праздничная программа на сцене 16:20 - 21:40 • Праздничные лотереи с Бабой Ягой 17:00/19:00 • Шоу-группа «Стерео Коромысло» 17:40/19:40 • Силовое шоу от Дмитрия Халаджи 18:30/ 20:10 • Купальские забавы • Потешные состязания • Призы и угощения • Файершоу и прыжки через костёр🔥 21:00 Также для вас работают: • тюбинг • колесо обозрения • рельсовый поезд • батут «Прыг-скок» • призовые аттракционы на площади с царём • призовой аттракцион «Курятник» • верёвочный парк «Гуси Лебеди» • карусель • аттракционы виртуальной реальности • батут «Змей Горыныч» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф 7Д • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей • сувенирные лавки • зоопарк • кривые зеркала • две детские площадки ⛲Светомузыкальный фонтан начнёт своё представление в 22:00, по завершению - дискотека🪩 🍽️ Где покушать: • ярмарочная площадь • лавки с блинами, выпечкой, напитками и лакомствами • лавка с шашлыком • ресторан «Тетеревъ» • кафе «Веранда» • харчевня «Премудрый пескарь», а также рыбалка в пруду • кафе «Святогор» • лавка «Лукоморье». ✨Приходите всей семьёй - проведите этот день так, как это делали наши предки: с огнём, водой, песнями и танцами!</t>
+  </si>
+  <si>
+    <t>03.07.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12763</t>
+  </si>
+  <si>
+    <t>🌙 Эта ночь - про смелость и надежду. Про то, как огонь очищает, вода хранит, а травы знают ответы на вопросы, которые мы боимся произнести вслух. Самая таинственная ночь лета. У предков наших в календаре было несколько значимых праздников, определяющих, по их мнению, жизнь на весь будущий год, и один из них Иван Купала - «главный летний праздник народного сельскохозяйственного календаря» 📜 В этот день плели венки из полевых цветов, прыгали через костёр, шли в лес искать цветок папоротника - тот самый, что цветёт лишь миг и открывает все тайны мира. 💧 Но, пожалуй, главное чудо Купальской ночи - не в легендах, а в том, что она возвращает нам умение верить. Верить в знаки, в совпадения, в силу природы и в собственные мечты! P.s. Вот и мы верим в знаки и в совпадения! «Коли Вы читаете этот пост - точно ждите от нас что‑то интересное!» Следите за нашими публикациями, пишите свои догадки в комментариях о том, что мы задумали, а мы совсем скоро всё расскажем 💯 • Издательство «Феникс» • Парк Лога</t>
+  </si>
+  <si>
+    <t>03.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12762</t>
+  </si>
+  <si>
+    <t>В парке «Лога» вовсю кипит подготовка к самому волшебному дню лета! 💚 Мы плетём венки, украшаем площадки, собираем полевые цветы и готовим каждую локацию к празднику Ивана Купалы. Совсем скоро всё оживёт, наполнится музыкой, смехом и праздничной атмосферой! И да, венков хватит всем! 🌸 📌 Приходите в светлой или льняной одежде - натуральной, лёгкой, как сама Купальская ночь. Белые, бежевые, васильковые, травяные - такие цвета добавят волшебства и света празднику 🌞 💚Это не дресс-код, а тёплое пожелание. Пусть этот праздник запомнится не только весельем, но и красотой! До встречи на празднике Ивана Купалы! 🌿🔥</t>
+  </si>
+  <si>
+    <t>03.07.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12761</t>
+  </si>
+  <si>
+    <t>Поздравляем наших финальных победителей, которые смогли отыскать цветущий папоротник! ✨ Уже завтра волшебный праздник Ивана Купала. 🔥🌿 Ждём вас в парке «Лога»</t>
+  </si>
+  <si>
+    <t>03.07.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12760</t>
+  </si>
+  <si>
+    <t>Если вы планировали провести эти выходные у нас, сейчас самое время забронировать проживание в парк-отеле «Княжий». Свободных номеров осталось совсем немного. Подарите себе возможность не спешить домой после праздника, а завершить этот день в уютной атмосфере и проснуться в любимом парке. Ждём вас! ✨ ☎️ 88636522822</t>
+  </si>
+  <si>
+    <t>03.07.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12759</t>
+  </si>
+  <si>
+    <t>💦🌿 Не бойтесь летней жары - на празднике Ивана Купалы она только добавит веселья! Ведь Иван Купала - это праздник воды, а значит, освежиться получится не раз! 😉 💙 В 14:30 всех ждёт зажигательная пенная дискотека - море пены, смеха и отличного настроения! 💦 А с 15:10 до 16:10 можно охладиться на играх с Бабой Ягой, где вас ждут весёлые водные забавы. И это лишь часть большого праздника! Весь день в парке «Лога» будут работать мастер-классы, игровые площадки, ярмарка, аттракционы, фотозоны и множество других развлечений. Приезжайте на весь день до позднего вечера - проведём этот волшебный день вместе! 🌿🔥💙</t>
+  </si>
+  <si>
+    <t>03.07.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12758</t>
+  </si>
+  <si>
+    <t>✨ Магия накануне Ивана Купалы особенно сильна! ✨ Четвёртый счастливчик нашёл в парке цветущий папоротник и обменял его на подарок! 🎁 Сегодня последний день цветения, а завтра нас ждёт праздник! 🎉</t>
+  </si>
+  <si>
+    <t>03.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12755</t>
+  </si>
+  <si>
+    <t>🎉 Спешим поделиться отличной новостью! 🎉 С 3 по 5 июля у нас сразу 3 акции - посмотрите предложения, наверняка найдёте что‑то по душе! 😊</t>
+  </si>
+  <si>
+    <t>03.07.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12754</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +34°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>02.07.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12753</t>
+  </si>
+  <si>
+    <t>🔥 Друзья, 4 июля праздник Ивана Купалы в парке «Лога»! 💃 И вместе с нами шоу-группа «Стерео Коромысло»! Заводная, фольклорно-электронная, громкая и по-настоящему летняя! 🎭 В 15:30 - яркая проходка по центральной аллее с песнями и… тем самым стерео коромыслом! 🎤 в 17:40 и 19:40 - взрывные выступления на сцене! 🔥Не пропусти самый яркий день этого лета!</t>
+  </si>
+  <si>
+    <t>02.07.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12752</t>
+  </si>
+  <si>
+    <t>🌿🔥 4 июля - праздник Ивана Купала в парке «Лога»! Приглашаем вас прикоснуться к древним славянским традициям и отпраздновать самый волшебный день лета вместе с нами! С 10:00 начнут работать лавки, аттракционы и другие развлечения! Вас ждут: • Плетение венков • Творческие мастер-классы • Гончарное мастерство • Атмосферные фотозоны • Аквагрим • Коробейники 🎭 В 15:30 - яркая проходка по центральной аллее парка от шоу-группы «Стерео Коромысло» 🔥 На ярмарочной площади вас ждут: • 13:00 - 22:00 - гастроярмарка от шеф-повара • 14:30 - пенная дискотека • 15:10 - водные игры с Ягой, водная битва «Стенка на стенку» • 16:20 - 21:40 - праздничная программа на сцене • Зажигательные ведущие • 17:00 и 19:00 - праздничные лотереи с Бабой Ягой • 17:40 и 19:40 - шоу-группа «Стерео Коромысло» • 18:30 и 20:10 - силовое шоу от Дмитрия Халаджи • Купальские забавы • Потешные состязания • Призы и угощения • 21:00 - файершоу и прыжки через костёр🔥 ⛲️22:00 - светомузыкальный фонтан на площади с царём 💃🏼После представления дискотека! Также для вас работают все аттракционы, верёвочный парк, тюбинг, экзотариум и многое другое.. Вас ждет много интересного! И всё это - под открытым небом, в окружении природы!💚 ✨Приходите всей семьёй - проведите этот волшебный день так, как это делали наши предки: с огнём, водой, песнями и танцами! 📸 На празднике для вас будут работать фотограф и видеограф - все самые яркие моменты этого дня останутся не только в памяти, но и на красивых снимках и видео! Чтобы праздник стал особенно красивым, давайте вместе создадим атмосферу! 📌 Приходите в светлой или льняной одежде - натуральной, лёгкой, как сама Купальская ночь. Белые, бежевые, васильковые, травяные - такие цвета добавят волшебства и света празднику 🌞 💚Это не дресс-код, а тёплое пожелание. Пусть этот праздник запомнится не только весельем, но и красотой!</t>
+  </si>
+  <si>
+    <t>02.07.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12751</t>
+  </si>
+  <si>
+    <t>🌿 Третьи искатели приключений нашли в парке цветущий папоротник и обменяли его на подарок 🎁 Сегодня ждём новых героев! 💪 🔮 Напоминаем, что до 3 июля в парке «Лога» каждый день «расцветает» один папоротник! 🌿 Найди его — неси в ресторан «Тетеревъ» и обменяй на волшебный подарок! 🎁 💫 Только помни: не залезай в клумбы и не заходи за ограждения — папоротник не растёт там 😉 Ищи внимательно и, может быть, именно ты станешь героем этой сказки! До встречи в парке «Лога» 💚</t>
+  </si>
+  <si>
+    <t>02.07.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12750</t>
+  </si>
+  <si>
+    <t>Весь парк! Весь день! Один билет! ✨ Представьте день, когда не нужно выбирать между колесом обозрения, паровозиком, верёвочным парком или экзотариумом. Всё уже включено. Сегодня в парке «Лога» действует билет приключений: 1500 ₽ - и целый день любимых развлечений без ограничений🔥🔥🔥 Покупаете билет, получаете браслет на руку - и в течение дня можете возвращаться на развлечения столько раз, сколько захочется. В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: - «Панда-воин» - «Виртуальный тир» - «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно на кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» С утра до вечера - навстречу приключениям. Один билет - целый день впечатлений!🌿 ‼️С правилами посещения аттракционов можно ознакомиться в справочнике</t>
+  </si>
+  <si>
+    <t>02.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12749</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +34°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>01.07.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12739</t>
+  </si>
+  <si>
+    <t>Хотите подсказку? Ловите❤️</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12738</t>
+  </si>
+  <si>
+    <t>01.07.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12737</t>
+  </si>
+  <si>
+    <t>🌿 Цветущий папоротник всё ещё не найден… Он прячется где-то в парке и терпеливо ждёт своего счастливчика. Возможно, именно сегодня удача улыбнётся вам!</t>
+  </si>
+  <si>
+    <t>01.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12736</t>
+  </si>
+  <si>
+    <t>В вольере обнаружен неопознанный объект 🍃 По предварительным данным - внутри листья, угощения и повод для большого лемурьего расследования.😁 Наши хвостатые исследователи быстро взялись за дело 🐾</t>
+  </si>
+  <si>
+    <t>01.07.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12735</t>
+  </si>
+  <si>
+    <t>Весь парк! Весь день! Один билет! ✨ Представьте день, когда не нужно выбирать между колесом обозрения, паровозиком, верёвочным парком или экзотариумом. Всё уже включено. В будние дни в парке «Лога» действует билет приключений: 1500 ₽ - и целый день любимых развлечений без ограничений. Покупаете билет, получаете браслет на руку - и в течение дня можете возвращаться на развлечения столько раз, сколько захочется. В акции участвуют: 🎡 колесо обозрения 🦢 верёвочный парк «Гуси-Лебеди» 🎠 карусель 🐉 батут «Змей Горыныч» 🤸 батут «Прыг-скок» 🦎 экзотариум «За тридевять земель» 🎬 синематограф «7Д» 🐴 прогулка на лошадке 🚂 прогулка на паровозике ⚒ кузнечное подворье 🎮 аттракционы виртуальной реальности: - «Панда-воин» - «Виртуальный тир» - «Виртуальный пулемёт» Не входят в акцию: тюбинг и призовые аттракционы. Приобрести билет можно на кассах: 📍 «Гуси-Лебеди» 📍 колесо обозрения 📍 «7Д» С утра до вечера - навстречу приключениям. Один билет - целый день впечатлений!🌿 ‼️С правилами посещения аттракционов и ограничениями можно ознакомиться в справочнике</t>
+  </si>
+  <si>
+    <t>01.07.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12734</t>
+  </si>
+  <si>
+    <t>Поздравляем ещё одного счастливчика👏🏻 🔮 Напоминаем, что до 3 июля каждый день «расцветает» один папоротник! До встречи в парке «Лога» 💚</t>
+  </si>
+  <si>
+    <t>01.07.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12733</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +32°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>30.06.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12732</t>
+  </si>
+  <si>
+    <t>Вода танцует, свет играет, музыка ведёт за собой ✨ Так выглядит вечер у фонтана в парке «Лога» - красочный, живой и по-настоящему сказочный</t>
+  </si>
+  <si>
+    <t>30.06.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12731</t>
+  </si>
+  <si>
+    <t>30.06.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12722</t>
+  </si>
+  <si>
+    <t>«Думали, что после первого визита уже всё рассмотрели… Но нет! 😄 В отеле «Княжий» столько интересных деталей, что каждый приезд открывает что-то новое. Лестница, витражи, резьба, предметы интерьера - настоящий праздник для тех, кто любит красоту в мелочах. Уже хочется приехать снова ❤️ » Фото и отзыв прислал уже постоянный гость отеля ☺️ Мария К. Контакты 📞 +7 (863) 652-28-22 🌐 loga.ru/booking</t>
+  </si>
+  <si>
+    <t>30.06.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12721</t>
+  </si>
+  <si>
+    <t>У нас в зоопарке пополнение - встречайте Имбирь! 🫏🤎 Этот обаятельный ослик приехал в парк «Лога» и начинает осваиваться в своём новом доме. Спокойный, добрый и очень любознательный - кажется, ему уже не терпится познакомиться с каждым гостем🥰 Если захотите с ним познакомиться, заглядывайте на «Птичий двор». Имбирь живёт напротив пятнистых оленей, рядом с альпаками. Пусть новая глава в жизни Имбиря будет счастливой, а впереди его ждёт много ласки, заботы и тёплых встреч с вами❤️</t>
+  </si>
+  <si>
+    <t>30.06.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12720</t>
+  </si>
+  <si>
+    <t>🌿 Вчера первая искательница приключений нашла в парке цветущий папоротник и обменяла его на подарок 🎁 Поздравляем 👏🏻 Удача ждёт тех, кто готов отправиться на поиски этого удивительного растения. Сегодня ждём новых героев! 💪🏻 🔮 Напоминаем, что до 3 июля в парке «Лога» каждый день «расцветает» один папоротник! 🌿 Найди его - неси в ресторан «Тетеревъ» и обменяй на волшебный подарок! 🎁 💫 Только помни: не залезай в клумбы и не заходи за ограждения - папоротник не растёт там 😉 Ищи внимательно и, может быть, именно ты станешь героем этой сказки! До встречи в парке «Лога» 💚</t>
+  </si>
+  <si>
+    <t>30.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12719</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>29.06.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12718</t>
+  </si>
+  <si>
+    <t>На батуте «Змей Горыныч» скучно не бывает 🐉 Горки, догонялки, смех и движение - здесь легко добавить в прогулку больше радости и активности 🗓График работы: ежедневно с 10:00 до 21:00</t>
+  </si>
+  <si>
+    <t>29.06.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12717</t>
+  </si>
+  <si>
+    <t>29.06.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12716</t>
+  </si>
+  <si>
+    <t>Друзья, огромное спасибо каждому, кто помогал выбирать имя для нашей маленькой красавицы! 🧡 Мы прочитали сотни ваших комментариев, улыбались, спорили, выбирали… Но сердце подсказало одно имя🥹 Мурашка🧡 Маленькая, рыжая, любопытная и невероятно обаятельная. Такая, что стоит ей подойти поближе - и на лице сама собой появляется улыбка, а по коже бегут мурашки… Кажется, лучшего имени для неё и не придумать. Малышке уже 2 месяца. Добро пожаловать в большую семью парка «Лога», Мурашка! 🧡</t>
+  </si>
+  <si>
+    <t>29.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12715</t>
+  </si>
+  <si>
+    <t>🌿✨ Цветёт… Папоротник! ✨🌿 Говорят, цветущий папоротник можно найти только накануне Ивана Купалы, и только самым удачливым он открывает путь к чудесам… А вот и доказательство - сама Баба Яга отыскала его в парке «Лога» и помчалась прямиком в ресторан «Тетеревъ» за заслуженным призом! 🧙‍♀️🔥 Хочешь так же? Тогда слушай сказочное задание: 🔮 С 29 июня по 3 июля в парке «Лога» каждый день «расцветает» один папоротник! 🌿 Найди его - неси в ресторан «Тетеревъ» и обменяй на волшебный подарок!🎁 💫 Только помни: не залезай в клумбы и не заходи за ограждения - папоротник не растёт там😉 Ищи внимательно и, может быть, именно ты станешь героем этой сказки! До встречи в парке «Лога» 💚 📞 +7 (863) 303 38 63</t>
+  </si>
+  <si>
+    <t>29.06.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12714</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +27°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>28.06.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12713</t>
+  </si>
+  <si>
+    <t>Включайте звук 🔊 Это не просто милый кадр с альпаками - это маленький ASMR-момент из зоопарка: шуршание, жевание и полное ощущение, будто вы стоите совсем рядом🦙</t>
+  </si>
+  <si>
+    <t>28.06.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12712</t>
+  </si>
+  <si>
+    <t>28.06.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12711</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +27°С ⛅️ 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 16:00 - 16:30 - 19:00 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 17:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Аквагрим • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>27.06.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12710</t>
+  </si>
+  <si>
+    <t>Сказка каждый день❤️</t>
+  </si>
+  <si>
+    <t>27.06.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12709</t>
+  </si>
+  <si>
+    <t>Рыбалка в харчевне «Премудрый пескарь»😁 Видео прислал подписчик Артём Б.</t>
+  </si>
+  <si>
+    <t>27.06.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12708</t>
+  </si>
+  <si>
+    <t>🍎 На сказочном подворье Баба Яга ждёт гостей! Для малышей - весёлые игры, загадки и забавы, а для ребят постарше - интерактивная сказка «В поисках молодильных яблочек», где предстоит отправиться на поиски волшебных яблочек, пройти испытания и разгадать хитрые лесные тайны! ✨ «В поисках молодильных яблочек» (6+): 13:00 • 17:00 • 18:00 ✨ Игры с Бабой Ягой (2–6 лет): 16:00 • 16:30 • 19:00</t>
+  </si>
+  <si>
+    <t>27.06.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12707</t>
+  </si>
+  <si>
+    <t>🎯 Призовые аттракционы в парке «Лога» - шанс проверить ловкость, меткость и просто весело провести время! А ещё - унести домой приз! 🏆 📍 На площади с Царём (ежедневно с 10:00 до 21:00): «Баночный тир» «Лопни шарик» «Печка» «Лучный тир» 🎁 Веселье, азарт и настоящие подарки - всё это ждёт вас каждый день!</t>
+  </si>
+  <si>
+    <t>27.06.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12706</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +26°С 🌤 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 16:00 - 16:30 - 19:00 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 17:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Аквагрим • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>26.06.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12700</t>
+  </si>
+  <si>
+    <t>❓ Справочник туриста от 26 июня 2026 года. Единый справочный номер: +7 (863) 303-38-63 🌐 Официальный сайт: loga.ru 📖 Гостиница: loga.ru/booking 🍽️ Меню ресторанов и кафе и бронирование столиков: loga.ru/eat 🤝 Поддержать проект через «Фонд сказочных дел»: fond.loga.ru</t>
+  </si>
+  <si>
+    <t>26.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12699</t>
+  </si>
+  <si>
+    <t>Парк «Лога», став участником международной программы по изучению узорчатого полоза Elaphe dione, за два года проделал большую работу в этом направлении. Были организованы и осуществлены более десятка экспедиций, собран материал об условиях местообитания данного вида. Конечно, сами методики содержания и разведения узорчатого полоза уже существуют и успешно применяются. Но для лучшего понимания всех процессов полевые наблюдения очень важны в формировании целостной картины. И как результат наших усилий в этом году был получен первый приплод от пары узорчатых полозов, переданных нам в рамках программы руководителем Центра воспроизводства редких видов Московского зоопарка Рябовым Сергеем Александровичем. Из четырёх отложенных яиц вылупились три красивых, здоровых малыша. Сложно описать наши чувства и эмоции при получении подобных результатов. Более всего - это сопричастность к сохранению уникальных и таких уязвимых видов нашей страны. Начатая нами работа будет продолжена...</t>
+  </si>
+  <si>
+    <t>26.06.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12698</t>
+  </si>
+  <si>
+    <t>🎡 АКЦИЯ! Посетители колеса обозрения могут побывать на кузнечном подворье со скидкой 50%! Просто сохраните билет с колеса обозрения и предъявите его в кассе кузнечного подворья!</t>
+  </si>
+  <si>
+    <t>26.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12697</t>
+  </si>
+  <si>
+    <t>🎉 Время покорять вершины!🧗 Акция действует в пятницу, субботу и воскресенье! 🔥</t>
+  </si>
+  <si>
+    <t>26.06.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12696</t>
+  </si>
+  <si>
+    <t>6 июня у нас случилось чудесное событие - на свет появился благородный оленёнок! 🦌 Малыш - мальчик, и, как и положено всем оленятам, он родился пятнистым. Эти милые пятнышки - не просто украшение: в природе такая окраска служит отличной маскировкой и становится первой защитой малыша. 🌿</t>
+  </si>
+  <si>
+    <t>26.06.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12695</t>
+  </si>
+  <si>
+    <t>Сюжет о нашем кузнечном подворье — смотрите и окунайтесь в атмосферу настоящего ремесла! Спасибо авторам за эти кадры.🥰 Вести Дон</t>
+  </si>
+  <si>
+    <t>26.06.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12694</t>
+  </si>
+  <si>
+    <t>Экзотариум «За тридевять земель»🐠</t>
+  </si>
+  <si>
+    <t>26.06.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12693</t>
+  </si>
+  <si>
+    <t>🎉 Друзья, мы продлили акцию «2+1» на рыбалку ещё на три дня - пятницу, субботу и воскресенье! При покупке двух рыбалок в харчевне «Премудрый пескарь» третья - в подарок. Собирайте семью, зовите друзей и приезжайте за отличным уловом, хорошим настроением и незабываемым отдыхом на природе! До встречи в парке «Лога»! 🎣</t>
+  </si>
+  <si>
+    <t>26.06.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12692</t>
+  </si>
+  <si>
+    <t>🎣 Хорошие новости для любителей рыбалки! Мы пополнили пруд форелью. Теперь удачных поклёвок будет ещё больше!🐟 Ловите рыбу сами, а наши повара превратят улов в аппетитное блюдо. До встречи в харчевне «Премудрый пескарь»! #ЕдаЛога</t>
+  </si>
+  <si>
+    <t>26.06.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12691</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +25°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг с 10:00 🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>25.06.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12690</t>
+  </si>
+  <si>
+    <t>☔️ В связи с погодными условиями светомузыкальное шоу сегодня отменяется.</t>
+  </si>
+  <si>
+    <t>25.06.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12689</t>
+  </si>
+  <si>
+    <t>🌿🔥 Иван Купала в парке «Лога» - 4 июля! Друзья, зовём вас на самый волшебный, весёлый и летний праздник! 🌞🌝 Скучать не придётся никому - мы всё продумали: 👶 Для детворы - водные игры, пенная дискотека и много других развлечений! 👵 Для тех, кто любит традиции - плетение венков, хороводы, народные песни, прыжки через костёр! 🕺 А для молодёжи и всех, кто любит драйв - русское народное электро-хороводное шоу «Стерео Коромысло»! 🎉 Скоро поделимся программой, а пока - сохраняйте дату: 4 июля, парк «Лога». Будет ярко, шумно и сказочно!</t>
+  </si>
+  <si>
+    <t>25.06.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12680</t>
+  </si>
+  <si>
+    <t>Лето создано для маленьких путешествий. ☀️ Когда впереди выходные, лучший план - провести их там, где много зелени, ярких эмоций и времени друг для друга❤️ Парк-отель «Княжий» - отличный повод устроить себе летние выходные, которые захочется повторить снова🌿 Контакты 📞 +7 (863) 652-28-22 🌐 loga.ru/booking</t>
+  </si>
+  <si>
+    <t>25.06.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12679</t>
+  </si>
+  <si>
+    <t>Малинка и Персик подросли! 🐐🤍 Недавно брат с сестричкой переехали в новый вольер - теперь они живут по соседству с лемурами. Малышам недавно исполнилось три месяца. Они настолько привязаны друг к другу, что, если кто-то пропадает из виду, второй сразу начинает громко звать. Настоящие неразлучники🤍🤍 Молочко с бутылочки они уже не пьют - теперь в меню сено, морковь, гранулы, ячмень и свежие веточки. Приходите познакомиться с Малинкой и Персиком - эта дружная парочка точно покорит ваше сердце❤️</t>
+  </si>
+  <si>
+    <t>25.06.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12678</t>
+  </si>
+  <si>
+    <t>Не ждите особенного дня… Он уже наступил☺️ Наполняйте лето моментами, которые захочется вспоминать☀️❤️</t>
+  </si>
+  <si>
+    <t>25.06.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12677</t>
+  </si>
+  <si>
+    <t>🎥 О парке «Лога» вышел замечательный сюжет! Благодарим авторов за внимание к нашему парку. Приятного просмотра! https://vkvideo.ru/video-128248569_456261075</t>
+  </si>
+  <si>
+    <t>25.06.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12676</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +26°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • тюбинг с 10:00 🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>24.06.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12675</t>
+  </si>
+  <si>
+    <t>✨ Свет, музыка и волшебство! Ежедневно в 21:30 наш светомузыкальный фонтан оживает, а по пятницам, субботам и воскресеньям после шоу - дискотека под открытым небом! 💃🕺</t>
+  </si>
+  <si>
+    <t>24.06.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12674</t>
+  </si>
+  <si>
+    <t>Тем временем лемурчики радуются очередным новым качелям!❤️</t>
+  </si>
+  <si>
+    <t>24.06.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12673</t>
+  </si>
+  <si>
+    <t>Любимая Веранда. Новые вкусы. Загляните в кафе «Веранда» и попробуйте новинки нашего меню 🌿 #ЕдаЛога</t>
+  </si>
+  <si>
+    <t>24.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12672</t>
+  </si>
+  <si>
+    <t>Экзотариум «За тридевять земель» работает ежедневно: понедельник - пятница с 11:00 до 21:00, выходные дни - с 10:00 до 21:00 🕚</t>
+  </si>
+  <si>
+    <t>24.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12671</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг с 10:00 🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • кузнечное подворье • чеканка монет • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>23.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12662</t>
+  </si>
+  <si>
+    <t>Цветение роз в парке😍😍😍</t>
+  </si>
+  <si>
+    <t>23.06.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12661</t>
+  </si>
+  <si>
+    <t>Когда сказал парикмахеру: «Только кончики подровнять»... 😄 Альпаки на стиле: ничего лишнего, только лёгкость и комфорт! Да, сами они пока немного в шоке от нового образа😅 Зато в жаркие дни - сплошное удовольствие, прохлада и свобода☀️</t>
+  </si>
+  <si>
+    <t>23.06.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12660</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>22.06.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12659</t>
+  </si>
+  <si>
+    <t>🌿🔥 4 июля - праздник Ивана Купала в парке «Лога»! Приглашаем вас прикоснуться к древним славянским традициям и отпраздновать самый волшебный день лета вместе с нами! В праздник Ивана Купалы открываются таинственные силы природы: вода и огонь обретают магическую силу, цветёт папоротник, и сбываются самые заветные желания! Что вас ждёт: 🎶 Концертная программа на сцене 🎵Выступления фольклорных коллективов 🔥 Прыжки через костёр - очищение от всего лишнего и заряд энергии 🧝‍♀️ Хороводы под народные песни - для единения душ и сердец 💦 Весёлые водные игры и пенная дискотека - для малышей и взрослых 🌸 Плетение венков 🪆Мастер-классы 📸 Атмосферные фотозоны 🎁 Купальские конкурсы, весёлые испытания и призы 🍯 Гастроярмарка с угощениями 💃🏼Кавер-группа Вас ждет много интересного! И всё это - под открытым небом, в окружении природы! Приходите всей семьёй - проведите этот волшебный день так, как это делали наши предки: с огнём, водой, песнями и танцами!</t>
+  </si>
+  <si>
+    <t>22.06.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12658</t>
+  </si>
+  <si>
+    <t>Верёвочный парк «Гуси Лебеди» В сказочном лесу вас ждут испытания - шесть троп различной сложности для смелых путешественников. Полёт в ступе Бабы Яги, таинственная избушка на курьих ножках, подвесные мосты и раскачивающиеся брёвна гарантируют изрядную порцию острых ощущений! А если сможете пройти весь путь до конца - получите почётную грамоту за смелость и ловкость! 🗓 График работы: ежедневно с 10:00 до 21:00</t>
+  </si>
+  <si>
+    <t>22.06.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12657</t>
+  </si>
+  <si>
+    <t>🕯️ 22 июня в 12:15 по московскому времени ОДНОВРЕМЕННО во всей России объявляется минута молчания, минута скорби, минута исторической памяти о Великой Отечественной войне унесшей жизни 27 миллионов граждан. По всей стране на одну минуту жизнь замирает. Люди склоняют головы и вспоминают родных и близких, переживших самую кровопролитную войну 20 века🙏🏻 Мы присоединяемся к этой важной памяти о тех, кто отдал свои жизни за наше будущее. Наши предки остановили нацизм, и сегодня их внуки продолжают защищать страну.</t>
+  </si>
+  <si>
+    <t>22.06.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12656</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +28°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>21.06.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12655</t>
+  </si>
+  <si>
+    <t>Всё меняется каждую секунду. Облака. Ветер. Солнечный свет. Не откладывайте лето на потом☀️ Успейте наполнить его счастливыми мгновениями❤️</t>
+  </si>
+  <si>
+    <t>21.06.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12654</t>
+  </si>
+  <si>
+    <t>Бабушка Яга ждёт деток в 20:00 на площади с царём!</t>
+  </si>
+  <si>
+    <t>21.06.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12653</t>
+  </si>
+  <si>
+    <t>🦋 Здесь исполняются маленькие детские мечты. Выбирай образ и улыбайся своему отражению! 📍Аквагрим находится на площади с царём. Волшебство начинается здесь✨</t>
+  </si>
+  <si>
+    <t>21.06.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12652</t>
+  </si>
+  <si>
+    <t>Любимая Веранда. Новые вкусы. Загляните в кафе «Веранда» и попробуйте новинки нашего меню 🌿</t>
+  </si>
+  <si>
+    <t>21.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12651</t>
+  </si>
+  <si>
+    <t>Как рождаются фирменные сувениры парка «Лога»?! В новом видео из гончарной мастерской показываем процесс создания ложечек - небольших, но очень душевных изделий ручной работы❤️ Такие ложечки можно приобрести в наших сувенирных лавках и увезти с собой частичку парка «Лога»: 🪵 рядом с рестораном «Тетеревъ» 👑 на площади с Царём 🐦 лавка рядом с птичьим двором</t>
+  </si>
+  <si>
+    <t>21.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12647</t>
+  </si>
+  <si>
+    <t>21.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12646</t>
+  </si>
+  <si>
+    <t>🎢 Тюбинг сегодня работает до 23:00 🔥 Приглашаем на всесезонный аттракцион для детей и взрослых! Вас ждут три скоростные трассы с захватывающими виражами: 💚 Зелёная горка – скорость до 30 км/ч, протяжённость 240 м ♥️ Бордовая горка – скорость до 30 км/ч, протяжённость 240 м 🧡 Оранжевая горка – скорость до 50 км/ч, протяжённость 252 м Готовьтесь к заряду бодрости 👍</t>
+  </si>
+  <si>
+    <t>21.06.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12645</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +24°С 🌤 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 16:00 - 16:30 - 19:00 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 17:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Гончарное мастерство • Аквагрим • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Бояринъ» и кондитерская лавка навынос, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>20.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12644</t>
+  </si>
+  <si>
+    <t>Тёплый свет фонариков, шум водопада, вечерняя прохлада и уютная атмосфера харчевни «Премудрый Пескарь»💚</t>
+  </si>
+  <si>
+    <t>20.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12643</t>
+  </si>
+  <si>
+    <t>За рестораном «Тетеревъ» слева по главной аллее, вас ждёт сочный румяный шашлык прямо с мангала!🔥</t>
+  </si>
+  <si>
+    <t>20.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12642</t>
+  </si>
+  <si>
+    <t>Из таких моментов и складывается детство: восторг от новых впечатлений, смех и счастливые выходные всей семьёй ✨ Ждём вас в парке!</t>
+  </si>
+  <si>
+    <t>20.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12641</t>
+  </si>
+  <si>
+    <t>🍎 На сказочном подворье Баба Яга ждёт гостей! Для малышей - весёлые игры, загадки и забавы, а для ребят постарше - интерактивная сказка «В поисках молодильных яблочек», где предстоит отправиться на поиски волшебных яблочек, пройти испытания и разгадать хитрые лесные тайны! ✨ Игры с Бабой Ягой (2–6 лет): 11:00 • 11:30 • 16:00 • 16:30 • 19:00 ✨ «В поисках молодильных яблочек» (6+): 12:00 • 13:00 • 17:00 • 18:00</t>
+  </si>
+  <si>
+    <t>20.06.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12640</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +27°С 🌤 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 16:00 - 16:30 - 19:00 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 17:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Бояринъ» и кондитерская лавка навынос, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>20.06.26 03:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12639</t>
+  </si>
+  <si>
+    <t>Отдыхайте, улыбайтесь, набирайтесь хорошего настроения и наслаждайтесь каждым моментом. Прекрасных вам выходных!</t>
+  </si>
+  <si>
+    <t>19.06.26 17:52</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12638</t>
+  </si>
+  <si>
+    <t>19.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12637</t>
+  </si>
+  <si>
+    <t>🌿 Июнь в парке «Лога» - это время прогулок, открытий и приятных предложений. Поэтому акция на колесо обозрения и кузнечное подворье продолжается! 🎡 При покупке билета на колесо обозрения вы получаете скидку 50% на посещение кузнечного подворья. Виды с высоты, атмосфера старинного ремесла и целый день ярких впечатлений - отличный план на выходные. Акция действует в пятницу, субботу и воскресенье.</t>
+  </si>
+  <si>
+    <t>19.06.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12636</t>
+  </si>
+  <si>
+    <t>Рыбалка в харчевне «Премудрый пескарь» 🎣</t>
+  </si>
+  <si>
+    <t>19.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12635</t>
+  </si>
+  <si>
+    <t>19.06.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12634</t>
+  </si>
+  <si>
+    <t>🎉 Друзья, у нас прекрасная новость! Мы продлили акцию «2+1» на рыбалку ещё на три дня - пятницу, субботу и воскресенье! При покупке двух рыбалок в харчевне «Премудрый пескарь» третья - в подарок. Собирайте семью, зовите друзей и приезжайте за отличным уловом, хорошим настроением и незабываемым отдыхом на природе! До встречи в парке «Лога»! 🎣</t>
+  </si>
+  <si>
+    <t>19.06.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12633</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +25°С🌥 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг с 10:00🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • кузнечное подворье • чеканка монет • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30, по завершению - дискотека🪩 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Бояринъ» и кондитерская лавка навынос, • ресторан «Тетеревъ», • Кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>18.06.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12627</t>
+  </si>
+  <si>
+    <t>❓ Справочник туриста от 18 июня 2026 года. Единый справочный номер: +7 (863) 303-38-63 🌐 Официальный сайт: loga.ru 📖 Гостиница: loga.ru/booking 🍽️ Меню ресторанов и кафе и бронирование столиков: loga.ru/eat 🤝 Поддержать проект через «Фонд сказочных дел»: fond.loga.ru</t>
+  </si>
+  <si>
+    <t>18.06.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12619</t>
+  </si>
+  <si>
+    <t>Есть места, которые становятся частью важных воспоминаний❤️ Здесь проходят семейные выходные, звучат самые важные слова, отмечаются особенные даты и создаются моменты, которые хочется помнить долгие годы. Парк-отель «Княжий» - место, где красивые истории находят своё продолжение. И, возможно, одна из них станет вашей. ✨ Мы приготовили для вас особое предложение✨ Бронируйте заезд на сегодня по самой выгодной цене! Контакты 📞 +7 (863) 652-28-22 🌐 loga.ru/booking Фото Алёна Коваленко</t>
+  </si>
+  <si>
+    <t>18.06.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12618</t>
+  </si>
+  <si>
+    <t>🍽 Друзья, приглашаем вас отведать блюда из обновлённого меню кафе «Веранда» Салат с ростбифом 🥗 #ЕдаЛога</t>
+  </si>
+  <si>
+    <t>18.06.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12617</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +29°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг с 10:00🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • Кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>17.06.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12616</t>
+  </si>
+  <si>
+    <t>🐴 Мини-лошадки фалабелла такие маленькие и очаровательные, что в них невозможно не влюбиться🥰 Прокатиться верхом, погладить мягкую шёрстку и почувствовать себя настоящим наездником - что может быть лучше?! Приходите за маленьким приключением с большими эмоциями! 🗓 График работы: ежедневно с 10:00 до 19:00 📍Находится рядом с синематографом 7Д</t>
+  </si>
+  <si>
+    <t>17.06.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12615</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +26°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • тюбинг🎢 • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • прогулка на паровозике • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • Кафе «Веранда», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>16.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12614</t>
+  </si>
+  <si>
+    <t>Видео для хорошего настроения🥰 ✨ Спасибо, что делитесь с нами своими фотографиями и видео из парка❤️ Алена Коваленко @Mashunya747</t>
+  </si>
+  <si>
+    <t>16.06.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12613</t>
+  </si>
+  <si>
+    <t>Ну что, раскрываем секрет прошлого видео? 😊 Самые внимательные заметили малыша на спине тамарина. Но малышей оказалось двое! 2 июня у пары красноруких тамаринов в экзотариуме парка «Лога» родилась очаровательная двойня❤️❤️</t>
+  </si>
+  <si>
+    <t>16.06.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12612</t>
+  </si>
+  <si>
+    <t>👀 Что необычного вы заметили в этом видео?! Проверка на внимательность🔎</t>
+  </si>
+  <si>
+    <t>16.06.26 06:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12611</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +25°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>15.06.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12610</t>
+  </si>
+  <si>
+    <t>✨ Яркие эмоции, талантливые мастера, тысячи гостей и неповторимая атмосфера творчества - такой запомнилась наша недавняя Уездная ярмарка ремесленников. Делимся с вами этими моментами в видео! И у нас есть ещё одна приятная новость для мастеров 👇 📅 Среди всех мастеров Уездной ярмарки ремесленников, которая пройдёт 15–16 августа в парке «Лога», мы разыграем проживание в роскошном парк-отеле «Княжий» 🏡✨ Нам хочется, чтобы эта ярмарка запомнилась мастерам особенно тёплыми впечатлениями. 💌 Хотите принять участие? Отправляйте заявку по ссылке. Будем рады новым мастерам и новым творческим открытиям!</t>
+  </si>
+  <si>
+    <t>15.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12609</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +27°С🌤️ 🎡 Для Вас работают: • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • колесо обозрения • веревочный парк «Гуси Лебеди» • карусель • аттракцион «Курятник» • батут «Змей Горыныч» • батут «Прыг-скок» • экзотариум «За тридевять земель» • сувенирная лавка «За тридевять земель» • синематограф «7Д» • прогулка на лошадке • аэрохоккей у колеса обозрения, веревочного парка, у синематографа «7Д» и сказочного подворья • две детские площадки • кривые зеркала • зоопарк • сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:30🕘 🍽 Где покушать: • лавки с напитками, хот-догами, шаурмой, яблочками, мороженым, • ресторан «Тетеревъ», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️88636522822 * График работы может меняться в зависимости от погоды.</t>
+  </si>
+  <si>
+    <t>14.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12600</t>
+  </si>
+  <si>
+    <t>✨ Друзья, ровно неделю назад в парке «Лога» прошла Уездная ярмарка ремесленников - и мы наконец готовы поделиться с вами атмосферой этого яркого события! 📸 Все фотографии с ярмарки уже доступны по ссылке - вы можете посмотреть и сохранить их, чтобы ещё раз прожить эти тёплые моменты! 🌿 Нам особенно приятно отметить, что география участников с каждым разом становится шире - к нам приезжают мастера из самых разных и всё более отдалённых уголков страны. Это делает нашу ярмарку ещё богаче, ярче и душевнее. И мы уже готовимся к новой встрече! 📅 Следующая Уездная ярмарка ремесленников в парке «Лога» пройдёт 15 и 16 августа. Если вы мастер и хотите стать частью этого события - присылайте заявку, будем рады новым участникам, идеям и творческим открытиям Стать участником 💌</t>
+  </si>
+  <si>
+    <t>14.06.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12592</t>
+  </si>
+  <si>
+    <t>Бабушка Яга ждет деток на сказочном подворье!🍎 • Игры с Бабой Ягой /от 2 лет/ 20 мин - 14:00 - 14:30 - 17:00 - 17:30 • Интерактивная сказка «В поисках молодильных яблочек» /от 6 лет/ 40 мин - 16:00 - 18:00</t>
+  </si>
+  <si>
+    <t>14.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12591</t>
+  </si>
+  <si>
+    <t>Бабушка Яга ждет деток на сказочном подворье! • Игры с Бабой Ягой /от 2 лет/ 20 мин - 14:00 - 14:30 - 17:00 - 17:30 • Интерактивная сказка «В поисках молодильных яблочек» /от 6 лет/ 40 мин - 16:00 - 18:00</t>
+  </si>
+  <si>
+    <t>14.06.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12590</t>
+  </si>
+  <si>
+    <t>14.06.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12589</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +25°С 🌤 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 14:00 - 14:30 - 17:00 - 17:30 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 16:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Гончарное мастерство • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Бояринъ» и кондитерская лавка навынос, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>13.06.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12588</t>
+  </si>
+  <si>
+    <t>13.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12587</t>
+  </si>
+  <si>
+    <t>13.06.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12586</t>
+  </si>
+  <si>
+    <t>13.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12577</t>
+  </si>
+  <si>
+    <t>«Вчера с сыном побывали на программе «В поисках молодильных яблочек» - остались в полном восторге! Ребёнок с удовольствием выполнял задания, искал подсказки и помогал Бабе Яге найти пропавшие яблочки. Было очень весело, интересно и сказочно. Спасибо за такие яркие эмоции и чудесную атмосферу!» - отзыв гостей парка🥰</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12582</t>
+  </si>
+  <si>
+    <t>13.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12575</t>
+  </si>
+  <si>
+    <t>Лето🥰</t>
+  </si>
+  <si>
+    <t>13.06.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12571</t>
+  </si>
+  <si>
+    <t>Хотите провести время с пользой и радостью всей семьёй?! Сегодня мы ждём вас за гончарным кругом на площади с Царём! Здесь нет правил - только вы, глина и вдохновение. Слепить чашку, вазу - решать вам. А также можете приобрести гончарные изделиями, созданные с любовью гончарами парка❤️ Приходите - создадим красоту вместе! 🎉</t>
+  </si>
+  <si>
+    <t>13.06.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12570</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С 🌤 🎡Для вас работают: • Игры с Бабой Ягой (сказочное подворье) - 11:00 - 11:30 - 14:00 - 14:30 - 17:00 - 17:30 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 16:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Гончарное мастерство • Аквагрим • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Бояринъ» и кондитерская лавка навынос, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>12.06.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12560</t>
+  </si>
+  <si>
+    <t>Праздничный концерт🇷🇺❤️</t>
+  </si>
+  <si>
+    <t>12.06.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12559</t>
+  </si>
+  <si>
+    <t>🎡 АКЦИЯ с 12 по 14 июня! Посетители колеса обозрения могут побывать на кузнечном подворье со скидкой 50%! Просто сохраните билет с колеса обозрения и предъявите его в кассе кузнечного подворья!</t>
+  </si>
+  <si>
+    <t>12.06.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12555</t>
+  </si>
+  <si>
+    <t>Бабушка Яга ждёт деток на сказочном подворье! Вместе с Бабой Ягой участникам предстоит пройти весёлые испытания и преодолеть сказочные препятствия! • Игры с Бабой Ягой / от 2 лет/ 20 мин. - 14:00 - 14:30 - 17:00 - 17:30 • Интерактивная сказка «В поисках молодильных яблочек» / от 6 лет/ 40 мин. - 15:00 - 16:00 - 18:00 📍Находится между ресторанами «Бояринъ» и «Тетеревъ»</t>
+  </si>
+  <si>
+    <t>12.06.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12554</t>
+  </si>
+  <si>
+    <t>🎣 Акция «2+1» в парке «Лога»! Любите рыбалку всей семьёй?! Тогда это предложение для вас! При покупке двух рыбалок в харчевне «Премудрый пескарь» - третья в подарок! Проведите время на природе, получите удовольствие от рыбалки и подарите близким незабываемые эмоции.</t>
+  </si>
+  <si>
+    <t>12.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12553</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +30°С 🌤 🎡Для вас работают: 🎉 Праздничный концерт с 17:00 – сцена на ярмарочной площади • Игры с Бабой Ягой (сказочное подворье) - 14:00 - 14:30 - 17:00 - 17:30 • Интерактивная сказка «В поисках молодильных яблочек» (сказочное подворье) - 12:00 - 13:00 - 15:00 - 16:00 - 18:00 • Детская программа с Бабой Ягой (площадь с царём) - 20:00 • Призовые аттракционы на площади с царём (10:00 - 21:00): «Лопни шарик» «Баночный тир» «Печка» «Лучный тир» • Аттракционы виртуальной реальности (10:00-21:00) «Панда-воин» «Виртуальный тир» «Виртуальный пулемет» • Тюбинг с 10:00 🎢 • Колесо обозрения • Рельсовый поезд • Батут «Прыг-скок» • Аквагрим • Верёвочный парк «Гуси Лебеди» • Аттракцион «Курятник» • Карусель • Батут «Змей Горыныч» • Синематограф 7Д • Прогулка на лошадке • Прогулка на паровозике • Кузнечное подворье • Чеканка монет • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей • Сувенирные лавки • Зоопарк • Кривые зеркала • Две детские площадки 🍽️ Где покушать: • лавки с блинами, хот-догами, шаурмой, выпечкой, напитками, яблочками, мороженым, ватой, • лавка с шашлыком, • ресторан «Бояринъ» и кондитерская лавка навынос, • ресторан «Тетеревъ», • кафе «Веранда», • харчевня «Премудрый пескарь», а также рыбалка в пруду, • кафе «Святогор», • лавка «Лукоморье». 🏠 Проживание: • Парк-отель «Княжий» ☎️ 88636522822 *График работы может меняться в зависимости от погоды</t>
+  </si>
+  <si>
+    <t>12.06.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12552</t>
+  </si>
+  <si>
+    <t>Неповторимая, разнообразная, богатая людьми страна, с Праздником! Мира, тепла, добра, радости и света всем! Пусть каждый день будет наполнен радостными событиями. Пусть самыми ценными качествами остаются милосердие и человечность. Здоровья и мира вашим семьям. От всей души желаем бесконечной и чистой любви к Родине. Россияне, будьте хранимы Господом, процветайте и вершите достойные дела. С Днём России! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.06.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/12547</t>
+  </si>
+  <si>
+    <t>❓ Справочник туриста от 11 июня 2026 года. Единый справочный номер: +7 (863) 303-38-63 🌐 Официальный сайт: loga.ru 📖 Гостиница: loga.ru/booking 🍽️ Меню ресторанов и кафе и бронирование столиков: loga.ru/eat 🤝 Поддержать проект через «Фонд сказочных дел»: fond.loga.ru</t>
+  </si>
+  <si>
+    <t>15.09.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13664</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: «BABYMANIA» Уездная Ярмарка всё ближе, а значит, самое время продолжить знакомство с мастерами, которые встретятся с вами 26 сентября в парке «Лога»! 🍂 Сегодня знакомим вас с мастером Яной - создательницей BABYMANIA, которая создаёт маленькие вещи с большим смыслом ✨ В мире, где всё стремительное и одноразовое, мы выбираем качество, которое чувствуется - предметы, которые приятно держать в руках, дарить и хранить! Игрушки, брелоки, держатели для пустышек - это не просто мелочи, это важные ежедневные ритуалы нежности!❤️ Каждая вещь проходит через руки мастера, а не через конвейер. У изделий Карины есть характер, душа, история! 📲 Познакомиться с творчеством BABYMANIA можно здесь 📍 26 сентября - Уездная Ярмарка в парке «Лога»! Если ты мастер - мы ждём твою анкету!</t>
+  </si>
+  <si>
+    <t>15.09.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13655</t>
+  </si>
+  <si>
+    <t>Спасибо, что показываете наш парк с такой красивой стороны! ✨ 📸 Фото прислал подписчик Артём Б.</t>
+  </si>
+  <si>
+    <t>15.09.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13647</t>
+  </si>
+  <si>
+    <t>15.09.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13646</t>
+  </si>
+  <si>
+    <t>Утро начинается с обнимашек ❤️</t>
+  </si>
+  <si>
+    <t>15.09.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13645</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня температура воздуха до +23°C! 💛 Желаем приятных моментов и тёплого настроения на весь день. 🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>14.09.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13644</t>
+  </si>
+  <si>
+    <t>Волшебного вечера ✨❤️</t>
+  </si>
+  <si>
+    <t>14.09.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13643</t>
+  </si>
+  <si>
+    <t>Наши пернатые обитатели передают вам привет! 🥰</t>
+  </si>
+  <si>
+    <t>14.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13635</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: «ЛЕШИЙ» 🍂 Уездная Ярмарка - это место, где мастера знакомят гостей со своим ремеслом и привозят то, что создают своими руками! Итак, следующий участник! Говорят, у каждого дерева есть своя история. А Алексей Назаренко умеет её услышать. 🌳 Мастер живёт в Ростове-на-Дону и уже пять лет создаёт изделия из натурального дерева. Тарелки, блюда и менажницы, вазы, светильники и даже люстры из корней! Алексей не пытается подчинить дерево. Он сохраняет изгибы, фактуру корня, поэтому каждое изделие получается единственным в своём роде! «Я верю, что дом должен быть наполнен вещами с характером. Не штампованными, а живыми». 📲 Посмотреть работы Алексея можно на странице мастера 📍 26 сентября - Уездная Ярмарка в парке «Лога»! Если ты мастер - мы ждём твою заявку!</t>
+  </si>
+  <si>
+    <t>14.09.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13627</t>
+  </si>
+  <si>
+    <t>14.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13626</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня воздух прогреется до +31°C! 💛 Сделайте паузу в начале рабочей недели. 🍂 Ждем вас в парке на прогулку: отличная погода, свежий воздух и тишина! 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>13.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13625</t>
+  </si>
+  <si>
+    <t>Друзья, думаем, вы тоже немного скучаете по Празднику донской ухи 🥹 Но расстраиваться некогда - мы уже вовсю готовимся к следующей встрече с вами! 26 сентября в парке пройдёт праздник осени и Уездная ярмарка ремесленников 🍂 Снова будем веселиться, гулять, участвовать в конкурсах, петь, танцевать, выигрывать призы, знакомиться с мастерами, рассматривать изделия ручной работы, участвовать в творческих занятиях и просто наслаждаться атмосферой настоящей осенней ярмарки! Уже с нетерпением ждём встречи с вами! ❤️</t>
+  </si>
+  <si>
+    <t>13.09.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13624</t>
+  </si>
+  <si>
+    <t>Вкусно поесть, посидеть за уютным столиком, наслаждаться атмосферой и природой вокруг 🌿 Кажется, для хорошего вечера больше ничего и не нужно… Именно такие простые моменты вспоминаются с особенным теплом ❤️ 📍Кафе «Веранда»</t>
+  </si>
+  <si>
+    <t>13.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13615</t>
+  </si>
+  <si>
+    <t>Так уж и быть - ловите последнюю серию фотографий с Праздника донской ухи! 🐟💙 Кажется, мы до сих пор не можем насмотреться на то, каким ярким получился этот день! Столько улыбок и тёплых моментов с вами - хочется пересматривать снова и снова! А если вам захочется найти себя или сохранить любимые кадры - все фотографии с праздника уже собрали в альбоме во «ВКонтакте» 📸</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13606</t>
+  </si>
+  <si>
+    <t>Так уж и быть - ловите последнюю серию фотографий с Праздника донской ухи! 🐟💙 Кажется, мы до сих пор не можем насмотреться на то, каким ярким получился этот день! Столько улыбок, музыки, танцев, конкурсов и просто тёплых моментов с вами - хочется пересматривать снова и снова! А если вам захочется найти себя или сохранить любимые кадры - все фотографии с праздника уже собрали в альбоме во «ВКонтакте» 📸</t>
+  </si>
+  <si>
+    <t>13.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13605</t>
+  </si>
+  <si>
+    <t>🎨 Добавим немного красок этому дню! Сегодня на площади с царём ждём всех, кто хочет перевоплотиться и украсить свой образ ярким аквагримом ✨ Заглядывайте - будет красиво!</t>
+  </si>
+  <si>
+    <t>13.09.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13604</t>
+  </si>
+  <si>
+    <t>🍂 Осень уже наступила, но погода пока балует нас тёплыми деньками! А значит, ещё можно успеть насладиться любимым летним лакомством - вкусным мороженым 🍦 В лавке напротив кафе «Веранда» вас ждёт сливочное эскимо в шоколаде и без, а для особого настроения можно добавить фисташку, маршмеллоу или яркую посыпку! Так что если во время прогулки захочется чего-нибудь холодного и сладкого - вы знаете, где искать 🤫</t>
+  </si>
+  <si>
+    <t>13.09.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13603</t>
+  </si>
+  <si>
+    <t>🪐 Кажется, вчера мы открыли новую галактику… Только вместо далёких планет - глаза наших гостей 👀 Вчера в «ОЧИВИДНО» рассматривали каждый оттенок, узор и линию, которые обычно остаются незаметными! И каждый раз получался совершенно уникальный снимок✨ Если ещё не успели сфотографировать и рассмотреть поближе свои глаза - сегодня ещё можно! 📍 «ОЧИВИДНО», напротив кафе «Веранда» 🕑 Сегодня до 20:00</t>
+  </si>
+  <si>
+    <t>13.09.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13602</t>
+  </si>
+  <si>
+    <t>🍁 Доброго воскресного утра, друзья! Сегодня воздух прогреется до +31°C! 💛 Желаем вам отличного дня, ярких впечатлений и побольше поводов для улыбок! ❤️ 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>12.09.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13593</t>
+  </si>
+  <si>
+    <t>🍂 Впереди Уездная Ярмарка, которая соберет талантливых мастеров 26 сентября! Сегодня хотим познакомить вас с Натальей Беляевой - мастером, который создает невероятную красоту из гипса и эпоксидной смолы! Настоящая магия в её работах - это изделия на основе оттиска настоящих листьев! 🌿 Они хранят фактуру живого растения. А ещё у Натальи можно найти стильную бижутерию и изящные интерьерные изделия! 📲 Познакомиться с работами Натальи можно на её странице 📍 А встретиться лично и посмотреть все украшения вживую можно будет 26 сентября на Уездной Ярмарке в парке «Лога»! Заполняйте анкету мастера, если тоже хотите поделиться своим творчеством!</t>
+  </si>
+  <si>
+    <t>12.09.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13592</t>
+  </si>
+  <si>
+    <t>🏺 Глина в руках - значит начинается настоящее волшебство! Сегодня на площади с Царём можно попробовать себя в гончарном деле: сесть за круг, почувствовать, как под руками рождается форма, и создать своё изделие! Тарелочка, горшочек или крыночка - а может, что-то совершенно своё ❤️ Мастер-класс проходит сегодня до 18:00! Фартуки выдаём, а готовое изделие можно будет забрать с собой!) Заглядывайте на площадь с Царём - будем творить!🏺</t>
+  </si>
+  <si>
+    <t>12.09.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13591</t>
+  </si>
+  <si>
+    <t>Обед с видом, который не встретишь каждый день 🦌🌿 На «Веранде» можно сесть на свежем воздухе, выбрать любимое блюдо и наблюдать за оленями прямо с террасы! А в меню - всё, что нужно для вкусного обеда или ужина: шашлыки и блюда на гриле, люля-кебаб, стейки, сёмга, хвост омара, ганноверские колбаски и ещё много вариантов на любой вкус… Ждём вас в гости ❤️</t>
+  </si>
+  <si>
+    <t>12.09.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13590</t>
+  </si>
+  <si>
+    <t>Как думаете, какого цвета ваши глаза? 👀 Карие? Голубые? Зелёные? А теперь представьте, что можно приблизить их настолько, чтобы увидеть то, чего никогда не замечали! Тонкие линии, необычные оттенки, узоры - всё это есть в ваших глазах… Просто мы обычно смотрим на себя совсем иначе. Проверьте, что скрывается в вашем взгляде! 👁️ 📍 «ОЧИВИДНО», фотосервис напротив кафе «Веранда»! 🕑 Сегодня до 20:00!</t>
+  </si>
+  <si>
+    <t>12.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13589</t>
+  </si>
+  <si>
+    <t>🍁 Доброе утро, друзья! Сегодня температура воздуха до +28°C! 💛 Выходные созданы для красивого отдыха и вдохновения. Проведите этот день в парке «Лога» 🧡 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>11.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13580</t>
+  </si>
+  <si>
+    <t>Ну и как остановиться?… 🐟🤍 Пересматриваем фотографии с Праздника Донской Ухи - и снова улыбаемся! Этот день точно навсегда останется в нашей памяти 📸❤️</t>
+  </si>
+  <si>
+    <t>11.09.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13579</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: СЫРОДАВЛЕННОЕ МАСЛО «ЖЫР» 🍂 Уездная Ярмарка соберет талантливых мастеров уже 26 сентября! Сегодня знакомим вас с Александром и Инессой, которые являются производителями сыродавленного масла «ЖЫР»! Масло отжимается на гидравлических 50- и 100-тонных прессах, в бочонке, исключительно из сырых семечек и орехов! Такая технология сохраняет 100% полезных свойств! Их цель - производство качественного, полезного продукта, чтобы каждый человек мог заботиться о своём здоровье и здоровье своей семьи! ❤️ 📲 Познакомиться с продукцией «ЖЫР» можно на странице мастеров 📍 А встретиться с Александром и Инессой лично можно будет 26 сентября на Уездной Ярмарке в парке «Лога»! Заполняйте анкету мастера, если хотите тоже принять участие!</t>
+  </si>
+  <si>
+    <t>11.09.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13574</t>
+  </si>
+  <si>
+    <t>У Мурашки сегодня день красоты 🐴✨ Киперы искупали её, расчесали гриву с чёлкой и немного подровняли! А после купания, конечно, самое важное - хорошенько поваляться в песке 😄 Вот такой он, спа-день 🫧</t>
+  </si>
+  <si>
+    <t>11.09.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13573</t>
+  </si>
+  <si>
+    <t>🐔 Курочки несутся, яйца падают - успеете поймать? Проверяем скорость и ловкость на аттракционе «Курятник»!</t>
+  </si>
+  <si>
+    <t>11.09.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13572</t>
+  </si>
+  <si>
+    <t>✨️ Доброе утро, друзья! Сегодня воздух прогреется до +29°C! 💛 Приезжайте за красивыми кадрами, чистым воздухом и хорошим настроением 🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>10.09.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13571</t>
+  </si>
+  <si>
+    <t>10.09.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13562</t>
+  </si>
+  <si>
+    <t>🍄 ЗНАКОМСТВО С УЧАСТНИКАМИ УЕЗДНОЙ ЯРМАРКИ: «ЛЕСНАЯ НИТЬ» Уже 26 сентября мы встретимся с мастерами, которые привезут с собой частичку своего творчества, вдохновения и тепла! 🌿 Сегодня знакомим вас с мастерской «Лесная нить» 🍄🦔 Здесь рождаются мягкие ёжики, вязаные растения, грибочки, брелоки и маленькие лесные жители, у каждого из которых свой характер! В этих работах особенно нравится настроение: немного детства, немного сказки и ощущение, будто кусочек леса поселился у вас дома!) 📲 Заглянуть в мастерскую «Лесная нить» 🍂 26 сентября - Уездная Ярмарка в парке «Лога»! Ждём с нетерпением! Если вы мастер и хотите представить свои работы - заполняйте анкету! Мест осталось немного!</t>
+  </si>
+  <si>
+    <t>10.09.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13561</t>
+  </si>
+  <si>
+    <t>🌿 На территории нашего парка - более 100 000 кв. м газонной травы! Наши озеленители с любовью заботятся о каждом участке: регулярно стригут газон, подкармливают и удобряют почву, чтобы трава оставалась густой и зелёной! А также проводят аэрацию и вычёсывание, пропалывают, подсеивают вытоптанные участки и выполняют все необходимые работы, чтобы газоны сохраняли красивый вид! ✨</t>
+  </si>
+  <si>
+    <t>10.09.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13560</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня воздух прогреется до +27°С!🌤 🎡 Для вас работают: • Аттракционы виртуальной реальности (10:00–20:00): «Панда-воин» «Виртуальный тир» «Виртуальный пулемёт» • Колесо обозрения • Верёвочный парк «Гуси-Лебеди» • Карусель • Батут «Змей Горыныч» • Аттракцион «Курятник» • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Аэрохоккей у колеса обозрения, верёвочного парка, синематографа «7Д» и сказочного подворья • Детская площадка • Кривые зеркала • Зоопарк • Сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:00🕘 🍽 Где поесть: • Лавки с хот-догами, шаурмой, напитками, • Ресторан «Тетеревъ». 🏠 Проживание: • Парк-отель «Княжий» ☎️ +7 (863) 333-50-36 * График работы может меняться в зависимости от погодных условий.</t>
+  </si>
+  <si>
+    <t>09.09.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13550</t>
+  </si>
+  <si>
+    <t>День, который хочется запомнить надолго 🐟🤍 Столько было ярких моментов, что одной серии фотографий оказалось мало! Поэтому продолжаем делиться атмосферой праздника Донской Ухи - листайте карусель и ищите себя! 📸</t>
+  </si>
+  <si>
+    <t>19.09.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13698</t>
+  </si>
+  <si>
+    <t>👁️ Что скрывается в вашем взгляде? То, что кажется просто цветом, вблизи превращается в настоящее открытие! Где-то - интересные узоры, необычные переливы и оттенки, а где-то детали, которые хочется рассматривать снова и снова! Интересно, каким окажется ваш взгляд? Приходите к нам в «ОЧИВИДНО», чтобы увидеть его совсем по-другому 👀 📍 Фотосервис напротив кафе «Веранда» 🕑 Сегодня до 20:00</t>
+  </si>
+  <si>
+    <t>19.09.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13697</t>
+  </si>
+  <si>
+    <t>Утром в парке «Лога» - тишина, свежий воздух и спокойствие 🌿✨ А спустя несколько часов те же места наполняются голосами, улыбками и движением 👣🎡 Так интересно наблюдать, как парк постепенно просыпается и оживает 💚</t>
+  </si>
+  <si>
+    <t>19.09.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13696</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня воздух прогреется до +25°C! 💛 Желаем вам прекрасного настроения, вдохновения и чудесного дня! 🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>18.09.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13687</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: «ПРЯНИКИ ЕСТЬ» 26 сентября в парке «Лога» соберутся талантливые мастера, чтобы познакомить гостей парка со своим ремеслом! И сегодня мы хотим познакомить вас ещё с одним участником Уездной Ярмарки - «Пряники ЕСТЬ»! За этим названием - более 10 лет любимого дела и желание сохранять русские традиции в пряничном искусстве, сочетая их с современными технологиями! С 2015 года здесь создают подарки, которые порадуют и детей, и взрослых: имбирные и 3D-пряники, зефир ручной работы и различные сладкие наборы! Будет что выбрать и для себя, и в подарок - а попробовать всё это можно будет прямо на ярмарке! 🍪 📍 26 сентября - Уездная Ярмарка в парке «Лога»! Если ты мастер - мы с нетерпением ждём твою анкету!</t>
+  </si>
+  <si>
+    <t>18.09.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13686</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня воздух прогреется до +23°C! 💛 Желаем вам отличного настроения. Проведите этот прекрасный день в парке «Лога» - сказка уже ждёт вас в гости!🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>17.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13677</t>
+  </si>
+  <si>
+    <t>🐍 Экспедиция парка «Лога» 10 и 11 сентября в Усть-Донецком районе Ростовской области прошла очередная экспедиция, организованная парком «Лога»! Её целью стал анализ кормовой базы обособленной популяции узорчатого полоза, обнаруженной во время прошлых экспедиций, а также определение факторов, способных повлиять на её численность и дальнейшее существование. В ходе работы специалисты изучили видовой состав кормовой базы и количество кормовых объектов, а также определили факторы, влияющие на неё. Особое внимание было уделено угрозе затопления ареала данной популяции во время весенних паводков. Все собранные данные были тщательно проанализированы. Результаты исследований оказались оптимистичными! Мониторинг района будет продолжаться. 🌿 Забота о природе нашего края - одно из приоритетных направлений деятельности парка «Лога» В экспедиции приняли участие сотрудники экзотариума парка «Лога»: старший кипер А. В. Запорожец, младший кипер А. М. Мартынов и герпетолог О. Д. Хитров!</t>
+  </si>
+  <si>
+    <t>17.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13676</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня температура воздуха до +22°C! 💛 Желаем вам отличного дня, ярких впечатлений и побольше поводов для улыбок! ❤️ 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>16.09.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13675</t>
+  </si>
+  <si>
+    <t>Кажется, мы нашли идеальное место для вашего сказочного отдыха ✨ 📍 Парк-отель «Княжий» 📞 +7 (863) 333-50-36 Забронировать номер</t>
+  </si>
+  <si>
+    <t>16.09.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13674</t>
+  </si>
+  <si>
+    <t>Один день в нашем парке! Наши обитатели уже вовсю заняты своими делами! ❤️</t>
+  </si>
+  <si>
+    <t>16.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13673</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня температура воздуха до +20°C! 💛 Желаем, чтобы день прошёл продуктивно, гладко и на максимальном позитиве.🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>20.09.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13714</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: ЕЛЕНА МАЛЬЦЕВА На Уездной Ярмарке 26 сентября мы познакомим вас с мастерами, которые по-своему сохраняют традиции и находят им место в современной жизни! Елена - мастер машинной вышивки! Её вдохновляет русская традиционная одежда, в которой вышивка всегда была не просто украшением, а важной частью образа! Сарафаны, блузки и рубахи украшали различными узорами, превращая даже простую ткань в настоящее произведение искусства! Сегодня Елена переосмысливает эту традицию и создаёт изделия с национальными мотивами в современном исполнении! Увидеть работы мастера и познакомиться с ними поближе можно будет 26 сентября на Уездной Ярмарке в парке «Лога»! Ждём вас! ❤️ А если Вы мастер - скорее заполняйте анкету!</t>
+  </si>
+  <si>
+    <t>20.09.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13705</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: ЕЛЕНА МАЛЬЦЕВА На Уездной Ярмарке 26 сентября мы познакомим вас с мастерами, которые по-своему сохраняют традиции и находят им место в современной жизни! Елена - мастер машинной вышивки! Её вдохновляет русская традиционная одежда, в которой вышивка всегда была не просто украшением, а важной частью образа! Сарафаны, блузки и рубахи украшали различными узорами, превращая даже простую ткань в настоящее произведение искусства! Сегодня Елена переосмысливает эту традицию и создаёт изделия с национальными мотивами в современном исполнении! Увидеть работы мастера и познакомиться с ними поближе можно будет 26 сентября на Уездной Ярмарке в парке «Лога»! 📍 Ждём вас! А если Вы мастер - скорее заполняйте анкету!</t>
+  </si>
+  <si>
+    <t>20.09.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13704</t>
+  </si>
+  <si>
+    <t>Иногда счастье помещается в двух лапках 🤎</t>
+  </si>
+  <si>
+    <t>20.09.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13703</t>
+  </si>
+  <si>
+    <t>20.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13702</t>
+  </si>
+  <si>
+    <t>🧋 Bubble Tea - напиток, который любят и дети, и взрослые! Выбирайте свой любимый вкус - и наслаждайтесь напитком во время прогулки по парку! Попробовать Bubble Tea можно: • в лавке с мороженым • в лавке с яблочками • в лавке «Лукоморье»</t>
+  </si>
+  <si>
+    <t>20.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13701</t>
+  </si>
+  <si>
+    <t>👀 Вчера не успели заглянуть к нам в «ОЧИВИДНО»? Сегодня ещё можно успеть сделать фотографию, которую потом наверняка захочется рассматривать поближе! Оказывается, собственный взгляд способен удивить! А каким он получится у вас - узнаете только в объективе!)👁️ 📍 Фотосервис напротив кафе «Веранда» 🕑 Сегодня до 20:00</t>
+  </si>
+  <si>
+    <t>20.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13700</t>
+  </si>
+  <si>
+    <t>🍁 Доброго воскресного утра, друзья! Сегодня воздух прогреется до +26°C 💛 Желаем вам отличного дня, ярких впечатлений и побольше поводов для улыбок! 🍂 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории! До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>19.09.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13699</t>
+  </si>
+  <si>
+    <t>Вечером здесь особенно уютно 🌿 Свежий воздух, единение с природой… Самое время немного замедлиться и просто насладиться атмосферой осеннего вечера! 📍 Кафе «Веранда»</t>
+  </si>
+  <si>
+    <t>29.09.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13858</t>
+  </si>
+  <si>
+    <t>🍂 Таким мы запомним этот день Шумная ярмарка, нарядные осенние декорации, музыка, танцы и наши гости, которые сделали этот день по-настоящему особенным! Листайте и находите себя среди этих осенних воспоминаний 🤎📸</t>
+  </si>
+  <si>
+    <t>29.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13857</t>
+  </si>
+  <si>
+    <t>🌿 Готовы проверить себя на смелость? В верёвочном парке «Гуси-Лебеди» вас ждут 6 троп разного уровня сложности - каждая со своими испытаниями и неожиданными поворотами! • Избушка на курьих ножках • Полёт в ступе Бабы Яги • Подвесные мосты • И другие интересные препятствия, которые предстоит преодолеть по пути! Ну что, готовы устроить себе настоящее сказочное приключение? 🕙 Ежедневно с 10:00 до 20:00</t>
+  </si>
+  <si>
+    <t>29.09.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13856</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня температура воздуха до +21°C💛 Желаем вам отличного дня, ярких впечатлений и побольше поводов для улыбок! 🧡 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>28.09.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13847</t>
+  </si>
+  <si>
+    <t>Праздник осени и Уездная ярмарка ремесленников только закончились, а мы уже делимся с вами первыми кадрами 📸 Собрали для вас самые тёплые моменты этого дня - ярмарка, гости, улыбки и самая уютная осенняя атмосфера нашего парка! Впереди вас ждёт ещё много фотографий ❤️</t>
+  </si>
+  <si>
+    <t>28.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13846</t>
+  </si>
+  <si>
+    <t>Друзья, вы очень просили оставить осенние декорации после праздника - особенно тот самый сеновал, который покорил столько сердец 🍂 Впереди обещают хорошую погоду, поэтому мы решили: пусть красота останется ещё немного! Так что у кого не получилось заглянуть к нам на выходные - самое время приехать на этой неделе, погулять и сделать те самые уютные чудесные фотографии 🤎</t>
+  </si>
+  <si>
+    <t>28.09.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13845</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня воздух прогреется до +22°C 💛 Желаем вам прекрасного настроения, вдохновения и чудесного дня! 🍂 📖 С расписанием всех работающих объектов можно ознакомиться в нашем Справочнике гостя. Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>27.09.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13844</t>
+  </si>
+  <si>
+    <t>С таким красивым небом сегодня провожаем этот день! Вечер в парке «Лога» ❤️</t>
+  </si>
+  <si>
+    <t>27.09.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13842</t>
+  </si>
+  <si>
+    <t>Орешки, которые любят все! Знакомое с детства лакомство уже ждёт вас в нашей лавке «Лукоморье» ❤️ Выбирайте свой любимый вкус и наслаждайтесь!</t>
+  </si>
+  <si>
+    <t>27.09.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13841</t>
+  </si>
+  <si>
+    <t>Столько впечатлений, эмоций и ярких моментов за один день ❤️ Собрали его в несколько секунд ✨</t>
+  </si>
+  <si>
+    <t>27.09.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13840</t>
+  </si>
+  <si>
+    <t>✨ Иногда, чтобы увидеть целую вселенную, достаточно просто заглянуть в объектив! Приходите к нам и сохраните свою собственную маленькую вселенную! 📍 «ОЧИВИДНО» в фотосервисе около кафе «Веранда» Сегодня работаем до 20:00!</t>
+  </si>
+  <si>
+    <t>27.09.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13836</t>
+  </si>
+  <si>
+    <t>🏺 Сегодня творим из глины! На площади с царём вы сможете познакомиться с гончарным ремеслом поближе - сесть за круг и попробовать создать что-нибудь своё! Мы ждём вас! ❤️</t>
+  </si>
+  <si>
+    <t>27.09.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13835</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня воздух прогреется до +23°C 💛 Идеальное время для уютной прогулки и красивых кадров! Пусть этот день принесет много радости! ✨ 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории!️ До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>26.09.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13826</t>
+  </si>
+  <si>
+    <t>Какой чудесной сегодня получилась наша Уездная ярмарка ❤️ Замечательные мастера, прекрасные гости и настоящая атмосфера праздника! А весь репортаж с сегодняшнего дня смотрите в сторис нашего сообщества во «ВКонтакте» ✨</t>
+  </si>
+  <si>
+    <t>26.09.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13820</t>
+  </si>
+  <si>
+    <t>🍂 Кажется, сегодня фотозона «Сеновал» стала одной из самых популярных локаций в парке! Здесь было сделано огромное количество фотографий, а сколько прыжков заснято - даже не сосчитать 😄🤎</t>
+  </si>
+  <si>
+    <t>26.09.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13802</t>
+  </si>
+  <si>
+    <t>Это лишь малая часть того, что можно найти на ярмарке 👀 Приходите рассмотреть всё вживую и выбрать что-нибудь особенное для себя ❤️</t>
+  </si>
+  <si>
+    <t>26.09.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13793</t>
+  </si>
+  <si>
+    <t>26.09.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13792</t>
+  </si>
+  <si>
+    <t>Друзья, праздничная программа на сцене уже началась! 🎉 Ведём прямой репортаж в нашем сообществе во «ВКонтакте» - заглядывайте в сторис, чтобы ничего не пропустить ❤️</t>
+  </si>
+  <si>
+    <t>26.09.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13791</t>
+  </si>
+  <si>
+    <t>🍎 МОЛОДИЛЬНЫЕ ЯБЛОЧКИ СБЕЖАЛИ! Говорят, молодильные яблочки обладают чудесной силой - стоит откусить одно, и снова станешь молодым и бодрым!✨ Вот только они разбежались по всему парку и теперь прячутся от Бабушки Яги! 👀 Помогите ей их отыскать! Если найдёте молодильное яблочко - несите его на Сказочное подворье, а в ответ получите подарочек! 🎁</t>
+  </si>
+  <si>
+    <t>26.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13790</t>
+  </si>
+  <si>
+    <t>✨ ВРЕМЯ ЗАГАДЫВАТЬ ЖЕЛАНИЯ! ✨ Сегодня в парке праздник, а значит, самое время добавить в этот день немного волшебства 🌿 На Сказочном подворье вас уже ждёт Бабушка Яга. Вместе с ней можно собрать свой мешочек желаний: выбрать травы, наполнить его особым смыслом и загадать самое заветное! Кому-то - удачу, кому-то - любовь, кому-то - успехи в учёбе, а кому-то просто побольше счастливых дней ❤️ А самое приятное - своё маленькое чудо можно забрать с собой! 📍 Сказочное подворье, аллея между ресторанами!</t>
+  </si>
+  <si>
+    <t>26.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13789</t>
+  </si>
+  <si>
+    <t>«Слушай, милый… там нынче с одиннадцати ярмарка будет… я ведь ничего брать не собираюсь… только глянуть… ну, коли бусы хорошие попадутся - чего ж мимо красоты проходить… платочек ладный - в хозяйстве пригодится… пряник - к чаю… мёд - на зиму… ложечка расписная - в дом… работа ручная - мастера поддержать надо… а уж если вещица последняя осталась, так это, считай, сама судьба нам её приберегла… так что ты только кошель далеко не прячь…» Он понял, что сопротивляться бесполезно… 🦌 Сегодня с 11:00 - Уездная ярмарка мастеров!</t>
+  </si>
+  <si>
+    <t>26.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13788</t>
+  </si>
+  <si>
+    <t>Сегодня, 26 сентября, в парке «Лога»: праздник осени и Уездная ярмарка ремесленников! Погода ожидается солнечная, по-настоящему чудесная! ☀️ С 10:00 работают лавки, аттракционы, мастер-классы и другие развлечения парка С 11:00 мастера разворачивают свои торговые ряды с изделиями ручной работы На ярмарочной площади: • Праздничная программа на сцене, 13:00-20:00 • Зажигательные ведущие • Выступления фольклорных коллективов • Силовое шоу Дмитрия Халаджи • Потешные состязания • Песни и пляски • Призы и угощения от парка • Праздничные лотереи с Бабой Ягой в 17:00 и 19:00 • Гастроярмарка от шеф-повара Мастер-классы: • Гончарное мастерство (площадь с царём) • Роспись деревянных/ глиняных фигурок и шопперов (площадь с царём) • Роспись пряников (площадь с царём) • Создание мешочка желаний с Бабушкой Ягой (аллея между ресторанами) • Аквагрим (площадь с царём) Новые осенние фотозоны и активности! • Сеновал: душистое сено, тёплый свет и самые уютные осенние кадры. Можно полежать, отдохнуть и никуда не спешить • Осенние фотозоны по всему парку: парк наряжен, фотографируйтесь и отмечайте нас в соцсетях • Интерактив «Молодильные яблочки» с подарочками от Бабы Яги на сказочном подворье Работают и все любимые аттракционы парка с 10:00: • Тюбинг • Колесо обозрения • Рельсовый поезд • Верёвочный парк «Гуси-Лебеди» • Карусель • Батут «Змей Горыныч» • Аттракционы виртуальной реальности • Аттракцион «Курятник» • Призовые аттракционы на площади с царём • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Кузнечное подворье и чеканка монет • Прогулка на лошадке • Прогулка на паровозике • ОЧИВИДНО (фотография радужки глаз) • Фотосервис • Аэрохоккей • Детская площадка • Кривые зеркала • Зоопарк «Птичий двор» • Сувенирные лавки Светомузыкальный фонтан в 21:00, сразу после фонтана дискотека Где перекусить: • BBQ на ярмарочной площади от шеф-повара, румяная грудинка, сочный шашлык, солянка, плов • Ресторан «Тетеревъ» • Кафе «Веранда» • Лавка «Лукоморье» • Лавки с едой и напитками</t>
+  </si>
+  <si>
+    <t>25.09.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13782</t>
+  </si>
+  <si>
+    <t>Друзья, уже завтра на сцене парка «Лога» выступит богатырь Дмитрий Халаджи! Рекордсмен Книги рекордов Гиннесса, автор более шестидесяти силовых рекордов. Человек, который поднимает камень весом 152 килограмма одной рукой, держит на себе коня со всадником и гнёт руками подковы. Завтра Дмитрий выйдет к вам дважды: в 15:40 и в 17:20. А во втором выступлении покажет уникальный номер «Танцплощадка». Рассказывать не будем, приезжайте и увидите сами! А ещё Дмитрий сейчас участвует в шоу талантов «Хочу на ТНТ», и выпуск с ним выходит завтра вечером, в 21:00. Победителя шоу выбирают зрители, поэтому давайте поддержим его все вместе: подписывайтесь на Дмитрия, болейте за него и отправляйте свои голоса в его поддержку. Ждём вас 26 сентября. Такое лучше один раз увидеть!</t>
+  </si>
+  <si>
+    <t>25.09.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13781</t>
+  </si>
+  <si>
+    <t>Друзья, уже завтра вас ждёт большая праздничная программа на сцене: фольклорные коллективы, песни и пляски, призы, силовое шоу и праздничные лотереи! А также музыкально-театральная программа о жизни, обычаях и праздниках казаков: обрядовые танцы, старинные песни, весь размах казачьей души! Кульминацией станет настоящий донской свадебный обряд! А ещё вас ждёт много осенних фотозон и, конечно же, сеновал: душистое сено, тёплый осенний свет, можно полежать, отдохнуть и никуда не спешить. Весь день работают ярмарка мастеров, мастер-классы и аттракционы. Приезжайте всей семьёй! ❤️✨</t>
+  </si>
+  <si>
+    <t>25.09.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13780</t>
+  </si>
+  <si>
+    <t>За последние недели мы проделали огромную работу: украсили площадки, подготовили фотозоны и создали всё, чтобы завтра парк по-настоящему преобразился к празднику! Очень хочется уже, чтобы вы увидели все своими глазами! ❤️🔥</t>
+  </si>
+  <si>
+    <t>25.09.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13771</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С МАСТЕРАМИ | НАТАЛЬЯ ОСТОСЛАВСКАЯ Уже завтра в парке «Лога» состоится главное событие этой осени - праздник осени и Уездная ярмарка ремесленников! 🍂 Знакомим вас ещё с одним участником - Натальей Остославской, искусной рукодельницей из Волгограда! Однажды любимая племянница подарила Наталье необычный набор для создания мыла. Так в сердце мастерицы зажглась искра настоящей магии - и с тех самых пор её чародейство не остановить! 🪄✨ В её волшебной мастерской «Матрёна: мыло ароматное, бомбочки шипящие» чего только нет для дивного купания: • лесные звери - словно ожившие из старых преданий; • сочные фрукты - спелые да наливные; • аппетитные пирожные - такие ладные, что глаз не оторвать! А с недавних пор Наталья создаёт ещё и бомбочки для ванны. Они шипят, бурлят и превращают воду в ароматные реки! А помогают мастерице её верные помощники - муж Денис и дочка София! ❤️ И уже завтра всё это чудесное и ароматное богатство Наталья привезёт на Уездную ярмарку в парк «Лога»! 🍂 26 сентября | Праздник осени и Уездная ярмарка ремесленников в парке «Лога» Всех очень ждём! ❤️</t>
+  </si>
+  <si>
+    <t>25.09.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13770</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня температура воздуха до +20°C! 💛 Проведите этот день на свежем воздухе! Прекрасного дня! 🍂 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории!️ До встречи в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>24.09.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13752</t>
+  </si>
+  <si>
+    <t>🎨 ЗНАКОМСТВО С МАСТЕРАМИ | МАСТЕРСКАЯ ЕКАТЕРИНЫ МИРОНОВОЙ Уже послезавтра в парке «Лога» состоятся долгожданные праздник осени и Уездная ярмарка ремесленников! Не всякая сказка начинается со слов «жили-были». Иная начинается с красок, кисти и человека, которому просто необходимо что-нибудь сотворить ✨ 26 сентября встречаемся с мастером Екатериной, художником декоративно-прикладного искусства и автором мастерской montekatelyn! Екатерина пишет картины маслом и акварелью, создаёт керамические изделия и занимается росписью мебели! Вот уж где творчеству тесно в одних рамках! Ему и на холст хочется, и на полку, и целый комод преобразить! Заглядывайте на ярмарке к Екатерине, полюбуйтесь на её работы и побеседуйте о ремесле! У нас ведь как заведено: сначала «я только одним глазком», потом душевные разговоры, а там уже и дома мысленно полочку освобождаешь 😉 🍂 26 сентября - Осенняя Уездная ярмарка в парке «Лога»</t>
+  </si>
+  <si>
+    <t>24.09.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13751</t>
+  </si>
+  <si>
+    <t>Друзья, сегодня температура воздуха до +15°С☁️ 🎡 Для вас работают: • Колесо обозрения • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Детская площадка • Кривые зеркала • Зоопарк • Сувенирные лавки Светомузыкальный фонтан начнёт своё представление в 21:00🕘 🍽 Где поесть: • Лавки с хот-догами, шаурмой, напитками, • Ресторан «Тетеревъ». 🏠 Проживание: • Парк-отель «Княжий» ☎️ +7 (863) 333-50-36 * График работы может меняться в зависимости от погодных условий.</t>
+  </si>
+  <si>
+    <t>23.09.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13750</t>
+  </si>
+  <si>
+    <t>🍂 До праздника осени и Уездной ярмарки - всего 3 дня! Подготовка идёт полным ходом! Наша команда вовсю готовится к встрече с гостями! Ещё несколько дней - и последние детали будут на своих местах. А мы уже очень ждём момента, когда сможем показать вам парк во всей его осенней красоте ❤️</t>
+  </si>
+  <si>
+    <t>23.09.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13741</t>
+  </si>
+  <si>
+    <t>🌿 ЗНАКОМСТВО С УЧАСТНИКАМИ: НАТАЛЬЯ СКЛЯРОВА Уже через 3 дня в парке «Лога» состоятся праздник осени и Уездная ярмарка ремесленников! Сегодня знакомим вас с мастером ботанического барельефа! Наталья создаёт авторские работы из гипса, используя отпечатки настоящих растений! Для неё ботанический барельеф - это возможность сохранить красоту живой природы в объёме! 🌿 Каждая работа начинается с настоящего, живого растения - его формы, фактуры и характера. Мастер не использует шаблоны и не повторяет композиции, поэтому каждый барельеф создаётся вручную и существует в единственном экземпляре! Хрупкие травы, цветы и листья превращаются в предметы искусства, в которых можно рассмотреть каждую деталь. Это тот случай, когда к работе действительно хочется прикоснуться и рассмотреть её поближе… На ярмарке вы сможете увидеть и выбрать авторские ботанические барельефы для себя или в подарок тому, кто любит необычные вещи ручной работы! 📍 26 сентября - Уездная ярмарка в парке «Лога»! Ждём с нетерпением!</t>
+  </si>
+  <si>
+    <t>23.09.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13740</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня температура воздуха до +28°C! 💛 Пусть этот день заряжает отличным настроением! Самое время выбраться на свежий воздух и насладиться уютной прогулкой. 🍂 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории!️ Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>22.09.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13739</t>
+  </si>
+  <si>
+    <t>Друзья, уже через четыре дня в нашем парке состоятся праздник осени и Уездная ярмарка ремесленников 🍂 Мы вовсю готовимся: украшаем парк к празднику, готовим красивые фотозоны и реквизит для весёлых конкурсов! Работа кипит день и ночь - над подготовкой трудится большая команда, и дел ещё немало! Но с каждым днём парк всё больше преображается, и нам уже не терпится, чтобы вы увидели его таким, как мы задумали… Ждём праздник вместе с вами! ❤️</t>
+  </si>
+  <si>
+    <t>22.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13738</t>
+  </si>
+  <si>
+    <t>🍂 26 сентября в парке «Лога»: праздник Осени и Уездная ярмарка ремесленников! Друзья, ярмарка, сцена и угощения на весь день: приходите встречать осень вместе! С 10:00 открываются лавки, аттракционы, мастер-классы и другие развлечения парка. С 11:00 мастера разворачивают свои торговые ряды с изделиями ручной работы. 🔥 На ярмарочной площади: • Праздничная программа на сцене, 13:00-20:00 • Гастроярмарка от шеф-повара • Зажигательные ведущие • Выступления фольклорных коллективов • Силовое шоу Дмитрия Халаджи • Потешные состязания • Песни и пляски • Призы и угощения от парка • Праздничные лотереи с Бабой Ягой в 17:00 и 19:00 🍁 Новые осенние фотозоны и активности! • Создание мешочка желаний с Бабушкой Ягой на сказочном подворье • Интерактив «Молодильные яблочки» с подарочками от Бабы Яги • Творческие мастер-классы • Гончарное мастерство • ОЧИвидно • Аквагрим Работают и все любимые аттракционы парка: • Тюбинг • Колесо обозрения • Рельсовый поезд • Верёвочный парк «Гуси Лебеди» • Карусель • Батут «Змей Горыныч» • Аттракционы виртуальной реальности • Аттракцион «Курятник» • Призовые аттракционы на площади с царём • Экзотариум «За тридевять земель» • Сувенирная лавка «За тридевять земель» • Кузнечное подворье и чеканка монет • Прогулка на лошадке • Прогулка на паровозике • Аэрохоккей • Детская площадка • Кривые зеркала • Зоопарк • Сувенирные лавки ✨ Светомузыкальный фонтан в 21:00, после фонтана дискотека 🍽️ Где перекусить: • BBQ на ярмарочной площади от шеф-повара • Ресторан «Тетеревъ» • Кафе «Веранда» • Лавка «Лукоморье» • Лавки с едой и напитками 📸 На празднике работают фотограф и видеограф: самые яркие моменты дня останутся не только в памяти, но и на красивых снимках и видео! Чтобы праздник получился особенно красивым, создадим атмосферу вместе: приходите в русских народных нарядах! 📌 Это не дресс-код, а тёплое пожелание: пусть праздник запомнится не только весельем, но и красотой. Ждём вас 26 сентября в парке «Лога»! 🍂</t>
+  </si>
+  <si>
+    <t>22.09.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13737</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня температура воздуха до +25°C! 💛 Пусть каждый момент сегодняшнего дня будет наполнен энергией, а осень принесет душевный подъем и гармонию! 🍂 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории!️ Ждём вас в парке «Лога»! ❤️</t>
+  </si>
+  <si>
+    <t>21.09.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13728</t>
+  </si>
+  <si>
+    <t>✨ ЗНАКОМСТВО С УЧАСТНИКАМИ: «НЕ ПРЫНЦЕССА, КОРОЛЕВНА» Уже через 5 дней в парке состоятся праздник осени и Уездная ярмарка ремесленников! А мы продолжаем знакомить вас с мастерами, которые уже в эти выходные представят свои работы гостям парка! «Не прицессА, КоролевнА» - это украшения ручной работы из натуральных камней, созданные для девушек и женщин, которые любят подчёркивать свою индивидуальность. Каждое украшение - со своим характером и смыслом: чтобы добавить образу выразительности, подчеркнуть красоту и тот самый блеск в глазах! 👑 На ярмарке можно будет выбрать украшение для себя или найти особенный подарок для подруги! 📍 26 сентября - Уездная Ярмарка в парке «Лога»! Если вы тоже мастер и хотите стать участником ярмарки - скорее заполняйте анкету! Мы ждём вас! ❤️</t>
+  </si>
+  <si>
+    <t>21.09.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13724</t>
+  </si>
+  <si>
+    <t>💚 Друзья, спасибо вам огромное за вашу заботу и любовь к нашим животным! Нам очень ценно видеть, как вы стараетесь порадовать наших любимчиков, подарить им внимания и сделать их жизнь чуточку счастливее! 🐾 Для наших питомцев можно привезти: 🥕 овощи: морковь, свёклу, картофель, помидоры, капусту, кабачки, огурцы и тыкву; 🍎 фрукты: яблоки, груши, виноград, абрикосы, дыни и арбузы; 🌰 орехи: грецкие орехи, фундук и жёлуди. Гостинцы можно передать сотрудникам парка или оставить на посту охраны - мы обязательно передадим их животноводам! 💚 🚫 Только не кормите животных самостоятельно! Рацион наших питомцев контролируют сотрудники, поэтому именно они определяют, какие продукты и в каком количестве можно им дать! А если приехать в парк не получается, поддержать наших животных можно через «Фонд сказочных дел»!✨ Спасибо, что вместе с нами заботитесь о тех, кто живёт в парке «Лога»! 🐾❤️</t>
+  </si>
+  <si>
+    <t>21.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/parkloga/13723</t>
+  </si>
+  <si>
+    <t>🍁 Доброго утра, друзья! Сегодня воздух прогреется до +27°C! 💛 Пусть этот понедельник задаст отличный ритм всей неделе, а осенний день принесет душевный подъем и гармонию!🍂 📖 Перед визитом загляните в Справочник гостя - здесь вся полезная информация о работе объектов парка. А Карта парка поможет легко сориентироваться на территории!️ Ждём вас в парке «Лога»! ❤️</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3245,61 +7982,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H331"/>
+  <dimension ref="A1:H868"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3613.403" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
@@ -11648,50 +16385,9179 @@
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>30472</v>
       </c>
       <c r="B331" t="s">
         <v>953</v>
       </c>
       <c r="C331" t="s">
         <v>954</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E331">
         <v>9604</v>
       </c>
       <c r="F331">
         <v>12</v>
       </c>
       <c r="G331">
         <v>287</v>
       </c>
       <c r="H331">
         <v>8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>96897</v>
+      </c>
+      <c r="B332" t="s">
+        <v>956</v>
+      </c>
+      <c r="C332" t="s">
+        <v>957</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E332">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>96898</v>
+      </c>
+      <c r="B333" t="s">
+        <v>959</v>
+      </c>
+      <c r="C333" t="s">
+        <v>960</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E333">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>96899</v>
+      </c>
+      <c r="B334" t="s">
+        <v>962</v>
+      </c>
+      <c r="C334" t="s">
+        <v>963</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E334">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>96900</v>
+      </c>
+      <c r="B335" t="s">
+        <v>965</v>
+      </c>
+      <c r="C335" t="s">
+        <v>966</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E335">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>96901</v>
+      </c>
+      <c r="B336" t="s">
+        <v>968</v>
+      </c>
+      <c r="C336" t="s">
+        <v>969</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E336">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>96902</v>
+      </c>
+      <c r="B337" t="s">
+        <v>971</v>
+      </c>
+      <c r="C337" t="s">
+        <v>972</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E337">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>96903</v>
+      </c>
+      <c r="B338" t="s">
+        <v>974</v>
+      </c>
+      <c r="C338" t="s">
+        <v>975</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E338">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>96904</v>
+      </c>
+      <c r="B339" t="s">
+        <v>977</v>
+      </c>
+      <c r="C339" t="s">
+        <v>978</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E339">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>96905</v>
+      </c>
+      <c r="B340" t="s">
+        <v>980</v>
+      </c>
+      <c r="C340" t="s">
+        <v>981</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E340">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>96906</v>
+      </c>
+      <c r="B341" t="s">
+        <v>983</v>
+      </c>
+      <c r="C341" t="s">
+        <v>984</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E341">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>96907</v>
+      </c>
+      <c r="B342" t="s">
+        <v>986</v>
+      </c>
+      <c r="C342" t="s">
+        <v>987</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E342">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>96908</v>
+      </c>
+      <c r="B343" t="s">
+        <v>989</v>
+      </c>
+      <c r="C343" t="s">
+        <v>990</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E343">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>96909</v>
+      </c>
+      <c r="B344" t="s">
+        <v>992</v>
+      </c>
+      <c r="C344" t="s">
+        <v>993</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E344">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>96910</v>
+      </c>
+      <c r="B345" t="s">
+        <v>995</v>
+      </c>
+      <c r="C345" t="s">
+        <v>996</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E345">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>96911</v>
+      </c>
+      <c r="B346" t="s">
+        <v>998</v>
+      </c>
+      <c r="C346" t="s">
+        <v>999</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E346">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>96912</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E347">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>96913</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E348">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>96914</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E349">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>96915</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E350">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>96916</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E351">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>96917</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E352">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>96918</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E353">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>96919</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E354">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>96920</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E355">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>96921</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E356">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>96922</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E357">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>96923</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E358">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>96924</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E359">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>96925</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E360">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>96926</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E361">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>96927</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E362">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>96928</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E363">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>96929</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E364">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>96930</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E365">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>96931</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E366">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>96932</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E367">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>96933</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E368">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>96934</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E369">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>96935</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E370">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>96936</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E371">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>96937</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>96938</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E373">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>96939</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E374">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>96940</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E375">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>96941</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E376">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>96942</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E377">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>96943</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E378">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>96944</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E379">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>96945</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E380">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>96946</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E381">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>96947</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E382">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>96948</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E383">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>96949</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E384">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>96950</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E385">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>96951</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E386">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>96952</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E387">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>96953</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E388">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>96954</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E389">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>96955</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E390">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>96956</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E391">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>96957</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E392">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>96958</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E393">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>96959</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E394">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>96960</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E395">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>96961</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E396">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>96962</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E397">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>96963</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E398">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>96964</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E399">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>96965</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E400">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>96966</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E401">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>96967</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E402">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>96968</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E403">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>96969</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E404">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>96970</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E405">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>96971</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E406">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>96972</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E407">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>96973</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E408">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>96974</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E409">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>96975</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E410">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>96976</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E411">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>96977</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E412">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>96978</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E413">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>96979</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E414">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>96980</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E415">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>96981</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E416">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>96982</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E417">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>96983</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E418">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>96984</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E419">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>96985</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E420">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>96986</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E421">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>96987</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E422">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>96988</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E423">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>96989</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E424">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>96990</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E425">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>96991</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E426">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>96992</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E427">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>96993</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E428">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>96994</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E429">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>96995</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E430">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>96996</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E431">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>96997</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E432">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>96998</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E433">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>96999</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E434">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>97000</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E435">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>97001</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E436">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>97002</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E437">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>97003</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E438">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>97004</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E439">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>97005</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E440">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>97006</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E441">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>97007</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E442">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>97008</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E443">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>97009</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E444">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>97010</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E445">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>97011</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E446">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>97012</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E447">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>97013</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E448">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>97014</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E449">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>97015</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E450">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>97016</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E451">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>97017</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E452">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>97018</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E453">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>97019</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E454">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>97020</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E455">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>97021</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E456">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>97022</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E457">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>97023</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E458">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>97024</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E459">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>97025</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E460">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>97026</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E461">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>97027</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E462">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>97028</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E463">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>97029</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E464">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>97030</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E465">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>97031</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E466">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>97032</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E467">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>97033</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E468">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>97034</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E469">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>97035</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E470">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>97036</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E471">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>97037</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E472">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>97038</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E473">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>97039</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E474">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>97040</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E475">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>97041</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E476">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>97042</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E477">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>97043</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E478">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>97044</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E479">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>97045</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E480">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>97046</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E481">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>97047</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E482">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>97048</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E483">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>97049</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E484">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>97050</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E485">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>97051</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E486">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>97052</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E487">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>97053</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E488">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>97054</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E489">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>97055</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E490">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>97056</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E491">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>97057</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E492">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>97058</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E493">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>97059</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E494">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>97060</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E495">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>97061</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E496">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>97062</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E497">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>97063</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E498">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>97064</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E499">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>97065</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E500">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>97066</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E501">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>97067</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E502">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>97068</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E503">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>97069</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E504">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>97070</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E505">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>97071</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E506">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>97072</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E507">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>97073</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E508">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>97074</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E509">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>97075</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E510">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>97076</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E511">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>97077</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E512">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>97078</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E513">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>97079</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E514">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>97080</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E515">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>97081</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E516">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>97082</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E517">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>97083</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E518">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>97084</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E519">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>97085</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E520">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>97086</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E521">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>97087</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E522">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>97088</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E523">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>97089</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E524">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>97090</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E525">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>97091</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E526">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>97092</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E527">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>97093</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E528">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>97094</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E529">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>97095</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E530">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>97096</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E531">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>97097</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E532">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>97098</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E533">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>97099</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E534">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>97100</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E535">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>97101</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E536">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>97102</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E537">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>97103</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E538">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>97104</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E539">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>97105</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E540">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>97106</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E541">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>97107</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E542">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>97108</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E543">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>97109</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E544">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>97110</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E545">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>97111</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E546">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>97112</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E547">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>97113</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E548">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>97114</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E549">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>97115</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E550">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>97116</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E551">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>97117</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E552">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>97118</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E553">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>97119</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E554">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>97120</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E555">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>97121</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E556">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>97122</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E557">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>97123</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E558">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>97124</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E559">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>97125</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E560">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>97126</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E561">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>97127</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E562">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>97128</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E563">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>97129</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E564">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>97130</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E565">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>97131</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E566">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>97132</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E567">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>97133</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E568">
+        <v>8714</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>97134</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E569">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>97135</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E570">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>97136</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E571">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>97137</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E572">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>97138</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E573">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>97139</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E574">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>97140</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E575">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>97141</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E576">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>97142</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E577">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>97143</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E578">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>97144</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E579">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>97145</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E580">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>97146</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E581">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>97147</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E582">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>97148</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E583">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>97149</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E584">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>97150</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E585">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>97151</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E586">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>97152</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E587">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>97153</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E588">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>97154</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E589">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>97155</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E590">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>97156</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E591">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>97157</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E592">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>97158</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E593">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>97159</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E594">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>97160</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E595">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>97161</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E596">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>97162</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E597">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>97163</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E598">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>97164</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E599">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>97165</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E600">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>97166</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E601">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>97167</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E602">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>97168</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E603">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>97169</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E604">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>97170</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E605">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>97171</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E606">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>97172</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E607">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>97173</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E608">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>97174</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E609">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>97175</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E610">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>97176</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E611">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>97177</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E612">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>97178</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E613">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>97179</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E614">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>97180</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E615">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>97181</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E616">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>97182</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E617">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>97183</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E618">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>97184</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E619">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>97185</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E620">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>97186</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E621">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>97187</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E622">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>97188</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E623">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>97189</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E624">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>97190</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E625">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>97191</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E626">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>97192</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E627">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>97193</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E628">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>97194</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E629">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>97195</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E630">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>97196</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E631">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>97197</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E632">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>97198</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E633">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>97199</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E634">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>97200</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E635">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>97201</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E636">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>97202</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E637">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>97203</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E638">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>97204</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E639">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>97205</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E640">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>97206</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E641">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>97207</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E642">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>97208</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E643">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>97209</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E644">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>97210</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E645">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>97211</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E646">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>97212</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E647">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>97213</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E648">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>97214</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E649">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>97215</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E650">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>97216</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E651">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>97217</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E652">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>97218</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E653">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>97219</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E654">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>97220</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E655">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>97221</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E656">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>97222</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E657">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>97223</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E658">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>97224</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E659">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>97225</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E660">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>97226</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E661">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>97227</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E662">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>97228</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E663">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>97229</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E664">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>97230</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E665">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>97231</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E666">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>97232</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E667">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>97233</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E668">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>97234</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E669">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>97235</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E670">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>97236</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E671">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>97237</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E672">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>97238</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E673">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>97239</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E674">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>97240</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E675">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>97241</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E676">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>97242</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E677">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>97243</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E678">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>97244</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E679">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>97245</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E680">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>97246</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E681">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>97247</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E682">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>97248</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E683">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>97249</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E684">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>97250</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E685">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>97251</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E686">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>97252</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E687">
+        <v>4717</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>97253</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E688">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>97254</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E689">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>97255</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E690">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>97256</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E691">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>97257</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E692">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>97258</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E693">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>97259</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E694">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>97260</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E695">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>97261</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E696">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>97262</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E697">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>97263</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E698">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>97264</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E699">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>97265</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E700">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>97266</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E701">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>97267</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E702">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>97268</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E703">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>97269</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E704">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>97270</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E705">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>97271</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E706">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>97272</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E707">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>97273</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E708">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>97274</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E709">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>97275</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E710">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>97276</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E711">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>97277</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E712">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>97278</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E713">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>97279</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E714">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>97280</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E715">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>97281</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E716">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>97282</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E717">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>97283</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E718">
+        <v>4587</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>97284</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E719">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>97285</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E720">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>97286</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E721">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>97287</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E722">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>97288</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E723">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>97289</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E724">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>97290</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E725">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>97291</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E726">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>97292</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E727">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>97293</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E728">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>97294</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E729">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>97295</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E730">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>97296</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E731">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>97297</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E732">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>97298</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E733">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>97299</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E734">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>97300</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E735">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>97301</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E736">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>97302</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E737">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>97303</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E738">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>97304</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E739">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>97305</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E740">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>97306</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E741">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>97307</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E742">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>97308</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E743">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>97309</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E744">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>97310</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E745">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>97311</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E746">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>97312</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E747">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>97313</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E748">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>97314</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E749">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>97315</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E750">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>97316</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E751">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>97317</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E752">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>97318</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E753">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>97319</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E754">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>97320</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E755">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>97321</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E756">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>97322</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E757">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>97323</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E758">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>97324</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E759">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>97325</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E760">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>97326</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E761">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>97327</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E762">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>97328</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E763">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>97329</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E764">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>97330</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E765">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>97331</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E766">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>97332</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E767">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>97333</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E768">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>97334</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E769">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>97335</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E770">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>97336</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E771">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>97337</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E772">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>97338</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E773">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>97339</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E774">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>97340</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E775">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>97341</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E776">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>97342</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E777">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>97343</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E778">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>97344</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E779">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>97345</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E780">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>103118</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E781">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>103119</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E782">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>103120</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E783">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>103121</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E784">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>103122</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E785">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>103123</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E786">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>103124</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E787">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>103125</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E788">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>103126</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E789">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>103127</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E790">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>103128</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E791">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>103129</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E792">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>103130</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E793">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>103131</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E794">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>103132</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E795">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>103133</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E796">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>103134</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E797">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>103135</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E798">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>103136</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E799">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>103137</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E800">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>103138</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E801">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>103139</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E802">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>103140</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E803">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>103141</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E804">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>103142</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E805">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>103143</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E806">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>103144</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E807">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>103145</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E808">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>103146</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E809">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>103147</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E810">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>103148</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E811">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>103149</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E812">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>103150</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E813">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>123615</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E814">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>123616</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E815">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>123617</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E816">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>123618</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E817">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>123619</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E818">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>123620</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E819">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>123621</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E820">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>123622</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E821">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>123623</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E822">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>123624</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E823">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>124383</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E824">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>124384</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E825">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>124385</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E826">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>124386</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E827">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>124387</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E828">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>124388</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E829">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>124389</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="E830">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>124390</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E831">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>127588</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E832">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>127589</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E833">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>127590</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E834">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>127591</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E835">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>127592</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="E836">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>127593</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E837">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>127594</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E838">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>127595</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E839">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>127596</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E840">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>127597</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E841">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>127598</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E842">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>127599</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E843">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>127600</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E844">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>127601</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E845">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>127602</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E846">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>127603</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E847">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>127604</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E848">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>127605</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E849">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>127606</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E850">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>127607</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E851">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>127608</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E852">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>127609</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E853">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>127610</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E854">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>127611</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E855">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>127612</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E856">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>127613</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E857">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>127614</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E858">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>127615</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E859">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>127616</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E860">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>127617</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E861">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>127618</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E862">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>127619</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E863">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>127620</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E864">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>127621</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E865">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>127622</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E866">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>127623</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E867">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>127624</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E868">
+        <v>1537</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">