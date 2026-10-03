--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3643">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6885,50 +6885,4106 @@
     <t>06.02.26 06:05</t>
   </si>
   <si>
     <t>t.me/park_galitskogo/35026</t>
   </si>
   <si>
     <t>Парк уже почти оттаял 🌤️❄️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
   </si>
   <si>
     <t>06.02.26 05:43</t>
   </si>
   <si>
     <t>t.me/park_galitskogo/35025</t>
   </si>
   <si>
     <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. В зависимости от сложности. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ neuromachina.ru О рекламодателе</t>
   </si>
   <si>
     <t>06.02.26 05:03</t>
   </si>
   <si>
     <t>t.me/park_galitskogo/35015</t>
   </si>
   <si>
     <t>Подарите себе настоящий зимний отдых в горах! ❄️☃️ @orekhovayaroscha 🏡 Уютные домики и комфортные номера 🌲 Большая территория для прогулок 💧 Родниковая вода и чистый воздух 🥗 Кафе, беседки с мангалами 👨‍👩‍👧‍👦 Идеально для всей семьи И самое главное — SPA-комплекс премиум класса включён в стоимость проживания: подогреваемые закрытые и открытый бассейны с видом на горы, финская сауна, турецкий хаммам, зоны отдыха🔥🧖‍♀️ И всё это — в 5 минутах от знаменитого Гуамского Ущелья! 🚂 @orekhovayaroscha Начните год с эмоций, которые остаются на долго. Снег, уют и настоящие впечатления ждут вас 💚 📲 8 (928) 424-82-62 📍 Краснодарский край, Апшеронский район, х. Гуамка, ул. Заречная, 12 Забронировать в MAX Реклама. Erid: 2VtzqwcBehR ООО "ОРЕХОВАЯ РОЩА" ИНН 2325016504</t>
+  </si>
+  <si>
+    <t>09.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38435</t>
+  </si>
+  <si>
+    <t>Наконец-то мы дождались эту золотую пору 🌞🍁 но лето обещало вернуться 😉 Гуляем и любуемся в Парке Облаков 🌤️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>09.09.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38434</t>
+  </si>
+  <si>
+    <t>Краснодар, где природа становится частью дня В Краснодаре есть проекты, где окружение — не просто красивый фон, а часть ежедневного сценария. У «Гарантии на Обрывной» рядом набережная Кубани, естественное озеро и заповедник «Красный Кут» площадью 119 га. Здесь можно переключиться после насыщенного дня: пройтись по прогулочным маршрутам, встретить закат у воды или провести время в тишине лесопарка. Внутри проекта предусмотрены благоустроенные зоны отдыха, фонтан и продуманный ландшафтный дизайн. Хороший выбор для тех, кто ценит природу, но не хочет отказываться от городского ритма. Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ГАРАНТИЯ. #реклама garantiya-prime.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38433</t>
+  </si>
+  <si>
+    <t>Cегодня до +25° ☀️🌤️ Доброе утро, друзья! 🍀 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38427</t>
+  </si>
+  <si>
+    <t>До главного события этих выходных осталось совсем немного времени: Стереопикник в Парке «Краснодар» 11 и 12 сентября💚 11 и 12 сентября встречаемся в Парке «Краснодар». В этот раз Стереопикник займёт сразу несколько пространств парка, а программа будет идти с вечера пятницы и весь день субботы. 11 сентября «Стереопикник» откроется шоу, созданным с нуля специально вокруг архитектуры и ландшафта парка: электронная музыка соединяется с живыми голосами, оркестром, хореографией и масштабным хором. 12 сентября с 12:00 до 22:00: музыка нон-стоп, маркет локальных мастеров, детская программа, лекторий и большая гастрономическая зона с любимыми проектами Краснодара. Хедлайнер вечера — группа «Сироткин». Количество билетов ограничено, в среду 9 сентября цены меняются. 📍11 сентября: место сбора — Каньон | Парк «Краснодар» 12 сентября: Афмитеатр | Парк «Краснодар» 🎟️ Билеты по ссылке</t>
+  </si>
+  <si>
+    <t>08.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38423</t>
+  </si>
+  <si>
+    <t>Выходы из Кроличьей норы доделывают ❇️</t>
+  </si>
+  <si>
+    <t>08.09.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38418</t>
+  </si>
+  <si>
+    <t>Вход в лаунж-зону Африка стал платным 💰🗿 • Вход стоит 300₽ с человека • Дети до 6 лет включительно бесплатно Гости чаще всего туда заглядывали полюбоваться Каньоном сверху, сделать фото в красивом интерьере с кактусами, и ради туалета А вы успели побывать здесь, пока вход был свободным? Делитесь фото в комментариях 🥰 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38417</t>
+  </si>
+  <si>
+    <t>Есть планы на октябрьские выходные? Теперь есть. Veselovka Experience — 5* experience-отель на Таманском полуострове — запускает «33 выходных»: каждую неделю новый повод приехать на несколько дней и сменить привычный сценарий выходных. В октябре — медитация под звуки гонга, гольф с биоразлагаемыми мячами, которые отправятся прямо в море, наблюдение Луны и колец Сатурна в телескоп, гастроужин с приглашённым шефом и вечер живого джаза.И это только первый месяц! Выбирайте событие под своё настроение и планируйте октябрьские выходные уже сейчас. Минимальное бронирование — от 2 ночей. Забронировать отдых можно на сайте Veselovka Experience или по телефону 8(800)600-31-93. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38416</t>
+  </si>
+  <si>
+    <t>Cегодня до +23° ☀️ Доброе утро, друзья! 🍀 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>07.09.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38415</t>
+  </si>
+  <si>
+    <t>Сегодня день пролетел быстро 💨 Но интересно 🥰 До завтра, друзья! Добрых снов! 💤</t>
+  </si>
+  <si>
+    <t>07.09.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38414</t>
+  </si>
+  <si>
+    <t>Распродажа новых Haval от 5 974 руб./мес. Краснодар! Только до 16 сентября авто с максимальной выгодой: • Haval Jolion — от 5 974 руб./мес. • Haval M6 — от 7 780 руб./мес. • Haval H3 — от 10 816 руб./мес. 💰 За покупку у нас — бонус: • Комплект летних шин - бесплатно; • КАСКО — в подарок; • 0₽ первый взнос + 2 месяца без платежей. 📞 Или звони: +7(968)765-34-59 Жми ниже, чтобы зафиксировать условия и бонусы к покупке: Получить скидку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", Банк "ВТБ (ПАО)". #реклама havaldrives-kuban.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38412</t>
+  </si>
+  <si>
+    <t>В Грот желающих нет 😁 Хоть заходи-выходи и ещё раз заходи-выходи! ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38409</t>
+  </si>
+  <si>
+    <t>Главное, чтобы маме нравилось ☝️ Автор Эдоардо Тресольди свои работы выставляет только в мировых столицах. Как Сергею Николаевичу удалось убедить автора установить этот объект в нашем Краснодаре - загадка! Мы это ценим и бережём 💪 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38400</t>
+  </si>
+  <si>
+    <t>Сейчас у ваз самый пик цветения 🌸 Заглядывайте в Буковые комнаты ☝️ Живые вазы Лагерстремии были выращены специально для парка в Китае ☝️ Корпус вазы - это и есть ствол дерева ☝️ Цветёт Лагерстремия с конца лета до октября ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38399</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ✨ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты - Уверенно говорить о своих результатах и достижениях - Сохранять силы, не выгорать и жить полноценно Получите 2 месяца бесплатного доступа к платформе при оплате любого курса Практикума до конца сентября от вашей компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38398</t>
+  </si>
+  <si>
+    <t>Пока все спят… рассвет встаёт 🌞 Cегодня до +23° ☀️🌤️ Доброе утро, друзья! ☕️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38397</t>
+  </si>
+  <si>
+    <t>Про велосипеды 🚴‍♀️ Кататься в паркe на них можно, но только с 5 до 9 утра! 🚶 Парк создан для пеших прогулок 🛹🛼🛴 Скейты, ролики, самокаты - разрешены весь день 👶 Совсем малышам на вело охрана разрешает Нельзя заезжать и оставлять на газонах коляски, скейты, ролики, самокаты, вело! Планируйте свой отдых заранее! Чудесных прогулок, друзья! ❤️ ⛔️ Все другие виды транспорта в парке запрещены! ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>06.09.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38396</t>
+  </si>
+  <si>
+    <t>Планируете поставить или заменить забор? «Лофт Монтаж» изготовит и установит забор под ключ в Краснодарском крае и Адыгее — от бесплатного замера до готового результата. ✅ Жалюзи, евроштакетник, профнастил и ротанг ✅ Бесплатный выезд на замер ✅ Собственное производство ✅ Фиксируем цену и сроки в договоре ✅ Гарантия 5 лет Сезонные скидки до 25% Возможна рассрочка. Также устанавливаем ворота, калитки и автоматику. Получить предложение #реклама loft-23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38393</t>
+  </si>
+  <si>
+    <t>Весенний листопад осенью 🍂🍂🍂 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>06.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38392</t>
+  </si>
+  <si>
+    <t>В Краснодаре! Распродажа новых Haval от 5 518 руб./мес. Только до 8 сентября авто с максимальной выгодой: • Haval Jolion — от 5 518 руб./мес. • Haval M6 — от 6 110 руб./мес. • Haval H3 — от 7 856 руб./мес. 💰 За заявку на сайте — дарим: • Второй комплект летних шин; • КАСКО — в подарок; • Первые 2 месяца без платежей. 📞 Звоните: +7(968)765-34-59 Или оставь заявку ниже, чтобы зафиксировать условия и бонусы к покупке: Получить скидку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", Банк "ВТБ (ПАО)". #реклама havaldrives-kuban.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.09.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38391</t>
+  </si>
+  <si>
+    <t>Cегодня до +30° ☀️⛅️🌨️ Доброе утро, друзья! 🌿 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38390</t>
+  </si>
+  <si>
+    <t>Большой сольный концерт Найки Казиевой в Краснодаре Большой сольный стендап-концерт резидента шоу «Женский стендап» на ТНТ. Найка Казиева — яркая представительница современной стендап-сцены. В программе — новый материал, узнаваемые жизненные истории, честный юмор и тот самый стиль, за который её любят зрители. 16 сентября 20:00 ДК ЖД Краснодар Билеты от 1 500 ₽ Не откладывайте покупку — выбирайте лучшие места заранее! Узнать больше #реклама 16+ comedy.moscow О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38384</t>
+  </si>
+  <si>
+    <t>Шоу, которое не повторится! 11 сентября Парк Краснодар преобразится на один вечер.Здесь произойдёт масштабное шоу, созданное с нуля специально вокруг архитектуры, ландшафта и пространства парка. Музыка от Сергея PLC, интерактив от Azamat Agraba, масштаб и энергия хора и танцоров — и гости, которые в какой-то момент сами станут частью происходящего. Музыка будет звучать среди людей, артисты — выходить из толпы, а парк на один вечер превратится в одну большую сцену с вашим участием. Это не концерт и не спектакль в привычном смысле. Это одна большая городская история, которая случится только один раз и больше никогда не повторится в таком виде. Станьте частью истории города — и неповторимой атмосферы этого события. Гранд-открытие Стереопикника 11 сентября · Парк Краснодар · Начало шоу в 20:00 Билеты (внимание! Ограниченное кол-во): ссылка</t>
+  </si>
+  <si>
+    <t>05.09.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38378</t>
+  </si>
+  <si>
+    <t>Огромную сцену устанавливают внутри водопада Каньон 🪩 Будет концерт… идёте? Так что, Каньон для прогулок несколько дней будет не доступен 🚧 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>05.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38377</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — поменяйте жизнь в 2026 году! ✅Идёт набор: от 7500 ₽/мес.* Московский технологический институт предлагает: — Высшее образование в московском вузе без выезда на сессии — Полностью дистанционный онлайн-формат — Возможность обучаться дома, на работе, в путешествии — Диплом государственного образца — Более 60 направлений на выбор (IT, инженерные, экономические, педагогические, управленческие и другие) — 5 способов оплаты обучения — Поддержка персонального куратора: от поступления до получения диплома Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38376</t>
+  </si>
+  <si>
+    <t>Друзья, 👉 канал Парка Галицкого в МАХ ✅ Присоединяйтесь! Не теряйте нас! 🙏❣️</t>
+  </si>
+  <si>
+    <t>05.09.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38375</t>
+  </si>
+  <si>
+    <t>Ищете подарок с эмоциями? Билет на комедию в Краснодаре! ✨Подарите не вещь - а яркие эмоции! Теплая народная комедия, где вспоминается всё родное и на душе становится чуть теплее... Купите билеты в подарок близким, а мы создадим дизайнерский билет с вашим пожеланием — бесплатно! В Краснодаре ЦКЗ Кубанского казачьего хора. 📅Только один показ - 13 сентября! Цена билетов 2500-8500₽ Скидка 500₽ от 2х билетов. Купить #реклама 16+ love-teatrfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.09.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38374</t>
+  </si>
+  <si>
+    <t>Сегодня рассвет встречали у Капли ❤️💦 Встреча солнца - капризная штука! Бывает, небо на другой стороне намного красивее, чем где сам восход 🌄 Хотя, чего сравнивать?! Всё красиво Cегодня до +31° ☀️ Доброе утро, друзья! 🍀 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>04.09.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38373</t>
+  </si>
+  <si>
+    <t>Ротонда у озера 🏛️💦 В первое время туда ринулись все невесты… Но, всё таки там слишком влажно и подол платья за минуту уничтожается ☝️😁</t>
+  </si>
+  <si>
+    <t>04.09.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38372</t>
+  </si>
+  <si>
+    <t>Кто уже здесь был? Какие эмоции? 💠 Грот ☝️ С 1 сентября все очереди в Парке испарились ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>04.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38362</t>
+  </si>
+  <si>
+    <t>Место, где можно встретить Утро 🌹☀️ 📍 Розовый холм, Парк Галицкого, Краснодар</t>
+  </si>
+  <si>
+    <t>04.09.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38361</t>
+  </si>
+  <si>
+    <t>Сданные видовые квартиры в самом центре Краснодара! Последние 17 квартир в ЖК Краснодар Сити по супер-цене ✨ Исторический центр города - в 300 метрах от кинтоетра Аврора и ул. Красной ✨ Все квартиры на этажах видовые - наслаждайтесь видами на город и Чистяковскую рощу ✨ Всего 1 подъезд в доме и до 6 квартир на этаже ✨Консьерж-сервис, подземный паркинг, скоростные лифты, шлагбаум на въезде - все для удобства жильцов Дома сданы и заселены! Ключи в день покупки! Успейте зафиксировать цену на свою квартиру со скидкой до 4 689 900 ₽ до 30 сентября! Узнать больше #реклама краснодар-сити.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38356</t>
+  </si>
+  <si>
+    <t>Рассвет сюда ещё даже не заглянул, а мы уже здесь 🤗 А вы знали, что здесь кафе открывается раньше всех? В 6:30 утра ☕️ Хорошее местечко для начала дня! Cегодня до +30° ☀️🌤️ Доброе утро, друзья! 🌿 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38355</t>
+  </si>
+  <si>
+    <t>Доброй ночи, друзья! 🌸 И это не фотошоп! Это Слива Нигра! 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>03.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38354</t>
+  </si>
+  <si>
+    <t>Harat's pub на Тургенева! Нам 14 лет! День рождения Harat's pub на Тургенева! Нам 14 лет! 8 августа приглашаем на праздничную пляжную вечеринку с легендарной группой Doodle Вход свободный Бронь столов по телефону: 290-210-5 Перейти на сайт #реклама 16+ haratskrd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38353</t>
+  </si>
+  <si>
+    <t>Девушка в Парке варит кашу 🥣😁 Что только здесь не увидишь!</t>
+  </si>
+  <si>
+    <t>03.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38352</t>
+  </si>
+  <si>
+    <t>🔴 КВАРТИРЫ В ЖК С БАССЕЙНОМ ВО ДВОРЕ Современный жилой комплекс "Новые сезоны 2" в Краснодаре со своей инфраструктурой: • поликлиника • физкультурно-оздоровительный комплекс с бассейном • школа и детские сады • детские площадки • спортивные зоны • беговые и вело-дорожки • паркинг многоуровневый • дворы без машин • озеленение и прогулочные аллеи • дизайнерские входные группы • 24/7 видеонаблюдение и охрана 🔴 Подробнее узнать о предложениях и акциях можно на официальном сайте</t>
+  </si>
+  <si>
+    <t>03.09.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38349</t>
+  </si>
+  <si>
+    <t>Семейка греется на солнышке 🐢☀️ ✍️ Пол потомства черепах зависит от температуры во время инкубационного периода. Ниже 27 градусов — появляются самцы, выше 30 — самки 📍 Японский сад Краснодар</t>
+  </si>
+  <si>
+    <t>03.09.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38348</t>
+  </si>
+  <si>
+    <t>Chery от 5 290₽/мес. в Краснодаре! ⚡ Только до 11 сентября - распродажа Chery со скидкой 30% и экономией до 700 000 рублей В акции учавствуют: - Chery Tiggo 4 Pro — от 5 290₽/мес. - Chery Arrizo 8 — от 7 628₽/мес. - Chery Tiggo 7L — от 9 480₽/мес. За покупку у нас - бонусом: ✅ КАСКО; ✅ Второй комплект шин; ✅ 0₽ первый взнос. Звоните: +7(861)238-13-23 (сориентируем по условиям) Чтобы зафиксировать скидку и забрать бонус, жмите ниже: Получить скидку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", Банк ВТБ (ПАО). #реклама chery-auto193.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38347</t>
+  </si>
+  <si>
+    <t>Ваши рисунки 🖼️ Похоже? ©️ elenashak2024 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>03.09.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38346</t>
+  </si>
+  <si>
+    <t>ЖК «Все Свои VIP» — редкий формат для центра Краснодара Локация, архитектура, приватность - всё, за что выбирают бизнес-класс. ✅ Центр города ✅ Видовые квартиры ✅ Инженерный лицей Закрытая территория, двор-парк на стилобате — пространства, продуманные для жизни 💰 Специальные ипотечные программы для всех - 1,1% на 1 год или - 9,7% на весь срок Оставьте заявку и узнайте актуальные предложения. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Сбербанк России". Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ "СЕМЬЯ - ВСЕ СВОИ" . #реклама vsesvoivip.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38345</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🍁 Сегодня до +30° 🌞 Всем весёлого 3-го сентября! 🥳 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>02.09.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38344</t>
+  </si>
+  <si>
+    <t>Посмотреть в глаза друг другу!…🪄 А что вы видите в этих глазках?🪞</t>
+  </si>
+  <si>
+    <t>02.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38343</t>
+  </si>
+  <si>
+    <t>Ликвидация склада Haval в Краснодаре Количество авто ограничено остатками на складе: • Haval Jolion — от 5 556 р/мес. • Haval M6 — от 6 186 р/мес. • Haval H7 — от 11 955 р/мес. ✅ Подарки при покупке: - Комплект летних шин - бесплатно; - КАСКО — в подарок; - 0р первый взнос 📞 Или звоните: +7(968)765-34-59 Зафиксировать выгоду и подарки к покупке: Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", Банк "ВТБ (ПАО)". #реклама havaldrives-kuban.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38342</t>
+  </si>
+  <si>
+    <t>🐠 В поселке Южном заработал новый детсад построенный застройщиком «НВМ» @gk_nvm_south В поселке официально открыли муниципальный детский сад «Золотая рыбка». Его возвел девелопер «НВМ». 🏗 Что построили: - двухэтажное здание с группами для разных возрастов - пищеблок, медкабинет, спортзал и музыкальный зал - кабинеты логопеда и психолога - дворовые площадки с игровыми комплексами - Мы знаем, как волнительно доверять ребенка новому месту, но уверены — здесь детям будет хорошо, — говорят в СК «НВМ». 🧸 Поздравляем родителей и детей с новым детским садом!</t>
+  </si>
+  <si>
+    <t>02.09.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38337</t>
+  </si>
+  <si>
+    <t>В Белой локации все лавочки поменяли на новые 🤍</t>
+  </si>
+  <si>
+    <t>02.09.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38336</t>
+  </si>
+  <si>
+    <t>Есть люди, которые очень недовольны Парком 🥲 И выносят это на обсуждение. Есть, кто их поддерживает 👋 А вы на чьей стороне?</t>
+  </si>
+  <si>
+    <t>02.09.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38335</t>
+  </si>
+  <si>
+    <t>Когда школа и детский сад действительно рядом Один из главных плюсов «Гарантии на Обрывной» — образовательная среда прямо на территории проекта. Здесь предусмотрены филиал лицея №4 и современный детский сад. Для семьи это означает меньше времени на дорогу, утренних пробок и сложной логистики. Лицей отличается сильной математической подготовкой, инженерными и IT-профилями, а вся инфраструктура формирует непрерывный образовательный маршрут для детей. Дополняют окружение прогулочные зоны, набережная Кубани и заповедная территория — после занятий можно сменить городской темп на спокойный отдых на природе. Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ГАРАНТИЯ. #реклама garantiya-prime.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38329</t>
+  </si>
+  <si>
+    <t>Доброй ночи, парковчане! ✨ 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>01.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38328</t>
+  </si>
+  <si>
+    <t>А вас что больше всего впечатляет в Парке Галицкого? 🤗 ✨ Размеры ✨ Скорость строительства ✨ Растения ✨ Идея ✨ Щедрость Сергея Николаевича</t>
+  </si>
+  <si>
+    <t>01.09.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38326</t>
+  </si>
+  <si>
+    <t>Чёрные белки в нашем Саду? 😳⚫️🐿️ ✍️ Черные белки склонны проявлять более агрессивное поведение, чем другие 📍 Японский сад Краснодар</t>
+  </si>
+  <si>
+    <t>01.09.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38324</t>
+  </si>
+  <si>
+    <t>Осенний поцелуй после жаркого лета…🍂🧡❤️😘 Cегодня до +29° ☀️ Доброе утро, друзья! 🥳 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>31.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38323</t>
+  </si>
+  <si>
+    <t>Перед сном найди луну 🌚🥰 Добрых снов, друзья! 💤</t>
+  </si>
+  <si>
+    <t>31.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38322</t>
+  </si>
+  <si>
+    <t>Фонтан Инфинити ⛲️ ✍️ Этот фонтан работает практически круглый год! Его отключают в декабре буквально на месяц-два во время сильных морозов! В этот период фонтан украшают гирляндой похожей на воду 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>31.08.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38321</t>
+  </si>
+  <si>
+    <t>Кто за кем подглядывает?! 🕊️😂 Встречали в Парке этих красавцев? Это Вяхирь, дикий лесной голубь</t>
+  </si>
+  <si>
+    <t>31.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38320</t>
+  </si>
+  <si>
+    <t>В Краснодаре помогли детям подготовиться к 1 сентября 🎒 В филиале фонда «Защитники Отечества» при поддержке строительной компании НВМ @nvm_dobro прошел праздник для детей погибших и пропавших без вести участников СВО, а также ребят из многодетных и малообеспеченных семей. Для детей организовали концерт, а компания НВМ подарила школьные наборы и сертификаты к новому учебному году.</t>
+  </si>
+  <si>
+    <t>31.08.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38316</t>
+  </si>
+  <si>
+    <t>Ух ты! 💚 Готово ✅ Ваше мнение по поводу обновленной стены у Озера с Ротондой? 🫧</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38311</t>
+  </si>
+  <si>
+    <t>Сентябрь начинается, а погода всё ещё радует тёплыми и уютными вечерами. 🍂 После долгого жаркого лета особенно приятно выходить в парк ближе к закату, гулять среди зелени, чувствовать прохладу в воздухе и никуда не торопиться. Именно для таких вечеров Lumisfera подготовила три последних концерта сезона в амфитеатре парка Галицкого. 3, 4 и 10 сентября прозвучат «Мировые хиты» — музыка Эйнауди, Циммера, Вивальди и других композиторов в исполнении живого оркестра, среди тысяч свечей и под открытым небом. Парк постепенно переодевается в осенние оттенки, вечера становятся прохладнее, а деревья совсем скоро начнут окрашиваться в золото и багрянец. Кажется, это тот самый момент, когда хочется ещё немного задержать сезон тёплых прогулок и красивых вечеров. 3, 4 и 10 сентября — крайние концерты Lumisfera под открытым небом. 📍 Амфитеатр парка Галицкого 🎫 Выбирайте свой сентябрьский вечер по ссылке</t>
+  </si>
+  <si>
+    <t>30.08.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38310</t>
+  </si>
+  <si>
+    <t>Cегодня до +29° 🌤️☁️ Доброе утро, друзья! 🌲</t>
+  </si>
+  <si>
+    <t>30.08.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38309</t>
+  </si>
+  <si>
+    <t>С новым счастливым днём! ❤️ Cегодня до +29° ☀️💨 Доброе утро, друзья! 🌿 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38308</t>
+  </si>
+  <si>
+    <t>Цвет настроения синий 💙, а нет.. не он 🤍 Парк Галицкого, Краснодар</t>
+  </si>
+  <si>
+    <t>29.08.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38305</t>
+  </si>
+  <si>
+    <t>А закаты здесь тёплые и шумные 🌅🧡 p.s. без фотошопа и коррекции ☝️ Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>29.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38296</t>
+  </si>
+  <si>
+    <t>Японский сад в Парке Галицкого 🐸🎎⛩️ Сначала думала расписать пост, потом поняла… здесь просто надо любоваться 🥰 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38294</t>
+  </si>
+  <si>
+    <t>Где найти живые цветущие вазы? 🌸🌸🌸 👀 В Буковых комнатах. Есть места, где вазы ещё «спят» Заглядывайте в каждую 🤗 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>29.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38293</t>
+  </si>
+  <si>
+    <t>Спасибо, Сергей Николаевич! ❤️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>29.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38292</t>
+  </si>
+  <si>
+    <t>Автошкола "Вектор". Тренируем слабые точки индивидуально В автошколе «Вектор» основной акцент сделан на практику 🚗 Занятия проходят в разных условиях: 📚 — Городские улицы — Дворы и парковки — Оживлённые участки — Разные, реальные маршруты Как проходит работа с инструктором: — Индивидуальный подход — Последовательная отработка навыков — Внимание к Вашим ошибкам и деталям — Индивидуальные объяснения без спешки Почему выбирают «Вектор»: ✅ — 50+ современных автомобилей — Высокий рейтинг инструкторов — Обучаем с 2012 года — Более 12 000 учеников с правами Прозрачные финансовые условия:💰 — Рассрочка без % и переплат — Платежи от 3900 ₽ в месяц — Фиксированная стоимость — Бесплатное первое занятие Не действуем по шаблонам, готовим именно Вас ❤️ Записывайтесь в автошколу «Вектор» в Краснодаре Записаться #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 04:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38291</t>
+  </si>
+  <si>
+    <t>Прибавим яркости этому дню 🎨❤️ Cегодня до +29° ☁️💨 Доброе утро, друзья! ☘️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38288</t>
+  </si>
+  <si>
+    <t>28.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38287</t>
+  </si>
+  <si>
+    <t>Автошкола в Краснодаре. Обучение на категорию "В"! Обучение на категорию "В" 20 филиалов в Краснодаре. ✅Старт занятий каждую неделю 👍Обучайтесь с комфортом на престижных автомобилях Очно или дистанционно Сами выберите себе график и занимайтесь когда удобно Контроль руководителя на всех этапах. Все ученики выпускаются 100% подготовленные 👍Беспроцентная рассрочка от школы. 3 вида рассрочки от партнеров Сопровождаем при сдаче в ГИБДД 📚Литература в подарок 📊Успей записаться до повышения цен Записаться онлайн #реклама 16+ mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38280</t>
+  </si>
+  <si>
+    <t>Цветы запоздалые... Альбиция 🌸 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38273</t>
+  </si>
+  <si>
+    <t>Теперь Грот открыт полностью и его можно пройти насквозь 💠 Заходим возле гейзера Эйфории и выходим в нижнем ярусе Висячих садов ❇️ Или наоборот Уже успели сходить? Делитесь фото и видео 🤗 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>28.08.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38269</t>
+  </si>
+  <si>
+    <t>Как спланировать идеальной отдых от городской суеты? В этом поможет Отель "Винтаж" в Абрау-Дюрсо! Мы находимся всего в 5 минутах от набережной и знаменитого завода игристых вин, но при этом сам отель окружён зеленью — здесь легко переключиться с городской суеты на отдых. Мы собрали всё необходимое для полноценного отдыха: 🌲 Номера с видом на озеро Абрау или лес 🏊 Открытый бассейн с подогревом 🪵 Русская баня на дровах с пармастером, спа и массажем 🍽 Кафе с авторскими блюдами, детское меню 👨‍👨‍👧‍👦 Лесная беседка до 16 человек 🐕 Можно с питомцами 🚗 Бесплатная парковка Команда отеля поможет подобрать программу вашего досуга: с маршрутами через виноградники к морю или ближайшему шато, экскурсии или урок яхтинга. Остаётся выбрать даты и приехать за природой и впечатлениями. Забронировать номер: 8 800 550-78-33 vintage-abrau.ru А мы позаботимся обо всём остальном 🤎</t>
+  </si>
+  <si>
+    <t>28.08.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38268</t>
+  </si>
+  <si>
+    <t>Несъёмный протез на 4-х имплантах за 1 день Имплантация зубов по методу «Все на 4» в центре имплантации зубов «Команда мечты» в Краснодаре. Восстановили улыбки более 2000 пациентов. 🏠 г. Краснодар, ул. Северная, д. 465 Запишитесь на бесплатную консультацию к имплантологу и получите: ⚡ Диагностика состояния полости рта — 0 ₽ ⚡ Компьютерная томография (КТ-снимок) — 5000 0 ₽ ⚡ Подробный план лечения под вашу ситуацию и бюджет Не бросаем после лечения: — Пожизненная гарантия на импланты — Бесплатные профосмотры каждые 6 месяцев Цена по акции: оплата частями от 5 790 ₽/мес Не откладывайте приём, успейте записаться по акции! Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама krasnodar-vsena4.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38267</t>
+  </si>
+  <si>
+    <t>Что то совсем утро осеннее 🍁 Cегодня до +25° 🌨️☁️ Доброе утро, друзья! ☕️</t>
+  </si>
+  <si>
+    <t>27.08.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38266</t>
+  </si>
+  <si>
+    <t>Sea Breeze - недвижимость для жизни, отдыха и инвестиций Недвижимость в Sea Breeze - ваш дом у моря. Sea Breeze - город-курорт на живописном побережье Каспийского моря в 20 минутах от центра Баку. 🏠 Яркие архитектурные решения, включая комплексы апартаментов на насыпных островах 📅 Развитая инфраструктура: более 60 кафе, баров и ресторанов, бассейны в каждом комплексе, мед. центр, школы и детские сады с образованием на английском языке ⚡ Премиальные сервисы: фитнес, Wellness &amp; SPA, теннисные и падел-корты, арт-центр, яхт-клуб, аквапарк и луна-парк ✨ Концерты мировых звезд, музыкальные фестивали, спортивные и деловые события международного уровня ✅ Пассивный доход от сдачи апартаментов в аренду через сервис доверительного управления Присоединяйтесь к 50 000 резидентам, которые уже выбрали Sea Breeze. Узнать больше #реклама invest.seabreeze.az О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38265</t>
+  </si>
+  <si>
+    <t>🔬 Новые возможности квадратных метров: строительная компания НВМ @gk_nvm_south меняет ДНК бренда ▪️Новые возможности квадратных метров ▪️Квадратные метры прогресса ▪️Новые возможности городской жизни ▪️Квадратные метры вдохновения ▪️Пространство новых впечатлений ▪️Платформа для новых достижений ▪️Квадратные метры добра</t>
+  </si>
+  <si>
+    <t>27.08.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38263</t>
+  </si>
+  <si>
+    <t>27.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38262</t>
+  </si>
+  <si>
+    <t>27.08.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38261</t>
+  </si>
+  <si>
+    <t>Строительство домов под ключ в Краснодаре от 38 000 ₽/м² Мы берём на себя всё — от проекта до отделки. ✅ Более 1 000 построенных домов ✅ Более 450 готовых проектов ✅ Ипотека ✅ Фиксированные цены — без скрытых доплат ✅ Проект и смета бесплатно Переходите на сайт и выбирайте проект своего будущего дома! Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Сбербанк". #реклама ccnova.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38260</t>
+  </si>
+  <si>
+    <t>Следующий четверг уже осень 🍁 Cегодня до +31° ☀️🌤️🌨️ Доброе утро, друзья! ☘️☕️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 19:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38259</t>
+  </si>
+  <si>
+    <t>Луна сегодня поёт Парку серенады ❤️ Добрых снов, друзья! 💤</t>
+  </si>
+  <si>
+    <t>26.08.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38258</t>
+  </si>
+  <si>
+    <t>Поступи в техникум Москвы. Диплом гособразца. Жми! Не прошли на бюджет? Это не повод терять год. Поступайте в техникум без ОГЭ, ЕГЭ и конкурсов - гарантия поступления. Мы сделали качественное образование доступным для каждого. Техникум после 9 и 11 класса с отсрочкой от армии. Прием без экзаменов и стресса. Большой выбор специальностей. Жми и поступай! Получить консультацию #реклама cspo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38257</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38256</t>
+  </si>
+  <si>
+    <t>Новый дом — новая жизнь. И новые соседи, которые уже ждут🚪 Квартиры в AVA со скидкой до 25 000 руб/м2 Продуманная инфраструктура и планировки под любой жизненный сценарий и бюджет — посмотреть всё можно на сайте. Реклама. ООО СЗ «Кислород» ИНН 2367015397</t>
+  </si>
+  <si>
+    <t>26.08.26 03:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38255</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого ночует парень! Вдруг кто ищет 👋 Доброе утро, друзья! В Парке уже некоторое время каждую ночь спит парень! Недели две точно Вчера видела его в лицо вечером, он шёл целенаправленно на ночёвку. Не пьяный На вид лет 30, русый, думаю кожа светлая - это он так загорел. Одежда не совсем дешёвая, но он очень грязный! У него всегда с собой типо белого пакета или свёртка Я девушки и немного страшно подходить. Вдруг кто ищет? Или ему нужна помощь? Или какие то службы обратят на него внимание?! Не дело, что человек живёт на улице!</t>
+  </si>
+  <si>
+    <t>25.08.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38254</t>
+  </si>
+  <si>
+    <t>3-ком квартира с ремонтом в Краснодаре под мат. капитал ⚡ Горячее предложение от застройщика ✅ Платёж от 47 913 ₽/месяц ✅ Выгода до 2,2 млн. рублей ✅ Ремонт в подарок! ✅ 15 минут до центра Краснодара О комплексе: • Детский сад и школа в шаговой доступности; • Закрытая территория с видеонаблюдением; • Подземный паркинг; • Спортивные площадки и зоны отдыха. • Для мероприятий амфитеатр под открытым небом. Квартиры напрямую от застройщика с комфортным платежом и просторными планировками Нажмите «Узнать больше», чтобы получить подборку квартир и закрепить за собой условия покупки Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. #реклама ck-agency.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38245</t>
+  </si>
+  <si>
+    <t>В Краснодаре лето ещё продолжается, но кажется, что город уже немного соскучился по осени. По вечерам хочется прохлады, тёплого света, музыки и тех самых красивых прогулок после захода солнца, когда парк особенно хорош. После затяжной жары это настроение приходит раньше календаря — и Lumisfera как раз знает, чем его наполнить. 27 августа — последний летний концерт в амфиеатре парке Галицкого. Тысячи свечей, музыка под открытым небом и один из последних тёплых вечеров этого сезона. А дальше встречаем осень вместе: 3, 4 и 10 сентября Lumisfera снова прозвучит среди природы парка, которая постепенно будет менять зелень на золото и багрянец, ведь календарь скоро снова перевернётся на ту самую страницу 📍 Амфитеатр парка Галицкого 🎫 Выбирайте свой вечер по ссылке</t>
+  </si>
+  <si>
+    <t>24.08.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38244</t>
+  </si>
+  <si>
+    <t>Номера в Домбае с доходом до 10,4 млн₽/год. Старт продаж Проект находится под управлением международного отельного оператора RIVER ROCK, что позволяет владельцам получать доход без необходимости самостоятельно заниматься поиском гостей и управлением объектом. Преимущества проекта: ⚡ Окупаемость 8 лет ⚡ Полностью готовый номер с мебелью и ремонтом ⚡ Сдача — 2028 год ⚡ Рассрочка без удорожания ⚡ Строительство по ФЗ-214 Нажмите «Перейти на сайт», чтобы получить подборку номеров от застройщика и зафиксировать выгодные условия покупки Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "ДОМ­БАЙ". #реклама dombai-start.1development.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38242</t>
+  </si>
+  <si>
+    <t>А как вам такая очередь? 😳😁</t>
+  </si>
+  <si>
+    <t>24.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38241</t>
+  </si>
+  <si>
+    <t>«Под флагом единой семьи»: застройщик «НВМ» @gk_nvm_south организовал семейный праздник 🇷🇺 Накануне Дня Государственного флага Российской Федерации девелопер «НВМ» провел мероприятие для семей участников СВО. Компания собрала 300 человек — детей и родителей из 150 семей. Программа дня была насыщенной: 🏰 Погружение в сказку с аниматорами 🖌 Творческие мастер-классы 🏆 Интерактивные игры, посвященные истории флага России Для компании «НВМ» честь быть рядом и помогать тем, кто защищает нашу Родину.</t>
+  </si>
+  <si>
+    <t>24.08.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38234</t>
+  </si>
+  <si>
+    <t>Новая лаундж-зона над Каньоном с атмосферой Африки: кактусы, яркие цвета, гигантская скульптура и потрясающий панорамный вид 👀🌵 ☝️ А вы знали? Здесь можно просто зайти отдохнуть в прохладе и сделать классные кадры без обязательных покупок И по наше традиции, прикрепляю часть меню 🍸 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>23.08.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38233</t>
+  </si>
+  <si>
+    <t>Кинопоиск до 360 дней бесплатно Кинопоиск — тысячи фильмов и сериалов без рекламы, в высоком качестве. Яндекс Музыка и Книги тоже в мультиподписке Плюс. Попробуйте бесплатно ❤️ Попробовать #реклама 18+ kinopoisk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38232</t>
+  </si>
+  <si>
+    <t>Установим видеонаблюдение в Краснодаре сегодня Устанавливаем системы видеонаблюдения в Краснодаре и по Краю: ✅ Гарантия 2 года ✅ Профессиональный монтаж ✅ Товар в наличии в Краснодаре Вызвать специалиста на осмотр Узнать больше #реклама krasnodar.zorko.tv О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38226</t>
+  </si>
+  <si>
+    <t>22.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38225</t>
+  </si>
+  <si>
+    <t>В Краснодаре! Распродажа новых Haval от 5 518 руб./мес. Только до 25 августа авто с максимальной выгодой: • Haval Jolion — от 5 518 руб./мес. • Haval M6 — от 6 110 руб./мес. • Haval H3 — от 7 856 руб./мес. 💰 За заявку на сайте — дарим: • Второй комплект летних шин; • КАСКО — в подарок; • Первые 2 месяца без платежей. 📞 Звоните: +7(968)765-34-59 Или оставь заявку ниже, чтобы зафиксировать условия и бонусы к покупке: Получить скидку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Банк ВТБ, ПАО СК "Росгосстрах". #реклама havaldrive-kuban.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38224</t>
+  </si>
+  <si>
+    <t>Смотреть со звуком 🔉 раз мне на слово не верите ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 03:26</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38223</t>
+  </si>
+  <si>
+    <t>Аниматоры надоели? Отдайте детей Шефу на 2 часа Аниматор с колонкой, шарики, «а теперь повторяем за мной» — дети уже видели это трижды за год. На четвёртый раз они смотрят в телефон. ❤️ В Cook&amp;Run по-другому - ребенок надевает фартук и бандану, попадает в команду и 2 часа готовит по-настоящему — под давлением Шефа, на время, с испытаниями и баллами. Никто не сидит в стороне, в готовке участвуют все. А вы просто приходите. Продукты, оборудование, ведущие, безопасность, торт и финальная дискотека — наша забота. ✨ 3 пиццы и соки в подарок при бронировании даты. Краснодар, ул. Черниговская 1/1. От 6 до 120 гостей, 6+. ❤️ Рассчитайте стоимость на свое число ❤️ Получить предложение #реклама 16+ cookn.run О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38222</t>
+  </si>
+  <si>
+    <t>Приходите на дискотеку 🕺🪩💃 Парк возвращает добрые традиции</t>
+  </si>
+  <si>
+    <t>21.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38221</t>
+  </si>
+  <si>
+    <t>🌍 Хотите в отпуск? Подберём тур именно под вас Неважно, мечтаете вы о Турции, Дубае, Китае, Таиланде, Мальдивах или хотите совершенно другой маршрут. Напишите нам: 📅 даты поездки 👨‍👩‍👧‍👦 сколько человек 💰 примерный бюджет 🌴 что хотите от отдыха А мы подберём варианты именно под ваш запрос. Например: «Хотим на море на 7 дней, 2 взрослых, до 150 000 ₽» «Нужен отдых с ребёнком в сентябре» «Хотим красивый отель для медового месяца» «Мечтаем о Мальдивах, но не знаем, какой бюджет нужен» ✈️ Не продаём вам случайный тур — ищем путешествие, которое подходит именно вам. Напишите нам в сообщения слово «ОТПУСК» — начнём с вашего запроса ❤️ https://max.ru/join/DBNoh7STc2KwkVcW6z8iBXSOl5pOYJ3m6JD_Qe-UrEU +7-929-849-74-13 Реклама</t>
+  </si>
+  <si>
+    <t>21.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38220</t>
+  </si>
+  <si>
+    <t>Резиденции в самом экологичном районе Москвы от 21 млн ₽ От 21 млн ₽. VIP-пляжи, яхтинг, гольф. Вид на Москва-Сити и бор. Дистанционная сделка Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. #реклама kvartal-serebryany-bor.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38215</t>
+  </si>
+  <si>
+    <t>«Искусственная среда» - многофигурный барельеф из пластиковой сетки ☝️ Объект был открыт в 2020 году и является второй работой арт-группы Recycle Group для парка Галицкого после «Перевернутой капли»</t>
+  </si>
+  <si>
+    <t>21.08.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38214</t>
+  </si>
+  <si>
+    <t>21.08.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38209</t>
+  </si>
+  <si>
+    <t>У кого-то утренний променад, у кого-то ванны 🛁 Cегодня до +32° ☀️ Доброе утро, друзья! 💚 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна</t>
+  </si>
+  <si>
+    <t>21.08.26 04:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38208</t>
+  </si>
+  <si>
+    <t>Юридическая помощь при банкротстве физических лиц! Поможем выбраться из финансовых трудностей! Законно! Записывайтесь на бесплатную консультацию и узнайте вои возможности! Узнать больше Банкротство влечет негативные последствия, в том числе ограничения на получение кредита и повторное банкротство в течение пяти лет. Предварительно обратитесь к своему кредитору и в МФЦ. #реклама yurist-dlya-naroda.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38206</t>
+  </si>
+  <si>
+    <t>20.08.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38205</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого кого только не встретишь 🐦‍⬛</t>
+  </si>
+  <si>
+    <t>20.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38204</t>
+  </si>
+  <si>
+    <t>20.08.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38196</t>
+  </si>
+  <si>
+    <t>Завершают обновление Цветущего сада 🤲 Зеркала создают иллюзию обмана А для тех, кто любит топтать клумбы, придумали вот такие кляксы 🫟 Обратите внимание ‼️ на внутренний треугольник водоёма нельзя заходить</t>
+  </si>
+  <si>
+    <t>20.08.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38193</t>
+  </si>
+  <si>
+    <t>20.08.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38192</t>
+  </si>
+  <si>
+    <t>Автошкола "Вектор" в Краснодаре. Пробный урок бесплатно! Автошкола «Вектор» в Краснодаре — понятный формат обучения без лишних этапов⚡ Обучение строится так, чтобы не растягивать процесс: 🚗 • Категория "B" за 2 месяца • Теория онлайн, без привязки ко времени • Практика на разных маршрутах • 7 автодромов — занятия рядом с домом Организация обучения: 🎓 • Начало сразу после записи • Занятия днём, вечером и в выходные • Возможность менять филиалы, группы и инструктора Финансовые условия прозрачные: 💰 — Рассрочка без % — Платежи от 3900 ₽ в месяц — Никаких переплат и страховок — Фиксированная стоимость без скрытых условий Современные автомобили, опытные инструкторы и сопровождение в ГАИ. Первое занятие — бесплатно! Запишитесь в автошколу «Вектор» и начните обучение без ожиданий ❤️ Записаться онлайн #реклама 16+ mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.08.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38191</t>
+  </si>
+  <si>
+    <t>В этой локации всегда можно услышать диалог: " Что за дерево? Это баобаб? Это баобаб!" НО, ЭТО НЕ БАОБАБ 😁</t>
+  </si>
+  <si>
+    <t>20.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38190</t>
+  </si>
+  <si>
+    <t>Между получением ключей и моментом, когда квартира становится настоящим домом, часто проходит ещё несколько месяцев ремонта. Просторный квартал «Ботаника»🌱 от «ЮгСтройИнвест» сократил это ожидание: ✔️ Готовый ремонт за 90 дней после сдачи дома. Можно сразу планировать переезд. ✔️ Экономия от 500 000 ₽. Благодаря масштабам строительства «ЮгСтройИнвест» закупает материалы по выгодным ценам и передаёт эту выгоду будущим жителям. ✔️ Высокое качество. Над ремонтом работают проверенные квалифицированные специалисты, а каждый этап проходит контроль. ✔️ Гарантия 1 год. Узнать подробнее: 📞*1700 ул. Душистая 2/1 О ПРОЕКТЕ Реклама. ООО "СЗ-3 "ЮСИ КУБАНЬ". ИНН 2311152539. erid: 2W5zFGq45aZ</t>
+  </si>
+  <si>
+    <t>20.08.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38187</t>
+  </si>
+  <si>
+    <t>Такого ещё не было 🟢 Наблюдаем за новинками 👀</t>
+  </si>
+  <si>
+    <t>20.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38186</t>
+  </si>
+  <si>
+    <t>Небо бывает разным, день бывает разным, Парк бывает другим и мы не такие….. но посмотрите, как это прекрасно 🥰 Cегодня до +29° ☀️🌤️ Доброе утро, друзья! 🌳 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38185</t>
+  </si>
+  <si>
+    <t>Chery от 5 290₽/мес. в Краснодаре! ⚡ Только до 25 августа - распродажа Chery со скидкой 30% и экономией до 700 000 рублей В акции учавствуют: - Chery Tiggo 4 Pro — от 5 290₽/мес. - Chery Arrizo 8 — от 7 628₽/мес. - Chery Tiggo 7L — от 9 480₽/мес. За покупку у нас - бонусом: ✅ КАСКО; ✅ Второй комплект шин; ✅ 0₽ первый взнос. Звоните: +7(861)238-13-23 (сориентируем по условиям) Чтобы зафиксировать скидку и забрать бонус, жмите ниже: Получить скидку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", Банк ВТБ (ПАО). #реклама chery-auto193.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38175</t>
+  </si>
+  <si>
+    <t>Как попасть в новую локацию Грот в Парке Облаков и почему туда очередь? 🤗 ☝️ В подземелье могут находится максимум 50 человек. На входе стоит датчик, который считывает каждого посетителя Ни по блату, ни за деньги, ни за красивые глазки миновать очередь не получится Находится внутри можно любое время 🌿 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38174</t>
+  </si>
+  <si>
+    <t>Утром в Парке не надышишься 😁 Cегодня до +34° ☀️ Доброе утро! 🌳 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38169</t>
+  </si>
+  <si>
+    <t>Мы студия выпускных альбомов «ТУТ Альбом» и ищем на пополнение портфолио 9 и 11 классы❤️‍🔥 Съемка абсолютно бесплатная, проведение нами бесплатной съемки прописывается в договоре✅ Нам портфолио - Вам прекрасные кадры и отличное настроение😉 За подробностями пишите нам: @tutalbom Реклама</t>
+  </si>
+  <si>
+    <t>18.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38167</t>
+  </si>
+  <si>
+    <t>Шалфей сегодня вот так 🌾💜</t>
+  </si>
+  <si>
+    <t>18.08.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38166</t>
+  </si>
+  <si>
+    <t>Очередь в новую локацию впечатляет больше, чем сам объект 🤯</t>
+  </si>
+  <si>
+    <t>18.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38162</t>
+  </si>
+  <si>
+    <t>Раньше Краснодар ждал пятницу. А теперь многие ждут четверг и проводят его на вечере от Lumisfera. Все лето концерты проходят по четвергам в амфитеатре парка Галицкого, и кажется, город уже привык к новому ритму: закрыть рабочие дела, встретиться с близкими и отправиться на концерт под открытым небом. В августе Lumisfera продолжает эту традицию, а 21 августа добавлен дополнительный концерт в пятницу — для тех, кому четверга оказалось мало. Лето постепенно подходит к концу, и вместе с ним завершится сезон концертов под открытым небом. В начале сентября — последние вечера. Если давно хотели сходить на Lumisfera, сейчас самое время наконец выбрать лучший билет 📍 Амфитеатр парка Галицкого 🎫 Билеты — по ссылке</t>
+  </si>
+  <si>
+    <t>18.08.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38161</t>
+  </si>
+  <si>
+    <t>Сегодня до +31° ☀️ Доброе утро, друзья! 🌹</t>
+  </si>
+  <si>
+    <t>17.08.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38160</t>
+  </si>
+  <si>
+    <t>17.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38159</t>
+  </si>
+  <si>
+    <t>15 лет строят будущее: у девелопера «НВМ» @gk_nvm_south юбилей За этой датой — прежде всего люди. Те, кто все эти годы строит, работает рядом, доверяет и становится частью истории компании. Для НВМ важно не только строить, но и помогать там, где это действительно нужно: поддерживать семьи, детей, спорт и социальные инициативы.</t>
+  </si>
+  <si>
+    <t>17.08.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38156</t>
+  </si>
+  <si>
+    <t>17.08.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38155</t>
+  </si>
+  <si>
+    <t>Можете не верить, но утро в Парке волшебное! 😘 Cегодня до +32° ☀️ Доброе утро, друзья! 💦 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38150</t>
+  </si>
+  <si>
+    <t>👨‍👩‍👧‍👦 Семейный отдых в Абрау-Дюрсо с выгодой 20% для жителей Краснодарского края Август — лучшее время, чтобы открыть для себя Усадьбу «Круглое озеро» в Абрау-Дюрсо. Всего 5 км от центра посёлка — и вы в живописной долине, окружённой лиственным лесом, у диких пляжей Чёрного моря. Для детей: 🎠 Детская площадка, мастер-классы и бассейн 🦝 Мини-зоопарк — знакомство с енотами и носухами 🐴 Конный клуб Для родителей: 🧘 Йога на свежем воздухе 🔥 Банные ритуалы и массажи 🍷 Уютные вечера в кафе с меню от бренд-шефа «Абрау-Дюрсо» Специальное предложение для жителей Краснодарского края — скидка 20% на проживание в любой категории номеров 📞 Бронирование: 8 (861) 727 52 57 🌐 Детали — на сайте visitabrau.ru #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38149</t>
+  </si>
+  <si>
+    <t>Cегодня до +30° ☀️ Доброе утро, друзья! ⛲️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>15.08.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38131</t>
+  </si>
+  <si>
+    <t>Студенческий билет = выгодный фитнес 📚 Лекции, зачеты, экзамены, подработка — в насыщенном графике особенно важно находить время для себя. В 50GYM действует специальное предложение для студентов: 🎓 фитнес за 2190 ₽ в месяц! 🎓 Почему выбирают 50GYM: ✔️ Тренажерный зал 3500 м² ✔️ 75 групповых тренировок каждую неделю ✔️ 3 зала групповых программ ✔️ Зона настольного тенниса ✔️ Зона единоборств 750 м² ✔️ Фитнес-бар 👇 Переходите по ссылке, чтобы воспользоваться предложением: https://tglink.io/3b3d3d192bee2d Подробная информация: 📲 +7 (861) 205 08 08 🌐 Сайт: https://tglink.io/3b3d3d192bee2d 📍 г. Краснодар, Стасова 178/1 #реклама О рекламодателе erid: 2W5zFJrjgFT</t>
+  </si>
+  <si>
+    <t>15.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38122</t>
+  </si>
+  <si>
+    <t>Встречаем открытие новой локации «Грот» в Парке Галицкого 🌋 Ух, долго мы ждали это событие… Открыт спуск со стороны гейзера «Эйфории» до Подземного озера. Над озером в земле разлом и оттуда струится водопад… та самая впадина, где «эмпаты» спасают друг друга Не забывайте разглядывать на стенах наскальные рисунки… вдруг это послание 👽 Сталакитовая пещера и выход в террасы пока закрыт 🤚 Через полчаса после открытия уже собралась очередь 🤯 Вы только посмотрите. Уже, думаю, она намного больше Так что, закладывайте в свою прогулку время для очередей! Их в Парке всё больше 🥰 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38121</t>
+  </si>
+  <si>
+    <t>Закат, который остановил в Парке Галицкого всех 📸</t>
+  </si>
+  <si>
+    <t>14.08.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38118</t>
+  </si>
+  <si>
+    <t>Новый уровень отдыха: сафари, гастрономия и полная приватность 🥂 Вы уже видели всё? Пришло время открыть для себя новый формат — сафари-отель, где дикая природа встречается с безупречным сервисом. «Abrau Club на Плавнях» расположен в уникальной природной зоне на берегу лимана. Это место, где можно поймать идеальный баланс между приключением и релаксом. Что вас ждет? ✅ Полная приватность. Всего 25 номеров и 2 отдельных барнхауса — никаких толп и очередей. ✅ Авторская кухня. Ресторан отеля удивит даже искушенных гурманов. А ужин на открытой террасе с видом на лиман — это отдельный ритуал. ✅ Эксклюзивные впечатления. Наблюдение за птицами с егерем, прогулки на лодках, сафари на внедорожниках и квадроциклах по заповедным тропам. ✅ SPA и баня. Русская парная, финская сауна, фитобочки и массажи — для полной перезагрузки. Это место для тех, кто ценит тишину, красоту и внимание к деталям. Идеально для романтического уик-энда или встречи с близкими друзьями. 🎯 Специальное предложение: при бронировании за 30 и более дней до заезда — выгода 20% на проживание. 📞 Бронирование: plavni.ru #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38109</t>
+  </si>
+  <si>
+    <t>Настроение Японского сада сегодня 🎎⛩️ Жарко ☀️ Вода журчит, рябина горит, самурай усмиряет, дракон умиляет, водопад бежит, шпиль уберегает, гелениум впечатляет и только озеленители работают 👩‍🌾 Берегите их труд! А что вы заметили на фото? ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38105</t>
+  </si>
+  <si>
+    <t>В Весеннем саду идут ремонтные работы 🚧</t>
+  </si>
+  <si>
+    <t>14.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38103</t>
+  </si>
+  <si>
+    <t>Третий год любуемся цветением Делоникса королевского 🌸 Другие его названия: • Огненное дерево (Fire tree) - самое известное и распространенное название в мире • Дерево-пожар или пламенеющее дерево • Цветок феникса или Огненный феникс, поэтическое название, популярное в Азии • Павлинье дерево или Королевский павлин, из-за схожести ярких цветков с хвостом павлина • Цеэлон наэ, ивр. צלון נאה‎ - популярное название растения в Израиле ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38102</t>
+  </si>
+  <si>
+    <t>Замечали у себя после долгих прогулок под ярким солнцем без солнцезащитных очков слезотечение, светобоязнь, ощущение песка или резь в глазах? 🥲 🌞 Это все может быть симптомами фотокератита – воспаления роговицы глаз от ультрафиолета. 🌳 Регулярные прогулки в парке без солнцезащитных очков могут привести к повторным «ожогам» глаз, что в свою очередь повышает риск дистрофии роговицы или развития катаракты в более молодом возрасте. 😎 Собираясь на прогулку, не забывайте взять любимую пару очков с хорошей УФ-защитой. Не успели обзавестись такой? Воспользуйтесь скидкой 10% на летнюю коллекцию в оптике глазной клиники «ФАКТ» А убедиться, что солнечное краснодарское лето никак не повлияло на ваше зрение можно на углубленной диагностике глаз со скидкой 15% в клинике «ФАКТ». Подписывайтесь канал клиники! #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38101</t>
+  </si>
+  <si>
+    <t>Cегодня до +27° ☀️ Доброе утро, друзья! 🌲</t>
+  </si>
+  <si>
+    <t>14.08.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38100</t>
+  </si>
+  <si>
+    <t>14.08.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38099</t>
+  </si>
+  <si>
+    <t>13.08.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38097</t>
+  </si>
+  <si>
+    <t>Главная миссия кроликов, живущих в Кроличьей норе 🐰🌟 Люди загадывают желание, когда звёздочка падает с неба ✨ Задача кроликов найти эту звезду и поднять обратно на небосвод. Так у людей будет больше возможностей загадывать желания… это прекрасная идея! Согласны?! Доброго вечера и побольше всем веры в волшебство! ❤️</t>
+  </si>
+  <si>
+    <t>13.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38092</t>
+  </si>
+  <si>
+    <t>Встречаем пышное цветение в Английском саду 🌸 Софора Японская (стифнолобий), а вот родина Китай 🇨🇳 В Японию его завезли буддийские монахи, которые сажали его возле храмов и святилищ 🌳 Раскидистое листопадное дерево семейства бобовых высотой до 25 метров</t>
+  </si>
+  <si>
+    <t>13.08.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38091</t>
+  </si>
+  <si>
+    <t>РЕАЛЬНЫЙ ШАНС ВЫИГРАТЬ КВАРТИРУ😱 ГК «ЮгСтройИнвест» запустила конкурс для своих партнеров, и условия максимально простые: - проводите сделку по продаже квартиры ЮСИ; - забираете билет участника в офисе продаж на ул. Конгрессной, 31. Самое интересное — чем больше сделок, тем больше билетов и выше шанс забрать главный приз. Конкурс проходит с 27 июля по 30 октября 2026 года. Подробности можно узнать в любом отделе продаж застройщика: ул. Конгрессная, 31 ул. Мурата Ахеджака, 20 ул. Душистая, 2/1 Или по короткому номеру ✱1700. Я в деле!🤝 Реклама. ООО "СЗ-3 "ЮСИ КУБАНЬ". ИНН 2311152539. erid: 2W5zFHugNth</t>
+  </si>
+  <si>
+    <t>12.08.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38090</t>
+  </si>
+  <si>
+    <t>12.08.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38087</t>
+  </si>
+  <si>
+    <t>Второе цветение Шалфея в Парке Галицкого- всё! 💜</t>
+  </si>
+  <si>
+    <t>12.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38086</t>
+  </si>
+  <si>
+    <t>⚫️ Новые возможности квадратных метров: строительная компания НВМ @gk_nvm_south меняет ДНК бренда ▪️Новые возможности квадратных метров ▪️Квадратные метры прогресса ▪️Новые возможности городской жизни ▪️Квадратные метры вдохновения ▪️Пространство новых впечатлений ▪️Платформа для новых достижений ▪️Квадратные метры добра</t>
+  </si>
+  <si>
+    <t>12.08.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38085</t>
+  </si>
+  <si>
+    <t>12.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38082</t>
+  </si>
+  <si>
+    <t>12.08.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38081</t>
+  </si>
+  <si>
+    <t>7 утра. В Японский сад желающих нет 🎎 Работает Сад с 6:45… приходите! Cегодня до +34° ☀️ Доброе утро! ⛩️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38080</t>
+  </si>
+  <si>
+    <t>Вот такой красивый вечер в Парке проводят наши подписчики 🌅❤️ видео прислала history_teacher_1107</t>
+  </si>
+  <si>
+    <t>10.08.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38079</t>
+  </si>
+  <si>
+    <t>10.08.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38070</t>
+  </si>
+  <si>
+    <t>В Японском саду сейчас стоооолько цветов 🥰 В один пост их не уместить 🌺 Вам нравится любоваться цветами? 🌸</t>
+  </si>
+  <si>
+    <t>10.08.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38069</t>
+  </si>
+  <si>
+    <t>За сколько можно обойти весь Парк Галицкого и увидеть всё? 🤔 За 3,5 часа! Cегодня до +33° ☀️🌤️ Доброе утро! ☕️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>09.08.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38066</t>
+  </si>
+  <si>
+    <t>О-хаё, друзья! 🎎🎏 Сегодня +23° +32° 🌤️🌧️ 🥰 Всем чудесных прогулок! ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38065</t>
+  </si>
+  <si>
+    <t>Течёт ручей, бежит ручей…. 💦❤️ Добрых снов, друзья! 💤 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38064</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого распускаются живые вазы 🌸 Сама ваза это ствол кустарника Лагерстрёмии. Выращены они специально в Китае для нашего Парка 🌿</t>
+  </si>
+  <si>
+    <t>08.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38058</t>
+  </si>
+  <si>
+    <t>🔥 Забери свой HAVAL по суперцене в Оптиме на Табачке! 🚗 Выгодные предложения на популярные модели*: •Haval Jolion от 2 049 000 ₽ (идеальный выбор для города) •Haval F7 от 2 899 000 ₽ (стиль и динамика) •Haval Dargo от 3 199 000 ₽ (для тех, кто любит приключения) •Haval POER от 3 449 000 ₽ (надежный помощник в любых задачах) 🎁 Больше, чем просто скидка! • Расширенная гарантия до 7 лет. • Приятные подарки 📍 Ждем вас в Оптиме на Табачке! г. Краснодар, ул. Передовая,73, тел. +7 (861) 206-61-90 📲 Официальный сайт * вся представленная информация носит справочный характер и не является публичной офертой. Указанные цены - рекомендованные розничные цены; окончательная стоимость определяется в автосалоне «Оптима Хавейл». Для уточнения деталей, наличия авто и актуальных цен обращайтесь к менеджерам автосалона «Оптима Хавейл», по адресу г. Краснодар, ул. Передовая, 73 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.08.26 04:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38057</t>
+  </si>
+  <si>
+    <t>Мыли-мыли, всё вокруг помыли, Это хорошо, когда нет пыли, В чистом мире, каждый знает, Всё растёт и расцветает 🧽💦 Cегодня до +34° ☀️🌤 Доброе утро, друзья! 🌿 ЖМИ 👉 🗺 Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38055</t>
+  </si>
+  <si>
+    <t>07.08.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38054</t>
+  </si>
+  <si>
+    <t>Туры и авиабилеты со скидками до 90% теперь в МАХ Туры и авиабилеты с вылетом из вашего города со скидками до 90%! Турагенты распродают незаполненные места в отелях и самолетах с большими скидками, чтобы избежать убытков. Прямо сейчас публикуют туры со скидками до 90% каналах, убедитесь сами: Недельный тур в Таиланд на двоих 4 все включено - 39400 10 ночей на вилле во Вьетнаме до 5 чел. - 28600 Тур в Анталью на 14 ночей все включено - 38100 Выбирайте свой город вылета и подписывайтесь: Москва iimax.ru/msk11 Питер iimax.ru/spb11 Новосибирск iimax.ru/nsk11 Екатеринбург iimax.ru/ekb11 Казань iimax.ru/kaz11 Сочи iimax.ru/soc11 Уфа iimax.ru/yfa11 Красноярск iimax.ru/kkr11 Самара iimax.ru/smr11 Иркутск iimax.ru/erk11 Челябинск iimax.ru/che11 Краснодар iimax.ru/krd11 Нижний iimax.ru/nn111 Узнать больше #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38052</t>
+  </si>
+  <si>
+    <t>Перевернутая капля 💧 Почему то многие не могут её найти. Хотя её видно даже от стадиона, если заходить в Парк немного правее, стоит блестит 🪩 ✍️ Пятиметровый арт-объект был установлен в парке Галицкого в октябре 2019 года Недавно одна гостья на экскурсии сказала, что Капля похожа на ядерный взрыв. Такая версия прозвучала впервые 🤯 А с чем у вас она ассоциируется? ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>07.08.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38051</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFHgRrqF Новый склад одежды в Краснодаре набирает команду! Открыты вакансии упаковщиков, сборщиков, грузчиков, старших смены и начальника склада. Зарплата — до 120 000 ₽, официальное оформление по ТК РФ. Собеседование без записи ежедневно с 9:00 до 21:00. 📞 +7 906 318-91-90 💻 Telegram: @hr_tdg</t>
+  </si>
+  <si>
+    <t>07.08.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38050</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого готовят интересное место, для наших с вами прогулок ❤️ Доброе утро, друзья! Сегодня мы с вами проведём прекрасный день в Парке! Коридор из тории - непрерывный проход из сотни ярких красных ворот. В нашем Японском саду это почти километр 🤗⛩️ Cегодня до +34° ☀️ Не забывайте писать в комментариях, что вам показать, что рассказать… так мы будем знать, куда надо идти! 💚 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38048</t>
+  </si>
+  <si>
+    <t>06.08.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38047</t>
+  </si>
+  <si>
+    <t>А вы знали, что в Парке Галицкого растут и секвойи и секвойядендроны? И это два совершенно разных дерева 🌲☝️ Как думаете, на этом фото какой вид?</t>
+  </si>
+  <si>
+    <t>06.08.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38039</t>
+  </si>
+  <si>
+    <t>Любуемся цветением Гортензии Грандифлоры в Парке Облаков 🌸 За своё цветение она меняет окрас три раза 🌈 Нашли на фото птичку?</t>
+  </si>
+  <si>
+    <t>06.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38038</t>
+  </si>
+  <si>
+    <t>Утром в Парке не надышишься 😁 Cегодня до +34° ☀️ Доброе утро! 🌳</t>
+  </si>
+  <si>
+    <t>05.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38037</t>
+  </si>
+  <si>
+    <t>⭐СМЕШАРИКИ СКВОЗЬ ВСЕЛЕННЫЕ – в кино с 6 августа! Это история для тех, кто когда-то рос вместе со Смешариками и продолжает любить их сегодня, для всех, кто хоть раз в жизни мечтал оказаться в Ромашковой долине. Эта история для тех, кто готов к приключениям и смелым экспериментам. По сюжету Крош и Ёжик находят в Ромашковой долине необычное устройство, которое переносит их в игру про будущее, где они – обычные дети на космическом корабле, летящем на Марс. Приключения начинаются тогда, когда герои осознают – это не игра, а другая реальность. Крош и Ёжик действительно превратились в людей – мальчиков Кирилла и Женю. А корабль, на котором они летят, вот-вот врежется в Сатурн. Чтобы спасти корабль, друзей, а заодно и весь мир, Крошу и Ёжику предстоит раскрыть тайну двух вселенных и узнать, что всё это время от них скрывали взрослые. СМЕШАРИКИ СКВОЗЬ ВСЕЛЕННЫЕ – в кино с 6 августа 🎫 Самые горячие билеты по ссылке #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.08.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38036</t>
+  </si>
+  <si>
+    <t>Cегодня до +32° ☀️ Доброе утро! 🌿</t>
+  </si>
+  <si>
+    <t>04.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38035</t>
+  </si>
+  <si>
+    <t>☀️ Лето в горах Гуамки — едем на отдых в Ореховую Рощу! 🏡 @orekhovayaroscha Горы, свежий воздух, тишина и комфорт. Идеальное место, чтобы выдохнуть и провести время с близкими. Вас ждут: 🏡 Уютные ЭКО-домики и номера 🏊 Подогреваемые бассейны (открытые, закрытые, детский и гидро) 🧖 Премиум СПА-комплекс с сауной и хаммамом — всё входит в стоимость! 🔥 Беседки с мангалами ☕️ Кафе с домашней кухней 🎈 Развлечения для взрослых и детей 🚂 в 5 минутах от Гуамского ущелья 💳 от 6500 ₽ в сутки До встречи @orekhovayaroscha! 💚 Бронирование и информация: 📲 8 (928) 424-82-62 Забронировать в MAX Реклама</t>
+  </si>
+  <si>
+    <t>04.08.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38034</t>
+  </si>
+  <si>
+    <t>Говорят, что дождь в дорогу это хорошо 🌧️ Cегодня до +29° 🌧️🌤️☀️ Доброе утро! ☕️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38033</t>
+  </si>
+  <si>
+    <t>03.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38032</t>
+  </si>
+  <si>
+    <t>03.08.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38031</t>
+  </si>
+  <si>
+    <t>Cегодня до +36° ☀️🥵 Доброе утро! 💚</t>
+  </si>
+  <si>
+    <t>03.08.26 03:26</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38030</t>
+  </si>
+  <si>
+    <t>Доставка блюд Harat's Краснодар Блюда и полуфабрикаты из легендарной сети ирландских пабов С нами вкусно и весело, а без нас не вкусно и скучно! Скидка 10% по промокоду ТЕЛЕЖКА Перейти на сайт #реклама haratskrd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.08.26 18:36</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38029</t>
+  </si>
+  <si>
+    <t>«Краснодар» обыграл «Факел» в домашнем матче со счетом 3:2 💚 Самые яркие моменты игры ⚽️</t>
+  </si>
+  <si>
+    <t>02.08.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38023</t>
+  </si>
+  <si>
+    <t>Как мы и предупреждали! Все фонтаны в Парке сегодня отключены!</t>
+  </si>
+  <si>
+    <t>01.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38016</t>
+  </si>
+  <si>
+    <t>В Парке мало воды и не хватает большой РЕКИ - наверное так подумал Сергей Галицкий и снёс две локации…. Ждём! 😁 Окончание строительства нового объекта в следующем году 💦🏗️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>01.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38011</t>
+  </si>
+  <si>
+    <t>Подростки с закрытыми лицами провоцируют охрану и снимают всё на видео «Я даже тебя трону, и ты ничего не сделаешь»! 5 утра! Родители, заберите своих детей! Терпения и сил нашей охране! ❤️</t>
+  </si>
+  <si>
+    <t>31.07.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38010</t>
+  </si>
+  <si>
+    <t>Вечерний променад В Облаках 💦 Парк Галицкого. Краснодар ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38009</t>
+  </si>
+  <si>
+    <t>Красиво в Парке Облаков ☁️ Всем доброго вечера! ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>30.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38008</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38006</t>
+  </si>
+  <si>
+    <t>Ребята сняли видео о нашей экскурсии с ними по Парку Галицкого 😍❤️ Вот такой у меня теперь есть подробный видео-отзыв! Спасибо! Мы с ними прошли весь Парк за 3,5 часа. Натопали 12 тыс шагов! Посмотрели всё 🤗 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна</t>
+  </si>
+  <si>
+    <t>30.07.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38005</t>
+  </si>
+  <si>
+    <t>Вдох глубокий. Руки шире. Не спешите, три-четыре! Бодрость духа, грация и пластика Общеукрепляющая, Утром отрезвляющая, Если жив пока еще - гимнастика! Cегодня до +28° ☀️ Доброе утро! 🏃‍♀️ ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>29.07.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38004</t>
+  </si>
+  <si>
+    <t>Речь, которая сорвала овации 👏 Согласны с мнением Сергея Николаевича Галицкого? А вы лично, кому готовы помогать безвозмедно за свой счёт? ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>29.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38003</t>
+  </si>
+  <si>
+    <t>Мама ребёнка подписала это фото так: "День ВДВ отметили заранее 😃Никто кроме нас 💪" Мы же подпишем: Не надо так! Берегите своих детей! 🙏🤯 ‼️‼️‼️ 2 августа фонтаны в Парке не работают! Учитывайте это, планируя прогулку ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>29.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38002</t>
+  </si>
+  <si>
+    <t>Устанавливай правила в своей квартире! 🏙 Жилой комплекс расположен в Новознаменском р-не, который славится удобной транспортной развязкой и удаленностью от городской суеты. 🏠 Квартиры — От 33 кв. метров — Потолки 2,7 метров — Комфортные планировки — Готовые и строящиеся корпуса 🏡 Инфраструктура — Магазины, кафе и другие объекты на первых этажах — 15 минут до ближайшей школы и детского сада 🌷Другое — Благоустроенная территория — Пожалуй, самый быстрый выезд в направлении моря и курортов ➡️ Переходите по ссылке и получите консультацию и подбор квартиры от застройщика: https://clck.ru/3UyeBF Реклама. ООО «СЗ «СМОРОДИНА». ИНН 2312316236</t>
+  </si>
+  <si>
+    <t>28.07.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37997</t>
+  </si>
+  <si>
+    <t>Закат в Японском саду ⛩️ ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>28.07.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37992</t>
+  </si>
+  <si>
+    <t>Немного цветочных деталей из новой уборной Парка 🌺</t>
+  </si>
+  <si>
+    <t>28.07.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37983</t>
+  </si>
+  <si>
+    <t>☀️ Лето в горах Гуамки — едем на отдых в Ореховую Рощу! 🏡 @orekhovayaroscha Горы, свежий воздух, тишина и комфорт. Идеальное место, чтобы выдохнуть и провести время с близкими. Вас ждут: 🏡 Уютные ЭКО-домики и номера 🏊 Подогреваемые бассейны (открытые, закрытые, детский и гидро) 🧖 Премиум СПА-комплекс с сауной и хаммамом — всё входит в стоимость! 🔥 Беседки с мангалами ☕️ Кафе с домашней кухней 🎈 Развлечения для взрослых и детей 🚂 в 5 минутах от Гуамского ущелья 💳 от 6500 ₽ в сутки Доступно дневное посещение и размещение с животными! Бронирование и информация: @orekhovayaroscha 📲 8 (928) 424-82-62 Забронировать в MAX Реклама</t>
+  </si>
+  <si>
+    <t>28.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37976</t>
+  </si>
+  <si>
+    <t>Встречаем неожиданное цветение в Парке Галицкого 🌺 Магнолия Цветёт очень ранней весной. А сейчас уже должны быть плоды - очень интересной формы Уже больше недели в парке цветёт Лагерстрёмия, роща и деревья 🌸 Приходите очаровываться цветами 🌿</t>
+  </si>
+  <si>
+    <t>28.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37975</t>
+  </si>
+  <si>
+    <t>Новый дом — новая жизнь. И новые соседи, которые уже ждут🚪 Квартиры в AVA от 4.9 млн с ремонтом и парковкой в подарок. Продуманная инфраструктура и планировки под любой жизненный сценарий и бюджет — посмотреть всё можно на сайте. Реклама. ООО СЗ «Кислород» ИНН 2367015397</t>
+  </si>
+  <si>
+    <t>28.07.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37971</t>
+  </si>
+  <si>
+    <t>Охладиться и поймать радугу! 🌈💦 Cегодня до +30° ☀️ Доброе утро! 🌿 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37968</t>
+  </si>
+  <si>
+    <t>Куда же мы без заката? 😊🌅 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37967</t>
+  </si>
+  <si>
+    <t>🏙 В Краснодаре стало больше счастливых новоселов: жилой район «Народные кварталы» заселяется Группа компаний «НВМ» начала выдачу ключей в жилом районе «Народные кварталы». Первыми двери своих квартир открыли жители шести литеров — №1, 2, 3, 4, 6 и 7. В ГК «НВМ» благодарят жильцов за доверие, а команду – за профессионализм.</t>
+  </si>
+  <si>
+    <t>27.07.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37958</t>
+  </si>
+  <si>
+    <t>Новый ресторан в Парке Галицкого Каталея 🌺 Уникальный гастрономический проект ,стратегия которого - осознанное питание! Отправляю немного цветочного настроения и меню, как вы просили</t>
+  </si>
+  <si>
+    <t>26.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37957</t>
+  </si>
+  <si>
+    <t>Друзья, напоминаю, в Парк с собачками нельзя 😍 Планируя поездку, учитывайте этот момент ✅</t>
+  </si>
+  <si>
+    <t>26.07.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37956</t>
+  </si>
+  <si>
+    <t>Сегодня дата красивая 26.07.26 😍 Замечаем красоту во всём Cегодня до +25° ☁️🌨️ Доброе утро! 🌿 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>26.07.26 03:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37955</t>
+  </si>
+  <si>
+    <t>25.07.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37951</t>
+  </si>
+  <si>
+    <t>Дерево-пожар ❤️‍🔥 Чем ярче солнце, тем больше цветов 🌺 Cегодня до +26° 🌤️🌨️☁️ Доброе утро! 🌿</t>
+  </si>
+  <si>
+    <t>25.07.26 03:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37950</t>
+  </si>
+  <si>
+    <t>Инвестиция нового поколения – первый ИТ-отель "Корсаков" «Корсаков» в Анапе – премиальный гостиничный актив с высокой инвестиционной ценностью. Поиск гостей, загрузку, сервис и ежедневное управление берёт на себя опытный отельер. Здесь одинаково комфортно провести отпуск всей семьёй, приехать вдвоём на выходные или остановиться на несколько недель, совмещая работу и отдых. Это делает «Корсаков» – свободным от сезонного спроса. Выберите номер в ИТ-отеле «Корсаков» и получите подробный расчёт условий приобретения. Узнать больше #реклама ssk-korsakov-hotel.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37945</t>
+  </si>
+  <si>
+    <t>🌺 Кампсис - и его красивая легенда Давным-давно один старый король женился на юной девушке по имени Глициния. Кроме необычной красоты, Глициния обладала удивительной способностью: каждую весну на ее волосах распускались душистые кисти белых цветков. Король тщательно скрывал это чудо от своих подданных Но однажды весной придворный музыкант Кампсис, проходя мимо окна покоев молодой королевы, уловил чудесный аромат, а вслед за ним увидел ниспадающий каскад белых кистей какого-то неизвестного растения. Юноша поднес к губам трубу, с которой никогда не расставался, — и полилась нежная мелодия. Она сливалась с благовониями, доносившимися из окна, и от этого становилась еще прекраснее и нежнее Королева, услышав прекрасную мелодию, не удержалась и выглянула из окна. В результате молодые люди полюбили друг друга. Узнав об этом, разгневанный король посадил жену в неприступную башню загородного замка, а музыканта выгнал со двора Кампсис не покинул любимую. Он поселился на окраине города вблизи замка. Каждое утро начиналось с великолепной мелодии, каждый раз она становилась все тише и таинственнее. И настал день, когда вместо музыканта появилось ползучее растение, на котором раскрылись красные цветки, напоминающие миниатюрные трубы-колокольчики. Десятки горящих на солнце колокольчиков исполняли гимн любви, слышный только заключенной башни Вскоре растение добралась до стен замка, перебралось через них и поползло вверх по башне к окну любимой. А навстречу растению-кампсису спускалась прекрасная лиана. Ароматный «водопад» ее нежных белых соцветий стремился обнять любимого Так и встретились две любящие души, а на земле появились новые растения, которые люди назвали глициния и кампсис 🥀 Вот и сказочке конец, а кто слушал - молодец ❤️</t>
+  </si>
+  <si>
+    <t>24.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37944</t>
+  </si>
+  <si>
+    <t>Чтобы вы сегодня пожелали другому? Денег или любви? 💰❤️ Cегодня до +29° 🌤️ Доброе утро! ☕️</t>
+  </si>
+  <si>
+    <t>23.07.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37943</t>
+  </si>
+  <si>
+    <t>В Краснодаре свой мир аватара 💚 Парк Галицкого</t>
+  </si>
+  <si>
+    <t>22.07.26 18:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37934</t>
+  </si>
+  <si>
+    <t>Добрый вечер потеряли сегодня телефон в парке Галицкий я уверенна кто то ее забрал был у ребенка положил на скамейки где зеркальном помещении когда смотрел рыбки 🐟 ! Цвет серый в черном чехле называется тесно! Если кто то нашел отзовитесь пожалуйста очень прошу 🙏! Реклама</t>
+  </si>
+  <si>
+    <t>22.07.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37933</t>
+  </si>
+  <si>
+    <t>Кто нашёл птичку? 🐦‍⬛ Продолжаем коллекционировать закаты из парка 🌇</t>
+  </si>
+  <si>
+    <t>22.07.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37925</t>
+  </si>
+  <si>
+    <t>Авто в Краснодаре с зазором от рынка 200-500к – строго в @auto_zao_krasnodar Не типичный салон! Кредиты, страховки, допы не навязывают. Цены реальные, по факту не меняются 🔐 Более 130 машин в наличии: без проблем по технике, с полным комплектом документов, есть варианты с газовым оборудованием Компании 14 лет, 4 филиала по стране, тысячи клиентов и отзывов ✅ Лучшие предложения дешевле первых цен на Юге публикуют у себя в канале – смотрите! @auto_zao_krasnodar @auto_zao_krasnodar @auto_zao_krasnodar</t>
+  </si>
+  <si>
+    <t>22.07.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37921</t>
+  </si>
+  <si>
+    <t>Это какой то феномен 🤯 Человек создал огромный фантастический мир - и лично, сам, каждодневно всё контролирует! А мог бы на яхтах, да по Мальдивам… Сергей Галицкий сегодня любуется розами и не только ❤️</t>
+  </si>
+  <si>
+    <t>22.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37920</t>
+  </si>
+  <si>
+    <t>Уютный жилой комплекс «История 3» с готовым детским садом под окнами • 17 литеров • Детский сад на территории • Школа в 5 минутах • Благоустроенные дворы и прогулочные зоны • Детские и спортивные площадки • Дизайнерские вестибюли с местами для колясок и велосипедов • Паркинг • Магазины, кафе и объекты сервиса рядом 🏗 Узнать подробнее о предложениях на квартиры можно на сайте застройщика</t>
+  </si>
+  <si>
+    <t>22.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37919</t>
+  </si>
+  <si>
+    <t>Друзья, в Парке небо чистое 🌤️ Никаких запахов гари и дыма нет!</t>
+  </si>
+  <si>
+    <t>22.07.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37915</t>
+  </si>
+  <si>
+    <t>В Парке на велосипеде - запросто 🚴 Но только до 9 утра! Везде, кроме 4 очереди Cегодня до +31° ☀️🌤️ Доброе утро! 🌸</t>
+  </si>
+  <si>
+    <t>21.07.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37910</t>
+  </si>
+  <si>
+    <t>А как видит эту работу сам автор? Эмпатия мужская и женская в Парке Галицкого Цитирую: Нам всем нужна помощь, некоторым больше, чем другим... Признание нужды в помощи и реальное вмешательство в это - жизненно важно. Предложение помочь так же важно, как и просить об этом Этот арт-объект родился за пару месяцев до мирового карантина и значение было очень актуально. Художники часто видят будущее А как вы видите этот посыл?</t>
+  </si>
+  <si>
+    <t>21.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37908</t>
+  </si>
+  <si>
+    <t>Озеленители плохо пропололи 👩‍🌾</t>
+  </si>
+  <si>
+    <t>21.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37907</t>
+  </si>
+  <si>
+    <t>▫️Жилой комплекс "Коллекция" - клубный квартал с вниманием к деталям • переменная этажность • квартиры с террасами • пентхаусы • детский сад на 360 мест на территории • детские и спортивные площадки • теннисный корт, баскетбольная площадка, футбольное поле, волейбольное поле и велодорожки • подземный паркинг • коммерция на 1 этажах • дворы без машин • прогулочный бульвар • 24/7 видеонаблюдение ▫️подробности о предложениях на квартиры на сайте</t>
+  </si>
+  <si>
+    <t>21.07.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37903</t>
+  </si>
+  <si>
+    <t>Хвосты и уши Катальпы 🌳 🐒 "Хвосты" - внутри такой коробочки созреют плоские семена с волосками на концах Из-за формы плодов дерево называют "Карандашным", или "Макаронным" деревом 🐘 "Уши" - крупные листья, по форме напоминающие листья сирени, но в три–четыре раза крупнее Листья при растирании издают неприятный запах - для отпугивания жвачных животных</t>
+  </si>
+  <si>
+    <t>21.07.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37898</t>
+  </si>
+  <si>
+    <t>Гортензия начинает менять свой цвет на розовый 🌸 Многих это удивляет Это происходит из-за генетической особенности - в лепестках накапливаются пигменты антоцианы. Так растение готовится к осени</t>
+  </si>
+  <si>
+    <t>21.07.26 03:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37897</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! ☕️ Рубрика "погода в вашем городе" - присылайте в комментарии фото или видео, какая у вас сейчас погода и откуда вы) Интересно будет посмотреть! У нас в Краснодаре сегодня до +35° ☀️</t>
+  </si>
+  <si>
+    <t>21.07.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37896</t>
+  </si>
+  <si>
+    <t>Настоящий рок-н-ролл в Краснодаре - Xolidayboy 28.08.26 Встречай новый концерт «Xolidayboy» в ДС «Олимп». Вас ждёт невероятное шоу, со световыми эффектами, спецэффектами и живым звуком. Споем все хиты и новые песни. Забирайте первые билеты уже сейчас по стартовой цене, ведь позже их стоимость существенно повысится! Купить #реклама 16+ bwbooking.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37895</t>
+  </si>
+  <si>
+    <t>Поскорее бы холода, делать красивые фото ☺️ ну невозможно Добрых снов!</t>
+  </si>
+  <si>
+    <t>20.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37894</t>
+  </si>
+  <si>
+    <t>ЖИЛОЙ КОМПЛЕКС С КОЛЕСОМ ОБОЗРЕНИЯ ⚫️ КРАСНОДАР Проект бизнес-класса ЖК Дом 101 от группы компаний НВМ @gk_nvm_south — это современная экосистема для комфортной жизни. ⚫️ Инфраструктура комплекса: - Школа на 1 725 мест - 5 детских садов по 310-350 мест каждый - Парк 20 га с амфитеатром для событий и колесом обозрения - Православный храм - Физкультурно-оздоровительный комплекс - Поликлиника - Теннисный корт и футбольное поле - Барбекю зоны с беседками - Места для прогулок с питомцами - Детские и спортивные площадки - Многоуровневый и наземный паркинг ▪️Подробнее узнать о предложениях можно на официальном сайте</t>
+  </si>
+  <si>
+    <t>20.07.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37884</t>
+  </si>
+  <si>
+    <t>Вот и деревья Лагерстрёмии распустились 🌸 ждём вазы Cегодня до +32° ☀️ Доброе утро! 🌿</t>
+  </si>
+  <si>
+    <t>20.07.26 03:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37883</t>
+  </si>
+  <si>
+    <t>Современная клиника в улучшенном формате Медицинский центр им. Х.М. Совмена специализируется на проведении хирургических манипуляций. Ключевые направления - хирургия, травматология, физиотерапия, гастроэнтерология, урология, проктология, флебология, сердечно-сосудистая хирургия. Все виды диагностики на современном оборудовании - КТ, МРТ, УЗИ, рентген. Прием и лечение проводят самые квалифицированные и опытные специалисты! В клинике создан высокий уровень комфорта, чтобы каждый пациент чувствовал себя как дома - современный ремонт, палаты с душем, 3-разовое питание, парковая территория. Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама sovmen-clinic.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.07.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37869</t>
+  </si>
+  <si>
+    <t>Вечерние зарисовки Парка Галицкого 💜 Не забудьте выспаться, завтра на работу 💤</t>
+  </si>
+  <si>
+    <t>19.07.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37866</t>
+  </si>
+  <si>
+    <t>Немного пообщались с белочками 🐿️ пухленькие красотки</t>
+  </si>
+  <si>
+    <t>19.07.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37865</t>
+  </si>
+  <si>
+    <t>7 интересных фактов арт-объект Геолокация 📍 ✨ Другие названия: •Перевернутая капля •Галочка Pin 🔝 Высота - 5 метров, ширина - 4 метра 💎 Фигура вылита из нержавеющей стали. Но от ржавчины её частенько чистят 😉 ⚒ Изготовлена в Ростове-на-Дону 👨‍🎤 Авторы Андрей Блохин и Егор Кузнецов. Обещали, что их работ будет в парке несколько 💫 Скульптура отождествляет долю секунды, застывшую в металле 👀 Присмотритесь к деталям, и поймёте, что на Капле изображена панорама именно того места, с которого вы на нее смотрите Есть фото с Каплей? Делитесь в комментариях 😍 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37864</t>
+  </si>
+  <si>
+    <t>Спасибо, Сергей Николаевич, за Парк! ❤️</t>
+  </si>
+  <si>
+    <t>19.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37863</t>
+  </si>
+  <si>
+    <t>Задумался дружище 🤔💭 Cегодня до +29° ☀️ Доброе утро! 💦 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>18.07.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37855</t>
+  </si>
+  <si>
+    <t>Сегодня в Парке Галицкого ☀️ Начнём прогулку с Деревянной набережной. Её почти обновили и можно здесь отдохнуть под журчание воды 💦 Мне кажется, отсюда открывается самый красивый вид на стадион Зеркальный лабиринт уникален всеми жителями. И не знаешь, кто особеннее, деревья, что его окружают или дерево внутри. Побеждает внутри - Делоникс 🌸 Оно сейчас вовсю цветёт и перетягивает на себя взгляд Лагерстрёмия набирает обороты 🌸 В Парке растёт в трёх формах - вазы самые эффектные Тренажёрный зал под открытым небом - он бесплатный. Почему не тренируетесь? Пирамида прячется в тени Весеннего сада 💚 Дорожка 220 м поднимет вас на когда-то самую высокую точку Парка Шалфей уже пробивается 💜 Но пока ему ещё не время Кампсис считается агрессивной лианой, но лучше озеленители страны умеют его укрощать В вазах-лепестках цветёт лаванда и гейхера 🌸 Прогулялись? Парк Галицкого. Краснодар. Лето 2026</t>
+  </si>
+  <si>
+    <t>18.07.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37852</t>
+  </si>
+  <si>
+    <t>Пишет мне моя помощница 👸 Вот не зря я боялась ступить на стеклянный пол на балконе, сегодня гуляли с подругой, решили присесть за столик, а пол стеклянный в одном месте весь в трещинах и огорожен...</t>
+  </si>
+  <si>
+    <t>18.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37846</t>
+  </si>
+  <si>
+    <t>Небольшое напоминание от Lumisfera 💛 Летом дни становятся особенно насыщенными: работа, путешествия, встречи, семейные планы. Поэтому решили иногда помогать вам не потеряться в этом приятном круговороте событий и заранее напоминать о ближайших концертах в парке Галицкого. На концерт 23 июля остались последние билеты. Если давно хотели попасть на роскошный вечер в сиянии свечей, сейчас самое удачное время — следующий концерт состоится 30 июля, и пока на него еще можно выбрать лучшие места. Далее - события августа каждый четверг. 🎟 Билеты по ссылке P.S. И да, на каждом концерте есть всего один столик Love Lounge — для тех, кто хочет провести этот вечер только вдвоем.</t>
+  </si>
+  <si>
+    <t>18.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37845</t>
+  </si>
+  <si>
+    <t>Начнём день с самого любимого фонтана Сергея Николаевича 😍 Инфинити Cегодня до +29° ☀️ Доброе утро! ⛲️</t>
+  </si>
+  <si>
+    <t>17.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37844</t>
+  </si>
+  <si>
+    <t>Парк Облаков утопает в людях и в Гортензиях 🌸🥰</t>
+  </si>
+  <si>
+    <t>17.07.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37837</t>
+  </si>
+  <si>
+    <t>Всё, наигрались 🙃 Музыкальный лабиринт разобрали</t>
+  </si>
+  <si>
+    <t>17.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37828</t>
+  </si>
+  <si>
+    <t>Выбор - это самое мощное, что нам дано природой! И за что мы несём личную ответственность! 🎭 А какую маску на сегодня выбрали вы? 🤿?</t>
+  </si>
+  <si>
+    <t>17.07.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37827</t>
+  </si>
+  <si>
+    <t>🌟 Дорогие девушки Краснодара! 🌟 Готовы вернуть страсть и уверенность в свою жизнь? Я приглашаю вас на уникальные тренировки, которые помогут добавить огня в вашу интимную жизнь! 📅 Когда? 18 июля (в эту субботу) в 19:00 21 июля в 19:00 🏋️‍♀️ Что вас ждет? Занятия направлены на укрепление мышц тазового дна, раскрытие сексуальности, женской энергии и повышение либидо 💖 Почему стоит прийти? • Опытные тренеры • Удобная и безопасная атмосфера • Возможность познакомиться с единомышленницами Записывайтесь на БЕСПЛАТНУЮ 👉 Ссылка на ТГ Реклама. Erid: 2Vtzqv6pMB8 Шитова Д.С. ИНН 235307309240</t>
+  </si>
+  <si>
+    <t>17.07.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37826</t>
+  </si>
+  <si>
+    <t>Перекрашивают белые розы в красные 🎨🌹</t>
+  </si>
+  <si>
+    <t>17.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37823</t>
+  </si>
+  <si>
+    <t>Если вы думаете, что на этом открытия Облаков заканчиваются - зря 😁 Всё впереди! Cегодня до +29° ☀️🌤️ Доброе утро! 🌿</t>
+  </si>
+  <si>
+    <t>17.07.26 03:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37822</t>
+  </si>
+  <si>
+    <t>Квартиры с готовым ремонтом в рассрочку! ЖК «Фонтаны» Городская инфраструктура и лес за окном. Ключи от вашей квартиры уже в этом году! Квартира в квартале «Фонтаны» это: – Активная жизнь у набережной реки «Кубань» – Все преимущества центрального округа Краснодара – Колясочные на каждом этаже – Полноценная образовательная экосистема в шаговой доступности – Собственный торговый центр – Просторные парковки 🏠 Квартиры от 7,2 млн 📅 Рассрочка от застройщика ССК 👍 Платеж от 26 222 ₽/мес ✅ Выгода до 1,6 млн в июле 📞 Оставьте заявку и мы проконсультируем вас по всем акциям застройщика ССК! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Проектная декларация на сайте https://наш.дом.рф/. #реклама ssk-zhk-fontany.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37821</t>
+  </si>
+  <si>
+    <t>Птица счастья завтрашнего дня Прилетела, крыльями звеня. Выбери меня, выбери меня, Птица счастья завтрашнего дня Сколько в звёздном небе серебра, Завтра будет лучше, чем вчера. Лучше, чем вчера, лучше, чем вчера, Завтра будет лучше, чем вчера Все пропели? 😄🎸</t>
+  </si>
+  <si>
+    <t>16.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37813</t>
+  </si>
+  <si>
+    <t>Экскурсия по Парку Галицкого в Краснодаре с автором Танной Являюсь дипломированным, аттестованным гидом-экскурсоводом по Краснодару 🪪 ✍️ Для записи пишите 👉 Танна @manager_pg Парк Галицкого - гулять не перегулять. Со мной вы не пропустите ни одну интересную деталь. Экзотические растения, арт-объекты, и более 60 локаций - у всего есть своя история! Дружеская прогулка с рассказами о Парке Галицкого лично Вам. Никаких микрофонов и заученных текстов! ⏰ Индивидуальные прогулки в любое время по договорённости Открыта запись: ✅ с 1 июля ⏰ По времени от 2x до 5 ти часов. Зависит от ваших желаний ✅ Группа от 1 до 4 человек: 7000₽ ✅ Максимум 10 человек Важно: посещение Японского сада не входит в прогулку ✍️ Для записи на экскурсию пишите 👉 Танна</t>
+  </si>
+  <si>
+    <t>16.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37808</t>
+  </si>
+  <si>
+    <t>Закат «упал» красиво 🥰🧡💛</t>
+  </si>
+  <si>
+    <t>16.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37807</t>
+  </si>
+  <si>
+    <t>16.07.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37804</t>
+  </si>
+  <si>
+    <t>А вы уже ели арбуз в этом году? 🍉🐢 Наши черепахи в Японском саду - да 😁</t>
+  </si>
+  <si>
+    <t>16.07.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37795</t>
+  </si>
+  <si>
+    <t>Много цветов не бывает 🌸 Гортензия в Парке Облаков 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>16.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37792</t>
+  </si>
+  <si>
+    <t>Картина «Улов глупости человеческой» 💰 Деньгами нельзя разбрасываться 😁 А вы сорите деньгами? Как вам такой обычай?</t>
+  </si>
+  <si>
+    <t>16.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37791</t>
+  </si>
+  <si>
+    <t>Прозрачные условия для бизнеса, прям как этот пакет из коллабы Тануки и Т-бизнес: 🧩🧩🧩🧩🧩 🧩🧩🧩🧩🧩🧩Новинка 🧩🧩🧩🧩🧩🧩 🧩🧩🧩🧩Спринг роллы 🧩🧩🧩 🧩🧩🧩🧩Всё прозрачно: 🧩🧩🧩🧩что снаружи, то и внутри 🧩🧩🧩🧩🧩 🧩🧩🧩🧩🧩🧩Сет роллов 🧩🧩🧩🧩🧩🧩 🗝🗝🗝🧩Честный вкус в 🗝🗝🗝🧩лимитированном дизайне 🗝🗝🗝 🧩 🧩🧩🧩🧩🧩🧩Самое 🧩🧩🧩🧩🧩🧩Интересное 🧩🧩🧩🧩🧩🧩 🧩🧩🧩🧩3 месяца бесплатного 🧩🧩🧩🧩обслуживания бизнес- 🧩🧩🧩🧩счета на любом тарифе🧩 Откройте счет в Т-Бизнесе до 22 июля и получите три месяца бесплатного обслуживания. Все подробности на сайте. Когда вкусные условия видно насквозь! 🤣</t>
+  </si>
+  <si>
+    <t>16.07.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37787</t>
+  </si>
+  <si>
+    <t>Плоды Магнолии Грандифлоры не уступают по красоте её цветку 🌸 Cегодня до +28° ☀️🌤️🌦️ Доброе утро! ☕️</t>
+  </si>
+  <si>
+    <t>15.07.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37786</t>
+  </si>
+  <si>
+    <t>Ещё немножко красоты и можно спать ❤️ ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37785</t>
+  </si>
+  <si>
+    <t>15.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37780</t>
+  </si>
+  <si>
+    <t>Платанам тоже жарко! 🥵 🌳</t>
+  </si>
+  <si>
+    <t>15.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37776</t>
+  </si>
+  <si>
+    <t>Теперь отдыхать можно в прохладе!</t>
+  </si>
+  <si>
+    <t>14.07.26 18:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37772</t>
+  </si>
+  <si>
+    <t>Грот в Облаках Парка Галицкого ⛰️ Ждём открытие?</t>
+  </si>
+  <si>
+    <t>14.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37771</t>
+  </si>
+  <si>
+    <t>Понедельник, который хочется начать с торта! 😊 20 июля в «Патрик &amp; Мари» отмечаем День торта и дарим скидку 50% на любимые торты. Возьмите кусочек для себя, целый торт домой к вечернему чаю, а если сложно выбрать один вкус соберите свой вариант из двух разных половинок. Действия акции только 20 июля: — в кулинариях, работающих с 07:30 до 22:00, по графику кулинарии; — в круглосуточных кулинариях с 07:30 до 23:30. Круглосуточные кулинарии: — ул. Кубанская Набережная, 35; — ул. 1 Мая, 168; — ул. Красная, 158; — ул. Восточно-Кругликовская, 18. Заказать можно в мобильном приложении onelink.to/xjeqvw или на сайте patrickmary.ru. Там же можно узнать все подробности акции и найти ближайшую кулинарию. Не откладывайте выбор на вечер: самые любимые вкусы разбирают первыми! Узнать больше #реклама patrickmary.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37770</t>
+  </si>
+  <si>
+    <t>14.07.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37769</t>
+  </si>
+  <si>
+    <t>Утро сегодня без солнца 🌥️ и это радует Cегодня до +31° ☀️🌤️ Доброе утро! 🌿</t>
+  </si>
+  <si>
+    <t>14.07.26 03:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37768</t>
+  </si>
+  <si>
+    <t>Учитесь на BMW без доплат ⚡ Практика на BMW в автошколе «Шанс» 🚗 Современные автомобили с автоматом Пока премиальные авто входят в стоимость обучения в автошколе 📞 Записывайтесь, пока действует акция! Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама shans23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37760</t>
+  </si>
+  <si>
+    <t>Ну какава красота 🥰 Доброй ночи, друзья! 💤🌟</t>
+  </si>
+  <si>
+    <t>13.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37759</t>
+  </si>
+  <si>
+    <t>13.07.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37758</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37754</t>
+  </si>
+  <si>
+    <t>Победительница сегодняшнего дня - бабочка 🦋 🏆 Как же мир прекрасен ❤️ Японский сад</t>
+  </si>
+  <si>
+    <t>13.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37749</t>
+  </si>
+  <si>
+    <t>Музыкальный лабиринт 🎶 там где одуванчики растут</t>
+  </si>
+  <si>
+    <t>13.07.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37748</t>
+  </si>
+  <si>
+    <t>Ликвидация LADA без пробега от 2 429 ₽ В Краснодаре освобождается стоянка LADA от авто 24-25гг. под новый привоз. В июле осталось 8 машин с рекордной скидкой. В наличии сейчас: • Lada Granta - 2 429 ₽/мес; • Lada Vesta – от 3 757 ₽/мес; • Lada Largus – от 4 972 ₽/мес; ⚡ При оформлении до 16 июля — сразу 3 подарка: • 2-й комплект резины - в подарок; • 0₽ первый взнос + 2 месяца без платежей; • КАСКО бонусом 📞 Звоните: +7(861)206-09-02 – сориентируем по наличию 📱 Или оставьте заявку - подберем авто под ваш бюджет: Подать заявку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "ВТБ", ПАО "Росгосстрах". #реклама ladadrive-kras.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.07.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37745</t>
+  </si>
+  <si>
+    <t>Набережную продолжают обновлять 👨‍🎨 Cегодня до +31° ☀️ Доброе утро! 🩵</t>
+  </si>
+  <si>
+    <t>13.07.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37744</t>
+  </si>
+  <si>
+    <t>12.07.26 03:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37734</t>
+  </si>
+  <si>
+    <t>Трехкомнатные квартиры со скидкой до 1,6 млн ₽ Надежный застройщик Краснодара ГК ТОЧНО открыл специальные условия на покупку квартир в ЖК бизнес-класса "Патрики" — Скидка на покупку трехкомнатных квартир. ✅ Дом сдан. Ключи в день покупки ✅ 3 детсада и две школы ✅ 20 минут от центра города На территории — премиальный фитнес-клуб BALANCE, современная школа Эрудит и 3 детсада, креативное пространство «ЦЕХ», Гранд-аллея с лучшими ресторанами и кофейнями города. Удобное расположение недалеко от ТЦ СБС и аэропорта. 📱 Зафиксируйте выгодные условия сейчас. Лоты ограничены! Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк,  ПАО Росбанк и др. . Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ КАПИТАЛЪ. #реклама tochno-patriki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.07.26 03:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37733</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.07.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37732</t>
+  </si>
+  <si>
+    <t>УГОЩАЕМ ПО-СОСЕДСКИ 😉 ‼️только 10, 11 и 12 июля дарим вкуснейший ролл "Запеченная Калифорния" к заказу от 1700р.🍣 Промокод:"Соседи1" Смотри меню и выбирай роллы для классного вечера:⬇️ 🌐сайт: http://dikiyroll.ru 📲Мобильное приложение: Для iOS 👉 https://vk.cc/cFsG8s Для Android 👉 https://vk.cc/cFsNi7 📞+7 (918) 400-78-78 *условия не действуют с другими акциями и скидками. * акция не действует на сеты Мы рядом: 📍ул. Восточно-Кругликовская, 26 📍ул. Героя Яцкова И.В., 17 📍ул. Ставропольская, 125/4 Реклама</t>
+  </si>
+  <si>
+    <t>09.07.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37728</t>
+  </si>
+  <si>
+    <t>Со дня на день ждём открытие нового кафе. Здесь будут кухни: Средиземноморская, Американская и Паназиатская 😋 Вам какая больше по душе? Будем трапезничать и любоваться Каньоном Галицкого 🥰</t>
+  </si>
+  <si>
+    <t>09.07.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37723</t>
+  </si>
+  <si>
+    <t>Парк Галицкого, закаты, платаны - рецепт хорошего вечера 🌇💚</t>
+  </si>
+  <si>
+    <t>09.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37722</t>
+  </si>
+  <si>
+    <t>Это местечко пора переименовать в Райские кущи 🌸 В Парке Галицкого звук живой На экскурсиях меня часто спрашивают про птиц, мол «Это же аудио запись играет?» - Нет, говорю, пока ещё живые 😁 А почему спрашиваете? - В Москве и других городах, уже давно в ЖК включают запись птиц 🥲 Так что, ребята, нам можно ещё и живыми птицами гордиться! 😁</t>
+  </si>
+  <si>
+    <t>09.07.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37721</t>
+  </si>
+  <si>
+    <t>Парк это огромная дверь в современный мир 🌍 Заходите в ту дверь 😉 Cегодня до +31° ☀️ Доброе утро, друзья! 🌿</t>
+  </si>
+  <si>
+    <t>08.07.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37720</t>
+  </si>
+  <si>
+    <t>А ведь парк был когда-то просто чьей-то мечтой! ✨💚🪐 И мы знаем чьей 😊 Мечтайте! 💤</t>
+  </si>
+  <si>
+    <t>08.07.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37715</t>
+  </si>
+  <si>
+    <t>Охотники за закатами 🤗 У нас получается… согласны, друзья?</t>
+  </si>
+  <si>
+    <t>08.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37714</t>
+  </si>
+  <si>
+    <t>◾️Специальное предложение в ЖК «Форма» При приобретении любой квартиры (независимо от планировки и площади) вы можете получить подземный паркинг и кладовую по специальным ценам: - Подземный паркинг — всего за 750 000 рублей - Кладовая — 35 000 рублей за 1 м² Условия акции: - Одновременное приобретение «комбо»: квартира + подземный паркинг + кладовая - Цены на паркинг и кладовую фиксируются в договоре купли-продажи Сроки акции: с 01.07.26 г. по 31.07.26 г. Подробности о предложениях на квартиры на сайте</t>
+  </si>
+  <si>
+    <t>08.07.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37713</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого открыли новый арт-объект «Скрытое лицо» автор Юлия Федотова 🎭 Вся наша жизнь игра, не теряйте себя среди масок! Девушка сидит в кимоно в традиционной позе сэйдза - это поза смирения и внутреннего спокойствия, как будто она сама - маленький храм В руках она держит две маски - злую и добрую. Но ни одну из них не надевает, а просто показывает нам маску перед тем, как войти в роль Получается, что героиня застыла в моменте «до выбора»: она ещё не стала ни злой, ни доброй, но уже показала обе стороны - и злость, и доброту. И мы вместе с ней на секунду замираем перед её выбором Японский сад. Бронза. 2026</t>
+  </si>
+  <si>
+    <t>08.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37712</t>
+  </si>
+  <si>
+    <t>Солнце сквозь узоры Парка - и лишнее уходит само собой ☀️ Пусть этот день будет залит светом изнутри! Cегодня до +31° 🌞 Доброе утро, друзья! 💚</t>
+  </si>
+  <si>
+    <t>07.07.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37711</t>
+  </si>
+  <si>
+    <t>Она сказала да 💍 Всё таки Парк Галицкого территория любви ❤️</t>
+  </si>
+  <si>
+    <t>07.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37710</t>
+  </si>
+  <si>
+    <t>«Город в городе» 🏗 от группы компаний НВМ @gk_nvm_south 25 июля первые жильцы 🔑 получат ключи от своих квартир. Жилой район «Народные кварталы» - 77 гектаров удобства в Краснодаре: • 50 литеров включая подземные парковки • 5 детских садов • 2 школы • 4 многоуровневые парковки • детские площадки • 18 000 квадратных метров для занятий спортом • коммерция на 1 этажах • прогулочный бульвар и парк • охрана и видеонаблюдение 24/7 • коммерция и общепит ▫️ Узнать подробнее о предложениях на квартиры можно на сайте застройщика</t>
+  </si>
+  <si>
+    <t>07.07.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37705</t>
+  </si>
+  <si>
+    <t>Потихоньку распускается роща Лагерстрёмии 🌸 Ждём пышные розовые коридоры, вазы и деревья 💗</t>
+  </si>
+  <si>
+    <t>07.07.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37704</t>
+  </si>
+  <si>
+    <t>Теперь вы понимаете, почему это место называется «Каток»? Cегодня до +29° ☀️ Доброе утро, друзья! 🌿</t>
+  </si>
+  <si>
+    <t>06.07.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37703</t>
+  </si>
+  <si>
+    <t>Всем нужен человек 🫂 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>06.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37702</t>
+  </si>
+  <si>
+    <t>🔴 КВАРТИРЫ В ЖК С БАССЕЙНОМ ВО ДВОРЕ Современный жилой комплекс "Новые сезоны 2" со своей инфраструктурой: • поликлиника • физкультурно-оздоровительный комплекс с бассейном • школа и детские сады • детские площадки • спортивные зоны • беговые и вело-дорожки • паркинг многоуровневый • дворы без машин • озеленение и прогулочные аллеи • дизайнерские входные группы • 24/7 видеонаблюдение и охрана 🔴 Подробнее узнать о предложениях и акциях можно на официальном сайте</t>
+  </si>
+  <si>
+    <t>06.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37701</t>
+  </si>
+  <si>
+    <t>05.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37699</t>
+  </si>
+  <si>
+    <t>Друзья! Завтра я повышаю стоимость на экскурсию по Парку Галицкого 🌿 Размер Парка увеличился до 60 га… это очень большая территория. Это примерно 10-15 тыс шагов. Можно взять только одну часть парка Стоимость с 6 июля 2026г: * Весь Парк ~ 4-5 часов - 1 участник 6000₽ - от 2 до 4 участников 7000₽ * Парк Галицкого ~ 3 часа - от 1 до 4 участников 4500₽ * Парк Облаков ~ 2 часа - от 2 до 4 участников 4000₽ Стоимость указана за группу до 4 человек. Если вас больше + 1000₽ с участника, уточняйте Японский сад не входит. Там экскурсии запрещены. Сегодня можно забронировать по старой цене. Пишите 👉 @manager_pg</t>
+  </si>
+  <si>
+    <t>05.07.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37698</t>
+  </si>
+  <si>
+    <t>☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>05.07.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37696</t>
+  </si>
+  <si>
+    <t>Арт-объект «ЭМПАТИЯ ЖЕНСКАЯ И МУЖСКАЯ» 🫶 Нам всем нужна помощь. Бескорыстная помощь - это жест истинной доброты, который, в свою очередь, вознаграждает нас невероятным ощущением счастья 📍 Парк Облаков в Парке Галицкого</t>
+  </si>
+  <si>
+    <t>04.07.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37695</t>
+  </si>
+  <si>
+    <t>Завтра новый день и новые открытия в нашем любимом Парке. Пишите, что показать, что подсказать, что рассказать🤗 Мать Гайя 🌏❤️ Краснодар Добрых снов, друзья! 💤 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>03.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37677</t>
+  </si>
+  <si>
+    <t>Всегда было интересно: А закаты встречают или провожают? 🤔 Подскажите, кто знает 🙏🏻 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>03.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37668</t>
+  </si>
+  <si>
+    <t>03.07.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37667</t>
+  </si>
+  <si>
+    <t>Перезагрузка на природе: ваш идеальный эко-уикенд 🚆Тур на фестиваль «Равновесие» из Краснодара 10–11 или 11–12 июля Два дня йоги, медитаций и живой музыки под звёздами. В стоимость входит проживание, билет, трансфер и проезд на поезде туда и обратно — чтобы вы не заботились о пробках и топливе. 👉 Забронировать 🚶‍♀️Пешие маршруты Откройте Абрау-Дюрсо с новой стороны. Тропы разной сложности — от лёгких прогулок вдоль озера до походов к смотровым площадкам с видами на море и горы. 👉 Выбрать маршрут 🕍Обзорная экскурсия «Исторический центр Абрау-Дюрсо» Пешая экскурсия с гидом по посёлку. Узнаете, как небольшое поселение стало столицей российского игристого. 👉 Купить билет 🌊День у бассейна в Усадьбе «Круглое озеро» Солнце, вода и полное уединение. Проведите день в живописной долине у бассейна с родниковой водой, прогуляйтесь по лесу и познакомьтесь с енотами и носухами. Дети до 7 лет — бесплатно. 👉 Забронировать Приезжайте за перезагрузкой в Абрау-Дюрсо! Не забудьте поделиться этим постом с друзьями, с которыми хотите отправиться в эко-путешествие!</t>
+  </si>
+  <si>
+    <t>03.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37662</t>
+  </si>
+  <si>
+    <t>Остатки сладки 🐝 Когда говоришь людям название этого дерева, все такие ЧТО? 😳 🌳 Каштан посевной, тот самый, который съедобный Его ещё называют каштаном настоящим, благородным или европейским 🍰 Именно его плоды используют в кулинарии для запекания, жарки и приготовления десертов ☝️ Главное - не перепутать его с конским каштаном, который массово растет на городских улицах и является ядовитым. Но они совсем не похожи ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37661</t>
+  </si>
+  <si>
+    <t>✅ Старт продаж квартир с видом на парк 🌳 ЖК «Форма»: • 25 литеров • 2 школы и 4 детских сада • крытый бассейн • поликлиника • детский технопарк «Кванториум» • детские и спортивные площадки • библиотека и коворкинг • наземный и подземный паркинг • парк «Форма» • полиция Подробности о предложениях на квартиры на сайте</t>
+  </si>
+  <si>
+    <t>03.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37660</t>
+  </si>
+  <si>
+    <t>Место, способное заглушить собой целый город 💦 Стоит только спуститься вниз 📍 Каньон. Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>03.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37651</t>
+  </si>
+  <si>
+    <t>Мне вчера сказали, что в Парке нечего смотреть 🫣 Вот так вот 😁 Мы пробежались, поделали фото и делимся с вами. В Парке сегодня вот так 😍 Друзья, а что бы вы посоветовали посмотреть тем, кто приезжает в первый раз? 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>03.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37645</t>
+  </si>
+  <si>
+    <t>Бронзовая скульптура девочка по имени «Утро» В Японском саду Краснодара 👸 Совсем скоро будет не одна…. Автор Юлия Федотова готовит ещё одну работу к нам в Парк. Мы в предвкушении 😍 Как вам девочка? Приглянулась? ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37644</t>
+  </si>
+  <si>
+    <t>03.07.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37642</t>
+  </si>
+  <si>
+    <t>Зайчик прилетел! 🐇🌤️ Cегодня до +30° ☀️ Доброе утро, друзья! 💗 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>02.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37637</t>
+  </si>
+  <si>
+    <t>Сегодня на вечер «Одуванчики в закате» 😋🌅</t>
+  </si>
+  <si>
+    <t>02.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37636</t>
+  </si>
+  <si>
+    <t>«Город в городе» 🏗 от группы компаний НВМ @gk_nvm_south Жилой район «Народные кварталы» - 77 гектаров удобства в Краснодаре: • 50 литеров включая подземные парковки • 5 детских садов • 2 школы • 4 многоуровневые парковки • детские площадки • 18 000 квадратных метров для занятий спортом • коммерция на 1 этажах • прогулочный бульвар и парк • охрана и видеонаблюдение 24/7 • коммерция и общепит ▫️ Узнать подробнее о предложениях на квартиры можно на сайте застройщика</t>
+  </si>
+  <si>
+    <t>02.07.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37631</t>
+  </si>
+  <si>
+    <t>Абстракта в Парке Галицкого - вроде есть, но как бы нет 🏛️ ☝️ Этот арт-объект состоит из металлической проволоки и выглядит незавершенным, в чем и заключается его идея ☝️ Колонны времен античности, недоведенные до конца, отображают мысль о быстротекущей жизни и в то же время бессмертных предметах</t>
+  </si>
+  <si>
+    <t>02.07.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37622</t>
+  </si>
+  <si>
+    <t>Выбирайте, какой колобок сегодня вы 😁 Гуляя в Парке Галицкого, можно организовать себе мини квест «Найди все смайлики». Так вы обойдёте весь Парк Облаков и повеселитесь 🤗 Cегодня до +31° ☀️ Доброе утро, друзья! 💚</t>
+  </si>
+  <si>
+    <t>01.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37621</t>
+  </si>
+  <si>
+    <t>Парк Галицкого территория любви 💃❤️ ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37612</t>
+  </si>
+  <si>
+    <t>Магнолия Грандифлора - цветок живёт всего несколько дней 🌸🐝 ☝️ А вот само дерево появилось на Земле около 100 миллионов лет назад Любовались уже в Парке? Делитесь фото 🤗 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37611</t>
+  </si>
+  <si>
+    <t>Cегодня до +30° ☀️ Доброе утро, друзья! ❤️</t>
+  </si>
+  <si>
+    <t>30.06.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37610</t>
+  </si>
+  <si>
+    <t>Мимо Парка проплывают красивые закаты 🌅 их никак не остановить! С утра будем догонять рассветы …. это на планете неизменно 💛 Добрых снов, друзья! 💤</t>
+  </si>
+  <si>
+    <t>28.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37601</t>
+  </si>
+  <si>
+    <t>Японский сад в Парке Галицкого - место, которое надо смотреть своими глазами 🥰 C утра, как и раньше, попасть очень легко. Попробуйте 🤗 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>28.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37600</t>
+  </si>
+  <si>
+    <t>Новый дом — новая жизнь. И новые соседи, которые уже ждут🚪 Квартиры в AVA от 5.8 млн с ремонтом и парковкой в подарок. Проекты в разных районах Краснодара — в том числе в центре. Продуманная инфраструктура и планировки под любой жизненный сценарий и бюджет — посмотреть всё можно на сайте. Реклама. ООО СЗ «Кислород» ИНН 2367015397</t>
+  </si>
+  <si>
+    <t>28.06.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37595</t>
+  </si>
+  <si>
+    <t>Ура! Сегодня воскресенье 🎉 Прекрасный повод пойти в Парк ❤️ Cегодня до +27° ☀️ Доброе утро, друзья! 🍀 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37594</t>
+  </si>
+  <si>
+    <t>Символ футбольного клуба «Краснодар» 🌿 Когда то стоял на входе в Парк Галицкого Помните его, друзья? если есть фото с ним - делитесь в комментариях 🤗 А теперь его убрали подальше и под охрану 😌 Это фото сегодня 📍 Сейчас стоит на входе в стадион «Краснодар 2» ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37592</t>
+  </si>
+  <si>
+    <t>И здесь скажете надо у каждой лавочки ставить таблички и охрану? 🤯 Люди, берегите Парк! 🔉 смотрите видео со звуком ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37591</t>
+  </si>
+  <si>
+    <t>Устанавливай правила в своей квартире! 🏙 Жилой комплекс расположен в Новознаменском р-не, который славится удобной транспортной развязкой и удаленностью от городской суеты. 🏠 Квартиры — От 33 кв. метров — Потолки 2,7 метров — Комфортные планировки — Готовые и строящиеся корпуса 🏡 Инфраструктура — Магазины, кафе и другие объекты на первых этажах — 15 минут до ближайшей школы и детского сада 🌷Другое — Благоустроенная территория — Пожалуй, самый быстрый выезд в направлении моря и курортов ➡️ Переходите по ссылке и получите консультацию и подбор квартиры от застройщика: https://clck.ru/3UNMJ5 Реклама. ООО «СЗ «СМОРОДИНА». ИНН 2312316236</t>
+  </si>
+  <si>
+    <t>27.06.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37590</t>
+  </si>
+  <si>
+    <t>Пошумим? 💦 Заглянем вниз в Каньон или Амфитеатр Воды 🛠️ Локация построена в стиле хардскейп. Это неживые, постоянные элементы ландшафтного дизайна, такие как дорожки, подпорные стены, водоемы и прочие конструкции, выполненные из материалов вроде камня, кирпича, бетона, дерева и металла 📍 Находится Каньон в Парке Облаков</t>
+  </si>
+  <si>
+    <t>27.06.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37581</t>
+  </si>
+  <si>
+    <t>Лиана, которая приносит деньги 💰 Бугенвиллея 🌸 🧲 Родом из Южной Америки, а вот в Азии её почитают как мощный денежный магнит, приносящий в дом богатство, прибыль и удачу в бизнесе 🧙‍♂️ В суевериях считается, что яркие прицветники (цветочек маленький беленький) растения символизирует крупные купюры, а зелёные листья притягивают стабильный доход 💵 Чтобы растение «работало», надо у него тихонько попросить и ни в коем случае не навредить Гуляйте, друзья, по Парку с пользой 😁 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>26.06.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37580</t>
+  </si>
+  <si>
+    <t>Прохладной Ротонды перед сном 💚💦 Смотровая площадка под водным шатром летом пользуется популярностью Заглядывали во внутрь? 👀 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37572</t>
+  </si>
+  <si>
+    <t>Лавандовый закат в Парке Галицкого 🌇💜 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37567</t>
+  </si>
+  <si>
+    <t>Разных акаций в Парке много 🌸 Эта самая пушистая Альбиция или Ленкоранская акация ✍️ Ленкоранской её называют по названию местности в Азербайджане, это район северного Талыша. Ленкоранская низменность лежит вдоль береговой линии Каспийского моря, в месте впадения в него реки Ленкорань Аромат нежно-сладкий 🩷 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37566</t>
+  </si>
+  <si>
+    <t>Уютный жилой комплекс «История 3» в пригороде Краснодара с готовым детским садом под окнами • 17 литеров • Детский сад на территории • Школа в 5 минутах • Благоустроенные дворы и прогулочные зоны • Детские и спортивные площадки • Дизайнерские вестибюли с местами для колясок и велосипедов • Паркинг • Магазины, кафе и объекты сервиса рядом 🏗 Узнать подробнее о предложениях на квартиры можно на сайте застройщика</t>
+  </si>
+  <si>
+    <t>25.06.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37561</t>
+  </si>
+  <si>
+    <t>Заглядывайте в Перголу любоваться розами 🌹 Пергола у нас километровая, а значит и роз целый километр 🤪 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>25.06.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37558</t>
+  </si>
+  <si>
+    <t>Грустно Человеку без воды! 😁 Cегодня до +31° 🌤️☁️ Доброе утро, друзья! 💦 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>24.06.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37553</t>
+  </si>
+  <si>
+    <t>По преданию, если девушка увидит цветущую магнолию, — она в течении года выйдет замуж, причём, удачно 👰‍♀️😍 Девчонки, любуйтесь! ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>24.06.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37552</t>
+  </si>
+  <si>
+    <t>◾️Ремонт в подарок в ЖК "Коллекция" При покупке квартир планировок: - студия, 1-к квартира, 2-к квартира, 3-к квартира ◾️подробности о предложениях на квартиры на сайте Акция распространяется на квартиры в ЖК “Коллекция” кроме пентхаусов и квартир с террасами. Сроки акции: с 01.06.26 г. по 30.06.2026 г.</t>
+  </si>
+  <si>
+    <t>24.06.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37551</t>
+  </si>
+  <si>
+    <t>23.06.26 18:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37547</t>
+  </si>
+  <si>
+    <t>Вокруг арт-объекта «Объятия человечества» появилась подсветка классических цветов Парка 💙💚❤️ Теперь вроде как понаряднее 🪩 Как вам? ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37546</t>
+  </si>
+  <si>
+    <t>Ваш летний отдых Jumeirah Saadiyat Island предлагает спокойную атмосферу на побережье, где белоснежные пляжи встречаются с водами Аравийского залива. Насладитесь изысканной кухней, восстановите силы в отмеченном наградами спа-центре и любуйтесь прекрасными видами на море на протяжении всего пребывания. Просторные люксы с одной–тремя спальнями и виллы с двумя–пятью спальнями и частными бассейнами обеспечивают уединение и комфорт в элегантной современной обстановке. Частный пляж, SAL Beach Club, велнес-центр, студия пилатеса, а также корты для тенниса и падела — каждый момент создан для лёгкой и гармоничной островной жизни. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.06.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37541</t>
+  </si>
+  <si>
+    <t>Как сделать ремонт и не развестись? 💔🔨 По данным исследований, самые частые причины споров во время ремонта: 🔺 33% — выбор отделочных материалов 🔺 21% — выбор стиля интерьера 🔺 20% — бюджет ремонта 🔺 19% — выбор мебели и предметов интерьера А главной сложностью большинство людей называют сам процесс ремонта. Потому что одно дело выбрать красивую картинку, а совсем другое — пройти весь путь от демонтажа до установки мебели. 🙌 Именно поэтому мы в СТРОЙ.405 закрываем большинство вопросов ещё до начала работ. Перед стартом ремонта подробно рассчитываем смету, чтобы заказчики понимали будущие расходы. А если дизайн-проекта нет — бесплатно разрабатываем технический проект при ремонте под ключ. Продумываем планировку, мебель, электрику, сантехнику и основные технические решения заранее. Дальше всё тоже достаточно просто: ✔️ Работаем без авансов и предоплат. ✔️ Оплата только за выполненные работы. ✔️ Технадзор контролирует качество на каждом этапе. ✔️ Регулярно отправляем фото- и видеоотчёты. ✔️ Помогаем с подбором материалов. С нами ремонт становится понятным и предсказуемым процессом для всей семьи. Планируете ремонт квартиры или дома? Запишитесь на бесплатный выезд технолога и получите подробную смету ещё до начала работ. 👉 БЕСПЛАТНЫЙ ЗАМЕР Реклама</t>
+  </si>
+  <si>
+    <t>23.06.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37540</t>
+  </si>
+  <si>
+    <t>🔴 Ремонт в подарок в ЖК "Новые сезоны 2" При покупке 1-к квартиры площадью 37,58 м² только указанной планировки. Современный жилой комплекс бизнес-класса со своей инфраструктурой: • поликлиника • физкультурно-оздоровительный комплекс с бассейном • школа и детские сады • детские площадки • спортивные зоны • беговые и вело-дорожки • паркинг многоуровневый • дворы без машин • озеленение и прогулочные аллеи • дизайнерские входные группы • 24/7 видеонаблюдение и охрана Подробнее узнать о предложениях можно на официальном сайте</t>
+  </si>
+  <si>
+    <t>23.06.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37536</t>
+  </si>
+  <si>
+    <t>Деревянную набережную обновляют! Cегодня до +31° ☀️🔥 Доброе утро, друзья! 🌿 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37535</t>
+  </si>
+  <si>
+    <t>Те самые розы в Перголе 🌹 И нет, это не ИИ! Это Парк Галицкого ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37530</t>
+  </si>
+  <si>
+    <t>На крыше Энергоцентра всё так же прекрасно 🥰 Поднимайтесь, не проходите мимо 🤗 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37529</t>
+  </si>
+  <si>
+    <t>22.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37528</t>
+  </si>
+  <si>
+    <t>Самая шумная локация в Парке Галицкого «Амфитеатр воды» или «Каньон» по настоящему 💦 ❗️Деткам до 5 лет проход запрещён ❗️Дети до 14 лет только со взрослыми ❗️Вход со стороны Дубовой аллеи. Ориентир большое здание в золоте ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37523</t>
+  </si>
+  <si>
+    <t>Приступили к обрезке Шалфея на террасах ✂️ Этот шалфей не пригоден в пищу или для других целей. Его весь выбрасывают ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>22.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37521</t>
+  </si>
+  <si>
+    <t>Каждое утро в нашем заведении начинается одинаково. Это уже обычай. Традиция. Я бы сказал - ритуал! 😁 Cегодня до +27° 🌞 Доброе утро, друзья! 🧑‍🌾 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37520</t>
+  </si>
+  <si>
+    <t>Подводный мир Парка Галицкого 🐳💦 Кроличья нора ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37515</t>
+  </si>
+  <si>
+    <t>Почему прогулка со мной в Парке намного интереснее? 🥰✅ Потому что, пока я не расскажу, вам никто об этом не расскажет 😊 Вот, например, лодочка раскрылась у Медовой пальмы 🌴🍯 А раскрывается она для того, чтобы цветы её опыляли. А кто опыляет? Ветер! А почему Медовая? Да потому же, что и Винная 😁 А не только Юбея или Слоновая А ещё это одно из самых дорогих деревьев нашего Парка 😉 Мне есть, что рассказать и показать! Жду всех на своих экскурсиях 🤗 Даже если вы были 100 раз в Парке, поверьте, вы его узнаете с другой стороны! ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37514</t>
+  </si>
+  <si>
+    <t>Cегодня до +28° ☀️ Доброе утро, друзья! 🐦‍⬛ ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37505</t>
+  </si>
+  <si>
+    <t>Мечтаете о красивой улыбке, но откладываете? ❌ Кажется, что виниры — это дорого ❌ Боитесь, что зубы придётся сильно стачивать ❌ Не знаете, подойдут ли виниры именно вам «Санация» приглашает Вас консультацию по эстетической реставрации улыбки 🎁 Для первых 5 пациентов консультация по винирам — БЕСПЛАТНО! На консультации наши специалисты: ☑️Оценят состояние зубов и улыбки ☑️Расскажут, подходят ли вам виниры ☑️Подберут оптимальный вариант эстетической коррекции ☑️Рассчитают стоимость лечения ☑️Ответят на все ваши вопросы Почему пациенты выбирают виниры? ✨ Белоснежная улыбка без отбеливания ✨ Коррекция формы и цвета зубов ✨ Естественный внешний вид ✨ Долговечный результат и уверенность в себе Современные виниры — это комфортное и доступное решение для тех, кто хочет улыбаться без стеснения Напишите нам: «ВИНИРЫ» и мы подберём для вас удобное время визита🦷 📍«Санация» 📞 +7 (918) 217-04-32 ⚪️ телеграм-канал 🔵 канал в MAX Реклама</t>
+  </si>
+  <si>
+    <t>20.06.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37496</t>
+  </si>
+  <si>
+    <t>Заглянули на минутку в Японский сад - здесь как всегда ярко 🧡 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37487</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите какое яркое местечко получилось 🥰 Чего здесь только нет! Окрестности ресторана Amavi</t>
+  </si>
+  <si>
+    <t>20.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37486</t>
+  </si>
+  <si>
+    <t>Cегодня до +26° ☁️🌨️ Доброе утро, друзья! 🌸 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37485</t>
+  </si>
+  <si>
+    <t>Cегодня до +29° 🌤️ Доброе утро, друзья! 🌸 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>18.06.26 06:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37484</t>
+  </si>
+  <si>
+    <t>Деревья с локтями - Платаны 🌳 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>17.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37482</t>
+  </si>
+  <si>
+    <t>Тории в нашем Японском саду ⛩️ Традиционные японские ворота без створок, служащие главным символом синтоизма и визитной карточкой Японии Что же нам с ними делать? * Проход через тории символизирует очищение и переход человека из мира людей в обитель богов (ками) * Ярко-красный цвет классических ворот символизирует жизненную энергию и, по поверьям, отпугивает злых духов * Название переводится как «птичий насест». Считается, что изначально они были столбами с веревкой, на которых отдыхали священные птицы Ждём окончание установки и бежим в Японский сад гонять злых духов 👻 Б/у! ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37480</t>
+  </si>
+  <si>
+    <t>Тории в нашем Японском саду ⛩️ Традиционные японские ворота без створок, служащие главным символом синтоизма и визитной карточкой Японии Что же нам с ними делать? * Проход через тории символизирует очищение и переход человека из мира людей в обитель богов (ками) * Ярко-красный цвет классических ворот символизирует жизненную энергию и, по поверьям, отпугивает злых духов * Название переводится как «птичий насест». Считается, что изначально они были столбами с веревкой, на которых отдыхали священные птицы Ждём окончание установки и бежим в Японский сад гонять злых духов 👻 Б/у!</t>
+  </si>
+  <si>
+    <t>17.06.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37476</t>
+  </si>
+  <si>
+    <t>Небольшое напоминание от Lumisfera 💛 Летом дни становятся особенно насыщенными: работа, путешествия, встречи, семейные планы. Поэтому решили иногда помогать вам не потеряться в этом приятном круговороте событий и заранее напоминать о ближайших концертах. Если вы давно хотели провести красивый вечер вместе с близкими, сохранить его в памяти и просто ненадолго остановиться среди летней суеты — возможно, сейчас самое подходящее время. Уже 18, 19 и 25 июня в Парке Галицкого состоятся традиционные концерты Lumisfera с программой "Мировые хиты", а дальше — каждый четверг июля. Живой оркестр, тысячи свечей, закатное небо и музыка, которая объединяет людей сильнее любых слов. 🎟 Билеты: по ссылке</t>
+  </si>
+  <si>
+    <t>17.06.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37475</t>
+  </si>
+  <si>
+    <t>Cегодня до +28° Доброе утро, друзья! ⛩️ На прогулку не забывайте солнцезащитный крем 🏖️ ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37474</t>
+  </si>
+  <si>
+    <t>Вечернее настроение в Парке Галицкого 💃🪩</t>
+  </si>
+  <si>
+    <t>16.06.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37473</t>
+  </si>
+  <si>
+    <t>16.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37472</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Евгения 2. Anna (@Zerfiya) 3. Татьяна (@TataFomina) 4. Kino4ka36 (@Irina1255) 5. Наталья 6. мать (@mashkk_mx) 7. Наташа 8. 46191 (@Andrey_D1963) 9. Алексей (@Alexey_Nikolaenko) 10. Tata (@Tatkabogdanova) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>16.06.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37467</t>
+  </si>
+  <si>
+    <t>Cегодня до +27° ☀️🌤️🌦️ Доброе утро, друзья! 💜 Жакаранда продолжает своё цветение 💕 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37462</t>
+  </si>
+  <si>
+    <t>Открылись новые тоннели в Кроличьей норе 🐰 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37461</t>
+  </si>
+  <si>
+    <t>15.06.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37456</t>
+  </si>
+  <si>
+    <t>Cегодня до +27° ☀️🌤️ Доброе утро, друзья! 🌹 Парк Облаков продолжает манить ароматами роз, а Японский сад удивляет расцветками гортензий ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>14.06.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37455</t>
+  </si>
+  <si>
+    <t>🥳 Разыгрываем сертификат на двоих в Японский сад и 9 Карт Парка Галицкого + Путеводитель только среди наших подписчиков 🎁 1. Сертификат в Японский сад: - на 2 персоны - депозит в кафе 3000₽ - QR-код для входа в Японский для двоих - можно взять с собой детей до 7 лет - нахождение в саду не ограничено 🎁 2-10. Карта Парка Галицкого + Путеводитель ✅ Условия просты: 1. Быть подписанным на наши каналы: ✔️ Парк Галицкого ✔️ Краснодарские будни ✔️ Японский сад ✔️ Кубанский край ✔️ Парк Облаков 2. Нажать кнопку «Участвую!» 🏆 Победители будут определены 10 июня 2026 в 10:00 ☝️ Количество участников розыгрыша должно быть 1000 ☝️ Коммерческие каналы не участвуют ☝️ День, время прогулки, кафе для перекуса выбирает победитель из доступных Всем удачи! ✨</t>
+  </si>
+  <si>
+    <t>13.06.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37452</t>
+  </si>
+  <si>
+    <t>Cегодня до +27° ☀️🌤️🌦️ Доброе утро, друзья! 🌸 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37451</t>
+  </si>
+  <si>
+    <t>«Таких на свете нет»: песню для Сергея Галицкого написала жительница Краснодара Вдохновленная деятельностью Сергея Галицкого жительница Краснодара Марина Уфимцева решила написать песню в его честь. В своей композиции она выразила благодарность за поддержку и вклад Галицкого в развитие Краснодара. Исполнитель: «Мариша» Автор слов: Уфимцева Марина Автор музыки : Уфимцева Марина, Антон Кириченко. https://marisha-songs.ru https://vk.ru/audio474499215_456928346 https://music.yandex.ru/album/39734563?ref_id=AA51F060-DC27-4842-B5B8-CB25A6794B68&amp;utm_medium=copy_link Реклама</t>
+  </si>
+  <si>
+    <t>12.06.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37450</t>
+  </si>
+  <si>
+    <t>🇷🇺 С Днём России! Поздравляем всех с праздником! Cегодня до +25° ☁️🌦️ Доброе утро, друзья! 🌿 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37449</t>
+  </si>
+  <si>
+    <t>Этот день закончился дождём 🌧️💦 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37448</t>
+  </si>
+  <si>
+    <t>Ремонт в подарок в ЖК "Коллекция" При покупке квартир планировок: - студия, 1-к квартира, 2-к квартира, 3-к квартира подробности о предложениях на квартиры на сайте Акция распространяется на квартиры в ЖК “Коллекция” кроме пентхаусов и квартир с террасами. Сроки акции: с 01.06.26 г. по 30.06.2026 г.</t>
+  </si>
+  <si>
+    <t>11.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37443</t>
+  </si>
+  <si>
+    <t>Встречаем цветение Магнолии Грандифлора 🌺 Это цветение ждали многие 🥰 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/37442</t>
+  </si>
+  <si>
+    <t>Собираем урожай Сливы Нигра в Весеннем саду 🌸🍒 Сегодня до +27° 🌤️ Доброе утро, друзья! ☕️ ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38572</t>
+  </si>
+  <si>
+    <t>Lumisfera проведёт ещё один концерт в Краснодаре — последний под открытым небом в этом сезоне. В сентябре Lumisfera исполняется три года. Именно в Краснодаре, в Парке Галицкого, в сентябре 2023 года состоялись первые концерты при свечах. Здесь началась история, которая за три года согрела десятки городов и более полумиллиона сердец. 25 сентября Lumisfera сделает подарок городу, с которого всё началось, и создаст ещё один незабываемый вечер «Мировых хитов» в амфитеатре Парка Галицкого. Тысячи свечей, живой оркестр, любимая музыка и звёздное небо. Можно красиво одеться, выйти пораньше, погулять по парку, взять плед, встретиться с близкими. Или устроить незабываемое свидание — для этого есть лаунж-зона только для двоих: невероятный вид и максимум романтики. После концерта можно не спешить домой и немного задержаться в его атмосфере, чтобы сохранить в душе его свет. Поставьте красивую точку в сезоне: clck.ru/3Vqq8H #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38569</t>
+  </si>
+  <si>
+    <t>"Уродливые Платаны в начале парка" - частенько такое пишут 🫣 Я всегда уточняю: Это вы про какие? 😁 Почему то людям свойственно обзывать "уродством" всё необычное А на фото шикарная Платановая аллея нашего Парка, на которую никто не обращает внимание. А она вон как вымахала за 9 лет! Кто помнит эти деревца вначале стройки? 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>15.09.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38566</t>
+  </si>
+  <si>
+    <t>Плоды Магнолии Грандифлора - диковинные шишки, которые созревают в сентябре 🌸 ✍️ Шишкообразные многолистовки наполнены блестящими семенами. При созревании они эффектно свешиваются на тонких шелковистых нитях Так что, Магнолия нас удивит ещё ... красотка! 📍 Кратер ⛲️ Арки 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>15.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38565</t>
+  </si>
+  <si>
+    <t>Жилой комплекс с колесом 🎡 обозрения Проект ЖК Дом 101 от СК НВМ @gk_nvm_south - Школа и 5 детских садов - Парк 20 га с амфитеатром для событий и колесом обозрения - Православный храм - Физкультурно-оздоровительный комплекс - Поликлиника - Теннисный корт и футбольное поле 💬 подробности на сайте</t>
+  </si>
+  <si>
+    <t>15.09.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38564</t>
+  </si>
+  <si>
+    <t>Chery от 5 290₽/мес. в Краснодаре! ⚡ Только до 21 сентября - распродажа Chery со скидкой 30% и экономией до 700 000 рублей В акции учавствуют: - Chery Tiggo 4 Pro — от 5 290₽/мес. - Chery Arrizo 8 — от 7 628₽/мес. - Chery Tiggo 7L — от 9 480₽/мес. За покупку у нас - бонусом: ✅ КАСКО; ✅ Второй комплект шин; ✅ 0₽ первый взнос. Звоните: +7(861)238-13-23 (сориентируем по условиям) Чтобы зафиксировать скидку и забрать бонус, жмите ниже: Получить скидку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", Банк ВТБ (ПАО). #реклама chery-auto193.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38563</t>
+  </si>
+  <si>
+    <t>Cегодня до +24° 🌤️ Доброе утро, друзья! 🌸 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>14.09.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38554</t>
+  </si>
+  <si>
+    <t>✨✨✨ это всё наш Парк Галицкого 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>14.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38552</t>
+  </si>
+  <si>
+    <t>Карта Парка Галицкого ⚡️🗺️ Это наша авторская карта, где более 400 меток с описанием всех локаций, большинства растений и море полезной информации Также добавили карту Парка Облаков, где почти 50 меток, уж точно всё найдёте Карта работает без интернета! Постоянно обновляется! Карта в вашем телефоне пока вы её не удалите Доступ к скачиванию карты у вас на 3 месяца! Стоимость 490₽. Для покупки пишите нам 👉 Танна Уже больше 3 тыс туристов гуляет с нашей картой и продлевают подписку не первый год… скачивайте и вы!</t>
+  </si>
+  <si>
+    <t>14.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38551</t>
+  </si>
+  <si>
+    <t>Застройщик «НВМ» поздравил особенных учеников центра «Альтар» с началом учебного года Занятия идут по индивидуальным программам: здесь учатся дети с РАС, которым трудно дается обычная школьная среда. Представители девелопера «НВМ» https://t.me/nvm_dobro передали ученикам наборы школьных принадлежностей, форму и специальные прописи для отработки навыков письма.</t>
+  </si>
+  <si>
+    <t>14.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38546</t>
+  </si>
+  <si>
+    <t>✍️ Белая гортензия на языке цветов символизирует чистоту и невинность. Её часто добавляют в свадебные букеты или дарят женщине в честь рождения ребёнка Также белая гортензия может олицетворять совершенство и изящество 📍 Парк Облаков Краснодар</t>
+  </si>
+  <si>
+    <t>14.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38545</t>
+  </si>
+  <si>
+    <t>🥳 Разыгрываем сертификат на двоих в Японский сад и 9 Карт Парка Галицкого только среди наших подписчиков 🎁 1. Сертификат в Японский сад: - на 2 персоны - депозит в кафе 3000₽ - QR-код для входа в Японский для двоих - можно взять с собой детей до 7 лет - нахождение в саду не ограничено 🎁 2-10. Карта Парка Галицкого доступ 1 месяц ✅ Условия просты: 1. Быть подписанным на наши каналы: ✔️ Парк Галицкого ✔️ Японский сад ✔️ Парк Облаков 2. Нажать кнопку «Участвую!» 🏆 Победители будут определены 5 октября 2026 в 10:00 ☝️ Коммерческие каналы не участвуют ☝️ День, время прогулки, кафе для перекуса выбирает победитель из доступных 👆 Участников должно быть не менее 1000 Всем удачи! ✨</t>
+  </si>
+  <si>
+    <t>14.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38544</t>
+  </si>
+  <si>
+    <t>Когда Сергея Николаевича просят стать мэром 🥸 Пойти во власть? Это очень странный вопрос, который все время задают. Потому что это другой вид деятельности. Врачу разве говорят: ты не хочешь стать хоккеистом? Я закончил как предприниматель. Самая большая должность, которую я хочу до конца жизни теперь занимать - это президент футбольного клуба «Краснодар». Это моя жизнь. И я готов участвовать в социальных проектах в городе. Потому что я богатый человек, и я считаю, что богатые люди должны это делать. Политики - это люди, которые кладут свою жизнь, либо свою внутреннюю личную, свободу, потому что они не могут просто гулять по улицам, не могут чего-то такого делать. Это очень тяжелый труд, который вы почему-то не считаете специальностью. Ваши мысли, друзья 🤗</t>
+  </si>
+  <si>
+    <t>14.09.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38543</t>
+  </si>
+  <si>
+    <t>Квартиры от застройщика в Крыму у моря 🏠 Квартиры в Феодосии — для жизни и отдыха! В ЖК «Гриновский» действуют горячая акция и специальные предложения на квартиры комфорт-класса с видами на море и горы. ✨ До моря и центральной набережной — менее 2 км; 👍 Первая очередь сдана. На территории жилого квартала предусмотрены площадки для игр, спорта и отдыха, а в самом доме — собственная инфраструктура: • видовая терраса с панорамным видом на Феодосию; • подземный паркинг с круглосуточным доступом; • торговый центр площадью 4 000 м². ✅На сайте можно посмотреть: • планировки квартир; • расположение домов и этажность; • актуальные цены и специальные предложения. Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ФЕОГРАД. #реклама grinovskiy.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38542</t>
+  </si>
+  <si>
+    <t>Утро в Парке начинается одинаково ❤️ Cегодня до +28° 🌥️ Доброе утро, друзья! ☕️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38535</t>
+  </si>
+  <si>
+    <t>Если у вас не получилось сегодня прогуляться по Парку Галицкого, то за вас это сделали мы 😍❤️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38534</t>
+  </si>
+  <si>
+    <t>Сегодня догоняли закат 😊 всё, что успели 🥰 🏛️ Абстракта, автор Эдоардо Тресольди 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>13.09.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38533</t>
+  </si>
+  <si>
+    <t>Новости для жителей Краснодарского края Банкротство физ лиц в Армавире и Краснодарском крае напрямую от арбитражного управляющего. - Без переплат юристам и скрытых платежей - Завершили 1590 дел - 350+ реальных отзывов - Вы будете сразу знать: подходите ли вы под процедуру или нет? Потому что именно арбитражный управляющий ведёт процедуру и знает все тонкости ✅ Узнайте: подходите ли Вы под процедуру, ответив на 6 вопросов и мы сообщим вам результат Жмите «подробнее», чтобы узнать больше информации Узнать больше Банкротство влечет негативные последствия, в том числе ограничения на получение кредита и повторное банкротство в течение пяти лет. Предварительно обратитесь к своему кредитору и в МФЦ. #реклама региональное-агентство-списания-долгов.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38530</t>
+  </si>
+  <si>
+    <t>Наше начало осени утопает в розах 🌹💦 А какая ваша осень? 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>13.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38521</t>
+  </si>
+  <si>
+    <t>Наглее ящериц, чем в этих Буковых комнатах я ещё не видела 🦎😂</t>
+  </si>
+  <si>
+    <t>13.09.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38520</t>
+  </si>
+  <si>
+    <t>13.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38517</t>
+  </si>
+  <si>
+    <t>Ловим радугу в Отражении 🌈💦 Cегодня до +31° ☀️ Доброе утро, друзья! 🎐 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>12.09.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38512</t>
+  </si>
+  <si>
+    <t>✨✨✨ это всё наш Парк Галицкого Добрых снов, друзья! 💤</t>
+  </si>
+  <si>
+    <t>12.09.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38511</t>
+  </si>
+  <si>
+    <t>Осень в Абрау-Дюрсо: 5 событий, ради которых стоит приехать: 🎤 19 сентября, 19:00 — «Резонанс» Опера, бас-гитара и фортепиано в уникальной акустике старинных тоннелей. Три акта музыки и три вкуса от шеф-сомелье. Осталось меньше 20 билетов. 👉Купить билет 🎨 25 сентября, 19:00 — «Шардоне на закате» Вечер на Лесной веранде среди гор и озера. Дегустация Шардоне и разговор об импрессионистах под заходящим солнцем. Для тех, кто ищет вдохновение. 👉Купить билет 🐕 12–13 сентября, с 10:00 — Dog Picnic Праздник для всех, кто любит собак. Сотни пород, ринги, конкурсы, море умиления и тёплое осеннее солнце. Приезжайте всей семьёй — заряда позитива хватит на всех. 🎸 ЧТ–ВС, 19:30 — Концерты в Амфитеатре Скрипка, саксофон, гитара и фортепиано. Живой звук под открытым небом. Вход свободный 🚂 Приезжайте на курорт на историческом экспрессе! 26 сентября — путешествие по знаменитым тоннелям с рассказом об истории и дегустацией. 👉 Купить билет 🔥Билеты и полная афиша Сохраните пост, чтобы не потерять 🎯</t>
+  </si>
+  <si>
+    <t>12.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38504</t>
+  </si>
+  <si>
+    <t>В Парке шумно сейчас и красиво! Вы здесь? 🥰🤩 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>12.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38503</t>
+  </si>
+  <si>
+    <t>12.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38500</t>
+  </si>
+  <si>
+    <t>А вы знали, что музее Японского сада хранится настоящий Волшебный молот удачи? 🔨✨ Это важный атрибут одного из семи божеств счастья Дайкоку, есть в музее Считается, что достаточно одного касания молотом и он может создать всё, что пожелает его обладатель 😀 теперь мы с вами знаем, как Сад строился! Мышки, которые всегда сопровождают Дайкоку, символизируют благополучие и богатство Музей открыт с 6:45. Вход свободный 🍀 #паркгалицкого #краснодар #японскийсад</t>
+  </si>
+  <si>
+    <t>12.09.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38499</t>
+  </si>
+  <si>
+    <t>12.09.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38498</t>
+  </si>
+  <si>
+    <t>Утро начинаем правильно ☕️❤️ Cегодня до +30° ☀️ Доброе утро, друзья! 🍀 Спасибо за фото Надежде Н 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>11.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38497</t>
+  </si>
+  <si>
+    <t>Тсс.. расслабься и посмотри мир рыбов 🤫🪷 Представь, сколько человеческих тайн они хранят 💫 Загадай🤞✨ 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>11.09.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38496</t>
+  </si>
+  <si>
+    <t>11.09.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38489</t>
+  </si>
+  <si>
+    <t>Осень наступила, падают листы! Мне никто не нужен, только ты...🍂 ✅️ Весенний сад 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>11.09.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38482</t>
+  </si>
+  <si>
+    <t>Синие шишки и пахнет апельсином круглый год 🍊 🌲 Кипарис аризонский 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>11.09.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38481</t>
+  </si>
+  <si>
+    <t>Люди, будте бдительны! В парке орудуют воришки 😂🐀 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>11.09.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38471</t>
+  </si>
+  <si>
+    <t>Лето потихоньку возвращается 🌞 Cегодня до +29° ☀️ Доброе утро, друзья! 🍁 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38469</t>
+  </si>
+  <si>
+    <t>Инфинити с другой стороны ⛲️ Узнали? Доброй ночи, друзья! 😴🌌 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>10.09.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38468</t>
+  </si>
+  <si>
+    <t>erid: 2W5zFJbZLCR 🚨 ЖЕЛУДОК И КИШЕЧНИК — ПРОВЕРИТЬ ЗА ОДИН ВИЗИТ И ВО СНЕ Если вы давно откладывали обследование из-за страха или дискомфорта — сейчас отличный момент записаться 💙 В клинике «УРО-ПРО» действует специальная цена на комплекс: 🔹 гастроскопия 🔹 колоноскопия 🔹 проведение исследований во сне 22 000 ₽ → 18 125 ₽ 🔥 Ваша выгода — 3 875 ₽ Один визит — сразу два важных исследования под медикаментозным сном и под наблюдением специалистов. Это возможность проверить состояние ЖКТ и не откладывать заботу о здоровье на очередной понедельник. 📲 Хотите записаться по акции? Запись через МАХ: max.bot 📍 Клиника «УРО-ПРО», ☎️8-861-298-84-02 Сохраните пост и отправьте тому, кто давно собирается пройти обследование 🙌 Имеются противопоказания. Необходима консультация специалиста. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38463</t>
+  </si>
+  <si>
+    <t>Огромная фасолина на дереве в Парке Галицкого - это плод дерева Делоникс 🫛 Это самая большая фасолина, которую вы только видели: длиной 60 см, шириной 5 см Созреет плод к концу осени. Сухой стручок на ветру издаёт громкий звук, но думаю агрономы снимут его 🎐 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>10.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38454</t>
+  </si>
+  <si>
+    <t>Начало осени в Японском саду 🦆🍁🍁🍁 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>10.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38449</t>
+  </si>
+  <si>
+    <t>Пампасная трава на родине своей - сорняк! А у нас цветок 🌾 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>10.09.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38446</t>
+  </si>
+  <si>
+    <t>Японские клёны делают это место ярче 🍁🥰</t>
+  </si>
+  <si>
+    <t>10.09.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38445</t>
+  </si>
+  <si>
+    <t>Cегодня до +26° ☀️ Доброе утро, друзья! 🍁 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>09.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38444</t>
+  </si>
+  <si>
+    <t>Мкр «Парк Победы» в Краснодаре. Квартиры от 3,5 млн ₽ 🏠 Квартиры с мастер-спальнями и отдельными гардеробными, умные планировки. Видовые квартиры с панорамным остеклением. 🚗 Подземный паркинг и кладовые с прямым доступом на лифте. 🏃‍♂️ Собственный бульвар с прогулочными аллеями, фонтаном и арт-объектами. Кофейни и рестораны, атмосферная подсветка фасадов. 🎓 На территории школа на 1 550 учеников и 4 детских сада. ⚽️ Современные детские площадки. Уличные тренажёры, спортивные площадки зоны для йоги и пинг-понга, боксёрский ринг. Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, АО "АЛЬФА-БАНК" и др.. Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38443</t>
+  </si>
+  <si>
+    <t>В этом году 9 октября нашему стадиону 10 лет 🥳🏟️ Немного фактов! ✅ Строительство стадиона началось весной 2013 года ✅ За ходом работ, которые круглосуточно вели почти 1200 строителей, любой желающий мог следить в режиме онлайн в интернете с помощью видеокамер, установленных на башенных кранах ✅ Размер игрового поля 105 на 68 метров ✅ Вместимость стадиона 35 тыс. зрителей: бизнес-мест 5 тыс, "люкс" 500, для прессы 422 ✅ Между кровлей и трибунами смонтирован высокотехнологичный медиаэкран площадью 4700 кв.м. ✅ Все трибуны оснащены системами искусственного подогрева и кондиционирования ✅ В качестве отделочного камня использовали натуральный камень травертин, привезенный из Италии ✅ Стоимость строительства оценивается в 12–13 млрд рублей. И возводилось всё исключительно за счет частных инвестиций СН ✅ Стадион предназначен только для игры в футбол Впечатляет? Нас да! 🤩 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>09.09.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38442</t>
+  </si>
+  <si>
+    <t>Факт дня: Высота арт-объекта Мать Гайя 12 метров🔝 📍 Парк Облаков, Парк Галицкого, Краснодар</t>
+  </si>
+  <si>
+    <t>19.09.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38652</t>
+  </si>
+  <si>
+    <t>Заметили ли вы, что гортензия метельчатая поменяла свой цвет к осени? 🧡 Летом соцветия белые, а к осени становятся розовыми, потом малиново-бордовыми. Это не увядание - в лепестках начинают вырабатываться антоцианы из-за холодных ночей и меньшего света, а хлорофилл, который летом маскировал эти оттенки, снижается А вы выращиваете цветы у себя в саду? Какие они у вас сейчас? Делитесь фото в комментариях ⬇️ Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38651</t>
+  </si>
+  <si>
+    <t>Гуляя по Японскому саду в Краснодаре, можно встретить вот эту красотку 👸 Бронзовая девочка по имени «Утро». Стоит такая нежная, спокойная - прямо дух сада передаёт Автор - скульптор Юлия Федотова. В саду есть ещё одна её работа, так что если пойдёте гулять - поищите А как вам девочка? Понравилась? Пишите в комментах 👇 Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38649</t>
+  </si>
+  <si>
+    <t>Строительство домов под ключ в Краснодаре от 38 000 ₽/м² Мы берём на себя всё — от проекта до отделки. ✅ Более 1000 построенных домов ✅ Более 450 готовых проектов ✅ Фиксированные цены — без скрытых доплат ✅ Гарантия качества — 5 лет ✅ Проект и смета бесплатно Переходите на сайт и выбирайте проект своего будущего дома! Перейти на сайт #реклама ccnova.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38645</t>
+  </si>
+  <si>
+    <t>Наша зелёная осень 🍃🥰 Cегодня до +26° 🌤️🌧️ Доброе утро, друзья! 🍁 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38644</t>
+  </si>
+  <si>
+    <t>Доброй ночи, друзья! 💫💫💫 ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.09.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38643</t>
+  </si>
+  <si>
+    <t>Учись водить на современных машинах в автошколе «Вектор» Первое знакомство с дорогой должно быть комфортным 🚗 В автошколе «Вектор» обучение проходит на современных автомобилях — в автопарке более 50 машин, включая Tesla. Но хороший автомобиль — только часть обучения. Мы выстраиваем программу так, чтобы Вы постепенно освоили всё необходимое: — управление и чувство габаритов — парковку и манёвры — перестроения и движение в потоке — проезд перекрёстков и сложных участков — реальные городские маршруты 📚 Теорию можно изучать онлайн в удобное время. Доступ к материалам сохраняется и после выпуска. А ещё можно менять инструктора, группу и филиал, если так заниматься комфортнее. 💰 Доступна рассрочка без % и переплат. Первое занятие — бесплатно. Записывайтесь в автошколу «Вектор» и начинайте путь к правам с комфортом ❤️ Получить консультацию #реклама 16+ mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38634</t>
+  </si>
+  <si>
+    <t>Грот - это самый масштабный, сложный и разнообразный объект в Парке Галицкого 🏞️ бывали уже в нём? 💎 Рассказывайте, что вас впечатлило и что не понравилось? Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38633</t>
+  </si>
+  <si>
+    <t>Коренные жители устраивают бардак в Парке Галицкого 🐦‍⬛😁 Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>18.09.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38632</t>
+  </si>
+  <si>
+    <t>Roborock Qrevo 2 Pro со скидкой на Яндекс Маркете Робот-пылесос Roborock Qrevo 2 Pro со скидкой по промокоду ROKY0008 на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 04:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38631</t>
+  </si>
+  <si>
+    <t>Рассветы над парком договорились быть красивыми 🌅 Cегодня до +23° 🌥️🌧️ Доброе утро, друзья! 🍂 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38630</t>
+  </si>
+  <si>
+    <t>Первый Лада Центр - LADA с выгодой до 400 000 ₽ 🚗Только у официального дилера - выгода до 20% по госпрограммам. Сигнализация в подарок! 💰Подберите новую LADA и узнайте доступные условия покупки. Рассчитаем выгоду и поможем выбрать подходящую комплектацию. ✅Оставьте заявку и получите персональное предложение. Узнать цену #реклама 1plc.lada.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38625</t>
+  </si>
+  <si>
+    <t>По Парку люде перестали совсем гулять 🫢 Все в Парке Облаков Но здесь всё так же красиво и интересно ☘️ ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.09.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38621</t>
+  </si>
+  <si>
+    <t>Новые тисы приехали 🌲 В Парке Облаков тоже кипит работа 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>17.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38620</t>
+  </si>
+  <si>
+    <t>ЖК «История 3» 🌳 уютная жизнь в пригороде Проект от СК НВМ @gk_nvm_south  • Готовый детский сад • Школа в 5 минутах • Озеленение • Детские и спортивные площадки • Дизайнерские вестибюли • Паркинг 💬 подробнее на сайте</t>
+  </si>
+  <si>
+    <t>17.09.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38617</t>
+  </si>
+  <si>
+    <t>🏗️ Вот это да! Если бы мы знали…. Карандаши и Одуванчики точно не вернуться 🙃 Хотя Одуваны можно было бы. Согласны?</t>
+  </si>
+  <si>
+    <t>17.09.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38612</t>
+  </si>
+  <si>
+    <t>Что за ягода такая яркая в парке? Пираканта Форчуна или Огненный шип 🫐 и 5 интересных фактов о ней! ⠀ ⠀ 📍 Вдоль забора Японского сада, вокруг Энергоцентра, Восточно-Кругликовская 🌵 Очень острые шипы ❌ Плоды несъедобны 🔝 Вырастает от 2 до 5м в высоту, в ширину может достичь 4м 💮 Цветёт весной, а осенью дарит плоды 📍 Парк Галицкого Краснодар #паркгалицкого #пираканта #растения #природа #краснодар</t>
+  </si>
+  <si>
+    <t>17.09.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38608</t>
+  </si>
+  <si>
+    <t>Вот для чего нужны были эти бетонные площадки 👉 встречаем новые лавочки в Парке Облаков 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>17.09.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38604</t>
+  </si>
+  <si>
+    <t>17.09.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38603</t>
+  </si>
+  <si>
+    <t>Тую стягивают в арку 🌲 ждём что же в итоге решать с этой аллеей. Но пальмы с рододендронами жалко Cегодня до +23° 🌥️ Доброе утро, друзья! 🍂 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>16.09.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38598</t>
+  </si>
+  <si>
+    <t>Добрых снов, друзья! 💤 ©️ alinaluchik90 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>16.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38597</t>
+  </si>
+  <si>
+    <t>Стою и думаю: Сказать им? 😂💦 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>16.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38596</t>
+  </si>
+  <si>
+    <t>▫️ЖК "Коллекция" - клубный квартал ▪️Квартиры с террасами и пентхаусы от СК НВМ @gk_nvm_south • переменная этажность • детский сад на 360 мест • детские и спортивные площадки • теннисный корт, баскетбольная площадка, футбольное и волейбольное поле • подземный паркинг • дворы без машин • прогулочный бульвар 💬 подробности на сайте</t>
+  </si>
+  <si>
+    <t>16.09.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38591</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите, как уже распустился Гептакодиум 🌸 Но мы ждём ещё одно безумно ароматное цветение в Парке. Кто помнит, что это за растение? 🤗</t>
+  </si>
+  <si>
+    <t>16.09.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38581</t>
+  </si>
+  <si>
+    <t>Новые лавочки в Облаках. Похожи на башмачки Золушки 📍 Парк Облаков Краснодар</t>
+  </si>
+  <si>
+    <t>16.09.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38579</t>
+  </si>
+  <si>
+    <t>Внимание! Разыскиваются любители вкусно поесть и пощекотать нервы😉 Сентябрь будет горячим. И нет, мы не про глобальное потепление. В нашем пространстве (Не)винные истории зреет что-то грандиозное🔥 🗓 25.09 в 19:00 — А-ля Русс "Большое русское вино" Думаете, вы знали русскую кухню? Наивные. Это не просто ужин, это гастрономический спектакль. Что будет: 🍽 Русское гостеприимство (с размахом, как мы любим). 🍷 Дегустация эксклюзивных российских вин в сопровождении Сомелье! 🎨 Создание съедобной картины. Да-да, вы будете художником! Идеальный вечер, чтобы наконец понять, что такое "широкая душа". https://t.me/invinokrd/3733 🗓 27.09 в 12:00 — Арт-бранч "Самый жаркий МК осени" 🔥 Воскресный бранч? Скучно. У нас будет горячо! Специальный гость — модель, профессиональный тренер. Будем учиться рисовать с натуры! В программе: 📸 Фотограф, видеомейкер (запечатлим вашу красоту). 🥂 Вкусная еда и невероятная атмосфера. https://t.me/invinokrd/3745 Почему стоит подписаться прямо сейчас? Потому что количество мест ограничено! Вопрос на миллион: Ты с нами или как? 📩 Забронировать место: ЛС @sHelgaCh ✍️: 89183360399 https://t.me/invinokrd 📍г. Краснодар, ул. Офицерская,43 Реклама. Erid: 2Vtzqxby6gU Чугуева О. ИНН 230207264484</t>
+  </si>
+  <si>
+    <t>16.09.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38577</t>
+  </si>
+  <si>
+    <t>Вот и осень пришла в Японский сад 🍂 Cегодня до +24° 🌥️ Доброе утро, друзья! 🍀 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38660</t>
+  </si>
+  <si>
+    <t>Cегодня до +28° ☀️ Доброе утро, друзья! 🍃 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.09.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38659</t>
+  </si>
+  <si>
+    <t>19.09.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38658</t>
+  </si>
+  <si>
+    <t>Словно сцена для ваших снов 🪩 Подземелье ⚡️ До завтра, друзья! ❤️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>19.09.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38657</t>
+  </si>
+  <si>
+    <t>29.09.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38760</t>
+  </si>
+  <si>
+    <t>Вот и первые осенние дожди 🌧️ Доброе утро, друзья! ☕️ Сегодня до +19° ☔️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>29.09.26 03:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38759</t>
+  </si>
+  <si>
+    <t>Новые отделения «Донского ломбарда» уже открыты Необязательно ехать в ломбард, чтобы заранее узнать возможную стоимость изделия. Пройдите онлайн оценку и получите предварительный ориентир. Если результат устраивает, найдите ближайший «Донской ломбард» в разделе «Адреса» на сайте, Яндекс Картах или 2ГИС. Дальше всё просто: 1. Пройдите онлайн оценку. 2. Посмотрите результат. 3. Найдите ближайшее отделение. 4. Приходите с изделием на окончательную оценку. 5. Ознакомьтесь с условиями и заключите договор займа. 6. Получите деньги. Окончательная стоимость определяется после осмотра изделия. Условия займа — при оформлении договора. Пройдите онлайн оценку на сайте «Донского ломбарда». Оценивайте свои финансовые возможности и риски. Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ООО "ФИАНИТ-ЛОМБАРД". #реклама 16+ donskoylombard.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38758</t>
+  </si>
+  <si>
+    <t>Этот мир прекрасен, посмотри? 💦❤️💙🩵💚🩷 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38757</t>
+  </si>
+  <si>
+    <t>🌙 НОЧЬ ФИТНЕСА В BLACK x CROC 2 октября новый BLACK x CROC в ТЦ «Губернский» открывает свои двери до самой ночи! 🐊 С 18:00 до 02:00 — тренировки, соревнования, музыка, подарки и атмосфера большой фитнес-вечеринки. 🔥 С 18:00 до 00:00 — марафон групповых программ: степ, пилатес, зумба, йога, растяжка, круговые и интервальные тренировки и многое другое. 🍑 20:00–21:00 — соревнования по ягодичному мосту 💪 21:00–22:00 — соревнования по народному жиму 🎁 21:30–22:00 — розыгрыш подарков среди зарегистрированных гостей 🎧 С 19:00 — DJ Morelly И всё это — в новом BLACK x CROC площадью 3000 м²: тренажёрный зал, кардио, единоборства, большая BOOTY BUILDER-зона, групповые программы и SPA с сауной и хаммамом. 🖤 Дресс-код: чёрный, розовый, фиолетовый 📍 ТЦ «Губернский», ул. имени Героя Георгия Бочарникова, 8А 🗓 2 октября | 18:00–02:00 Для клиентов BLACK x CROC — вход свободный. Для гостей клуба регистрация обязательна: https://forms.yandex.ru/u/6ab277a2068ff0f69b283a94 👉 Приходите знакомиться с новым BLACK x CROC — но только не днём, а ночью 🌙🐊 Реклама</t>
+  </si>
+  <si>
+    <t>28.09.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38752</t>
+  </si>
+  <si>
+    <t>Клёны краснеют, Капля блестит, Осень в окошко к нам стучит 🍁✊🧡❤️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38743</t>
+  </si>
+  <si>
+    <t>Немного видео из Грота для тех, кто не спускался 😍💎 ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38738</t>
+  </si>
+  <si>
+    <t>Как только на деревьях показываются первые желтые листья, расцветают Безвременники 🌸 ✍️ Весной их можно найти только по широким листьям, летом растения скрыты от глаз. И только осенью из-под земли появляются нежные цветки ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>28.09.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38737</t>
+  </si>
+  <si>
+    <t>Понедельник - как много в этом слове…😀 Как настрой? Доброе утро, друзья! ☕️ Сегодня до +22° ☁️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>27.09.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38734</t>
+  </si>
+  <si>
+    <t>27.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38727</t>
+  </si>
+  <si>
+    <t>5 интересных фактов Дёрен Коуза 🌸 ⠀ 🌾 Другие названия: • Бентамия Коуза • Бентамия японская • Кизил японский • Циноксилон Куза 🍒 Плоды розово-красные, терпкие и похожие на малину или личи, съедобны ( в саду в пищу непригодны) 🌺 Белые большие "цветы" - это прицветники. Настоящие желто-зеленые цветы, тесно сгруппированы в центре "больших цветов" 🌷 Цветёт месяц - полтора 🎑 В Японии нередко изображают на картинах, посуде и коврах ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38726</t>
+  </si>
+  <si>
+    <t>Новый дом — новая жизнь. И новые соседи, которые уже ждут🚪 Квартиры в AVA со скидкой до 22 000 руб/м2 Продуманная инфраструктура и планировки под любой жизненный сценарий и бюджет — посмотреть всё можно на сайте. Реклама. ООО СЗ «Кислород» ИНН 2367015397</t>
+  </si>
+  <si>
+    <t>27.09.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38725</t>
+  </si>
+  <si>
+    <t>Парк всегда встречает улыбкой! 😀 Доброе утро, друзья! ☕️ Сегодня до +24° ☁️ ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>26.09.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38724</t>
+  </si>
+  <si>
+    <t>26.09.26 04:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38723</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🤵🏻👰 Сегодня до +23° ⛅️ ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>26.09.26 03:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38722</t>
+  </si>
+  <si>
+    <t>ЖК "Коллекция" в Краснодаре - статус и комфорт! Квартиры в новом ЖК от застройщика! Преимущества: ❤️ Детский сад на территории; 🏃‍♂️Прогулочный бульвар, детские и спортивные площадки, зоны воркаута, велодорожки; ✅ Коммерческие помещения на первых этажах; 👍Круглосуточное видеонаблюдение на территории и в зонах общего пользования. Ответьте на несколько вопросов и получите персональную подборку квартир! Получить предложение</t>
+  </si>
+  <si>
+    <t>24.09.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38713</t>
+  </si>
+  <si>
+    <t>Дождик не повод не подниматься на Крышу 🌹 Цветущие ароматные розы, последние штрихи лаванды, нежно-яркие цветы спиреи, зреющая пираканта… а виды 🥰 Парк Галицкого всё так же красив и людей меньше 😁🌧️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>24.09.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38708</t>
+  </si>
+  <si>
+    <t>Олеандр распускается 🌸 А ещё это кафе открыто с 6 утра… здесь можно вкусно позавтракать 🥣☕️ Вдруг, если вы рано приехали в Парк и ищите, где выпить кофе ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна</t>
+  </si>
+  <si>
+    <t>24.09.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38707</t>
+  </si>
+  <si>
+    <t>Cегодня до +19° 🌧️☁️ Доброе утро, друзья! 🍁 Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>24.09.26 03:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38706</t>
+  </si>
+  <si>
+    <t>Альфа-Конфа в Геленджике: бизнес, нетворкинг и шоу 22 октября в Геленджик Арене пройдет крупнейшее бизнес-мероприятие от Альфа-Банка, где соберутся предприниматели, топ-спикеры и один большой поток полезной информации В программе: • Лайфхаки профессионального роста • Тренды в маркетинге и продажах • Разбор бизнес-кейсов • Масштабный нетворкинг Спикеры: ✅Ринат Алиев ✅Роман Тарасенко ✅Александра Жаркова ✅Оскар Конюхов ⚡Участие бесплатное! 22 октября в 11:00 Геленджик Арена, Геленджикский пр-т, 171 Зарегистрироваться #реклама 16+ alfabank.sale О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.09.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38701</t>
+  </si>
+  <si>
+    <t>Новый арт-объект в Парке Галицкого. Краснодар ☀️ Вот такое оно - солнце 😎 Друзья, вы там успеваете за новинками? 😁</t>
+  </si>
+  <si>
+    <t>23.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38698</t>
+  </si>
+  <si>
+    <t>Малыши в кустах 🌾👶 В этом месте до сих пор нет освещения 🕶️</t>
+  </si>
+  <si>
+    <t>23.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38697</t>
+  </si>
+  <si>
+    <t>◾️ Стильный жилой комплекс с крытым бассейном ЖК «Форма» от НВМ @gk_nvm_south • малоэтажный • 2 школы и 4 детских сада • крытый бассейн • поликлиника • детский технопарк «Кванториум» • библиотека и коворкинг • парк «Форма» 6 га 💬 Подробности на сайте</t>
+  </si>
+  <si>
+    <t>23.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38691</t>
+  </si>
+  <si>
+    <t>Всего лишь за неделю Парк приоделся в осень 🍂 Любимая пора А какой ваш любимый сезон? ☘️ Экскурсии в Парке Галицкого. Подробнее 👉 Танна Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>23.09.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38684</t>
+  </si>
+  <si>
+    <t>Спеющий Понцирус - это отдельная прелесть 🍋 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>23.09.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38683</t>
+  </si>
+  <si>
+    <t>Cегодня до +27° 🌤️🌦️ Доброе утро, друзья! 🧡 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>23.09.26 03:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38682</t>
+  </si>
+  <si>
+    <t>Квартиры с отделкой в Ростове. Онлайн-ипотека с ПВ 0% ⚡ Выгодное предложение от застройщика СК10 на квартиры в новом ЖК комфорт-класса «Сезоны»! – Малоэтажная застройка – Зелёный двор круглый год – 2 детских сада и новая школа – 10 минут до центра города – Подземный паркинг – Закрытый двор 💰 Скидка 1,4 млн 👌 Платёж от 9 600 ₽/мес 🏠 Рассрочка от застройщика ✅ Количество квартир ограничено, успейте оставить заявку! Подать заявку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ КП №4". #реклама sk10-rostov.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38678</t>
+  </si>
+  <si>
+    <t>Ждём открытие нового объекта? 😍 готовы? Или ещё старые не обошли? Грот, Нору? 😅 ☘️ Экскурсии в Парке Галицкого Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>22.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38677</t>
+  </si>
+  <si>
+    <t>НУЖНО ПРОДАТЬ АВТОМОБИЛЬ? Мы сделаем всё за вас 🚘 Пригоняете машину на площадку KА АВТО, а дальше продажей занимаемся мы Мы берём весь процесс на себя - от подготовки автомобиля к продаже до общения с потенциальными покупателями и оформления сделки Вы оставляете автомобиль - мы занимаемся его продажей. Хотите узнать условия? Напишите нам в сообщения или приезжайте 📍 КА АВТО, Армавир ул. Ефремова 231 📞 +7 989 518 29 29 ПОДПИШИСЬ #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.09.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38676</t>
+  </si>
+  <si>
+    <t>Заплатим за жильца при просрочке Просрочка не всегда злонамеренное действие: зарплату могут задержать, а платёж — зависнуть на стороне банка. Как в таких ситуациях помогает Яндекс Аренда? 1. Если в день оплаты деньги не переведены до 18:00, сервис перечисляет собственнику полную сумму за месяц. 2. Жилец получает отсрочку до 14 дней, чтобы решить свои проблемы. 3. Начисляется небольшая комиссия: 0,9% х сумма арендной платы х количество дней просрочки. Ограничения: ежемесячный платёж — до 300 000 ₽, не первый и не последний месяц аренды. Сдавайте квартиру с Яндекс Арендой и не переживайте о неплатежах ⚡ Подать заявку #реклама arenda.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.09.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38671</t>
+  </si>
+  <si>
+    <t>Давно у нас шалфея в ленте не было 💜 А в Парке он сегодня вот такой</t>
+  </si>
+  <si>
+    <t>21.09.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38670</t>
+  </si>
+  <si>
+    <t>Cегодня до +26° 🌤️ Доброе утро, друзья! 🥧 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>21.09.26 03:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/38669</t>
+  </si>
+  <si>
+    <t>Новый премиальный отель в Адыгее, открыт в 2026 Премиум локация в прекрасном видовом месте на высоте 888 метров, каждый день можно увидеть облака ниже уровня отеля. Свой ресторан итальянской кухни, авторское меню адыгейской кухни, парк для прогулок, видовая площадка для фотосессий, банкетов и медитаций. Вокруг отеля - богатый выбор мест для посещения, активного отдыха, походов и релаксации. Забронировать #реклама platomeot.ru О рекламодателе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7250,59 +11306,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H790"/>
+  <dimension ref="A1:H1255"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3227.64" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -22901,50 +26957,7952 @@
       <c r="C789" t="s">
         <v>2286</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>2287</v>
       </c>
       <c r="E789">
         <v>241</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790">
         <v>88370</v>
       </c>
       <c r="B790" t="s">
         <v>2288</v>
       </c>
       <c r="C790" t="s">
         <v>2289</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="E790">
         <v>3969</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>96538</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E791">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>96539</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E792">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>96540</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E793">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>96541</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E794">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>96542</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E795">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>96543</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E796">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>96544</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E797">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>96545</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E798">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>96546</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E799">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>96547</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E800">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>96548</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E801">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>96549</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E802">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>96550</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E803">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>96551</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E804">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>96552</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E805">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>96553</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E806">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>96554</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E807">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>96555</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E808">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>96556</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E809">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>96557</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E810">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>96558</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E811">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>96559</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E812">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>96560</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E813">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>96561</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E814">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>96562</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E815">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>96563</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E816">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>96564</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E817">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>96565</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E818">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>96566</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E819">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>96567</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E820">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>96568</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E821">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>96569</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E822">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>96570</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E823">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>96571</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E824">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>96572</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E825">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>96573</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E826">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>96574</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E827">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>96575</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E828">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>96576</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E829">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>96577</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E830">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>96578</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E831">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>96579</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E832">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>96580</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E833">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>96581</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E834">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>96582</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E835">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>96583</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E836">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>96584</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E837">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>96585</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E838">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>96586</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E839">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>96587</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E840">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>96588</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E841">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>96589</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E842">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>96590</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E843">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>96591</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E844">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>96592</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E845">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>96593</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E846">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>96594</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E847">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>96595</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E848">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>96596</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E849">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>96597</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E850">
+        <v>3898</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>96598</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E851">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>96599</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E852">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>96600</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E853">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>96601</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E854">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>96602</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E855">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>96603</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E856">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>96604</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="E857">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>96605</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E858">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>96606</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E859">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>96607</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E860">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>96608</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E861">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>96609</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E862">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>96610</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E863">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>96611</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E864">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>96612</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E865">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>96613</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="E866">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>96614</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E867">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>96615</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E868">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>96616</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E869">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>96617</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E870">
+        <v>3491</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>96618</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E871">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>96619</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E872">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>96620</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E873">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>96621</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E874">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>96622</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="E875">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>96623</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E876">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>96624</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2545</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="E877">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>96625</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E878">
+        <v>4039</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>96626</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E879">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>96627</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E880">
+        <v>4135</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>96628</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E881">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>96629</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E882">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>96630</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E883">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>96631</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E884">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>96632</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E885">
+        <v>3876</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>96633</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E886">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>96634</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E887">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>96635</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E888">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>96636</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E889">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>96637</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E890">
+        <v>3546</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>96638</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E891">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>96639</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E892">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>96640</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E893">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>96641</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="E894">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>96642</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E895">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>96643</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E896">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>96644</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E897">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>96645</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E898">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>96646</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E899">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>96647</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E900">
+        <v>3286</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>96648</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E901">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>96649</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E902">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>96650</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E903">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>96651</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E904">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>96652</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E905">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>96653</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E906">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>96654</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E907">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>96655</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E908">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>96656</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E909">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>96657</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E910">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>96658</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E911">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>96659</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E912">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>96660</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E913">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>96661</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E914">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>96662</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E915">
+        <v>4011</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>96663</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E916">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>96664</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E917">
+        <v>4254</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>96665</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E918">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>96666</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E919">
+        <v>4886</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>96667</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E920">
+        <v>4075</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>96668</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E921">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>96669</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E922">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>96670</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E923">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>96671</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E924">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>96672</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E925">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>96673</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E926">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>96674</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E927">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>96675</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E928">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>96676</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E929">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>96677</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E930">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>96678</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E931">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>96679</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E932">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>96680</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E933">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>96681</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E934">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>96682</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E935">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>96683</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E936">
+        <v>3794</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>96684</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E937">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>96685</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E938">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>96686</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2719</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E939">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>96687</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E940">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>96688</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E941">
+        <v>4429</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>96689</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E942">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>96690</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="E943">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>96691</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2734</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E944">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>96692</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E945">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>96693</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="E946">
+        <v>4069</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>96694</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E947">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>96695</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E948">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>96696</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E949">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>96697</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E950">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>96698</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E951">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>96699</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E952">
+        <v>4480</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>96700</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E953">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>96701</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E954">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>96702</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E955">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>96703</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E956">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>96704</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E957">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>96705</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E958">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>96706</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E959">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>96707</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E960">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>96708</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2781</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E961">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>96709</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E962">
+        <v>4564</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>96710</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E963">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>96711</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E964">
+        <v>4839</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>96712</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E965">
+        <v>4446</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>96713</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E966">
+        <v>4463</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>96714</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E967">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>96715</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E968">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>96716</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E969">
+        <v>4725</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>96717</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E970">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>96718</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E971">
+        <v>4341</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>96719</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E972">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>96720</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E973">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>96721</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E974">
+        <v>4746</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>96722</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E975">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>96723</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E976">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>96724</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E977">
+        <v>4090</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>96725</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E978">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>96726</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E979">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>96727</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E980">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>96728</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E981">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>96729</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E982">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>96730</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E983">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>96731</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E984">
+        <v>4789</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>96732</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E985">
+        <v>4842</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>96733</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E986">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>96734</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E987">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>96735</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="E988">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>96736</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E989">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>96737</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E990">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>96738</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="E991">
+        <v>4431</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>96739</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="E992">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>96740</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2876</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="E993">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>96741</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E994">
+        <v>4562</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>96742</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E995">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>96743</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2884</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="E996">
+        <v>4336</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>96744</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2887</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E997">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>96745</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2890</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E998">
+        <v>4320</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>96746</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2893</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E999">
+        <v>4366</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>96747</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2896</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2897</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="E1000">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>96748</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E1001">
+        <v>4087</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>96749</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E1002">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>96750</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2906</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="E1003">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>96751</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="E1004">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>96752</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E1005">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>96753</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E1006">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>96754</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E1007">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>96755</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E1008">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>96756</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E1009">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>96757</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E1010">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>96758</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E1011">
+        <v>3526</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>96759</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E1012">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>96760</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2935</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="E1013">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>96761</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="E1014">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>96762</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E1015">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>96763</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E1016">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>96764</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E1017">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>96765</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E1018">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>96766</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E1019">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>96767</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="E1020">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>96768</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="E1021">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>96769</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="E1022">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>96770</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E1023">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>96771</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="E1024">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>96772</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="E1025">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>96773</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="E1026">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>96774</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E1027">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>96775</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E1028">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>96776</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E1029">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>96777</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E1030">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>96778</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E1031">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>96779</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E1032">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>96780</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="E1033">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>96781</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="E1034">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>96782</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3000</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E1035">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>96783</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E1036">
+        <v>3340</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>96784</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E1037">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>96785</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1038">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>96786</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1039">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>96787</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1040">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>96788</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1041">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>96789</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E1042">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>96790</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E1043">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>96791</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1044">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>96792</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1045">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>96793</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E1046">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>96794</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1047">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>96795</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E1048">
+        <v>3445</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>96796</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E1049">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>96797</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E1050">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>96798</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="E1051">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>96799</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E1052">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>96800</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1053">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>96801</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1054">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>96802</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E1055">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>96803</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1056">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>96804</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E1057">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>96805</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E1058">
+        <v>5316</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>96806</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E1059">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>96807</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1060">
+        <v>4429</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>96808</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1061">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>96809</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1062">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>96810</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1063">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>96811</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1064">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>96812</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1065">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>96813</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1066">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>96814</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1067">
+        <v>3993</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>96815</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1068">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>96816</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E1069">
+        <v>4303</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>96817</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1070">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>96818</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1071">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>96819</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1072">
+        <v>5542</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>96820</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1073">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>96821</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1074">
+        <v>5003</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>96822</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1075">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>96823</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1076">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>96824</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1077">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>96825</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E1078">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>96826</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3126</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E1079">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>96827</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3129</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E1080">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>96828</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1081">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>96829</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1082">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>96830</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1083">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>96831</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E1084">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>96832</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E1085">
+        <v>3243</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>96833</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E1086">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>96834</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="E1087">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>96835</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E1088">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>96836</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E1089">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>96837</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E1090">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>96838</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="E1091">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>96839</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E1092">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>96840</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E1093">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>96841</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E1094">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>96842</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E1095">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>96843</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E1096">
+        <v>3276</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>96844</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E1097">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>96845</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E1098">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>96846</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E1099">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>96847</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1100">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>96848</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1101">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>96849</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1102">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>96850</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1103">
+        <v>3665</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>96851</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1104">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>96852</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1105">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>96853</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1106">
+        <v>3082</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>96854</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1107">
+        <v>3391</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>96855</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1108">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>96856</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1109">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>96857</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E1110">
+        <v>3490</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>96858</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="E1111">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>96859</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E1112">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>96860</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="E1113">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>96861</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E1114">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>96862</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E1115">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>96863</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="E1116">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>96864</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="E1117">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>96865</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E1118">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>96866</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1119">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>96867</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1120">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>96868</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1121">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>96869</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1122">
+        <v>3787</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>96870</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1123">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>96871</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1124">
+        <v>3528</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>96872</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1125">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>96873</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1126">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>96874</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1127">
+        <v>3508</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>96875</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1128">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>96876</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1129">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>96877</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1130">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>96878</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1131">
+        <v>4454</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>96879</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>96880</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1133">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>96881</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="E1134">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>96882</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="E1135">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>96883</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1136">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>96884</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1137">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>96885</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1138">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>96886</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1139">
+        <v>4383</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>96887</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="E1140">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>96888</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1141">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>96889</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="E1142">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>96890</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3313</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E1143">
+        <v>5301</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>96891</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1144">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>96892</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="E1145">
+        <v>4968</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>96893</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1146">
+        <v>4768</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>96894</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="E1147">
+        <v>4536</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>96895</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3328</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="E1148">
+        <v>3919</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>96896</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3331</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E1149">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>103073</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="E1150">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>103074</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="E1151">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>103075</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1152">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>103076</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E1153">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>103077</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E1154">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>103078</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1155">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>103079</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1156">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>103080</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1157">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>103081</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1158">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>103082</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E1159">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>103083</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E1160">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>103084</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3367</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="E1161">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>103085</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="E1162">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>103086</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="E1163">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>103087</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="E1164">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>103088</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="E1165">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>103089</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="E1166">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>103090</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="E1167">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>103091</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3389</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="E1168">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>103092</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3391</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E1169">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>103093</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="E1170">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>103094</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3396</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="E1171">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>103095</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="E1172">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>103096</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3402</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="E1173">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>103097</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1174" s="1">
+        <v>14</v>
+      </c>
+      <c r="E1174">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>103098</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1175">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>103099</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E1176">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>103100</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="E1177">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>103101</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="E1178">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>103102</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E1179">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>103103</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="E1180">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>103104</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="E1181">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>103105</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="E1182">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>103106</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="E1183">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>103107</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="E1184">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>103108</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3435</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="E1185">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>103109</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="E1186">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>103110</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="E1187">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>103111</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="E1188">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>103112</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="E1189">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>103113</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="E1190">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>103114</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="E1191">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>103115</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3456</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3457</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="E1192">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>103116</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="E1193">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>123588</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="E1194">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>123589</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E1195">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>123590</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3468</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="E1196">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>123591</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3471</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="E1197">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>123592</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3474</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3475</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E1198">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>123593</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="E1199">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>123594</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="E1200">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>123595</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="E1201">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>123596</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="E1202">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>123597</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="E1203">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>123598</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="E1204">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>123599</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="E1205">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>123600</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="E1206">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>123601</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="E1207">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>123602</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E1208">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>123603</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E1209">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>123604</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E1210">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>123605</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E1211">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>123606</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1212">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>123607</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1213">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>123608</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1214">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>123609</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1215">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>123610</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1216">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>123611</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1217">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>123612</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1218">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>123613</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1219">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>124378</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1220">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>124379</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E1221">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>124380</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="E1222">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>124381</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E1223">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>127532</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3550</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="E1224">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>127533</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3553</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="E1225">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>127534</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3556</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="E1226">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>127535</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="E1227">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>127536</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3562</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="E1228">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>127537</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3564</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3565</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="E1229">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>127538</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3568</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="E1230">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>127539</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3570</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3571</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="E1231">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>127540</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3574</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E1232">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>127541</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1233">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>127542</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1234">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>127543</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1235">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>127544</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="E1236">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>127545</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3587</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="E1237">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>127546</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E1238">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>127547</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="E1239">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>127548</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E1240">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>127549</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3598</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="E1241">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>127550</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3601</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="E1242">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>127551</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="E1243">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>127552</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="E1244">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>127553</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="E1245">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>127554</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="E1246">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>127555</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3617</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="E1247">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>127556</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3619</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="E1248">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>127557</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="E1249">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>127558</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="E1250">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>127559</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="E1251">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>127560</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3633</v>
+      </c>
+      <c r="E1252">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>127561</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3636</v>
+      </c>
+      <c r="E1253">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>127562</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3639</v>
+      </c>
+      <c r="E1254">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>127563</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3640</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3642</v>
+      </c>
+      <c r="E1255">
+        <v>1989</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">