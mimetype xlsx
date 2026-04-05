--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2291">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3336,50 +3336,3599 @@
     <t>🔥 Наконец-то в Телеграме запустили полезный канал, где собственники сдают жилье на море без посредников! - объявления курортов Краснодарского края, Крыма и Абхазии - реальные контакты собственников - комиссия 0% Подпишись 👉 ЖИЛЬЕ НА МОРЕ</t>
   </si>
   <si>
     <t>12.08.25 07:12</t>
   </si>
   <si>
     <t>t.me/park_galitskogo/29604</t>
   </si>
   <si>
     <t>А вот и тот самый «вредитель», который разбил экран в Кроличьей норе Парка Облаков 🦈 ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
   </si>
   <si>
     <t>12.08.25 06:08</t>
   </si>
   <si>
     <t>t.me/park_galitskogo/29603</t>
   </si>
   <si>
     <t>Озеро «Старости» в Парке Облаков 👴⛅️ Новая локация скоро… Название пока предварительное! 📍 Парк Галицкого. Краснодар</t>
   </si>
   <si>
     <t>12.08.25 05:48</t>
   </si>
   <si>
     <t>t.me/park_galitskogo/29602</t>
+  </si>
+  <si>
+    <t>21.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/36010</t>
+  </si>
+  <si>
+    <t>Слёзы Пинии 🌲🥲 ✍️ Смола Пинии - ценный натуральный продукт с сильным антисептическим, заживляющим и противовоспалительным действием ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>21.03.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/36001</t>
+  </si>
+  <si>
+    <t>Квадраты-прямоугольники Японского сада ⛩️ Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>21.03.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35996</t>
+  </si>
+  <si>
+    <t>Слива Нигра вот-вот, кажется будто вчера, но не сегодня… ждём 🌸 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>21.03.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35995</t>
+  </si>
+  <si>
+    <t>Квартиры в Краснодаре. Ипотека по цене чашки кофе Устали ждать снижения ключевой ставки? Переезжайте сейчас — о платеже подумаем за вас! ⚡Ипотека по цене чашки кофе! Своя квартира от 567 ₽ в месяц — ставка 0,11% на первый год. Для всех и без ограничений. 🏠Дом уже сдан! Никакой стройки под окнами. Можно заезжать сразу и жить в своей квартире. 📞Количество квартир по акции ограничено — успейте выбрать свою! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.03.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35991</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🌳 Сегодня до +13° ⛅️ Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35990</t>
+  </si>
+  <si>
+    <t>Хорошего вечера, друзья! ✨ Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35989</t>
+  </si>
+  <si>
+    <t>Квартиры бизнес-класса у Черного моря. Рассрочка 0% ⚡«Ботаника Хиллс» - это клубная резиденция, состоящая из 4 домов бизнес-класса. Жилой комплекс находится прямо на берегу реки Небуг, а из окон открываются живописные виды на море и горы. Это уникальный проект с собственными бассейнами, эргономичными спортивными и детскими площадками, комфортной средой, включающей максимальный набор услуг: химчистка, аптека, фитнес-зал, СПА-комплекс, продовольственные магазины и многое другое. ✅Получите планировки и цены на сайте: Перейти на сайт Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ МЕТРИКС НЕБУГ. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35984</t>
+  </si>
+  <si>
+    <t>Отражая закаты в своём мире 🌎 Мать Гайя Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35979</t>
+  </si>
+  <si>
+    <t>Все фонтаны в Парке Галицкого работают ⛲️ Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35978</t>
+  </si>
+  <si>
+    <t>HAVAL за полцены 1 040 000₽ Распродажа в Краснодаре 🏃‍♂️ Скидки -57% на новые HAVAL 2025 года 🚗 Наши цены сейчас Haval Jolion всего 1 040 000₽ вместо 1 999 000₽ Haval M6 — 1 199 000₽ (экономия 800 000₽!) Haval F7 — 1 639 000₽ (скидка 1 260 000₽) Haval H5 и Haval Dargo — цены снижены на 600 000–900 000₽ ✅ Ваши выгоды навсегда + КАСКО в подарок (экономия до 90 000₽) + 300 литров бензина — ваш запас на 3 месяца! + 3 платежа по кредиту — бесплатно (от 7 605₽/мес) + Trade-in по цене выше рынка ✨ Подарите себе и близким свободу передвижения, комфорт и безопасность. Звоните сейчас или оставляйте заявку +78612634005 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк", ПАО СК "Росгосстрах". #реклама havaldrive-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35977</t>
+  </si>
+  <si>
+    <t>Ну разве не красавчики? Под стать Парку 🐦‍⬛ Вяхирь Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35968</t>
+  </si>
+  <si>
+    <t>Что сейчас цветёт в Японском саду 🌸💐🪻🌷🪸🌺🌹🌼🌾🌻 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.03.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35967</t>
+  </si>
+  <si>
+    <t>НЕсемейная ипотека от 5% без требований к браку и детям! Хотите свою квартиру, но не подходите под «семейную» ипотеку? Теперь это не проблема! ⚡Уникальная возможность взять базовую ипотеку под низкий процент! Для всех, без ограничений по семейному статусу. ✨1-комнатная квартира 41,44 м² в сданном доме со ставкой от 5% и платежом от 22 456 ₽/мес. Никаких ожиданий и стройки под окнами! 📞Количество квартир ограничено — успей выбрать свою! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.03.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35956</t>
+  </si>
+  <si>
+    <t>Уточки в Японском саду нашли своих зрителей 🦆🐢❣️ Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35955</t>
+  </si>
+  <si>
+    <t>Своя квартира по цене аренды в новостройке Краснодара! ЖК комфорт-класса "Зеленодар" Скидка 15 000 ₽/м²! - Многоуровневые паркинги - Панорамное остекление - Свой детский сад и школа в шаговой доступности - Детские и спортивные площадки - Зоны выгула для собак ✅ Платёж от 20 486 ₽ в месяц Осталось всего 20% квартир! Узнать цену Финансовые услуги оказывает: ПАО АКБ «Металлинвестбанк». Проектная декларация на сайте https://наш.дом.рф/. #реклама avadom-zelenodar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.03.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35954</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. 89833 Абрамян 2. Оксана (@Oksana23032903) 3. Виктория 4. Лилия (@Lilichka1995) 5. sveta (@svetik19722503) 6. Elena_Shu (@ElenaShu_msk) 7. М❤️ (@Marinka_9597) 8. Елена 9. Марина (@MarinaShvekova) 10. Lenara (@Lenara303) Ура, поздравляем с победой 🥳 Ждём победителей для вручения приза - вам надо написать нам до 28.03.2026 👉 @manager_pg 🎁 ДЕСЯТЬ подарков: 1. QR - код на двоих в Японский сад с депозитом на перекус 3000 ₽ 2-10. Карта Парка Галицкого + Путеводитель ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>20.03.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35953</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🌸 Сегодня до +13° ⛅️ Плохо грузит Telegram? - Читай и смотри в MAX</t>
+  </si>
+  <si>
+    <t>19.03.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35952</t>
+  </si>
+  <si>
+    <t>🥳 Разыгрываем сертификат на двоих в Японский сад и 9 Карт Парка Галицкого + Путеводитель только среди наших подписчиков 🎁 1. Сертификат в Японский сад: - на 2 персоны - депозит в кафе 3000₽ - QR-код для входа в Японский для двоих - можно взять с собой детей до 7 лет - нахождение в саду не ограничено 🎁 2-10. Карта Парка Галицкого + Путеводитель ✅ Условия просты: 1. Быть подписанным на наши каналы и спонсоров: ✔️ Парк Галицкого. Краснодар ✔️ Весёлый Краснодар ✔️ Краснодар|Телетайп ✔️ Экскурсии Парк Галицкого ✔️ Автомобильный Краснодар 2. Нажать кнопку «Участвую!» 🏆 Победители будут определены когда количество участников розыгрыша будет 1000 ☝️ Коммерческие каналы не участвуют ☝️ День, время прогулки, кафе для перекуса выбирает победитель из доступных Всем удачи! ✨</t>
+  </si>
+  <si>
+    <t>19.03.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35951</t>
+  </si>
+  <si>
+    <t>Знаешь, что отличает студента Алабуга Политех? Они не теряют время зря. Они с первого курса получают опыт и работают на проектах. - Учеба + практический опыт в компании мирового уровня - Финансовая самостоятельность - зарплата уже с первого курса! К выпуску у тебя: • диплом гос. образца • официальный трудовой стаж от 2 лет • реальный опыт работы по профессии • карьерные перспективы в одной из лучших ОЭЗ России Подавай заявку и принимай решение о будущем прямо сейчас! Перейти на сайт #реклама 16+ polytech.alabuga.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.03.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35950</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! 🌸 Сегодня до +13° ⛅️ ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>19.03.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35949</t>
+  </si>
+  <si>
+    <t>Скоро приступят к снятию теплиц с Пальм… пока любуемся 😍🌴 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>19.03.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35939</t>
+  </si>
+  <si>
+    <t>СЕГОДНЯ В ПАРКЕ... наша рубрика @park_galitskogo ☀️ 1. Солнышко греет Гиацинты, а они щедро дарят нам ароматы 2. Колобки уснули, щурясь солнцу 3. Груша - это цветение вас впечатлит. Ждём 4. Клён цветёт до появления листьев 5. Птьфу птьфу на этих красоток 6. Это самые любознательные птицы в Парке Галицкого 7. Фиалки радовали нас всю зиму 8. Кедр гималайский считается священным деревом в Индии 9. Магнолии на Земле появились раньше пчёл 10. Фотиния - дерево хамелеон ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>19.03.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35938</t>
+  </si>
+  <si>
+    <t>Сколько стоит протезирование зубов в Краснодаре? Хотите вернуть улыбку за 1 день? В Краснодаре появилась инновационная технология восстановления зубного ряда — All-on-4 ! Что такое ALL-ON-4? Это современная методика имплантации, которая позволяет полностью восстановить зубной ряд всего на 4 имплантах. Без боли, без долгих месяцев ожидания и с максимальным комфортом. Почему выбирают ALL-ON-4? Быстро: Полное восстановление зубов за 1 день ! Экономично: Только 4 импланта вместо полного набора — экономия до 50% ! Надежно: Гарантия до 15 лет на установленные импланты. Безболезненно: Современные анестетики делают процедуру максимально комфортной. Практично: Подходит даже при минимальном объеме костной ткани (без необходимости в костной пластике). Узнать цену Есть противопоказания. Посоветуйтесь с врачом. #реклама vsezybi.krasnodar-dent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.03.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35925</t>
+  </si>
+  <si>
+    <t>Вот столько красоты уже в Облаках 🌸 Магнолия ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>19.03.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35924</t>
+  </si>
+  <si>
+    <t>Сергей Николаевич и подрастающее поколение 🥰 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.03.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35923</t>
+  </si>
+  <si>
+    <t>Прогуляться перед сном сквозь Лесное озеро 💦✨ Это ещё не все фонтанчики включены Доступ к нему пока закрыт ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.03.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35922</t>
+  </si>
+  <si>
+    <t>🥳 Разыгрываем сертификат на двоих в Японский сад и 9 Карт Парка Галицкого + Путеводитель только среди наших подписчиков 🎁 1. Сертификат в Японский сад: - на 2 персоны - депозит в кафе 3000₽ - QR-код для входа в Японский для двоих - можно взять с собой детей до 7 лет - нахождение в саду не ограничено 🎁 2-10. Карта Парка Галицкого + Путеводитель ✅ Условия просты: 1. Быть подписанным на наши каналы и спонсоров: ✔️ Парк Галицкого. Краснодар ✔️ Весёлый Краснодар ✔️ Краснодар|Телетайп ✔️ Экскурсии Парк Галицкого ✔️ Автомобильный Краснодар 2. Нажать кнопку «Участвую!» 🏆 Победители будут определены 15 марта в 10:00 ☝️ Количество участников розыгрыша должно быть 1000 ☝️ Коммерческие каналы не участвуют ☝️ День, время прогулки, кафе для перекуса выбирает победитель из доступных Всем удачи! ✨</t>
+  </si>
+  <si>
+    <t>18.03.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35920</t>
+  </si>
+  <si>
+    <t>Ребята тайно пробрались на закрытую территорию парка и поснимали там красоты 🥰 ай-ай-ай, ребята нескончаемый поток красоты открывается в парке Галицкого 🏛️ посылаем самые сильные лучи благодарности Сергею Николаевичу 🫶🏼 невероятного масштаба личность, чтобы создать такое для людей и нашего города! Работающий фонтан в этом здании я показывала в МАХ Можно перейти посмотреть ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.03.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35919</t>
+  </si>
+  <si>
+    <t>🎋 Японский сад в Парке Галицкого сегодня ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.03.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35918</t>
+  </si>
+  <si>
+    <t>Если у вас плохо работает Телеграм, вы - не одни. Телеграм сейчас вообще очень плохо работает. А скоро, по всей видимости, работать совсем не будет. У нас есть канал в MAX - ждем вас там. https://max.ru/park_galitskogo</t>
+  </si>
+  <si>
+    <t>18.03.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35914</t>
+  </si>
+  <si>
+    <t>Встречаем! Это Магнолия Суланжа, которая на Набережной 🥰 Начало ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.03.26 18:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35913</t>
+  </si>
+  <si>
+    <t>В Парке началось цветение Магнолий Суланжа и магнолии, которая в Парке Облаков (не помню сорт) А ещё в Облаках зацвела вроде слива 🌸 в темноте издалека с моим зрением не рассмотрела Вообщем всем ВЕСНЫ 🌸🌸🌸 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.03.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35912</t>
+  </si>
+  <si>
+    <t>Над Лесным озером сегодня тестируют туман 😶‍🌫️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.03.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35911</t>
+  </si>
+  <si>
+    <t>Сергей Николаевич, большое СПАСИБО за красоту и о людях заботу! Парк Ваш - это такая ГЛЫБА! Невероятны вложения, работа! Ажурные вазы - это чудо - творенья Рук человека, любви и терпения! В беседках спокойствие, умиротворение. Здесь можно черпать своё вдохновение... Сергей Николаевич, спасибо за Танну - Так интересно всё рассказала. Столько всего она нам показала - Знанием парка нас удивляла!!! Спасибо всей Вашей команде большое - Вы делаете дело такое крутое: Детей приобщаете к шахматам, спорту, Доступны и взрослым различные корты! А сколько людей наслаждается парком! Семьёй приезжают, гуляют в тиши... Вся красота эта стала подарком, Местом любимым, отрадой души! Желаем всем вам здоровья покрепче- Любые преграды чтоб брались полегче! Делай, что должно и будет, что будет. Ваших творений народ не забудет!!! Экскурсанты 8 марта 2026.</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35910</t>
+  </si>
+  <si>
+    <t>Всегда забываю делиться прекрасными отзывами об экскурсии 🥰 отзыв ниже 👇 Гуляем с гостями каждый день. Парк прекрасен в любую погоду и днём и ночью! Апрель уже почти весь расписан, так что не затягивайте с бронью. Я даже сдала билеты на Аверина))) Об экскурсии подробно здесь 👉 ☘️ Экскурсии в Парке Галицкого</t>
+  </si>
+  <si>
+    <t>16.03.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35905</t>
+  </si>
+  <si>
+    <t>А какие закаты у вас? Делитесь, друзья! 🌇🥰 У нас - счастливые ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.03.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35900</t>
+  </si>
+  <si>
+    <t>Сегодня в Парке освобождают из теплиц Оливу 🫒 Аромат гиацинтов теперь на всю округу 🌷 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.03.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35893</t>
+  </si>
+  <si>
+    <t>Сегодня в Парке Галицкого 🎨 ярких красок всё больше ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.03.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35892</t>
+  </si>
+  <si>
+    <t>Канал Парка Галицкого в Мах 👉 ПОДПИШИСЬ ✅</t>
+  </si>
+  <si>
+    <t>16.03.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35891</t>
+  </si>
+  <si>
+    <t>Мандаринки с утра кружат с карпами ❣️ Японский сад Cегодня до +13° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>15.03.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35890</t>
+  </si>
+  <si>
+    <t>Цветение Глицинии в Парке Галицкого 🌸 Когда ждать Как правило, она цветёт одновременно с Сакурой - вторая декада апреля ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.03.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35889</t>
+  </si>
+  <si>
+    <t>Это дерево часто путают с баобабом! И неспроста 🤗 ⠀ 🌳 Хоризия – красиво цветущее дерево, которое еще называют: • бутылочным • хлопковым • ватным деревом • деревом шёлкового волокна • и даже пьяным • Сейба великолепная • Чорисия великолепная • Хоризия великолепная • Хоризия розовая • Розовое Хлопковое дерево • Розовое Пьяное дерево • Дерево шёлкового волокна ⠀ 🤔 А при чём же баобаб? Хоризия и Баобаб дальние родственники Что общее и в чём разница: ✅ Семейство - Мальвовые Подсемейство - Бомбаксовы ❌ А вот род уже разный: Хоризия - относится к Сейба (17 видов) Баобаб - к Адансония (8 видов) Вы спросите! Я расскажу 🤗 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.03.26 04:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35888</t>
+  </si>
+  <si>
+    <t>14.03.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35887</t>
+  </si>
+  <si>
+    <t>Вот такая красота перед сном ⛩️🎑🏮 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.03.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35886</t>
+  </si>
+  <si>
+    <t>Автошкола "Вектор". Тренируем слабые точки индивидуально В автошколе «Вектор» основной акцент сделан на практику 🚗 Занятия проходят в разных условиях: 📚 — Городские улицы — Дворы и парковки — Оживлённые участки — Разные, реальные маршруты Как проходит работа с инструктором: — Индивидуальный подход — Последовательная отработка навыков — Внимание к Вашим ошибкам и деталям — Индивидуальные объяснения без спешки Почему выбирают «Вектор»: ✅ — 50+ современных автомобилей — Высокий рейтинг инструкторов — Обучаем с 2012 года — Более 12 000 учеников с правами Прозрачные финансовые условия:💰 — Рассрочка без % и переплат — Платежи от 4100 ₽ в месяц — фиксированная стоимость — Бесплатное первое занятие Не действуем по шаблонам, готовим именно Вас ❤️ Записывайтесь в автошколу «Вектор» в Краснодаре Записаться #реклама vector23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35879</t>
+  </si>
+  <si>
+    <t>Окрестности Лесного озера 💦💦✨ ☝️ Доступ закрыт к нему! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.03.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35874</t>
+  </si>
+  <si>
+    <t>Дубы первыми встречают закат 🌅 Стоят золотятся ему в ответ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.03.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35873</t>
+  </si>
+  <si>
+    <t>Житель Краснодара «сбит с ног» машиной в автосалоне! Мужчина не смог устоять перед скидками до 1 000 000₽ на автомобиль со склада и приобрел новую Geely Coolray. Горячие предложения на автомобили еще никогда не были такими низкими: - Lada Granta - от 359 000₽ 749 900₽ - Chery Tiggo 4 Pro - от 1 260 000₽ 2 100 000₽ - Haval Jolion - от 989 000₽ 1 890 000₽ Почему наши покупатели «падают в обморок»? ✅ Trade-in — выгода до 150 000₽ за старый авто ✅ Зимняя резина + КАСКО в подарок (экономия 70 000₽) ✅ Кредит от 1% — одобряем за 60 минут ✨ Как не упустить свой шанс? 1. Звонить прямо сейчас 2. Приезжать в автосалон 3. Выбирать свой автомобиль Автосалон сообщает, что осталось всего 27 автомобилей по этим ценам, поэтому нужно спешить. Звоните: +78612560723 Купить Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «ТБанк», ПАО СК «Росгосстрах». #реклама bestauto-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.03.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35872</t>
+  </si>
+  <si>
+    <t>Цветение Сакуры в Парке Галицкого 🌸 Когда ждать? ✅ Примерно вторая декада апреля Но! Это которая на видео в Парке, в Японском саду есть более ранняя 🌷 Парк Галицкого. Краснодар ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35862</t>
+  </si>
+  <si>
+    <t>Шла я мимо Японского сада 🎋 Время 10 утра, погода шикарная, ветра нет, солнце светит, а в очереди…. ни-ко-го Ну что я? Пошла в сад гулять ❣️ Делюсь красотой с вами ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.03.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35861</t>
+  </si>
+  <si>
+    <t>HAVAL Jolion за полцены 1 040 000₽ ⚡Выгодные предложение на Haval Jolion Успей купить новый кроссовер с выгодой почти 1 миллион рублей! Мы превратили покупку в праздник: 🚗 Цена: Всего 1 040 000₽ (вместо 1 999 000₽) КАСКО в подарок — экономия 90 000₽ 300 литров бензина Кредитные каникулы: 3 платежа за нас (от 7 894₽/мес) Trade-in: Ваш старый автомобиль оценят выше рынка Подарите себе свободу, комфорт и безопасность. ✨ 📞 Звоните прямо сейчас: +78612634005 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк", ПАО СК "Росгосстрах". #реклама havaldrive-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.03.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35860</t>
+  </si>
+  <si>
+    <t>Немного костей 🦴 вам в ленту! Смотрите до конца и со звуком ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.03.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35853</t>
+  </si>
+  <si>
+    <t>В прекрасном островке с Пиниями замена 🥺 Огромные прекрасные кусты Рододендрона всё таки не выжили…. теперь здесь будет бирючина Я ничего против бирючины не имею, но это не сравнится Вторая грустная замена этой весны. Первая - розы в Перголе заменили на лавровишню ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.03.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35852</t>
+  </si>
+  <si>
+    <t>Ищу желающих подбирать туры на удаленке Открыт набор на удаленную работу в туризме! Подходит новичкам, мамам в декрете и тем, кто ищет подработку. 💰 Доход от 80.000₽ в месяц (потолка нет) Клиентов предоставляем Работа из любой точки мира — все онлайн Никаких требований к опыту, образованию или месту проживания. Что вас ждет: ✅ путешествия почти даром (рекламные туры) ✅ удаленка, без привязки к месту ✅ подработка или основная занятость (3-6 часов) Как начать: — зарегистрируйтесь на сайте — пройдите 3-дневное бесплатное обучение Успейте занять место — набор скоро закроется! 👍 Жмите «Зарегистрироваться» Зарегистрироваться #реклама 16+ web.workintravel.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.03.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35851</t>
+  </si>
+  <si>
+    <t>Вот и фонтан Бугенвиллея в деле ⛲️ Весна 🌷 Cегодня до +13° ☀️ Доброе утро, друзья! ☕️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35850</t>
+  </si>
+  <si>
+    <t>Мир ярок, словно сны 💦 Хорошего вечера! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35849</t>
+  </si>
+  <si>
+    <t>Автосалон отдает автомобили за полцены в Краснодаре Большая ликвидация автомобилей 2025 года с выгодой до 58%. Осталось 27 автомобилей по ценам завода. Только до конца месяца: - Lada Granta - от 359 000₽ 749 900₽ - Chery Tiggo 4 Pro - от 1 260 000₽ 2 100 000₽ - Haval Jolion - от 989 000₽ 1 890 000₽ - KIA К5 - от 1 649 000₽ 3 389 900₽ - Hyundai Solaris - от 703 000₽ 2 100 000₽ До конца недели у нас действуют выгодные условия покупки: ✅ Комплект зимних шин в подарок ✅ Автокредит от 6 900₽ в месяц ✅ Трейд-ин с выгодой до 400 000₽ ✅ КАСКО бесплатно Успей забрать свой автомобиль. Звоните: +78612560723 📞 Купить Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «ТБанк», ПАО СК «Росгосстрах». #реклама bestauto-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35844</t>
+  </si>
+  <si>
+    <t>Пополняем коллекцию наших закатов 🌇 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35839</t>
+  </si>
+  <si>
+    <t>Изучаем и пытаемся понять новые Эмоции 🙁😃 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35838</t>
+  </si>
+  <si>
+    <t>Спец цены на HAVAL от 1 040 000₽. Распродажа года -45% 📅 Освобождаем склады в Краснодаре Отдаем все автомобили HAVAL за половину цены! Автокредит от 7 507 руб в мес Специальные цены ✅ Jolion всего 1 040 000₽ ✅ M6 спец цена 1 199 000₽ ✅ F7 от 1 639 000₽ ✅ Dargo от 1 919 000₽ Ваши выгоды + Убрали все дилерские наценки + 3 платежа по автокредиту за наш счет + Зальем 300л бензина + Подарим шины и КАСКО на 1 год + Даем повышенный trade-in Получите все преимущества и скидки Оставьте заявку на сайте или звоните сейчас +78612121538 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО); ПАО СК "Росгосстрах". #реклама havalpark-krasnodar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.03.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35831</t>
+  </si>
+  <si>
+    <t>🟢🟢🟢🟢 🟢🟢🟢🟢🟢🟢💚 Лучшее, что я могла сделать, это начать гулять по Парку со своими подписчиками ❤️ знакомиться с ними в реальности и рассказывать о любимом месте Экскурсия по Парку Галицкого в Краснодаре с автором Танной Являюсь дипломированным, аттестованным гидом-экскурсоводом по Краснодару 🪪 ✍️ Для записи пишите 👉 @manager_pg Парк Галицкого - гулять не перегулять. Со мной вы не пропустите ни одну интересную деталь. Экзотические растения, арт-объекты, и более 40 локаций - у всего есть своя история! Дружеская прогулка с рассказами о Парке Галицкого лично Вам. Никаких микрофонов и заученных текстов! ⏰ Индивидуальные прогулки в любое время по договорённости Открыта запись: ✅ с 1 марта ⏰ По времени от 2х до 5 ти часов. Зависит от ваших желаний ✅ Группа от 1 до 4 человек: 6000₽ ✅ Максимум 10 человек Важно: посещение Японского сада не входит в прогулку ✍️ Для записи пишите 👉 @manager_pg</t>
+  </si>
+  <si>
+    <t>13.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35824</t>
+  </si>
+  <si>
+    <t>Заглянем на пробуждение Япононского сада 🌸 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35817</t>
+  </si>
+  <si>
+    <t>Фотокарточки из Парка 📸 Каждый день мы делаем сотни фото. В любую погоду и время суток! И так 10 лет 🔥 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35816</t>
+  </si>
+  <si>
+    <t>Orange Fitness дарит подарки в честь начала весны Весна-красна подарки принесла. В марте к фитнес-карте! Дарим подарки, которые хотят все! Весна в Orange Fitness принесла красоту, здоровье, удовольствие и другие подарки Покупай карту или услуги клуба в марте и получи шанс стать обладателем одного из супер-подарков: пылесос Dyson, Часы «Whoop», Массажёр для глаз Yamaguchi или сезонный абонемент в ФК «Краснодар» Узнать больше #реклама orangefit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.03.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35811</t>
+  </si>
+  <si>
+    <t>Словно невеста в белом 🤍🤍🤍 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35810</t>
+  </si>
+  <si>
+    <t>Скоро здесь всё расцветёт 🌸 Вы даже не представляете сколько высажено цветущих деревьев Ждём… ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.03.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35809</t>
+  </si>
+  <si>
+    <t>Распродаём новые KIA SELTOS за 11 364 ₽/мес. до 31.03! Безумные дни продаж новых Kia Seltos за 1 000 000 ₽ (1 679 900 ₽) — выгода до 40%! 💰Льготная ставка по кредиту + без ПВ ✅Гарантия 5 лет или 150 000 км в подарок 🚗Скидка за Трейд-ин до 300 000 ₽ Звоните! Количество а/м по акции ограничено!📞 Получить скидку Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО), ООО Банк Оранжевый и пр.. #реклама kia-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.03.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35806</t>
+  </si>
+  <si>
+    <t>Тисы намывают 💦🌲 Cегодня до +13° ☀️ Доброе утро, друзья! ☕️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.03.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35805</t>
+  </si>
+  <si>
+    <t>Новая красота в Парке Галицкого 💦 Красота непередаваемая «Лесное озеро», доступа к нему нет ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.03.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35804</t>
+  </si>
+  <si>
+    <t>Тур за 1 минуту: ИИ добрался до планирования отпуска 🤖 Команда "Яркотревел" (ранее - Южные регионы) запустила умного консультанта для мгновенного подбора туров. Это решение для тех, кто ценит время и не хочет тратить часы на ручной поиск по сайтам. В чем профит: ✅ Скорость: Подбирает варианты за 60 секунд (буквально) ✅ Релевантность: система самообучается и точнее попадает в запрос, чем обычные фильтры. ✅ Автономность: никакой лишней переписки и ожидания звонка менеджера. Укажите параметры — и бот сам «соберет» ваш идеальный маршрут. 🔖 Запустить помощника: @south_regions_tour_bot</t>
+  </si>
+  <si>
+    <t>12.03.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35799</t>
+  </si>
+  <si>
+    <t>Ещё чуть-чуть и Французский сад сменит свой наряд 🧥🌈❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35792</t>
+  </si>
+  <si>
+    <t>Что можно посмотреть на новом холме Парка Облаков 🌤️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.03.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35791</t>
+  </si>
+  <si>
+    <t>ЖК «Гулливер» — Квартиры в Краснодаре от 99 000 ₽/м² ⚡Особо выгодные цены в ЖК «Гулливер». Только до конца марта — Квартиры в сданном доме от 99 000 ₽/м² 🏠ЖК «Гулливер» в Краснодаре — жилье комфорт-класса с развитой инфраструктурой: детские и спортивные площадки, закрытая охраняемая территория, паркинг и транспортная доступность. ⚡Особые условия по семейной ипотеке в ЖК «Гулливер» — БЕЗ первого взноса или от 4,6% на весь срок! 📞Переходите по ссылке и получите каталог лучших предложений! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.03.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35790</t>
+  </si>
+  <si>
+    <t>Арт-объект Геолокация 📍 ✨ Другие названия: •Перевернутая капля •Галочка Pin ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.03.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35781</t>
+  </si>
+  <si>
+    <t>Крокусами можно любоваться бесконечно, жаль, что крокусы не вечны! ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.03.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35780</t>
+  </si>
+  <si>
+    <t>НЕсемейная ипотека от 5% без требований к браку и детям! Хотите свою квартиру, но не подходите под «семейную» ипотеку? Теперь это не проблема! ⚡Уникальная возможность взять базовую ипотеку под низкий процент! Для всех, без ограничений по семейному статусу. ✨1-комнатная квартира 41,44 м² в сданном доме со ставкой от 5% и платежом от 22 456 ₽/мес. Никаких ожиданий и стройки под окнами! 📞Количество квартир ограничено — успей выбрать свою! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.03.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35779</t>
+  </si>
+  <si>
+    <t>12.03.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35775</t>
+  </si>
+  <si>
+    <t>Моська, колобок, шалтай-болтай, эмоции - как их прозвать то? 🙃 Cегодня до +16° ☀️ Доброе утро, друзья! ☕️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.03.26 04:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35774</t>
+  </si>
+  <si>
+    <t>11.03.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35773</t>
+  </si>
+  <si>
+    <t>11.03.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35770</t>
+  </si>
+  <si>
+    <t>Как же всем плевать 🤯 Как правило, делают фото в цветах и бегают с сердечками по Парку, это одни и те же люди ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>11.03.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35769</t>
+  </si>
+  <si>
+    <t>◾️Специальные предложения в ЖК «Форма» Приобретая в ЖК «Форма» от @gk_nvm_south : ▫️1к квартиру с ремонтом - кладовка в подарок ▫️ 3к квартиру - скидка 75% на парковочное место Сроки акций: с 01.03.26 по 31.03.26 • крытый бассейн • поликлиника • коворкинг и библиотека • 2 школы и 4 детских сада • детский технопарк "Кванториум" • парк 6 га • теннисный корт, футбольное поле, баскетбольная площадка • паркинг наземный и подземный С подробной информацией можно ознакомиться на официальном сайте застройщика</t>
+  </si>
+  <si>
+    <t>11.03.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35765</t>
+  </si>
+  <si>
+    <t>Инфинити ⛲️ и не царица 😉 Так называют все переливные бассейны во всём мире ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>11.03.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35764</t>
+  </si>
+  <si>
+    <t>🌷 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>11.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35759</t>
+  </si>
+  <si>
+    <t>Твой личный тревел-фильм 🎥 Город давит? Серые стены, бесконечные уведомления и запах асфальта сменяются только запахом кофе на бегу? 🥱 21 марта 2026 года мы отправляемся в место, где природа сводит с ума от красоты. Вас ждет однодневное путешествие по самым впечатляющим местам Крыма. Один день — 5 локаций, от которых захватывает дух!!! 🚩 Заберемся на Караул-Оба — панорамы, от которых перехватывает дыхание. 🚩 Пройдем по легендарной тропе Голицына. 🚩 Отыщем Остров любви — идеальное место для сокровенных желаний. 🚩 Увидим магию цвета на мысе Хамелеон. 🚩 И встретим закат (или мощь стихии) на бухте Бугаз. Почему вам ЭТО нужно? ✔️ Забыть о бесконечной ленте новостей и почувствовать реальность. ✔️ Влюбиться в жизнь заново (или просто влюбиться). ✔️ Привезти домой не магнитики, а переполняющую радость и фото, от которых друзья обзавидуются. 🗓 Стартуем 21 марта 2026 (суббота)! Это идеальный день для маленького приключения. В стоимость входит: 🚐 Трансфер на комфортном авто по всем точкам (чтобы вы не думали о дороге, а просто кайфовали). ☕ Легкий перекус и вода (базовый заряд энергии). 📸 Сотни классных фото от организатора (и возможность самой сделать контент мечты). ❤️ Атмосфера классной компании. ⚡️ МЕСТА ОГРАНИЧЕНЫ ⚡️ Мы не набираем толпу. Нам важно, чтобы каждый прочувствовал момент наслаждения от красоты! https://t.me/invinokrd Запись и все вопросы — в личные сообщения 👇 ЛС @sHelgaCh Звоните: 89183360399 Реклама. Erid: 2VtzqvZQkAH Чугуева О. ИНН 230207264484</t>
+  </si>
+  <si>
+    <t>10.03.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35756</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого открыли новую территорию в Парке Облаков 🌤️ Теперь можно подойти к Лесному озеру ещё ближе и полюбоваться им Открыты дорожки вверх на холме вдоль Дубовой аллеи К самому озеру пока доступ закрыт ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>10.03.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35755</t>
+  </si>
+  <si>
+    <t>На закате здесь красиво 😍 Заглядывайте в Цветущий сад ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>10.03.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35754</t>
+  </si>
+  <si>
+    <t>Юбея Чилийская и 6 других её названий 🌴 • Юбея величавая • Юбея замечательная • Юбея прекрасная • Винная пальма • Слоновая пальма • Медовая пальма ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>10.03.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35753</t>
+  </si>
+  <si>
+    <t>🏗 Группа компаний НВМ @gk_nvm_south продолжает реализовывать проект в Краснодаре с концепцией «город в городе». Жилой район «Народные кварталы» 77 гектаров: • 50 литеров включая подземные парковки • 5 детских садов • 2 школы • 4 многоуровневые парковки • детские площадки • 18 000 квадратных метров для занятий спортом • коммерция на 1 этажах • прогулочный бульвар и парк • охрана и видеонаблюдение 24/7 • коммерция и общепит ▫️ Узнать подробнее о предложениях на квартиры можно на сайте застройщика.</t>
+  </si>
+  <si>
+    <t>10.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35751</t>
+  </si>
+  <si>
+    <t>Ты не ты, когда у тебя в семье пополнение 🤰❣️ ✍️ У ворон гдёзда строит вся семья, а вот у белок самцы обычно не участвуют в строительстве и не занимаются воспитанием потомства вовсе ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>09.03.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35750</t>
+  </si>
+  <si>
+    <t>Друзья, завтра 10 марта в 15:00 встречаемся на экскурсии по Парку Галицкого 🙌 Стоимость 1500₽ с человека! По времени от 3х до 5ти часов, зависит от вашего желания Для записи пишите мне 👉 Танна</t>
+  </si>
+  <si>
+    <t>09.03.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35748</t>
+  </si>
+  <si>
+    <t>🌸 Милые женщины! 🌸 Поздравляю с 8 Марта! Пусть в душе всегда цветет весна, а каждый день дарит повод для улыбки. Счастья, любви и восхищения! А теперь — внимание! Именно в этот прекрасный весенний день я объявляю о розыгрыше, который подарит одной из вас незабываемое приключение. Приз: путешествие в Узбекистан 🏜️✨ Пока у нас за окном еще прохладно, мы с вами отправимся греться в настоящую весну! С 5 по 11 апреля я еду в Узбекистан, и у вас есть шанс поехать со мной, но чуть позже — специально для победительницы. (Даты тура для победителя: 25–31 октября 2025 года. Время есть, чтобы оформить загранпаспорт и подготовиться к сказке! 🛂) Условия простые: 1. Подпишитесь на Telegram-канал: https://t.me/maksimum_rus 2. Напишите в комментарии к этому посту (или в личные сообщения канала) правильный ответ на вопрос: «Как называется место в Ташкенте, которое называют „городом внутри города“?» Победителя выберем рандомно, с помощью генератора случайных чисел, чтобы всем было честно и весело! ✨**Важно: Все участницы, приславшие правильный ответ, получают скидку 10% на этот тур в Узбекистан!** Итоги подведем 22 марта. Успевайте! Весна — время перемен и новых путешествий ❤️ https://t.me/maksimum_program/264 Реклама. Erid: 2VtzqwRhvub Шостов М. А. ИНН 230214028488</t>
+  </si>
+  <si>
+    <t>09.03.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35741</t>
+  </si>
+  <si>
+    <t>Вяхири - красавцы в цветах! 🌷🐦‍⬛ Если вы не умеете их отличать от горлиц, научу! Главное отличие - это белые пятнышки на шее с двух сторон у вяхиря А чтобы вы понимали размер этих голубей, интересный факт: • у вяхирей размах крыльев 75 см и больше ☘️ Экскурсия в Парке Галицкого! Присоединяйся!</t>
+  </si>
+  <si>
+    <t>08.03.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35740</t>
+  </si>
+  <si>
+    <t>Сегодня как-никогда понимаешь смысл этого арт-объекта 🌍 Мать Гайя ❣️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.03.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35739</t>
+  </si>
+  <si>
+    <t>Новые авто 2025 от 385 000р. Распродаем до 10 марта -45% Распродажа склада -45% Освобождаем склад в Краснодаре на этой неделе до 10 марта Автокредит от 2 922 р/мес ✅ Скидки -45% самые большие ✅ 16 марок на выбор: от бюджетной Lada Granta до вместительного Haval Jolion ✅ Подарки каждому: КАСКО на 1 год, 300л бензина и шины ✅ Выгодный trade-in, вашу старую машину оценим дороже рынка Специальные цены сейчас Lada от 385 300₽ (было 749 300₽) Haval от 989 000₽ (экономия 820 000₽) Chery от 740 000₽ (скидка более 800 000₽) Москвич от 845 000₽ Volkswagen от 610 000₽ Renault от 566 000 ₽ Более 16 марок автомобилей на сайте 📅 Предложение ограничено Оставьте заявку на сайте или позвоните +78612123251 Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", АО "Т-Банк". #реклама avtodrive93-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35738</t>
+  </si>
+  <si>
+    <t>Продолжаем гулять по Парку Галицкого в Весеннем саду и наблюдать за нашей красоткой сливой 🌸 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.03.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35737</t>
+  </si>
+  <si>
+    <t>Да, искусственный шалфей убрали, но красоты в телефоне столько - хочется делиться 😍 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.03.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35736</t>
+  </si>
+  <si>
+    <t>08.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35735</t>
+  </si>
+  <si>
+    <t>Платаны «проснутся» в мае 🌿 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35727</t>
+  </si>
+  <si>
+    <t>Арт-объекты в Парке Галицкого 🗿 В этом году их стало намного больше Теперь в Парке есть не только оригиналы, но и реплики известных художников Сохраняйте себе список, чтобы на прогулке посетить их все (фото подписаны) ✅ ✔️ Мать Гайя, реплика ✔️ Объятия Человечества, реплика ✔️ Внутренний ребёнок ✔️ Искусственная среда ✔️ Геолокация ✔️ Эмоции, реплика ✔️ Эмпатия, реплика ✔️ Абстракта ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>08.03.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35726</t>
+  </si>
+  <si>
+    <t>Салон новых авто 2025/2026 в Краснодаре. Выгода до 57% 💰Скидки -57% на новые авто 2025-2026 года 📅 Срочная ликвидация склада в Краснодаре до конца месяца! ⚡ Цены на наши авто: Haval Jolion всего 1 040 000₽ вместо 1 990 000₽ Lada Granta — 360 000₽ (экономия 310 900₽!) Geely Monjaro — 2 971 000₽ (скидка 1 981 990₽) Chery Tiggo 7 Pro — 1 542 000₽ (Выгода более 52%) Changan UNI-T — цены снижены на 1 600 000₽ ✅ При покупке дарим: КАСКО на 1 год в подарок 300 литров бензина даром 3 платежа по кредиту — бесплатно (от 7 605₽/мес) Лучшие условия по Traid-In до 400 000₽ Забирайте все скидки сразу! Оставьте заявку на сайте или 📞 Звоните сейчас и забирайте все выгоды сразу +78612304859 Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк", АО "Т-Страхование". #реклама carsworld-krasnodar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35719</t>
+  </si>
+  <si>
+    <t>Сегодня все цветы мира для нас! 🥰🌸❤️ И в Парке Облаков тоже! 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>08.03.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35717</t>
+  </si>
+  <si>
+    <t>Цветение Сакуры в Парке Галицкого 🌸 Когда? Так, как на видео было 11 апреля в том году… так что, готовимся, друзья! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>08.03.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35716</t>
+  </si>
+  <si>
+    <t>Краснодар. Дом сдан! Ключи этой весной. ЖК Патрики Новости! Надежный застройщик Краснодара ГК "Точно" открыл специальные условия на покупку квартир в сданном доме жилого комплекса бизнес-класса "Патрики": ✅ Выгода до 1,6 млн ₽ ✅ Рассрочка 0% без переплат до конца 2027 года ✅ 3 детских сада и две школы ✅ Новый центр Краснодара "Патрики" — это город внутри города. На территории — премиальный фитнес-клуб BALANCE, современная школа, частная гимназия Эрудит и 3 детских сада, креативное пространство «ЦЕХ», Гранд-аллея с лучшими ресторанами и кофейнями города и подземный паркинг на 4 000 мест. Удобное расположение недалеко от аэропорта. 📱 Успейте получить предложение, лоты ограничены! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ «КапиталЪ». Финансовые услуги оказывает: ПАО "Сбербанк". #реклама tochno-patriki-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.03.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35715</t>
+  </si>
+  <si>
+    <t>Прекрасные и очаровательные, добрые и милые, мои подписчицы! ❤️ С праздником вас всех! Пусть счастье и доброта вас окружает! 🌹🌹🌹 📍 Парк Галицкого Краснодар</t>
+  </si>
+  <si>
+    <t>07.03.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35713</t>
+  </si>
+  <si>
+    <t>Друзья, на завтра 8 марта мест на экскурсию нет А вот на следующую неделю есть! И погода прекрасная! Записывайтесь 👉 @manager_pg Индивидуальные прогулки (1-4 участника), 5-6000₽ за прогулку, от 2х до 5ти часов: ✏️ 9 марта: 9:00, 15:00 ✏️ 10 марта: 9:00, 15:00 ✏️ 11 марта: 15:00 ✏️ 12 марта: 9:00, 15:00 ✏️ 13 марта: 9:00, 15:00 ✏️ 14 марта: 9:00, 15:00 ✏️ 15 марта: 9:00, 15:00 Подробно об экскурсии можно почитать здесь 👉 Экскурсия Парк Галицкого Забронировать экскурсию можно здесь 👉 @manager_pg</t>
+  </si>
+  <si>
+    <t>06.03.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35712</t>
+  </si>
+  <si>
+    <t>Ждём пробуждения Весеннего сада 🌺 Ходим поглядываем 👀 Доброго вечера, друзья! 💫 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.03.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35711</t>
+  </si>
+  <si>
+    <t>Несъёмный протез на 4-х имплантах за 1 день Имплантация зубов по методу «Все на 4» в центре имплантации зубов «Команда мечты» в Краснодаре. Восстановили улыбки более 2000 пациентов. 🏠 г. Краснодар, ул. Северная, д. 465 Запишитесь на бесплатную консультацию к имплантологу и получите: ⚡ Диагностика состояния полости рта — 0 ₽ ⚡ Компьютерная томография (КТ-снимок) — 5000 0 ₽ ⚡ Подробный план лечения под вашу ситуацию и бюджет Не бросаем после лечения: — Пожизненная гарантия на импланты — Бесплатные профосмотры каждые 6 месяцев Цена по акции: оплата частями от 3 790 ₽/мес Не откладывайте приём, успейте записаться по акции! Перейти на сайт Есть противопоказания. Посоветуйтесь с врачом. #реклама krasnodar-vsena4.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.03.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35710</t>
+  </si>
+  <si>
+    <t>Вроде и солнышко вышло ☀️ а всё равно прохладно Смайлики греются в лучах ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.03.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35709</t>
+  </si>
+  <si>
+    <t>Скоро лето 🌞 даже «страшно» представить что и кто нас ждёт в водоёмах парка 🤭 ⛲️ Фонтан Ротонда ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.03.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35708</t>
+  </si>
+  <si>
+    <t>Праздничное предложение 🌷 от @gk_nvm_south в ЖК «Дом 101» При покупке квартиры с 06.03.26 по 08.03.26 Вы получаете 🎁 сертификат на мебель номиналом 200 тысяч рублей. Узнать больше можно на официальном сайте Организатор акции: ООО СЗ «Кубаньальянспроект», ИНН: 2312312810, ОГРН:1222300046319 Проектная декларация на сайте наш.дом.рф. С подробной информацией о правилах проведения акции, месте и порядке получения сертификата можно ознакомиться по телефону #2411</t>
+  </si>
+  <si>
+    <t>06.03.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35707</t>
+  </si>
+  <si>
+    <t>06.03.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35704</t>
+  </si>
+  <si>
+    <t>Вот и наступила пора весеннего листопада 🍂 Дуб черешчатый сбрасывает жёлтую листву весной ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.03.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35701</t>
+  </si>
+  <si>
+    <t>Вокруг Хоризии срезали ячмень 🌾✂️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.03.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35700</t>
+  </si>
+  <si>
+    <t>Готовые квартиры с садом на крыше. Ремонт в подарок! ЖК "Южные соседи" г. Краснодар Здесь есть все для счастливой жизни: -Развитая инфраструктура -Школа и детские сады -Транспортная доступность -ТРЦ Красная Площадь -Детские и спортивные площадки -Двор с плодовыми деревьями -Лаунж - зоны и сад на крыше -Лифт в каждом подъезде Нажмите "Перейти на сайт", чтобы получить подборку квартир по специальной цене. Успейте забронировать! Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "КУБАНЬНОВСТРОЙ". Финансовые услуги оказывает: АО Альфа-Банк, ПАО Сбербанк и др.. #реклама южные-соседи.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.03.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35699</t>
+  </si>
+  <si>
+    <t>Кто чем занят с утра? 🐿️ Cегодня до +8° 🌤️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>05.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35698</t>
+  </si>
+  <si>
+    <t>Хорошо, когда люди относятся с юмором 🐶 У таких хозяев и собака счастливая ❤️ Напоминаем, с питомцами в парк нельзя! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>05.03.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35697</t>
+  </si>
+  <si>
+    <t>Идеальный подарок на 8 марта от Абрау-Дюрсо🎁 В преддверии праздника мы собрали 4 беспроигрышных варианта: 🥂Концерт «Резонанс» в старинных тоннелях 8 марта в тоннелях «Абрау-Дюрсо» музыка встретится со вкусом. Музыканты исполнят арии в современных аранжировках. Три акта дополнят три вкуса от шеф-сомелье и станут единым целым. 👉Купить билет 🍇Экскурсия по заводу с дегустацией Подарочный сертификат на экскурсию, которая откроет двери в мир Абрау-Дюрсо. Вы увидите легендарные тоннели, а также попробуете эксклюзивные напитки из нашей коллекции. 👉Купить сертификат 👩🍳Мастер-класс в гастрономической школе Наши шеф-повара раскроют секреты ресторанной кухни и научат готовить изысканные блюда. Новое хобби и повод для восхитительных ужинов гарантированы! 👉Купить сертификат 🛌Уикенд в отеле на берегу озера Сертификат на проживание в уютных отелях курорта. Спа-процедуры, живописное озеро Абрау и полный релакс. Лучший способ сказать: «Пора отдохнуть». 👉Выбрать отель 💐Порадуйте близких незабываемыми эмоциями — выбирайте подарок прямо сейчас! #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.03.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35696</t>
+  </si>
+  <si>
+    <t>05.03.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35688</t>
+  </si>
+  <si>
+    <t>Погода конечно не совсем подходящая для прогулок! Но! Нас не остановить 😁 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>05.03.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35685</t>
+  </si>
+  <si>
+    <t>а нечистым трубочистам стыд и срам Вот так тщательно моют урны в парке! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>05.03.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35678</t>
+  </si>
+  <si>
+    <t>После холодов парротия оживает! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>05.03.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35677</t>
+  </si>
+  <si>
+    <t>МИСТИ ПАРКУ 2 ГОДА! 🥳 15 марта в 13:00 приглашаю всех на грандиозное сказочное событие — участие в праздничной программе БЕСПЛАТНО для гостей парка! В этот день парк превратится в большую живую историю: волшебные герои, зелье-оберег, объединяющий флешмоб, масштабные гуляния и эффектное появление настоящей сказочной силы из клубов пара. На сцене — яркое шоу от Сказочника, которое закружит всех в хороводе магии и веселья. Испытания, смех, танцы и финал, который накроет парк серебряным вихрем эмоций. И конечно же всех ждут призы и подарки! Главные призы праздника: 🎁 БЕЗЛИМИТ в парк на 1 год 🎁 Сертификаты в ресторан Пр-р-р-риходи всей семьёй — устроим самый яркий День рождения вместе! 🎉 📞 +7 (906) 622-69-09 • узнать подробности 📍ТРЦ «Любимово» Адмирала Крузенштерна, д.4, 2 этаж, «Мисти Парк». Реклама. Erid: 2VtzqxLGbd6 ИП Бадьин Я. Г. ИНН 710707088372</t>
+  </si>
+  <si>
+    <t>05.03.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35676</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите, что творит 💪🐢 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>05.03.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35675</t>
+  </si>
+  <si>
+    <t>Какие цветения ждём вот вот 🌺 В том году Слива Нигра, Магнолия Суланжа и Кобус - уже распустились 13 марта!!! Так что, всё может быть! 😍 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>05.03.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35673</t>
+  </si>
+  <si>
+    <t>Людей мало, но всегда есть "герои"... 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>05.03.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35672</t>
+  </si>
+  <si>
+    <t>😱 Некоторые люди платят риэлторам за подбор квартир в Краснодаре по 150 тысяч рублей... Тех квартир, которые Андрей бесплатно выкладывает у себя в Телеграм канале. Автор канала Новостройки Краснодара показывает квартиры уже с просчитанной ипотекой, остаётся листать и выбирать какая подойдет именно вам. Также на канале вы узнаете: 👉🏻 Ошибки при досрочном погашении ипотеки. 👉🏻 Как в 2 раза сократить срок ипотеки? 👉🏻 В каких районах Краснодара не стоит покупать квартиру? 👉🏻 Как вернуть 1,3 млн руб. с покупки квартиры? 👉🏻 Как с помощью 1000 рублей сократить срок ипотеки? 👉🏻 Обзор ЖК «Любимово» 👉🏻 Обзор ЖК «Самолет» 👉🏻 Обзор ЖК «Образцово» Канал о недвижимости в Краснодаре, которому доверяют уже более 8000 человек! Предложение только для подписчиков канала: 🎁 И, конечно, приятный бонус: сертификат на 10 000 ₽ в Hoff для обустройства новой квартиры! Если хотите купить квартиру на самых выгодных условиях, стоит подписаться 👌 Реклама. Erid: 2VtzqueRpS8 Жданов А. А. ИНН 236005654669</t>
+  </si>
+  <si>
+    <t>05.03.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35671</t>
+  </si>
+  <si>
+    <t>🎄 Экскурсии в новогодние дни в Парке Галицкого 🚗 Новогодняя карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>05.03.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35669</t>
+  </si>
+  <si>
+    <t>Парк продолжают «разматывать» 💫 Cегодня до +8° 💨🌧️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>04.03.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35667</t>
+  </si>
+  <si>
+    <t>Доброго вечера, друзья! ✨✨✨ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>04.03.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35666</t>
+  </si>
+  <si>
+    <t>04.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35659</t>
+  </si>
+  <si>
+    <t>Инфинити в дождь на закате прекрасен 😍 рекомендую к просмотру ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>04.03.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35658</t>
+  </si>
+  <si>
+    <t>Пальмы в тепле и в закате 🌴🌅 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>04.03.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35657</t>
+  </si>
+  <si>
+    <t>04.03.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35651</t>
+  </si>
+  <si>
+    <t>Скоро камелий будет много 🌺 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>04.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35644</t>
+  </si>
+  <si>
+    <t>От дождя в Японском саду спасает музей🗿🏯 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>04.03.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35643</t>
+  </si>
+  <si>
+    <t>Квартиры с ремонтом в Краснодаре от 26 379 ₽/мес В ЖК «Родные Просторы» большой выбор квартир: от компактных студий до просторных семейных квартир с панорамным остеклением и видами на парк. Выдача ключей в марте! 🏃‍♂️ Фитнес-клуб Balance (9000 м²) с бассейнами, кроссфитом и SPA ❤️ Фудхолл и рестораны для встреч с друзьями и кафе с видом на парк ✨ Парк 9 га с аллеей фонтанов и зонами для отдыха 🚗 10 минут до ТРЦ OZ Mall и 12 минут до аэропорта Комфортный ежемесячный платёж за квартиру с ремонтом от 26 379 ₽. При покупке двухкомнатной квартиры, кладовка в подарок! 📞 Успейте купить квартиру по сниженной цене до 31 марта! Узнать больше Финансовые услуги оказывает: ПАО "Сбербанк", АО "АЛЬФА-БАНК", ПАО "ВТБ". #реклама tochno-prostori.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.03.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35641</t>
+  </si>
+  <si>
+    <t>Вот он первый! 🪷 Магнолия в Японском саду ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>04.03.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35640</t>
+  </si>
+  <si>
+    <t>Наблюдать за уточками одно удовольствие 🦆❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>04.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35639</t>
+  </si>
+  <si>
+    <t>04.03.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35638</t>
+  </si>
+  <si>
+    <t>Cегодня до +6° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>04.03.26 03:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35637</t>
+  </si>
+  <si>
+    <t>ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>03.03.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35636</t>
+  </si>
+  <si>
+    <t>Парк, который можно показывать без фильтров ❣️ И музыка здесь своя 📍 Парк Галицкого. Краснодар ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>03.03.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35635</t>
+  </si>
+  <si>
+    <t>Квартиры в центре Новороссийска. Выгода до 1,36 млн ₽ ЖК «Облака» – современный дом бизнес-класса. Всего 5 минут до моря: гуляйте по набережной каждый день! ✨ Почему выбирают «Облака»? – Центральный район с готовой инфраструктурой: Закрытый безопасный двор: пространство без машин, видеонаблюдение, доступ по приложению. – Активити-парк для всей семьи прямо во дворе: детские площадки, батуты, скалодром, – Релакс-зона с качелями и шезлонгами, мини-огороды, зоны воркаута. – 2-уровневый подземный паркинг: не нужно думать, где оставить машину. – Быстрое решение бытовых проблем: на первых этажах дома откроются магазины, кофейни, пункты выдачи. – Разные варианты отделки Нажмите "Перейти на сайт" чтобы получить подборку квартир по лучшей цене, узнать актуальные акции и предложения Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: Застройщик ООО СЗ "Юфоинвест". Финансовые услуги оказывает: ПАО «Сбербанк». #реклама oblaka-nvr.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35634</t>
+  </si>
+  <si>
+    <t>В погоне за китами 🐳🐳🐳 Кроличью нору всё настраивают и настраивают. Есть перекрытые тоннели ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>03.03.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35633</t>
+  </si>
+  <si>
+    <t>Лаванда в Парке Галицкого 💜 Такое цветение ожидаем конец мая - начало июня! Запишите в свой календарь 📅 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>03.03.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35632</t>
+  </si>
+  <si>
+    <t>Попрыгаем во FLY ZONE? В будний день с 10:00 до 14:00 прыгай всего за 990р. вместо 1450р. Твоё время для активного отдыха по выгодной цене! Подробности акции уточняйте у администратора центра. Записаться #реклама fly-z-one.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.03.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35628</t>
+  </si>
+  <si>
+    <t>Огромное здание в золотом зеркале 😍💛 Вау! ☝️ Венецианские мастера в эпоху Ренессанса (около XVI века) добавляли золото и бронзу в состав зеркал для получения более теплогомягкого и «богатого» оттенка отражения Эти крайне дорогие зеркала ценились наравне с небольшим морским кораблем. Золото обеспечивало особенныйжелтоватый оттенок отражения. У нас, я думаю, без золота. Хотя…. 😁 Просто, глядя на отражение, вспомнился этот факт ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>03.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35627</t>
+  </si>
+  <si>
+    <t>Ротонда 💦 шумит красотка! Но под брызги ещё пока прохладно заходить А вы рискнули бы? 🙃 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>03.03.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35626</t>
+  </si>
+  <si>
+    <t>Квартира с ремонтом в Краснодаре от 24 800 ₽/мес. ⚡Квартиры в Краснодаре в сданном доме — никаких ожиданий и стройки под окнами! ✨Однокомнатная квартира 41,44 м² с ремонтом «под ключ» от 24 800 ₽/мес. 🏠ЖК «Гулливер» — жилье комфорт-класса с развитой инфраструктурой, благоустроенной территорией, продуманными планировками и современным ремонтом «под ключ». Переезжайте в квартиру своей мечты уже сегодня! 📞Количество квартир ограничено — успей выбрать свою! Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.03.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35621</t>
+  </si>
+  <si>
+    <t>Крокусов всё больше и больше! 🌸 Не устану повторять 🙏 не ходите по газонам! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>03.03.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35620</t>
+  </si>
+  <si>
+    <t>Есть слова, после которых в комнате становится тише. Не потому что нечего сказать, просто понимаешь, что человек говорит не для камеры… Он говорит на всякий случай…. Ощущение, что оставляет письмо, которое потом нарежут на цитаты… От этого мурашки по всему телу… А потом самое страшное и самое сильное одновременно, он не просит жалости, он говорит об обещании, которое выполнил… «Я сделал то, что обещал. И клуб будет существовать - есть я или нет». Как по мне, это тот самый редкий вид любви 🥺 Взрослой…молчаливой.. настоящей… 💔 Когда ты строишь не ради аплодисментов и признания, а ради того, чтобы то, во что ты верил и любил, пережило тебя. Сергей Николаевич Галицкий 💔 Самый главный пример того, что такое держать слово, даже когда страшно, и того, что такое любовь, которая строит будущее поколений…. Спасибо, Сергей Николаевич ❤️ Не грузит телеграм? Переходи смотреть в МАХ 👉 Перейти в канал Парка МАХ</t>
+  </si>
+  <si>
+    <t>03.03.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35619</t>
+  </si>
+  <si>
+    <t>Квартиры в Небуге у Черного моря от 5,7 млн ₽ ⚡Botanica Hills - это клубная резиденция, состоящая из 4 домов бизнес-класса. Жилой комплекс находится прямо на берегу реки Небуг, а из окон открываются живописные виды на море и горы. Это уникальный проект с собственными бассейнами, эргономичными спортивными и детскими площадками, комфортной средой, включающей максимальный набор услуг: химчистка, аптека, фитнес-зал, СПА-комплекс, продовольственные магазины и многое другое. ✅Получите планировки и цены на сайте: Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ МЕТРИКС НЕБУГ. Финансовые услуги оказывает: ПАО Сбербанк. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.03.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35617</t>
+  </si>
+  <si>
+    <t>Был найден самый красивый крокус 🌷 Cегодня до +9° ☁️🌨️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>02.03.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35616</t>
+  </si>
+  <si>
+    <t>Не сказать, что погода «шепчет», но днём гулять очень даже комфортно 🐦‍⬛❣️ Доброго вечера! 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>02.03.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35615</t>
+  </si>
+  <si>
+    <t>Английский для взрослых онлайн - без зубрёжки и стресса 🎓После работы уже нет сил учить английский - поэтому мы сделали удобный формат 👍У нас онлайн-уроки - из дома, с телефона или ноутбука. 😊Если страшно начинать с нуля - начнём мягко и понятно. 📚У нас практика вместо теории: вы говорите с первого занятия, а не копите правила. Что получите: - первые фразы уже на 1-й неделе - начнёте говорить с нуля уже через месяц - сложную грамматику объясняем простым языком - поддержка и контроль прогресса от преподавателя ✅ Запишись на бесплатное пробное занятие Записаться #реклама 16+ briclub.net О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35614</t>
+  </si>
+  <si>
+    <t>В Парке есть две «ёлки», которые сбрасывают свою хвою на зиму и стоят «лысыми» 😘 Одна на фото - лиственница, а вторая - кто помнит название? ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>02.03.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35609</t>
+  </si>
+  <si>
+    <t>🟢🟢🟢🟢 🟢🟢🟢🟢🟢🟢💚 Лучшее, что я могла сделать, это начать гулять по Парку со своими подписчиками ❤️ знакомиться с ними в реальности и рассказывать о любимом месте Экскурсия по Парку Галицкого в Краснодаре с автором Танной Являюсь дипломированным, аттестованным гидом-экскурсоводом по Краснодару 🪪 ✍️ Для записи пишите 👉 @manager_pg Парк Галицкого - гулять не перегулять. Со мной вы не пропустите ни одну интересную деталь. Экзотические растения, арт-объекты, и более 40 локаций - у всего есть своя история! Дружеская прогулка с рассказами о Парке Галицкого лично Вам. Никаких микрофонов и заученных текстов! ⏰ Индивидуальные прогулки в любое время по договорённости Открыта запись: ✅ с 1 марта ⏰ По времени от 2х до 5 ти часов. Зависит от ваших желаний ✅ 1 человек: 5000₽ ✅ Группа от 2 до 4 человек: 6000₽ ✅ Максимум 10 человек Важно: посещение Японского сада не входит в прогулку ✍️ Для записи пишите 👉 @manager_pg</t>
+  </si>
+  <si>
+    <t>02.03.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35608</t>
+  </si>
+  <si>
+    <t>Автошкола «ШАНС» - крупнейшая сеть автошкол в Краснодаре Экзамен в ГИБДД станет строже ⚡С 2026 года практику нужно сдать в течение 2 месяцев после теории. Также во время сдачи теории кандидатов будут фотографировать. Записывайтесь на обучение уже сейчас, чтобы успеть получить права на старых условиях. 🚗 Автошкола «ШАНС» — 1 место в рейтинге ГИБДД 📞 240-24-24 Узнать больше Есть противопоказания. Посоветуйтесь с врачом. #реклама shans23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35601</t>
+  </si>
+  <si>
+    <t>Эти малыши уже повсюду 😍 а кто нибудь мускарики встречал в этом году? Что то не видно их ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>02.03.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35592</t>
+  </si>
+  <si>
+    <t>Ура, весна! Парк Галицкого встречает её ярко. Прогуляемся? ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>02.03.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35591</t>
+  </si>
+  <si>
+    <t>Автошкола "Вектор" в Краснодаре. Пробный урок бесплатно! Автошкола «Вектор» в Краснодаре — понятный формат обучения без лишних этапов⚡ Обучение строится так, чтобы не растягивать процесс: 🚗 • Категория "B" за 2 месяца • Теория онлайн, без привязки ко времени • Практика на разных маршрутах • 7 автодромов — занятия рядом с домом Организация обучения: 🎓 • Начало сразу после записи • Занятия днём, вечером и в выходные • Возможность менять филиалы, группы и инструктора Финансовые условия прозрачные: 💰 — Рассрочка без % — Платежи от 4100 ₽ в месяц — Никаких переплат и страховок — Фиксированная стоимость без скрытых условий Современные автомобили, опытные инструкторы и сопровождение в ГАИ. Первое занятие — бесплатно! Запишитесь в автошколу «Вектор» и начните обучение без ожиданий ❤️ Записаться #реклама 16+ vector23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.03.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35590</t>
+  </si>
+  <si>
+    <t>Весна в Парке Галицкого ❣️</t>
+  </si>
+  <si>
+    <t>02.03.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35588</t>
+  </si>
+  <si>
+    <t>Кому-то очень нужен был букетик крокусов, а потом стал не нужен... 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>02.03.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35587</t>
+  </si>
+  <si>
+    <t>02.03.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35586</t>
+  </si>
+  <si>
+    <t>Cегодня до +12° ☀️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>01.03.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35585</t>
+  </si>
+  <si>
+    <t>Небольшая прогулка перед сном в красивом месте не будет лишней 😴 Доброго вечера, друзья! ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>01.03.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35584</t>
+  </si>
+  <si>
+    <t>Пластиковые окна и балконы в Краснодаре со скидкой 65%! Установите окна мечты с выгодой! Почему выбирают нас? ✅ Бесплатный замер — ничего лишнего, только точные расчёты. ✅ Окно за 7 дней — от замера до установки, быстро и без суеты! ✅ Трёхступенчатая система контроля и гарантия завода-изготовителя — проверяем каждую деталь на всех этапах. Уверенность в качестве на долгие годы! ✅ Премиум-качество — комплектующие мирового уровня, изготовление на немецком оборудовании. ✅ Сертифицированные монтажные бригады — только профессионалы работают над вашим комфортом. Акции: - Скидка до 65% только до конца месяца! - Дополнительная скидка 5% при заключении договора на дому. Не упустите возможность! Сделайте свой дом теплее и уютнее. Звоните прямо сейчас или оставьте заявку — мы все сделаем за вас! Перейти на сайт #реклама okna.venta23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35583</t>
+  </si>
+  <si>
+    <t>Весенний сад - теперь во всех смыслах 🤗 Ждём его выход! И ваши горячие споры: так Сакура это или нет? 🌸 Доброго вечера, друзья ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>01.03.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35582</t>
+  </si>
+  <si>
+    <t>Загляните к красотке Бугенвиллеи 🌸 Я не согласна, что её цветы невзрачные…. считаю их самыми нежными в Парке ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>01.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35577</t>
+  </si>
+  <si>
+    <t>Буковые комнаты, они же Зелёные… сейчас янтарные 🧡 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>01.03.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35576</t>
+  </si>
+  <si>
+    <t>01.03.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35575</t>
+  </si>
+  <si>
+    <t>Каждое утро день в Парке начинается с уборки 🧹 Cегодня до +9° ☀️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>28.02.26 19:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35574</t>
+  </si>
+  <si>
+    <t>28.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35573</t>
+  </si>
+  <si>
+    <t>Часто спрашивают, почему на наших фото и видео всегда парк пустой без людей? ☝️ Да потому что, мы их не снимаем! 🤗 Наш канал о Парке, а не о людях! Но они есть всегда и их много 🤪 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>28.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35572</t>
+  </si>
+  <si>
+    <t>Дуб черешчатый, остаëтся с зеленью до самой весны. Тем самым защищая свои почки от непогоды и птиц 🍂 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>28.02.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35571</t>
+  </si>
+  <si>
+    <t>28.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35560</t>
+  </si>
+  <si>
+    <t>Не забывайте заглядывать в закуток с Музыкальным лабиринтом 🎶 здесь уютно и много крокусов 🌷 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>28.02.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35559</t>
+  </si>
+  <si>
+    <t>28.02.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35558</t>
+  </si>
+  <si>
+    <t>Когда все завидуют нашей плюсовой температуре… мы, краснодарцы, ждём когда же потеплеет и уйдут эти холода 🤪😂 Вам не понять, когда +4 - это -3!</t>
+  </si>
+  <si>
+    <t>28.02.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35555</t>
+  </si>
+  <si>
+    <t>Шалфей потихоньку просыпается 🪴 Первое цветение по плану в мае! Первое - самое яркое цветение! Рекомендую ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>28.02.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35552</t>
+  </si>
+  <si>
+    <t>Пампасную траву скосили, Малышам совсем холодно! 🥶😊 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>28.02.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35551</t>
+  </si>
+  <si>
+    <t>Квартиры бизнес-класса на ФМР от 180 000 ₽/м² ЖК бизнес-класса в топовой локации Краснодара на ФМР! Квартиры в сданном доме от 180 000 ₽/м². 🏠ЖК «Екатерининский парк» — премиальный жилой комплекс с приватной территорией, комплексным озеленением, фонтанами, зоной BBQ и детскими эко-площадками. 📞Переходите по ссылке и получите каталог лучших предложений! Узнать больше #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.02.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35550</t>
+  </si>
+  <si>
+    <t>Cегодня до +8° ☀️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>27.02.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35549</t>
+  </si>
+  <si>
+    <t>Добрых снов, друзья! 😴⛩️ Надеюсь фото у вас открываются без проблем 🙏 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.02.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35548</t>
+  </si>
+  <si>
+    <t>Семейный отдых в отеле ELA Excellence Resort Belek Everland — детский мир, где приключения и веселье становятся реальностью для ваших малышей. ✨ Everland: магическое пространство с играми и удивительными открытиями 😊 Отдельные зоны отдыха у бассейнов для уединения и покоя ✅ Полуолимпийский подогреваемый бассейн для комфортного плавания ❤️ Программы для всей семьи: от развлечений до релакса 👌 Чистые полотенца на каждом входе к пляжу и бассейнам Создайте незабываемые моменты с близкими. Бронируйте семейный отдых в ELA Excellence Resort Belek! Узнать больше #реклама elahotels.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35547</t>
+  </si>
+  <si>
+    <t>Теперь прогулку надо планировать на три дня: день в Парке, день в Облаках, день в Японском 🤗 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35546</t>
+  </si>
+  <si>
+    <t>Иногда закат выдаёт себя за рассвет 🌇 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.02.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35545</t>
+  </si>
+  <si>
+    <t>Готовая студия от 15 000 ₽/мес. Дом сдан. Краснодар – Крупнейшая школа в ЮФО на 1875 мест – 2 детских сада – Разнообразная инфраструктура района – Высота потолков до 3,6 метров – Продуманная территория для детей, спорта и отдыха – Воркаут зоны, памп-трек – 10 минут до ТЦ "Красная площадь" – Дом сдан. Ключи в день покупки Нажмите "Получить предложение" чтобы подборать квартиру по вашим личным критериям Получить предложение Финансовые услуги оказывает: Банк ВТБ (ПАО), ПАО "Сбербанк", ПАО "Промсвязьбанк". #реклама romex-development.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.02.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35544</t>
+  </si>
+  <si>
+    <t>Дальше Каньона всё усеяно крупными крокусами 🌷 солнышко появится, будет красотища Так что заходите туда поглубже в парк ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35535</t>
+  </si>
+  <si>
+    <t>Раз видео не грузятся, буду делать здесь больше фото 📸⛩️ Без красоты Японской мы вас не оставим 🌸 📍 Парк Галицкого. Краснодар Не грузит телеграм? Переходи в МАХ 👉 Перейти в канал Парка МАХ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.02.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35534</t>
+  </si>
+  <si>
+    <t>🌷ОДНОДНЕВНЫЕ АВТОБУСНЫЕ  ПУТЕШЕСТВИЯ ИЗ КРАСНОДАРА НА МАРТОВСКИЕ ПРАЗДНИКИ 7-9 Марта ОТ ТУРОПЕРАТОРА « АМРА -ТУРИСТИК» 🌷 🌟Для всех женщин праздничная скидка ( стоимость туров указана без учета скидки ) 10% на однодневные туры 5% на многодневные туры 🌼ТУРЫ 7 МАРТА🌼 🪷7 марта - Любимый тур: От Абрау до Геленджика - 3000 руб ; 🍷7 марта - Кубанская лоза: долина Лефкадия, винодельня «Мысхако» и вечер в Абрау -3300 руб 🦚7 марта - Сафари-парк в Геленджике+Абрау-Дюрсо (женщинам вход и канатка бесплатно) - 3000 руб 🦅7 марта - Романтичный Пятигорск - 5500 руб ; 💙7 марта - Юго-Восточное побережье Крыма( Керчь, Судак, Новый Свет,, Феодосия )- 5800 руб ; 💫7 марта - Сказочное побережье: Старый Парк; Шато-Пино; Абрау - 3000 руб 🌼ТУРЫ 8 МАРТА🌼 🦚8 марта - Сафари-парк в Геленджике+Абрау-Дюрсо (женщинам вход и канатка бесплатно)- 3000 руб; 🌟8 марта - Вокруг Анапы и Греция (800 ступеней +Ласточкины гнезда+Кипарисовое озеро) и Винное подворье Старого Грека -3000 руб ❤️‍🔥8 марта - Язык тролля и Верхняя Балкария - 5600 руб; ⛩️8 марта - Калмыкия -край степей и буддизма - 5400 руб; ☀️8 марта -Крым , Парк Львов «Тайган», Белая Скала и Феодосия - 5800 руб 🍷8 марта - Винная классика: три центра винного туризма ( Лефкадия, Шато -Пино , Абрау ) - 3000 руб ; 🌟8 марта - Русский прованс и романтика : Шато-Андре, Шато-Пино и Геленджик - 3000 руб; 🌼ТУРЫ 9 МАРТА🌼 🦙9 марта - Горячий Ключ и ферма Альпак - 2600 руб; 🦚9 марта - Сафари-парк в Геленджике+Абрау-Дюрсо (женщинам вход и канатка бесплатно) - 3000 руб 🍇9 марта - Винодельни Азовского моря: Поместье Голубицкое, Шато-Тамань и прогулка по Тамани -3000 руб ✅Наш телеграм канал https://t.me/amraturistik 🗺 Наши сайты : https://exc.amra-turistik.ru/   www.amra-turistik.ru ✅Для детей до 12 лет скидка ✅Скидки : пенсионерам , инвалидам , участникам СВО и их семьям , именинникам Скидки с праздничной суммируются 🔥 Однодневные и многодневные туры , экскурсии по Краснодару ,школьные, корпоративные и индивидуальные туры , прием групп в Краснодаре , авиа туры .  ☎Телефоны отдела продаж: +7 (988) 522-82-42 ( MAX; WhatsApp; Telegram) +7(928) 206-76-90 (MAX , WhatsApp; Telegram) 🌇Наш адрес: г. Краснодар, ул. Стасова 182/1 (ТРЦ Меридиан); офис 306 🌞С уважением, Ваш туроператор «Амра-Туристик» Реклама. Erid: 2VtzqvPNirx ООО "АМРА-ТУРИСТИК" ИНН 2312286119</t>
+  </si>
+  <si>
+    <t>27.02.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35532</t>
+  </si>
+  <si>
+    <t>Никак не приживутся здесь деревья ((( с фасада часть засохших деревьев убрали ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.02.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35531</t>
+  </si>
+  <si>
+    <t>Ивовая набережная 📍 Парк Галицкого. Краснодар Не грузит видео? Переходи в МАХ 👉 📍Перейти в канал Парка МАХ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>27.02.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35530</t>
+  </si>
+  <si>
+    <t>ЖК «Гулливер» — Квартиры в Краснодаре от 99 000 ₽/м² ⚡Особо выгодные цены в ЖК «Гулливер». Только до 28 февраля — Квартиры в сданном доме от 99 000 ₽/м² 🏠ЖК «Гулливер» в Краснодаре — жилье комфорт-класса с развитой инфраструктурой: детские и спортивные площадки, закрытая охраняемая территория, паркинг и транспортная доступность. ⚡Особые условия по семейной ипотеке в ЖК «Гулливер» — БЕЗ первого взноса или от 4,6% на весь срок! 📞Переходите по ссылке и получите каталог лучших предложений! Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.02.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35527</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого продолжают убирать зимнее украшение ✨ Cегодня до +5° 💨 Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>27.02.26 03:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35526</t>
+  </si>
+  <si>
+    <t>26.02.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35525</t>
+  </si>
+  <si>
+    <t>Цвет настроения - красный! ❣️ Доброй ночи, друзья! 💤 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>26.02.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35524</t>
+  </si>
+  <si>
+    <t>26.02.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35519</t>
+  </si>
+  <si>
+    <t>Вот и в Японском саду природа почувствовала весну 🌸 кизил, дёрен, как хотите ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>26.02.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35517</t>
+  </si>
+  <si>
+    <t>Когда ценят, не портят 🤯🤬 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>26.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35507</t>
+  </si>
+  <si>
+    <t>🔥РОЗЫГРЫШ🔥 Дарим бесплатную съемку на Выпускной альбом для ВСЕГО КЛАССА 1️⃣ Проведение бесплатной фотосессии от команды «ТУТ Альбом» 2️⃣ Все фото бесплатно в электронном виде ✅ 3️⃣ Ретушь всех фотографий ‼️Для участия необходимо лишь написать нам в сообщения слово «розыгрыш»⬇️ @tutalbom Итоги подведем 1 марта‼️ Реклама. Erid: 2VtzqxerQKv Черевцов И. В. ИНН 231119011430</t>
+  </si>
+  <si>
+    <t>26.02.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35502</t>
+  </si>
+  <si>
+    <t>Зима продолжается 🌴 все пальмы в тепле! Птички летают ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>25.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35501</t>
+  </si>
+  <si>
+    <t>Краснодар. Дом сдан! Ключи этой весной. ЖК Патрики Новости! Надежный застройщик Краснодара ГК "Точно" открыл специальные условия на покупку квартир в сданном доме жилого комплекса бизнес-класса "Патрики": ✅ Скидки до 1,6 млн ₽ ✅ Рассрочка 0% без переплат до конца 2027 года ✅ 3 детских сада и две школы ✅ Новый центр Краснодара "Патрики" — это город внутри города. На территории — премиальный фитнес-клуб BALANCE, современная школа, частная гимназия Эрудит и 3 детских сада, креативное пространство «ЦЕХ», Гранд-аллея с лучшими ресторанами и кофейнями города и подземный паркинг на 4 000 мест. Удобное расположение недалеко от аэропорта. 📱 Успейте получить предложение, лоты ограничены! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ «КапиталЪ». Финансовые услуги оказывает: ПАО "Сбербанк". #реклама tochno-patriki-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.02.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35500</t>
+  </si>
+  <si>
+    <t>На входе в сказочный мир стоят галактические стражи….. быль или сказка? ✨ Доброго вечера, друзья! 💤 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>25.02.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35499</t>
+  </si>
+  <si>
+    <t>Уточкам хорошо в Японском саду 🦆⛩️ И нам нравится наблюдать ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>25.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35495</t>
+  </si>
+  <si>
+    <t>📍Подборка домов от 6 млн ₽ Мореон показывает варианты для разных бюджетов и задач: переехать из квартиры в свой дом, купить без накоплений или инвестировать в жильё с готовой инфраструктурой. 🏠 Дом 100 м² за 6 млн ₽ без первого взноса Участок — 4 сотки ИЖС Школа и садик в 5 минутах Три спальни Платёж сопоставим с арендой однушки ❗️Всего 3 дома доступны без первого взноса. 🏠 Дом 85 м² + терраса 15 м² Участок — 4 сотки Планировка — 3 спальни + кухня-гостиная Терраса для утреннего кофе и вечерних посиделок 🏠 Таунхаус с собственным участком со скидкой 25% Школа и детсад на территории Парк с озером, спортзоны, рестораны и супермаркеты Закрытая территория. ▶▶▶ Подписывайтесь на канал Мореон, чтобы узнать детали по этим и другим домам, рассчитать ипотеку. 📍Узнайте на канале: какую локацию выбрать для покупки дома в Краснодаре? Реклама. Erid: 2VtzqxJM1ZE ИП Стрелков Е. Е. ИНН 231150752334</t>
+  </si>
+  <si>
+    <t>25.02.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35494</t>
+  </si>
+  <si>
+    <t>В МАХ нас уже 10 тысяч 🥳 Вместе - мы сила!</t>
+  </si>
+  <si>
+    <t>25.02.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35493</t>
+  </si>
+  <si>
+    <t>Рыжая белочка хитрее чёрной 🐿️ Вот мы заметили, Кавказские не такие общительные А вам с какими удавалось пообщаться? ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>24.02.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35492</t>
+  </si>
+  <si>
+    <t>Друзья, наш канал в МАХ 👉 КАНАЛ ПАРК ГАЛИЦКОГО ✅ Присоединяйтесь! Не теряйте нас! 🙏❣️</t>
+  </si>
+  <si>
+    <t>24.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35491</t>
+  </si>
+  <si>
+    <t>Япония? Нет! Краснодар! ⛩️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>24.02.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35489</t>
+  </si>
+  <si>
+    <t>Скворцы прилетели 🐦‍⬛ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>24.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35488</t>
+  </si>
+  <si>
+    <t>СПЕЦИАЛЬНОЕ ПРЕДЛОЖЕНИЕ НА 🔴 СТАРТЕ ПРОДАЖ ЖК “НОВЫЕ СЕЗОНЫ 2” Группа компания НВМ @gk_nvm_south представила новый жилой комплекс, в котором на старте продаж действует специальное предложение: 🔴 приобретая квартиру-студию или 1-к квартиру - получаете ремонт в подарок 🔴 подробности на официальном сайте Что такое «Новые сезоны 2»? 🔴 Стильная архитектура: элегантные фасады и дизайнерские входные группы 🔴 Инфраструктура: поликлиника, школа, детские сады, физкультурно-оздоровительный комплекс с бассейном 🔴 Всё в шаговой доступности: на территории — магазины, кафе, спортивные и детские площадки, зоны отдыха 🔴 Простор и природа: ухоженные скверы, аллеи и зелёные зоны для прогулок и отдыха 🔴 Безопасность: круглосуточная охрана, видеонаблюдение, контроль доступа 🔴 Многоуровневый паркинг освобождает дворы от машин и обеспечивает безопасность вашего авто 🔴 Расположение с транспортной доступностью и будущей трамвайной линией Сроки акции: с 01.02.26 по 28.02.26 Организатор акции: Застройщик ООО СЗ «ИЗУМРУДСТРОЙ-1». ИНН 2311257958. ОГРН 1182375034874. Проектная декларация на сайте наш.дом.рф. С подробной информацией о правилах проведения акций, количестве подарков, месте и порядке их получения можно ознакомиться по телефону офиса продаж #2411 Акция «Ремонт в подарок» распространяется при покупке квартир планировки студия или однокомнатная в жилом комплексе "Новые сезоны 2".</t>
+  </si>
+  <si>
+    <t>24.02.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35487</t>
+  </si>
+  <si>
+    <t>12 метров силы. Мать 🌏 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>24.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35478</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого комфортно гулять даже в непогоду и даже в феврале. Зову вас с собой на прогулку…. Главное взять с собой термос с горячим чаем и зонтик ☂️ Листайте фото, собрала яркие моменты из сегодня ❣️ По вопросам экскурсии 👉 @manager_pg 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>23.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35477</t>
+  </si>
+  <si>
+    <t>Гептакодиум - в Китае, на своей родине, занесён в Красную книгу 🔖 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>23.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35476</t>
+  </si>
+  <si>
+    <t>Хоризия по кличке «баобаб» высматривает закат 🌅 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>23.02.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35475</t>
+  </si>
+  <si>
+    <t>23.02.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35472</t>
+  </si>
+  <si>
+    <t>У Делоникса аншлаг 🌳 все забегают к нему греться ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>23.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35467</t>
+  </si>
+  <si>
+    <t>Возле нового ресторана в вазонах высажено много растений 🪴 будем весной с вами изучать 😍 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>23.02.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35466</t>
+  </si>
+  <si>
+    <t>23.02.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35465</t>
+  </si>
+  <si>
+    <t>Арт-объект «Объятия человечества» 📍 Парк Галицкого. Краснодар ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>23.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35456</t>
+  </si>
+  <si>
+    <t>Просто немножко весны в ленту 🌷 Смотрела архивы того года. 1 марта был снегопад ❄️ Что нам этот год готовит? ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>23.02.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35455</t>
+  </si>
+  <si>
+    <t>Парная карта в Orange Fitness - лучшее для двоих Наша карта поможет держать заданный темп - поддерживайте друг друга, чтобы не пропускать тренировки. Совместные тренировки - мотивация x2! Экономь с умом - плати как за одну карту, тренируйся вдвоем. Твоя личная цена за месяц теперь ниже. Фитнес в удовольствие. Держите ритм вместе. Парная карта поможет достичь общей цели в 2026 году Купить #реклама orangefit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.02.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35454</t>
+  </si>
+  <si>
+    <t>Cегодня до +10° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>22.02.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35453</t>
+  </si>
+  <si>
+    <t>Доброго вечера, друзья! ✨ Хочу вас сообщить, что с 1 марта будет изменение цен на экскурсии по Парку Галицкого. Так что успевайте забронировать по старым ✅ Подробно об экскурсиях 👉 Экскурсии в Парке Галицкого</t>
+  </si>
+  <si>
+    <t>22.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35452</t>
+  </si>
+  <si>
+    <t>Птицы всё равно громче города 🐦‍⬛🌇 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>22.02.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35449</t>
+  </si>
+  <si>
+    <t>22.02.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35448</t>
+  </si>
+  <si>
+    <t>В продаже Haval Jolion. Цена 1 040 000 🚗 Haval Jolion 2025 года выпуска Характеристики: Двигатель - 1,5л Мощность - 143 л.с. КПП - МКПП Двигатель - бензин Привод - FWD Забирать в Краснодаре 💰 Цена 1.040.000 Звонить по номеру +78612121538 Перейти на сайт #реклама havalpark-krasnodar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.02.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35447</t>
+  </si>
+  <si>
+    <t>Оранжерея Cataleya откроется нескоро 🙃 это будет кафе #паркгалицкого</t>
+  </si>
+  <si>
+    <t>22.02.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35438</t>
+  </si>
+  <si>
+    <t>В Парке Галицкого - прогуляемся сегодня ☁️💨 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>22.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35437</t>
+  </si>
+  <si>
+    <t>Шалфей продолжат убирать в понедельник 🪻 конечно же, его не оставят вот так наполовину ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>22.02.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35436</t>
+  </si>
+  <si>
+    <t>Спец цены на HAVAL от 1 040 000₽. Распродажа -56% 📅 Освобождаем склады в Краснодаре на этих выходных до 17 февраля Отдаем все автомобили HAVAL за половину цены! Автокредит от 7 894 руб в мес Специальные цены ✅ Jolion всего 1 040 000₽ ✅ M6 спец цена 1 199 000₽ ✅ F7 от 1 639 000₽ ✅ Dargo от 1 919 000₽ Ваши выгоды + Убрали все дилерские наценки + 3 платежа по автокредиту за наш счет + Зальем 300л бензина + Подарим шины и КАСКО на 1 год + Даем повышенный trade-in Получите все преимущества и скидки Оставьте заявку на сайте или звоните сейчас +78612121538 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: Банк ВТБ (ПАО); ПАО СК "Росгосстрах". #реклама havalpark-krasnodar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.02.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35432</t>
+  </si>
+  <si>
+    <t>❄️ Зимняя сказка в "Ореховой Роще" ❄️ @orekhovayaroscha Укутайтесь теплом, замедлитесь и проведите время с семьёй или вдвоём там, где зима особенно уютная 🤍 🏡 Тёплые ЭКО-домики и номера 💦 Подогреваемые бассейны (открытые и закрытые) 🧖‍♀️ Сауна и хаммам для полного релакса 🔥 Беседки с мангалами ☕ Кафе с домашней кухней, ароматными травяными чаями и горным мёдом 🎈 Детские площадки и игровые зоны А вокруг — заснеженные горы, чистейший воздух и зимние развлечения! 💵 Отдых от 5500₽ на двоих Возможен дневной визит без проживания. @orekhovayaroscha 📍 Апшеронский район, х. Гуамка ул. Заречная, 12 📲 8 (928) 424-82-62 Забронировать в MAX Реклама. Erid: 2Vtzque6FZE ООО "ОРЕХОВАЯ РОЩА" ИНН 2325016504</t>
+  </si>
+  <si>
+    <t>22.02.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35431</t>
+  </si>
+  <si>
+    <t>Cегодня до +10° 💨 Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>21.02.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35424</t>
+  </si>
+  <si>
+    <t>Посетим Японию перед сном? 🤗 у краснодарцев есть такая возможность 🎎⛩️ Доброго вечера, друзья! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>21.02.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35423</t>
+  </si>
+  <si>
+    <t>HAVAL 2025 от 947 000₽ в Краснодаре. Распродажа -45% Специальные цены на покупку Haval в Краснодаре со скидкой 45% Распродаем склад на этих выходных! Дарим - КАСКО на 1 год и шины - 300 литров бензина - 3 платежа по кредиту - Trade-in — оценим ваш авто выше рыночной цены 🚗 Наши специальные цены сейчас Haval Jolion всего 1 040 000₽ вместо 1 999 000₽ Haval M6 — 1 199 000₽ (экономия 800 000₽) Haval F7 — 1 559 000₽ (скидка 1 110 000₽) Haval H5 и Haval Dargo — цены снижены на 600 000–900 000₽ ✅ Количество ограничено Оставляйте заявку на сайте или звоните +78612123768 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк", ПАО СК "Росгосстрах". #реклама haval-krd-93.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35422</t>
+  </si>
+  <si>
+    <t>Абстракта заигрывает с закатом 🏛️🌅 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>21.02.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35417</t>
+  </si>
+  <si>
+    <t>Долгожданный весенний листопад начинается примерно в марте 🍂 Дуб черешчатый, остаëтся с рыжей зеленью до самой весны. Тем самым защищая свои почки от непогоды и птиц 🍂 Весной новые листики выталкивают прошлогодние 🍃 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>21.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35411</t>
+  </si>
+  <si>
+    <t>Идея для идеального 8 марта - найдена! Veselovka Experience 🤍 Несколько дней у моря - в тишине и заботе, среди морского воздуха, лимана и виноградников. Мы подготовили особенный сценарий для девушек с 6 по 9 марта - время замедлиться, выдохнуть и прожить эти дни для себя. В программе: 🍷 винная дегустация 🌾 путешествие по степи на квадроциклах с живописью на пленэре 🕯 ритуалы восстановления в банном комплексе «Степь» 🎨 живопись и гончарный круг 📸 атмосферная фотосессия в степных пейзажахВ эти дни гостей ждут особые знаки внимания от команды Veselovka Experience и комплиментарный поздний выезд. 📅 6–9 марта Дополнительно действует скидка –30% на сценарии отдыха с полным пансионом. 📞8(800)600-31-93 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.02.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35406</t>
+  </si>
+  <si>
+    <t>Привыкаем к новой Перголе ⛔️🌹 без роз будет не так мне кажется… а вы как думаете? Фонарики снимут скоро 🏮 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>21.02.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35400</t>
+  </si>
+  <si>
+    <t>Смотрите, смотрите! Гиацинты у Оливы тоже просыпаются 🪻😍 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>21.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35399</t>
+  </si>
+  <si>
+    <t>Арт-объект «Внутренний ребёнок» 👶 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>21.02.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35398</t>
+  </si>
+  <si>
+    <t>21.02.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35397</t>
+  </si>
+  <si>
+    <t>Cегодня до +9° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>20.02.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35396</t>
+  </si>
+  <si>
+    <t>Небольшая прогулка перед сном в красивом месте не будет лишней 😴 Добрых снов, друзья! ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.02.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35395</t>
+  </si>
+  <si>
+    <t>Новые автомобили 2025 от 385 000р. Распродажа года -45% Распродажа склада -45% Освобождаем склад в Краснодаре на этой неделе до 24 февраля Автокредит от 2 922 р/мес ✅ Скидки -45% самые большие в этом году ✅ 16 марок на выбор: от бюджетной Lada Granta до вместительного Haval Jolion ✅ Подарки каждому: КАСКО на 1 год, 300л бензина и шины ✅ Выгодный trade-in, вашу старую машину оценим дороже рынка Специальные цены сейчас Lada от 385 300₽ (было 749 300₽) Haval от 989 000₽ (экономия 820 000₽) Chery от 740 000₽ (скидка более 800 000₽) Москвич от 845 000₽ Volkswagen от 610 000₽ Renault от 566 000 ₽ Более 16 марок автомобилей на сайте 📅 Предложение ограничено Оставьте заявку на сайте или позвоните +78612123251 Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", АО "Т-Банк". #реклама avtodrive93-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35388</t>
+  </si>
+  <si>
+    <t>Даже в непогоду закаты в Парке Галицкого всегда красивые! Замечали такое? 🌇 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35387</t>
+  </si>
+  <si>
+    <t>Нора то работает, то нет… смысла публиковать каждый час информацию нет Так что… кому как повезёт 🐇 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.02.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35386</t>
+  </si>
+  <si>
+    <t>HAVAL за полцены 947 000₽ Распродажа в Краснодаре 🏃‍♂️ Скидки -57% на новые HAVAL 2025 года 🚗 Наши цены сейчас Haval Jolion всего 1 040 000₽ вместо 1 999 000₽ Haval M6 — 1 199 000₽ (экономия 800 000₽!) Haval F7 — 1 559 000₽ (скидка 1 260 000₽) Haval H5 и Haval Dargo — цены снижены на 600 000–900 000₽ ✅ Ваши выгоды навсегда + КАСКО в подарок (экономия до 90 000₽) + 300 литров бензина — ваш запас на 3 месяца! + 3 платежа по кредиту — бесплатно (от 7 605₽/мес) + Trade-in по цене выше рынка ✨ Подарите себе и близким свободу передвижения, комфорт и безопасность. Звоните сейчас или оставляйте заявку +78612634005 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк", ПАО СК "Росгосстрах". #реклама havaldrive-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35384</t>
+  </si>
+  <si>
+    <t>Когда же, когда же? 😉 Мы очень ждём открытия оранжереи Потому что видели, как там будет круто 🥰 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35379</t>
+  </si>
+  <si>
+    <t>С Крыши сняли корону 👑 и увезли на склад В Парке Галицкого продолжают демонтаж зимнего убранства ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.02.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35378</t>
+  </si>
+  <si>
+    <t>Новости! Квартира в "Новом Краснодаре" от 19 707₽/мес Масштабный проект комфорт-плюс класса, реализуемый девелопером ГК ТОЧНО, объявляет беспроцентную рассрочку. Проект входит в состав программы «Новый Краснодар», направленной на развитие нового административно-делового центра города и разгрузку исторической части. Сейчас открываются специальные условия на покупку квартир. Предложение действует только до конца месяца! ✅ Платеж от 19 707₽/мес ✅ Стоимость квартир от 4 114 000 ₽ На территории 71 га расположены многоуровневые парковки, 2 школы и 6 детсадов, пешеходный бульвар 1.5 км, велосипедные дорожки 8 км, и даже храм! 📱 Успейте получить предложение, лоты ограничены! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ Живые кварталы" . Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Сбербанк России". #реклама tochno-pervoe-mesto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35372</t>
+  </si>
+  <si>
+    <t>В Японском саду распускается Камелия 🌺 ✍️ Большинство видов камелии, несмотря на роскошный внешний вид, абсолютно не имеют запаха, а её цветение происходит зимой ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35368</t>
+  </si>
+  <si>
+    <t>У нас здесь «парень» решил своими шишками свеженькими похвастаться - «расцвёл» красавец 🌲 ✍️ Мужские шишки называются - микростробилы Женские тоже есть на другом дереве, но они далеко, а по газону ходить нельзя. Ну и встречаем новые молоденькие деревья! 🌲 Араукария Чилийская ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>20.02.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35366</t>
+  </si>
+  <si>
+    <t>Новые автомобили 2025 от 385 000р. Распродажа -45% Распродажа склада -45% Освобождаем склад в Краснодаре на этой неделе до 24 февраля Автокредит от 2 922 р/мес ✅ Скидки -45% самые большие в этом году ✅ 16 марок на выбор: от бюджетной Lada Granta до вместительного Haval Jolion ✅ Подарки каждому: КАСКО на 1 год, 300л бензина и шины ✅ Выгодный trade-in, вашу старую машину оценим дороже рынка Специальные цены сейчас Lada от 385 300₽ (было 749 300₽) Haval от 989 000₽ (экономия 820 000₽) Chery от 740 000₽ (скидка более 800 000₽) Москвич от 845 000₽ Volkswagen от 610 000₽ Renault от 566 000 ₽ Более 16 марок автомобилей на сайте 📅 Предложение ограничено Оставьте заявку на сайте или позвоните +78612123251 Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", АО "Т-Банк". #реклама avtodrive93-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35363</t>
+  </si>
+  <si>
+    <t>Cегодня до +12° ⛅️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>19.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35362</t>
+  </si>
+  <si>
+    <t>Жакаранда бережно окружает Катальпу 🌳 Доброго вечера! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>19.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35357</t>
+  </si>
+  <si>
+    <t>🔥РОЗЫГРЫШ🔥 Дарим бесплатную съемку на Выпускной альбом для ВСЕГО КЛАССА 1️⃣ Проведение бесплатной фотосессии от команды «ТУТ Альбом» 2️⃣ Все фото бесплатно в электронном виде ✅ 3️⃣ Ретушь всех фотографий ‼️Для участия необходимо лишь написать нам в сообщения слово «розыгрыш»⬇️ @tutalbom Итоги подведем 1 марта‼️ Реклама. Erid: 2Vtzqw2Yk68 Черевцов И. В. ИНН 231119011430</t>
+  </si>
+  <si>
+    <t>19.02.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35356</t>
+  </si>
+  <si>
+    <t>Нас читает сам Галицкий!</t>
+  </si>
+  <si>
+    <t>19.02.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35349</t>
+  </si>
+  <si>
+    <t>19.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35347</t>
+  </si>
+  <si>
+    <t>19.02.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35346</t>
+  </si>
+  <si>
+    <t>Снег пошёл ❄️</t>
+  </si>
+  <si>
+    <t>19.02.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35338</t>
+  </si>
+  <si>
+    <t>Искусственный шалфей почти убран 📦 А мы ждём май, чтобы любоваться живыми шалфейными реками 💜 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>19.02.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35337</t>
+  </si>
+  <si>
+    <t>Я гид - с лицензией 👸 Вчера для меня был волнительный день! Я и ещё 27 экскурсоводов края провели весь день в Министерстве курортов, туризма и олимпийского наследия Краснодарского края. Мы сдавали тест и практический экзамен. Фото отчёт и новость с моим фото здесь 👉 https://t.me/kurortkuban/5218 Для меня было сложно. Я несколько раз подумывала уйти. Но поборов себя, дошла до конца… и всё сдала! 🥳 Теперь я могу водить экскурсии по всему городу Краснодар! Пока учила билеты, я открыла для себя, что наш город прекрасный, красивый и безумно интересный! Ну и конечно же экскурсии по Парку Галицкого будут! Он моя душа! Без него никуда! ❤️ Хочу сказать СПАСИБО всем моим подписчикам! Вы мои вдохновители и главная поддержка!</t>
+  </si>
+  <si>
+    <t>19.02.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35336</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: Победители: 1. Алена (5174564950) 2. Екатерина (1961728712) 3. Анна Счастливая (6201575609) 4. Лианна Багаутдинова (907317265) 5. @RF_2010 (1708360637) 6. Anna (1234852176) 7. Александра (5321661179) 8. Любовь (1489596350) 9. Светлана Безусова (1455889925) 10. @Veronika_B (99727079) Ура, поздравляем с победой 🥳 Ждём победителей для вручения приза - вам надо написать нам до 28.02.2026 👉 @manager_pg 🎁 ДЕСЯТЬ подарков: 1. QR - код на двоих в Японский сад с депозитом на перекус 3000 ₽ 2-10. Карта Парка Галицкого + Путеводитель СКОРО ЗАПУСТИМ НОВЫЙ РОЗЫГРЫШ 🥳 ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>19.02.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35335</t>
+  </si>
+  <si>
+    <t>Cегодня до +10° 🌧️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>19.02.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35334</t>
+  </si>
+  <si>
+    <t>18.02.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35333</t>
+  </si>
+  <si>
+    <t>Самые атмосферные японские домики в саду - это туалеты. Но мы никому не скажем, что это они 🤫 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.02.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35332</t>
+  </si>
+  <si>
+    <t>Квартиры в центре Новороссийска от 24 000 ₽/мес Современный жилой комплекс «Облака» с приватным двор-паркоком и инфраструктурой, которая работает на ваш комфорт — без лишнего шума и суеты. – Всего 5 минут до моря – Закрытый безопасный двор – Детские площадки для разных возрастов – Беговая дорожка, воркаут зоны, места для командного спорта – Релакс-зоны с шезлонгами и качелями для отдыха – Коммерческие помещения на первых этажах – Опциональная отделка Prime Нажмите "Перейти на сайт" чтобы получить подборку квартир с актуальными акциями и предложениями Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: Застройщик ООО СЗ "Юфоинвест". Финансовые услуги оказывает: ПАО «Сбербанк». #реклама oblaka-nvr.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35331</t>
+  </si>
+  <si>
+    <t>18.02.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35330</t>
+  </si>
+  <si>
+    <t>Кому птиц было мало в Парке? Они вас ждут 🤗 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.02.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35329</t>
+  </si>
+  <si>
+    <t>18.02.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35320</t>
+  </si>
+  <si>
+    <t>В Японский сад никого? Значит идём мы 🎎⛩️ На 4 фото на камушке кого увидели? 👀 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35318</t>
+  </si>
+  <si>
+    <t>Мы гуляем! А вы? 💦 Ротонда в деле 🥰 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.02.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35317</t>
+  </si>
+  <si>
+    <t>СПЕЦИАЛЬНОЕ ПРЕДЛОЖЕНИЕ▫️СТАРТ ПРОДАЖ ЖК «ИСТОРИЯ 3» При покупке студии или 1-к квартиры ⚒️ ремонт в подарок 🛠 подробности на сайте ▫️ Архитектура и комфорт от входа до квартиры • Эстетичные входные группы. • Зоны для хранения колясок и велосипедов. • Квартиры с продуманными планировками. ▫️ Территория, которая станет продолжением вашего дома • Детские площадки и зоны отдыха. • Прогулочные дорожки. • Собственный детский сад уже построен на территории. • Современная школа — в 5 минутах. ▫️ Инфраструктура для жизни • Многоуровневый паркинг. • Коммерция на первых этажах.</t>
+  </si>
+  <si>
+    <t>18.02.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35316</t>
+  </si>
+  <si>
+    <t>Автосалон в Краснодаре раздает автомобили за полцены Хотите купить автомобиль с выгодой до 48%? - Через 3 недели скидки исчезнут - Каждый день = потеря 20-45 тыс. руб. - Уже 19 человек купили по акции Только до конца месяца: ✅ Lada Granta - от 285 000 ₽ вместо 719 300 ₽ ✅ Chery Tiggo 4 Pro - от 1 076 000 ₽ вместо 2 000 000 ₽ ✅ Haval Jolion - от 714 000 ₽ вместо 2 049 000 ₽ ✅ KIA K5 - от 1 640 940 ₽ вместо 2 734 900 ₽ ✅ Hyundai Solaris - от 421 000 ₽ вместо 1 408 000 ₽ + КАСКО и комплект зимних шин в подарок + 300 литров бензина + 3 платежа по кредиту за наш счет Как получить? 1. Звоните +78612176243 прямо сейчас 2. Приезжайте в наш автосалон 3. Выбирайте свой новый автомобиль Осталось всего 27 автомобиля по данным ценам. Оставьте заявку! Забронировать Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "ВТБ Банк", АО «СК "Росгосстрах"». #реклама avto-stok93.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.02.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35308</t>
+  </si>
+  <si>
+    <t>Народ, так нечестно 🫤 Вы где все? ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35305</t>
+  </si>
+  <si>
+    <t>Карту Японского сада установили в разных местах 🗺️ Теперь вы точно найдёте туалет и выход 😉 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>18.02.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35304</t>
+  </si>
+  <si>
+    <t>Cегодня до +16° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>17.02.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35303</t>
+  </si>
+  <si>
+    <t>Новые автомобили 2025 от 385 000р. Распродажа года -45% Главная распродажа января! Освобождаем склад в Краснодаре на этой неделе до 17 февраля Автокредит от 2 922 р/мес ✅ Скидки -45% самые большие в этом году ✅ 16 марок на выбор: от бюджетной Lada Granta до вместительного Haval Jolion ✅ Подарки каждому: КАСКО на 1 год, 300л бензина и шины ✅ Выгодный trade-in, вашу старую машину оценим дороже рынка Специальные цены сейчас Lada от 385 300₽ (было 749 300₽) Haval от 989 000₽ (экономия 820 000₽) Chery от 740 000₽ (скидка более 800 000₽) Москвич от 845 000₽ Volkswagen от 610 000₽ Renault от 566 000 ₽ Более 16 марок автомобилей на сайте 📅 Предложение ограничено Оставьте заявку на сайте или позвоните +78612123251 Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", АО "Т-Банк". #реклама avtodrive93-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.02.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35300</t>
+  </si>
+  <si>
+    <t>Фонтан Ротонда в Парке Облаков 💦 работает в феврале Доброго вечера, друзья ✨❤️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.02.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35297</t>
+  </si>
+  <si>
+    <t>Ты из Краснодара и у тебя приятный голос? Хочешь работать на радио, озвучивать рекламные ролики, аудиокниги или видео, делать подкаст? Тогда добро пожаловать на кастинг радиоведущих и брендвойсов Федеральной Школы Радио в Краснодаре, он состоится 19 февраля ЧТ в 19.00 в Точке Кипения Hi-Tech (ул.Новокузнечная, 84). Возраст и опыт значения не имеют. 📲Заполняй заявку https://t.me/Radiocasting_krasnodar_bot и жди обратной связи Реклама. Erid: 2Vtzqwaxh96 ООО "М МЕДИА" ИНН 9718107162</t>
+  </si>
+  <si>
+    <t>17.02.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35296</t>
+  </si>
+  <si>
+    <t>Немного людей в парке 👥✅ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35295</t>
+  </si>
+  <si>
+    <t>Бесконечная аллея 🌴 Все пальмочки в тепле…. Закат 🌅 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.02.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35294</t>
+  </si>
+  <si>
+    <t>Парная карта в Orange Fitness - лучшее для двоих Наша карта поможет держать заданный темп - поддерживайте друг друга, чтобы не пропускать тренировки Экономь с умом - плати как за одну карту, тренируйся вдвоем. Твоя личная цена за месяц теперь ниже Фитнес в удовольствие. Держите ритм вместе. Парная карта поможет достичь общей цели в 2026 году Узнать больше #реклама orangefit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.02.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35292</t>
+  </si>
+  <si>
+    <t>Белочка не заценила орехи… не те 🌰 два раза возвращалась, но всё ей не то 🐿️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.02.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35291</t>
+  </si>
+  <si>
+    <t>Нора не работает. Спуск в Каньон закрыт.</t>
+  </si>
+  <si>
+    <t>17.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35282</t>
+  </si>
+  <si>
+    <t>В Японском саду столько всего распустилось 🥰 камелию ждём? ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.02.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35281</t>
+  </si>
+  <si>
+    <t>Сниженная процентная ставка до 28.02 в ЖК «Южная Долина» ❤️В ЖК «Южная Долина» стартовали продажи нового Литера — Квартиры в 60 минутах от Черного моря. Живописный вид на горы и город! 🏠Новые квартиры с готовым ремонтом. Старт продаж! Ограничено до 28 февраля! Если хотите купить квартиру выгодно - самое время поторопиться! С 1 февраля 2026 года ожидается ужесточение условий по семейной ипотеке: требования станут строже, вариантов для выбора будет меньше, а льготы — более точечными. ⚡Только до 28 февраля! Предложение по семейной ипотеке. ПСК 19,223%-20,140% — Сниженная процентная ставка 4,5% Оставить заявку можно на сайте или по 📞телефону указанному на сайте Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ БУДМАР-ИНВЕСТ. Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. #реклама южная-долина-крымск.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.02.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35278</t>
+  </si>
+  <si>
+    <t>Вот и запустили Инфинити 💦 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>17.02.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35277</t>
+  </si>
+  <si>
+    <t>💡 Факт дня: все растения в парке высажены так, чтобы каждый сезон создавалась своя цветовая палитра 🎨 #факт@park_galitskogo</t>
+  </si>
+  <si>
+    <t>17.02.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35276</t>
+  </si>
+  <si>
+    <t>Cегодня до +12° 🌧️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>17.02.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35275</t>
+  </si>
+  <si>
+    <t>16.02.26 19:58</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35274</t>
+  </si>
+  <si>
+    <t>16.02.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35273</t>
+  </si>
+  <si>
+    <t>Обстановка в Парке убаюкивает… пора идти домой спать 😴 Всем сладких снов ❤️ До завтра! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.02.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35272</t>
+  </si>
+  <si>
+    <t>Пагода Тахото состоит из 5 тысяч деталей 🧩☝️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.02.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35271</t>
+  </si>
+  <si>
+    <t>16.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35270</t>
+  </si>
+  <si>
+    <t>Друзья, давайте уже проведём этот РОЗЫГРЫШ 🥳 Осталось совсем чуть чуть</t>
+  </si>
+  <si>
+    <t>16.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35269</t>
+  </si>
+  <si>
+    <t>«Гептакодиумный» лес 🪾 Этот мощный кустарник может вырастать до 10 метров ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35268</t>
+  </si>
+  <si>
+    <t>Закрутило то как 😵‍💫 Парк Облаков ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.02.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35267</t>
+  </si>
+  <si>
+    <t>Своя квартира от 26 379 ₽/мес вместо аренды в Краснодаре Снимаете квартиру в Краснодаре? За эти же деньги ваша семья может жить в собственной квартире в ЖК «Родные Просторы»! Современный микрорайон от ГК ТОЧНО с парком 9 га, безопасными дворами, тремя детскими садами 880 мест, школой 1550 мест и фитнес-клубом Balance с бассейнами. 👍 Комфортный ежемесячный платёж 26 379 ₽/мес ✅ При покупке двухкомнатной квартиры, кладовка в подарок 💰 Доп.скидка 4% на все квартиры без ограничений 📞 Оставьте заявку, и мы согласуем персональные условия по Вашей новой квартире! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ ЮГСТРОЙИМПЕРИАЛ. Финансовые услуги оказывает: ПАО "Сбербанк", АО "АЛЬФА-БАНК", ПАО "ВТБ". #реклама tochno-prostori.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.02.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35266</t>
+  </si>
+  <si>
+    <t>Представьте, что здесь будет, когда зацветёт Сакура, распустятся клёны, кампсис взбодрится и приведут в порядок, после зимней спячки, клумбу…. представили? ВАУ будет ❤️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.02.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35265</t>
+  </si>
+  <si>
+    <t>Ветер, ветер! Ты могуч, Ты гоняешь стаи туч, Ты волнуешь сине море, Всюду веешь на просторе 💨 И в ветерок гулять можно 👌 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.02.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35264</t>
+  </si>
+  <si>
+    <t>16.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35258</t>
+  </si>
+  <si>
+    <t>А вы знали, что на территории парка есть огромный магазин с брендироваными товарами нашего ФК Краснодар? ⚽️ Здесь даже посуда есть 🤗 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>16.02.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35256</t>
+  </si>
+  <si>
+    <t>Cегодня до +15° 💨 Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>16.02.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35255</t>
+  </si>
+  <si>
+    <t>Частная школа семейного типа в Краснодаре Открыт набор в частную школу семейного типа! Приглашаем ваше дитя в мир всестороннего развития и индивидуального подхода к обучению. Наша школа – это место, где каждый ученик чувствует себя частью семьи, а его индивидуальность раскрывается на полную мощь! Мы акцентируем внимание на развитии эмоционального интеллекта и софт скиллов, готовя детей к будущему. Психологическое сопровождение, индивидуальные разборы и участие в олимпиадах обеспечивают глубокое понимание предметов и уверенность в себе. Школа полного дня с множеством кружков позволяет найти занятие по душе! Присоединяйтесь к нам, чтобы открыть новые горизонты для вашего ребенка! Запись на ознакомительную встречу открыта! Перейти на сайт #реклама talant-club.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.02.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35254</t>
+  </si>
+  <si>
+    <t>Раз никто в Японский сад не идёт, пойду я 🎎🎴 Кстати, слышите? Знаменитый хор лягушек активничает и в феврале 🐸 Прекрасное завершение дня! Всем добра! ❣️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.02.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35253</t>
+  </si>
+  <si>
+    <t>Кто сказал, что зимой в Парке Галицкого фонтаны не работают? 😁 они пошутили ⛲️ Фонтан Ротонда ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.02.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35252</t>
+  </si>
+  <si>
+    <t>15.02.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35249</t>
+  </si>
+  <si>
+    <t>В Японский сад прилетели несколько сов, каких именно в темноте не разглядела 🦉 Белки в шоке… скоро малыши 👶</t>
+  </si>
+  <si>
+    <t>15.02.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35248</t>
+  </si>
+  <si>
+    <t>На крыше огоньки ещё не собрали, но они уже не светятся 💡 какие то стоят, какие то валяются… ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.02.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35243</t>
+  </si>
+  <si>
+    <t>7 интересных фактов Калоцедрус низбегающий 🌳 как я называю "Хвойная мимоза" ⠀⠀ 📍 В парке - Английский сад вдоль Перголы 🧩 Другие названия: • Либоцедрус сбежистый • Речной кедр ладанный • Калифорнийский кедр • Речной кедр благовонный 🔝 Растёт до 50м 👨🏼‍🦳 Живёт до 700 лет ✏️ Его древесина является основным материалом для деревянных карандашей 🪵 Ещё древесина не боится гниения и ценится как строительный материал для подводных сооружений 👆 Одно из самых пожароустойчивых и засухоустойчивых растений ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.02.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35238</t>
+  </si>
+  <si>
+    <t>В Парке Облаков просыпается всё больше крокусов 🌸 Во многих местах их пока не видно, но они есть. Давайте не ходить по газонам 🙏 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35237</t>
+  </si>
+  <si>
+    <t>15.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35234</t>
+  </si>
+  <si>
+    <t>Хожу брожу по Парку - мне красиво 🪻✨🏟️ Друзья, пишите, что вам показать рассказать… Буду рада вашим подсказкам ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35228</t>
+  </si>
+  <si>
+    <t>В Кратере рыбки любуются людьми, люди рыбками 🐟 Кто помнит, что когда то в этом пруду кувшинки росли? 🪷 Красота была ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>15.02.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35227</t>
+  </si>
+  <si>
+    <t>Автошкола «Шанс» — крупнейшая сеть автошкол в Краснодаре Ваш Шанс теперь ещё ближе к вам! В ЖК «Самолёт» открыли новую точку для занятий по вождению: ул. Западный обход, 45 стр. 1 А рядом — учебный класс: ул. Гондаря, 99. Почему еще выбирают Автошколу ШАНС: - Быстрый курс получения прав! - Удобный график: утро, вечер, выходные, онлайн. - Старт сразу, без ожидания групп. - Персональный менеджер, психолог и 2 инструктора. - Формы оплаты: рассрочка 0%, маткапитал. - Автопарк 300+ авто: BMW, LiXiang, Chery и др. - 3 автодрома в центре только для наших учеников. - Профессиональные инструкторы с топ-рейтингом - Все классы на Яндекс.Картах отмечены как «Хорошее место». Дороги любят тех, кто выбрал Шанс. Заключите договор онлайн и начинайте на следующий день! Записаться онлайн Есть противопоказания. Посоветуйтесь с врачом. #реклама 16+ shans23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.02.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35226</t>
+  </si>
+  <si>
+    <t>Cегодня до +15° 🌤️ Доброе утро, друзья! ❣️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>14.02.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35225</t>
+  </si>
+  <si>
+    <t>Доброго вечера ✨ Дракон в Саду уже не светится ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>14.02.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35224</t>
+  </si>
+  <si>
+    <t>Фонтан Инфинити наполняют водой 💦 Скоро здесь будет шумно 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>14.02.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35223</t>
+  </si>
+  <si>
+    <t>Любая организационная съёмка, коммерческая, в костюмах и тд, только после согласования с администрацией парка 📸 Для этого надо писать на почту Info@parkkrasnodar.com 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>14.02.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35222</t>
+  </si>
+  <si>
+    <t>🥳 Разыгрываем сертификат на двоих в Японский сад и 9 Карт Парка Галицкого + Путеводитель только среди наших подписчиков 🎁 1. Сертификат в Японский сад: - на 2 персоны - депозит в кафе 3000₽ - QR-код для входа в Японский для двоих - можно взять с собой детей до 7 лет - нахождение в саду не ограничено 🎁 2-10. Карта Парка Галицкого + Путеводитель ✅ Условия просты: 1. Быть подписанным на наши каналы и спонсоров: ✔️ Парк Галицкого. Краснодар ✔️ Краснодар|Телетайп ✔️Японский сад. Краснодар ✔️ Эпичный Краснодар 2. Нажать кнопку «Участвую!» 🏆 Победители будут определены 13 февраля в 10:00 ☝️ Если количество участников розыгрыша достигнет 1000 ☝️ Коммерческие каналы не участвуют ☝️ День, время прогулки, кафе для перекуса выбирает победитель из доступных Всем удачи! ✨</t>
+  </si>
+  <si>
+    <t>13.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35221</t>
+  </si>
+  <si>
+    <t>📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>13.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35216</t>
+  </si>
+  <si>
+    <t>Парротия персидская 🌳древесина тонет в воде и с трудом поддается обработке Цветёт в январе-феврале 🌸 продолжаем любоваться ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.02.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35214</t>
+  </si>
+  <si>
+    <t>13.02.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35210</t>
+  </si>
+  <si>
+    <t>На своих экскурсиях я рассказываю почему некоторые лавочки цветные 🫟 А вы знаете? Приглашаю всех со мной на прогулку по Парку 👉 Экскурсии в Парке Галицкого</t>
+  </si>
+  <si>
+    <t>13.02.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35209</t>
+  </si>
+  <si>
+    <t>13.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35208</t>
+  </si>
+  <si>
+    <t>СПЕЦИАЛЬНОЕ ПРЕДЛОЖЕНИЕ▫️СТАРТ ПРОДАЖ ЖК «ИСТОРИЯ 3» При покупке студии или 1-к квартиры ⚒️ ремонт в подарок 🛠 подробности на сайте ▫️ Архитектура и комфорт от входа до квартиры • Эстетичные входные группы. • Зоны для хранения колясок и велосипедов. • Квартиры с продуманными планировками. ▫️ Территория, которая станет продолжением вашего дома • Детские площадки и зоны отдыха. • Прогулочные дорожки. • Собственный детский сад уже построен на территории. • Современная школа — в 5 минутах. ▫️ Инфраструктура для жизни • Многоуровневый паркинг. • Коммерция на первых этажах. С подробной информацией о правилах проведения акций, количестве подарков, месте и порядке их получения можно ознакомиться по телефону офиса продаж #2411 Акция «Ремонт в подарок» распространяется при покупке квартир планировки студия и однокомнатная в жилом комплексе “История 3”.</t>
+  </si>
+  <si>
+    <t>13.02.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35206</t>
+  </si>
+  <si>
+    <t>💡 Факт дня: в Парке Галицкого изначально было высажено более 200 тыс. луковиц первоцветов - крокусов 🪻 На сегодня размер парка увеличился в 2,5 раза. Соответственно и цветов высаживается намного больше #факт@park_galitskogo</t>
+  </si>
+  <si>
+    <t>13.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35199</t>
+  </si>
+  <si>
+    <t>В Японском саду пробуждается весна 💦🌸 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>13.02.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35198</t>
+  </si>
+  <si>
+    <t>13.02.26 04:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35197</t>
+  </si>
+  <si>
+    <t>Cегодня до +12° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>12.02.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35196</t>
+  </si>
+  <si>
+    <t>Добрых снов, друзья! ✨ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>12.02.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35195</t>
+  </si>
+  <si>
+    <t>12.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35194</t>
+  </si>
+  <si>
+    <t>Ловим закаты в Парке из любых точек 😁🌅 Они прекрасны 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>12.02.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35193</t>
+  </si>
+  <si>
+    <t>ЖК «Фонтаны». Квартиры бизнес-класса у реки Зеленый квартал в центральном округе Краснодара, река и лес в шаговой доступности. Многоуровневный ландшафтный дизайн. Это единственный строящийся жилой проект у самой реки. ЖК бизнес-класса с инфраструктурой готового района. Образовательный кластер с лучшими школами и ВУЗами города. Инвестиционно привлекательный район. 📞 Сейчас действует скидка 20 000 ₽/м². Свяжись, чтобы узнать подробнее. Получить консультацию Проектная декларация на сайте https://наш.дом.рф/. Финансовые услуги оказывает: ПАО Сбербанк. #реклама ssk-fontany.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.02.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35190</t>
+  </si>
+  <si>
+    <t>В Саду возле музея установили щит с планом Японского сада! ✅ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>12.02.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35188</t>
+  </si>
+  <si>
+    <t>🦐🎉 РОЗЫГРЫШ КРЕВЕТОК И МИДИЙ! 🎉🦪 Друзья, у нас суперновость! Мы решили не ограничивать Вас ни в чем, поэтому запускаем розыгрыш, в котором можно выиграть и КРЕВЕТКИ, и МИДИИ 🌟 ✅ Розыгрыш проведём среди всех участников и выберем 20 победителей — по 10 для каждого вида морепродукта по 1 кг на каждого победителя. 💥 Условия простые: 1. Быть подписанным на наш канал 2. Нажать кнопку «Участвовать» под постом 👇 📝Первые 10 победителей в списке выигрывают КРЕВЕТКИ, вторая десятка — МИДИИ 🎁 🗓 Результаты розыгрыша: 1 марта 2026 года в 14:00 Желаем удачи! 🍀 Реклама. Erid: 2VtzqwiJizw ИП Затыка А. К. ИНН 236200913660</t>
+  </si>
+  <si>
+    <t>12.02.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35180</t>
+  </si>
+  <si>
+    <t>Фонари Японского сада 🏮 Все каменные фонари называются гата 🎎 Их всего четыре типа: тачи-гата, юкими-гата, икекоми-гата и оки-гата. В каждой группе несколько своих вариаций 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>12.02.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35179</t>
+  </si>
+  <si>
+    <t>- Занимайся, говорит, своим делом - а я говорю: я и занимаюсь! Вас снимаю 😂 Цветы потоптали, натыкали мне, пооскорбляли - мужчина с женщиной лет 75! Цветочки очень жалко….</t>
+  </si>
+  <si>
+    <t>12.02.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35172</t>
+  </si>
+  <si>
+    <t>Да здравствует весна! 🌸 Нежные, хрупкие, милые крокусы выглянули на солнышке на газонах Парка ‼️ Не ходите по газонам! Дайте весне случиться! 📍 Холм с Малышами ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.02.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35171</t>
+  </si>
+  <si>
+    <t>◾️Специальные предложения в ЖК «Форма» Приобретая в ЖК «Форма» от @gk_nvm_south ▫️1к квартиру с ремонтом - кладовка в подарок ▫️3к квартиру - скидка 50 % на приобретение парковочного места ◾️подробнее на сайте - крытый бассейн - поликлиника - коворкинг и библиотека - детский технопарк «Кванториум» - стильная архитектура - дизайнерские входные группы - фитнес-зоны, беговые дорожки - парк 6 га - теннисный корт, футбольное поле, баскетбольная площадка - детские сады и школы Сроки акций: с 01.02.26 по 28.02.26 Организатор акции: Застройщик ООО СЗ «Стройдомкраснодар». ИНН 2328006046. Проектная декларация на сайте наш.дом.рф. С подробной информацией о правилах проведения акций, количестве подарков, месте и порядке их получения можно ознакомиться по телефону офиса продаж #2411 Акция «Кладовка в подарок» распространяется при покупке квартир планировки 1-комнатная в жилом комплексе "Форма". Акция "Скидка на парковку" распространяется при покупке квартир планировки 3-комнатная в жилом комплексе "Форма".</t>
+  </si>
+  <si>
+    <t>12.02.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35168</t>
+  </si>
+  <si>
+    <t>Кратер - открытый водоём в Парке Галицкого, где зимуют Карпы Кои 🎏 ЖМИ 👉 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>12.02.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35166</t>
+  </si>
+  <si>
+    <t>Парк красивый! Особенно в компании с Танной. Я не знаю, куда и где оставить отзыв... Но уже прошло четыре дня после посещения парка и почти 6-часовой прогулки с Танной, а впечатления так и прут! Мы все в восторге! Знакомиться с парком надо однозначно с экскурсоводом. И этим экскурсоводом должна быть Танна! Столько часов прогулки: ноги устали, а эмоции и впечатления - хотелось ещё и ещё слушать! Спасибо огромное ❤️! Зимний, не цветущий ещё и уже не новогодний парк нас влюбил в себя благодаря Вам.! Мы в восторге! Парк действительно красив и днём и ночью!</t>
+  </si>
+  <si>
+    <t>12.02.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35165</t>
+  </si>
+  <si>
+    <t>Моё любимое - гулять в Парке с гостями и рассказывать о нём! 😍 Все отзывы храню и перечитываю по 100 раз! ❤️ У меня самые лучше подписчики и гости! От сердца к сердцу! Спасибо! 🙏 Приглашаю всех погулять со мной в Парке Галицкого! Мы с вами ничего не пропустим 👉 Экскурсии в Парке Галицкого</t>
+  </si>
+  <si>
+    <t>12.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35163</t>
+  </si>
+  <si>
+    <t>Приступили к Аркам 🛠️ Но не грустите! Местами под снегом уже распустились крокусы 🪻 Не ходите по газонам, пожалуйста 🙏 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>12.02.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35162</t>
+  </si>
+  <si>
+    <t>12.02.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35161</t>
+  </si>
+  <si>
+    <t>Странное свечение хорошо видно и по утрам 🔦 и это не луч для инопланетян Свет идёт изнутри чаши стадиона. Так греют газон. Тепличные лампы дают такой яркий свет 🟠 Cегодня до +10° ☀️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>11.02.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35160</t>
+  </si>
+  <si>
+    <t>Шалфей конечно подустал, горит местами… но всё равно красиво 😻 Добрых снов, друзья! ✨ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>11.02.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35158</t>
+  </si>
+  <si>
+    <t>Приступили к Аркам 🛠️ Но не грустите! Местами под снегом уже распустились крокусы 🪻 Не ходите по газонам, пожалуйста 🙏</t>
+  </si>
+  <si>
+    <t>11.02.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35153</t>
+  </si>
+  <si>
+    <t>Новость для тех, кто её пропустил ✨ На улице Красной идёт демонтаж украшений… уже ничего не светится Но днём местами красиво 😉 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>11.02.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35152</t>
+  </si>
+  <si>
+    <t>ЖИЛОЙ КОМПЛЕКС С КОЛЕСОМ ОБОЗРЕНИЯ ⚫️ КРАСНОДАР Проект ЖК Дом 101 от группы компаний НВМ @gk_nvm_south — это современная экосистема для комфортной жизни. ⚫️ Инфраструктура комплекса: - Школа на 1 725 мест - 5 детских садов по 310-350 мест каждый - Парк 20 га с амфитеатром для событий и колесом обозрения - Православный храм - Физкультурно-оздоровительный комплекс - Поликлиника - Теннисный корт и футбольное поле - Барбекю зоны с беседками - Места для прогулок с питомцами - Детские и спортивные площадки - Многоуровневый и наземный паркинг ▪️Подробнее узнать о предложениях можно на официальном сайте</t>
+  </si>
+  <si>
+    <t>11.02.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35147</t>
+  </si>
+  <si>
+    <t>Арт-объект «Внутренний ребёнок» 👶 ✍️ Высота каждого 3 метра, а вес 700кг 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>11.02.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35143</t>
+  </si>
+  <si>
+    <t>Cегодня до +2° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>10.02.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35142</t>
+  </si>
+  <si>
+    <t>Квартиры в ЖК бизнес-класса с выгодой до 2 045 000 ₽ Квартиры недели в ЖК «Екатерининский парк» — от 180 000 ₽/м² ⚡Только до 15 февраля — квартиры в топовой локации Краснодара на ФМР с выгодой до 2 045 000 ₽ 🏠ЖК «Екатерининский парк» — премиальный жилой комплекс с приватной территорией, комплексным озеленением, фонтанами, зоной BBQ и детскими эко-площадками. 📞Переходите по ссылке и получите каталог лучших предложений недели! Получить консультацию Проектная декларация на сайте https://наш.дом.рф/. Финансовые услуги оказывает: ПАО Сбербанк. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35133</t>
+  </si>
+  <si>
+    <t>Как теперь назовём это место? Ваши версии, друзья Японский уголок и Цветущий сад теперь точно не подходят 🤔 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>10.02.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35132</t>
+  </si>
+  <si>
+    <t>Апартаменты с доходностью от 2 000 000 ₽/год - Краснодар Апартаменты разделены на два корпуса: – Для комфортного проживания. – Под прибыльную сдачу. ✅ Все бытовые сервисы – клининг, химчистку, доставку еды – обеспечивает 5* управляющая компания. ✅ Самый центр города – это идеальное место, чтобы провести рабочие будни или с комфортом отдохнуть. ✅ Здесь все под рукой: в радиусе 10 этажей или в 10 минутах пешком. То, чего нет в шаговой доступности, доставит сервисная служба. Сдача в IV квартале 2026 года. Новый уровень жизни уже совсем близко! Узнать больше #реклама axis-center-podbor.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.02.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35131</t>
+  </si>
+  <si>
+    <t>🥳 Разыгрываем сертификат на двоих в Японский сад и 9 Карт Парка Галицкого + Путеводитель только среди наших подписчиков 🎁 1. Сертификат в Японский сад: - на 2 персоны - депозит в кафе 3000₽ - QR-код для входа в Японский для двоих - можно взять с собой детей до 7 лет - нахождение в саду не ограничено 🎁 2-10. Карта Парка Галицкого + Путеводитель ✅ Условия просты: 1. Быть подписанным на наши каналы и спонсоров: ✔️ Парк Галицкого. Краснодар ✔️ Краснодар|Телетайп ✔️Японский сад. Краснодар ✔️ Эпичный Краснодар 2. Нажать кнопку «Участвую!» 🏆 Победители будут определены 13 февраля в 10:00 ☝️ Если количество участников розыгрыша достигнет 1000* *розыгрыш проведём раньше ☝️ Коммерческие каналы не участвуют ☝️ День, время прогулки, кафе для перекуса выбирает победитель из доступных Всем удачи! ✨</t>
+  </si>
+  <si>
+    <t>10.02.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35129</t>
+  </si>
+  <si>
+    <t>Ждём ещё одно открытие? 😎 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>10.02.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35128</t>
+  </si>
+  <si>
+    <t>Новости конечно не очень приятные 😒 не теряйте нас! Впереди весна и много сюрпризов, новостей и цветов 🌸 Мы есть! Подписывайтесь на нас: • в ВКонтакте 👉 Парк Галицкого. Краснодар • в МАХ 👉 Парк Галицкого. Краснодар https://t.me/rbc_news/142440</t>
+  </si>
+  <si>
+    <t>10.02.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35127</t>
+  </si>
+  <si>
+    <t>ЖИЛОЙ РАЙОН "НАРОДНЫЕ КВАРТАЛЫ" • КРАСНОДАР 🏗 Группа компаний НВМ @gk_nvm_south продолжает реализовывать проект с концепцией «город в городе»: ✔️ здания с переменной этажностью ✔️ наземные и подземные парковки ✔️ рестораны и кофейни ✔️ салоны красоты и магазины ✔️ бульвар для прогулок и парк ✔️ фитнес клуб и сетевой супермаркет ✔️ детские и спортивные площадки ✔️ большая школа на 1550 мест ✔️ 3 детских сада ▫️ Узнать подробнее о предложениях на квартиры можно на сайте застройщика</t>
+  </si>
+  <si>
+    <t>10.02.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35118</t>
+  </si>
+  <si>
+    <t>Красоту Японского сада снег только усиливает ❄️ Да и в очереди никого Успевайте полюбоваться зимой! 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>10.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35117</t>
+  </si>
+  <si>
+    <t>Люблю парк Краснодар</t>
+  </si>
+  <si>
+    <t>10.02.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35116</t>
+  </si>
+  <si>
+    <t>10.02.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35115</t>
+  </si>
+  <si>
+    <t>Cегодня до -1° ☀️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>09.02.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35113</t>
+  </si>
+  <si>
+    <t>Друзья, все, кто планировал в парк и расстроился, что отключили подсветку… не грустите ❤️ Парк прекрасен и без неё! Не надо сдавать билеты… приезжайте! Погулять по парку можете позвать меня! Мы с вами ничего не пропустим 👉 Экскурсии в Парке Галицкого Всем доброго вечера! 💤</t>
+  </si>
+  <si>
+    <t>09.02.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35112</t>
+  </si>
+  <si>
+    <t>09.02.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35108</t>
+  </si>
+  <si>
+    <t>И лотосы убирают 🪷 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>09.02.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35104</t>
+  </si>
+  <si>
+    <t>Приступили к уборке Белой аллеи ❄️ всё равно она уже давно не работает 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>09.02.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35103</t>
+  </si>
+  <si>
+    <t>09.02.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35102</t>
+  </si>
+  <si>
+    <t>А из нашего окошка видно Стадион немножко. А у вас? 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.02.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35101</t>
+  </si>
+  <si>
+    <t>Добрый снов, друзья! 💤 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>08.02.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35100</t>
+  </si>
+  <si>
+    <t>08.02.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35096</t>
+  </si>
+  <si>
+    <t>Эта локация уже полностью готова ✅ приходите любоваться закатом ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>08.02.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35095</t>
+  </si>
+  <si>
+    <t>Экстрим… На роликах в Каньоне... 😎 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.02.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35094</t>
+  </si>
+  <si>
+    <t>08.02.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35092</t>
+  </si>
+  <si>
+    <t>Нора работает ✅🐇</t>
+  </si>
+  <si>
+    <t>08.02.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35091</t>
+  </si>
+  <si>
+    <t>Всем романтического настроения ❤️❤️❤️</t>
+  </si>
+  <si>
+    <t>08.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35084</t>
+  </si>
+  <si>
+    <t>В парке никого, и знаете почему? Все сидят в новом кафе! 😁 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>08.02.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35083</t>
+  </si>
+  <si>
+    <t>HAVAL за полцены 860 000₽ Распродажа года в Краснодаре 🏃‍♂️ Скидки -57% на новые HAVAL 2025 года в Краснодаре 🚗 Наши цены сейчас Haval Jolion всего 860 000₽ вместо 2 599 000₽ Haval M6 — 1 199 000₽ (экономия 800 000₽!) Haval F7 — 1 302 000₽ (скидка 1 297 000₽) Haval H5 и Haval Dargo — цены снижены на 600 000–900 000₽ ✅ Ваши выгоды навсегда + КАСКО в подарок (экономия до 90 000₽) + 300 литров бензина — ваш запас на 3 месяца! + 3 платежа по кредиту — бесплатно (от 7 605₽/мес) + Trade-in по цене выше рынка Звоните сейчас или оставляйте заявку +78612634005 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк", ПАО СК "Росгосстрах". #реклама havaldrive-krd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.02.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35081</t>
+  </si>
+  <si>
+    <t>Народ, вы серьёзно? А говорят у людей денег нет! Если вы заплатили, значит вы согласны с оказанной услугой и делаете это добровольно Если я подойду на кассу и мне озвучат цену, которую я не готова оплатить. Я оставлю товар и уйду! Ни один магазин не заставит меня сделать эту покупку А в этом случае, кони совы… богатый у нас народ, может позволить себе многое 😁</t>
+  </si>
+  <si>
+    <t>08.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35077</t>
+  </si>
+  <si>
+    <t>Дождь всегда украшает парк ☔️ 📍 Парк Галицкого. Краснодар</t>
+  </si>
+  <si>
+    <t>08.02.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35076</t>
+  </si>
+  <si>
+    <t>HAVAL за полцены 1 199 000₽ Распродажа в Краснодаре -45% 🏃‍♂️ Скидки -45% на новые HAVAL 2024-2025 года 📅 Срочно освобождаем стоянку в Краснодаре до конца недели! 🚗 Наши цены сейчас Haval Jolion всего 1 199 000 ₽ вместо 1 999 000 ₽ Haval M6 — 1 199 000 ₽ (экономия 800 000 ₽!) Haval F7 — 1 649 000 ₽ (скидка 1 100 000₽) Haval Dargo — цены снижены на 600 000–900 000 ₽ ✅ Ваши выгоды навсегда + Зимняя резина в подарок + КАСКО в подарок (экономия до 90 000₽) + 300 литров бензина — ваш запас на 3 месяца! + 3 платежа по кредиту — бесплатно (от 8 607 ₽/мес) + Trade-in по цене выше рынка Забирайте все скидки сразу Оставьте заявку на сайте или 📞 Звоните сейчас +78612560721 Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "ТБанк", СК ПАО «Росгосстрах» и др.. #реклама haval-23.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.02.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35073</t>
+  </si>
+  <si>
+    <t>Cегодня до +8° ☁️☔️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>07.02.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35068</t>
+  </si>
+  <si>
+    <t>Красавец фонтан Инфинити 🔮⛲️ Впечатляет даже зимой Добрых снов, друзья! ✨ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.02.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35067</t>
+  </si>
+  <si>
+    <t>«Сибирский Обсидиан» — выбор тех, кто ценит качество! «Сибирский Обсидиан» — уже не просто новинка — это изделие, которое полюбилось многим нашим клиентам, и они приобрели его для своего дома. Преимущества «Сибирского Обсидиана»: ✨ Уникальная форма и дизайн ✨ Быстрый нагрев: печь полностью погружена в воду ✨ Вместительность: от 6 до 8 человек ✨ Контроль горения: печная дверца с жаропрочным стеклом ✨ Прослужит 50 лет: чан изготовлен из нержавеющей стали AISI 304 Не упустите шанс стать обладателем чана по выгодной цене! Только до 16 февраля мы дарим бесплатную доставку чанов. Узнать больше #реклама sibach.store О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35066</t>
+  </si>
+  <si>
+    <t>Встречаем закат возле Капли 💦 С открытием Облаков, парк конечно опустел ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.02.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35065</t>
+  </si>
+  <si>
+    <t>Стоит подумать, что белок давно не видно, и они тут как тут! 🌰🐿️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.02.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35059</t>
+  </si>
+  <si>
+    <t>Это не мы писали, но согласны с автором! А вы? ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.02.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35055</t>
+  </si>
+  <si>
+    <t>А вот на Магнолии гирлянды ещё висят 🎄 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.02.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35054</t>
+  </si>
+  <si>
+    <t>Китайские авто за полцены 735 000₽ Распродажа! ⚡Выгоды от салона в Краснодаре Скидки -57% на новые китайские авто 2024-2025 года 🚗 Наши цены сейчас Haval Jolion всего 989 000₽ вместо 1 890 000₽ Geely Coolray — 1 078 000₽ (экономия 1 002 990₽!) Chery Tiggo 4 — 740 000₽ (скидка 1 259 000₽) Jetour Dashing — цены снижены на 1 264 900₽ ✅ Ваши выгоды навсегда + КАСКО в подарок (экономия до 90 000₽) + 300 литров бензина — ваш запас на 3 месяца! + 3 платежа по кредиту — бесплатно (от 7 605₽/мес) + Trade-in по цене выше рынка 📞 Звоните сейчас или оставляйте заявку +78612300195 Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО СК "Росгосстрах", ПАО ВТБ. #реклама newcar-krasnodar.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.02.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35051</t>
+  </si>
+  <si>
+    <t>В Японском саду продолжают демонтаж зимних огоньков ✨ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35050</t>
+  </si>
+  <si>
+    <t>Скоро весна, птички поют! 🌤️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>07.02.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35049</t>
+  </si>
+  <si>
+    <t>Своя квартира по цене аренды. ЖК "Режиссёр" в Краснодаре 🏠 Снимаете квартиру в аренду? За эти же деньги ваша семья может жить в собственной квартире в ЖК "Режиссёр" от застройщика AVA! Развитый и комфортный для жизни район Краснодара, где в шаговой доступности: ТРК "СБС", кинотеатр, боулинг, магазины, детские сады, поликлиника, школы и парки. Всё это добавит локации максимум удобства! 👍 Комфортный ежемесячный платёж ✅ Готовая отделка вашей квартиры в подарок 💰 Доп. скидка 10% от застройщика 📞 Оставьте заявку, и мы предложим выгодные условия по Вашей новой квартире! Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "ТЕЛЕКОМСТРОЙ". Финансовые услуги оказывает: ПАО АКБ «Металлинвестбанк». #реклама avadom-rezhissyer.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.02.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35048</t>
+  </si>
+  <si>
+    <t>Уточка восседает над рыбками, копируя дракона 🦆 Заметили? Cегодня до +10° ☁️ Доброе утро, друзья! ☕️ 📍Перейти в канал Парка Галицкого МАХ</t>
+  </si>
+  <si>
+    <t>06.02.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35044</t>
+  </si>
+  <si>
+    <t>Там, где начинается магия ✨✨✨ Добрых снов, друзья! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.02.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35043</t>
+  </si>
+  <si>
+    <t>Квартиры в Краснодаре от застройщика от 4,1 млн рублей ПСК 20,819%-21,525% Семейная ипотека от 19 707 ₽ в месяц Масштабный проект ЖК «Первое место» включает в себя: — 2 школы на 2800 мест — 6 детских садов на 1740 мест — Сквер и пешеходный бульвар — Многоуровневый паркинг на 6400 мест ГК ТОЧНО признан девелопером №1 в стране по надёжности 6 000 000 м² общая площадь реализованных проектов Сейчас открываются специальные условия на покупку квартир. Предложение действует только до конца месяца! Нажмите «Перейти на сайт», чтобы получить подборку квартир с актуальными акциями и предложениями. Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ Живые кварталы" . Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Сбербанк России". #реклама tochno-pervoe-mesto.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.02.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35041</t>
+  </si>
+  <si>
+    <t>Трахикарпус Форчуна тоже у нас цветёт 🌴 Кто помнит когда? Всем красивых закатов 🌅 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35036</t>
+  </si>
+  <si>
+    <t>Прогулки в Каньоне пока вот так 💦❄️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.02.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35035</t>
+  </si>
+  <si>
+    <t>Квартиры рядом с сосновым парком в Кропоткине от 2 млн ₽ ЖК «Суворов» — это современный комплекс комфорт+ класса в зелёном г. Кропоткин, с развитой инфраструктурой. ❤️ Европланировки с большой кухней ✅ Зеленые дворы и детские площадки с безопасным покрытием 👌 Кладовые помещения, колясочные и консьерж-сервис ✨ 5 минут до школы и детских садов ⚡Остались последние квартиры — забронируйте сейчас и получите ключи в день покупки Перейти на сайт #реклама жк-суворов.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35034</t>
+  </si>
+  <si>
+    <t>Платные зоны в Парке Галицкого. Всё, других нет! Парк, Сад - вход свободный, бесплатный, без взносов Платные зоны: 🏓 Паддл-теннис 🎾 Теннис 🏐 Классический волейбол 🏐 Пляжный волейбол ⚾️ Сквош 🥍 Падел-теннис 🏸 Бадминтон Для бронирования спортивных зон, наберите спорт парк Краснодар ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35033</t>
+  </si>
+  <si>
+    <t>🟥 График цветения на весну @park_galitskogo 🌸🌺🌷🌼 Февраль - Парротия - Калоцедрус - Крокусы Март - Крокусы - Магнолия Суланджа конец марта-апрель - Бугенвиллея Апрель - Все хвойные - Флокс - Слива Нигра - первые числа - Гиацинты - первая декада апреля - Рододендрон - конец апреля- май - Сакура, которая Вишня Канзан - 20е числа апреля - Магнолия Суланджа конец марта-апрель - Дёрен - середина месяца - Павловния - середина месяца - Вяз - середина месяца - Глициния - конец месяца - Яблони - конец месяца - Клёны, Гептакодиум и др пускают листочки Май - Рододендрон - Дёрен - Флокс - Платаны - пускаю листочки - Глициния - первые числа мая - Шалфей - середина- конец месяца - Азалия - вторая декада - Пузыреплодник - Гейхера - Клевер - Петунии - Фотиния - первая декада - Боярышник - начало месяца - Розы - середина месяца - Лириодендрон - середина месяца - Липа - середина месяца - Кизил - Бугенвиллея - Лавровишня - конец месяца - Магнолия Грандифлора - конец месяца Друзья, в парке по графику работают....подсветка, фонтаны, сотрудники! И то бывают сбои, замены и т.д ⠀ У растений графика точного нет! Это живая природа! Уж если, я написала, что Глициния в первых числах мая, а она расцвела 30 апреля - без обид! И да! Я перечислила не всё, а основное! Писала по памяти и могла что то забыть! ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.02.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35032</t>
+  </si>
+  <si>
+    <t>06.02.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35027</t>
+  </si>
+  <si>
+    <t>Цвет настроения в Парке Галицкого этой зимы ☀️❄️ 💜 Фиолетовый - электрическийшалфей ❤️ Аллый - кизил 🩷 Розовый - флокс 💙 Голубой - небо 💚 Зелёный - ель А какого цвета ваше настроение? 🤗 ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35026</t>
+  </si>
+  <si>
+    <t>Парк уже почти оттаял 🌤️❄️ ☘️ Экскурсии в Парке Галицкого 🗺️ Карта Парка Галицкого + Путеводитель</t>
+  </si>
+  <si>
+    <t>06.02.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35025</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. В зависимости от сложности. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ neuromachina.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/park_galitskogo/35015</t>
+  </si>
+  <si>
+    <t>Подарите себе настоящий зимний отдых в горах! ❄️☃️ @orekhovayaroscha 🏡 Уютные домики и комфортные номера 🌲 Большая территория для прогулок 💧 Родниковая вода и чистый воздух 🥗 Кафе, беседки с мангалами 👨‍👩‍👧‍👦 Идеально для всей семьи И самое главное — SPA-комплекс премиум класса включён в стоимость проживания: подогреваемые закрытые и открытый бассейны с видом на горы, финская сауна, турецкий хаммам, зоны отдыха🔥🧖‍♀️ И всё это — в 5 минутах от знаменитого Гуамского Ущелья! 🚂 @orekhovayaroscha Начните год с эмоций, которые остаются на долго. Снег, уют и настоящие впечатления ждут вас 💚 📲 8 (928) 424-82-62 📍 Краснодарский край, Апшеронский район, х. Гуамка, ул. Заречная, 12 Забронировать в MAX Реклама. Erid: 2VtzqwcBehR ООО "ОРЕХОВАЯ РОЩА" ИНН 2325016504</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3701,51 +7250,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H381"/>
+  <dimension ref="A1:H790"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3227.64" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -12399,50 +15948,7003 @@
       <c r="F380">
         <v>569</v>
       </c>
       <c r="G380">
         <v>307</v>
       </c>
       <c r="H380">
         <v>41</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>30142</v>
       </c>
       <c r="B381" t="s">
         <v>1106</v>
       </c>
       <c r="C381" t="s">
         <v>1107</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E381">
         <v>6212</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>87962</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E382">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>87963</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E383">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>87964</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E384">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>87965</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E385">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>87966</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E386">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>87967</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E387">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>87968</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E388">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>87969</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E389">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>87970</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E390">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>87971</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E391">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>87972</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E392">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>87973</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E393">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>87974</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E394">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>87975</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E395">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>87976</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E396">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>87977</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E397">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>87978</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E398">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>87979</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E399">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>87980</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E400">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>87981</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>87982</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E402">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>87983</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E403">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>87984</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E404">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>87985</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E405">
+        <v>4373</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>87986</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E406">
+        <v>4906</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>87987</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E407">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>87988</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E408">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>87989</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E409">
+        <v>5159</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>87990</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E410">
+        <v>5307</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>87991</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E411">
+        <v>5263</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>87992</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E412">
+        <v>5760</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>87993</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E413">
+        <v>6532</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>87994</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E414">
+        <v>7036</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>87995</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E415">
+        <v>6580</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>87996</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E416">
+        <v>5875</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>87997</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E417">
+        <v>5869</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>87998</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E418">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>87999</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E419">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>88000</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E420">
+        <v>6154</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>88001</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E421">
+        <v>6037</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>88002</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E422">
+        <v>6562</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>88003</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E423">
+        <v>6471</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>88004</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E424">
+        <v>5035</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>88005</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E425">
+        <v>6155</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>88006</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E426">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>88007</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E427">
+        <v>5546</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>88008</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E428">
+        <v>5159</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>88009</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E429">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>88010</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E430">
+        <v>5629</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>88011</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E431">
+        <v>5076</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>88012</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E432">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>88013</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E433">
+        <v>5102</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>88014</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E434">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>88015</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E435">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>88016</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E436">
+        <v>5395</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>88017</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E437">
+        <v>5574</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>88018</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E438">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>88019</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E439">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>88020</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E440">
+        <v>4829</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>88021</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E441">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>88022</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E442">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>88023</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E443">
+        <v>4707</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>88024</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E444">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>88025</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E445">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>88026</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E446">
+        <v>5100</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>88027</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E447">
+        <v>5234</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>88028</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E448">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>88029</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E449">
+        <v>5729</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>88030</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E450">
+        <v>7289</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>88031</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E451">
+        <v>5338</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>88032</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E452">
+        <v>5267</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>88033</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E453">
+        <v>5023</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>88034</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E454">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>88035</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E455">
+        <v>5102</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>88036</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E456">
+        <v>4963</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>88037</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E457">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>88038</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E458">
+        <v>4402</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>88039</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E459">
+        <v>5475</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>88040</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E460">
+        <v>5242</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>88041</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E461">
+        <v>6275</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>88042</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E462">
+        <v>6222</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>88043</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E463">
+        <v>5523</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>88044</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E464">
+        <v>6064</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>88045</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E465">
+        <v>6295</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>88046</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E466">
+        <v>5496</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>88047</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E467">
+        <v>7754</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>88048</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E468">
+        <v>7037</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>88049</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E469">
+        <v>7434</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>88050</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E470">
+        <v>4997</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>88051</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E471">
+        <v>7804</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>88052</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E472">
+        <v>4545</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>88053</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E473">
+        <v>5536</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>88054</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E474">
+        <v>7639</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>88055</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E475">
+        <v>8180</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>88056</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E476">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>88057</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E477">
+        <v>7687</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>88058</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E478">
+        <v>7582</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>88059</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E479">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>88060</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E480">
+        <v>6957</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>88061</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E481">
+        <v>6285</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>88062</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E482">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>88063</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E483">
+        <v>6183</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>88064</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E484">
+        <v>6466</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>88065</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E485">
+        <v>3928</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>88066</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E486">
+        <v>6709</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>88067</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E487">
+        <v>8085</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>88068</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E488">
+        <v>7292</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>88069</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E489">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>88070</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E490">
+        <v>6527</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>88071</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E491">
+        <v>6464</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>88072</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E492">
+        <v>5107</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>88073</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E493">
+        <v>6027</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>88074</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E494">
+        <v>5720</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>88075</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E495">
+        <v>5744</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>88076</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E496">
+        <v>4484</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>88077</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E497">
+        <v>6288</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>88078</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E498">
+        <v>6436</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>88079</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E499">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>88080</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E500">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>88081</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E501">
+        <v>5414</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>88082</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E502">
+        <v>5739</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>88083</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E503">
+        <v>5349</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>88084</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E504">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>88085</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E505">
+        <v>5813</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>88086</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E506">
+        <v>5625</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>88087</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E507">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>88088</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E508">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>88089</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E509">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>88090</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E510">
+        <v>6469</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>88091</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E511">
+        <v>6876</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>88092</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E512">
+        <v>5078</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>88093</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E513">
+        <v>5527</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>88094</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E514">
+        <v>5431</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>88095</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E515">
+        <v>4393</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>88096</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E516">
+        <v>5467</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>88097</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E517">
+        <v>5247</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>88098</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E518">
+        <v>4238</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>88099</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E519">
+        <v>5779</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>88100</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E520">
+        <v>5764</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>88101</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E521">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>88102</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E522">
+        <v>5664</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>88103</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E523">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>88104</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E524">
+        <v>6294</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>88105</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E525">
+        <v>4639</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>88106</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E526">
+        <v>5929</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>88107</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E527">
+        <v>5914</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>88108</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E528">
+        <v>4446</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>88109</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E529">
+        <v>5995</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>88110</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E530">
+        <v>5573</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>88111</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E531">
+        <v>4367</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>88112</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E532">
+        <v>5582</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>88113</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E533">
+        <v>6116</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>88114</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E534">
+        <v>4616</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>88115</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E535">
+        <v>6140</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>88116</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E536">
+        <v>6297</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>88117</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E537">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>88118</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E538">
+        <v>5961</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>88119</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E539">
+        <v>5229</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>88120</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E540">
+        <v>4151</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>88121</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E541">
+        <v>5341</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>88122</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E542">
+        <v>5791</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>88123</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E543">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>88124</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E544">
+        <v>5834</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>88125</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E545">
+        <v>6180</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>88126</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E546">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>88127</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E547">
+        <v>5902</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>88128</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E548">
+        <v>6439</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>88129</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E549">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>88130</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E550">
+        <v>6193</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>88131</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E551">
+        <v>6110</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>88132</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E552">
+        <v>6015</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>88133</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E553">
+        <v>5080</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>88134</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E554">
+        <v>6520</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>88135</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E555">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>88136</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E556">
+        <v>6806</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>88137</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E557">
+        <v>6299</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>88138</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E558">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>88139</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E559">
+        <v>5944</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>88140</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E560">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>88141</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E561">
+        <v>5579</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>88142</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E562">
+        <v>5323</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>88143</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E563">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>88144</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E564">
+        <v>3817</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>88145</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E565">
+        <v>5679</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>88146</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E566">
+        <v>6043</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>88147</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E567">
+        <v>4066</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>88148</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E568">
+        <v>5925</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>88149</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E569">
+        <v>6081</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>88150</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E570">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>88151</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E571">
+        <v>5677</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>88152</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E572">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>88153</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E573">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>88154</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E574">
+        <v>5545</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>88155</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E575">
+        <v>5235</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>88156</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E576">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>88157</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E577">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>88158</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E578">
+        <v>5159</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>88159</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E579">
+        <v>5812</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>88160</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E580">
+        <v>4603</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>88161</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E581">
+        <v>6240</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>88162</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E582">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>88163</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E583">
+        <v>4481</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>88164</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E584">
+        <v>6179</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>88165</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E585">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>88166</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E586">
+        <v>6762</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>88167</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E587">
+        <v>6807</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>88168</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E588">
+        <v>4439</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>88169</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E589">
+        <v>6386</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>88170</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E590">
+        <v>6901</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>88171</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E591">
+        <v>6950</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>88172</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E592">
+        <v>6742</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>88173</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E593">
+        <v>6580</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>88174</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E594">
+        <v>5084</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>88175</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E595">
+        <v>5877</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>88176</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E596">
+        <v>6426</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>88177</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E597">
+        <v>7060</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>88178</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E598">
+        <v>6574</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>88179</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E599">
+        <v>4695</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>88180</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E600">
+        <v>5912</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>88181</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E601">
+        <v>5706</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>88182</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E602">
+        <v>4744</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>88183</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E603">
+        <v>5878</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>88184</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E604">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>88185</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E605">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>88186</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E606">
+        <v>6057</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>88187</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E607">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>88188</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E608">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>88189</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E609">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>88190</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E610">
+        <v>4372</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>88191</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E611">
+        <v>5984</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>88192</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E612">
+        <v>5738</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>88193</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E613">
+        <v>5841</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>88194</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E614">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>88195</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E615">
+        <v>4483</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>88196</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E616">
+        <v>5423</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>88197</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E617">
+        <v>5678</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>88198</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E618">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>88199</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E619">
+        <v>5454</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>88200</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E620">
+        <v>5311</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>88201</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E621">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>88202</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E622">
+        <v>4887</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>88203</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E623">
+        <v>5049</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>88204</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E624">
+        <v>5443</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>88205</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E625">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>88206</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E626">
+        <v>5363</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>88207</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E627">
+        <v>5770</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>88208</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E628">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>88209</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E629">
+        <v>5298</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>88210</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E630">
+        <v>5575</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>88211</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E631">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>88212</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E632">
+        <v>5765</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>88213</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E633">
+        <v>5309</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>88214</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E634">
+        <v>3905</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>88215</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E635">
+        <v>5504</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>88216</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E636">
+        <v>6081</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>88217</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E637">
+        <v>4662</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>88218</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E638">
+        <v>6212</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>88219</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E639">
+        <v>6967</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>88220</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E640">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>88221</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E641">
+        <v>6004</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>88222</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E642">
+        <v>6380</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>88223</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E643">
+        <v>37051</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>88224</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E644">
+        <v>7689</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>88225</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E645">
+        <v>5837</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>88226</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E646">
+        <v>6910</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>88227</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E647">
+        <v>5868</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>88228</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E648">
+        <v>5753</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>88229</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E649">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>88230</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E650">
+        <v>5891</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>88231</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E651">
+        <v>4645</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>88232</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E652">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>88233</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E653">
+        <v>5658</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>88234</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E654">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>88235</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E655">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>88236</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E656">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>88237</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E657">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>88238</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E658">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>88239</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E659">
+        <v>5379</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>88240</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E660">
+        <v>6328</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>88241</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E661">
+        <v>6299</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>88242</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E662">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>88243</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E663">
+        <v>6685</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>88244</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E664">
+        <v>3969</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>88245</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E665">
+        <v>5843</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>88246</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E666">
+        <v>6181</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>88247</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E667">
+        <v>4845</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>88248</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E668">
+        <v>6396</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>88249</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E669">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>88250</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E670">
+        <v>6010</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>88251</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E671">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>88252</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E672">
+        <v>6530</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>88253</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E673">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>88254</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E674">
+        <v>6546</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>88255</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E675">
+        <v>5196</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>88256</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E676">
+        <v>7082</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>88257</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E677">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>88258</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E678">
+        <v>6683</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>88259</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E679">
+        <v>5593</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>88260</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E680">
+        <v>6325</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>88261</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E681">
+        <v>6896</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>88262</v>
+      </c>
+      <c r="B682" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E682">
+        <v>6103</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>88263</v>
+      </c>
+      <c r="B683" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E683">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>88264</v>
+      </c>
+      <c r="B684" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E684">
+        <v>6301</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>88265</v>
+      </c>
+      <c r="B685" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E685">
+        <v>5937</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>88266</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E686">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>88267</v>
+      </c>
+      <c r="B687" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E687">
+        <v>5774</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>88268</v>
+      </c>
+      <c r="B688" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E688">
+        <v>6164</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>88269</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E689">
+        <v>5265</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>88270</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E690">
+        <v>6905</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>88271</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E691">
+        <v>6483</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>88272</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E692">
+        <v>5389</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>88273</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E693">
+        <v>5687</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>88274</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E694">
+        <v>6007</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>88275</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E695">
+        <v>5593</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>88276</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E696">
+        <v>5749</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>88277</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E697">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>88278</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E698">
+        <v>6076</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>88279</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E699">
+        <v>6103</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>88280</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E700">
+        <v>5442</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>88281</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E701">
+        <v>6808</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>88282</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E702">
+        <v>7114</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>88283</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E703">
+        <v>7308</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>88284</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E704">
+        <v>7185</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>88285</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E705">
+        <v>5255</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>88286</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E706">
+        <v>6712</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>88287</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E707">
+        <v>6021</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>88288</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E708">
+        <v>5174</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>88289</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E709">
+        <v>6658</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>88290</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E710">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>88291</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E711">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>88292</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E712">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>88293</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E713">
+        <v>5916</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>88294</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E714">
+        <v>4638</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>88295</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E715">
+        <v>6141</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>88296</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E716">
+        <v>6248</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>88297</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E717">
+        <v>4754</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>88298</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E718">
+        <v>6144</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>88299</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E719">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>88300</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E720">
+        <v>6223</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>88301</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E721">
+        <v>4032</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>88302</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E722">
+        <v>5417</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>88303</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E723">
+        <v>5299</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>88304</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E724">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>88305</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E725">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>88306</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E726">
+        <v>5571</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>88307</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E727">
+        <v>5565</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>88308</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E728">
+        <v>5325</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>88309</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E729">
+        <v>5733</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>88310</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E730">
+        <v>4433</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>88311</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E731">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>88312</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E732">
+        <v>6896</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>88313</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E733">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>88314</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E734">
+        <v>6909</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>88315</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E735">
+        <v>4984</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>88316</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E736">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>88317</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E737">
+        <v>6665</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>88318</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E738">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>88319</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E739">
+        <v>6807</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>88320</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E740">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>88321</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E741">
+        <v>4873</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>88322</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E742">
+        <v>6351</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>88323</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E743">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>88324</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E744">
+        <v>4033</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>88325</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E745">
+        <v>6378</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>88326</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E746">
+        <v>7531</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>88327</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E747">
+        <v>4495</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>88328</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E748">
+        <v>6740</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>88329</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E749">
+        <v>7460</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>88330</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E750">
+        <v>5145</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>88331</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E751">
+        <v>7421</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>88332</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E752">
+        <v>7221</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>88333</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E753">
+        <v>5770</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>88334</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E754">
+        <v>7528</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>88335</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E755">
+        <v>7777</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>88336</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E756">
+        <v>5858</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>88337</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E757">
+        <v>7464</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>88338</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E758">
+        <v>6962</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>88339</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E759">
+        <v>5328</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>88340</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E760">
+        <v>6707</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>88341</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E761">
+        <v>6494</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>88342</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E762">
+        <v>6306</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>88343</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E763">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>88344</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E764">
+        <v>7448</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>88345</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E765">
+        <v>6797</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>88346</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E766">
+        <v>5344</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>88347</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E767">
+        <v>6625</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>88348</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E768">
+        <v>6643</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>88349</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E769">
+        <v>5414</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>88350</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E770">
+        <v>6598</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>88351</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E771">
+        <v>6845</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>88352</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E772">
+        <v>6554</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>88353</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E773">
+        <v>6343</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>88354</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E774">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>88355</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E775">
+        <v>6145</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>88356</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E776">
+        <v>6784</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>88357</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E777">
+        <v>5094</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>88358</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E778">
+        <v>6068</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>88359</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E779">
+        <v>6821</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>88360</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E780">
+        <v>5178</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>88361</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E781">
+        <v>6904</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>88362</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E782">
+        <v>6141</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>88363</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E783">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>88364</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E784">
+        <v>6415</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>88365</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E785">
+        <v>7724</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>88366</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E786">
+        <v>5478</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>88367</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E787">
+        <v>6144</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>88368</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E788">
+        <v>6398</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>88369</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E789">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>88370</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E790">
+        <v>3969</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">