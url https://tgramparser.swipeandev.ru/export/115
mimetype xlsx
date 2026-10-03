--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1569">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2150">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4719,50 +4719,1793 @@
     <t>21.01.26 13:47</t>
   </si>
   <si>
     <t>t.me/gatchina_palace/4512</t>
   </si>
   <si>
     <t>✨ «Счастье мое» театра «На Литейном» - это история двух людей, мечтающих о своем месте в жизни в послевоенной России. Случайно-неслучайная встреча Виктории и Семёна, их нежданная любовь становится для героев главным жизненным уроком и испытанием. Можно ли изменить жизнь за одну ночь? Оказывается - можно. Спектакль - лауреат Высшей театральной премии Санкт-Петербурга «Золотой софит». 📆 15 февраля в 18:00 📍 Театральный зал Гатчинского дворца ➡ Билеты</t>
   </si>
   <si>
     <t>21.01.26 09:55</t>
   </si>
   <si>
     <t>t.me/gatchina_palace/4503</t>
   </si>
   <si>
     <t>📷 Каждый год, в третью среду января, мы публикуем подборку ваших прекрасных лиц! В этот день в мире проходит акция «Музейное селфи», присоединиться к которой очень просто: выкладывайте фотографии, сделанные в музее, и не забудьте про тег #музейноеселфи. 💛 Лица в посте: Егор Дюков, ulyashka2008, Валерия Листова, __mariva__, yanadeva7, Ксения Табурчан, filatik___16, один мяучный сотрудник.</t>
   </si>
   <si>
     <t>20.01.26 11:55</t>
   </si>
   <si>
     <t>t.me/gatchina_palace/4502</t>
   </si>
   <si>
     <t>🎲 Престидижитация - это фокусы с мелкими предметами, где эффект достигается за счет мелкой моторики и ловкости рук. В буквальном переводе: «быстрые пальцы». ✨ В Арсенальном зале часто устраивали вечера: кукольные спектакли для детей, цирковые представления. В ноябре 1884 года в Гатчине побывал господин Вашингтон Ирвинг Бишоп, «первый изобретатель и всемирно известный чтец чужих мыслей», который дал сеанс в присутствии их величеств. А через несколько дней, после вечернего обеда, доктор магии госпожа Роман показывала фокусы на малой сцене. #дворцовыйсловарь</t>
+  </si>
+  <si>
+    <t>08.09.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5224</t>
+  </si>
+  <si>
+    <t>📅 По прогнозу на этой неделе нас ждёт бабье лето! Значит, программа-максимум - не упустить последние теплые дни. Собрали в недельной афише все события в музее: кураторские экскурсии, арт-медиации, выставки и мастер-классы. До встречи!</t>
+  </si>
+  <si>
+    <t>05.09.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5215</t>
+  </si>
+  <si>
+    <t>🤺 В Приоратском дворце прошли «Уроки фехтования»! Старт соревнованиям дал полуденный выстрел в исполнении Яны Егорян, двукратной олимпийской чемпионки, трёхкратной чемпионки мира по фехтованию на саблях. Для Гатчины фехтование - родная стихия, ведь со времён императора Павла все великие князья обучались мастерству владения холодным оружием. В показательных поединках приняли участие чемпион России 2005 года и победитель Универсиады 2008 года Алексей Коломиец, член спортивного клуба «Fencing Family» Дмитрий Соловьёв, Яна Егорян и чемпионка Европы 2026 года Алина Михайлова. 💐 После церемонии награждения наш музей получил подарок: Яна Егорян, Алексей Коломиец и его супруга Анастасия передали в фонды два портбукета второй половины XIX века. Эти изящные футляры для цветов - напоминание о том, что в Гатчинском дворце хранилось крупнейшее собрание подобных аксессуаров: 39 предметов, принадлежавших императрице Марии Фёдоровне (супруге Александра III) и её дочери - великой княгине Ольге Александровне.</t>
+  </si>
+  <si>
+    <t>05.09.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5214</t>
+  </si>
+  <si>
+    <t>🌩️ #прямой_эфир</t>
+  </si>
+  <si>
+    <t>04.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5212</t>
+  </si>
+  <si>
+    <t>💐 По многочисленным просьбам продлили мастер-классы «Подарок Флоры» до конца сентября! Придворные садовники подскажут, как лучше выбирать и сочетать растения, срезанные на императорском огороде, и создавать из них гармоничные композиции. Программа проходит в Декоративном огороде, на территории Оранжерейного комплекса. 📅 весь сентябрь, по выходным в 14:00 ➡ билеты</t>
+  </si>
+  <si>
+    <t>04.09.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5209</t>
+  </si>
+  <si>
+    <t>✨ Скульптура Гатчинского дворца в деталях: бюст императора Каракаллы (III в. н.э.) В Белом зале бюст находился еще при Павле I. Во время войны 1812 года вдова императора, Мария Фёдоровна, составила список наиболее ценных вещей Гатчинского дворца, в который вошел и портрет Каракаллы с пометкой «очень беречь». ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>03.09.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5207</t>
+  </si>
+  <si>
+    <t>Парк потихоньку рыжеет 🍁</t>
+  </si>
+  <si>
+    <t>02.09.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5202</t>
+  </si>
+  <si>
+    <t>✨ Мы запускаем арт-медиации по выставке «Семь историй сотворения мира»! Обсудим, в чем состоит суть профессии реставратора, надо ли возвращать интерьерам дворца их первозданный вид и что значит для нас восстановление разрушенных войной объектов культурного наследия. Арт-медиации - это диалог об искусстве на материале экспозиции, где медиатор выступает модератором диалога, а все участники группы имеют равные права на высказывание и мнение. Приветствуется активное участие в обсуждении! 📆 По средам и воскресеньям ➡ Билеты</t>
+  </si>
+  <si>
+    <t>02.09.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5197</t>
+  </si>
+  <si>
+    <t>В новом выпуске журнала «Наше наследие» поговорили с директором Государственного музея-заповедника «Гатчина» и президентом ИКОМ России Василием Юрьевичем Панкратовым. Гатчинскому дворцу исполняется 260 лет — и сегодня он переживает время активного возрождения. За последние годы отреставрировано 60–70 % помещений: завершён ремонт внешнего фасада и двух дворов, не реставрировавшихся с военного времени, приведены в порядок многие залы, включая Греческую галерею. Масштабные работы ведутся при поддержке города и федерального бюджета — за 15 лет на восстановление направлено около 4,5 миллиардов рублей. Сейчас музей-заповедник «Гатчина» — один из самых динамично развивающихся музеев России: формируются экспозиции парадных приёмных Александра III, оформляются комнаты императрицы Александры Фёдоровны, супруги Николая I. Впереди — реставрация Арсенального каре, третьего этажа Центрального корпуса и Кухонного каре. Полное интервью можно найти на сайте и в печатном издании журнала «Наше наследие». Подписывайтесь на наш канал в МАХ | ВКонтакте</t>
+  </si>
+  <si>
+    <t>02.09.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5196</t>
+  </si>
+  <si>
+    <t>⚡ Друзья! 5 сентября (суббота) Приоратский дворец будет закрыт для посещения. Пожалуйста, планируйте ваш визит заранее! 📷: Станислав Саблин</t>
+  </si>
+  <si>
+    <t>01.09.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5194</t>
+  </si>
+  <si>
+    <t>📖 Поздравляем с началом нового учебного года! «Имейте в виду, что ни я, ни великая княгиня не желаем делать из них оранжерейных цветов. Они должны шалить в меру, играть, учиться, хорошо молиться Богу и ни о каких престолах не думать… Учите хорошенько мальчуганов, повадки не давайте, спрашивайте по всей строгости законов, не поощряйте лени в особенности».</t>
+  </si>
+  <si>
+    <t>31.08.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5193</t>
+  </si>
+  <si>
+    <t>🎭 Николай I был увлечён театром и нередко принимал участие в любительских постановках на сцене Арсенального зала. Самым строгим критиком становилась его же семья. Младшая дочь императора, юная Адини, вспоминала: «15 окт. Папа репетировал свою пьесу. Так неприятно». ✨ 13 сентября мы открываем новый театральный сезон в Гатчинском дворце! На сцене - вечная классика Уильяма Шекспира - спектакль «Гамлет» Пушкинской школы Владимира Рецептера. А 19 сентября юных гостей и их родителей ждет встреча с Царевной Несмеяной, Иванушкой и другими сказочными персонажами.</t>
+  </si>
+  <si>
+    <t>31.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5192</t>
+  </si>
+  <si>
+    <t>По традиции 1 сентября каждого года мы переходим на зимний режим работы. 🔸 Гатчинский дворец открыт с 10:00 до 18:00, кассы и вход до 17:00. Выходной день: понедельник. 🔸 Приоратский дворец открыт с 10:00 до 18:00, касса до 17:00, вход до 17:30. Выходные дни: понедельник, вторник. 🔸 Дворцовый парк отрыт каждый день с 06:00 до 22:00. Бесплатные часы: с 06:00 до 10:00 и с 18:00 до 22:00. С 9 ноября вход свободный. 🔸 Санитарные дни переносятся на вторники: 1 сентября, 6 октября, 10 ноября, 1 декабря. Гатчинский и Приоратский дворцы в эти дни закрыты. До встречи!</t>
+  </si>
+  <si>
+    <t>28.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5191</t>
+  </si>
+  <si>
+    <t>🍁 Как ощущается последняя пятница лета</t>
+  </si>
+  <si>
+    <t>28.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5188</t>
+  </si>
+  <si>
+    <t>✨ Продолжаем рассказывать о возвращенных предметах на выставке «Семь историй сотворения мира». Это нарядное кресло в цветах - часть мебельного гарнитура, изготовленного в 1851 году для кабинета императрицы Марии Александровны (супруги Александра II). В годы Великой Отечественной войны немцы целенаправленно вывозили ценности из советских музеев. На пути в Германию находилось несколько пунктов сбора — один из них в Прибалтике. Так, в городе Выру советские военные обнаружили кресло из пропавшего гарнитура. Его перевезли в Центральное хранилище музейных фондов, а после открытия музея в 1980-х передали обратно в Гатчинский дворец. 🔸 Выставка «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца» работает до 8 ноября. 📌 3 этаж Центрального корпуса</t>
+  </si>
+  <si>
+    <t>27.08.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5179</t>
+  </si>
+  <si>
+    <t>🌸 Ускользающая красота Цветочной горки. Доброе утро! ___ 📷: Музей-заповедник «Гатчина», Смирнова Яна</t>
+  </si>
+  <si>
+    <t>26.08.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5178</t>
+  </si>
+  <si>
+    <t>🌿 Собственный сад перед Гатчинском дворцом создавался для тихого отдыха императорской семьи. Здесь были все затеи регулярных садов - деревья с кронами правильной геометрической формы, боскеты, галереи из живых растений - берсо. Убранство сада дополняла скульптура - вазы, гермы, статуи и бюсты итальянской работы. 💐 Посетить Собственный сад можно по входному билету во дворец. Зеленые тоннели, скульптура XVIII века и вдохновляющие виды на Дворцовый парк ждут вас до 30 сентября. #дворцовыйсловарь</t>
+  </si>
+  <si>
+    <t>25.08.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5173</t>
+  </si>
+  <si>
+    <t>🌸 29 и 30 августа - последняя в этом году возможность попасть в Декоративный огород! На мастер-классе «Подарок Флоры» придворные садовники подскажут, как лучше выбирать и сочетать растения, срезанные на императорском огороде, и создавать из них гармоничные композиции. 📅 Когда: 29 и 30 августа в 14:00 ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>24.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5171</t>
+  </si>
+  <si>
+    <t>⚪️ На выставке «Семь историй сотворения мира» можно увидеть, как раньше выглядел барельеф «Пастух» из Белого зала. Перед Великой Отечественной войной пастуха закрыли деревянным щитом, толем и мешками с песком, однако это не помогло. На послевоенных фотографиях рельеф выглядит почти целым, но из-за пожара и последующего воздействия снега и дождя мрамор начал крошиться. В какой-то момент рельеф осыпался практически целиком. Сейчас в Белом зале от пастуха остался только темный силуэт и часть руки с посохом. Реставраторы так и не решились заменить фрагменты подлинного рельефа полным новоделом. А как поступили бы вы? В зале Принятия решений можно проголосовать: красный шарик - за восстановление, белый - за то, чтобы оставить как есть. 🔸 Выставка «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца» 📌 6 июня – 8 ноября. 3 этаж Центрального корпуса ➡ Подробнее</t>
+  </si>
+  <si>
+    <t>22.08.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5170</t>
+  </si>
+  <si>
+    <t>📆 Ко Дню солидарности в борьбе с терроризмом 3 сентября мы проведём бесплатную экскурсию «Гатчинский парк. Возрождение». Вы узнаете о том, как спасали экспонаты парковых павильонов и скульптуру перед оккупацией, и каких усилий стоило восстановить культурно-историческое наследие после войны. Прозвучат имена людей, героически защищавших Гатчину во время войны, отдавших все силы на возрождение ее утонченной красоты, наших современников, посвятивших себя Гатчинскому парку. Продолжительность: 1 час 30 минут При желании можно взять с собой цветы и возложить их к памятнику героям-подпольщикам (мемориал у Сильвийской стены). ✅ Экскурсия бесплатная, поэтому успевайте забронировать себе место!</t>
+  </si>
+  <si>
+    <t>21.08.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5167</t>
+  </si>
+  <si>
+    <t>💛 Скульптура «Амур и Психея» до конца XIX века находилась на острове Любви в Дворцовом парке. Статуя регулярно подвергалась разрушению, поэтому ее убрали в кладовую при Березовом домике, а в 1910 году передали в Императорский Эрмитаж. В Гатчинский дворец скульптура вернулась в 1986 году в плачевном виде: без рук, крыльев, головы Психеи, со сколами на лице Амура. На нашем Rutube-канале можно посмотреть «Онлайн с хранителем» о сложностях реставрации статуи. Например, как восстанавливали утраченные детали и почему у Психеи лицо Амура. ➡️ Рекомендуем к просмотру! #дворцовые_коллекции</t>
+  </si>
+  <si>
+    <t>20.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5166</t>
+  </si>
+  <si>
+    <t>⚡️ Друзья! В связи с временными техническими сложностями, билеты в музей можно приобрести только в кассе за наличный расчет. Приносим извинения за доставленные неудобства.</t>
+  </si>
+  <si>
+    <t>19.08.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5165</t>
+  </si>
+  <si>
+    <t>🗺️ В кабинете архитектора Львова в Приоратском дворце есть интересный экспонат - план города Москвы с изображением маршрута коронационной процессии Павла l. Из воспоминаний дочери архитектора Елизаветы Львовой: «Государь Павел І, будучи в Москве, во время коронации, сказал однажды при Львове: - Как желал бы я иметь хороший план Москвы. Через несколько времени Львов ему подносит, гравированный отлично, со всеми подробностями, кругленький, в ладонь величиной. Государь был в восхищении, обнял своего «кума», вышел из кабинета и сказал стоящим: - Отгадайте, что мне Львов положил на ладонь? Москву. - Что мудрёного, Ваше Величество, - сказал Львов, - когда у вас Россия под рукой». ___ ✅ Узнать больше о жизни Николая Львова можно на экскурсии «Гений вкуса» в Приоратском дворце. 📆 по выходным: 22 и 23, 29 и 30 августа. ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>18.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5164</t>
+  </si>
+  <si>
+    <t>#дворцовыйсловарь Пандус - прямоугольная или изогнутая в плане наклонная площадка, которая служит для въезда к парадному входу, расположенному над цоколем здания.</t>
+  </si>
+  <si>
+    <t>17.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5159</t>
+  </si>
+  <si>
+    <t>🌸 Где искать краски в пасмурную погоду? Выставка «Зеркало Флоры. Цветы и плоды» превращает музейные залы в сказочный сад: здесь на стенах распускаются ветви фарфоровых деревьев, среди которых прячутся раритеты из собрания Павла I. Дополняют экспозицию ботанические иллюстрации из книжного собрания императрицы Марии Фёдоровны, живопись XVII - XIX веков и множество изящных предметов прошлого. А завтра будет возможность посетить выставку с кураторской экскурсией! В 13:15 и 14:30 ее проведет Екатерина Войтова, научный сотрудник музея-заповедника «Гатчина». Билеты еще есть!</t>
+  </si>
+  <si>
+    <t>16.08.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5158</t>
+  </si>
+  <si>
+    <t>🌿 Группа «Отава Ё» на сцене в Амфитеатре! Сезон летних фестивалей в Дворцовом парке объявляется закрытым. До новых встреч!</t>
+  </si>
+  <si>
+    <t>15.08.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5157</t>
+  </si>
+  <si>
+    <t>🌿 Доброе утро! ___ ❗️ Друзья, напоминаем, что сегодня и завтра в Дворцовый парк можно попасть только по билетам на фестиваль этно-музыки «Березовый домик». После 19:30 - свободный вход для всех.</t>
+  </si>
+  <si>
+    <t>14.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5153</t>
+  </si>
+  <si>
+    <t>✨ Редкий фарфор и ботанические иллюстрации, старинные чертежи и фрагменты архитектурного убранства, закулисье реставрационных мастерских и возвращенные ценности. ⬆️ Рассказываем о временных выставках в Гатчинском дворце.</t>
+  </si>
+  <si>
+    <t>12.08.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5151</t>
+  </si>
+  <si>
+    <t>🚈 15 и 16 августа ретропоезд доставит гостей фестиваля «Берёзовый домик» в Гатчину! Поезд отправится от Балтийского вокзала в 10:20. Прибытие на станцию Гатчина-Балтийская в 11:31. 16 августа в состав ретропоезда будет включен тематический «Турвагон». Участников ждет программа, вдохновленная эстетикой русского лета, дачной культурой и путешествиями на пригородных поездах. 🎫 Приобрести билеты на ретропоезд можно в пригородных кассах Балтийского вокзала. ➡️ Билеты на фестиваль этно-музыки «Берёзовый домик»</t>
+  </si>
+  <si>
+    <t>12.08.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5145</t>
+  </si>
+  <si>
+    <t>🏝️ Ситуация: отпуск перестает быть абстрактной идеей и превращается в реальную цифру в календаре. Как дать понять дорогим коллегам, что писать вам бесполезно? В фондах музея нашлись отпускные аватарки на все случаи жизни. Забирайте себе и живописно пропадайте из рабочих чатов!</t>
+  </si>
+  <si>
+    <t>11.08.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5144</t>
+  </si>
+  <si>
+    <t>⚡️Друзья! Любимый многими фестиваль «Ночь света в Гатчине» пока взял паузу. К нашему сожалению, в 2026 году он не планируется. Именно поэтому музей-заповедник «Гатчина» не публикует афиши, не набирает волонтёров и не продаёт билеты. Будьте внимательны и остерегайтесь мошенников! Доверяйте только нашим официальным каналам - там вся самая свежая информация о жизни и планах музея-заповедника.</t>
+  </si>
+  <si>
+    <t>11.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5143</t>
+  </si>
+  <si>
+    <t>Друзья, 15 и 16 августа режим работы Дворцового парка изменится: 🔸 До 10:00 - парк закрыт. 🔸 С 10:00 до 19:30 - вход только по билетам на фестиваль «Березовый домик». 🔸 После 19:30 - свободный вход для всех! Павильоны парка и Дворцовая ферма работают в обычном режиме. ❗ Важно: абонементы местных жителей 15 и 16 августа не действуют.</t>
+  </si>
+  <si>
+    <t>10.08.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5138</t>
+  </si>
+  <si>
+    <t>🌿 Фестиваль этно-музыки «Берёзовый домик» уже в эти выходные! Живой звук, этника и природа: в Дворцовом парке выступят более 70 артистов. Среди участников - Отава Ё, Тесто, Argemonia, Александр Маточкин и «Русский Бэнд», «Душеполезные песни на каждый день» Сергея Старостина, Андрея Котова и Владимира Волкова и многие другие. Приходите всей семьёй - для детей до 7 лет вход свободный! Какими событиями богата эта неделя, читайте в нашей афише.</t>
+  </si>
+  <si>
+    <t>07.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5129</t>
+  </si>
+  <si>
+    <t>🌿 Впереди выходные и еще 24 дня лета! Как наполнить их впечатлениями на год вперед, рассказываем в карточках. До встречи в Гатчине!</t>
+  </si>
+  <si>
+    <t>06.08.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5124</t>
+  </si>
+  <si>
+    <t>«Однажды всю суровую зиму в Тронной Павла мирно и дружно жили голубь Модульон, кошка Порезка и собака Ионик, названные нами так по лепным орнаментам в залах. Они и ели по очереди все из одной миски. После прогулок на свежем воздухе они неизменно возвращались в этот зал и каждый по-своему приветствовал трудившихся реставраторов - всем на радость. Идиллия продолжалась по наступления теплых дней. Когда пригрело солнышко, Модульон и Порезка отправились в большой мир. Один Ионик сохранил собачью верность свои пенатам. Превратившись из черного комочка в белошерстного пса из-за гипсовой пыли, без устали помахивал своим хвостиком, демонстрируя всем и каждому дружелюбие и довольство жизнью». 🔸 Воспоминания А.С. Елкиной ___ 🔸 Выставка «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца» работает до 8 ноября. 📌 3 этаж Центрального корпуса ➡ Подробнее</t>
+  </si>
+  <si>
+    <t>04.08.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5123</t>
+  </si>
+  <si>
+    <t>🏰 Ричард - единственный кот в стране, живущий в землебитном дворце, построенном по технологии XVIII века. Возможно, он знает о секретах создателя Приората даже больше экскурсоводов! Но пока кот хранит молчание, за него рассказываем мы. Интересы Николая Львова не ограничивались архитектурой, они простирались от русской народной музыки до геологических исследований. При этом любое своё увлечение он старался довести до совершенства. Современники и потомки называли Львова «Гений вкуса». Чем ещё прославился Львов? Какие архитектурные творения мастера сохранились в веках? Какие интриги против него плелись? Почему семейство Дьяковых противилось выдать за Львова свою дочь? Причём здесь, наконец, мальтийские рыцари и их глава – великий магистр и император Павел I?! Об этом и многом другом вы сможете узнать во время экскурсии по Приоратскому дворцу. 📅 Когда: в августе по выходным ➡️ Билеты ⬅️</t>
+  </si>
+  <si>
+    <t>04.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5118</t>
+  </si>
+  <si>
+    <t>📷 Пока в музее санитарный день, можно без спешки поснимать скульптуру в Белом зале. Бюст Афины - копия XVIII века по оригиналу греческого скульптора Кресилая (V в. до н.э.) Возможно, принадлежал еще первому владельцу дворца - графу Григорию Орлову. Бюст выполнен из различных пород камня: голова из белого каррарского мрамора, эгида из желтоватого оникса, ножка из черного мрамора. Богиня изображена со своими классическими атрибутами: на голове Афины - шлем, а на груди - чешуйчатая эгида, в ониксе которой прячется горгонейон, защитный амулет в виде головы Медузы Горгоны. 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>03.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5117</t>
+  </si>
+  <si>
+    <t>📆 Семейная программа в Часовой башне, аудиоспектакль в Дворцовом парке, мастер-класс по сыроделию на ферме и рыцари-госпитальеры в Приорате - сохраняйте расписание! 🧹 3 и 4 августа в музее санитарные дни - Гатчинский и Приоратский дворцы закрыты. Дворцовый парк открыт как обычно - каждый день с 06:00 до 22:00.</t>
+  </si>
+  <si>
+    <t>30.07.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5116</t>
+  </si>
+  <si>
+    <t>Самый фотогеничный балкон. И вы 💛 📌 Балкон Белого зала, Гатчинский дворец</t>
+  </si>
+  <si>
+    <t>30.07.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5111</t>
+  </si>
+  <si>
+    <t>🦅 В зале «Реставратор» мы показываем поэтапную историю воссоздания символа Гатчинского дворца - трёхглавого орла, который сегодня венчает башню Ротонды. Путешествие в закулисье реставрации продолжается на втором ярусе: здесь представлены чертежи павильонов, колерные бланки, эскизы росписей плафонов. 🔸 Выставка «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца» работает до 8 ноября. 📌 3 этаж Центрального корпуса ➡️ Подробнее</t>
+  </si>
+  <si>
+    <t>29.07.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5110</t>
+  </si>
+  <si>
+    <t>💰 Денежный кот, кошелек скряги, портрезор - этот старинный аксессуар для хранения монет называли по-разному. По форме он напоминает вытянутый узкий мешочек, чаще всего с концами разной формы и небольшим отверстием в центре. Вдоль прорези продеты два металлических кольца: если их сдвинуть к центру, они плотно закрывают отверстие, а если раздвинуть к краям - фиксируют монеты по бокам, не давая им выпасть. Поскольку прорезь для извлечения монет была невелика, вытащить их целой горстью не получалось - только аккуратно, по одной. Отсюда и появилось забавное название, распространившееся в XX веке, - «кошелек скряги». Такой кошелек - первый экземпляр своего типа в коллекции музея. Это стало возможно благодаря друзьям музея - Дарье Березкиной и Александру Лисицыну. Спасибо, что помогаете нам сохранять прошлое! Кошелек двухконцовый Франция Середина XIX века Шелк, бисер стальной, бусины стальные; вязание спицами с бисером</t>
+  </si>
+  <si>
+    <t>28.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5108</t>
+  </si>
+  <si>
+    <t>🪈 15 и 16 августа в Дворцовом парке пройдёт фестиваль этно-музыки - «Березовый домик»! Гостей ждут два дня смелой интерпретации отечественного музыкального наследия: фолк встретится с джазом, а электроника - с живым звуком народных инструментов. ✨ Среди участников - Отава Ё, Тесто, Argemonia, Александр Маточкин и Русский Бэнд, «Душеполезные песни на каждый день» Сергея Старостина, Андрея Котова и Владимира Волкова, Дудук-бенд и многие другие. ➡️ Расписание и билеты</t>
+  </si>
+  <si>
+    <t>27.07.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5106</t>
+  </si>
+  <si>
+    <t>1️⃣ Эскиз витража большого просвета Дворцовой церкви. Выполнен по рисунку А.Ф. Перница 1847 года. 2️⃣ Воссозданный витраж Эскиз можно увидеть до 27 сентября на выставке «Лестницы и световые окна». Что еще посмотреть в музее на этой неделе - читайте в нашем дайджесте!</t>
+  </si>
+  <si>
+    <t>25.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5105</t>
+  </si>
+  <si>
+    <t>🎷 «Ленинградский Диксиленд» Олега Кувайцева 📌Сцена у Турецкой палатки ___ «Джазовые выходные» в Дворцовом парке</t>
+  </si>
+  <si>
+    <t>25.07.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5102</t>
+  </si>
+  <si>
+    <t>🎷 Сказки Чижика на сцене Адмиралтейства ___ «Джазовые выходные» в Дворцовом парке</t>
+  </si>
+  <si>
+    <t>24.07.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5095</t>
+  </si>
+  <si>
+    <t>🎷 «Джазовые выходные» уже завтра! Подготовили для вас памятку про фестиваль. И немного полезных ссылок: ➡️ билеты на 25 июля ➡️ билеты на 26 июля ➡️ подробная программа</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5094</t>
+  </si>
+  <si>
+    <t>🎵 Лето, джаз и ретропоезд – идеальный план выходного дня 🗓 25 и 26 июля едем на фестиваль «Джазовые выходные» в Гатчину на ретропоезде серии ЭР2К! ☀️ Погрузитесь в атмосферу лета под звуки живой музыки в музее-заповеднике «Гатчина». ⌛ Расписание*: ➖ №6327 Балтийский вокзал 10:20 – Гатчина-Балт. 11:31; ➖№6340 Гатчина-Балт. 13:10 – Балтийский вокзал 14:21. *️⃣поезда проследуют со всеми остановками. 🔔 С подробным расписанием можно ознакомиться: ➖ на сайте, ➖ на станциях и вокзалах, ➖ в мобильных приложениях. 📣 Детали мероприятия уточняйте на сайте организаторов. ✔️ Также в пригородных кассах Балтийского вокзала доступны билеты на фестиваль «Джазовые выходные». Подробности ➡️ в посте.</t>
+  </si>
+  <si>
+    <t>24.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5092</t>
+  </si>
+  <si>
+    <t>#7историй_обретение ✨ Судьба люстр Китайской галереи, созданных в стиле шинуазри, долгие годы оставалась неизвестной - после войны они числились в списках утраченных. В 1944 году, освобождая город, в Гатчину зашли советские войска. Среди руин горящего дворца было много обломков и фрагментов убранства. Солдаты подобрали несколько фарфоровых осколков и отдали девушке-радистке Зинаиде Журавлевой. Девушка склеила осколки и получившуюся «вазу» хранила в течение сорока лет. Узнав, что Гатчинский дворец открылся после реставрации, она приехала сюда в 1986 году и подарила предмет музею. Сегодня «ваза» помогает реставраторам в воссоздании люстр Китайской галереи. 📷: Фрагмент люстры из Китайской галереи Гатчинского дворца Российская империя, середина XIX века Фарфор, бронза; золочение, роспись ___ ✅ Узнайте больше о возвращении предметов домой и возрождении Гатчинского дворца на выставке «Семь историй сотворения мира».</t>
+  </si>
+  <si>
+    <t>23.07.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5088</t>
+  </si>
+  <si>
+    <t>Рубрика: «слишком красиво, чтобы не поделиться». ❤ Собственный сад Гатчинского дворца ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>22.07.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5087</t>
+  </si>
+  <si>
+    <t>#Дворцовыйсловарь Световой фонарь - застеклённая конструкция на потолке, которая служит для освещения внутреннего пространства лестничной клетки или интерьера без окон. Снаружи выглядит как стеклянная пирамидальная надстройка на кровле здания над лестницами и коридорами. 📷: Мраморная лестница Гатчинского дворца. ___ ✅ До 27 сентября в Гатчинском дворце работает выставка «Лестницы и световые окна» из цикла «Архитектурная азбука». Посещение - по входному билету во дворец.</t>
+  </si>
+  <si>
+    <t>21.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5086</t>
+  </si>
+  <si>
+    <t>Друзья, 25 и 26 июля режим работы Дворцового парка изменится: 🔸 До 10:00 - парк закрыт. 🔸 С 10:00 до 19:30 - вход только по билетам на фестиваль «Джазовые выходные». 🔸 После 19:30 - свободный вход для всех! Павильоны парка и Дворцовая ферма работают в обычном режиме. ️❗️ Важно: абонементы местных жителей 25 и 26 июля не действуют.</t>
+  </si>
+  <si>
+    <t>20.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5085</t>
+  </si>
+  <si>
+    <t>📅 Опера на Дворцовом плацу, Джазовые выходные в Дворцовом парке, кураторская экскурсия по выставке «Зеркало Флоры», мастер-класс по сыроделию на ферме и полуденный выстрел из пушки: планируем неделю с нашей афишей!</t>
+  </si>
+  <si>
+    <t>19.07.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5080</t>
+  </si>
+  <si>
+    <t>⚓️ Военно-морской день в Приорате! Сегодня церемония Полуденного выстрела была посвящена 330-летию со дня основания Военно-морского флота России. Выстрел совершил капитан 2-го ранга Валентин Лященко – военный дирижёр, начальник и художественный руководитель Центрального концертного образцового оркестра Военно-Морского Флота Российской Федерации им. Н. А. Римского-Корсакова. 🎺 Праздник продолжился выступлением Военного оркестра Высшего Военно-морского инженерного училища под управлением майора Юрия Лепилина. Звучали старинные марши императорской армии, морские хиты и всеми любимые вальсы. ✅ Интересный факт: оркестр ведёт историю с 1948 года и вобрал в себя традиции сразу нескольких прославленных вузов. Сегодня он связывает эпохи - доблесть царскосельских гусар и отвагу гатчинских гардемаринов.</t>
+  </si>
+  <si>
+    <t>19.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5076</t>
+  </si>
+  <si>
+    <t>🎶 Опера, джаз, этно - вторая половина лета будет музыкальной! ⬆️ Листайте карточки и сохраняйте афишу. До встречи в Гатчине!</t>
+  </si>
+  <si>
+    <t>18.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5072</t>
+  </si>
+  <si>
+    <t>🌿 «Погода у нас прелестная, жить в Гатчине блаженство, жаль только, что вас нет» - из письма цесаревича Николая II. Хороших выходных!</t>
+  </si>
+  <si>
+    <t>17.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5069</t>
+  </si>
+  <si>
+    <t>✨ По тегу #7историй_обретение продолжаем рассказывать о возвращении домой музейных предметов. Фарфоровая статуэтка японки до 1941 года находилась в Китайской галерее Гатчинского дворца. В годы войны её вывезли в Германию - представители Оперативного штаба Розенберга отправили фигуру в замок Кольмберг. После окончания войны «Японка» оказалась на Мюнхенском центральном сборном пункте, откуда её передали советской стороне. Сначала статуэтка поступила в Центральное хранилище музейных фондов, а затем вернулась в Гатчину. 📷: Фигура японки Япония, XVIII век Фарфор; роспись кобальтом, роспись надглазурная полихромная, золочение ___ ✅ Больше возвращенных предметов можно увидеть на выставке «Семь историй сотворения мира» в Гатчинском дворце</t>
+  </si>
+  <si>
+    <t>16.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5064</t>
+  </si>
+  <si>
+    <t>🌺 Запускаем кураторские экскурсии по выставке «Зеркало Флоры»! Вы услышите о секретах мастеров XVIII века, определивших вектор развития европейской керамики на несколько столетий вперед. Узнаете, как соперничество человека с природой привело к созданию уникальной фарфоровой пластики, повторяющей живые формы. Мы поговорим о натюрмортах и о декоративно-прикладном искусстве, где научное знание уступило место изящной метафоре. 🌸 Экскурсию ведет куратор выставки - Екатерина Войтова, научный сотрудник музея-заповедника «Гатчина». ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>15.07.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5059</t>
+  </si>
+  <si>
+    <t>🔥 В Дворцовом парке показывают самые красивые закаты! Держите идею для свидания или вечерней прогулки.</t>
+  </si>
+  <si>
+    <t>14.07.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5058</t>
+  </si>
+  <si>
+    <t>🎺19 июля во внутреннем дворе Приоратского дворца состоится концерт Военного оркестра Высшего Военно-морского инженерного училища. Коллектив продолжает традиции военной духовой музыки, заложенные легендарными Царскосельскими трубачами – гусарами Лейб-гвардии Гусарского Его Величества полка. Оркестр - постоянный участник значимых культурных событий города, Международных и Всероссийских музыкальных фестивалей. Особой гордостью коллектива является регулярное участие в Главном военно-морском параде (в составе сводного оркестра ВМФ), а также в Параде Победы в Москве. 🎺 Для гостей прозвучат марши российской императорской армии, произведения о Военно-Морском Флоте, известные вальсы и многое другое. Военный дирижер – майор Юрий Лепилин. 📆 Начало в 11:50 ✅ Вход - по билетам в Приоратский дворец</t>
+  </si>
+  <si>
+    <t>13.07.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5056</t>
+  </si>
+  <si>
+    <t>📆 15 и 16 июля у вас снова будет возможность подняться на Часовую башню Гатчинского дворца! «Время прячется в часах» - одна из наших любимых семейных программ, где мы слушаем биение «сердца» дворца и смотрим на парк с высоты птичьего полёта. Листайте нашу афишу и выбирайте, чем еще заняться на этой неделе в музее.</t>
+  </si>
+  <si>
+    <t>13.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5051</t>
+  </si>
+  <si>
+    <t>🌺 Море роз накрывает с головой! Скрасить день и полюбоваться благоухающими цветами можно в Собственном саду - здесь вовсю распускаются шарики Помпонеллы, а воздух наполнен нежным ароматом Марии Терезы.</t>
+  </si>
+  <si>
+    <t>11.07.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5049</t>
+  </si>
+  <si>
+    <t>UPD. Дворцовый парк открыт. ___ 💨 Внимание! Дворцовый парк временно закрыт из-за неблагоприятных погодных условий. Пожалуйста, будьте осторожны во время прогулок в Приоратском парке и парке «Зверинец»!</t>
+  </si>
+  <si>
+    <t>11.07.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5048</t>
+  </si>
+  <si>
+    <t>🌿 Солнце в кружеве листвы, птичьи трели, воздух, полный света и тепла - во всём этом лето. Хороших выходных!</t>
+  </si>
+  <si>
+    <t>10.07.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5047</t>
+  </si>
+  <si>
+    <t>⚡ Друзья, внимание! Дворцовый гусь информирует, что завтра ферму можно посетить только по билетам на экскурсионные программы. ➡️ Праздник Ивана Купалы на Дворцовой ферме ➡️ Молочная река, сырные берега</t>
+  </si>
+  <si>
+    <t>10.07.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5041</t>
+  </si>
+  <si>
+    <t>🌿 Идея для лета: находить растения из ботанических словарей в Восьмигранном пруду! Здесь высажено около сотни цветов и трав, которые некогда выращивали в этой части Дворцового парка: характерные для XVIII-XIX веков дикорастущие и культурные травянистые растения. Среди наших находок: водосбор обыкновенный, вербейник монетчатый, гайлардия остистая и многие другие. 🌸 А за продолжением можно в Гатчинский дворец заглянуть - на выставке «Зеркало Флоры» цветы и растения прячутся на боках фарфоровых чашек и среди натюрмортов XVIII века. Приходите расширять ботанический кругозор!</t>
+  </si>
+  <si>
+    <t>09.07.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5040</t>
+  </si>
+  <si>
+    <t>✨ Барельеф с изображением женского профиля сделала Мария Фёдоровна, супруга Павла I. В годы Великой Отечественной войны предмет исчез, и долгое время считался утраченным. Вернуться во дворец барельефу помог счастливый случай. В одном из антикварных магазинов Парижа его увидел Валентин Платонович Зубов, первый директор Гатчинского дворца-музея. Он сразу узнал предмет, выкупил его и сохранил, а на обороте сделал карандашом надпись на французском: «Произведение великой княгини Марии Фёдоровны Российской, подаренное великому князю наследнику Павлу (будущему императору Павлу I) по случаю его именин. Происходит из Гатчинского замка, откуда было украдено немцами во время войны 1941/45. Вернуть в Россию как сменится режим. В.3.». Анастасия Валентиновна Беккер, дочь Зубова, выполнила пожелание отца. Барельеф вернулся домой 6 ноября 1996 года. ✅ Барельеф и другие возвращенные экспонаты можно увидеть на выставке «Семь историй сотворения мира» #7_историй</t>
+  </si>
+  <si>
+    <t>08.07.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5035</t>
+  </si>
+  <si>
+    <t>⚔ Оружейная галерея, лауреат премии «Музейный Олимп», стала вдохновением для новой сувенирной линейки музея. В Гатчинском дворце хранится одна из лучших коллекций старинного оружия в России. Первым коллекционером и владельцем собрания был граф Григорий Орлов, фаворит Екатерины II. В Оружейной галерее представлена лучшая часть коллекции: более 200 лучших образцов музейных предметов. Это охотничье и парадное огнестрельное оружие XVI–XVIII веков, изготовленное в России, странах Европы, Османской империи. ✨ В новой сувенирной серии - шоперы, футболки, платки и косметички-несессеры. 📍 Спрашивайте в музейном магазине Гатчинского дворца!</t>
+  </si>
+  <si>
+    <t>08.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5034</t>
+  </si>
+  <si>
+    <t>🎵 Стартует юбилейный XV фестиваль «Опера – всем»! 21 июля на плацу Гатчинского дворца музыкальный театр имени Ф.И. Шаляпина представит оперу эпохи итальянского бельканто - «Лючия ди Ламмермур» Гаэтано Доницетти. Среди наиболее популярных и всемирно любимых произведений она занимает одно из ведущих мест. Музыкальная драматургия и увлекательный драматический сюжет, заимствованный из романа Вальтера Скотта «Ламмермурская невеста», делают эту оперу особенно привлекательной для самой широкой публики. 📆 21 июля, 19:00 📌 Плац перед Гатчинским дворцом ✅ Вход свободный!</t>
+  </si>
+  <si>
+    <t>08.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5033</t>
+  </si>
+  <si>
+    <t>«Укрепляй семью, потому что она - основа всякого государства». Слова Александра III будущему императору Николаю II ___ ✨ С Днем семьи, любви и верности!</t>
+  </si>
+  <si>
+    <t>07.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5028</t>
+  </si>
+  <si>
+    <t>Ботанические альбомы с выставки «Зеркало Флоры» теперь можно полистать здесь: ➡️ «Описание растений Российского государства с их изображениями». Санкт-Петербург, 1786 год ➡️ Словарь естественных наук. Страсбург, Париж, 1816 год 🌸 Это издания из личной коллекции императрицы Марии Федоровны. Супруга Павла I была страстной любительницей садоводства. Она лично заботилась о посадке деревьев и давала детальные наставления по уходу за цветниками, а в ее библиотеке хранилось множество изданий, украшенных ботаническими иллюстрациями.</t>
+  </si>
+  <si>
+    <t>05.07.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5014</t>
+  </si>
+  <si>
+    <t>🎶 «Ночь музыки» состоялась! Прекрасным было всё: и вечная классика, и виды, и атмосфера теплой летней ночи. ♥️ Спасибо всем, кто пришел, не поверив прогнозу погоды! Музыка творит чудеса: на время фестиваля все тучи разошлись. Делимся первыми кадрами. До встречи в следующем году!</t>
+  </si>
+  <si>
+    <t>04.07.26 21:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5013</t>
+  </si>
+  <si>
+    <t>Друзья, для тех, кто готов запрыгнуть в последний вагон - на «Ночь музыки» еще можно успеть! Разогнали все тучи для вас 🎶</t>
+  </si>
+  <si>
+    <t>04.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5008</t>
+  </si>
+  <si>
+    <t>✨ «Ночь музыки» начнется в 22:00, но войти на фестиваль можно будет с 20:30. Кассы также будут работать с 20:30 до 02:30. Мы рекомендуем купить билет заранее онлайн и обязательно сохранить его себе на телефон. ✅ Работают 3 входа: 1. Арсенальное каре (у Гатчинского дворца) 2. Ботанические сады (проспект 25 Октября) 3. Березовые ворота (улица Крупской). 📷 На фото: подборка салютов прошлых лет. В этом году мы традиционно завершим наш 13-ый фестиваль праздничным фейерверком.</t>
+  </si>
+  <si>
+    <t>03.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5003</t>
+  </si>
+  <si>
+    <t>✨ «Ночь музыки» уже завтра! Составили подборку советов, как стать самым довольным посетителем фестиваля. 🔸 Сохраните карту мероприятия себе в телефон. Также ее можно будет взять на входе в парк. 🔸 Купите билет заранее, чтобы не стоять в очереди. Совет: сделайте скриншот штрих-кода своего билета - на случай перебоев с интернетом. 🔸 Войти на фестиваль можно с 20:30 до 02:30. Запланируйте время с запасом - с учетом досмотра и контроля билетов. 🔸 Вход на фестиваль - однократный. Если вы покинете территорию, потребуется приобрести новый билет. 🔸 Экономим бензин с СЗППК! В 03:40 из Гатчины отправится дополнительный ночной поезд. Прибытие на Балтийский вокзал Санкт-Петербурга - в 04:42. 🔸Велосипед, любимого питомца и алкоголь придется оставить за пределами парка. Рассчитываем на ваше понимание! 🔸 Оставайтесь до конца - в 03:00 вас ждет праздничный салют! До встречи на фестивале!</t>
+  </si>
+  <si>
+    <t>02.07.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4998</t>
+  </si>
+  <si>
+    <t>🪜 На примере Гатчинского дворца продолжаем доказывать, что архитектура - это совсем не скучно! Вторая глава нашей «Архитектурной азбуки» посвящена лестницам и световым окнам. Экспозиция раскрывает секреты освещения внутренних пространств и знакомит с дворцовыми лестницами во всем их разнообразии. В выдвижных ящиках размещены копии старинных чертежей и инструменты зодчих, а в витринах - фрагменты архитектурного убранства лестниц, сохранившиеся с середины XIX века. Кроме того, на выставке можно посмотреть видеоролик о световых окнах и фонарях на крышах дворца. ✅ Выставка работает до 27 сентября. Посещение - по входному билету в Гатчинский дворец.</t>
+  </si>
+  <si>
+    <t>01.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4995</t>
+  </si>
+  <si>
+    <t>🌹 Тем временем, Помпонелла решила не отставать от выставки «Зеркало флоры» и уже показывает первые бутоны. Продолжаем разговоры об искусстве в Собственном саду!</t>
+  </si>
+  <si>
+    <t>01.07.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4994</t>
+  </si>
+  <si>
+    <t>✨ Друзья, мы участвуем в акции «Приведи родителей в музей»! Если у вас есть Пушкинская карта, вы можете стать для своих родителей проводником в мир истории и искусства. Как это сделать: ✅ Купить свой билет онлайн по Пушкинской карте. ✅ В кассе музея оформить для папы и мамы входные билеты в Гатчинский или Приоратский дворец со скидкой 20%. Акция действует с 1 июля по 15 августа. ❗️ Не забудьте взять с собой документы, подтверждающие родство, - их попросят в кассе при оформлении льготных билетов. Ждем вас в гости всей семьёй! Пусть лето будет культурным!</t>
+  </si>
+  <si>
+    <t>29.06.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4993</t>
+  </si>
+  <si>
+    <t>Авторская экскурсия «Гостья из Франции» | 2 июля в 13:00 | 🎨 Вашим проводником по парадным залам Гатчинского дворца станет Элизабет Виже-Лебрен - любимая художница Марии Антуанетты, вынужденная искать убежище в России после гибели королевы. Именно она, обладая острым художественным взглядом, запечатлела в своих воспоминаниях уникальную атмосферу русского двора конца XVIII века. 🎤 Об авторе: Татьяна Лукина, экскурсовод I категории. «Программа «Гостья из Франции» началась с краткого сообщения для фестиваля «Новогодняя кутерьма», которое плавно переросло в серьезную тему для авторской экскурсии о пребывании в России удивительной женщины, обладающей редким талантом портретиста, французской художницы». 📆 2 июля в 13:00 📍 Гатчинский дворец ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>29.06.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4992</t>
+  </si>
+  <si>
+    <t>#дворцовыйсловарь Каре в архитектуре - это замкнутое прямоугольное или квадратное в плане здание, корпуса которого расположены по периметру и образуют внутренний двор. Само слово происходит от французского carré, что означает «квадрат» . ⬆️: Арсенальное каре Гатчинского дворца. 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>28.06.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4990</t>
+  </si>
+  <si>
+    <t>📅 28 июня 1712 года родился философ Жан-Жак Руссо, которого граф Орлов приглашал погостить к себе в Гатчину. «В 60 верстах от Петербурга, т.е. в 10 немецких милях, у меня есть поместье, где воздух здоров, вода удивительна, пригорки, окружающие озера, образуют уголки приятные для прогулок и возбуждающие к мечтательности...» 🌿</t>
+  </si>
+  <si>
+    <t>27.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4987</t>
+  </si>
+  <si>
+    <t>🌿 Лето - лучшее время, чтобы взглянуть по-новому на любимые места! К 260-летию Гатчинского дворца плац преобразился: теперь здесь благоухают цветочные клумбы, зеленеют туи и лавр, а вдоль аллей появились удобные скамьи. ✨ Приходите за красивыми кадрами! Дворцовый плац открыт каждый день с 06:00 до 23:00, вход свободный.</t>
+  </si>
+  <si>
+    <t>26.06.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4982</t>
+  </si>
+  <si>
+    <t>🎺 Не успел отгреметь один фестиваль, а мы уже приглашаем на следующий! 25 и 26 июля в Дворцовом парке пройдут «Джазовые выходные» – ежегодный летний фестиваль джазовой музыки под открытым небом. В программе выступления лучших джазовых музыкантов Санкт-Петербурга и Москвы, интерактивная программа для детей, много музыки и танцев. ➡️ Подробная программа и билеты</t>
+  </si>
+  <si>
+    <t>25.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4981</t>
+  </si>
+  <si>
+    <t>✨ Фестиваль авторских экскурсий Весь июль хранители музейных знаний будут рассказывать, как завести часы на башне, можно ли выстрелить квадратной пулей и почему все начинается с любви. Расписание ближайших встреч 🔸 2 июля - «Гостья из Франции» Т.В. Лукина | экскурсовод 🔸 5 июля - «Николай I. Портрет на фоне Гатчинского дворца» А.Н. Фарафонова | научный руководитель музея 🔸 8 июля - «Восставший из пепла» Е.В. Трунова | экскурсовод</t>
+  </si>
+  <si>
+    <t>24.06.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4980</t>
+  </si>
+  <si>
+    <t>🚈 Чтобы вам было проще вернуться домой с фестиваля, мы с СЗППК запускаем дополнительный ночной поезд! 📌 4 июля 20:35 Балтийский вокзал - 21:38 Гатчина-Балтийская 📌 5 июля 03:40 Гатчина-Балтийская – 04:42 Балтийский вокзал ✨ Плавучая сцена на Белом озере, лучшие симфонические оркестры и салют в ночном небе над Гатчинском дворцом. ➡️ Не пропустите самую романтичную ночь лета!</t>
+  </si>
+  <si>
+    <t>23.06.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4979</t>
+  </si>
+  <si>
+    <t>⚡ По многочисленным просьбам! Мы добавили сборный сеанс на празднование Ивана Купалы на Дворцовой ферме! Вас ждут: 🌿 Старинные обряды и укрощение тёмных сил 🗝 Гадание с помощью разудалой местной нечисти 🦉 Чтение мыслей животных 💐 Плетение венков: отправим их по воде навстречу любви и счастью! Количество мест ограничено, спешите! 📅 11 июля в 11:00 ➡ Купить билеты</t>
+  </si>
+  <si>
+    <t>23.06.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4975</t>
+  </si>
+  <si>
+    <t>✨ Если приедете к нам на этой неделе, попадете на самое насыщенное выставками время! До воскресенья включительно можно успеть на «Фасады и планы», вчера открылась экспозиция «Зеркало Флоры. Цветы и плоды», а на третьем этаже вас ждут «Семь историй сотворения мира». ➡️ Рассказываем о временных выставках в музее.</t>
+  </si>
+  <si>
+    <t>22.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4967</t>
+  </si>
+  <si>
+    <t>🌸 Можно ли удержать ускользающую красоту живой природы? Как превратить обыденные предметы сервировки в миниатюрный ботанический сад? Ответы ищем на выставке «Зеркало Флоры. Цветы и плоды», которая открылась сегодня в Гатчинском дворце. Вы увидите фарфор из личной коллекции Павла I, ботанические иллюстрации из книжного собрания императрицы Марии Федоровны, живопись XVII - XIX веков, а также множество изящных предметов прошлого: дамские альбомы, каминные экраны с вышивкой, подсвечники - миракли. 🪞 Заглянуть в Зеркало Флоры можно в часы работы Гатчинского дворца. 📍 Первый этаж, выставочные залы у входа в Собственный сад. #ЗеркалоФлоры</t>
+  </si>
+  <si>
+    <t>22.06.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4963</t>
+  </si>
+  <si>
+    <t>📆 День памяти и скорби - 22 июня началась Великая Отечественная война. В фондах музея сохранились рисунки архитектора-художника, фронтовика Льва Калистратовича Абрамова, работавшего в Гатчинском дворце-музее с 1947 по 1951 год. 🖼️ 1. Абрамов Л.К. Эвакуация музейных ценностей. Россия. 1947 2. Абрамов Л.К. Захоронение статуи Флоры в Собственном саду. Россия. 1947 3. Абрамов Л.К. Статуя музы на террасе-пристани». Россия. 1947 4. Абрамов Л.К. Вид Гатчинского дворца с памятником Павлу I во время пожара 26.01.44 г. Россия. 1947</t>
+  </si>
+  <si>
+    <t>21.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4962</t>
+  </si>
+  <si>
+    <t>☀️21 июня - день летнего солнцестояния и самый длинный день в году. Идеальный повод погулять по Дворцовому парку подольше! Ждем вас на неспешные променады с 06:00 до 23:00.</t>
+  </si>
+  <si>
+    <t>20.06.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4954</t>
+  </si>
+  <si>
+    <t>🌺 Спойлеры грядущей выставки «Зеркало Флоры» Открытие — в понедельник!</t>
+  </si>
+  <si>
+    <t>19.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4953</t>
+  </si>
+  <si>
+    <t>«Горбатый мост – это место силы, это место сборки. Его видно из разных уголков Дворцового парка, но и с него открываются захватывающие виды на Гатчинский дворец и Чесменский обелиск с одной стороны, и на павильон Венеры – с другой», – рассказывает директор музея-заповедника «Гатчина» Василий Панкратов. Горбатый мост был построен в 1801 году по проекту архитектора Андреяна Захарова. Пешеходная переправа соединила две части Длинного острова на Белом озере и стала композиционным центром Дворцового парка. За характерный силуэт мост ещё называли Венецианским. Нынешняя реставрация началась в 2022 году. По возможности сохранив подлинные детали, современные мастера восполнили все утраченные украшения, и теперь Горбатый мост предстал в его первозданном состоянии. Отдохнуть на трёх его террасах можно будет после завершения реставрационных работ на Террасе-пристани, которое ожидается не ранее 2027 года.</t>
+  </si>
+  <si>
+    <t>18.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4952</t>
+  </si>
+  <si>
+    <t>#сэр_Ричард Кому в последние дни не хватает солнца, ищите его в Приоратском дворце. 🐾 Спасибо за фото Танюше Прокопович.</t>
+  </si>
+  <si>
+    <t>17.06.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4951</t>
+  </si>
+  <si>
+    <t>✨ А вы знали, что на Дворцовом плацу обитают дельфины и единороги? Правда, это не животные, а старинные артиллерийские термины! «Дельфинами» называли фигурные скобы на стволе пушки, за которые цепляли канаты, чтобы тащить орудие. Отливались они в виде различных животных, как мифических, так и реально существующих. #дворцовыйсловарь</t>
+  </si>
+  <si>
+    <t>16.06.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4946</t>
+  </si>
+  <si>
+    <t>«Нам хотелось, чтобы каждый зал обладал собственным характером, своей особенностью, своей маленькой находкой для зрителя. Думаю, нам удалось создать живую, многослойную и необычную экспозицию, которая не только рассказывает историю реставрации, но и позволяет прочувствовать её эмоционально». ➡ Читайте материал Школы дизайна НИУ ВШЭ о том, как создавалась выставка «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца». #7_историй</t>
+  </si>
+  <si>
+    <t>15.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4944</t>
+  </si>
+  <si>
+    <t>📅 Аудиоспектакли и авторские экскурсии, мастер-класс по сыроделию на Дворцовой ферме и полуденный выстрел из пушки: планируем неделю с нашей афишей!</t>
+  </si>
+  <si>
+    <t>12.06.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4943</t>
+  </si>
+  <si>
+    <t>🇷🇺 Поздравляем с Днём России! Сегодня в честь праздника весь день над Гатчинским дворцом развевается государственный флаг Российской Федерации, в 12:00 в Приоратском дворце прозвучит полуденный выстрел, а в 18:00 на сцене Театрального зала выступят Государственный Русский концертный оркестр Санкт-Петербурга и блистательная Олеся Петрова. Не знаю счастья большего, чем жить одной судьбой, Грустить с тобой, земля моя, и праздновать с тобой!</t>
+  </si>
+  <si>
+    <t>10.06.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4940</t>
+  </si>
+  <si>
+    <t>✨ Одолели ведьмы? Прогоним! Хотите найти клад? Научим! Мечтаете о любви и семье? И в этом поможем! Приглашаем всех 11 июля на Дворцовую ферму - праздновать Ивана Купалу, один из самых загадочных и красивых праздников лета. Вас ждут: 🌿 Старинные обряды и обычаи: узнаем, как наши предки укрощали тёмные силы. 🗝 Секреты диких трав: тех самых, что и лечили, и спасали. 🦉 Животные-обереги: обитатели фермы, которые ровно на одну ночь в году раскроют свою магическую силу. 💐 Плетение венков и гадание на реке: отправим их по воде навстречу любви и счастью! ➡ Купить билеты (для групп до 25 человек)</t>
+  </si>
+  <si>
+    <t>08.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4939</t>
+  </si>
+  <si>
+    <t>📅 Праздничный концерт ко Дню России, новая детская программа на Дворцовой ферме, выставки, аудиоспектакли и полуденный выстрел из пушки: планируем неделю с нашей афишей!</t>
+  </si>
+  <si>
+    <t>07.06.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4937</t>
+  </si>
+  <si>
+    <t>🔨 В Гатчинском дворце открылась выставка «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца». Первая большая выставка в год 260-летия Гатчинского дворца посвящена людям, которые на протяжении полувека, поколение за поколением, кропотливо воссоздают интерьеры, уничтоженные во время Великой Отечественной войны. Посетителям предлагается заглянуть за строительные леса и лично убедиться, насколько непростой и одновременно интересной является работа реставраторов, с какими проблемами им приходится сталкиваться, и вместе с мастерами ответить на сложный вопрос — восстановить или оставить как есть. На выставке представлены предметы из собрания музея-заповедника «Гатчина»: скульптура, графика, мебель, предметы декоративно-прикладного искусства, а также реставрационные слепки, копии и чертежи. Большинство предметов выставляется впервые. ✅ Выставка продлится до 8 ноября. Посещение - по входному билету в Гатчинский дворец. #7историй</t>
+  </si>
+  <si>
+    <t>07.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4931</t>
+  </si>
+  <si>
+    <t>🎉 Открытие летнего сезона состоялось! Делимся первыми фотографиями.</t>
+  </si>
+  <si>
+    <t>05.06.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4928</t>
+  </si>
+  <si>
+    <t>📯 Праздник открытия сезона уже завтра! Напоминаем расписание. Советуем приезжать на электричке - например, на ретропоезде «Лахта», который отходит от Балтийского вокзала в 14:15. До встречи! #Гатчина260</t>
+  </si>
+  <si>
+    <t>03.06.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4920</t>
+  </si>
+  <si>
+    <t>🌿 Доброе утро! ___ 📷: Музей-заповедник «Гатчина», Смирнова Яна</t>
+  </si>
+  <si>
+    <t>02.06.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4917</t>
+  </si>
+  <si>
+    <t>👀 Прямое включение: на Дворцовом плацу идет монтаж пушек к юбилею Гатчинского дворца. Программа праздника уже на сайте! Вход на все мероприятия свободный!</t>
+  </si>
+  <si>
+    <t>02.06.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4916</t>
+  </si>
+  <si>
+    <t>✨ Друзья, с 7 июня мы запускаем бесплатные арт-медиации у памятника Александру III. Такой формат построен на диалоге между зрителем, ведущим и предметом. В отличие от стандартной экскурсии, здесь участники не просто получают информацию, а обмениваются личными впечатлениями и мнениями. Где проходит грань между традицией и новаторством? Чем отличается взгляд на монумент историка, искусствоведа, социолога или просто неравнодушного гражданина? Давайте вместе найдем ответы! 📆 Каждое воскресенье в 15:00. 🎫 Участие в программе бесплатное, встреча с медиатором — двор Арсенального каре Гатчинского дворца. ➡ Мы будем рады, если в знак благодарности за наш труд, Вы поддержите музей пожертвованием!</t>
+  </si>
+  <si>
+    <t>01.06.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4915</t>
+  </si>
+  <si>
+    <t>«Пришло лето, и ветер был летний - теплое дыхание мира, неспешное и ленивое». Рэй Брэдбери С 1 июня Дворцовый парк открыт на час дольше - до 23:00. С 9:00 до 20:00 - вход по билетам и абонементам. 🌿 Гуляйте с удовольствием!</t>
+  </si>
+  <si>
+    <t>30.05.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4914</t>
+  </si>
+  <si>
+    <t>🎉 30 мая 1766 года был заложен первый кирпичик в основание будущей охотничьей резиденции графа Григория Орлова, фаворита императрицы Екатерины II. Так началась история Гатчинского дворца. 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>29.05.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4910</t>
+  </si>
+  <si>
+    <t>🌿 ОТКРЫТИЕ ЛЕТНЕГО СЕЗОНА 6 июня в музее-заповеднике «Гатчина» состоится большой праздник: будем отмечать 260-летие Гатчинского дворца и открытие летнего сезона. Вас ждут: 🔸выступления оркестров Военно-Морского Флота РФ 🔸 презентация артиллерийских орудий эпохи Екатерины II на Дворцовом плацу 🔸 открытие благоустроенного двора Кухонного каре 🔸 открытие после реставрации Горбатого моста Вход в Дворцовый парк свободный! ➡️ Подробная программа уже на сайте. До встречи!</t>
+  </si>
+  <si>
+    <t>27.05.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4909</t>
+  </si>
+  <si>
+    <t>✨ В это воскресенье - завершающий День семейного посещения! 31 мая исследуем «Мир детства в Гатчинском дворце». Родиться в царской семье - это везение или тяжелый труд? Чему учили императорских детей, как проводили детские балы, в какие игры традиционно играли дети – об этом поговорим в залах дворца. ✂ После экскурсии вас ждет мастер-класс в Детских гостиных! ➡ Билеты</t>
+  </si>
+  <si>
+    <t>27.05.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4904</t>
+  </si>
+  <si>
+    <t>👀 Подсматриваем за подготовкой к выставке «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца». Проект будет посвящен людям, которые на протяжении пятидесяти лет, поколение за поколением, кропотливо воссоздают дворцовые залы. Посетители смогут заглянуть за строительные леса и увидеть насколько непростой является эта работа, с какими проблемами приходится сталкиваться мастерам и вместе с ними ответить на сложный вопрос — восстановить или оставить как есть. 📆 Выставка откроется 7 июня. Посещение - по входному билету в Гатчинский дворец.</t>
+  </si>
+  <si>
+    <t>26.05.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4903</t>
+  </si>
+  <si>
+    <t>Upd! Парк открыт! ___ 💨 Внимание! Дворцовый парк временно закрыт из-за усиления ветра. Пожалуйста, будьте осторожны во время прогулок в Приоратском парке и парке «Зверинец».</t>
+  </si>
+  <si>
+    <t>26.05.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4902</t>
+  </si>
+  <si>
+    <t>🌿 Сажаем 10 саженцев сирени: подарок музею от Северо-Западной пригородной пассажирской компании! 🪏 Кто сажает: • Василий Панкратов – директор музея-заповедника «Гатчина», президент ИКОМ России • Кирилл Корнилин – генеральный директор Северо-Западной пригородной пассажирской компании • Елена Бадмаева – декан Института «Школа дизайна» Гатчинского государственного университета</t>
+  </si>
+  <si>
+    <t>25.05.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4901</t>
+  </si>
+  <si>
+    <t>⚡ТОЛЬКО ЗАВТРА! Картина Льва Лагорио «Лунная ночь в Крыму» вернулась в Гатчинский дворец! На один день полотно будет выставлено в Арсенальном зале, после чего отправится в фонды музея. Снова увидеть пейзаж можно будет лишь после завершения реставрации в личных комнатах Александра III. ➡ Подробнее об истории картины и ее возвращении домой</t>
+  </si>
+  <si>
+    <t>25.05.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4900</t>
+  </si>
+  <si>
+    <t>20.05.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4895</t>
+  </si>
+  <si>
+    <t>✨ В Оружейной галерее можно увидеть самый древний экспонат коллекции оружия Гатчинского дворца - ружье под № 3. Оно изготовлено в Германии приблизительно в 1560–1570-е годы. Ружьё называется колёсным по конструкции его замка, то есть механического устройства, воспламеняющего пороховой заряд в стволе. По принципу действия колёсный замок напоминает современную зажигалку. 🙈 Элементы украшения оружия нередко заимствовались мастерами из различных изобразительных источников, порой довольно неожиданных. Так и в этом случае: фигуры дамы на коне и некоторых кривляющихся обезьян в точности скопированы с изданных в середине XVI века в Германии игральных карт, оформленных известным гравёром того времени Вергилием Солисом.</t>
+  </si>
+  <si>
+    <t>18.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4894</t>
+  </si>
+  <si>
+    <t>🎉 Друзья, с Днём музеев! Пусть каждый ваш визит к нам будет событием, а встреча с искусством и историей - всегда желанной. 📆 Международный день музеев впервые начали отмечать в мире с 1977 года, благодаря инициативе советской делегации, выдвинутой на одиннадцатой Генеральной конференции ИКОМ в Москве и Ленинграде.</t>
+  </si>
+  <si>
+    <t>17.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4889</t>
+  </si>
+  <si>
+    <t>⚔️ Каждое воскресенье в Приоратском замке вас ждёт увлекательная программа «Замок госпитальеров»! Вы увидите яркое артиллерийское шоу - традиционный полуденный выстрел, узнаете кто такие госпитальеры и что они делали в Гатчине. Старый рыцарь брат Теодор расскажет удивительные истории об осаде Мальты, о героях форта Сент-Эльмо, о мужестве и коварстве, о трусости и отваге, и главное, научит владеть старинным благородным оружием! Погрузитесь в тайны гатчинской земли и романтику средневековья, подарите своим детям, близким и друзьям маленькое приключение и яркую фотосессию. 📅 по воскресеньям в 11:50 ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>13.05.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4884</t>
+  </si>
+  <si>
+    <t>⚡ Новость, которую мы долго ждали: Горбатый мост открывается после реставрации! Уже в июне символ Дворцового парка предстанет во всей красе, а церемония его открытия станет частью торжеств к 260-летию Гатчинского дворца. Следите за нашими новостями! #Гатчина260</t>
+  </si>
+  <si>
+    <t>12.05.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4883</t>
+  </si>
+  <si>
+    <t>🐿 Физкульт-привет из Дворцового парка! Белки активно разминаются в ожидании гостей парковых экскурсий. Готовьте орешки и изучайте недельную афишу музея - вас ждёт много интересного!</t>
+  </si>
+  <si>
+    <t>09.05.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4880</t>
+  </si>
+  <si>
+    <t>💥 Почетным гостем сегодняшней праздничной церемонии «Полуденный выстрел» стал Вадим Львович Марголин, ветеран Великой Отечественной войны, награждённый орденом Отечественной войны II степени и медалью «За Победу над Германией», почётный гражданин Гатчинского округа. 🕊️ С праздником, друзья! ___ 📷: Музей-заповедник «Гатчина», Смирнова Яна</t>
+  </si>
+  <si>
+    <t>08.05.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4879</t>
+  </si>
+  <si>
+    <t>Друзья, обращаем ваше внимание! ⛔ 9 мая в Гатчине будут действовать транспортные ограничения. Пожалуйста, учитывайте это при планировании вашего пути к нам. Карту перекрытий можно посмотреть здесь. 🌿 9 мая по традиции вход в Дворцовый парк свободный. Добро пожаловать!</t>
+  </si>
+  <si>
+    <t>08.05.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4875</t>
+  </si>
+  <si>
+    <t>📆 Сегодня памятный день для нашего музея! 8 мая 1985 года, накануне 40-й годовщины Победы Советского Союза в Великой Отечественной войне, в стенах Гатчинского дворца вновь открылся музей. После 44-летнего перерыва первые гости смогли увидеть воссозданные залы: Верхнюю Тронную Павла I, Мраморную столовую и Аванзал, а также посетить выставку на 3-ем этаже. Это был настоящий подвиг реставраторов, который продолжается в Гатчине и сегодня: восстановительные работы идут в личных комнатах императора Павла I, в комнатах императрицы Александры Фёдоровны (супруги Николая I), в Готической и Китайской галереях, комнатах семьи императора Александра III, на Дворцовой ферме, Террасе-пристани, Большом Каменном и Горбатом мостах. ⚒️ 7 июня мы откроем большую выставку в Гатчинском дворце, где расскажем о возрождении музея. Долгие годы реставрации, сила духа работников дворца и героизм реставраторов - все это станет лейтмотивом проекта «Семь историй сотворения мира». Следите за новостями! #Гатчина260</t>
+  </si>
+  <si>
+    <t>07.05.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4874</t>
+  </si>
+  <si>
+    <t>🪽 С купола Дворцовой церкви на посетителей смотрят 120 изображений херувимов. Среди них вы не найдете ни одного одинакового - каждый лик уникален. Интерьер был спроектирован в середине XIX века зодчим Романом Кузьминым. Работая над чертежами, он обратился к архитектурному наследию итальянского Ренессанса. Над алтарной частью по его проекту возвели купол и оформили его квадратными кессонами с изображениями головок херувимов. ✨ Дворцовую церковь можно посетить каждый день по входному билету в Гатчинский дворец. ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>06.05.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4873</t>
+  </si>
+  <si>
+    <t>⚡ Друзья! С 6 по 9 мая возможны перебои со связью и мобильным интернетом. Чтобы ваш визит в музей прошёл комфортно, советуем: ✅ Распечатать или заранее сохранить электронные билеты на вашем устройстве. ✅ Подготовить документы для подтверждения льготы. ✅ Взять с собой наличные. Это поможет избежать задержек при входе в музей. Ждем вас!</t>
+  </si>
+  <si>
+    <t>05.05.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4872</t>
+  </si>
+  <si>
+    <t>Экскурсия «Они возрождали дворец» | 9 мая в 13:00 и 15:20 | Неповторимая симфония природы и архитектуры, воплотившаяся в Гатчинском дворцово-парковом ансамбле - результат трудов не одного поколения людей. То, что создали архитекторы и садовники в XVIII–XIX веках, могло навсегда исчезнуть в бурном XX веке. Ансамбль был возрожден из руин благодаря титаническим усилиям учёных, реставраторов, управленцев, парковых рабочих и простых советских граждан, которые помогали общему делу по мере сил и возможностей. На экскурсии «Они возрождали дворец» мы расскажем о тех, кто героически защищал Гатчину во время войны и отдал все силы на её возрождение. ➡ Билеты</t>
+  </si>
+  <si>
+    <t>04.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4871</t>
+  </si>
+  <si>
+    <t>📅 Выставки и экскурсии, мастер-класс по сыроделию на Дворцовой ферме и полуденный выстрел из пушки: планируем неделю с нашей афишей!</t>
+  </si>
+  <si>
+    <t>03.05.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4867</t>
+  </si>
+  <si>
+    <t>☀️ Полуденный выстрел в Приорате сегодня прозвучал в честь Всемирного дня солнца! Природа инфоповод поддержала: день получился по-весеннему ясным и теплым. Привести в действие сигнальную пушку брату Теодору помогал Александр Михайлович Колесов, главный синоптик Санкт-Петербурга. 💥 Церемонию «Полуденный выстрел» можно посмотреть каждое воскресенье по входному билету в Приоратский дворец. А еще можно самому совершить выстрел или подарить такую возможность кому-то другому! ___ 📷: Музей-заповедник «Гатчина», Смирнова Яна. #Полуденныйвыстрел</t>
+  </si>
+  <si>
+    <t>01.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4863</t>
+  </si>
+  <si>
+    <t>🎻 Врываемся в май с громкими новостями - билеты на «Ночь музыки» уже в продаже! В этом году фестиваль пройдет 4 июля и будет посвящен 260-летию Гатчинского дворца. Только на одну ночь на Белом озере появится огромная понтонная сцена в обрамлении природных декораций, а живописные берега превратятся в «зрительный зал». Четырехчасовой концерт с участием лучших симфонических коллективов Санкт-Петербурга пройдёт в атмосфере особой петербургской романтики, где всё завораживает: красота ночных пейзажей, величественный фасад Гатчинского дворца и сама музыка. ➡ Программа и билеты #НочьМузыки2026</t>
+  </si>
+  <si>
+    <t>30.04.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4858</t>
+  </si>
+  <si>
+    <t>☘️ Настроение: планировать майские! Длинные выходные созданы для новых открытий. Роскошь парадных залов и прогулки по весеннему парку, лучшие блюда Дворцовой кухни и портрет, стоящий «целого исторического исследования», кулинарные подвиги на ферме и выстрел из трёхфунтового «единорога» - выбирайте свой сценарий! ➡️ Оставили для вас подборку идей</t>
+  </si>
+  <si>
+    <t>30.04.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4857</t>
+  </si>
+  <si>
+    <t>🎠По вечерам Арсенальный зал наполнялся детскими голосами и смехом: дети Александра III катались на качелях, съезжали с деревянной горки. В дневниках мальчики упоминали свои любимые игры, названия которых сейчас мало о чем нам скажут: «Тигр», «Конёк-горбунок», «Яков, где ты?». 🚂 Иногда в дневниках назывались и конкретные игрушки, например, в январе 1882 года великие князья в Арсенальном зале «пускали локомотив». Игрушечные железные дороги уже появились, но были очень дорогими и сложными. В.К. Олленгрэн, один из товарищей великих князей по детским играм, вспоминал: «Матросик завел ключиком, паровоз побежал, из будки вышла сторожиха, замотала флагом, на платформе появился пузатый начальник, зазвонил звонок, и тут я впервые понял, что во дворце могут делаться чудеса».</t>
+  </si>
+  <si>
+    <t>29.04.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4852</t>
+  </si>
+  <si>
+    <t>🧀 Сырный шпионаж на Дворцовой ферме Важный навык детектива - умение работать под прикрытием! На «Каникулах в Гатчинском дворце» юных сыщиков ждёт перевоплощение в сыроваров: ребята подружатся с обитателями Дворцовой фермы и приготовят свою версию сыра шевр. Бонус секретного задания: сыр в качестве «вещдока» можно забрать домой, чтобы угостить близких. 🔎 Наше детективное агентство продолжает запись на летние смены в музее! Квесты и мастер-классы, экскурсии по залам Гатчинского дворца, парковые прогулки на свежем воздухе, много новых друзей - всё, чтобы ваши дети запомнили это лето навсегда. ➡️ Запись и расписание</t>
+  </si>
+  <si>
+    <t>29.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4850</t>
+  </si>
+  <si>
+    <t>🌿 Дворцовый парк открыт! Ждем вас каждый день с 06:00 до 22:00. С 09:00 до 20:00 - вход по билетам и абонементам! Жители Гатчины и микрорайона «Речной» могут оформить сезонный абонемент на посещение парка.</t>
+  </si>
+  <si>
+    <t>27.04.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4849</t>
+  </si>
+  <si>
+    <t>💨 «У природы нет плохой погоды», - убеждён лев у Иорданского фасада, хоть за последние дни он пережил многое: утреннюю изморозь, сильный ветер, налипание снега на мраморную морду. Совсем скоро май принесет долгожданное тепло, поэтому смело изучайте афишу музея и планируйте, чем заняться на выходных!</t>
+  </si>
+  <si>
+    <t>26.04.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4845</t>
+  </si>
+  <si>
+    <t>💥 Полуденный выстрел в Приорате прозвучал в честь 110-летия юридической службы Военно-воздушных сил России. Гатчина по праву считается колыбелью русской авиации - именно здесь появился первый в Российской империи военный аэродром! Почетное право привести в действие сигнальную пушку получил капитан юстиции Константин Владимирович Хадаров, помощник командующего 6-й гвардейской Ленинградской Краснознамённой ордена Жукова армией ВВС и ПВО по правовой работе. ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте #Полуденныйвыстрел</t>
+  </si>
+  <si>
+    <t>25.04.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4844</t>
+  </si>
+  <si>
+    <t>✨ Открыты все майские! Друзья, с 1 мая мы работаем без выходных, кроме санитарных дней 4 и 5 мая. 🔸 Гатчинский дворец открыт ежедневно с 10:00 до 18:00, касса и вход - до 17:00. 🔸 Приоратский дворец открыт ежедневно с 10:00 до 18:00, касса до 17:00 вход до 17:30 Приобрести входные билеты или выбрать интересную экскурсию можно на сайте. 🌿 Дворцовый парк откроется 29 апреля. Режим работы: ежедневно с 06:00 до 22:00. С 09:00 до 20:00 вход по билетам и абонементам! Жители Гатчины и микрорайона «Речной» могут оформить сезонный абонемент. До встречи!</t>
+  </si>
+  <si>
+    <t>25.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4843</t>
+  </si>
+  <si>
+    <t>«Если мы с Михаилом делали что-то недозволенное, нас за эту шалость наказывали, но потом отец громко хохотал. Например, так было, когда мы с Михаилом забрались на крышу дворца, чтобы полюбоваться на огромный парк, освещенный лунным светом. Но мама, узнав о таких проказах, даже не улыбнулась. Наше счастье, что она была всегда так занята, что редко узнавала о наших проделках». Й. Воррес. Из воспоминаний великой княгини Ольги Александровны. 📷: Великий князь Михаил Александрович и великая княжна Ольга Александровна в Гатчинском парке, 1890-ые годы, ГАРФ.</t>
+  </si>
+  <si>
+    <t>24.04.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4840</t>
+  </si>
+  <si>
+    <t>🏰 Курдонёр - парадный двор дворца, усадьбы или особняка, ограниченный главным корпусом и симметричными боковыми крыльями (флигелями). Продолжает работу выставка из серии «Архитектурная азбука Гатчинского дворца»: «Фасады и планы». Рассказываем и показываем, как дворец с течением времени менял облик и какие загадки скрывают его стены. ✅ Как еще можно провести свои выходные - в нашей афише. До встречи в музее!</t>
+  </si>
+  <si>
+    <t>23.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4835</t>
+  </si>
+  <si>
+    <t>Весточки весны 🌿 ✔️ Друзья, напоминаем: Дворцовый парк откроется 29 апреля! Жители Гатчины и микрорайона «Речной» могут оформить сезонный абонемент на посещение парка. ___ 📷: Музей-заповедник «Гатчина», Смирнова Яна</t>
+  </si>
+  <si>
+    <t>22.04.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4834</t>
+  </si>
+  <si>
+    <t>📆 26 апреля - семейный день в Гатчинском дворце! В это воскресенье мы поговорим о подвиге людей, которые сохранили для нас историческую память. Совершим путешествие по отреставрированным залам и посетим Зал памяти. После экскурсии вас ждет мастер-класс в Детских гостиных! ➡ Билеты</t>
+  </si>
+  <si>
+    <t>21.04.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4829</t>
+  </si>
+  <si>
+    <t>💤 Скульптура музея-заповедника вышла из зимней спячки! Мраморные статуи работы итальянских мастеров XVIII века мы традиционно закрываем на зиму, чтобы минимизировать влияние на хрупкий материал влаги и перепадов температур. Богиня цветов Флора, Молодой Марс, совенок в руках у Афины и другие мраморные персонажи уже наслаждаются ярким весенним солнцем и ждут встречи с гостями музея. 🌿 Дворцовый парк откроется после подготовки к летнему сезону 29 апреля. ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>20.04.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4828</t>
+  </si>
+  <si>
+    <t>📅 Спектакль «День рождения кота Леопольда» и День семейного посещения в Гатчинском дворце, мастер-класс по сыроделию на Дворцовой ферме и полуденный выстрел из пушки: планируем неделю с нашей афишей! #афиша</t>
+  </si>
+  <si>
+    <t>19.04.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4827</t>
+  </si>
+  <si>
+    <t>📺 Присоединяйтесь к нашей трансляции! В прямом эфире мы покажем кураторскую экскурсию Александры Фарафоновой в Большом кабинете Николая I. Встречаемся в 16:00!</t>
+  </si>
+  <si>
+    <t>17.04.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4823</t>
+  </si>
+  <si>
+    <t>💥 Пушкам – быть! Впервые с 1941 года на плац Гатчинского дворца возвращаются артиллерийские орудия времен Екатерины II, которые исторически «оберегали» замок на протяжении полутора веков. К 260-летию с начала строительства Гатчинского дворца банк «Санкт-Петербург» передал в дар музею 16 воссозданных лафетов образца XVIII века, а ПАО «ТГК-1» - 5 чугунных макетов орудий. Делимся фотоотчетом «примерки» одного из воссозданных орудий на Дворцовом плацу! Экспозиция будет открыта 6 июня – в день празднования 260-летия Гатчинского дворца и открытия летнего сезона в музее-заповеднике «Гатчина». ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>15.04.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4817</t>
+  </si>
+  <si>
+    <t>Павлины, роскошные дворцы и слепки эпохи: какими получились новые сувениры для музея-заповедника «Гатчина» 🌟 Коллекция для музея-заповедника «Гатчина» вдохновлена постоянной экспозицией и богатейшим художественным наследием ансамблей. В основе принтов — подлинные исторические предметы, которые принадлежали императорской семье Романовых. Это гобелены XVIII века, привезенные из Парижа, уникальные расписные фарфоровые плакетки, плафоны парадных залов дворца и гротески опочивальни. ✨ Подробнее о концепции — в карточках от команды KUNJUT.</t>
+  </si>
+  <si>
+    <t>15.04.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4812</t>
+  </si>
+  <si>
+    <t>✨ «Caillouté» с французского - «мостить булыжником». И правда: узор Кобальтового сервиза напоминает мощёную камнем площадь. Гарнитур был создан на Венской фарфоровой мануфактуре в 1785-1786 годах как подарок наследнику русского престола Павлу Петровичу от австрийского эрцгерцога Иосифа II. 🍽️ При Николае I Кобальтовый сервиз часто использовали на «Высочайших» обедах. Хрупкий фарфор быстро изнашивался, поэтому на Императорском фарфоровом заводе заказали предметы для замены испорченных, а также чтобы дополнить сервиз. Если раньше он был рассчитан на двенадцать персон, то в 1850-х годах им могли накрыть стол на тридцать человек. Сегодня в Мраморной столовой можно увидеть рюмочную передачу из Венской части сервиза, а остальные предметы - уже петербургского производства.</t>
+  </si>
+  <si>
+    <t>15.04.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4807</t>
+  </si>
+  <si>
+    <t>14.04.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4806</t>
+  </si>
+  <si>
+    <t>📅 Выставки и экскурсии, мастер-класс по сыроделию на Дворцовой ферме и полуденный выстрел из пушки: планируем неделю с нашей афишей! 🌿 Дворцовый парк закрыт до 29 апреля! #афиша</t>
+  </si>
+  <si>
+    <t>13.04.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4805</t>
+  </si>
+  <si>
+    <t>❗ «День домов-музеев» Запомните эти слова! Если 18 и 19 апреля произнести их в кассах Гатчинского и Приоратского дворцов, можно получить скидку 20% на входной билет. 🤭 Информация очень секретная. Репосты и советы друзьям приветствуются! #день_домов_музеев</t>
+  </si>
+  <si>
+    <t>12.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4800</t>
+  </si>
+  <si>
+    <t>🌿 С праздником Светлой Пасхи! Рассказываем в карточках, как семья Александра III отмечала праздник в Гатчинском дворце.</t>
+  </si>
+  <si>
+    <t>10.04.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4799</t>
+  </si>
+  <si>
+    <t>✨ Плафоном называют декоративный потолок, украшенный живописью, мозаикой, фресками или лепниной. Слово происходит от французского plafond («потолок»). Этот термин часто путают с омонимом - плафоном для светильника (абажуром). В оригинале последний называется plafonnier, что переводится как «потолочник» или «то, что находится на потолке». #Дворцовыйсловарь</t>
+  </si>
+  <si>
+    <t>09.04.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4798</t>
+  </si>
+  <si>
+    <t>✨ Друзья, начинаем рассказывать о программе Международных дней домов-музеев, которые пройдут 18–19 апреля. Организатор инициативы - Национальная ассоциация домов памяти (Италия) при поддержке международных комитетов ICOM DEMHIST и ICOM ICLCM. В эти дни вас ждут тематические программы и арт-медиации в Гатчинском и Приоратском дворцах, а также онлайн-экскурсия с научным руководителем музея. А еще музей можно будет посетить со скидкой! Секретный пароль скоро появится здесь, поэтому внимательно следите за новостями. 🤫 Арт-медиация «Счастлив быть снова дома» | 19 апреля в 14:30 | ➡ Участие бесплатное, но нужно зарегистрироваться Экскурсия «Николай Львов. Гений вкуса» | 18 апреля в 13:00 | 📍 Приоратский дворец ➡ Подробности и билеты Экскурсия «Офицер на троне. Николай I в Гатчине» | 19 апреля в 13:00 | 📍 Гатчинский дворец ➡ Подробности и билеты #день_домов_музеев</t>
+  </si>
+  <si>
+    <t>09.04.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4793</t>
+  </si>
+  <si>
+    <t>🥚 В Арсенальном зале появилась пасхальная витрина! Здесь можно увидеть фарфоровые яйца и открытки из коллекции Гатчинского дворца-музея. Традиция производства фарфоровых яиц для императорских подарков зародилась в России еще при Екатерине II. Подобные знаки внимания в праздник Пасхи подносились членам императорской фамилии и особам, приближенным к Дому Романовых. Уже при Николае I фарфоровые яйца превратились в истинные произведения искусства. Как правило, яйца имели сквозные отверстия, куда продевалась лента из бархата или шёлка: сверху оставалась петля, за которую яйцо можно было подвесить, а снизу фарфоровый сувенир украшали бантом.</t>
+  </si>
+  <si>
+    <t>09.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4787</t>
+  </si>
+  <si>
+    <t>🌿 Открываем запись на летнюю программу «Каникулы в Гатчинском дворце»! Это 5 дней приключений для ребят 8-11 лет. Юных исследователей ждут увлекательные квесты в Парадных залах и в Дворцовом парке, научные эксперименты, старинные игры на свежем воздухе, мастер-классы и многое другое! Торопитесь, смен всего 4: с 8 по 12 июня с 15 по 19 июня с 10 по 14 августа с 17 по 21 августа ✨ Полная стоимость программы: 15 500 рублей. Что сюда входит: • Абонемент на музейные мероприятия • Двухразовое питание от ресторана «Царская усадьба» ➡️ ПОДРОБНОСТИ</t>
+  </si>
+  <si>
+    <t>07.04.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4783</t>
+  </si>
+  <si>
+    <t>🎫 Напоминаем, что завтра - бесплатная среда для студентов и пенсионеров, оформивших Цифровой ID! При посещении достаточно предъявить QR-код в кассе музея. Что стоит посмотреть: 🔸 Выставка «Александр III и Чайковский. Царь и Композитор», которая работает последнюю неделю! 🔸 Оружейная галерея - одна из лучших коллекций старинного оружия в России 🔸 Выставка тронных кресел XIX века к крипте Дворцовой церкви 🔸 Подземный ход времен первого владельца Гатчинского дворца, в котором живет нимфа Эхо И это, конечно, далеко не всё. До встречи! #максимальнаясреда</t>
+  </si>
+  <si>
+    <t>06.04.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4779</t>
+  </si>
+  <si>
+    <t>✨ Встречайте коллекцию, вдохновленную интерьерами Гатчинского дворца! В основу новой сувенирной линейки легли росписи пилястр в Парадной опочивальне, плафоны дворцовых залов, а также пестрая фауна гобелена Верхней Тронной Павла I. 🦓 Шоперы, платки, ленты-твилли, косметички, салфетки для очков - выбирайте, что забрать с собой на память! 📍 Где приобрести: сувенирный магазин Гатчинского дворца (первый этаж, напротив Подземного хода).</t>
+  </si>
+  <si>
+    <t>06.04.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4778</t>
+  </si>
+  <si>
+    <t>06.04.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4777</t>
+  </si>
+  <si>
+    <t>📅 6 апреля 1891 года Гатчина, письмо императрицы Марии Федоровны цесаревичу Николаю. #письмаиздворца</t>
+  </si>
+  <si>
+    <t>03.04.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4772</t>
+  </si>
+  <si>
+    <t>❗ Друзья! К сожалению, по техническим причинам лекция Светланы Подрезовой не состоится. Возврат электронных билетов будет произведен автоматически. Если вы приобретали билет в кассе - свяжитесь, пожалуйста, с администратором по номеру +7 (812) 958-03-66.</t>
+  </si>
+  <si>
+    <t>03.04.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4767</t>
+  </si>
+  <si>
+    <t>⚒️ В Гатчинском дворце открылась первая выставка из серии «Архитектурная азбука Гатчинского дворца»: «Фасады и планы». В год 260-летия с момента закладки Гатчинского дворца мы подготовили цикл выставок об истории строительства резиденции. Расскажем и покажем, как дворец с течением времени менял облик и какие загадки скрывают его стены. 🏰 Приглашаем познакомиться с редкими чертежами XVIII и середины XIX веков (копии можно и нужно брать в руки), вглядеться в глаза львам и лицам замковых камней, рассмотреть фрагменты архитектурного убранства и образцы строительных материалов. Обязательно посмотрите видеоролик на выставке - он приоткроет одну из тайн Гатчинского дворца - секретный этаж боковых полуциркулей. Выставка работает до 28 июня. Посещение - по входному билету в Гатчинский дворец. ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>02.04.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4764</t>
+  </si>
+  <si>
+    <t>🦢 Первая пара лебедей покинула свои зимние квартиры на Дворцовой ферме! Немного прогулявшись, птицы чинно сошли на воды Чесменской бухты. Пока парк закрыт на подготовку к новому сезону, у лебедей будет время спокойно адаптироваться. Добро пожаловать домой! 🌿 Дворцовый парк откроется 29 апреля. Жители Гатчины могут оформить сезонный абонемент. #дворцовыелебеди</t>
+  </si>
+  <si>
+    <t>01.04.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4763</t>
+  </si>
+  <si>
+    <t>📻 Завершаем наш лекционный цикл «Час с куратором», подготовленный к выставке «Александр III и Чайковский. Царь и Композитор»! 5 апреля в 14:00 ждем вас на лекции Светланы Подрезовой «Пионер звукозаписи Юлиус Блок и голос Чайковского» Фонограф Эдисона изменил мир и позволил потомкам услышать голоса ушедшей эпохи. В Россию первый фонограф привез пионер отечественной звукозаписи Юлиус Блок в 1890 году. Будучи страстным любителем музыки, Блок был знаком и дружил со многими деятелями русской культуры. Так в его коллекции на восковых валиках оказались голоса музыкантов, артистов, писателей. Среди них был и Петр Ильич Чайковский. На лекции мы поговорим об истории и технике звукозаписи, об уникальном архиве и его судьбе. О спикере: Светлана Подрезова, музыковед, кандидат искусствоведения, старший научный сотрудник, заведующая Фонограммархивом Института русской литературы (Пушкинский Дом) Российской академии наук. 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей)</t>
+  </si>
+  <si>
+    <t>01.04.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4754</t>
+  </si>
+  <si>
+    <t>👀 Прекрасное в деталях: спустили для вас плафон Белого зала поближе. «Аллегория на рождение великого князя Михаила Павловича», фрагмент. Г.Ф. Дуайен, XVIII век.</t>
+  </si>
+  <si>
+    <t>31.03.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4752</t>
+  </si>
+  <si>
+    <t>🌺 Какие цветы лучше выбрать, чтобы получить благосклонность прекрасной дамы? Какой цветок для победителя переводится как «небольшой меч»? Интерактивная программа в парадных залах Гатчинского дворца откроет целый мир «цветочных» историй XVIII – XIX столетий. Поговорим о цветах как загадках, посланиях и подарках, как об украшении интерьера. Путешествие будет интересно не только дамам, увлекающимся ботаническим миром, но и кавалерам, желающим покорить неприступные сердца! 📆 1 и 2 апреля в 14:10 🔸 для детей 7-12 лет ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>30.03.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4751</t>
+  </si>
+  <si>
+    <t>💦 Внимание, важная информация! С 1 по 28 апреля Дворцовый парк закрыт на ежегодную весеннюю просушку: будем приводить его в порядок и готовить к новому сезону.</t>
+  </si>
+  <si>
+    <t>30.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4750</t>
+  </si>
+  <si>
+    <t>📅 Лекции, выставки, экскурсии и детские программы: планируем неделю с нашей афишей! ГАТЧИНСКИЙ ДВОРЕЦ Лекция «Пионер звукозаписи Юлиус Блок и голос Чайковского» | 5 апреля в 14:00 | Выставка «Александр III и Чайковский. Царь и композитор» | 12 декабря - 12 апреля | Экскурсия по Парадным залам и личным комнатам Николая I | 31 марта - 5 апреля в 11:30 и 15:00 | Экскурсия по выставке «Александр III и Чайковский. Царь и композитор» | 4 и 5 апреля | Тематическая программа «Его Величество шутить изволят» | 1 апреля в 13:05 | ДЕТЯМ День хороших манер | 2 апреля в 12:10 | Легенды старого замка | 1, 4 и 5 апреля | Ботанические увлечения венценосных особ | 1 и 2 апреля | ПРИОРАТСКИЙ ДВОРЕЦ «Мальтийский орден и Россия» | 5 апреля в 14:30 и 16:00 | «Замок госпитальеров» | 5 апреля в 11:50 | ДВОРЦОВАЯ ФЕРМА «Императорская сыроварня» | 1, 4 и 5 апреля | #афиша</t>
+  </si>
+  <si>
+    <t>29.03.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4749</t>
+  </si>
+  <si>
+    <t>💥 Эффектное завершение культурной недели! В честь Дня работника культуры и Всемирного дня театра полуденный выстрел у стен Приоратского дворца совершил звезда Театра имени Ленсовета, заслуженный артист России - Олег Андреев. #Полуденныйвыстрел</t>
+  </si>
+  <si>
+    <t>27.03.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4744</t>
+  </si>
+  <si>
+    <t>✨ Выходные намечаются солнечные и теплые! Предлагаем отправиться в Гатчину на изучение прекрасного: спектаклей, экскурсий и выставок. 🔸 Выставка «Александр III и Чайковский. Царь и Композитор» работает до 12 апреля, поэтому не упускайте возможность посетить ее с экскурсией. 🔸 Музыковед Ада Айнбиндер прочитает лекцию «Петр Ильич Чайковский – герой своего времени» 🔸 В субботу в Театральный зал Гатчинского дворца прилетит Карлсон. А отдельно про детскую афишу на каникулах рассказали здесь. 🔸 В воскресенье в Приорате прозвучит традиционный выстрел из пушки, церемонию можно посмотреть по входному билету в Приоратский дворец. А на программе «Замок госпитальеров» кавалер Мальтийского ордена поведает о великой осаде Мальты и научит вас владеть шпагой, мечом и алебардой. 🔸 На Дворцовой ферме в субботу будем делать сыр шевр на мастер-классе «Императорская сыроварня» До встречи! #афиша_выходные</t>
+  </si>
+  <si>
+    <t>27.03.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4743</t>
+  </si>
+  <si>
+    <t>«Огромная, но скромная труппа, спавшая с хвоста скрывшейся кометы и несколько спавшая с голоса, но не спавшая уже несколько ночей в ожидании той торжественной минуты, когда ей суждено будет предстать на суд гатчинской просвещенной публики и тем самым запечатлеть в чувствительных сердцах еще более чувствительных членов своих некоторое снисхожденное одобрение…» Такую надпись на занавесе Дворцового театра увидели зрители водевиля «Булочная» в октябре 1858 года. Постановки носили любительский характер, а участие в них принимали великие князья и фрейлины. ✨ С Днем театра! Приходите в Гатчинский дворец на концерты и спектакли для всей семьи. Апрельская афиша уже на сайте</t>
+  </si>
+  <si>
+    <t>26.03.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4740</t>
+  </si>
+  <si>
+    <t>✨ «О, я напишу такую оперу, что все плакать будут». Замысел оперы «Иоланта» родился у Чайковского в 1883 году после знакомства с драмой Х. Херца «Дочь короля Рене». Слепая принцесса, готические своды, магия неоромантизма и исцеляющая сила любви - композитор стремился воплотить на сцене возвышенно-идеальный мир. Премьера оперы состоялась в 1892 году. Несмотря на блестящее оформление и сильный актерский состав, она была встречена критикой крайне холодно. Рецензенты писали о «трех шагах назад» и «ремесленной работе», а Римский-Корсаков оставил в дневнике резкий отзыв: «...Всё в этой опере неудачно - от беззастенчивых заимствований... до оркестровки». После одиннадцати показов оперу сняли с репертуара. ✅ Выставка «Александр III и Чайковский. Царь и Композитор» работает в Гатчинском дворце до 12 апреля. Посещение - по входному билету в музей. 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>25.03.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4739</t>
+  </si>
+  <si>
+    <t>🍴 Воскресенье - день семейных приключений в Гатчинском дворце! Почему привычные нам предметы называют «белым золотом» и когда люди впервые с ними познакомились? Где искать лучшие образцы этого искусства? Как называются предметы на столе и как правильно ими пользоваться? Приглашаем научиться сервировать стол для себя и своих гостей. После экскурсии вас ждет мастер-класс в комнатах Детских гостиных! ➡ Билеты</t>
+  </si>
+  <si>
+    <t>24.03.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4738</t>
+  </si>
+  <si>
+    <t>✨ Главное украшение Мраморной столовой - шестнадцать колонн коринфского ордера. Вытесанные из каррарского мрамора, они были привезены в XVIII веке из Италии. 🌿 В верхней части стен расположены барельефы, посвященные богу виноделия Дионису. Над дверями - гипсовые гирлянды из цветов и фруктов. А одну из стен украшает лепное панно с музыкальными инструментами, луком и стрелами. Все это так или иначе было связано с назначением помещения - в зале устраивали торжественные завтраки и обеды, а в соседнем помещении иногда располагались музыканты. Император Павел I часто обедал именно в Мраморной столовой. ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>24.03.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4733</t>
+  </si>
+  <si>
+    <t>📷 Как прошел День хранителя 23 марта в Гатчинском дворце собрались коллеги из ведущих музеев города и страны: Государственного Эрмитажа, Русского музея, музея-заповедника «Царское Село», музея-заповедника «Петергоф», Алупкинского дворцово-паркового музея-заповедника, Музея истории города Ростова-на-Дону и многих других. К встрече в онлайн-формате присоединился Донецкий республиканский краеведческий музей. Его главный хранитель Л.Н. Гармаш поделилась бесценным опытом работы в современных условиях. 🌹 День начался с торжественной церемонии: участники возложили цветы к мемориальной доске Серафимы Балаевой. Легендарный сотрудник Гатчинского дворца, в честь которой и был учрежден День хранителя, остается для нас примером преданности профессии. ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>23.03.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4732</t>
+  </si>
+  <si>
+    <t>🎭 29 марта в 14:00 приглашаем вас на лекцию Ады Айнбиндер «Петр Ильич Чайковский – герой своего времени». Жизнь Петра Ильича Чайковского (1840-1893) пришлась на непростое время в истории России – сменилось три императора, внутри страны и за ее пределами происходили серьезные катаклизмы. Каким образом Чайковский участвовал в важных государственных событиях? Насколько искренны сочинения, написанные по «госзаказу» и какие символы он использовал в этих произведениях? Каков был его личный отклик на ключевые события своего времени? Как его человеческая и гражданская позиция нашла отражение в творчестве? О спикере: Ада Айнбиндер, музыковед, кандидат искусствоведения, заведующая отделом рукописных и печатных источников Государственного мемориального музыкального музея-заповедника П. И. Чайковского (г. Клин), автор книг о П.И. Чайковском. 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей)</t>
+  </si>
+  <si>
+    <t>23.03.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4731</t>
+  </si>
+  <si>
+    <t>✨ И стар и млад в Гатчине рад! Каждую среду студенты и пенсионеры, оформившие Цифровой ID, смогут бесплатно посетить Гатчинский и Приоратский дворцы. Для прохода достаточно показать QR-код в кассе музея. 📅 Акция стартует 25 марта и продлится весь апрель. До встречи в Гатчине! ___ ➡️ Подробнее о том, как создать Цифровой ID - на сайте «Госуслуги» #максимальнаясреда</t>
+  </si>
+  <si>
+    <t>22.03.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4730</t>
+  </si>
+  <si>
+    <t>💦 В Приоратском дворце отметили Всемирный день воды! Полуденный выстрел из трехфунтового «единорога» произвел исполняющий обязанности председателя Комитета по природопользованию Ленинградской области Дмитрий Халтунен. Черное озеро, на берегу которого стоит Приоратский дворец, видело многое: жестокие сражения, падения самолетов, сброс сточных вод, и даже полное осушение. Сегодняшняя церемония - повод вспомнить о важности бережного отношения к истории и природе. ➡ Подробнее о церемонии «Полуденный выстрел»</t>
+  </si>
+  <si>
+    <t>22.03.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4725</t>
+  </si>
+  <si>
+    <t>📆 22 марта 1889 года родилась Серафима Николаевна Балаева, легендарный главный хранитель Гатчинского дворца, чье имя навсегда останется для нас символом мужества и самоотверженности. Из книги воспоминаний музейного работника М.А. Тихомировой, назвавшей Серафиму Николаевну «Душой Гатчины»: «Она скончалась, отдав Гатчине почти сорок лет жизни и умного, целеустремленного служения своему делу, оставив по себе глубокую и светлую память у всех, кто работал с нею. Ведь в те нелегкие послевоенные годы все мы обращались к ней, к ее опыту, многое в наших реставрационных затруднениях облегчали ее советы и помощь…»</t>
+  </si>
+  <si>
+    <t>15.09.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5261</t>
+  </si>
+  <si>
+    <t>🍁 Золото осенних вечеров прячем в шкатулку воспоминаний и бережно храним у сердца.</t>
+  </si>
+  <si>
+    <t>14.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5256</t>
+  </si>
+  <si>
+    <t>Как рассмешить угрюмую царевну? Кто такой «Русский Леонардо»? Где живут Музы? В афише этой недели - веселый семейный спектакль, кураторские экскурсии и арт-медиации, музейные занятия для ребят 5-7 лет, цветочные и гастрономические мастер-классы. Всех ждем!</t>
+  </si>
+  <si>
+    <t>13.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5251</t>
+  </si>
+  <si>
+    <t>📅 13 сентября 1941 года началась оккупация Гатчины немецко-фашистскими войсками. Местное военное руководство разместилось в Арсенальном каре Гатчинского дворца, а в Кухонном каре находились дом терпимости, казино, маркитантская лавка, где продавались товары для военных. Коллекции дворца активно расхищались специальными службами и немецкими солдатами. Захваченные трофеи вывозили по железной дороге либо через Псков в Кенигсберг, либо в Таллин. До Войны коллекция музея насчитывала 54 тысячи экспонатов: мебель, живопись, скульптура, люстры, посуда, книги, личные вещи императоров и великих князей. Спасти удалось лишь 16 тысяч музейных экспонатов. Часть из них была эвакуирована, а другая часть надежно спрятана в Гатчине под руководством главного хранителя Серафимы Николаевны Балаевой.</t>
+  </si>
+  <si>
+    <t>12.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5245</t>
+  </si>
+  <si>
+    <t>🦢 На лебедей с плафона Павильона Венеры возложена ответственная миссия - везти колесницу самой богини. Их сородичам в Дворцовом парке повезло больше. Никакой эксплуатации в дневном расписании - только чинные прогулки по Белому озеру да чистка пёрышек. ___ ✨ Хороших выходных! И заглядывайте в парковые павильоны, в октябре они закроются до весны. #дворцовыепернатые</t>
+  </si>
+  <si>
+    <t>11.09.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5244</t>
+  </si>
+  <si>
+    <t>✨ Семейные дни в Гатчинском дворце возвращаются! Тема 27 сентября - «Дворец в старинных фотографиях». Представьте, в бывших покоях императоров стоят скромные койки и парты, а вместо балов – строевая подготовка. Такие фотографии появлялись в альбомах курсантов в 1950-х годах, когда на несколько лет Гатчинский дворец стал военно-морским училищем. Именно эти фотографии стали основой для создания выставки «Гатчинские гардемарины». ✂️ После экскурсии вас ждет мастер-класс в Детских гостиных! ➡ Билеты</t>
+  </si>
+  <si>
+    <t>11.09.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5235</t>
+  </si>
+  <si>
+    <t>✨ Выставка «Семь историй сотворения мира» открыта до 8 ноября. Приходите обсудить увиденное на наши арт-медиации «Сотворить красоту из хаоса» по средам и воскресеньям</t>
+  </si>
+  <si>
+    <t>10.09.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5230</t>
+  </si>
+  <si>
+    <t>🔎 В Оружейной галерее каждую деталь хочется рассматривать бесконечно! Здесь собрано более 200 уникальных экспонатов из коллекции графа Орлова и императора Павла I - мушкетоны, штуцеры, пистолеты, ружья XVI-XIX веков, созданные в разных уголках мира. 📌 Оружейную галерею можно посетить по входному билету в Гатчинский дворец.</t>
+  </si>
+  <si>
+    <t>09.09.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5225</t>
+  </si>
+  <si>
+    <t>📚 Что читали младшие дети Александра III? В Арсенальном зале появилась витрина с книгами великой княжны Ольги Александровны и великого князя Михаила Александровича. По мере взросления императорских детей учебники начальной школы сменялись фундаментальными трудами. В их личных собраниях литература по точным и гуманитарным наукам гармонично соседствовала с шедеврами европейской классики, книгами об искусстве и технических новинках эпохи. 📖 Среди представленных изданий: «Средневековье и Ренессанс» Поля Лакруа, басни Жана де Лафонтена с гравюрами Гюстава Доре, различные учебные пособия.</t>
+  </si>
+  <si>
+    <t>19.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5276</t>
+  </si>
+  <si>
+    <t>🍁 Выходные - время для себя, близких и прогулок в Дворцовом парке. До встречи!</t>
+  </si>
+  <si>
+    <t>18.09.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5270</t>
+  </si>
+  <si>
+    <t>🌸 Приходите заглянуть в зеркало Флоры! Выставка открыта в часы работы Гатчинского дворца. А где среди фарфоровой красоты прячутся «буль де неж», вазы-попурри и посуда-обманка, показываем на кураторских экскурсиях. ➡️ Каждую среду</t>
+  </si>
+  <si>
+    <t>17.09.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5267</t>
+  </si>
+  <si>
+    <t>🐾 Новости Дворцовой фермы: в размеренной жизни ослика Моисея грянули перемены. К нему в загон заселилась соседка - ослица Лýна, гордая красавица с юга России. Сейчас животные привыкают друг к другу. Понаблюдать за развитием ослиных отношений можно до 5 октября. Потом Дворцовая ферма закроется до весны! 🥛 Ослики содержались на ферме достаточно давно. В Петербурге ослиное молоко считалось лучшим средством от легочных заболеваний. Управление Гатчинской Фермы было завалено письмами с просьбой продать молоко или сдать дойную ослицу в аренду. Так гатчинские ослики лечили петербуржцев от тяжёлых недугов.</t>
+  </si>
+  <si>
+    <t>29.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5303</t>
+  </si>
+  <si>
+    <t>🔸 Среди экспонатов выставки «Лестницы и световые окна» - фрагмент фигуры путти с верхней площадки Мраморной лестницы. Мраморная лестница Гатчинского дворца сильно пострадала во время Великой отечественной войны: обрушились кровля и чердачное перекрытие, ложные своды и центральный марш. Частично уцелел лепной декор бельэтажа, но карниз, двуглавые орлы и путти находились в аварийном состоянии. Реставраторы приступили к работе лишь в 2013 году, спустя почти семьдесят лет после окончания войны. ✅ Выставка «Лестницы и световые окна» из цикла «Архитектурная азбука</t>
+  </si>
+  <si>
+    <t>28.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5298</t>
+  </si>
+  <si>
+    <t>🐾 Успевайте на Дворцовую ферму! 5 октября она закроется до весны. 🕐 с 10:00 до 18:00 (касса до 17:00). 🎫 300 / 150 рублей + входной билет в Дворцовый парк</t>
+  </si>
+  <si>
+    <t>27.09.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5294</t>
+  </si>
+  <si>
+    <t>У нашего фотографа Сергея сегодня вообще-то выходной. Но он прямо сейчас гуляет в Дворцовом парке и снимает вот такую красоту. А как проводите последнее воскресенье сентября вы?</t>
+  </si>
+  <si>
+    <t>27.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5291</t>
+  </si>
+  <si>
+    <t>Смотрим на красивое: паркеты Антонио Ринальди. 1⃣ Овальный будуар 2⃣ Туалетная Марии Федоровны 3⃣ Башенный кабинет</t>
+  </si>
+  <si>
+    <t>26.09.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5290</t>
+  </si>
+  <si>
+    <t>Друзья! Реставрация Горбатого моста в Дворцовом парке номинирована на архитектурную премию «Золотой Трезини». Победитель в номинации «Лучший реализованный проект реставрации» будет объявлен 20 ноября по результатам голосования международного жюри. Одновременно на сайте премии идёт голосование для всех желающих, которое определит обладателя приза зрительских симпатий. Просим поддержать наш Горбатый мост: проголосовать до 3 ноября по ссылке clck.ru/3VxTvM</t>
+  </si>
+  <si>
+    <t>25.09.26 18:27</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5287</t>
+  </si>
+  <si>
+    <t>🍂 В последние выходные сентября дожди как будто отступят. Отличный повод пошуршать листьями в Дворцовом парке, сфотографироваться с лебедями на Карпином пруду или зайти на Дворцовую ферму, пока её обитатели не отправились на зимние квартиры. 📷 Сергей Рятте, Яна Смирнова, музей-заповедник «Гатчина»</t>
+  </si>
+  <si>
+    <t>25.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5286</t>
+  </si>
+  <si>
+    <t>🎻 «Виртуозы Москвы» в Гатчинском дворце! Оркестр под руководством Владимира Спивакова представляет новую музыкально-поэтическую композицию, вдохновлённую «Божественной комедией» Данте Алигьери. В программе использованы произведения Иоганна Себастьяна Баха, Антонио Вивальди, Никколо Паганини, Отторино Респиги, Джакомо Пуччини и Томазо Альбинони. Композиция рассказывает о пути человеческой души от мрака к свету через язык средневековой поэзии и музыки трёх веков. В центре программы — ключевые эпизоды поэмы Данте: встреча с Вергилием, история Франчески да Римини, явление Беатриче и видение гармонии мироздания. Слушатель проживает духовный путь Данте — от растерянности до покоя, где любовь становится внутренней опорой. ❗ Программа исполняется без дирижера. 📆 11 октября в 18:00 ➡ Билеты от 1000 рублей</t>
+  </si>
+  <si>
+    <t>24.09.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5284</t>
+  </si>
+  <si>
+    <t>✨ Продолжаем рассказывать о возвращенных предметах на выставке «Семь историй сотворения мира». Эти часы стояли на каминной полке в Жёлтой гостиной императрицы Александры Фёдоровны (супруги Николая I) с 1850-х до 1941 года. С началом войны многие экспонаты не успели вывезти, и тогда было решено спрятать их прямо на месте. Крупные бронзовые предметы упаковали в деревянные ящики и закопали в Собственном саду. Всю войну они провели под землёй, а извлекли их лишь осенью 1944 года. Бронза покрылась зелёным налётом, некоторые детали слегка погнулись, однако часы удалось успешно отреставрировать. Выставка «Семь историй сотворения мира. К 50-летию реставрации Гатчинского дворца» работает до 8 ноября. 📌 3 этаж Центрального корпуса</t>
+  </si>
+  <si>
+    <t>23.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5282</t>
+  </si>
+  <si>
+    <t>✨ Скульптура Гатчинского дворца в деталях: статуя Венеры, сидящей на корточках, XIX век. ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте #дворцовые_коллекции</t>
+  </si>
+  <si>
+    <t>22.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/5281</t>
+  </si>
+  <si>
+    <t>✨ Камерный оркестр «Виртуозы Москвы» и их друзья-учёные представляют цикл концертов для детей, где музыка переплетается с разными науками. В программе: яркие образы, эксперименты и виртуозное исполнение. Приходите всей семьёй! ♾«Музыка и математика» 10 октября в 12:00 Почему нот семь или двенадцать? Как Платон и Пифагор связаны с музыкой? Почему некоторые сочетания звуков гармоничны? Мы разберём эти вопросы и подчеркнём, что музыка — это не только математика, но и чувства. 🎻«Музыка и физика» 11 октября в 14:00 Как мы отличаем звуки скрипки и валторны? Как сделать музыкальный инструмент из шланга? Что такое колебания струн и механика инструментов? На концерте мы ответим на эти вопросы и проведём эксперименты. ➡ Билеты от 200 рублей ✅ подойдет детям 8-14 лет</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5084,59 +6827,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H525"/>
+  <dimension ref="A1:H720"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1532.34" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -15649,51 +17392,51 @@
       </c>
       <c r="F432">
         <v>3</v>
       </c>
       <c r="G432">
         <v>31</v>
       </c>
       <c r="H432">
         <v>1</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>87868</v>
       </c>
       <c r="B433" t="s">
         <v>1290</v>
       </c>
       <c r="C433" t="s">
         <v>1291</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="E433">
-        <v>202</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>87869</v>
       </c>
       <c r="B434" t="s">
         <v>1293</v>
       </c>
       <c r="C434" t="s">
         <v>1294</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E434">
         <v>409</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>87870</v>
       </c>
       <c r="B435" t="s">
         <v>1296</v>
@@ -17214,50 +18957,3365 @@
       <c r="C524" t="s">
         <v>1564</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="E524">
         <v>1299</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>87960</v>
       </c>
       <c r="B525" t="s">
         <v>1566</v>
       </c>
       <c r="C525" t="s">
         <v>1567</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="E525">
         <v>1431</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>96363</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E526">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>96364</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E527">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>96365</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E528">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>96366</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E529">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>96367</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E530">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>96368</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E531">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>96369</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E532">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>96370</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E533">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>96371</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E534">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>96372</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E535">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>96373</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E536">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>96374</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E537">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>96375</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E538">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>96376</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E539">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>96377</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E540">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>96378</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E541">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>96379</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E542">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>96380</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E543">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>96381</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E544">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>96382</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E545">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>96383</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E546">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>96384</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E547">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>96385</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E548">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>96386</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E549">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>96387</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E550">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>96388</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E551">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>96389</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E552">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>96390</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E553">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>96391</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E554">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>96392</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E555">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>96393</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E556">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>96394</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E557">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>96395</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E558">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>96396</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E559">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>96397</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E560">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>96398</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E561">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>96399</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E562">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>96400</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E563">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>96401</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E564">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>96402</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E565">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>96403</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E566">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>96404</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E567">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>96405</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E568">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>96406</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E569">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>96407</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E570">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>96408</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E571">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>96409</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E572">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>96410</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E573">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>96411</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E574">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>96412</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E575">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>96413</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E576">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>96414</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E577">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>96415</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E578">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>96416</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E579">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>96417</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E580">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>96418</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E581">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>96419</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E582">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>96420</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E583">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>96421</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E584">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>96422</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E585">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>96423</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E586">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>96424</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E587">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>96425</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E588">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>96426</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E589">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>96427</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E590">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>96428</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E591">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>96429</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E592">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>96430</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E593">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>96431</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E594">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>96432</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E595">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>96433</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E596">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>96434</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E597">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>96435</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E598">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>96436</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E599">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>96437</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E600">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>96438</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E601">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>96439</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E602">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>96440</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E603">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>96441</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E604">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>96442</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E605">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>96443</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E606">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>96444</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E607">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>96445</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E608">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>96446</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E609">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>96447</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E610">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>96448</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E611">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>96449</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E612">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>96450</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E613">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>96451</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E614">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>96452</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E615">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>96453</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E616">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>96454</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E617">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>96455</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E618">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>96456</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E619">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>96457</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E620">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>96458</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E621">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>96459</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E622">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>96460</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E623">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>96461</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E624">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>96462</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E625">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>96463</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E626">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>96464</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E627">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>96465</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E628">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>96466</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E629">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>96467</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E630">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>96468</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E631">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>96469</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E632">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>96470</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E633">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>96471</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E634">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>96472</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E635">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>96473</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E636">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>96474</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E637">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>96475</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E638">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>96476</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E639">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>96477</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E640">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>96478</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E641">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>96479</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E642">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>96480</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E643">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>96481</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E644">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>96482</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E645">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>96483</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E646">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>96484</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E647">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>96485</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E648">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>96486</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E649">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>96487</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E650">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>96488</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E651">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>96489</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E652">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>96490</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E653">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>96491</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E654">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>96492</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E655">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>96493</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E656">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>96494</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E657">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>96495</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E658">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>96496</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E659">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>96497</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E660">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>96498</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E661">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>96499</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E662">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>96500</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E663">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>96501</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E664">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>96502</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E665">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>96503</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E666">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>96504</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E667">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>96505</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E668">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>96506</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E669">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>96507</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E670">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>96508</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E671">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>96509</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E672">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>96510</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E673">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>96511</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E674">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>96512</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E675">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>96513</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E676">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>96514</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E677">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>96515</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E678">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>96516</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E679">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>96517</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E680">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>96518</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E681">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>96519</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E682">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>96520</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E683">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>96521</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E684">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>96522</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E685">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>96523</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E686">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>96524</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E687">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>96525</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E688">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>96526</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E689">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>96527</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E690">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>96528</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E691">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>96529</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E692">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>96530</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E693">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>96531</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E694">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>96532</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E695">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>96533</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E696">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>96534</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E697">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>96535</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E698">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>96536</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E699">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>103064</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E700">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>103065</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E701">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>103066</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E702">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>103067</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E703">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>103068</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E704">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>103069</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E705">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>103070</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E706">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>103071</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E707">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>123584</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E708">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>123585</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E709">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>123586</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E710">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>127662</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E711">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>127663</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E712">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>127664</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E713">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>127665</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E714">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>127666</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E715">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>127667</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E716">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>127668</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E717">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>127669</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E718">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>127670</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E719">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>127671</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E720">
+        <v>589</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">