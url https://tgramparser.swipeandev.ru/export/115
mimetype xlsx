--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1569">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3882,50 +3882,887 @@
     <t>15.01.25 11:17</t>
   </si>
   <si>
     <t>t.me/gatchina_palace/2977</t>
   </si>
   <si>
     <t>📷 Каждую третью среду января в мире проходит акция «Музейное селфи»! Еще один повод заглянуть к нам - выкладывайте фото, сделанные в музее-заповеднике «Гатчина», и не забудьте поставить тег #музейноеселфи. Зеркала в Гатчинском дворце отражают много прекрасных лиц - собрали из них небольшую подборку. 📷: Гульнур Габдрахманова, Татьяна Сайтова, Татьяна Юденкова, Майя Игдисамова, Любовь Рыжкова, Юлия Шевцова, Валерия Листова, Алина Старшова.</t>
   </si>
   <si>
     <t>15.01.25 06:29</t>
   </si>
   <si>
     <t>t.me/gatchina_palace/2976</t>
   </si>
   <si>
     <t>Это мы пытаемся сохранять бодрость темным январским утром. А как ваше настроение? ♥️ - бодр вне зависимости от погоды 🔥 - люблю, когда светает поздно 📸 музей-заповедник «Гатчина»</t>
   </si>
   <si>
     <t>14.01.25 10:26</t>
   </si>
   <si>
     <t>t.me/gatchina_palace/2975</t>
   </si>
   <si>
     <t>📆 18 января в 14:00 приглашаем на лекцию «Как в монотонную жизнь царской казармы пришла балалайка»! ✅ Лектор: Варвара Летягина, инструментовед, хранитель музыкальных инструментов Шереметевского дворца – Музея музыки, куратор концертного отдела Молодежного пространства «Палата ремесел», куратор выставки «Балалайка. Русский детектив», исполнитель на традиционной балалайке. 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 150 рублей) 📌 Лекционный зал на 3 этаже Гатчинского дворца #кирасиры</t>
+  </si>
+  <si>
+    <t>21.03.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4724</t>
+  </si>
+  <si>
+    <t>🎼 Великая княгиня Елена Павловна, жена младшего сына Павла I, сыграла для русской музыкальной культуры невероятно значимую роль. Рассказывает Айсулу Шукурова, куратор выставки «Александр III и Чайковский. Царь и Композитор». #говориткуратор</t>
+  </si>
+  <si>
+    <t>20.03.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4723</t>
+  </si>
+  <si>
+    <t>✨ Делимся подборкой: коллеги из Музея-заповедника П. И. Чайковского рассказывают о своих предметах, представленных на выставке «Александр III и Чайковский. Царь и Композитор». 🔸 Элегантный костюм-двойка Чайковского 🔸 Чернильный прибор с подставкой для ручек в форме перевернутой подковы 🔸 Папка-обложка Альбома Артистов Императорских Московских театров 🔸 Эскизы костюмов Лауры и Марты к опере «Иоланта» 🔸 Лайковые перчатки Чайковского</t>
+  </si>
+  <si>
+    <t>20.03.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4722</t>
+  </si>
+  <si>
+    <t>💐 Встречаем день весеннего равноденствия пронзительной синевой неба и долгожданными первоцветами. Теперь уже точно весна! 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>19.03.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4721</t>
+  </si>
+  <si>
+    <t>#дворцоваяистория про курьёз с автографом ✍ Великая княгиня Ольга Александровна, младшая дочь Александра III, вспоминала забавный случай, произошедший в Гатчинском дворце с участием слуги-абиссинца Марио. Однажды, когда императрицы Марии Федоровны не было во дворце, пришла срочная телеграмма. По тогдашним правилам, расписаться в ее получении полагалось старшему лакею императрицы, Степанову. Его не оказалось на месте, и расписался Марио - благо он умел писать по-русски. Фамилия Марио оканчивалась на «о», но в его подписи эта буква вышла похожей на «а». Местный почтмейстер, увидев росчерк, принял его за подпись самой императрицы, заключил расписку в рамку и повесил на стену как реликвию. Переубеждать его никто не стал. ___ 📷 Императрица Мария Федоровна. 1894 г. Royal collection trust.</t>
+  </si>
+  <si>
+    <t>18.03.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4720</t>
+  </si>
+  <si>
+    <t>🎭 В театре XIX века использовали разнообразные оптические приборы: бинокли, лорнеты, зрительные трубки. Приличным считалось смотреть через них только на сцену, однако не случайно в обиход был введен глагол «лорнировать», то есть пристально разглядывать кого-либо через лорнет. Художественная литература этого времени изобилует описанием таких нарушений этикета: «Но толстый господин, сидевший сзади его, теперь в свою очередь стал к нему задом и лорнировал ложи» «Вронский, слушая одним ухом, переводил бинокль с бенуара на бельэтаж и оглядывал ложи» «..особенное внимание элегантных рядов партера привлекали две ложи... на которые в антрактах были устремлены почти все бинокли черных фраков и блестящих мундиров» ✅ О светском этикете в театре поговорим в это воскресенье на лекции Александры Фарафоновой «Предметный мир зрительного зала». О перчатках, которые рвались от аплодисментов, о театральных программках, напечатанных на веерах, о визитах в ложи знакомых. Осталось всего несколько билетов! #Дворцовыйсловарь</t>
+  </si>
+  <si>
+    <t>17.03.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4719</t>
+  </si>
+  <si>
+    <t>⚡ Посетить музей стало проще! Гости Гатчинского и Приоратского дворцов могут подтвердить право на льготное посещение с помощью Цифрового ID в приложении MAX. Для получения скидки студента, многодетного, пенсионера или инвалида при покупке билета в кассе достаточно показать QR-код на экране смартфона. ___ ✅ Цифровой ID — это сервис подтверждения льготного статуса при покупке билетов. Подробнее о том, как его создать — на сайте «Госуслуги». 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>17.03.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4713</t>
+  </si>
+  <si>
+    <t>✨ Квесты, мастер-классы, истории о хозяевах Гатчинского дворца, дворцовом этикете и цветочных посланиях: в дни школьных каникул мы приготовили для юных гостей много интересного. Приходите всей семьей! Подробности - в карточках, билеты - на сайте.</t>
+  </si>
+  <si>
+    <t>16.03.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4712</t>
+  </si>
+  <si>
+    <t>🎭 22 марта в 14:00 приглашаем вас на лекцию Александры Фарафоновой «Предметный мир зрительного зала». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». Зрительный зал тоже становился своего рода театром. Здесь не просто слушали музыку, а демонстрировали наряды и украшения, узнавали светские новости. На лекции вы узнаете на чем и в чем приезжали в театр, что привозили с собой, какие существовали традиции у завсегдатаев. О спикере: Александра Фарафонова, научный руководитель музея-заповедника «Гатчина». 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей) Лекция доступна по Пушкинской карте!</t>
+  </si>
+  <si>
+    <t>15.03.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4708</t>
+  </si>
+  <si>
+    <t>💥 Сегодня полуденный выстрел у стен Приоратского дворца прозвучал в честь Всероссийского дня поисковика! В торжественной церемонии принял участие личный состав 90-го отдельного специального поискового батальона Ленинградского военного округа. Военнослужащие 90-го ОСПБ были в экспедициях на полях сражений Великой Отечественной войны в Ленинградской, Новгородской, Псковской, Тверской и Мурманской областях, в Крыму и Карелии, на островах Финского залива, а также искали останки бойцов Советской Армии, павших в боях с милитаристской Японией в ходе Второй Мировой войны на курильском острове Шумшу. С 2006 по 2025 годы бойцы поискового батальона обнаружили и достойно перезахоронили останки 10826 советских воинов и выяснили имена 527 из них, ранее считавшихся пропавшими без вести. Кроме того, совместно с сотрудниками Следственного комитета России 90-й ОСПБ установил места захоронений 1314 мирных жителей, ставших жертвами геноцида советского народа со стороны нацистов. 📷: Пресс-служба музея-заповедника «Гатчина»</t>
+  </si>
+  <si>
+    <t>14.03.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4703</t>
+  </si>
+  <si>
+    <t>«Улыбкой ясною природа Сквозь сон встречает утро года» А.С. Пушкин 📷: Музей-заповедник «Гатчина», Сергей Рятте. #Дворцовыйпарк_сегодня</t>
+  </si>
+  <si>
+    <t>14.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4702</t>
+  </si>
+  <si>
+    <t>📅 14 марта 1852 года родился Альберт Бенуа, представитель прославленного семейства: старший сын академика архитектуры Николая Бенуа, брат архитектора Леонтия Бенуа и художника Александра Бенуа. ⛵ Альберта Бенуа высоко ценили в семье императора Александра III. Художник сопровождал августейшую семью в ежегодных поездках на яхте по шхерам, часто посещал их и в Аничковом дворце, и в Гатчине, и в Петергофе. Императрица Мария Федоровна «неизменно просила оставить за ней три или четыре акварели Альбера». В личных комнатах Александра III в Гатчинском дворце было много работ Бенуа, особенно государь любил изображения лесных и морских закатов. ✨ Акварели из коллекции Александра III не были эвакуированы в войну, однако в фондах Гатчинского дворца есть одна чудом сохранившаяся работа. В паспарту с цветами клевера включено три изображения, размещенных в круглых прорезях: Аничков дворец, идущее по волнам судно и вид на Гатчинский дворец и Терассу-пристань со стороны Белого озера.</t>
+  </si>
+  <si>
+    <t>13.03.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4701</t>
+  </si>
+  <si>
+    <t>«Легенды старого замка» 14 и 15 марта! 🏰 В жизни каждого человека дом - место памятных событий, интересных встреч и забавных историй. Сколько их может быть, если такой дом - Гатчинский дворец, напоминающий средневековый замок? Каждый замок оберегает свои тайны и легенды! Юных путешественников ожидает настоящее приключение: спуск в таинственный подземный ход и встречи с древними легендами. А затем - парадные залы, где они услышат истории о людях, богах и знаменитых сокровищах. 🔸 Рекомендуемый возраст: от 7 лет 🕕 1 час 15 минут ➡ Билеты</t>
+  </si>
+  <si>
+    <t>13.03.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4700</t>
+  </si>
+  <si>
+    <t>UPD. Приоратский дворец открыт, авария устранена! ___ ⚡ Друзья! Приоратский дворец временно закрыт из-за аварии на электросетях. Приносим извинения за неудобства! 📷 На фото: сэр Ричард отмечает Всемирный день сна.</t>
+  </si>
+  <si>
+    <t>12.03.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4699</t>
+  </si>
+  <si>
+    <t>♦ Что общего у атласной колоды и Арсенального зала Гатчинского дворца? Почему на бубновом тузе изображен пеликан? Рассказывает Елена Григорьева, куратор выставки «Александр III и Чайковский. Царь и Композитор». ♠ Подробнее о роли «Пиковой дамы» в жизни и творчестве Чайковского можно будет узнать в это воскресенье на лекции «Тройка, семерка, туз». Ее проведет Елена Нестеренко, хранитель фонда «Коллекция карт» (Государственный музей-заповедник «Петергоф»). Билеты еще есть! #говориткуратор</t>
+  </si>
+  <si>
+    <t>12.03.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4698</t>
+  </si>
+  <si>
+    <t>☀️ Погода уже не шепчет, нет, она настойчиво намекает, что пора собраться компанией друзей и отправиться на денек в Гатчину. «День в Гатчине» - это наша программа-бестселлер. Хороша вне зависимости от сезона: сейчас, например, можно попасть на большую межмузейную выставку «Александр III и Чайковский. Царь и Композитор» и застать пробуждение природы в Дворцовом парке. Никакой спешки: экскурсия проходит в комфортном для вас темпе. ➡️ Билеты и подробности</t>
+  </si>
+  <si>
+    <t>11.03.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4697</t>
+  </si>
+  <si>
+    <t>⬇️ Собираем сюжеты по следам вчерашней пресс-конференции. О редких предметах, подаренных музею, смотрите в репортаже Пятого канала. В этом году Гатчинскому дворцу исполняется 260 лет! Поздравить музей в юбилейный год можно на нашем сайте, оставив пожертвование на любую комфортную для вас сумму. Прямо сейчас мы собираем средства на важные цели: 🔸 Несессер XIX - начала XX века для экспозиции в комнатах семьи Александра III. 🔸 Материалы для реставрации исторической мебели. 🔸 Заботу о наших подопечных: содержание животных на Дворцовой ферме. 🔸 Безмятежное существование Приоратского кота Ричарда 💛 Любая ваша поддержка бесценна. Стать частью нашей истории можно здесь.</t>
+  </si>
+  <si>
+    <t>10.03.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4692</t>
+  </si>
+  <si>
+    <t>🎁 Первые подарки к 260-летию Гатчинского дворца! Сегодня фонды музея пополнились уникальными предметами, имеющими высокую историческую и художественную ценность. Среди переданных раритетов: 🔸 Два блюда работы японских фарфоровых мастерских Арита (XVIII–XIX век) 🔸 Компотьер и тарелка из сервиза лейб-гвардии Кирасирского ее величества полка и простоквашница из сервиза Гатчинского дворца «с позолотою и черным гербом» 🔸 Фотопортрет цесаревича Александра Александровича с его автографом. 💛 Музей-заповедник «Гатчина» выражает искреннюю благодарность дарителям - Бадри Пирцхалаве и Варваре Гузенюк за вклад в сохранение исторического наследия и пополнение коллекции музея.</t>
+  </si>
+  <si>
+    <t>09.03.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4690</t>
+  </si>
+  <si>
+    <t>♠️ 15 марта в 14:00 приглашаем вас на лекцию Елены Нестеренко «Тройка, семерка, туз». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». Почему именно «Пиковая дама» стала столь важным сюжетом в творчестве Чайковского? Ответ кроется не только в пушкинском гении, но и в личной привязанности композитора к карточной игре. По мемуарным источникам мы попробуем восстановить удивительный портрет Чайковского-картежника: страстного, рассеянного и глубоко человечного даже в моменты азарта. А еще увидим карты, которые могли бы держать в руках Герман из оперы «Пиковая дама» и, конечно, сам Петр Ильич. О спикере: Елена Нестеренко, хранитель фонда «Коллекция карт», Государственный музей-заповедник «Петергоф» 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей)</t>
+  </si>
+  <si>
+    <t>08.03.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4685</t>
+  </si>
+  <si>
+    <t>💥 Сегодня церемония Полуденного выстрела была посвящена Международному женскому дню! Выстрел из пушки Приоратского дворца совершила заслуженная артистка России Анастасия Мельникова, ей помогала её дочь Мария. Анастасия Рюриковна - не только известная актриса театра и кино, но и депутат Законодательного собрания Санкт-Петербурга, а также активный благотворитель. Свой выстрел она посвятила женам, сестрам, матерям и дочерям бойцов Российской Армии, участвующих в СВО. 📷: Пресс-служба музея-заповедника «Гатчина» #Полуденныйвыстрел</t>
+  </si>
+  <si>
+    <t>08.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4682</t>
+  </si>
+  <si>
+    <t>🌸 С 8 Марта! Пусть на смену долгой зиме приходит легкость, вдохновение и желание расцветать с каждым днём. ⬆️ В карточках делимся воспоминаниями современников об августейших хозяйках Гатчины.</t>
+  </si>
+  <si>
+    <t>06.03.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4681</t>
+  </si>
+  <si>
+    <t>🦢 Настроение дня: встречать выходные с распростертыми объятиями! Музей-заповедник будет открыт все мартовские праздники: • Гатчинский дворец - с 10:00 до 18:00 (кассы и вход до 17:00) • Приоратский дворец - с 10:00 до 18:00 (касса до 17:00, вход до 17:30) До встречи! ➡️ Наша афиша ___ 📷: Станислав Саблин</t>
+  </si>
+  <si>
+    <t>06.03.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4680</t>
+  </si>
+  <si>
+    <t>✨ Карлсон, который живет на крыше, 28 марта прилетит в Гатчинский дворец! Приходите всей семьей - вас ждет трогательный спектакль о том, как важно быть нужным и что значит настоящая дружба. Мальчик по имени Малыш часто остается один и скучает. Но вот в его жизни появляется маленький летающий человечек, невероятно обаятельный, веселый и озорной друг по имени Карлсон – и жизнь мальчика меняется. Благодаря этому знакомству в жизни Малыша случаются интересные приключения. 📆 28 марта в 12:00 ➡️ Билеты от 500 рублей</t>
+  </si>
+  <si>
+    <t>05.03.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4675</t>
+  </si>
+  <si>
+    <t>📯 С 1881 года Гатчина превратилась не просто в резиденцию, а в культурный центр империи и одновременно счастливый семейный очаг. Здесь, вдали от парадной суеты Петербурга, формировался особый художественный мир, где музыка была важной составляющей жизненного уклада. В отличие от пышных ассамблей и парадных концертов предшественников, Александр III уделял много времени камерным жанрам. Именно в этой обстановке родился уникальный заказ - посвященный супруге цикл романсов Чайковского, не раз звучавший в стенах Гатчинского дворца. Эту приватную атмосферу раскрывает зал, имитирующий интерьер гостиной императрицы Марии Фёдоровны. Салонная мебель, развернутые ноты на пюпитре, личные вещи композитора рождают ощущение, что вот-вот состоится судьбоносная встреча ценителей искусства - Александра III и Петра Ильича. ✅ Выставка «Александр III и Чайковский. Царь и Композитор» работает в Гатчинском дворце до 12 апреля. Посещение - по входному билету в музей.</t>
+  </si>
+  <si>
+    <t>04.03.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4674</t>
+  </si>
+  <si>
+    <t>✨ 8 марта юных гостей Гатчинского дворца ждет настоящее путешествие в мир дворцового этикета. Вместе со статс-дамой XIX века ребята узнают, почему умение сделать комплимент ценилось на вес золота и какие правила хорошего тона когда-то были важнее любой грамоты. 📆 8 марта в 12:10 и 14:10 🕕 Продолжительность: 1 час 15 минут ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>03.03.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4672</t>
+  </si>
+  <si>
+    <t>📅 Праздничный концерт к 8 марта, мастер-класс по сыроделию на Дворцовой ферме и полуденный выстрел из пушки: планируем неделю с нашей афишей! ГАТЧИНСКИЙ ДВОРЕЦ Праздничный концерт «Сентиментальный романс» | 8 марта в 17:00 | Выставка «Александр III и Чайковский. Царь и композитор» | 12 декабря - 12 апреля | Выставка «Александр III. Личное. Сервиз для государя» | 24 декабря - 22 марта | Экскурсия по Парадным залам и личным комнатам Николая I | 4 - 8 марта в 11:30 и 15:00 | Экскурсия по выставке «Александр III и Чайковский. Царь и композитор» | 7 и 8 марта в 15:30 | Экскурсия «Августейшая благодетельница» | 7 и 8 марта в 13:00 и 15:10 | ДЕТЯМ День хороших манер | 8 марта в 12:10 и 14:10 | ПРИОРАТСКИЙ ДВОРЕЦ «Мальтийский орден и Россия» | 8 марта в 14:30 и 16:00 | «Замок госпитальеров» | 8 марта в 11:50 | ДВОРЦОВАЯ ФЕРМА «Императорская сыроварня» | 7 марта в 13:05 | #афиша</t>
+  </si>
+  <si>
+    <t>02.03.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4667</t>
+  </si>
+  <si>
+    <t>📆 С 1 апреля мы начинаем оформлять абонементы для жителей Гатчины на посещение Дворцового парка в этом сезоне. С 29 апреля вход в Дворцовый парк для гостей города становится платным. Жители Гатчины и микрорайона «Речной» могут оформить сезонный абонемент на свободное посещение парка. Стоимость – 300 рублей, при оформлении на сайте - 200 рублей. Рассказываем в карточках, как оформить и где получить абонемент. ❗ Обратите, пожалуйста, внимание, что абонементы, оформленные ранее, в 2026 году не действуют! ➡️ Подробная информация на сайте</t>
+  </si>
+  <si>
+    <t>01.03.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4662</t>
+  </si>
+  <si>
+    <t>💥 Сегодня в Приоратском дворце полуденный выстрел дал ветеран Великой Отечественной войны, почётный гражданин Гатчины, подполковник в отставке Василий Иванович Полулях. 13 февраля ему исполнилось 99 лет! За плечами Василия Ивановича - огромный путь защитника Родины. Он награжден медалями Жукова, «За Победу над Германией», «За боевые заслуги», «За доблестный труд в годы Великой Отечественной войны» и «За Воинскую доблесть». 🇷🇺 Этот выстрел - символ весны и нашей вечной благодарности поколению победителей. Гордимся! ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>28.02.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4653</t>
+  </si>
+  <si>
+    <t>❄️ Спасибо этой зиме за яркое солнце, снежные пейзажи и белок в серебристых шубах. 💛 На прощание - подборка ваших фотографий. 📷: Татьяна Ожгибесова, Анастасия Илюшина, Кристина Котовская, Ирина Мищенко, @dollvoxx, Валерия Гриценко, @__bambelbi__</t>
+  </si>
+  <si>
+    <t>27.02.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4652</t>
+  </si>
+  <si>
+    <t>Подкрадываемся к выходным 🦆 #Дворцовыепернатые</t>
+  </si>
+  <si>
+    <t>27.02.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4651</t>
+  </si>
+  <si>
+    <t>🌸 Только 8 и 9 марта! Кто лучше расскажет о быте и нравах императорской семьи, чем человек, лично знавший Павла I? В Гатчинском дворце вас ждет встреча с дамой из прошлого. Она поделится воспоминаниями о дворцовых интерьерах, сравнит русский и французский этикет и приоткроет завесу тайны над церемониалом русского двора. В финале программы таинственная незнакомка раскроет свое инкогнито. 📆 8 и 9 марта в 14:00 ➡ Билеты</t>
+  </si>
+  <si>
+    <t>27.02.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4650</t>
+  </si>
+  <si>
+    <t>📅 В феврале 1878 года в Гатчине встретились Александр Александрович, будущий император Александр III, вернувшийся с фронта Русско-турецкой войны, и его супруга Мария Федоровна. К.П. Победоносцев по этому поводу писал: «Приехал, наконец, цесаревич, чему я очень рад. Последнее время, проведенное с войсками, было для него жестоким испытанием. Говорят, он ходил как темная ночь, и я боялся, как бы не вилось ему в душу слишком много желчи. Но, слава Богу, он прояснился вскоре на обратном пути. Я ездил навстречу ему в Гатчину и имел утешение видеть ясную, блистающую радость супругов, свидевшихся после 9-месячной разлуки». #письмаиздворца</t>
+  </si>
+  <si>
+    <t>26.02.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4649</t>
+  </si>
+  <si>
+    <t>На выставке «Александр III и Чайковский. Царь и Композитор» можно увидеть красный бархатный кафтан, созданный по эскизу директора Императорских театров. ✅ Рассказывает куратор выставки Айсулу Шукурова. #говориткуратор</t>
+  </si>
+  <si>
+    <t>26.02.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4648</t>
+  </si>
+  <si>
+    <t>Как хорошо вы ориентируетесь в творчестве Чайковского? Знаете ли, на каких инструментах он играл и умел ли дирижировать оркестром? А за сколько дней композитор писал свои произведения? 🎶 Проверить себя можно в новом тесте, подготовленном порталом «Культура.РФ» совместно с музеем-заповедником «Гатчина»﻿. #Тест #Чайковский #КультураРФ #МузейГатчина 👻 MAX 📲 ВК 📝 ДЗЕН 👌 ОК 👋 Яндекс.Мес</t>
+  </si>
+  <si>
+    <t>25.02.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4647</t>
+  </si>
+  <si>
+    <t>📆 1 марта в 14:00 приглашаем вас на лекцию Ирины Пушкиной «Императорский балет эпохи Александра III». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». Мы поговорим об истории появления балета в России и возникновении Театральной школы в Петербурге. Вспомним и назовем имена русских и иностранных деятелей балетного театра второй половины и конца XIX века – М. Петипа, Л. Иванов, Е. Вазем, О. Преображенская, М. Кшесинская, В. Цукки, Э. Чекетти, П. Леньяни… Остановимся на интересе императора к музыкальному театру, его увлечении балетом и отношениях с П. Чайковским. Будет перечислен ряд спектаклей последних десятилетий XIX века и впечатления современников и очевидцев этого репертуара. О спикере: Ирина Пушкина, доцент кафедры балетоведения Академии Русского балета имени А.Я. Вагановой 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей)</t>
+  </si>
+  <si>
+    <t>25.02.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4646</t>
+  </si>
+  <si>
+    <t>✨ Доброе утро! #Дворцовыйпарк_сегодня</t>
+  </si>
+  <si>
+    <t>24.02.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4641</t>
+  </si>
+  <si>
+    <t>🥞 С пылу с жару: фотоотчет с Масленицы на Дворцовой ферме! Зиму проводили, пушистых обитателей навестили, блинами горячими и хороводами душевными согрелись. Сторож фермы Менелая оттаяла по-настоящему - очень уж соскучилась по ласке и посетителям. ☀ Весна близко, а значит, впереди много новых встреч! Дворцовая ферма откроется для посетителей 1 мая, а пока ее можно посетить только в рамках программы «Императорская сыроварня» ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>24.02.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4639</t>
+  </si>
+  <si>
+    <t>📅 Лекции, выставки, программы для взрослых и детей: планируем последнюю неделю зимы с нашей афишей! ГАТЧИНСКИЙ ДВОРЕЦ Лекция «Императорский балет эпохи Александра III» | 1 февраля в 14:00 | Выставка «Александр III и Чайковский. Царь и композитор» | 12 декабря - 12 апреля | Выставка «Александр III. Личное. Сервиз для государя» | 24 декабря - 22 марта | Экскурсия по Парадным залам и личным комнатам Николая I | 23 февраля - 1 марта в 11:30 и 15:00 | Экскурсия по выставке «Александр III и Чайковский. Царь и композитор» | 28 февраля и 1 марта в 15:30 | ДЕТЯМ Легенды старого замка | 1 марта в 12:10 и 14:10 | ПРИОРАТСКИЙ ДВОРЕЦ «Мальтийский орден и Россия» | 28 февраля и 1 марта в 11:00 и 13:00 | «Замок госпитальеров» | 1 марта в 11:50 | #афиша</t>
+  </si>
+  <si>
+    <t>23.02.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4638</t>
+  </si>
+  <si>
+    <t>📆 Друзья, поздравляем с Днем защитника Отечества! 🖼: «Парад при Павле I в Гатчине». Шварц Отто Готлиб. 1847 год.</t>
+  </si>
+  <si>
+    <t>21.02.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4632</t>
+  </si>
+  <si>
+    <t>С Днем экскурсовода! ⬆️ В карточках рассказываем о жизни экскурсионного отдела Гатчинского дворца-музея в 1930-е годы.</t>
+  </si>
+  <si>
+    <t>19.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4627</t>
+  </si>
+  <si>
+    <t>✨ Паж Феи Хлебных Крошек, костюм Кофейного зерна, кафтан для арабского танца… Одна из причин посетить выставку «Александр III и Чайковский. Царь и Композитор» - возможность увидеть театральные костюмы к балетам «Щелкунчик» и «Спящая красавица». ✅ Выставка работает в Гатчинском дворце до 12 апреля. Посещение - по входному билету в музей. 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>18.02.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4626</t>
+  </si>
+  <si>
+    <t>🌸 В международный женский день Гатчинский дворец приглашает всех желающих поговорить о великой и удивительной женщине, жившей здесь в минувшие века. Многодетная мать, покровительница искусств, меценат и благодетель, попечитель учреждений для помощи ближним - все это императрица Мария Федоровна, сочетавшая в себе выдающиеся качества: силу духа и твердость, доброту и отзывчивость. Она олицетворяла идеалы нравственного величия и добродетели. Экскурсия позволит вам по-новому взглянуть на Гатчинский дворец и почувствовать дух времени, когда здесь жила и творила одна из самых ярких женщин российской истории. 📆 7 и 8 марта в 13:00 ➡ Билеты</t>
+  </si>
+  <si>
+    <t>17.02.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4625</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! 17 февраля с 23:00 до 24:00 по техническим причинам возможны перебои с оплатой билетов. Благодарим за понимание!</t>
+  </si>
+  <si>
+    <t>17.02.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4624</t>
+  </si>
+  <si>
+    <t>✨ В Приоратском дворце сооружение потолка и крыши представляло собой нелегкую инженерную задачу. Нагрузку от обычных потолочных бревен земляные стены могли не выдержать, и архитектор Николай Львов решил сделать облегченный потолок. Балки и доски перекрытий образуют квадратные углубления - кессоны, с резными деталями, окрашенными в разные цвета. Такой потолок не только уменьшает нагрузку на стены, но и улучшает акустику в помещениях. #Дворцовыйсловарь</t>
+  </si>
+  <si>
+    <t>16.02.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4623</t>
+  </si>
+  <si>
+    <t>📆 22 февраля в 14:00 приглашаем вас на лекцию Марины Монаховой «Первые и единственные: Придворный оркестр и Петр Чайковский». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». «Положение о Придворном музыкантском хоре» было утверждено Александром III 16 июля 1882 (с 1897 года он стал называться Придворным оркестром). Таким образом был создан уникальный музыкальный коллектив, первый русский симфонический оркестр. В его репертуар входила музыка как европейских, так и русских композиторов, в том числе, М. И. Глинки, Н. А. Римского-Корсакова, и, конечно, П. И. Чайковского. О спикере: Марина Монахова, музыковед, кандидат искусствоведения, руководитель отдела по связям с общественностью Санкт-Петербургской академической филармонии имени Д. Д. Шостаковича 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию</t>
+  </si>
+  <si>
+    <t>15.02.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4619</t>
+  </si>
+  <si>
+    <t>«Наступила дивная зимняя погода, один из тех зимних солнечных дней, которые своей невыразимой прелестью могут заставить забыть, что где-то на юге солнце, цветы и почти вечное лето». из письма П.И. Чайковского ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>14.02.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4616</t>
+  </si>
+  <si>
+    <t>📚 В Международный день книгодарения делимся идеей для подарка! В сувенирном магазине можно найти каталоги наших прошедших выставок: «Кирасиры Ея Величества», «Империя смотрит на Восток» и многие другие. Издания содержат статьи научных сотрудников и кураторов на самые разные темы, поэтому будут интересны и тем, кто выставки пропустил. 📍 Сувенирный магазин Гатчинского дворца</t>
+  </si>
+  <si>
+    <t>14.02.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4615</t>
+  </si>
+  <si>
+    <t>«Жду с нетерпением твоего первого письма, но не знаю, когда получу его. Скучно и пусто без тебя здесь (в Гатчине), и весь день как-то иначе, всё не то; отвратительно оставаться одному и опять быть в разлуке с тобой, милая душка Минни!» 💌 Из письма Александра III Марии Федоровне, 1891 год. #письмаиздворца</t>
+  </si>
+  <si>
+    <t>13.02.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4614</t>
+  </si>
+  <si>
+    <t>Секретное оружие балерины - улыбка, легкий характер и умение нравиться. О портрете дочери хореографа Петипа рассказывает Айсулу Шукурова, куратор выставки «Александр III и Чайковский. Царь и Композитор». #говориткуратор</t>
+  </si>
+  <si>
+    <t>13.02.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4609</t>
+  </si>
+  <si>
+    <t>📆 23 февраля Фонд «Дворцы Санкт-Петербурга» приглашает на праздничный концерт в Гатчинском дворце! 🎼 В программе ко Дню защитника Отечества прозвучат героические арии из опер А. Бородина, М. Мусоргского, известные песни о Великой Отечественной войне В. Соловьева-Седого, А. Новикова, М. Блантера, К. Листова, И. Дунаевского, А. Пахмутовой, а также музыка из кинофильмов для аккордеона с оркестром. Исторический комментарий – Александр Мясников, историк, член Союза писателей, лауреат государственной премии Правительства РФ в области культуры. 🎼 Участники концерта и программа 📆 23 февраля в 18:00 ➡️ Билеты от 1500 рублей</t>
+  </si>
+  <si>
+    <t>13.02.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4607</t>
+  </si>
+  <si>
+    <t>Солнца робкие прикосновения ☀️ #светилопосетило</t>
+  </si>
+  <si>
+    <t>13.02.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4604</t>
+  </si>
+  <si>
+    <t>✨ «День в Гатчине» - это программа для тех, хочет посмотреть все открытые объекты музея-заповедника в своем темпе, с одним экскурсоводом и не пропустить при этом ничего интересного. Программа начнется в Гатчинском дворце, где опытный экскурсовод музея обсудит ваш маршрут и посоветует, что можно осмотреть. В зимний период экскурсия может включать парадные залы, комнаты Николая I и Приоратский дворец. ✅ Стоимость на группу до 15 человек: 9000 рублей, с обязательной оплатой входных билетов: взрослый 950 рублей, учащиеся и пенсионеры 550 рублей. ➡️ Билеты</t>
+  </si>
+  <si>
+    <t>12.02.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4603</t>
+  </si>
+  <si>
+    <t>Внимание Александра III к творчеству Чайковского всегда отличалось теплотой и доброжелательностью. Когда композитор через обер-прокурора Святейшего синода К.П. Победоносцева обратился к императору с просьбой о денежной помощи, государь отозвался без промедления. Чайковскому было пожаловано три тысячи рублей серебром, причем монарх распорядился передать, что долг можно не возвращать. В 1888 году Александр III, не дожидаясь прошений, назначил Чайковскому ежегодную пенсию в размере 3000 рублей серебром. ➡ История взаимоотношений Александра III и Чайковского - на лекции Михаила Алейникова, доцента кафедры русской музыки Санкт-Петербургской государственной консерватории имени Н. А. Римского-Корсакова. 📆 15 февраля, билеты еще есть!</t>
+  </si>
+  <si>
+    <t>12.02.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4600</t>
+  </si>
+  <si>
+    <t>⚔️ Воскресенье - день семейных приключений в Гатчинском дворце! Приглашаем вас 22 февраля на программу «Вот пистолеты уж блеснули…». Гатчинский дворец хранит лучшую, по версии Московской Политехнической Выставки 1872 года, коллекцию оружия. Чем она всех поразила? Чем удивляет нас сегодня? Благодаря кому она стала такой уникальной? Ответы на эти вопросы нас ждут в Оружейной галерее Гатчинского дворца. После экскурсии вас ждет мастер-класс в комнатах Детских гостиных! ➡ Билеты</t>
+  </si>
+  <si>
+    <t>11.02.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4599</t>
+  </si>
+  <si>
+    <t>❗ Друзья! Хотим предупредить об ограничениях 12 февраля, чтобы ваш визит в Гатчинский дворец был комфортным. Что нужно знать: 🔸 Возможно перекрытие Дворцового плаца (примерно на 15 минут). 🔸 С 00:00 до 19:00 будет ограничена парковка на двух площадках напротив дворца на Красноармейском проспекте. 🔸 Аллея Императора Павла I также будет перекрыта в течение дня. Пожалуйста, планируйте свой визит с запасом по времени. Спасибо за понимание! Ждем вас в гости.</t>
+  </si>
+  <si>
+    <t>11.02.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4598</t>
+  </si>
+  <si>
+    <t>🖼 Алентуры - это гобелены, в которых сюжетное изображение заключается в бордюры, стилизованные под резную золоченую раму. Они появились в начале XVIII века, постепенно вытеснив цветочные обрамления, характерные для эпохи Людовика XIV. Яркий пример - гобелен в Малиновой гостиной, в центре которого, подобно живописной картине в раме, изображена сцена из романа Сервантеса «Дон Кихот». Это был дипломатический подарок: в 1782 году Людовик XVI преподнес гобелен великому князю Павлу Петровичу и его супруге. #дворцовыйсловарь</t>
+  </si>
+  <si>
+    <t>10.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4597</t>
+  </si>
+  <si>
+    <t>Как простому учителю удалось получить расположение самого императора? ☕ Сервиз как портрет эпохи и личная история - смотрите новый выпуск «Онлайн с хранителем»! #онлайнсхранителем</t>
+  </si>
+  <si>
+    <t>10.02.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4591</t>
+  </si>
+  <si>
+    <t>❄ Сделали еще одну серию заставок на телефон - теперь с его величеством Приоратом. ➡️ Забирайте с собой частичку волшебной гатчинской зимы ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>09.02.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4590</t>
+  </si>
+  <si>
+    <t>15 февраля в 14:00 приглашаем вас на лекцию Михаила Алейникова «Император Всероссийский и Композитор Всея России». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». В мае 1881 года Чайковский обратился за материальной помощью к Александру III. Спонтанно отправив императору письмо, он, человек деликатный и застенчивый, стал корить себя. Полученный ответ превзошел ожидания композитора... ✅ О спикере: Михаил Алейников, доцент кафедры русской музыки Санкт-Петербургской государственной консерватории имени Н. А. Римского-Корсакова, кандидат искусствоведения, научный сотрудник Музыкальной библиотеки Санкт-Петербургской академической филармонии имени Д. Д. Шостаковича 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей) 📌 Лекционный зал на 3 этаже Гатчинского дворца</t>
+  </si>
+  <si>
+    <t>09.02.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4588</t>
+  </si>
+  <si>
+    <t>📅 Лекции, выставки, экскурсии и программы для детей и взрослых: планируем неделю с нашей афишей! ГАТЧИНСКИЙ ДВОРЕЦ Лекция «Император Всероссийский и Композитор Всея России: к истории взаимоотношений Александра III и Чайковского» | 15 февраля в 14:00 | Выставка «Александр III и Чайковский. Царь и композитор» | 12 декабря - 12 апреля | Выставка «Александр III. Личное. Сервиз для государя» | 24 декабря - 22 марта | Экскурсия по Парадным залам и личным комнатам Николая I | 10-15 февраля в 11:30 и 15:00 | Экскурсия по выставке «Александр III и Чайковский. Царь и композитор» | 14 и 15 февраля в 11:30 и 15:00 | ДЕТЯМ Гатчинский дворец в зеркале истории | 15 февраля в 12:10 и 14:10 | ПРИОРАТСКИЙ ДВОРЕЦ «Мальтийский орден и Россия» | 14 февраля в 11:00 и 13:00 | #афиша</t>
+  </si>
+  <si>
+    <t>07.02.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4587</t>
+  </si>
+  <si>
+    <t>🩰 Ко Дню балета принесли загадку с выставки «Александр III и Чайковский. Царь и Композитор». Угадаете, что здесь изображено?</t>
+  </si>
+  <si>
+    <t>07.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4586</t>
+  </si>
+  <si>
+    <t>❄Доброе утро! Не проходите мимо: в Приоратском дворце тепло, кот Ричард дремлет на подоконнике после ночного дежурства, мальтийские рыцари раскрывают секреты ордена. 📷: Станислав Саблин. Кстати, о саженцах на склонах мы рассказывали здесь.</t>
+  </si>
+  <si>
+    <t>06.02.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4581</t>
+  </si>
+  <si>
+    <t>📆 Экскурсии, лекции, спектакли для всей семьи: афиша на эти выходные полна событий! 🔸 Экскурсия по Парадным залам и личным комнатам Николая I Какую роль сыграл Павел I в истории Гатчинского дворца, насколько трепетно Николай I относился к наследию родителя и какие преобразования привнес в облик дворцовых фасадов и интерьеров – обо всем этом вы узнаете, посетив нашу экскурсию-бестселлер. 📆 7 и 8 февраля в 11:30 и 15:00 🔸 Экскурсия по выставке «Александр III и Чайковский. Царь и Композитор» 📆 7 и 8 февраля в 15:30 🔸Лекция «Играли с моей душкой на корнете и фортепианах…» 📆 8 февраля в 14:00 🔸 Программа для всей семьи «Гатчинский дворец в зеркале истории» 📆 8 февраля в 12:10 и 14:10 🔸 Спектакль «Приключения барона Мюнхгаузена» - это невероятные истории о том, что было, чего не было и чего по законам природы быть не могло, но это точно было. Вооружитесь фантазией и серые будни превратятся в необыкновенный мир! 📆 7 февраля в 16:00 #афиша_выходные</t>
+  </si>
+  <si>
+    <t>05.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4580</t>
+  </si>
+  <si>
+    <t>🎺 При Александре III в Гатчинском дворце было множество музыкальных инструментов: рояли и пианино, на которых играли как в личных комнатах, так и в Арсенальном зале, механические музыкальные инструменты вроде оркестрионов, фисгармонии и даже два органа. Сам император играл на корнет-а-пистоне, геликоне, трубе, валторне и тубе. 📯 В 1930-х годах в рабочем кабинете Александра III был даже установлен манекен, изображающий государя именно во время игры на геликоне. ➡️ Больше о музыкальных талантах императора вы сможете узнать в это воскресенье на лекции Владимира Кошелева «Играли с моей душкой на корнете и фортепианах…».</t>
+  </si>
+  <si>
+    <t>05.02.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4574</t>
+  </si>
+  <si>
+    <t>❄ Время обновить заставку на телефоне! Поймали в кадр атмосферу зимнего утра в Дворцовом парке: скачивайте полноразмер по ссылке или просто вдохновляйтесь на прогулки по хрустящему снегу. #Дворцовыйпарк_сегодня ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>05.02.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4573</t>
+  </si>
+  <si>
+    <t>☀️ Причина №1 посетить Дворцовый парк зимой - вот такой перламутровый рассвет на Часовой башне. Доброе утро! #Дворцовыйпарк_сегодня</t>
+  </si>
+  <si>
+    <t>04.02.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4572</t>
+  </si>
+  <si>
+    <t>🎵 Симоне Занкини - выдающийся аккордеонист, лауреат крупнейших международных конкурсов. Инструмент, на котором играет маэстро - это единственный в своем роде деревянный аккордеон. Занкини гастролирует по всему миру с солистами оркестра миланского театра Ла Скала и звездами мировой музыкальной сцены. Каждое его выступление - поистине знаковое музыкальное событие. ✨ 23 февраля маэстро Занкини можно будет послушать в Гатчинском дворце на праздничном концерте «Время победителей». В программе: героические арии из опер А. Бородина и М. Мусоргского, известные песни о Великой Отечественной войне, музыка из кинофильмов для аккордеона с оркестром. ➡ Подробности и билеты</t>
+  </si>
+  <si>
+    <t>04.02.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4571</t>
+  </si>
+  <si>
+    <t>📆 4 февраля 1880 года будущий император Александр III записал в дневнике: «В ¾11 утра отправились с Мини на Балтийскую дорогу и в 11¼ отправились через Лигово, Красное Село в Гатчину. Поехали еще с нами Алексей, Победоносцев и Н.М. Баранов, уже в статском платье. Погода сегодня совершенно весенняя, светло, тепло и чудное солнце с самого утра. В Гатчине мы смотрели на пруду подводную лодку инженера Джевецкого, который при нас сделал несколько удачных опытов со своей лодкой и кончил тем, что подвел мину под плот и отойдя взорвал ее отлично. Эта лодка, я уверен, будет иметь большое значение в будущем и сделает порядочный переполох в морских сражениях. После опытов мы зашли во дворец, а в ½ 3 отправились на Варшавскую станцию». ➡️ Об испытании лодки в Дворцовом парке и подарке императрице от Нептуна читайте в нашем Дзене.</t>
+  </si>
+  <si>
+    <t>03.02.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4570</t>
+  </si>
+  <si>
+    <t>📜 Друзья, мы ищем письма с фронта! Если в вашем семейном архиве хранятся фронтовые письма или открытки ваших родных, чья судьба связана с Гатчиной, поделитесь этими бесценными строками. В рамках акции «Письма с фронта» мы планируем выпустить памятный ролик, в котором фрагменты этих писем оживут в голосах сотрудников нашего музея. ➡️ Присылайте сканы или фотографии писем на почту kirpichnikova@gatchinapalace.ru Каждое имя, каждая история будут увековечены.</t>
+  </si>
+  <si>
+    <t>03.02.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4569</t>
+  </si>
+  <si>
+    <t>❄️ Февраль как предчувствие весны: вот уже и ветви в серебре инея напоминают цветущий миндаль с картин Ван Гога. Доброе утро! ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>02.02.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4568</t>
+  </si>
+  <si>
+    <t>8 февраля в 14:00 приглашаем вас на лекцию Владимира Кошелева «Играли с моей душкой на корнете и фортепианах…» Император Александр III – музыкант». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». Александр III любил музыку и хорошо в ней разбирался, а в молодости и сам прекрасно музицировал. На чем играл цесаревич? Что именно исполнял? Сохранились ли его музыкальные инструменты? О спикере: Владимир Кошелев, старший научный сотрудник Музея театрального и музыкального искусства 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей) 📌 Лекционный зал на 3 этаже Гатчинского дворца</t>
+  </si>
+  <si>
+    <t>02.02.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4566</t>
+  </si>
+  <si>
+    <t>📅 Невероятные истории барона Мюнхгаузена, лекция о музыкальных талантах Александра III, выставки, экскурсии и программы для всей семьи: планируем неделю с нашей афишей! ГАТЧИНСКИЙ ДВОРЕЦ «Лекция «Играли с моей душкой на корнете и фортепианах…» Император Александр III – музыкант» | 8 февраля в 14:00 | Выставка «Александр III и Чайковский. Царь и композитор» | 12 декабря - 12 апреля | Выставка «Александр III. Личное. Сервиз для государя» | 24 декабря - 22 марта | Экскурсия по Парадным залам и личным комнатам Николая I | 4-8 февраля в 11:30 и 15:00 | Экскурсия по выставке «Александр III и Чайковский. Царь и композитор» | 7 и 8 февраля в 11:30 и 15:00 | ДЕТЯМ Спектакль «Приключения барона Мюнхгаузена» | 7 февраля в 16:00 | Гатчинский дворец в зеркале истории | 8 февраля в 12:10 и 14:10 | ПРИОРАТСКИЙ ДВОРЕЦ «Мальтийский орден и Россия» | 8 февраля в 11:00, 13:00 и 15:00 | #афиша</t>
+  </si>
+  <si>
+    <t>01.02.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4565</t>
+  </si>
+  <si>
+    <t>«И мягко устланные горы Зимы блистательным ковром. Все ярко, все бело кругом». ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>31.01.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4564</t>
+  </si>
+  <si>
+    <t>🥞 Масленица на Дворцовой ферме! 20 февраля будем провожать зиму весело и задорно: 🔸 на экскурсии по комплексу Императорской фермы познакомимся с четвероногими и пернатыми обитателями, а также со старинными предметами крестьянского быта 🔸 от души повеселимся в народных масленичных играх на свежем воздухе: перетягивании каната, метании веника, «картофельной» эстафете и многих других 🔸 приготовим козий сыр шевр на мастер-классах 🔸 согреемся блинами и горячим чаем ❗ Только для организованных групп (до 24 человек) ➡ Билеты</t>
+  </si>
+  <si>
+    <t>30.01.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4563</t>
+  </si>
+  <si>
+    <t>🩰 Чем запомнилась Антониетта Дэль-Эра - первая исполнительница партии феи Драже в балете «Щелкунчик»? Рассказывает Елена Григорьева, куратор выставки «Александр III и Чайковский. Царь и Композитор». #говориткуратор </t>
+  </si>
+  <si>
+    <t>30.01.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4561</t>
+  </si>
+  <si>
+    <t>Музей-заповедник сегодня ☀️</t>
+  </si>
+  <si>
+    <t>30.01.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4560</t>
+  </si>
+  <si>
+    <t>Гадание на выходной культпросвет! Нажимайте на паузу или делайте скриншот - рандом подскажет, на какую лекцию сходить в Гатчинском дворце. ➡️ Расписание лектория к выставке «Александр III и Чайковский. Царь и Композитор» и билеты</t>
+  </si>
+  <si>
+    <t>30.01.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4559</t>
+  </si>
+  <si>
+    <t>🫶🏻Невероятное видео с Белого озера в Гатчине</t>
+  </si>
+  <si>
+    <t>29.01.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4556</t>
+  </si>
+  <si>
+    <t>✨ В продажу поступил каталог выставки «Александр III и Чайковский. Царь и Композитор»! Внутри - статьи научных сотрудников и кураторов выставки, полный перечень экспонатов и богатый иллюстративный материал. ✅ Приобрести издание можно в сувенирном магазине Гатчинского дворца. Стоимость: 2500 рублей.</t>
+  </si>
+  <si>
+    <t>29.01.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4553</t>
+  </si>
+  <si>
+    <t>24 октября 1893 года император Александр III был как-то особенно музыкально настроен и потребовал, чтобы сыграли одну из пьес Чайковского. Граф С.Д. Шереметев вспоминал: «Все разошлись несколько позднее обыкновенного и под чудным настроением, а на другой день узнали, что в то самое время, когда это происходило в Гатчине, умирал Чайковский. Казалось, мы слышали его лебединую песнь». Благодаря «Книге программ 1891 – 1894» Придворного хора стало известно, какое произведение Чайковского тогда звучало в Гатчинском дворце: ариозо Наташи из любимой императором оперы «Опричник». ➡️ Подробнее читайте в нашем материале в Яндекс Дзен Выставка «Александр III и Чайковский. Царь и Композитор» работает в Гатчинском дворце до 12 апреля. Посещение - по входному билету в музей.</t>
+  </si>
+  <si>
+    <t>28.01.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4547</t>
+  </si>
+  <si>
+    <t>Завершающий штрих после культурной программы в Гатчинском дворце - ужин в ресторане «Царская усадьба». Здесь вас ждет уютная атмосфера, авторская кухня и возможность в теплой компании обсудить самые яркие впечатления. Мы изучили горячее меню и спешим поделиться самыми аппетитными находками ⬆️ ___ 📍 Ресторан «Царская усадьба» работает в Кухонном каре Гатчинского дворца каждый день, с 12:00 до 22:00.</t>
+  </si>
+  <si>
+    <t>28.01.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4546</t>
+  </si>
+  <si>
+    <t>Информация для держателей электронного сертификата ЕКП Если в 2025 году у вас уже был оформлен электронный сертификат, то для его получения в 2026 году подавать новое заявление не нужно. Как это работает: 🔸 Срок действия сертификата — 1 год с момента оформления. 🔸 По истечении года, если ваша ЕКП активна, новый сертификат будет выпущен автоматически. Где проверить свой сертификат? 🔵 В личном кабинете ЕКП в разделе «Сертификаты», кнопка «Посещение музеев» 🔵 На странице авторизации на портале ЕКП, кнопка «Проверить электронный или социальный сертификат» ___ ✅ По сертификату можно посетить Гатчинский и Приоратский дворцы. Обратите внимание, что приобрести билеты можно только в кассе музея.</t>
+  </si>
+  <si>
+    <t>27.01.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4545</t>
+  </si>
+  <si>
+    <t>1 февраля в 14:00 приглашаем вас на лекцию Айсулу Шукуровой «Чайковский и Гатчина». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». С Гатчиной, официальной резиденцией Александра III, Чайковского связывали особые узы. В стенах дворца звучала его музыка, благодаря покровительству императора увидели свет многие произведения Чайковского, впоследствии получившие огромную известность. Была Гатчина и домом многих музыкантов, с которыми композитор был дружен. ✅ О спикере: Айсулу Шукурова, старший научный сотрудник музея-заповедника «Гатчина», куратор выставки. 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей)</t>
+  </si>
+  <si>
+    <t>27.01.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4540</t>
+  </si>
+  <si>
+    <t>Лекторий к выставке «Александр III и Чайковский» успешно стартовал! Любуемся вашими светлыми вдумчивыми лицами на лекции Лидии Адэр и уже ждем на следующей. 📆 Что еще стоит посетить на этой неделе - в нашем еженедельном дайджесте. #афиша</t>
+  </si>
+  <si>
+    <t>26.01.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4535</t>
+  </si>
+  <si>
+    <t>🎻 Вспоминаем вчерашний вечер: в Гатчинском дворце выступил Молодежный камерный оркестр Заслуженного коллектива России. Основатель и руководитель оркестра Ярослав Забояркин о программе концерта: «Безмятежная классичность Серенады для струнных, написанной накануне восшествия Александра на престол, перекликается с идеей созидательного покоя; монументальное Фортепианное трио «Памяти великого художника создано в первые годы его правления, оно стало одним из духовных манифестов эпохи. Завершает программу Тема с вариациями Антона Аренского, в основе которой – знаменитая тема песни Чайковского «Легенда» – произведение, которое император, известный ценитель музыки, несомненно слышал. Таким образом, музыка Чайковского и его школы стала неотъемлемой частью, звуковым воплощением культурной атмосферы России эпохи Александра III». ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте</t>
+  </si>
+  <si>
+    <t>26.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4530</t>
+  </si>
+  <si>
+    <t>26 января 1944 года Гатчина была освобождена от немецко-фашистских оккупантов. Оккупация города продолжалась 886 дней. В бывшей императорской резиденции, как в самом прочном здании, расположился штаб 50-го корпуса 18-й армии под командованием Георга Линдемана. В его честь немцы даже попытались переименовать город в Линдеманштадт, однако, название так и не прижилось. Во дворце находились: общежитие лётчиков люфтваффе, офицерский буфет, казино, дом терпимости, склады, хозяйственные помещения. ➡️ Ко Дню освобождения Гатчины публикуем статью Марии Кирпичниковой, ученого секретаря музея-заповедника «Гатчина». Читайте о героических усилиях сотрудников музея по эвакуации ценностей, об уничтожении коллекций оккупантами, использовании дворца в военных и хозяйственных целях и о возвращении утраченных экспонатов в музей.</t>
+  </si>
+  <si>
+    <t>25.01.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4528</t>
+  </si>
+  <si>
+    <t>❄️ Сезоны в Дворцовом парке: какое настроение вам ближе? ___ 📷: Музей-заповедник «Гатчина», Сергей Рятте.</t>
+  </si>
+  <si>
+    <t>24.01.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4527</t>
+  </si>
+  <si>
+    <t>📆 25 января состоится по-настоящему историческое событие - впервые за 130 лет в Гатчинском дворце прозвучит музыка Придворного оркестра, основанного императором Александром III в 1882 году. Сегодня коллектив известен как Заслуженный коллектив России - академический симфонический оркестр Санкт-Петербургской филармонии имени Шостаковича. ➡️ Последние билеты! Также в этот день вы сможете посетить лекцию Лидии Адэр «Чайковский и Петербург. Главная роль» и экскурсию по выставке «Александр III и Чайковский. Царь и композитор». 🎻 До музыкальной встречи в Гатчине!</t>
+  </si>
+  <si>
+    <t>23.01.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4526</t>
+  </si>
+  <si>
+    <t>📆 25 января в 14:00 приглашаем вас на лекцию Лидии Адэр «Чайковский и Петербург. Главная роль». Встреча пройдет в рамках лекционного цикла «Час с куратором», подготовленного к выставке «Александр III и Чайковский. Царь и Композитор». Петербург для Чайковского был не городом, а судьбой. На парадных проспектах и в туманных переулках имперской столицы разыгралась главная драма его жизни. Здесь он выбрал профессию композитора, здесь искал благоволения дирекции императорских театров, здесь сражался с критиками. Его ждали триумфы и провалы, минуты покоя и душевного смятения. На лекции мы пройдем путем композитора от театрального закулисья до напряженного творческого диалога с коллегами по «музыкальному цеху», услышим и увидим Петербург в его сочинениях. ✅ О спикере: Лидия Адэр, музыковед, кандидат искусствоведения, арт-директор Центра «Арт-паркИНГ», приглашенный лектор Мариинского театра и зала «Зарядье» 🎫 По входному билету в Гатчинский дворец или по отдельному билету на лекцию (стоимость: 200 рублей)</t>
+  </si>
+  <si>
+    <t>22.01.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4514</t>
+  </si>
+  <si>
+    <t>🌿 Наша новая коллекция уходовой косметики и ароматов для дома - словно распахнутое окно в утренний сад. Воздух наполнен свежестью скошенной травы и ароматом нежных персиковых цветов, а в каплях росы сверкают ягоды спелой малины. Можно собрать свой неповторимый букет впечатлений: все средства продаются как отдельно, так и в готовых наборах. ✨ Спрашивайте в сувенирном магазине Гатчинского дворца и в Оранжерейной лавке (Красноармейский проспект, 11).</t>
+  </si>
+  <si>
+    <t>22.01.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4513</t>
+  </si>
+  <si>
+    <t>#говориткуратор возвращается! ❓ Первое, что встречает посетителей выставки «Александр III и Чайковский. Царь и Композитор» - спинка тронного кресла. Почему так? Рассказывает Александра Фарафонова, научный руководитель музея-заповедника «Гатчина». #АлександрIII_и_Чайковский</t>
+  </si>
+  <si>
+    <t>21.01.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4512</t>
+  </si>
+  <si>
+    <t>✨ «Счастье мое» театра «На Литейном» - это история двух людей, мечтающих о своем месте в жизни в послевоенной России. Случайно-неслучайная встреча Виктории и Семёна, их нежданная любовь становится для героев главным жизненным уроком и испытанием. Можно ли изменить жизнь за одну ночь? Оказывается - можно. Спектакль - лауреат Высшей театральной премии Санкт-Петербурга «Золотой софит». 📆 15 февраля в 18:00 📍 Театральный зал Гатчинского дворца ➡ Билеты</t>
+  </si>
+  <si>
+    <t>21.01.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4503</t>
+  </si>
+  <si>
+    <t>📷 Каждый год, в третью среду января, мы публикуем подборку ваших прекрасных лиц! В этот день в мире проходит акция «Музейное селфи», присоединиться к которой очень просто: выкладывайте фотографии, сделанные в музее, и не забудьте про тег #музейноеселфи. 💛 Лица в посте: Егор Дюков, ulyashka2008, Валерия Листова, __mariva__, yanadeva7, Ксения Табурчан, filatik___16, один мяучный сотрудник.</t>
+  </si>
+  <si>
+    <t>20.01.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/gatchina_palace/4502</t>
+  </si>
+  <si>
+    <t>🎲 Престидижитация - это фокусы с мелкими предметами, где эффект достигается за счет мелкой моторики и ловкости рук. В буквальном переводе: «быстрые пальцы». ✨ В Арсенальном зале часто устраивали вечера: кукольные спектакли для детей, цирковые представления. В ноябре 1884 года в Гатчине побывал господин Вашингтон Ирвинг Бишоп, «первый изобретатель и всемирно известный чтец чужих мыслей», который дал сеанс в присутствии их величеств. А через несколько дней, после вечернего обеда, доктор магии госпожа Роман показывала фокусы на малой сцене. #дворцовыйсловарь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4247,51 +5084,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H432"/>
+  <dimension ref="A1:H525"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1532.34" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -14796,50 +15633,1631 @@
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>29761</v>
       </c>
       <c r="B432" t="s">
         <v>1287</v>
       </c>
       <c r="C432" t="s">
         <v>1288</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="E432">
         <v>1381</v>
       </c>
       <c r="F432">
         <v>3</v>
       </c>
       <c r="G432">
         <v>31</v>
       </c>
       <c r="H432">
         <v>1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>87868</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E433">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>87869</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E434">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>87870</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E435">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>87871</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E436">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>87872</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E437">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>87873</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E438">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>87874</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E439">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>87875</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E440">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>87876</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E441">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>87877</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E442">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>87878</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E443">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>87879</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E444">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>87880</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E445">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>87881</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E446">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>87882</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E447">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>87883</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E448">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>87884</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E449">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>87885</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E450">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>87886</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E451">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>87887</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E452">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>87888</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E453">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>87889</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E454">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>87890</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E455">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>87891</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E456">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>87892</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E457">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>87893</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E458">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>87894</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E459">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>87895</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E460">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>87896</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E461">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>87897</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E462">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>87898</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E463">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>87899</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E464">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>87900</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E465">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>87901</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E466">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>87902</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E467">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>87903</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E468">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>87904</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E469">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>87905</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E470">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>87906</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E471">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>87907</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E472">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>87908</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E473">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>87909</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E474">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>87910</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E475">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>87911</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E476">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>87912</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E477">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>87913</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E478">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>87914</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E479">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>87915</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E480">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>87916</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E481">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>87917</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E482">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>87918</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E483">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>87919</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E484">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>87920</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E485">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>87921</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E486">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>87922</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E487">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>87923</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E488">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>87924</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E489">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>87925</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E490">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>87926</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E491">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>87927</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E492">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>87928</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E493">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>87929</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E494">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>87930</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E495">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>87931</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E496">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>87932</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E497">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>87933</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E498">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>87934</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E499">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>87935</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E500">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>87936</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E501">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>87937</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E502">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>87938</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E503">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>87939</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E504">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>87940</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E505">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>87941</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E506">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>87942</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E507">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>87943</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E508">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>87944</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E509">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>87945</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E510">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>87946</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E511">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>87947</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E512">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>87948</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E513">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>87949</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E514">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>87950</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E515">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>87951</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E516">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>87952</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E517">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>87953</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E518">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>87954</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E519">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>87955</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E520">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>87956</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E521">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>87957</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E522">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>87958</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E523">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>87959</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E524">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>87960</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E525">
+        <v>1431</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">