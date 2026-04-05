--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1748">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4341,50 +4341,965 @@
     <t>01.03.25 07:38</t>
   </si>
   <si>
     <t>t.me/arhangelskoemuseum/4747</t>
   </si>
   <si>
     <t>Сегодня, 1 марта, мы отмечаем день рождения Ксении Николаевны Юсуповой-Шереметевой-Сфири! 💐 Единственная дочь графа Николая Дмитриевича Шереметева и княгини Ирины Феликсовны Юсуповой и внучка владельцев Архангельского Феликса и Ирины Юсуповых родилась в первый день весны. Назвали девочку Ксенией – в честь прабабушки, сестры императора Николая II великой княгини Ксении Александровны. 💐 Уважаемая Ксения Николаевна, от всего коллектива музея-заповедника «Архангельское» поздравляем Вас с Днем рождения! Будьте здоровы и счастливы! Мы с большой теплотой храним в сердцах воспоминания о Ваших визитах. С нетерпением ждем Вас в гости. 💐 Двери музея-заповедника всегда открыты для Вас и Вашей семьи!</t>
   </si>
   <si>
     <t>28.02.25 13:35</t>
   </si>
   <si>
     <t>t.me/arhangelskoemuseum/4746</t>
   </si>
   <si>
     <t>Друзья, кто собирается к нам на Масленицу! Приезжайте вообще на весь день – поесть блинов с чаем, послушать частушки и баянистов, похороводить вокруг Масленицы, погулять по красивейшему парку, подышать свежим воздухом, заглянуть на музейные выставки и просто с удовольствием провести время. Напоминаем, как к нам добраться. Музей-заповедник имеет 3 входа: 📍КПП №1 — визит-центр, остановка «Архангельское» на Ильинском шоссе. 📍КПП №2 — вход со стороны санатория. 📍КПП №3 — «Святые ворота», этот вход ближе к церкви Михаила Архангела. Своим ходом: 🚌 От метро «Тушинская» на автобусе №549, 541, 540 до остановки «Архангельское». Вы выйдете возле КПП-1. Также от метро «Тушинская» ходит маршрутное такси №151 – нужно выйти на остановке «Санаторий» (возле КПП-2) или на следующей -«Архангельское» (немного пройти через парк и попадете к КПП-3). 🚈 От ж/д станции «Павшино» (МЦД-2) на маршрутном такси № 41 и 49 до остановки «Архангельское» (КПП-1) или №31 до остановки «Санаторий» (КПП-2) или «Архангельское» (КПП-3). ⠀ От метро «Строгино» ходит автобус №1067 до остановки «Санаторий» (КПП-2) или «Архангельское» (КПП-3). ⠀ 🚘 На машине: По Волоколамскому или Новорижскому шоссе до пересечения с Ильинским шоссе. 📍Координаты (на Яндекс Картах) КПП-1 - 55.788843, 37.281647 Парковки как таковой нет, но иногда возникает стихийная и не очень удобная на обочине шоссе и немного в лес. КПП-2 - 55.789002, 37.289280 Почти напротив КПП-2 есть платная парковка. КПП-3 - 55.784643, 37.291012 Здесь парковка бесплатная вдоль дороги, но дорога широкая Карту Музея-заповедника с отмеченными КПП также можно открыть у нас на сайте. До встречи в Музее-заповеднике «Архангельское»!</t>
   </si>
   <si>
     <t>28.02.25 12:12</t>
   </si>
   <si>
     <t>t.me/arhangelskoemuseum/4739</t>
   </si>
   <si>
     <t>Российская государственная детская библиотека подвела предварительные итоги Девятой общероссийской акции «Дарите книги с любовью» Участниками в этом году стали около 7,7 тысячи библиотек и других учреждений культуры и образования из всех регионов страны. Всего собрано около 232,4 тысячи книг, а непосредственно в РГДБ поступило почти 23 тысячи изданий. Книги, полученные РГДБ от организаций, будут направлены в 55 библиотек Белгородской, Владимирской, Запорожской, Калужской, Нижегородской, Омской, Рязанской, Самарской, Саратовской, Свердловской, Ульяновской, Магаданской и Ростовской областей, Республик Дагестан, Мордовия, Татарстан, Чувашия, Удмуртия, Хабаровского и Алтайского краев. Часть изданий РГДБ направит в подшефные учреждения новых регионов России. Экземпляры, полученные от частных дарителей, отправятся в Центральную городскую детскую библиотеку имени Максима Горького в Таганроге.</t>
+  </si>
+  <si>
+    <t>27.02.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6208</t>
+  </si>
+  <si>
+    <t>В рамках акции «Культура поМАХимуму» приглашаем 1 марта в 15:00 всех пользователей мессенджера МАХ на бесплатный кинопоказ "Маршал трех коронаций" из цикла "Архангельское - Подмосковный Версаль" в нашем Кинолектории. 📌 Документальный фильм рассказывает о жизни создателя усадьбы "Архангельское", знаменитого коллекционера и мецената князя Николая Борисовича Юсупова (1751-1831) в эпоху правления "рыцаря на троне" - императора Павла I (1754-1801). 📌 Кинопоказ бесплатный, по регистрации. 📌Чтобы получить бесплатный билет в кассе Музея, необходимо предъявить "Цифровой ID" в мессенджере МАХ. Билет не дает право бесплатного прохода на территорию Музея, необходимо дополнительно приобрести Входной билет в Парк. #КультурапоМАХимуму</t>
+  </si>
+  <si>
+    <t>27.02.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6207</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике "Архангельское"! 28 ФЕВРАЛЯ (суббота) 12:00 - Мастер-класс по живописи «Зимняя акварель». Домик смотрителя 12:00 – Лекция из цикла «Архитекторы ХХ века»: Эрих Мендельсон – Заха Хадид. Кинолекторий 12:00 - Детский медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 13:00 - Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 - Лекция: «Карпов, Давыдов, Шаляпин. Рауты в Театральном клубе». Кинолекторий 16:00 - Концерт «Сны Миядзаки». Колоннада #КультурапоМАХимуму 1 МАРТА (воскресенье) 13:00 - Лекция «Искусство европейского книжного переплёта». Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла «Витраж в пастельных тонах». Домик смотрителя 15:00 – Кинопоказ: «Маршал трех коронаций». Кинолекторий Бесплатно. Регистрация через кассы Музея по «Цифровому ID». #КультурапоМАХимуму 16:00 – Концерт «Моцарт и его друзья». Колоннада #КультурапоМАХимуму 16:00 - Мастер-класс по живописи «Архитектурный скетчинг: от наброска к четкой графике». Домик смотрителя 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>26.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6206</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Приглашаем вместе с нами присоединиться к всероссийской акции «Культура поMAХимуму» #КультурапоМАХимуму, инициированной Министерством культуры РФ ✨ В рамках акции льготные категории посетителей музея смогут приобрести со скидками: - билеты на концерт 28 февраля «Сны Миядзаки» - билеты на концерт 1 марта «Моцарт и его друзья» - сборную экскурсию «Архангельское. Страницы истории» - сборную экскурсию «Архангельское. История и современность» - сборную экскурсию по Западному флигелю «Карету мне, карету!». Совершить покупку можно только в кассах Музея-заповедника! ✨ Для получения скидки в рамках акции вам необходимо подтвердить свой льготный статус с помощью сервиса «Цифровой ID» в национальном мессенджере MАХ. ✨ Льготный статус могут подтвердить: студенты, члены многодетных семей, люди с инвалидностью и пенсионеры. Не знаете, как подключить «Цифровой ID»? Держите инструкцию для подтверждения льготного статуса в пару нажатий! ✨ Установите национальный мессенджер МАХ, оформите Цифровой ID и приходите в Музей-заповедник «Архангельское»!</t>
+  </si>
+  <si>
+    <t>25.02.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6205</t>
+  </si>
+  <si>
+    <t>В Ярославском художественном музее проходит выставка итальянской живописи из фондов Музея-заповедника «Архангельское». 🖼 Уникальную коллекцию живописи в свое время собрал владелец Архангельского - князь Николай Борисович Юсупов (1751–1831) - просвещенный вельможа, дипломат и один из крупнейших коллекционеров России. 🖼 С 1783 по 1788 год Юсупов служил посланником при дворе в Турине, регулярно посещая итальянские города. Он установил личные контакты с прославленными художниками: по его заказу работал Мариано Росси, в Риме он приобретал произведения у блестящего Помпео Батони, внимания которого добивались знатнейшие заказчики Европы. В коллекции были представлены шедевры Высокого Возрождения - работы Рафаэля, Андреа дель Сарто, Корреджо, великих венецианцев Джорджоне, Тициана, Веронезе и Тинторетто. Широко представлены мастера болонской школы XVII века: Гвидо Рени, Гверчино, Доменикино, Франческо Альбани, братья Карраччи. Особого внимания заслуживают парные композиции североитальянского живописца Паоло Пагани «Пленение Софонисбы» и «Смерть Софонисбы» (1695–1700). 🖼 Подлинную гордость князя составляла венецианская школа XVIII века - свыше 60 произведений. «Встреча Антония и Клеопатры» и «Пир Клеопатры» Джамбаттисты Тьеполо прославили собрание на всю Европу. Представлены работы Якопо Амигони, Себастьяно Риччи, Гаспаре Дициани, 33 картины Пьетро Антонио Ротари, пейзажи с видами Венеции, полотна Франческо Казановы. 🖼 Выставка предоставляет возможность познакомиться с выдающимися образцами итальянской живописи из собрания Музея-заповедника «Архангельское», оценить масштаб личности князя Николая Борисовича Юсупова, чья деятельность способствовала интеграции шедевров европейского искусства в русский культурный контекст и заложила основы будущих музейных собраний. 📌 ПОДРОБНО О ВЫСТАВКЕ Выставка проходит с 20 февраля по 28 июня 2026 года в Ярославском художественном музее (г. Ярославль, Советская пл., д. 2)</t>
+  </si>
+  <si>
+    <t>24.02.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6204</t>
+  </si>
+  <si>
+    <t>✨ Представьте себе фарфоровое заведение, продукцию которого невозможно было купить. Ни за какие деньги. Всё, что выходило из мастерских, отправлялось в «буфетную Его Сиятельства» или преподносилось в дар лично князем. И адресаты этих подарков были под стать: императорская семья, высшая знать, ближайшие друзья. Такой заведение существовало в усадьбе Архангельское. Создал его человек, который в то время о фарфоре знал, наверное, больше всех в России. ✨ В 1792 году князь Николай Борисович Юсупов - один из богатейших людей империи - стал директором Императорского фарфорового и стеклянного заводов. Юсупов к тому времени объездил Европу, собрал великолепные коллекции живописи и скульптуры и прекрасно разбирался в искусстве. Фарфор увлек его особенно. Князь вникал в технологию, следил за качеством росписи. За 10 лет на этой должности он превратился в знатока фарфорового дела. ✨ В 1802 году князь оставил директорство. Ему было уже за 60 лет. Казалось, настало время для покоя, но Юсупов думал иначе. 📌 Читать продолжение</t>
+  </si>
+  <si>
+    <t>24.02.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6203</t>
+  </si>
+  <si>
+    <t>🔹🔹🔹🔹🔹🔹 «Карпов, Давыдов, Шаляпин. Рауты в Театральном клубе» ◽️28 февраля 14:00 ◽️Кинолекторий / Онлайн ◽️ Зарегистрироваться / Зарегистрироваться на онлайн-трансляцию Лекция посвящена истории Театрального клуба при Союзе драматических и музыкальных писателей, мероприятиям сообщества, а также его членам и посетителям. После первой русской революции 1905 – 1907 годов в истории Юсуповского дворца на Литейном открылась новая страница. С ноября 1907-го года до конца апреля 1910-го особняк сдавался в аренду Театральному клубу, учрежденному Союзом драматических и музыкальных писателей. В жизни сообщества принимали активное участие многие выдающиеся люди своей эпохи, представители российской творческой интеллигенции Серебряного века. Лектор – Жуков Владимир Васильевич, заведующий сектором истории реставрации Государственного музея «Исаакиевский собор». Бесплатная лекция проводится в рамках сотрудничества с Государственным музеем «Исаакиевский собор».</t>
+  </si>
+  <si>
+    <t>23.02.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6200</t>
+  </si>
+  <si>
+    <t>В день Защитника Отечества невольно вспоминаются самые громкие имена полководцев и знаменитые сражения. На выставке «Люди и книги: ремесло или искусство?» находится альбом крупного формата. 📚 Этот фолиант содержит несколько гравюр с изображениями сражений Александра Македонского. Каждый лист альбома в обычном состоянии складывается в три-четыре раза. Одну из гравюр размером 75,5х151,5 см (высота - ширина) можно внимательно рассмотреть, благодаря придуманной дизайнером Александрой Сорокиной необычной витрине. 📚 На представленной гравюре изображена битва между македонской армией Александра Великого и персидским войском на реке Граник в Малой Азии в 334 году до н.э. Персидское войско встретило македонян на высоком правом берегу реки Граник. Опытный военачальник македонского войска Парменион предлагал дать воинам передышку. Однако, Александр принял решение начать бой незамедлительно. 📚 Одной из причин поражения персов стала неудачная диспозиция их войска - спереди конница, сзади пехота. Во время сражения Александр чуть не погиб. Молодого царя спас военачальник Клит. После победы в битве при Гранике войско македонян продолжило завоевание Малой Азии. 📚 Французский художник Шарль Лебрен (Charle Le Brun, 1619-1690) создал несколько живописных картин о битвах Александра Македонского. Гравёр Герард Одран (Gérard Audran, 1640-1703) выполнил с них копии на металле, по ним в конце XVII века в Париже были сделаны оттиски на бумаге. 📚 Гравюры, заключённые в кожаный с травлением переплёт коричневого цвета, оказались в библиотеке князя Н.Б. Юсупова (1751-1831) в Архангельском. В наши дни альбом хранится в одном из шкафов фонда редких книг музея и лишь иногда посетители могут увидеть его раскрытым (Les Batailles d'Alexandre d'après Charles Le Brun. S. l., s. a. РК 9302). Фото: - Гравюра «Александр в битве с персами при Гранике» - Крышка переплёта с суперэкслибрисом королевской типографии Парижа - Форзац из мраморной бумаги 🏛 Архангельское в MAX</t>
+  </si>
+  <si>
+    <t>23.02.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6194</t>
+  </si>
+  <si>
+    <t>📚📚📚📚📚📚📚 🌌«Темнота дает спокойствие. С чёрного на белое, в космической тишине ищем яркие моменты» — Сергей Ипатов, участник мастер-класса Алёны Кукушкиной, о технике граттажа. В воскресенье, 22 февраля, в пространстве выставки «Люди и книги: ремесло или искусство?» прошел еще один мастер-класс Алёны Кукушкиной — «Граттаж: магия процарапывания в книжной иллюстрации». Каждая работа, созданная на этом мастер-классе, получилась по‑настоящему уникальной: контраст, фактура, характер. Из непримечательных тёмных заготовок родились множество ярких и выразительных образов! Спасибо всем участникам и отдельное спасибо Алёне за профессионализм и создание творческой атмосферы✨ 📚Ждем вас и на других наших мероприятиях параллельной программы!</t>
+  </si>
+  <si>
+    <t>23.02.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6193</t>
+  </si>
+  <si>
+    <t>🎖 Поздравляем вас с Днём защитника Отечества! 🎖 Спасибо за вашу силу, храбрость, мужество и честь. Будьте здоровы, крепки и отважны! И пусть дома вас ждут, согревая своим теплом и любовью, самые близкие люди! 🎖 Желаем больших побед в любых начинаниях, быстрых и смелых решений, деловых успехов и новых творческих идей! 🏛 Архангельское в MAX</t>
+  </si>
+  <si>
+    <t>22.02.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6192</t>
+  </si>
+  <si>
+    <t>Масленица в Архангельском в самом разгаре! Присоединяйтесь к весёлым народным гуляниям 👠</t>
+  </si>
+  <si>
+    <t>22.02.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6190</t>
+  </si>
+  <si>
+    <t>⚡️В День защитника Отечества мы приглашаем вас на бесплатные показы легендарных отечественных фильмов о доблести, мужестве и патриотизме! Вход свободный по предварительной регистрации. «Суворов» ◽️23 февраля 14:00 ◽️Кинолекторий ◽️Бесплатная регистрация «Суворов» (1940) — советский художественный фильм, снятый режиссёрами Всеволодом Пудовкиным и Михаилом Доллером. В центре сюжета — история о великом русском полководце Александре Васильевиче Суворове в эпоху царствования Павла I. В начале 1940‑х годов советское искусство охватила волна патриотических настроений. В этом контексте фильм «Суворов», задача которого заключалась в поднятия морального духа народа и укреплении его веры в собственные силы перед лицом неминуемой беды, стал одним из самых ярких образцов историко‑биографического фильма этого времени. Полководец Александр Суворов в киноинтерпритации Пудовкина и Доллера эксцентричен и порой по-детски непосредственнен, чем и вызывает симпатию у зрителя. Но что действительно выделяет Суворова среди его окружения — отношение к армии как к семье. Именно этот факт определяет его стиль командования и демонстрирует его близость к народу. «Чапаев» ◽️23 февраля 16:00 ◽️Кинолекторий ◽️Бесплатная регистрация «Чапаев» (1934) — советский художественный фильм о легендарном командире Красной армии Василии Ивановиче Чапаеве. Картина стала одним из самых популярных фильмов в СССР, а её герои — Чапаев, Петька, Анка и комиссар Фурманов — стали частью народного фольклора. Георгий и Сергей Васильевы, режиссеры «Чапаева», решили не ограничиваться предложенным им литературным источником — романом писателя Дмитрия Фурманова — а лишь вдохновившись им создали поистине культовое кино. В процессе подготовки режиссеры тщательно изучили практически всю доступную литературу по теме Гражданской войны, включая художественные произведения. Особую ценность представляло то, что ключевые члены съёмочной группы не понаслышке знали, что такое Гражданская война и сами имели боевой опыт. Фильм «Чапаев» — это дух эпохи, а сам главный герой — один из самых значимых, ярких и динамичных образов в отечественной кинематографии.</t>
+  </si>
+  <si>
+    <t>22.02.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6189</t>
+  </si>
+  <si>
+    <t>❗️Уважаемые участники мастер-класса «Граттаж: магия процарапывания в книжной иллюстрации» 22 февраля! Место проведение мероприятия изменено! Мастер-класс переносится из кинолектория в выставочный зал «Ботанических оранжерей», в пространство выставки «Люди и книги: ремесло или искусство?». 📚До встречи!</t>
+  </si>
+  <si>
+    <t>21.02.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6188</t>
+  </si>
+  <si>
+    <t>✨ Сегодня день, важный и для музеев, и для путешественников - весь мир отмечает День экскурсовода! ✨ Поздравляем волшебных людей, открывающих нам мир истории, культуры и тайн различных городов и мест! ✨ И особенно поздравляем наших замечательных экскурсоводов музея-заповедника "Архангельское"! ✨ Они всегда на боевом посту, невзирая на погоду, и с нетерпением ждут новых любознательных гостей! ✨ Огромное спасибо за ваш труд! ✨ До новых встреч в музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>21.02.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6187</t>
+  </si>
+  <si>
+    <t>Последний день Масленицы проводим в Архангельском! Уличные мероприятия бесплатные, по входному билету в Парк. 👸 Услышим фольклорную музыку С 12:00 на уличной сцене начинается музыкальная Масленица! Услышим хор народной песни «Россияночка», хор русской песни «Околица», ансамбль русской песни «Лучина», хор народной песни «Любушка», этно-группу «Суроварг». 👠Пробуем молодецкую удаль С 13:00 приглашаем поучаствовать в богатырских состязаниях со сказочными героями. Нас ждут традиционные народные игры в заснеженном солнечном парке! 👩Пляшем народные танцы В 13:55 собираемся перед уличной сценой на перепляс и фолк-гуляние с музыкальной группой «Клюква». Концертная программа: торжественное построение всех народных коллективов на площади, выстраивание масштабных хороводов и ручейков. Полную программу можно увидеть на сайте Музея-заповедника «Архангельское»! 🏛 Архангельское в MAX</t>
+  </si>
+  <si>
+    <t>20.02.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6186</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! 21, 22 и 23 февраля Музей-заповедник работает в обычном режиме! Парк открыт с 10:00 до 20:00, кассы – до 19:00. Павильоны работают с 10:00 до 18:00. До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>20.02.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6185</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! В нашем канале МАХ мы подводим итоги розыгрыша карт «Гость музея» между новыми подписчиками. Переходите в МАХ – может быть, карта «Гость музея» уже стала вашей. 😊</t>
+  </si>
+  <si>
+    <t>20.02.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6183</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Теперь подтвердить льготный статус можно за пару секунд прямо через смартфон, с помощью Цифрового ID через мессенджер MAX и Госуслуги! В вашем телефоне появится защищенный QR-код — электронная версия ваших документов. Все надежно, конфиденциально и только у вас в руках. 👍 Подтвердить можно статус члена многодетной семьи и статус студента. Инструкция очень проста: 1️⃣ убедитесь, что у вас подтвержденная учетная запись на Госуслугах; 2️⃣ установите мессенджер MAX и приложение «Госуслуги» на телефон; 3️⃣ создайте в MAX свой Цифровой ID. Вот и все! 🏛 Архангельское в MAX</t>
+  </si>
+  <si>
+    <t>20.02.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6182</t>
+  </si>
+  <si>
+    <t>Приглашаем вас провести праздничные выходные дни в Архангельском! 21 – 22 ФЕВРАЛЯ – Масленица в Архангельском. Программа по ссылке 21 ФЕВРАЛЯ (суббота) 12.00 - Детский медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 13:00 - Лекция: «Петербургские дома Юсуповых». Кинолекторий (в лектории и онлайн) 13:00 - Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 - «Дни Финансового университета в Архангельском». Мастер-класс от студентов Высшей школы управления. Кинолекторий 16:00 - Концерт «Рахманинов». Колоннада 22 ФЕВРАЛЯ (воскресенье) 14:00 - Кинопоказ: «Леди исчезает». Кинолекторий 16:00 - Мастер-класс «Граттаж: магия процарапывания в книжной иллюстрации». Кинолекторий 16:00 - Концерт «Штраус-король танцев!». Колоннада 23 ФЕВРАЛЯ (понедельник) Музей работает с 10 до 20 часов. Павильоны открыты до 18 часов. Проводятся экскурсии. 14:00 - Кинопоказ: «Суворов». Кинолекторий 16:00 - Кинопоказ: «Чапаев». Кинолекторий 16:00 - "Во Славу Отечества!". Праздничный концерт. Колоннада 📌 ПОЛНАЯ ПРОГРАММА До встречи с Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>20.02.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6181</t>
+  </si>
+  <si>
+    <t>🔹🔹🔹🔹🔹🔹 «Петербургские дома Юсуповых» ◽️21 февраля 13:00 ◽️Кинолекторий / Онлайн ◽️Купить билет / Купить билет на онлайн-трансляцию Лектор – Бескровнова О.И., экскурсовод отдела образовательных и экскурсионных программ. Юсуповские дворцы по праву принадлежат к числу интереснейших достопримечательностей северной столицы. Для их проектирования и строительства приглашались лучшие архитекторы, которые превращали княжеские резиденции в подлинные произведения искусства. Среди блистательных петербургских дворцов всеобщее внимание неизменно привлекает строгий классический дворец на набережной реки Мойки, снискавший славу «энциклопедии» петербургского аристократического интерьера. На лекции вы также узнаете о доме на Английской набережной, о дворце на Фонтанке, доме на Миллионной улице и многих других петербургских строениях, принадлежавших семье Юсуповых.</t>
+  </si>
+  <si>
+    <t>19.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6175</t>
+  </si>
+  <si>
+    <t>Тематический маршрут о фарфоре, созданном на главных мануфактурах стран Выставки в московских усадьбах ➡️ Архангельское Сюда из Усадьбы Кусково на некоторое время переехал знаковый фарфоровый сервиз, ставший частью выставки Императорский фарфоровый завод. Время Н.Б.Юсупова.1792-1802 Императрица Екатерина II вверила князю Н.Б. Юсупову развитие Императорского фарфорового завода — предприятия, поддерживающего престиж государства. Для создания посуды и декоративных изделий князь привлёк преподавателей и студентов Академии художеств. В декоре начали использовать позолоту «венского типа» по мастичному декору, орнаменты в «помпеянском» стиле, активно украшали предметы люстром и пейзажными миниатюрами. Хранитель фонда русского фарфора в Кускове и один из кураторов выставки в Архангельском Светлана Даниленко рассказала нам историю уникального Кабинетского сервиза - читайте в карточках! ➡️ Усадьба Кусково На выставке Королевский Копенгаген можно увидеть фарфор из важнейшего центра европейской керамической империи – Дании. На примере изделий XVIII — второй половины XХ века вы можете проследить всю историю и разнообразие королевского фарфора: от уникатов до массового производства, от сервизов к скульптурам. Интересно, что в состав фарфоровой коллекции Усадьбы Кусково вошло собрание императрицы Марии Федоровны, жены Александра III, урожденной датской принцессы Дагмар. Про собрание царской четы в рамках выставки — читайте в карточках! А потом – приходите посмотреть на великолепные произведения вживую.</t>
+  </si>
+  <si>
+    <t>19.02.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6174</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Напоминаем, что с 16 по 22 февраля Министерство культуры России проводит акцию «Музейная неделя», в рамках которой участники СВО и члены их семей могут бесплатно посещать постоянные выставки, временные экспозиции и другие мероприятия в музеях. Музей-заповедник «Архангельское» присоединяется к акции. Участники СВО и члены их семей могут посещать Парк, а также постоянные выставки и временные экспозиции нашего музея бесплатно не только во время «Музейной недели», но и на постоянной основе. ❗️Для посещения необходимо получить бесплатный билет в кассе музея и предъявить документы, подтверждающие право посещения: - справка об участии в специальной военной операции (СВО); - справка для членов семей участника СВО, подтверждающая, что гражданин действительно является членом семьи участника СВО; - документ, удостоверяющий личность посетителя. До встречи в Музее-заповеднике «Архангельское»! 🏛 Архангельское в MAX</t>
+  </si>
+  <si>
+    <t>19.02.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6173</t>
+  </si>
+  <si>
+    <t>Уважаемые посетители! В связи со сложными погодными условиями просим вас проявлять осторожность и планировать посещение музея-заповедника в соответствии с рекомендациями МЧС. 🏛 Архангельское в MAX</t>
+  </si>
+  <si>
+    <t>18.02.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6172</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! В преддверии праздников мы проводим розыгрыш 2 карт «Гость музея» среди новых подписчиков нашего канала в МАХ. 🏛 Карта «Гость музея» рассчитана на 2 посетителей и действует до 31 декабря 2026 года. По карте можно целый год приходить в музей и посещать выставки. Розыгрыш пройдет среди тех, кто подпишется на канал в период с момента выхода поста 18 февраля до 12:00 мск 20 февраля. 📌 Результаты мы сообщим в канале МАХ 20 февраля вечером. С победителями свяжутся сотрудники музея и объяснят, как можно будет получить карту «Гость музея». 📌 ПОДПИСАТЬСЯ 📌 Присоединяйтесь к розыгрышу и приходите к нам в гости!</t>
+  </si>
+  <si>
+    <t>18.02.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6171</t>
+  </si>
+  <si>
+    <t>Приглашаем 21 февраля на лекцию в рамках «Дней Финансового университета в Архангельском». Цель проекта - профориентация и знакомство с перспективными профессиями экономики, финансов, аналитики, ИТ и креативных индустрий. Особенность формата - прямой диалог: студенты Финансового университета поделятся опытом обучения, научной работы и студенческой жизни, ответят на вопросы абитуриентов. 📌 21 февраля - 14:00 - Кинолекторий Мастер-класс «Soft Skills в мире искусственного интеллекта» Участники смогут познакомиться с тем, что сегодня называют мягкими навыками, и ответят на вопрос, почему они играют все большую роль в мире ИИ. Гости также попробуют на практике использовать необходимые компетенции для работы и жизни, поработав в командах и решив интересные кейсы. Лекция бесплатная по предварительной регистрации. 📌 ПОДРОБНЕЕ Контакты организационного комитета проекта для направления списков участников: ankhimiuk.mu@arhangelskoe.su +7 (498) 653-86-66 доб. 110</t>
+  </si>
+  <si>
+    <t>18.02.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6168</t>
+  </si>
+  <si>
+    <t>В одном из разделов выставки «Люди и книги: ремесло или искусство?» экспонируются любопытные свидетельства, связанные с бывшими владельцами усадебной библиотеки. 📚К примеру, в еженедельном иллюстрированном журнале для школьников и школьниц «Маленький француз», издававшемся Арманом Коленом с 1889 по 1905 гг., на странице 39 одного из номеров за 1889 г. остались следы «внимательного чтения». 📚Там помещена статья о Бенджамине Франклине, а его портрет раскрашен хозяином акварелью. По-видимому, юного читателя настолько вдохновила личность американского государственного деятеля, что он решил добавить красок к его головному убору и верхней одежде. Любопытно, что американский дипломат, учёный, писатель и изобретатель имеет ещё и непосредственное отношение к теме выставки. Оказывается, в 1720-х гг. Б. Франклин учился в Лондоне типографскому делу, после работал в типографии Филадельфии, в 1727 г. открыл собственную типографию и с 1729 по 1748 гг. издавал «Пенсильванскую газету», а с 1732 по 1758 гг. - ежегодник «Альманах бедного Ричарда». В 1731 г. он основал старейшую в США публичную библиотеку, в 1751 г. - Филадельфийскую академию, ставшую впоследствии Пенсильванским университетом. 📚Однако вернёмся к экспонату выставки, популярнейшему изданию для детей и подростков на период выхода его в свет. Именно с этим журналом связывают рождение французского комикса благодаря рисованным историям о «Семействе Фенуйяр» (La Famille Fenouillard), которые создавал художник Жорж Коломб (Georges Colomb), известный под псевдонимом Кристоф (Christophe). 📚Все номера журнала, опубликованные за год, сшивали и заключали в издательский переплёт из красного коленкора, на крышках и корешке помещали чёрного цвета полосы и тиснёные золотом: название, место и год издания, а также издательскую марку с инициалами парижского типографа Армана Колена (Armand Colin). В таком виде журнал из Франции попадал в Россию и, практически, без изменений сохранился до наших дней. 🏛 Архангельское в MAX 📸 «Маленький француз». Париж, 1889. РК 12052: лист с иллюстрацией, крышка переплёта, титульный лист</t>
+  </si>
+  <si>
+    <t>18.02.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6167</t>
+  </si>
+  <si>
+    <t>Последний день Масленицы проводим в Архангельском! Уличные мероприятия бесплатные, по входному билету в Парк. 👸 Услышим фольклорную музыку С 12:00 на уличной сцене начинается музыкальная Масленица! Услышим хор народной песни «Россияночка», хор русской песни «Околица», ансамбль русской песни «Лучина», хор народной песни «Любушка», этно-группу «Суроварг». 👠Пробуем молодецкую удаль С 13:00 приглашаем поучаствовать в богатырских состязаниях со сказочными героями. Нас ждут традиционные народные игры в заснеженном солнечном парке! 👩Пляшем народные танцы В 13:55 собираемся перед уличной сценой на перепляс и фолк-гуляние с музыкальной группой «Клюква». Концертная программа: торжественное построение всех народных коллективов на площади, выстраивание масштабных хороводов и ручейков. Полную программу можно увидеть на сайте Музея-заповедника «Архангельское»!</t>
+  </si>
+  <si>
+    <t>17.02.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6163</t>
+  </si>
+  <si>
+    <t>Друзья, делимся с вами результатами общероссийской акции «Дарите книги с любовью». Акция проходила в Музее с 9 по 15 февраля. 📚 За неделю мы - гости и сотрудники «Архангельского» - собрали более 50 детских книг. Литературная подборка получилась очень разнообразная: классика, современная проза, познавательные издания. Все книги – и новые, и прочитанные - в хорошем состоянии. 📚 В ближайшее время их отвезут в Российскую государственную детскую библиотеку. Там издания отсортируют и отправят в учреждения по всей России. ❤️ От всей души благодарим всех, кто принял участие в акции. Дарите книги с любовью, и они обязательно порадуют тех, кто их прочтёт! 🏛 Архангельское в MAX</t>
+  </si>
+  <si>
+    <t>13.02.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6157</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Мы хотим общаться с вами с помощью как можно большего числа мессенджеров ✍️ Нам так много хочется вам рассказать 🤗Поэтому рады пригласить вас в наш канал в Max: https://max.ru/id5024030187_gos В нем, как и в других каналах нашего Музея, будет вся информация о наших выставках, лекциях, концертах и мастер-классах! Остаёмся на связи, дорогие друзья, и до встречи в невиртуальной среде — в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>13.02.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6156</t>
+  </si>
+  <si>
+    <t>Приглашаем вас провести выходные в Музее-заповеднике «Архангельское»! ✨ 14 февраля (суббота) ✨ 12:00 - Мастер-класс по живописи «Зимнее солнце: лучи света в пастельной технике». Домик смотрителя 12:00 - Лекция из цикла «Архитекторы ХХ века»: Огюст Перре – Оскар Нимейер» Кинолекторий 13:00 - Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 - Мастер-класс «Искусство трафарета: от эскиза к оттиску». Кинолекторий 16:00 - Концерт «Музыка любви и радости». Колоннада ✨ 15 февраля (воскресенье) ✨ 12:00 - Мастер-класс по живописи «Пастельный скетч: силуэты деревьев на фоне зимнего заката». Домик смотрителя 13:00 - Детский медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 - Кинопоказ: «Мальтийский сокол». Кинолекторий 14:00 - Кураторская экскурсия по выставке «Люди и книги: ремесло или искусство». КВК «Ботанические оранжереи». 16:00 - Концерт «От Барокко до рока». Колоннада 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! Архангельское в МАХ, присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>13.02.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6155</t>
+  </si>
+  <si>
+    <t>Вторая лекция из цикла "Архитекторы ХХ века" будет посвящена двум непохожим вариантам модернизма, равно уклонившимся от догматизма "интернационального стиля" Ле Корбюзье. В реализации крупных государственных и частных заказов Огюсту Перре и Оскару Нимейеру удалось эффективно применять новые материалы и строительные технологии (оба любили железобетон и изменили его восприятие как исключительно утилитарного), находить новые типологии зданий и свежий взгляд на старые (соборы Гавра и Бразилиа), оформлять будущность целых городов. В пространстве послевоенного Гавра им буквально суждено было встретиться: именно Вулкан, проект Нимейера 1978 года, стал культурным центром города, спланированного в новых формах Перре. Ближе познакомиться с творчеством двух крупнейших архитекторов обоих полушарий мы сможем на лекции 14 февраля в 12.00 Лектор - Баландина Д.А., специалист КВК "Ботанические Оранжереи" Купить билет</t>
+  </si>
+  <si>
+    <t>12.02.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6154</t>
+  </si>
+  <si>
+    <t>📚📚📚📚📚📚📚 Художница, куратор, преподаватель и участница нашей выставки Алёна Кукушкина рассказала о своей серии линогравюр, посвященной книге поэта русского авангарда Ивана Аксенова "Неуважительные основания". Личность Ивана Аксёнова вызывает у Алёны искренний интерес — его биография и творческий путь служат для неё источником вдохновения. 📚Мечтаете прикоснуться к искусству книжной иллюстрации? Алёна приглашает вас на два уникальных МАСТЕР-КЛАССА в кинолектории «Ботанических оранжерей»! Здесь вы сможете поэкспериментировать с разными техниками и раскрыть свой творческий потенциал. Места ограничены: в каждой группе — лишь 5 участников. Расписание мастер-классов Алёны Кукушкиной: ▪️14.02 / 14:00 Мастер-класс «Искусство трафарета: от эскиза к оттиску» (12+) ▪️22.02 / 16:00 Мастер-класс «Граттаж: магия процарапывания в книжной иллюстрации» (12+)</t>
+  </si>
+  <si>
+    <t>12.02.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6151</t>
+  </si>
+  <si>
+    <t>12 февраля (31 января по старому стилю) исполняется 145 лет со дня рождения великой русской балерины Анны Павловой. Князь Феликс Юсупов познакомился с Анной Павловой в Петербурге, и их дружба продлилась всю жизнь. В те дни в Лондоне находился Дягилев с балетной труппой. Карсавиной, Павловой, Нижинскому рукоплескали в Ковент-Гардене. Многих артистов я знал лично, а с Анной Павловой и дружил. Я встречался с ней ранее в Петербурге, но тогда мал был еще оценить ее. В Лондоне я увидел ее в «Лебедином озере» и был потрясен. Я забыл Оксфорд, учебу, друзей. День и ночь думал я о бесплотном существе, волновавшем зал, зачарованный белыми перьями и кровавым сверкавшим сердцем рубина. Анна Павлова была в моих глазах не только великой балериной и красавицей, а еще и небесной посланницей! Дружба была для нее священна. Из всех человеческих чувств она почитала ее благороднейшим. И доказала мне это за годы наших с ней частых встреч. Она понимала меня. «У тебя в одном глазу Бог, в другом – черт», – говорила она мне - вспоминал Феликс много лет спустя. Летом 1920 года князь организует в помощь русским эмигрантам в Альберт-холле Синий бал и приглашает Анну Павлову, декорации бала выполняет архитектор Белобородов: Фантазия художника превратила старый зал в волшебный сад. Синие ткани покрывали орган и обвивали ложи, скрепляясь гирляндами чайных роз. Розы аркою окаймляли сцену, а голубые гортензии падали каскадом по стенам зала. Люстры в венчиках роз с плюмажем белых страусовых перьев рассеивали на танцующих свет, как полная луна в летнюю ночь. В полночь бал сменился балетом. Овацией встретили Павлову, синей птицей слетевшую с позолоченной крыши пагоды в серёдке сцены. Грянула буря аплодисментов, когда она исполнила Рубинштейнову «Ночь». Далее кордебалет с «Голубым Дунаем», русскими плясками и восточными танцами… Вернулся я усталый, но счастливый. Знал я, что собрали мы неслыханно много: о стольком и мечтать не могли. Теперь наш Красный Крест мог действовать долгое-долгое время.</t>
+  </si>
+  <si>
+    <t>11.02.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6150</t>
+  </si>
+  <si>
+    <t>📚📚📚📚📚📚📚 Успейте посетить кураторские экскурсии по выставке «Люди и книги: ремесло или искусство?»! 📚Расписание кураторских экскурсий: 15 февраля 14:00 8 марта 14:00 Куратор — Дозорова Надежда Ивановна (начальник научно-фондового отдела Музея-заповедника "Архангельское"). История изготовления книги — не просто носителя информации, но и произведения декоративно-прикладного искусства — сложна и извилиста. По словам Д.С. Лихачева, даже если все на Земле погибнет, но останутся библиотеки и книги, останется и надежда на вечность, потому что книги сохранят жизнь. На кураторской экскурсии по выставке «Люди и книги: ремесло или искусство?» вы узнаете об истории создания книг, шрифтов, особенностях бумаги и переплета, а также о том, какие традиции книгопечатания восстанавливаются энтузиастами и художниками сегодня.</t>
+  </si>
+  <si>
+    <t>10.02.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6145</t>
+  </si>
+  <si>
+    <t>Зрелище шара земного, или Новый атлас Одним из уникальных изданий на выставке «Люди и книги: ремесло или искусство?» является монументальный атлас, созданный Яном Янсоном (Johannes Janssonius, 1588-1664) и напечатанный в Амстердаме. Внушительный фолиант заключен в белый пергаментный переплёт с тиснёными рамками и орнаментом на крышках и корешке. 📚 Атлас «Зрелище шара земного, или Новый атлас. Часть шестая, включающая Старый Свет, или Античную географию» (Le Theatre du Monde ou Nouvel Atlas, sixieme partie, comprenant Le Vieil Monde, ou La Geographie Antique. Amsterdami, s.a. РК инв. № 5207) появился не позднее 1664 года. 📚 Свои первые карты голландский картограф, типограф и издатель, начал выпускать еще в 1616 году, с каждым годом его издания становились более совершенными, печатались на голландском, латинском, французском и немецком языках, отличались богатым оформлением: на них часто изображались костюмы народов, гербы, мифологические существа и аллегорические фигуры. 📚 Солидное многотомное издание «Большого атласа» состояло из 11 частей. Помимо стандартных географических карт, Янсон включил в состав своего труда специализированные тома: Морской атлас; Атлас городов; Атлас неба. Том «Античной географии» украшен красивым гравированным фронтисписом, он представляет карты, раскрашенные вручную. Сюда включены наиболее точные карты, Герарда Меркатора (1512-1594), Авраама Ортелия (1527-1598), Йодокуса Хондиуса (1563-1612). В текстах описаны пути следования паломников, библейские и мифологические сюжеты, приведены различные отрывки литературных произведений античности. Издание напечатано на французском языке. КУПИТЬ БИЛЕТ НА ВЫСТАВКУ Архангельское в МАХ, присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6146</t>
+  </si>
+  <si>
+    <t>Сегодня день памяти великого поэта Александра Сергеевича Пушкина. 10 февраля (н.с.) 1837 года он умер после ранения на дуэли. Пушкин был знаком и тепло общался с Николаем Борисовичем Юсуповым, «последним вельможей екатерининских времён». Князь был утончённым и прекрасно образованным человеком. Для Юсуповых гибель поэта стала большой трагедией, а память об общении с Александром Сергеевичем хранилась в княжеской семье на протяжении нескольких поколений. Сегодня связь между именами Пушкина и Юсуповых представляется уже неразрывной. Причиной тому стало отношение к Пушкину нескольких поколений Юсуповых. Подобно своим современникам они чтили Пушкина как национального поэта России, сохраняли автографы и копии пушкинских произведений, посмертную маску Пушкина и его бюст, копию преддуэльной переписки и, главное, память об общении Пушкина с Николаем Борисовичем Юсуповым-старшим. В честь их дружбы и визитов поэта в Архангельское в усадьбе была заложена Пушкинская аллея и поставлен бюст Пушкина. Архангельское в МАХ, присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>10.02.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6144</t>
+  </si>
+  <si>
+    <t>Дни открытых дверей для представителей туристической отрасли! 📌 12 февраля, 12 марта и 16 апреля в 11:00 приглашаем познакомиться с программами мероприятий Музея-заповедника «Архангельское», оценить потенциальные возможности сотрудничества и задать интересующие вопросы. 📌 Дни открытых дверей – это ваш шанс: - изучить готовые решения: увлекательные экскурсии, творческие мастер-классы, концертные программы для ваших клиентов, - обсудить сотрудничество: от организации мероприятий до совместных проектов, - лично познакомиться со специалистами музея, ответственными за проведение экскурсий, выставок и мероприятий. В программу встречи войдут посещение самых популярных экскурсий Музея-заповедника, знакомство с инфраструктурой усадьбы и программой музейных мероприятий и концертов в 2026 году. 📌 Для участия необходимо зарегистрироваться заранее. Регистрация: - по телефону: +7 (498) 653-86-60 - или по электронной почте: dir@arhangelskoe.su До встречи в Музее-заповеднике «Архангельское»! Архангельское в МАХ, присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>09.02.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6143</t>
+  </si>
+  <si>
+    <t>9 февраля в Музее-заповеднике проходит лекция «Голицыны – славный княжеский род: ветвь Голицыных, владевших Архангельским». 📚 Более 600 лет в истории России звучит имя князей Голицыных. Немного найдется русских аристократических фамилий, которые могли бы сравниться с ними по количеству громких имен во всех сферах государственной жизни: военном деле, дипломатии, культуре. Представителями этого рода были построены красивейшие усадьбы Подмосковья: Дубровицы, Кузьминки, Большие Вяземы, Никольское-Урюпино, Петровское, Пехра-Яковлевское. 📚 Целое столетие Голицыны владели усадьбой Архангельское и заложили основу ее славы и великолепия. 📌 Лекция проводится в рамках курса лекций №2 по «Истории и культуре Отечества» для музеев, библиотек, домов культуры, детских школ искусств, музыкальных школ и других учреждений культуры субъектов Российской Федерации в 2026-2027 гг. 📌 Посмотреть трансляцию лекции 9 февраля.</t>
+  </si>
+  <si>
+    <t>06.02.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6142</t>
+  </si>
+  <si>
+    <t>8 февраля в 16:00 Колоннада откроет двери для всех ценителей прекрасного. Приходите на концерт «Песни старой Англии» - часть удивительного цикла «Барочное путешествие». 🎼 Барочная музыка удивительна тем, что умеет говорить с нашими чувствами на каком-то особенном языке. Она то взлетает вверх, то опускается вниз, то звучит торжественно, то вдруг становится невероятно нежной. В ней много красивых музыкальных «завитушек» и переливов, которые создают ощущение чего-то изящного и глубокого одновременно. 🎼 В этот вечер ансамбль «La compagnia» - изысканное сопрано Анастасии Бакулиной и виртуозная гитара Владислава Румынского - подарят вам редкую возможность прикоснуться к сокровищам английской песенной традиции конца XVI — начала XVII века. 🎼 Музыка о любви, утрате и внутреннем созерцании прозвучит в камерном, почти интимном звучании голоса и гитары. Вас ждут произведения великих мастеров - Джона Доуленда, Генри Лоуза, Роберта Джонса и Генри Пёрселла. Каждая нота раскроет перед вами утончённую поэтику и эмоциональную глубину того времени, когда музыка говорила на языке человеческой души. 🎼 Приходите к нам в Колоннаду 8 февраля - позвольте себе на час раствориться в красоте старинных мелодий и почувствовать, как музыка, который 300 лет, касается вашего сердца сегодня. 🎫 КУПИТЬ БИЛЕТ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>06.02.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6141</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! ✨ 7 ФЕВРАЛЯ (суббота) ✨ 12:00 - Мастер-класс по живописи «Зимняя симфония в холодной гамме». Домик смотрителя 13:00 – Лекция «Не продается вдохновенье, но можно рукопись продать»: как книгоиздание сформировало литературу». Кинолекторий 13:00 – Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 – Лекция «Архитекторы ХХ века. Виолле-ле-Дюк – Альдо Росси». Кинолекторий 16:00 - Концерт «Зимние забавы». Колоннада ✨ 8 ФЕВРАЛЯ (воскресенье) ✨ 12:00 - Мастер-класс по живописи «Светотень в пастели». Домик смотрителя 12:00 - Концерт «Чудесное путешествие Нильса с дикими гусями». Кинолекторий 14:00 - Кинопоказ: «Гражданин Кейн». Кинолекторий 16:00 - Концерт «Песни старой Англии». Колоннада 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>06.02.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6140</t>
+  </si>
+  <si>
+    <t>Музей-заповедник «Архангельское» приглашает вас принять участие в десятой общероссийской акции «Дарите книги с любовью». 📌 В этом году акция проводится с 09 по 15 февраля. 📚 Уточняем, что сбор книг в адрес нуждающихся детских учреждений будет проходить в Визит-центре Входа №1 (Ильинское шоссе) на стойке администратора. 📚 Вы можете оставить издания на стойке, а вечером библиотекарь их соберет. 📌 Напоминаем, какая литература не принимается к акции: религиозная, политическая литература, устаревшие советские справочники, агитационная литература, памятки, технические руководства, инструкции, рекламные брошюры и т.п. 📚 Желательно, чтобы книги были новыми или б/у в хорошем состоянии. Книги поступят в Российскую Государственную Детскую библиотеку. Спасибо!</t>
+  </si>
+  <si>
+    <t>06.02.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6139</t>
+  </si>
+  <si>
+    <t>Лекция 7 февраля откроет цикл "Архитекторы ХХ века", в котором на примере творчества двух разных мастеров мы глубже рассмотрим ключевые вопросы архитектуры как таковой: проблемы контекстного строительства, утилитарного и художественного в технологии, возникновения новых типологий зданий как реакции на социальные изменения, национального и интернационального стиля, соотношения индивидуального и общего, рационального и иррационального в авторском методе. Нашими героями станут: Эжен Виолле-ле-Дюк и Альдо Росси Огюст Перре и Оскар Нимейер Эрих Мендельсон и Заха Хадид Ле Корбюзье и Луис Кан Мис ван дер Роэ и Луис Барраган Алвар Аалто и Карло Скарпа Пьер Луиджи Нерви и Ренцо Пиано Лектор - Баландина Д.А., специалист КВК "Ботанические Оранжереи"</t>
+  </si>
+  <si>
+    <t>05.02.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6138</t>
+  </si>
+  <si>
+    <t>Приглашаем 8 февраля в 12:00 на концерт для всей семьи «Чудесное путешествие Нильса с дикими гусями». 🎼 Артистка Московской филармонии Татьяна Зиновьева поведает вам прекрасную сказку о приключениях мальчика Нильса, отправившегося в необычное путешествие с дикими гусями. Вместе с героями вы отправитесь в захватывающий полёт над просторами Швеции, где маленького путешественника ждут удивительные встречи, испытания и важные открытия о дружбе, смелости и доброте. 🎼 Сказка прозвучит в сопровождении фортепианной музыки. Исполнит её пианист Антон Подольский. 🎫 КУПИТЬ БИЛЕТ 🎼 Волшебная история, музыка и атмосфера настоящего филармонического концерта — всё это ждёт вас и ваших детей! Приходите всей семьёй за новыми впечатлениями и яркими эмоциями! 📌 ЦИКЛ «СКАЗКА С МУЗЫКОЙ» До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>04.02.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6137</t>
+  </si>
+  <si>
+    <t>📚📚📚📚📚📚📚 Приглашаем вас на МЕДИАТОРСКИЕ ТУРЫ по выставке «Люди и книги: ремесло или искусство?»! На этой неделе медиаторский тур пройдет в субботу, 7 февраля в 13:00 📚Купить билет Приглашаем вас в путешествие по миру книг — от истоков до современных творческих экспериментов! Медиаторские туры по выставке «Люди и книги: ремесло или искусство?» раскроют многогранную историю книгопечатания. Вы посмотрите на книги не только как на носитель информации, но и как на художественный феномен. Медиаторский тур — это не просто экскурсия, а познавательный диалог между ведущим-медиатором и участниками тура, которые имеют возможность высказывать своё мнение, дискутировать и делиться впечатлениями.</t>
+  </si>
+  <si>
+    <t>03.02.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6136</t>
+  </si>
+  <si>
+    <t>📚📚📚📚📚📚📚 Лекция «"Не продается вдохновение, но можно рукопись продать". Как книгоиздание сформировало литературу» ▪️7 февраля 13:00 ▪️Кинолекторий ▪️Купить билет Лектор – Нижник Анна Валерьевна (кандидат филологических наук, доцент кафедры истории русской литературы новейшего времени РГГУ) 😤Обычно литературное произведение и действие, которое оно оказывает на читателя, воспринимается, как цель, а книгоиздательский процесс - как средство. Связано это с давними культурными установками: материальное - это нечто низменное, то, что можно преодолеть. Но что, если посмотреть на литературу наоборот? Великий роман или стихотворный цикл меняют свою конфигурацию в зависимости от того, как их читают, а делают это люди, вовлеченные в определенные экономические и социальные отношения, которые различаются от эпохи к эпохе. Наша задача - посмотреть, как издавали и читали книги раньше, и как мы издаем и читаем их сейчас.</t>
+  </si>
+  <si>
+    <t>02.02.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6135</t>
+  </si>
+  <si>
+    <t>Дни открытых дверей для представителей туристической отрасли! 📌 12 февраля, 12 марта и 16 апреля в 11:00 приглашаем познакомиться с программами мероприятий Музея-заповедника «Архангельское», оценить потенциальные возможности сотрудничества и задать интересующие вопросы. 📌 Дни открытых дверей – это ваш шанс: - изучить готовые решения: увлекательные экскурсии, творческие мастер-классы, концертные программы для ваших клиентов, - обсудить сотрудничество: от организации мероприятий до совместных проектов, - лично познакомиться со специалистами музея, ответственными за проведение экскурсий, выставок и мероприятий. В программу встречи войдут посещение самых популярных экскурсий Музея-заповедника, знакомство с инфраструктурой усадьбы и программой музейных мероприятий и концертов в 2026 году. 📌 Для участия необходимо зарегистрироваться заранее. Регистрация: - по телефону: +7 (498) 653-86-60 - или по электронной почте: dir@arhangelskoe.su До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>30.01.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6134</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Концерт "Людовико Эйнауди", запланированный на 1 февраля, переносится по техническим причинам. Новая дата концерта – 28 марта в 16:00. Если вам не подходят дата и время нового концерта, вы можете оформить возврат билетов. Если билет вы приобретали онлайн, для оформления возврата необходимо направить следующий перечень документов на почту: tickets@arhangelskoe.su - Заявление о возврате денежных средств - Файл с билетами - Чек о покупке в любой форме - Скан первой страницы паспорта для подтверждения личности заявителя Если билет приобретался в кассе музея, то оформить возврат можно также через кассу. Благодарим за понимание!</t>
+  </si>
+  <si>
+    <t>30.01.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6133</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные дни в Музее-заповеднике "Архангельское"! ✨ 31 января (суббота) ✨ 12:00 - Мастер-класс по живописи «Бархатистый снег: основы работы с сухой пастелью». Домик смотрителя 13:00 - Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 - Лекция «Театральный клуб в Юсуповском дворце на Литейном. О первой организации, арендовавшей дворец и превратившей её в точку притяжения культурной жизни эпохи». Кинолекторий 16:00 - Концерт «Средневековые песни и танцы о любви». Колоннада ✨ 1 февраля (воскресенье) ✨ 12:00 – Мастер-класс по живописи «Усадебный натюрморт». Домик смотрителя 13:00 - Детский медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 13:00 - Лекция «Современная книжная иллюстрация: актуальные тренды и языки визуализации». Кинолекторий ✨ ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>30.01.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6132</t>
+  </si>
+  <si>
+    <t>30 января - день, когда российское кино обретает свой голос. В этот день в 1924 году на экраны вышел первый фильм «Мосфильма» - «На крыльях ввысь» режиссёра Бориса Михина. Началась история, которая длится уже более века. 🎦 На Воробьёвых горах в 1924 году закипела стройка - возводили помещения кинофабрики. И только через 7 лет, в 1931-м, зазвучало долгожданное «Мотор!» - начались первые киносъёмки. С тех пор «Мосфильм» стал не просто студией, а целой вселенной, где творили, мечтали и создавали шедевры. 🎦 Всемирно известная скульптура Веры Мухиной «Рабочий и колхозница» впервые засияла в качестве эмблемы в киноленте Григория Александрова «Весна». С тех пор она стала визитной карточкой студии - узнаваемой, гордой, вечной. 🎦 30-е, 40-е, 50-е, 60-е годы - время невероятного расцвета. Эйзенштейн, Пудовкин, Кулешов, Ромм, Пырьев, Райзман, Бондарчук, Гайдай, Рязанов - имена, которые вписаны в историю мирового кинематографа. «Летят журавли», «Война и мир», «Бег», «Судьба человека», «Андрей Рублев», «Москва слезам не верит» - эти фильмы знают и любят во всём мире. 🎦 Особая страница мосфильмовской истории - съёмки в дворянских усадьбах. Усадьба «Архангельское» стала декорацией для многих картин. Здесь снимали «Анну Каренину» (1967), «Звезду пленительного счастья» (1975), «О бедном гусаре замолвите слово» (1980), «Весёлую вдову» (1984). Дворец, терассы, парк - всё становилось живым участником кинособытий, храня память о съёмочных группах и актёрских перевоплощениях. 🎦 Сегодня «Мосфильм» - это ведущее предприятие киноиндустрии России, способное выпускать более 100 картин в год. Здесь созданы более 2000 полнометражных фильмов, на которых выросло не одно поколение зрителей. Но главное богатство студии - не павильоны и техника, а люди. Несколько поколений неординарных, талантливых, преданных своему призванию профессионалов создают уникальную киновселенную, которая продолжает жить и развиваться. ✨ 30 января мы поднимаем бокал за место, где рождается волшебство. ЗА «МОСФИЛЬМ»!</t>
+  </si>
+  <si>
+    <t>29.01.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6131</t>
+  </si>
+  <si>
+    <t>📚📚📚📚📚📚📚 Лекция «Современная книжная иллюстрация: актуальные тренды и языки визуализации» ▪️1 февраля 13:00 ▪️Кинолекторий ▪️Купить билет 😤Мы с радостью анонсируем первое мероприятие параллельной программы к выставке «Люди и книги: ремесло или искусство?» ! Цикл тематических лекций откроет Алёна Владимировна Кукушкина — куратор, художник, продюсер, преподаватель и участница нашей выставки. Каковы визуальные коды современности и как они отражаются в книжной графике? Проанализируем ключевые тренды: от «внутренних сказок» до «смелой идентичности» и «революции тела». Узнаем, как сегодняшние художники, вслед за старыми мастерами, создают самостоятельное высказывание, по-новому раскрывающее красоту литературного материала. Увидим, как иллюстрация становится мостом между культурным наследием и актуальными темами, определяя новый эстетический канон в искусстве книги.</t>
+  </si>
+  <si>
+    <t>29.01.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6130</t>
+  </si>
+  <si>
+    <t>В настоящее время фигура Николая Борисовича Юсупова-младшего (1827–1891) все чаще привлекает внимание не только историков искусства, но и музыкальных экспертов. 🎼 Принадлежавший к древнему российскому роду князей Юсуповых, он продолжал хранить и пополнять фамильную художественную коллекцию, но смыслом его жизни, как выяснилось в последнее время, стала музыка. Благодаря сохранившейся в архивах переписке, удалось установить взаимоотношения Николая Борисовича с целым рядом европейских музыкантов, композиторов и исполнителей XIX в.: Ш.О. де Берио, А. Вьëтаном, Г. Венявским, Ф. Листом, Ф. Лахнером, Ю. Шульгофом и другими, которые поддерживали и вдохновляли собственным творчеством, а также способствовали формированию его музыкального дарования. 🎼 К концу 1850-х годов князь Юсупов уже автор целого ряда музыкальных произведений, в основном опубликованных за границей. Большая часть его сочинений написаны для скрипки и фортепьяно. На многих печатных экземплярах нот сохранились посвящения - жене, дочерям, друзьям-музыкантам. 🎻 А вот свой первый Большой концерт-симфонию для скрипки и оркестра Николай Борисович посвятил баварскому королю Максимилиану II (1811-1864). Об этом свидетельствует надпись на гравированном портрете, подаренном Его величеством композитору-любителю князю Юсупову. С большим удовольствием получил очаровательную симфонию-концерт, которую Вы только что сочинили; произведение, по мнению знающих людей, свидетельствующее о таланте и совершенном вкусе, которые Вы привносите в Ваши изысканные идеи в области изящных искусств … 🎼 Портрет можно увидеть на выставке «Музыкальные пристрастия князей Юсуповых», недавно открывшейся в Колоннаде Архангельского. Здесь также впервые экспонируются уникальные архивные документы, предоставленные Российским государственным архивом древних актов, раскрывающие роль Юсуповых в развитии русской музыкальной культуры. 🎫 КУПИТЬ БИЛЕТ НА ВЫСТАВКУ До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>28.01.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6129</t>
+  </si>
+  <si>
+    <t>📚 28 января отмечается Международный день книжной полки и библиотечных стеллажей. Важный элемент библиотеки – это не только книги, но и предметы мебели, которые их хранят. 📚 В Архангельском книжные издания хранились в шкафах. Убранство библиотеки при Николае Юсупове было скромным. Это был не парадный библиотечный зал с картинами, скульптурой, красивой мебелью, где можно заниматься и принимать гостей. 📚 Библиотека в Архангельском – это прежде всего книгохранилище, где стояла самая необходимая мебель: книжные шкафы, осветительные приборы. 📚 Согласно описи 1822 года, библиотека в Архангельском имела 84 шкафа красного дерева, которые хранили более 20 тысяч томов печатных и рукописных книг по самым разным темам. 📚 Шкафы были изготовлены в столярной мастерской Архангельского. Они относились к английскому типу корпусной мебели и состояли из двух частей: широкого и низкого основания на круглых точеных ножках, на котором установлена более узкая и высокая верхняя часть. 📚 Также имелись шкафы-трансформеры. У них было особое основание, состоящее из двух ящиков без ножек, соединенных посередине петлями, которые позволяют складывать две половины и использовать конструкцию как дорожный сундук. В описях упоминается указание князя: «Для сколачивания в Большом доме в библиотеку шкафов благоволить канцелярии приказать купить и прислать гвоздей однотесу 2000». 📚 «Сколачиванием» шкафов для книг занимались плотники от московского подрядчика Осипа Иванова, а отделочные работы по фанеровке, полировке и остеклению выполняли крепостные мастера Юсуповых. В настоящее время сохранилось 70 шкафов. На протяжении многих лет ведутся работы по их реставрации.</t>
+  </si>
+  <si>
+    <t>28.01.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6126</t>
+  </si>
+  <si>
+    <t>Вместе с Министром обороны России Андреем Белоусовым и главой Сбербанка Германом Грефом подписали соглашение о развитии «Ансамбля усадьбы «Архангельское» В рамках трехсторонней инициативы планируется расширение и благоустройство объекта культурного наследия федерального значения – «Ансамбля усадьбы «Архангельское», создание на территории социально значимого пространства на части земельного участка Минобороны России для реабилитации военнослужащих, а также для проведения культурно-образовательных, оздоровительных и спортивных мероприятий. После обновления парка будет обеспечен беспрепятственный доступ в него посетителей музея-заповедника «Архангельское» и Центрального военного клинического санатория «Архангельское» Минобороны России. Проект реализуется при поддержке Сбербанка. Благодарю коллег за сотрудничество. Уверена, общими усилиями мы сможем осуществить все намеченные планы. Подписаться на МАХ</t>
+  </si>
+  <si>
+    <t>27.01.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6124</t>
+  </si>
+  <si>
+    <t>📚 Одним из наших партнеров при создании выставки «Люди и книги: ремесло или искусство?» выступило издательство «Редкая книга из Санкт-Петербурга». Благодаря участию издательства на выставке представлен уникальный станок Atlas Press, изготовленный в Англии в 1837 году. Станок действующий – на нем в издательстве печатают уникальные книги, которые можно увидеть в том числе и в нашей экспозиции. 📚 По случаю открытия выставки основатель и руководитель издательства «Редкая книга из Санкт-Петербурга» Петр Геннадьевич Суспицын подарил Музею каталог выставки в Государственном Эрмитаже «Сотворение книги. Редкая книга из Санкт-Петербурга» и книгу Михаила Пиотровского «Эрмитаж земной и небесный». 📸 На фото: генеральный директор Музея-заповедника «Архангельское» Вадим Задорожный и заместитель генерального директора по выставочной и научно-просветительской деятельности Ольга Нестерцева с книгами издательства.</t>
+  </si>
+  <si>
+    <t>27.01.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6123</t>
+  </si>
+  <si>
+    <t>Сегодня хотим рассказать об экскурсии «Архангельское. История и современность», которая проведёт вас по парадной части усадьбы и расскажет о выставке, проходящей в Ботанических оранжереях. ✨ Вы прогуляетесь по Регулярному и Пейзажному паркам, полюбуетесь на Дворец с террас, увидите храм-памятник Екатерине II и Малый дворец «Каприз», а также узнаете историю рода Юсуповых и переплетение их судеб с усадьбой «Архангельское». ✨ Завершится экскурсия в Ботанических оранжереях, где сейчас открыта новая выставка «Люди и книги: ремесло или искусство?», посвященная книгам и книжному делу. Экскурсия проходит каждый день в 15:00, кроме понедельника и последнего вторника каждого месяца. 🎫 БИЛЕТ НА СБОРНУЮ ЭКСКУРСИЮ Заказать индивидуальную экскурсию можно ежедневно с 10:00 до 20:00 по телефону +7 (498) 653-86-60 или по электронной почте: dir@arhangelskoe.su Экскурсионные услуги предоставляются при наличии входных билетов в Парк и объекты показа.</t>
+  </si>
+  <si>
+    <t>26.01.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6122</t>
+  </si>
+  <si>
+    <t>Важный элемент библиотеки – это не только книги, но и предметы мебели, которые их хранят. 📚 В Архангельском книжные издания хранились в шкафах. Убранство библиотеки при Николае Юсупове было скромным. Это был не парадный библиотечный зал с картинами, скульптурой, красивой мебелью, где можно заниматься и принимать гостей. 📚 Библиотека в Архангельском – это прежде всего книгохранилище, где стояла самая необходимая мебель: книжные шкафы, осветительные приборы. 📚 Согласно описи 1822 года, библиотека в Архангельском имела 84 шкафа красного дерева, которые хранили более 20 тысяч томов печатных и рукописных книг по самым разным темам. 📚 Шкафы были изготовлены в столярной мастерской Архангельского. Они относились к английскому типу корпусной мебели и состояли из двух частей: широкого и низкого основания на круглых точеных ножках, на котором установлена более узкая и высокая верхняя часть. 📚 Также имелись шкафы-трансформеры. У них было особое основание, состоящее из двух ящиков без ножек, соединенных посередине петлями, которые позволяют складывать две половины и использовать конструкцию как дорожный сундук. В описях упоминается указание князя: «Для сколачивания в Большом доме в библиотеку шкафов благоволить канцелярии приказать купить и прислать гвоздей однотесу 2000». 📚 «Сколачиванием» шкафов для книг занимались плотники от московского подрядчика Осипа Иванова, а отделочные работы по фанеровке, полировке и остеклению выполняли крепостные мастера Юсуповых. В настоящее время сохранилось 70 шкафов. На протяжении многих лет ведутся работы по их реставрации.</t>
+  </si>
+  <si>
+    <t>25.01.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6121</t>
+  </si>
+  <si>
+    <t>Сегодня, 25 января, мы отмечаем сразу два праздника: Татьянин день и День студента. Нам хотелось бы привести цитату из письма княгини Татьяны Александровны Юсуповой к своей дочери Татьяне. Значимая часть общения между мамой и маленькой дочкой проходила именно в переписке. Что, однако, не мешало любви, теплу и материнской заботе. Я надеюсь, ты ведёшь себя разумно, послушно и не забываешь как мне приятно, когда тебя хвалят. Ведь нужно совсем немного усилий, чтобы быть послушной и любимой всеми. Помни о том, сколько тебе лет, и старайся изо всех сил, чтобы писать, как пишут все. Уверяю тебя, что после этого всё пойдёт легко. Твоя хорошая память придёт на помощь. Ты увидишь, что образование - неисчерпаемое богатство, которое стоит многих радостей и всегда находится в нашем распоряжении. Последняя фраза из этой реплики приводит нас к наставлению, которое звучит как никогда актуально именно в Татьянин день – в День российского студенчества. 📸 На фото княгиня Т. А. Юсупова с дочерьми Татьяной (стоит слева) и Зинаидой (сидит справа)</t>
+  </si>
+  <si>
+    <t>24.01.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6120</t>
+  </si>
+  <si>
+    <t>Творческие мастер-классы 24-25 января 🎨 Приходите к нам в эти выходные - будем вместе рисовать, расписывать и творить. ✨ Живопись - для тех, кто давно мечтал попробовать. Художник-реставратор покажет разные техники, расскажет секреты мастерства. Никакого «я не умею» - здесь учатся все, и у каждого получается по-своему. ✨ Роспись фарфора - волшебство в чистом виде. Представьте: перед вами белоснежная чашка или тарелка, а через пару часов - авторская вещь с вашим рисунком. Кисти, специальные краски, поддержка опытного мастера - и вот уже рождается что-то совершенно особенное. Подходит и детям, и взрослым (проверено: увлекаются одинаково!). ✨ Роспись стекла с Еленой Осиповой - это отдельная история. Вы когда-нибудь видели, как обычный стеклянный сосуд превращается в произведение искусства? Елена научит всему: как подготовить поверхность, перенести идею в эскиз, работать с контуром и красками, которые буквально оживают на свету. Уйдёте с готовым подарком или украшением для дома - точно не с пустыми руками. 👩🏻‍🎨 24 ЯНВАРЯ 12:00 – Мастер-класс по живописи «Вечерние огни в окнах усадьбы». 14:00 - Мастер-класс по росписи фарфора «Амур с изящным орнаментом». 🧑🏻‍🎨 25 ЯНВАРЯ 12:00 - Мастер-класс по живописи «Зимний пейзаж в технике акварель» 14:00 - Мастер-класс по росписи стекла «Сияющий витраж». ❤️ Приходите с детьми, семьей, друзьями, а главное - с желанием попробовать что-то новое и подарить себе несколько часов настоящего удовольствия. До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>23.01.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6119</t>
+  </si>
+  <si>
+    <t>Расписание сборных экскурсий Музея. Пройтись по парку и узнать о владельцах усадьбы можно с экскурсией «Архангельское. Страницы истории». На программе «Карету мне, карету!» можно полюбоваться искусными экипажами прошлого. А в «Капризе» - увидеть шедевры фарфора. ⛪️ «Архангельское. Страницы истории» – вторник-воскресенье в 11:30, 13:30, 15:00 ⛪️ «Карету мне, карету!» (Западный флигель Дворца) – вторник-воскресенье в 16:30 ⛪️ «Фарфор князей Юсуповых» (павильон Каприз) – среда-суббота в 11:30 ⛪️ «Музыка для глаз. Секреты старого мастера» (Театр Гонзаги) - по выходным в 13:30. В понедельник и последний вторник каждого месяца музейные экспозиции закрыты. Работает только Парк. Заказать индивидуальную экскурсию можно ежедневно с 10:00 до 20:00 по телефону +7 (498) 653-86-60 или по электронной почте: dir@arhangelskoe.su Экскурсионные услуги предоставляются при наличии входных билетов в Парк и объекты показа. До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>23.01.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6118</t>
+  </si>
+  <si>
+    <t>25 января для Татьян и студентов посещение парка бесплатное Получить бесплатные билеты для входа можно только в кассе, предъявив удостоверение личности или студенческий билет.</t>
+  </si>
+  <si>
+    <t>23.01.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6117</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные 24 и 25 января в Музее-заповеднике «Архангельское»! ✨ 24 ЯНВАРЯ (суббота) 12:00 – Мастер-класс по живописи «Вечерние огни в окнах усадьбы» 14:00 - Мастер-класс по росписи фарфора «Амур с изящным орнаментом» 16:00 - Кинопоказ: «Это случилось однажды ночью». Кинолекторий 16:00 - Концерт «Душа романса». Колоннада ✨ 25 ЯНВАРЯ (воскресенье) 12:00 – Концерт «Умная собачка Соня». Кинолекторий 12:00 - Мастер-класс по живописи «Зимний пейзаж в технике акварель» 13:00 – Лекция «Дворянское воспитание и образование в России в XVII-XX вв. (на примере представителей рода князей Юсуповых)». Кинолекторий 14:00 - Мастер-класс по росписи стекла «Сияющий витраж» 16:00 - Концерт «Зимняя сказка». Колоннада 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>22.01.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6116</t>
+  </si>
+  <si>
+    <t>Посмотрите, как участники нашего мастер-класса рисуют на стекле символ года! 🐴✨ Видите, как под кистью рождается изящная лошадь? Как контур ложится на стекло, а краски словно оживают, когда сквозь них проходит свет? ✨ Именно так проходят наши мастер-классы по витражной росписи. И это совершенно не сложно — просто нужно один раз попробовать. 25 января в 14.00 приглашаем на последний зимний мастер-класс по росписи стекла! ✨ Вести его будет художник Елена Осипова — она покажет все тонкости: как подготовить поверхность, перенести эскиз, аккуратно работать с контуром и красками. Вы удивитесь, насколько это медитативный и приятный процесс. ✨ За одну встречу вы распишете свой стеклянный сосуд — вазу, стакан или подсвечник. Можете оставить его себе (он прекрасно впишется в любой интерьер) или подарить кому-то близкому. В любом случае, это будет вещь, которой больше ни у кого не будет. ✨ Приходите, если: - давно хотели попробовать что-то творческое, но откладывали - ищете необычный способ провести выходной - мечтаете создать что-то красивое своими руками - просто соскучились по живому общению и новым впечатлениям Мест немного, так что лучше записаться заранее 💙 📌 КУПИТЬ БИЛЕТ Мастер-класс будет интересен взрослым и детям старше 6 лет. Все материалы для работы предоставляются.</t>
+  </si>
+  <si>
+    <t>22.01.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6109</t>
+  </si>
+  <si>
+    <t>21 января в Музее открылась выставка «Люди и книги: ремесло или искусство?» - настоящее путешествие сквозь время, где прошлое, настоящее и будущее книги сплетаются в одну удивительную историю. А главные герои здесь - люди, чья жизнь неразрывно связана с этим искусством. 📚 Книга - это не просто способ передать знания и опыт. Это живой предмет, который можно потрогать, почувствовать его вес и текстуру. Её рождение - целое таинство, состоящее из множества этапов. 📚 Каждый раздел экспозиции раскрывает свою тайну: «Печатная и шрифтовая мастерские», «Художественная (гравировальная) мастерская», «Переплетная и крапильная мастерские», «Современные издания в традиционных технологиях», «Читальный зал (библиотека)» и «Книги и люди в произведениях искусства» - все они рассказывают о важных моментах создания книги и о том, как она живёт рядом с нами. 📚 Здесь вы встретитесь с настоящими сокровищами - изданиями из коллекций князей Юсуповых и Голицыных. Многие из этих 171 экспонатов уникальны и не имеют аналогов в России! 📚 Выставка приоткрывает завесу над историей печати, шрифтов, бумаги и переплётов. Вы узнаете, как сегодня энтузиасты и художники возрождают забытые традиции, поймёте, что делает книгу по-настоящему ценной, и узнаете, почему библиотеки никогда не исчезнут из нашей жизни. 📚 Эту выставку Музей-заповедник «Архангельское» создавал вместе с замечательными партнёрами: издательством «Редкая книга из Санкт-Петербурга», Государственным музеем А.С. Пушкина, Государственным дворцово-парковым музеем-заповедником "Останкино и Кусково", художницей Аленой Кукушкиной, Объединением государственных литературно-мемориальных музеев Пензенской области, Омским областным музеем изобразительных искусств имени М.А. Врубеля, Государственным музеем истории российской литературы имени В.И. Даля, Государственным музеем Палехского искусства, Домом русского зарубежья имени Александра Солженицына, Научно-исследовательским музеем при Российской академии художеств. 📌 ПОДРОБНО О ВЫСТАВКЕ Выставка «Люди и книги: ремесло или искусство?» ждёт вас в КВК «Ботанические Оранжереи» до 5 апреля 2026 года. Приходите - здесь каждая книга дышит историей!</t>
+  </si>
+  <si>
+    <t>21.01.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6108</t>
+  </si>
+  <si>
+    <t>«В квартире у Ивана Иваныча было очень много книг. Двенадцать, или восемнадцать, или целых сто. (Сто – это такая цифра, до которой даже Иван Иваныч редко досчитывал; а Соня умела только до десяти.) «И чего пылятся!» – подумала однажды Соня и попросила хозяина научить ее читать. – Хорошо, – сказал Иван Иваныч. – Но для начала ты должна выучить все буквы. В алфавите их тридцать три: А, Б, В, Г, Д, Е и так далее. Понятно? – Аф! – сказала собачка Соня. – Аф! Баф! Гаф! Даф! Еф! Итакдалееф!… – Уф! – вздохнул Иван Иваныч, когда Соня наконец выучила все буквы правильно. – А теперь, – сказал он, попробуем читать. Какое слово мы выучим первым? – Сосиски, – сказала Соня…» (с) 🐶 А что там было дальше и прочитала ли «королевская дворняжка» Соня про любимые сосиски – вы узнаете на концерте «Умная собачка Соня» 25 января в 12:00 в Кинолектории Музея. 🐶 Приходите всей семьей – собачка Соня в отсутствие хозяина Ивана Ивановича, а иногда и в его присутствии, с таким азартом познает мир, что понравится даже взрослым. 📌 АФИША КОНЦЕРТОВ "СКАЗКА С МУЗЫКОЙ" До встречи в музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>21.01.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6103</t>
+  </si>
+  <si>
+    <t>Погрузитесь в атмосферу прошлого на экспозиции «Архангельское. Территория впечатлений». 🏛 Здесь оживают великие владельцы усадьбы, каждый из которых вложил частицу своей души в облик Архангельского. 🏛 Главная изюминка экспозиции - интерактивный макет усадьбы. С помощью современных технологий вы буквально путешествуете во времени: макет оживает, меняются эпохи, раскрываются секреты архитектурных и парковых решений. Специальные визуальные и звуковые эффекты помогут прочувствовать атмосферу прошедших веков и увидеть Архангельское с высоты птичьего полета. 🏛 Эта выставка станет открытием и для постоянных гостей, и для тех, кто только начинает знакомство с усадьбой. 🎫 БИЛЕТЫ В КОЛОННАДУ Приходите в Колоннаду, что увидеть историю усадьбы своими глазами! PS По билетам в Колоннаду можно посетить не только экспозицию "Архангельское. Территория впечатлений", но и временную выставку "Музыкальные пристрастия князей Юсуповых" на втором этаже.</t>
+  </si>
+  <si>
+    <t>20.01.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6100</t>
+  </si>
+  <si>
+    <t>В Свердловском городском краеведческом музее (ЛНР) 14 января открылась выставка «Касательно слова российского», с гравюрами из коллекции Музея-заповедника «Архангельское». 🖼 На открытии присутствовали ученики 10-го класса ГБОУ «Свердловской СШ №3», жители и гости города. Сегодня крайне важно понимать величие и значимость русского слова. Выставка наглядно демонстрирует, что русский язык – это не просто средство общения, а великое наследие, которое объединяет поколения. 📌 Выставка будет работать до 5 апреля 2026 года. Фото предоставлены Свердловским городским краеведческим музеем.</t>
+  </si>
+  <si>
+    <t>20.01.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6099</t>
+  </si>
+  <si>
+    <t>19 января в эфире «Радио «Культура» заместитель директора Музея-заповедника «Архангельское» Ольга Нестерцева рассказала про выставку «Люди и книги: ремесло или искусство?» https://smotrim.ru/audio/2887751</t>
+  </si>
+  <si>
+    <t>20.01.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6098</t>
+  </si>
+  <si>
+    <t>📚Выставочный сезон «Ботанических оранжерей» 2026 года открывается экспозицией «Люди и книги: ремесло или искусство?». Двери выставочного зала «Ботанических оранжерей» откроются для посетителей 21 января! «Люди и книги: ремесло или искусство?» — выставка о прошлом, настоящем и будущем книги, а также о людях, которые неразрывно с ней связаны. Экспозиция приоткрывает некоторые страницы из истории печати, шрифтов, бумаги и переплётов, показывает, какие традиции восстанавливаются сегодня энтузиастами и художниками, объясняет, что ценится в книге и почему библиотеки всегда будут востребованы. 😤Книжное дело развивалось благодаря выдающимся профессионалам своего дела. Поэтому данный проект не только о книгах, как произведениях искусства, но и о людях, которые создают эти шедевры. 😤Впервые в музейном пространстве будут представлены рядом книжные памятники, оригинальное оборудование, благодаря которому редкие старинные издания могли появиться на свет, и современные книжные разработки. Выставка продлится до 5 апреля 2026 года. Купить билет</t>
+  </si>
+  <si>
+    <t>19.01.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6097</t>
+  </si>
+  <si>
+    <t>19 января 1865 года родился знаменитый русский портретист Валентин Серов. 🖼 На рубеже XIX-XX веков художник создал «юсуповский цикл», объединивший портреты членов семьи последних владельцев усадьбы - князей Юсуповых, представителей высшего аристократического общества, близкого к императорскому двору. 🖼 Спустя годы Феликс Феликсович-младший в своих мемуарах признавался в «глубоком духовном влиянии, которое на него оказали многочисленные беседы с Серовым во время сеансов». Его восхищение перед Архангельским сблизило нас. После позирования я уводил его в парк. Там, сидя на одной из моих любимых скамеек, мы вели откровенные разговоры, неоднократно беседуя по вопросам, глубоко меня волнующим. Будучи тогда юношей, я очень задумывался над той огромной ответственностью, которую накладывали на меня несметные юсуповские богатства. Я глубоко понимал и чувствовал, что чем больше мне дано, тем и больше от меня требуется. Серов же, человек гуманный и убежденный защитник всех неимущих, своими долгими и дружескими беседами словно «оформил» все мои сокровенные мысли и чувства. Его передовые взгляды оказали влияние на развитие моего ума. И по мере того, как его художественная кисть заканчивала мой внешний облик на полотне - внутри меня созревал тот человек, каким я остался всю жизнь, и дружба Серова оставила во мне неизгладимые впечатления. (Валентин Серов в воспоминаниях, дневниках и переписке современников / Сост. вступ. ст., коммент. И. С. Зильберштейна, В. А. Самкова, 1971) 📸 картина «Портик с балюстрадой. Архангельское», 1903 год. Из собрания Государственного Русского музея в Санкт-Петербурге.</t>
+  </si>
+  <si>
+    <t>19.01.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6095</t>
+  </si>
+  <si>
+    <t>Крещение Господне или Богоявление   19 января православные христиане отмечают Крещение Господне. Наряду с Пасхой, Крещение относится к двунадесятым праздникам и завершает рождественские праздники. Согласно описанным в Евангелие событиям, в этот день Иисус Христос был крещен в реке Иордан пророком Иоанном Предтечей (Иоанном Крестителем).   Этот праздник у христиан также называется Богоявление. Во время крещения Христа с небес в облике голубя сошел Святой Дух и глас Божественный назвал Иисуса сыном - "Сей есть Сын Мой возлюбленный, в Котором Мое благоволение" (Мф.3:17).    По всей стране проходят праздничные церковные службы и организуются крещенские купания. Для этого на водоемах делают специальные проруби (иордани), а на площадях в городах устанавливают купели.   Поздравляем всех православных христиан с Крещением Господним!</t>
+  </si>
+  <si>
+    <t>18.01.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6094</t>
+  </si>
+  <si>
+    <t>Приглашаем на цикл концертов для всей семьи "Сказка с музыкой". ✨ Классика мировой литературы для детей и «живая» музыка! 🎼 Вас ждут сказочные истории о принцах и принцессах, о превращениях, колдовстве и коварстве, о трудностях и их преодолении, об извечной борьбе добра со злом, но обязательно со счастливым концом в каждой сказке. 📌 РАСПИСАНИЕ И БИЛЕТЫ ✨ «Сказочные» концерты создадут атмосферу праздника в любую погоду!</t>
+  </si>
+  <si>
+    <t>17.01.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6093</t>
+  </si>
+  <si>
+    <t>Сегодня простились с Игорем Яковлевичем Золотовицким - ведущим артистом Художественного театра, ректором Школы-студии МХАТ, директором Центрального дома актёра. Игорь Яковлевич играл в ярких спектаклях МХТ - «Мастер и Маргарита», «Чайка», «Сирано де Бержерак». В Школе-студии он был душой ее душой и крепостью, человеком огромного обаяния, чей особый дар любви и внимания к людям согревал каждого. Коллеги и ученики называли его не только прекрасным актером, но и одним из самых выдающихся педагогов в истории отечественного театра, человеком необъятной души. Всё, что он делал - делал играючи: с улыбкой и юмором. Игорь Яковлевич был сама жизнь во всех её ярчайших проявлениях. Он фонтанировал энергией, заражал ею всех вокруг. Выпускники и студенты Школы-студии МХАТ активно сотрудничали с нашим музеем. Благодаря их помощи и поддержке Игоря Яковлевича мы реализовали в театре Гонзаги несколько ярких интересных проектов. Музей-заповедник «Архангельское» разделяет горе семьи, коллег и учеников Игоря Яковлевича Золотовицкого и приносит соболезнования всем, кто его любил и знал.</t>
+  </si>
+  <si>
+    <t>17.01.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6092</t>
+  </si>
+  <si>
+    <t>Спешим поделиться хорошими новостями: мастер-классы по живописи возвращаются! 🎨 Цикл мастер-классов по живописи включает в себя уроки в Домике смотрителя. На каждом занятии под руководством художника-реставратора Ивана Торопова вы будете познавать различные живописные техники. 👩‍🎨 По итогам мастер-класса каждый сможет создать собственную картину, которая будет напоминать о красотах "Архангельского". А полученные на занятии знания дадут возможность запечатлевать вдохновляющую архитектуру и природу. 🎨 Занятия всё также проходят по средам в 15:00, субботам и воскресеньям в 12:00. Ознакомиться с подробным расписанием и темами занятий, а также купить билеты вы можете на нашем сайте. 📌 РАСПИСАНИЕ И БИЛЕТЫ До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>16.01.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6091</t>
+  </si>
+  <si>
+    <t>🔹🔹🔹🔹🔹🔹🔹🔹🔹 «Квартира» (1960) ◽18 января 16:00 ◽Кинолекторий ◽Купить билет «Квартира» — черно-белая трагикомедия Билли Уайлдера. Клерк страховой компании Си Си Бакстер одалживает свою нью-йоркскую квартиру руководителям для внеофисных встреч в надежде на продвижение. Параллельно развивается трогательная сюжетная линия отношений Бакстера и девушки-лифтёрши, которая работает с ним в одной фирме. 🏆Фильм был номинирован на «Оскар» в 10 номинациях и выиграл в 5, в том числе в номинации «Лучший фильм».</t>
+  </si>
+  <si>
+    <t>16.01.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6090</t>
+  </si>
+  <si>
+    <t>Расписание сборных экскурсий Музея. Пройтись по парку и узнать о владельцах усадьбы можно с экскурсией «Архангельское. Страницы истории». На программе «Карету мне, карету!» можно полюбоваться искусными экипажами прошлого. А в «Капризе» - увидеть шедевры фарфора. ⛪️ «Архангельское. Страницы истории» – вторник-воскресенье в 11:30, 13:30, 15:00 ⛪️ «Карету мне, карету!» (Западный флигель Дворца) – вторник-воскресенье в 16:30 ⛪️ «Фарфор князей Юсуповых» (павильон Каприз) – среда-суббота в 11:30 ⛪️ «Музыка для глаз. Секреты старого мастера» (Театр ⛪️Гонзаги) - по выходным в 13:30. В понедельник и последний вторник каждого месяца музейные экспозиции закрыты. Работает только Парк. Заказать индивидуальную экскурсию можно ежедневно с 10:00 до 20:00 по телефону +7 (498) 653-86-60 или по электронной почте: dir@arhangelskoe.su Экскурсионные услуги предоставляются при наличии входных билетов в Парк и объекты показа. До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>15.01.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6089</t>
+  </si>
+  <si>
+    <t>🔹🔹🔹🔹🔹🔹🔹🔹🔹 «Полночь. Сердцу не прикажешь» (1939) ◽17 января 14:00 ◽Кинолекторий ◽Купить билет «Полночь. Сердцу не прикажешь» — классическая романтическая комедия Митчелла Лейзена 1939 года с Клодетт Кольбер в главной роли. Фильм рассказывает о певице Ив Пибоди, которая приезжает в Париж и знакомится с таксистом-венгром Тибором Черни. События фильма развиваются на фоне запутанных романтических интриг с балами, флиртом и комичными недоразумениями.</t>
+  </si>
+  <si>
+    <t>15.01.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6088</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! ✨ 17 января (суббота) 12:00 – Мастер-класс по живописи «Секреты акварельной графики». Домик смотрителя 14:00 - Кинопоказ: «Полночь. Сердцу не прикажешь». Кинолекторий 16:00 - Кинопоказ: «Мышиный переполох». Кинолекторий 16:00 - Концерт «Шедевры пяти столетий». Колоннада ✨ 18 января (воскресенье) 12:00 - Мастер-класс по живописи «Январское небо в акварельных тонах». Домик смотрителя 12:00 – Концерт «Аладдин и Волшебная лампа». Кинолекторий 14:00 - Кинопоказ: «Мышиный переполох». Кинолекторий 16:00 - Кинопоказ: «Квартира». Кинолекторий 16:00 - Концерт «Музыкальные восторги». Колоннада 📌 ПОЛНАЯ ПРОГРАММА 📌 До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>14.01.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6087</t>
+  </si>
+  <si>
+    <t>Один из немногих деревянных театров мира, сохранившихся без перестроек ждет гостей в Архангельском! Выставка «Театр во времени», открывшаяся 2 января в Музее-заповеднике «Архангельское», раскрывает тайны театра Гонзаги - места, где в 1818 году императору Александру I был представлен уникальный спектакль декораций, созданных знаменитым итальянским сценографом. На выставке вы увидите подлинные интерьеры усадебного театра на 160 мест и узнаете, кто продолжал театральные традиции на этой исторической сцене уже в советское время. Заместитель генерального директора по выставочной и научно-просветительской деятельности Музея Ольга Валериановна Нестерцева подробно рассказала о выставке «Радио 1».</t>
+  </si>
+  <si>
+    <t>14.01.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6086</t>
+  </si>
+  <si>
+    <t>Приглашаем в воскресенье, 18 января, на концерт «Аладдин и Волшебная лампа». 🎼 Концерт для всей семьи из цикла «Сказка с музыкой». ✨ Мальчик Аладдин оказывается избранным, но для того, чтобы стать по-настоящему счастливым, ему придется забыть о лени, по-новому взглянуть на свою мать и проявить немало смекалки для женитьбы на прекрасной царевне. 🎼 Исполнители: артистка Евгения Шуткина (художественное слово), Анастасия Белова (фортепиано) 🗓 18 января в 12:00 📌 Кинолекторий ✨ КУПИТЬ БИЛЕТ 📌 ПРОГРАММА ЦИКЛА КОНЦЕРТОВ До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>12.01.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6084</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! В Музее-заповеднике работает библиотека книг-путешественников или книгообмен. 📚 Любой желающий может прийти и взять себе книгу со стеллажа в Визит-центре (Вход №1 со стороны Ильинского шоссе). 📚 Если у вас дома есть книги, которые вы уже прочитали, повторно читать не планируете, но готовы поделиться ими, просто оставьте их на стеллаже. Главный принцип книгообмена: «Прочитал – отдай другому». 🤗 Будем рады, если вы поддержите наше начинание! До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>11.01.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6083</t>
+  </si>
+  <si>
+    <t>Выставка «Театр во времени» в Театре Гонзаги 🎭 До появления кинематографа театр был основным из зрелищных искусств, и сейчас непросто представить себе то место, которое он занимал в жизни просвещенного человека XVIII–XIX веков. 🎭 Расписание театральных спектаклей, премьер и гастролей структурировало жизнь образованной публики: задавало ритм и маршруты передвижения, места и время общения, в немалой степени определяло круг общих впечатлений и состав обсуждаемых новостей. Поэтому в желании многих российских богатых помещиков иметь свой театр не было ничего удивительного. 🎭 Театр Гонзаги в Архангельском является уникальным объектом показа, один из немногих деревянных театров в мире, сохранившийся практически без вмешательств. 🎭 Выставка посвящена истории строительства здания, созданию декораций художником Пьетро ди Гонзагой, создателям и зрителям XIX-XXI вв. ❗️ Выставка работает со 2 января по 30 декабря 2026 года. Театр Гонзаги и выставку можно посетить в составе экскурсии «Музыка для глаз. Секреты старого мастера». Билеты можно приобрести на сайте и в кассах музея-заповедника. 🎫 КУПИТЬ БИЛЕТ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>10.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6082</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ МУЗЕЯ 11 ЯНВАРЯ 12:00 - Концерт «Снежная королева». Цикл «Сказка с музыкой». Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла «Новогодние мотивы». Домик смотрителя 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 16:00 - Концерт «Калейдоскоп волшебных мелодий». Фестиваль «Рождество в Архангельском». Колоннада До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>10.01.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6081</t>
+  </si>
+  <si>
+    <t>🎇«Сказка с музыкой» возвращается в этом году Уже завтра пройдёт первый спектакль из этого цикла — «Снежная королева» (4+) Зрители увидят самую зимнюю, самую таинственную и философскую сказку-притчу Ганса Христиана Андерсена. Популярность ее не меркнет со временем. Эта трогательная история — лучший способ поговорить с детьми об извечной борьбе добра со злом, о всемогущем милосердии и сострадании, о неизбежности испытаний и препятствий на жизненном пути. 🎶Расскажет сказку артистка Московской филармонии Виктория Захарова, за роялем — композитор Фёдор Строганов. В программе музыка Федора Строганова. 🎟️ БИЛЕТЫ</t>
+  </si>
+  <si>
+    <t>09.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6080</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ МУЗЕЯ 10 ЯНВАРЯ 🎄 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 🎄 14:00 - Мастер-класс по росписи фарфора «Бордюрная роспись по фарфору». Домик смотрителя 🎄 16:00 - Концерт «Только шедевры». Фестиваль «Рождество в Архангельском». Колоннада До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>09.01.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6079</t>
+  </si>
+  <si>
+    <t>Тема путешествий поддерживается специализированным проектом – выставкой «Поездки Н.Б. Юсупова по России» - на основе многочисленных путеводителей из княжеской библиотеки. 📍 XVIII-XIX вв. оставили разнообразные издания, которые помогали образованным путешественникам организовывать свои поездки, знакомили с достопримечательностями, содержали советы по организации питания и отдыха, рекомендовали гостиницы и постоялые дворы. В общем, выполняли те задачи, которые мы сегодня отдаем на откуп интернет-платформам. 📍 Экспозиция доступна для осмотра в Западном флигеле Дворца со 2 января до 30 декабря 2026 года. Вход на выставку – по входным билетам на выставку «Каретная галерея князей Юсуповых» в Западном флигеле. Билеты можно приобрести на сайте и в кассах Музея-заповедника. 🎫 КУПИТЬ БИЛЕТ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>08.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6078</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ МУЗЕЯ 9 ЯНВАРЯ 🎄 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 🎄 12:00 - Концерт «Щелкунчик и Мышиный король». Колоннада 🎄 16:00 - Концерт «Снежная феерия». Фестиваль «Рождество в Архангельском». Колоннада До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>08.01.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6077</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! ❄️ Напоминаем вам, что в эти праздничные дни (и не только) в Музее-заповеднике Архангельское можно посетить сборные экскурсии ✨ «Музыка для глаз. Секреты старого мастера» Осмотреть театр Гонзаги, посидеть в зрительном зале и ощутить себя на спектакле декораций в начале XIX века всего за 1 час 15 минут. ✨ «Архангельское. Страницы истории» Рассказ и прогулка по дворцовому парку и выставке «Каретная галерея князей Юсуповых» за 1 час 15 минут. ✨ «Карету мне, карету!». Западный флигель Дворца Коллекция карет, путеводители, географические карты. Ваше путешествие займет 45 минут. ✨ «Фарфор князей Юсуповых». Павильон «Каприз» Почему фарфор производили, но не продавали? Кто придумал картинную галерею на фарфоре? Заказать индивидуальную экскурсию можно по телефону ежедневно с 10:00 до 20:00: +7 (498) 653-86-60 или по электронной почте: dir@arhangelskoe.su Экскурсионные услуги предоставляются при наличии входных билетов в Парк и объекты показа.</t>
+  </si>
+  <si>
+    <t>07.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6076</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ МУЗЕЯ 8 ЯНВАРЯ 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 12:30 – Кураторская экскурсия по выставке «Музыкальные пристрастия князей Юсуповых». Колоннада 14:00 – Новогодний иммерсивный спектакль «Тайны большого дома. История новогодней игрушки». КВК «Ботанические оранжереи» 16:00 – Концерт-спектакль «Новогодний бал оперетты». Фестиваль «Рождество в Архангельском». Колоннада До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>07.01.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6075</t>
+  </si>
+  <si>
+    <t>«Муки творчества» - новая выставка, которая располагается в павильоне «Каприз». ✨ Посвящена она процессу создания керамических изделий и связанным с ним трудностями. ✨ Процесс создания изделий и их росписи был связан с многочисленными пробами и ошибками, приводившими к появлению предметов с браком. Ранее они не демонстрировались широкой публике, хотя заслуживают исследования и интереса. ✨ Посетители выставки смогут увидеть «из какого сора», «не ведая стыда», выросли прекрасные изделия фарфорового заведения в Архангельском. ❗️Выставка «Муки творчества» доступна для посещения в павильоне «Каприз» со 2 января до 30 декабря 2026 года. Вход на выставку – по входному билету в павильон «Каприз». Билеты можно приобрести на сайте и в кассах музея-заповедника. 🎫 КУПИТЬ БИЛЕТ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>07.01.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6074</t>
+  </si>
+  <si>
+    <t>Дорогие друзья, от всего сердца поздравляем вас со светлым праздником — Рождеством Христовым! ⠀ ✨ Пусть свет и любовь наполняют ваш дом, каждый день будет приносить хоть маленькую, но радость, а сердца ваши будут распахнуты для самых добрых событий! Музей-заповедник «Архангельское»</t>
+  </si>
+  <si>
+    <t>06.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6071</t>
+  </si>
+  <si>
+    <t>Сейчас трудно поверить, что эта волшебная музыка создавалась в муках. Петр Ильич изматывал себя сомнениями, переживал, что заменили балетмейстера. «Ничего не выходит кроме мерзости» - жаловался близким Петр Ильич Чайковский, работая над музыкой к балету «Щелкунчик». Никто тогда даже не предполагал, что создается легенда. 🎭 В декабре 1892 года в Мариинском театре состоялась премьера балета. «Государь был в восхищении, призывал в ложу (...). Постановка великолепна…», - писал родным один из критиков Александр Бенуа. 🎭 Так, зимой 1892 года сказка немецкого романтика Эрнста Теодора Амадея Гофмана обрела новую жизнь в музыке русского гения. 🎭 Балет «Щелкунчик» Петра Ильича Чайковского превратился в один из главных символов российского Нового года и Рождества, наравне с елкой и первым снегом. В нашем Кинолектории 7 января вас ждут кинопоказы сразу трех версий знаменитого балета. 🎭 12:00 - Рождественский «Щелкунчик» в хореографии Рудольфа Нуреева: любовь и другие чудеса КУПИТЬ БИЛЕТ 🎭 14:00 - «Щелкунчик» в редакции хореографа Василия Вайнонена и оригинальных мультимедийных декорациях исполняют артисты легендарной Академии Русского балета имени А. Я. Вагановой КУПИТЬ БИЛЕТ 🎭 16:00 - «Щелкунчик» - уютная рождественская феерия со сцены Дрезденской оперы КУПИТЬ БИЛЕТ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>06.01.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6070</t>
+  </si>
+  <si>
+    <t>Каким был музыкальный вкус одной из самых влиятельных фамилий империи? Как тема музыки нашла отражение в оформлении залов дворца в Архангельском, в Юсуповском собрании живописи, графики, скульптуры? Узнаем об этом 8 января на кураторской экскурсии по выставке «Музыкальные пристрастия князей Юсуповых». 🎻 У Николая Борисовича Юсупова в 1800-1830-е годы были крепостной оркестр, театральная капелла и балетная труппа. В 1818 году в Архангельском был построен Театр Гонзаги, где периодически шли музыкальные спектакли со сменой декораций. 🎻 Его внук, Николай Борисович Юсупов-младший, стал автором первого в мире исследования в области игры на скрипке, собрал прекрасную коллекцию струнных инструментов, был автором многочисленных музыкальных произведений. ❗️8 января в 12:30 в Колоннаде куратор выставки «Музыкальные пристрастия князей Юсуповых» Марина Дмитриевна Краснобаева проведет авторскую экскурсию и расскажет, как музыка формировала облик семейных традиций Юсуповых на протяжении почти полутора столетий. 🎫 БИЛЕТ НА ЭКСКУРСИЮ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>05.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6069</t>
+  </si>
+  <si>
+    <t>Рождественские гуляния в Музее-заповеднике "Архангельское" 6 января 12:30 - «Рождественский квест» (Территория музея) 13.00 - Русские активные игры (Площадка возле Конторского флигеля 13.30 - «Рождественские чтения» (Вход №1 Визит-центр) 14.00 - Salon de la Bonne Aventure/Салон доброго предзнаменования (Домик смотрителя) 7 января 12.00 - Выездная звонница (Площадка у Конторского флигеля) 12:30 - «Рождественский квест» (Территория музея) 13.00 - Интерактивный спектакль «Сказка о белых ангелах» (Летняя сцена) Театрально-цирковое шоу от кампании Сrazy hotel company. 13.30 - «Рождественские чтения» (Вход №1 Визит-центр) 14.00 - Salon de la Bonne Aventure/Салон доброго предзнаменования (Домик смотрителя) Все мероприятия программы "Рождественские гуляния в Архангельском" можно посетить бесплатно, оплатив только вход в Парк. ❗️ ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>05.01.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6068</t>
+  </si>
+  <si>
+    <t>В Колоннаде для посетителей открыта выставка «Музыкальные пристрастия князей Юсуповых». 🎻 Музыкальное образование было весьма востребовано в повседневной жизни русского дворянства. Тема музыки нашла отражение в оформлении залов дворца, в собраниях живописи, графики, скульптуры. 🎻 У Н.Б. Юсупова в 1800-1830-е годы был крепостной оркестр, распавшийся после смерти владельца, театральная капелла и балетная труппа. 🎻 В 1818 г. в Архангельском построен Театр Гонзаги, где периодически шли музыкальные спектакли со сменой декораций. 🎻 Его внук, Н.Б. Юсупов-младший, стал автором первого в мире исследования в области игры на скрипке, собрал прекрасную коллекцию струнных инструментов (сейчас входит в состав Госколлекции), был автором многочисленных музыкальных произведений, которые Музей постепенно возвращает в пространство российской культуры. 🎻 В экспозиции представлены живопись, графика, рукописи, предметы декоративно-прикладного искусства, связанные с музыкальными вкусами князей Юсуповых. ❗️Выставка «Музыкальные пристрастия князей Юсуповых» доступна для посещения со 2 января по 26 апреля 2026 года. Вход на выставку – по входным билетам в Колоннаду. Билеты можно приобрести на сайте и в кассах музея-заповедника 🎫 КУПИТЬ БИЛЕТ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>04.01.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6067</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ МУЗЕЯ 5 ЯНВАРЯ 🎄 11:00, 14:00 и 17:00 – Новогодний иммерсивный спектакль «Тайны большого дома. История новогодней игрушки». КВК "Ботанические оранжереи" 🎄 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 🎄 13:00 – Мастер-класс «Роспись и декупаж елочного шара». Мастерская Деда Мороза. Домик смотрителя 🎄 16:00 - Мастер-класс «Рождественский имбирный пряник». Мастерская Деда Мороза. Домик смотрителя 🎄 16:00 - Концерт «Вивальди "Времена года". Органная версия». Фестиваль «Рождество в Архангельском». До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>04.01.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6066</t>
+  </si>
+  <si>
+    <t>Приглашаем маленьких и взрослых гостей Музея 9 января в 12:00 на интерактивную сказку-концерт «Щелкунчик и Мышиный король». 🎭 Вас ждет увлекательный рассказ в исполнении профессионального артиста о приключениях доброй девочки Мари и маленьком отважном Щелкунчике в сопровождении волшебных звуков флейты, скрипки и рояля. 🎭 Волшебные мелодии из балета П.И. Чайковского, сказка, игры для детей и сцены, разыгрываемые артистами, сделают этот концерт увлекательным для всей семьи. 🗓 9 января в 12:00 🏛 Колоннада 📌 ПОДРОБНОСТИ И БИЛЕТЫ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>04.01.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6065</t>
+  </si>
+  <si>
+    <t>❄️ В это чудесное зимнее время представляем вам сборные экскурсии, которые можно посетить в Музее-заповеднике Архангельское в праздничные дни и не только ❄️ ✨ «Музыка для глаз. Секреты старого мастера» Осмотреть театр Гонзаги, посидеть в зрительном зале и ощутить себя на спектакле декораций в начале XIX века всего за 1 час 15 минут. ✨ «Архангельское. Страницы истории» Рассказ и прогулка по дворцовому парку и выставке «Каретная галерея князей Юсуповых» за 1 час 15 минут. ✨ «Карету мне, карету!». Западный флигель Дворца Коллекция карет, путеводители, географические карты. Ваше путешествие займет 45 минут. ✨ «Фарфор князей Юсуповых». Павильон «Каприз» Почему фарфор производили, но не продавали? Кто придумал картинную галерею на фарфоре? Заказать индивидуальную экскурсию можно по телефону ежедневно с 10:00 до 20:00: +7 (498) 653-86-60 или по электронной почте: dir@arhangelskoe.su Экскурсионные услуги предоставляются при наличии входных билетов в Парк и объекты показа.</t>
+  </si>
+  <si>
+    <t>03.01.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6064</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ 4 ЯНВАРЯ 11:00, 14:00 и 17:00 – Новогодний иммерсивный спектакль «Тайны большого дома. История новогодней игрушки». КВК "Ботанические оранжереи" 13:00 - Мастер-класс «Рождественский имбирный пряник». Мастерская Деда Мороза. Домик смотрителя 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 16:00 - Мастер-класс «Роспись деревянной лошадки - символ 2026 года». Мастерская Деда Мороза. Домик смотрителя 16:00 - Концерт «Шедевры классики и кино. Бах и Циммер». Фестиваль «Рождество в Архангельском». Колоннада До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>03.01.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6063</t>
+  </si>
+  <si>
+    <t>🩰🎄Балет «Щелкунчик» с исторической сцены Большого театра в кинолектории «Ботанических оранжерей»! Либретто Юрия Григоровича с использованием мотивов сценария Мариуса Петипа. Смотреть эту завораживающую сказку в исполнении артистов Большого театра стало уже доброй праздничной традицией для многих зрителей в разных городах России. Поэтому и мы не смогли остаться в стороне. 4, 8 и 10 января ждём вас на показах «Щелкунчика» в постановке Большого театра! 👉🏻Расписание и билеты: 4 января 14:00 8 января 14:00 10 января 14:00</t>
+  </si>
+  <si>
+    <t>03.01.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6062</t>
+  </si>
+  <si>
+    <t>Скучаете по новогоднему волшебству детства? 🎅🏻 Найдите его в «Мастерской Деда Мороза» в «Архангельском»! 🎄 Как в детстве – создайте своими руками подарки для любимых и почувствуйте атмосферу новогоднего чуда. ❗️ ПОДРОБНЕЕ О ЧУДЕ До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>02.01.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6061</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ МУЗЕЯ 3 ЯНВАРЯ 🎄 11:00 и 14:00 - Новогодний иммерсивный спектакль «Тайны большого дома. История новогодней игрушки». КВК "Ботанические оранжереи" 🎄 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 🎄 13:00 - Мастер-класс «Роспись и декупаж елочного шара». Мастерская Деда Мороза. Домик смотрителя 🎄 16:00 - Мастер-класс «Настенные Новогодние часы». Мастерская Деда Мороза. Домик смотрителя 🎄 16:00 - Концерт «Новый год с Бахом, Вивальди и Чайковским». Фестиваль «Рождество в Архангельском». До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>01.01.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6056</t>
+  </si>
+  <si>
+    <t>МЕРОПРИЯТИЯ МУЗЕЯ 2 ЯНВАРЯ: 🎄 11:00 и 14:00 - Новогодний иммерсивный спектакль «Тайны большого дома. История новогодней игрушки». КВК "Ботанические оранжереи" 🎄 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 🎄 16:00 - Концерт «Новогодняя рапсодия». Фестиваль «Рождество в Архангельском» До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>01.01.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6055</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! От всей души поздравляем вас с Новым годом! 🎄Пусть этот волшебный праздник наполнит ваши сердца радостью, теплом и светом, укрепив связь поколений и сохранив традиции нашей великой истории. 🎄Пусть предстоящий год будет наполнен удачей, здоровьем, благополучием и вдохновением! 🎄Мы приглашаем всех посетить наши новогодние мероприятия и концерты, насладиться атмосферой старинной усадьбы, окунуться в мир искусства и культуры, ощутить магию праздника вместе с нами. С любовью и уважением, коллектив Государственного музея-заповедника "Архангельское"!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4706,51 +5621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H484"/>
+  <dimension ref="A1:H586"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4705.708" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -15737,50 +16652,1784 @@
       <c r="F483">
         <v>47</v>
       </c>
       <c r="G483">
         <v>60</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>29329</v>
       </c>
       <c r="B484" t="s">
         <v>1440</v>
       </c>
       <c r="C484" t="s">
         <v>1441</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E484">
         <v>1055</v>
       </c>
       <c r="G484">
         <v>10</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>84665</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E485">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>84666</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E486">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>84667</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E487">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>84668</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E488">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>84669</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E489">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>84670</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E490">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>84671</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E491">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>84672</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E492">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>84673</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E493">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>84674</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E494">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>84675</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E495">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>84676</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E496">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>84677</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E497">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>84678</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E498">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>84679</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E499">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>84680</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E500">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>84681</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E501">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>84682</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E502">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>84683</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E503">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>84684</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E504">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>84685</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E505">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>84686</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E506">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>84687</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E507">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>84688</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E508">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>84689</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E509">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>84690</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E510">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>84691</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E511">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>84692</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E512">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>84693</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E513">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>84694</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E514">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>84695</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E515">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>84696</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E516">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>84697</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E517">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>84698</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E518">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>84699</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E519">
+        <v>6749</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>84700</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E520">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>84701</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E521">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>84702</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E522">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>84703</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E523">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>84704</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E524">
+        <v>6703</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>84705</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E525">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>84706</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E526">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>84707</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E527">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>84708</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E528">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>84709</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E529">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>84710</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E530">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>84711</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E531">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>84712</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E532">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>84713</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E533">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>84714</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E534">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>84715</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E535">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>84716</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E536">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>84717</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E537">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>84718</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E538">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>84719</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E539">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>84720</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E540">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>84721</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E541">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>84722</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E542">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>84723</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E543">
+        <v>7689</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>84724</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E544">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>84725</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E545">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>84726</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E546">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>84727</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E547">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>84728</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E548">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>84729</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E549">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>84730</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E550">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>84731</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E551">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>84732</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E552">
+        <v>6835</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>84733</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E553">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>84734</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E554">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>84735</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E555">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>84736</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E556">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>84737</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E557">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>84738</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E558">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>84739</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E559">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>84740</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E560">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>84741</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E561">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>84742</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E562">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>84743</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E563">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>84744</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E564">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>84745</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E565">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>84746</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E566">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>84747</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E567">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>84748</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E568">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>84749</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E569">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>84750</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E570">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>84751</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E571">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>84752</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E572">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>84753</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E573">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>84754</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E574">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>84755</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E575">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>84756</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E576">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>84757</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E577">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>84758</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E578">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>84759</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E579">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>84760</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E580">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>84761</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E581">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>84762</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E582">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>84763</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E583">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>84764</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E584">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>84765</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E585">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>84766</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E586">
+        <v>1569</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">