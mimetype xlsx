--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2543">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5256,50 +5256,2435 @@
     <t>02.01.26 13:34</t>
   </si>
   <si>
     <t>t.me/arhangelskoemuseum/6061</t>
   </si>
   <si>
     <t>МЕРОПРИЯТИЯ МУЗЕЯ 3 ЯНВАРЯ 🎄 11:00 и 14:00 - Новогодний иммерсивный спектакль «Тайны большого дома. История новогодней игрушки». КВК "Ботанические оранжереи" 🎄 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 🎄 13:00 - Мастер-класс «Роспись и декупаж елочного шара». Мастерская Деда Мороза. Домик смотрителя 🎄 16:00 - Мастер-класс «Настенные Новогодние часы». Мастерская Деда Мороза. Домик смотрителя 🎄 16:00 - Концерт «Новый год с Бахом, Вивальди и Чайковским». Фестиваль «Рождество в Архангельском». До встречи в Музее-заповеднике "Архангельское"!</t>
   </si>
   <si>
     <t>01.01.26 13:34</t>
   </si>
   <si>
     <t>t.me/arhangelskoemuseum/6056</t>
   </si>
   <si>
     <t>МЕРОПРИЯТИЯ МУЗЕЯ 2 ЯНВАРЯ: 🎄 11:00 и 14:00 - Новогодний иммерсивный спектакль «Тайны большого дома. История новогодней игрушки». КВК "Ботанические оранжереи" 🎄 12:00 и 16:00 - Кинопоказ «Мышиный переполох». Кинолекторий 🎄 16:00 - Концерт «Новогодняя рапсодия». Фестиваль «Рождество в Архангельском» До встречи в Музее-заповеднике "Архангельское"!</t>
   </si>
   <si>
     <t>01.01.26 06:09</t>
   </si>
   <si>
     <t>t.me/arhangelskoemuseum/6055</t>
   </si>
   <si>
     <t>Дорогие друзья! От всей души поздравляем вас с Новым годом! 🎄Пусть этот волшебный праздник наполнит ваши сердца радостью, теплом и светом, укрепив связь поколений и сохранив традиции нашей великой истории. 🎄Пусть предстоящий год будет наполнен удачей, здоровьем, благополучием и вдохновением! 🎄Мы приглашаем всех посетить наши новогодние мероприятия и концерты, насладиться атмосферой старинной усадьбы, окунуться в мир искусства и культуры, ощутить магию праздника вместе с нами. С любовью и уважением, коллектив Государственного музея-заповедника "Архангельское"!</t>
+  </si>
+  <si>
+    <t>09.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6664</t>
+  </si>
+  <si>
+    <t>Осень пришла к нам тихо, принесла прохладу, дожди, запах мокрой листвы. Но в Архангельское можно прийти и в такую погоду. Ждём вас на наших выставках, здесь тепло, красиво и всегда есть что-то интересное. – «Фарфоровое заведение» князя Н. Б. Юсупова. 1818‒1831». Павильон «Каприз». – «Люди, львы, орлы и куропатки…»: дальневосточный фарфор из коллекции князей Юсуповых». Павильон «Каприз». – «Муки творчества». Павильон Каприз – «Каретная галерея князей Юсуповых». Западный флигель Дворца. – «Поездки Н.Б. Юсупова по России». Западный флигель Дворца. – "Коллекция икон Георгия Костаки. Вспоминая выставки в Архангельском. 1972–1976". Колоннада – «Архангельское. Территория впечатлений». Колоннада. – «Диалоги. Пьетро Гонзага &amp; Максим Обрезков». Театр Гонзаги, трюм. Выставку «Театр во времени» в Театре Гонзаги можно посетить в выходные дни в составе заказной экскурсии или сборной экскурсии «Музыка для глаз. Секреты старого мастера». Обращаем ваше внимание, что павильоны работают на вход до 17:30. Время работы может меняться в случае проведения мероприятий.</t>
+  </si>
+  <si>
+    <t>08.09.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6660</t>
+  </si>
+  <si>
+    <t>Несмотря на дождливую погоду в воскресенье, у нас с парке развернулась настоящая дуэль умов и характеров ♟ В эти выходные мы принимали суперфинал Кубка Сергея Карякина, собрали свыше 2500 любителей шахмат всех возрастов! Впервые данное мероприятие развернулось в парке усадьбы. Это было красиво, увлекательно. На летней сцене можно было присоединиться к просмотру фильма и принять участие в развлекательной программе, подготовленной участниками и финалистами проекта Голос Дети. Гостями музея-заповедника в этот день стали 7000 человек! Благодарим за поддержку наших мероприятий. Задумались, не сделать ли нам зону для самостоятельной игры в шахматы в следующем году? Ставьте 👍 или👎 Как это было – смотрите видео от Министерства спорта МО и наши фото 📹 Генеральный партнер мероприятия - Сбер 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.09.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6646</t>
+  </si>
+  <si>
+    <t>Дождь закончился, и у нас продолжается праздник для юных шахматистов, а в 17.00 нас ждет выступление участников и финалистов проекта Голос Дети. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.09.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6645</t>
+  </si>
+  <si>
+    <t>☔️Сегодня за окнами дождливый и хмурый день, но это совершенно не повод отказываться от долгожданного события. Мы шли к этому турниру долго, тщательно готовили каждую деталь и привлекли лучших профессионалов. Отдельная гордость -наш приветственный ролик озвучила Ирина Россиос - известная телеведущая и мастер слова. Уверены, вы оцените этот уровень. ♟♟♟Друзья, непогода останется за окном, а в зале будет жаркая интеллектуальная битва. Порадуйте своих соперников - мы ждем каждого! ☀️В Архангельском хорошая погода) 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.09.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6644</t>
+  </si>
+  <si>
+    <t>Станиславский заглядывал в будущее театра, а мы теперь живём в нём ✨ 6 сентября в 16:00 искусствовед Ольга Андрейкина расскажет о пророческом даре великого режиссёра. Старинный Театр Гонзаги — идеальное место для таких откровений. Товстоногов говорил: «Памятник Станиславскому нужно ставить в будущем». И правда: Константин Сергеевич думал на десятилетия вперёд, его идеи казались современникам безумием. А сейчас? Читаешь его записи столетней давности — он предсказал то, что происходит на сцене прямо сегодня. От каких ошибок он предостерегал? Какие технологии предвидел? И что из его прогнозов ещё не сбылось? Лекция проходит в рамках параллельной программы к выставке «Диалоги. Гонзага &amp; Обрезков». 📍 Театр Гонзаги, 6 сентября, 16:00 КУПИТЬ БИЛЕТ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>03.09.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6642</t>
+  </si>
+  <si>
+    <t>Императорская аллея Прямая, как стрела. Сначала — просека сквозь Быкову рощу, по которой возили камень для строительства Дворца. Позже дорогу вымостили колотым гранитом, уложенным торцом «в расклин». Своё имя — Императорская — она получила в середине XIX века, и не случайно. По этой дороге ко Дворцу проехали пятеро российских императоров: Александр I, Николай I, Александр II, Александр III и Николай II. Чувствуете вес этих шагов? Когда-то от нынешнего Ильинского шоссе открывался вид на бельведер Дворца. Стройные ряды сосен обрамляли путь, а перед въездом гостей встречал аванкур — поляна с изящными трельяжами, скульптурами и живой изгородью из жёлтой акации. Время многое стёрло: деревья сомкнулись и закрыли перспективу, трельяжи исчезли, гранит скрылся под слоями асфальта. Но история никуда не ушла — она ждёт под кронами. 🍃 Сегодня Музей постепенно возвращает аллее её парадный облик эпохи расцвета усадьбы — 1820–1830-х годов. Приезжайте к нам в Архангельское прогуляться по следам пяти императоров. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>02.09.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6641</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»!   5 СЕНТЯБРЯ (суббота)   12:00 - Лекция из цикла «Архитектура модерна»: Архитектура модерна в Бельгии». Кинолекторий 14:00 - Кинопоказ: «Когда наступает сентябрь». Кинолекторий 15:00 - Школа юного садовода. «Грибы в саду и лесу». Площадка у Конторского флигеля 16:00 - Кинопоказ: "Ветка сирени". Кинолекторий 16.00 – Концерт «Искренне Ваш, Моцарт». Колоннада 17.00 - Концерт "Сияние барокко". Театр Гонзаги     6 СЕНТЯБРЯ (воскресенье)   СУПЕРФИНАЛ КУБКА СЕРГЕЯ КАРЯКИНА   Мероприятия Музея-заповедника 13:00 - Лекция: «"Не верю": чем отличаются системы Станиславского и Михаила Чехова». Кинолекторий 14:00 - Кинопоказ: "Тони". Кинолекторий 16:00 - Лекция: «Станиславский и его театр будущего». Театр Гонзаги 16:00 - Кинопоказ: «Жан-Пьер Поннель: Риголетто». Кинолекторий   ПОДРОБНАЯ ПРОГРАММА   До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>02.09.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6640</t>
+  </si>
+  <si>
+    <t>6 сентября в усадьбе «Архангельское» - главный шахматный праздник Подмоскoвья Суперфинал Кубка Сергея Карякина впервые пройдет среди аллей и скульптур старинного дворцового ансамбля. В закрытом финале сыграют сильнейшие шахматисты региона. Но приехать и понаблюдать может каждый - открытый турнир ждет и новичков, и мастеров. Между партиями покажут акробатический рок-н-ролл, на аллеях заработают гигантские шахматные доски, а вечером все смогут поучаствовать в одновременном сеансе с гроссмейстером Сергеем Карякиным. Для родителей запланирована лекция о том, как дети проходят шахматный путь, для ветеранов и воспитанников детских домов - отдельные турниры. Победители и призёры всех турниров будут награждены кубками, медалями и эксклюзивными подарками. ПОДРОБНЕЕ О ПРОГРАММЕ Приходите к нам 6 сентября — шахматы в Архангельском будут другими. Стоимость входных билетов и правила входа на территорию Музея остаются без изменений. Однако ожидается большое количество участников, в том числе детей, и гостей. Пожалуйста, планируйте ваши визиты заранее с учетом этого мероприятия. Генеральный партнер мероприятия - Сбер. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>01.09.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6631</t>
+  </si>
+  <si>
+    <t>Программу фестиваля «А-Сияние» в Архангельском 29 августа посетили более 7 тысяч человек В Музее-заповеднике «Архангельское» состоялась мировая премьера проекта «Прокофьев 135: эпос и миф», посвященного 135-летию композитора. Дирижер Никола Мельников представил новый коллектив CONTINUUM ∞ ORCHESTRA в программе, соединившей симфоническую музыку с мультимедийным шоу. Генеральный директор музея Елена Харламова: «Мировая премьера стала кульминацией дня, но не менее важной была дневная программа — лекции, дискуссии, кинопоказы. Публика откликается не только на вечерние события, но и с интересом включается в дневные форматы». «Для меня Прокофьев — композитор невероятной энергии. Я показываю его в нескольких измерениях: эпическом "Невском", трагических "Ромео и Джульетте" и "Полночи". Модульные синтезаторы становятся продолжением оркестра», — отметил Никола Мельников. Министр культуры Московской области Василий Кузнецов подчеркнул: «Проект — продолжение смелых поисков музеем новых форматов. Такой подход подарит Подмосковью еще немало интересных событий». Вечер завершился кинопоказом спектакля «Ромео и Джульетта во мгле» в рамках акции «Ночь в кино». Генеральный партнер мероприятия Сбер. Мероприятие прошло при поддержке Правительства Московской области Фото: Артем Виндриевский 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>31.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6625</t>
+  </si>
+  <si>
+    <t>🖼 «Дом наш напоминал музей…» Выставка уже открыта в Юсуповском дворце на Мойке! В Петербурге впервые показывают нидерландскую живопись XVII–XIX веков из собрания Музея-заповедника «Архангельское». 28 полотен голландских, фламандских и бельгийских мастеров собраны в едином пространстве — пока дворец в Архангельском закрыт на реставрацию. В экспозиции — работы Ф. Ваувермана, Г. де Лересса, Я. Сторка, предположительно А. ван Дейка, а также редкие произведения Й. Вергаувен и Х. де Йоде, которых нет в других российских музеях. Впервые представлен «Интерьер гостиной» Й.С. ван ден Абеля — единственного бельгийского мастера в собрании музея. Особый смысл проекту придаёт место: именно сюда в 1830-х годах привезли большую часть коллекции князей Юсуповых. Теперь некоторые картины вернулись туда, где висели полтора века назад. 📍 Наб. реки Мойки, 94 🗓 До 21 декабря 2026 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>29.08.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6624</t>
+  </si>
+  <si>
+    <t>Друзья, мы начинаем. Приходите! Летняя сцена Архитектура звука: как Прокофьев проектировал звук</t>
+  </si>
+  <si>
+    <t>29.08.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6623</t>
+  </si>
+  <si>
+    <t>К фестивалю «А-Сияние» музей-заповедник выпустил лимитированную коллекцию сувениров! Что в ней особенного? Главный мотив - экслибрис семьи Юсуповых. Дизайн вдохновлён гербом рода: на нём изображены гордые лев и львица — символ силы и благородства. Тираж ограничен, таких больше не будет! Приходите сегодня к нами перед представлением Николая Мельникова на Большой партер найдёте наши сувениры. До встречи в «Архангельском»! ✨</t>
+  </si>
+  <si>
+    <t>29.08.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6618</t>
+  </si>
+  <si>
+    <t>Январь 1916-го. Александр Глазунов — директор Петербургской консерватории, один из крупнейших русских симфонистов — демонстративно уходит из зала, не дослушав «Скифскую сюиту» Прокофьева. А ведь это Глазунов когда-то «открыл» его, посоветовав матери отдать мальчика в консерваторию. Крёстный отец словно отрёкся от крестника. Журнал «Музыка» назвал вечер «скандалом в благородном семействе», оркестранты роптали, публика услышала «музыкальный экстремизм». Официальная музыкальная Россия Прокофьева не приняла — окрестила варваром. То же — с «Ромео и Джульеттой». Скачки мелодии, внезапные обрывы фраз: за это его прозвали хулиганом, а танцоры разводили руками — под такое танцевать нельзя. Прокофьев писал не балетные номера, а психологическую партитуру, следующую за сюжетом. Отсюда и шутка первой Джульетты, Галины Улановой: «Нет повести печальнее на свете, чем музыка Прокофьева в балете». Потом эта самая Уланова стала величайшей Джульеттой века, а спектакль — эталоном балета. 29 августа в Архангельском пройдет мировая премьера «Прокофьев 135: эпос и миф». Никола Мельников и CONTINUUM ∞ ORCHESTRA соединят «Александра Невского», «Ромео и Джульетту» и мировую премьеру «Полночи» (по «Золушке») — для оркестра и модульных синтезаторов, а скульптуры усадьбы Юсуповых оживут на огромном экране. Музыкальный «хулиган» дождался своей эпохи. ХОЧУ ПОЙТИ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>28.08.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6616</t>
+  </si>
+  <si>
+    <t>1914 год, Петербург. За доской — Хосе Рауль Капабланка, будущий чемпион мира, легко раздающий поражения в сеансе одновременной игры. Напротив — молодой Сергей Прокофьев. И, по легенде, именно он вырвал у кубинского гения победу, заставив весь зал замереть. Мы привыкли слышать Прокофьева в звуках великих партитур. Но мало кто знает: за роялем и за шахматной доской он был одинаково великолепен. Музыка и шахматы звучали в нём в унисон — как холодный расчёт, помноженный на пылкое вдохновение. «Шахматы — это музыка мысли», — считал он. В Архангельском две эти стихии встретятся снова. 🎼 29 августа — аудиовизуальное шоу «Прокофьев135: эпос и миф» к 135-летию композитора. ♟ 6 сентября — Суперфинал Кубка Сергея Карякина по шахматам. От звука — к ходу. От мифа — к партии. Приходите разыграть свою. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>28.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6615</t>
+  </si>
+  <si>
+    <t>🎉 Результаты розыгрыша: 🏆 Победители: 1. Алексей (@Alexeyustg) 2. Александра (@ashshur) ✔️Проверить результаты</t>
+  </si>
+  <si>
+    <t>27.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6614</t>
+  </si>
+  <si>
+    <t>Миф — это самый живучий алгоритм в истории. 29 августа мы запустим его заново — с музыкой Прокофьева и ожившим мрамором. Подумайте: что такое миф? Это программа. Устойчивый сюжетный код, который человечество запускает тысячелетиями — и каждый раз получает новый результат. У Гомера — эпос, у скульпторов Архангельского — мрамор, у Прокофьева — музыка. Один и тот же древний код, а инструменты у каждой эпохи свои. Эпос всегда был открыт для всех. Каждое поколение берёт его, переписывает по-своему — и передаёт дальше. Ничего не устаревает, всё рождается заново. Мировая премьера «Прокофьев 135: эпос и миф» — это буквально новый запуск. Оцифрованные боги, музыка Прокофьева, нейросеть на экране. Мрамор, звук и код соединятся в одном пространстве. ХОЧУ УВИДЕТЬ 29 августа тысячелетний алгоритм заработает снова. Приходите смотреть, как исполняется древнейшая программа человечества. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>26.08.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6613</t>
+  </si>
+  <si>
+    <t>Готовимся к нашей мировой премьере «Прокофьев 135: эпос и миф» - на партере уже собирают первые конструкции будущих декораций. 29 августа симфоническая мощь оркестра под управлением Николы Мельникова встретится с античной скульптурой, архитектурой усадьбы и живыми AI-технологиями, откликающимися на звук. Скоро вы всё услышите. Пока у вас есть шанс КУПИТЬ БИЛЕТ, но они уже заканчиваются. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>26.08.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6612</t>
+  </si>
+  <si>
+    <t>Они уже были здесь 50 лет назад. И возвращаются. В 1970-е усадебный храм Архангела Михаила в Архангельском стал выставочным залом — и одними из первых в нём засияли иконы из собрания Георгия Костаки. Публика шла именно ради них. Теперь легендарные памятники «навещают» Архангельское вновь. Среди жемчужин — икона «Чудо великомученика Георгия о змие» рубежа XV–XVI веков, редчайшие образы Богоматери и лицевое шитьё ярославских мастериц XVII века. За кадром — архивные документы и знаменитые фотографии из квартиры Костаки на проспекте Вернадского. Выставка открывается 28 августа в Архангельском. Не пропустите. 🎟 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>25.08.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6605</t>
+  </si>
+  <si>
+    <t>🎷 Джаз, солнце и 19 тысяч зрителей — «Джазовые сезоны» в «Архангельском» снова покорили Подмосковье! 22 и 23 августа музей-заповедник «Архангельское» превратился в столицу джаза: два тёплых солнечных дня, историческая усадьба и музыка, объединившая поколения. XII Международный фестиваль собрал более 19 тысяч гостей — против 16 тысяч в прошлом году. Рост впечатляющий! «Джаз здесь — это не просто музыка. Это особая атмосфера исторического ландшафта, живая импровизация и счастье новых знакомств» — говорит гендиректор музея Елена Харламова. На сценах блистали Игорь Бутман и Московский джазовый оркестр, Юрий Башмет и «Солисты Москвы», Борис Березовский, Дмитрий Носков, Grigor &amp; Seda Band и Uma2rman со специальной программой. «Случился синтез: прекрасное пространство музея дополнило выступления музыкантов, помогло создать антураж… С радостью наблюдаем, как развивается фестиваль: 16 тысяч посетителей в прошлом году и уже более 19 тысяч в этом году — это огромный рост!» — отмечает министр культуры и туризма Московской области Василий Кузнецов. «Джазовые сезоны" — наш самый атмосферный опен-эйр… Мы видим, как джаз объединяет поколения, и это особенно ценно», — подчеркнул худрук фестиваля Игорь Бутман. Тематические зоны и развлечения для всех возрастов сделали фестиваль настоящим семейным праздником на природе. До встречи в следующем году! 🎶 Фестиваль прошёл при поддержке Министерства культуры РФ и Министерства культуры и туризма Московской области. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>23.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6604</t>
+  </si>
+  <si>
+    <t>Приглашаем 22 и 23 августа на Международный фестиваль «Джазовые сезоны» в «Архангельском». Самый атмосферный джазовый опен-эйр лета во второй раз пройдёт в музее-заповеднике «Архангельское»! ПРОГРАММА 23 АВГУСТА Главная сцена, с 15:00 до 22:00 15:00 — 16:00 Дмитрий Носков и оркестр Сергея Богданова 17:00 — 18:00 Warren Wolf Wolfpack (США) 19:00 — 20:00 Игорь Бутман, Варвара Убель и Московский джазовый оркестр 21:00 — 22:00 Uma2rman (специальная программа) Малая сцена, c 14:20 до 21:00 14:20 — 15:00 Сергей Гурбелошвили и трио Groove Factory «Jazz Funk» 16:00 — 17:00 Трио Олега Аккуратова 18:00 — 19:00 Secret Atelier 20:00 — 21:00 Аглая Шиловская и LRK trio В расписании возможны изменения 22 и 23 августа вход в Музей-заповедник «Архангельское» будет осуществляться только по билетам на фестиваль «Джазовые сезоны» в «Архангельском». Приобрести билеты можно онлайн на официальном сайте фестиваля, а в дни проведения - в кассах организаторов мероприятия. Карты лояльности, «Парк», «Единый» и Комплексные билеты в эти дни работать не будут. Время работы Музея-заповедника 22 и 23 августа: - парк открыт с 14:00 до 00:30 - экспозиции в Западном флигеле Дворца, Павильоне «Каприз», КВК «Ботанические оранжереи» работают с 14:00 до 20:00. Билеты можно купить на месте в павильонах. - Книжный магазин и сувенирные магазины работают с 14:00 до 20:00. - Доступ в Колоннаду закрыт. ПОЛНАЯ ПРОГРАММА ФЕСТИВАЛЯ До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>22.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6603</t>
+  </si>
+  <si>
+    <t>Приглашаем 22 и 23 августа на Международный фестиваль «Джазовые сезоны» в «Архангельском». Самый атмосферный джазовый опен-эйр лета во второй раз пройдёт в музее-заповеднике «Архангельское»! ПРОГРАММА 22 АВГУСТА Главная сцена, с 15:00 до 22:20 15:00 — 16:00 FANTINE и её группа 17:00 — 18:00 Борис Березовский «Дебюсси и джаз» 19:00 — 20:00 Сурганова и Оркестр (специальная программа) 21:00 — 22:20 Игорь Бутман и Московский джазовый оркестр, Юрий Башмет и Камерный ансамбль «Солисты Москвы» Малая сцена, с 16:00 до 21:00 16:00 — 17:00 Grigor &amp; Seda Band 18:00 — 19:00 Саша Алмазова и бэнд 20:00 — 21:00 ARTEMIEV (специальный сет) В расписании возможны изменения 22 и 23 августа вход в Музей-заповедник «Архангельское» будет осуществляться только по билетам на фестиваль «Джазовые сезоны» в «Архангельском». Приобрести билеты можно онлайн на официальном сайте фестиваля, а в дни проведения - в кассах организаторов мероприятия. Карты лояльности, «Парк», «Единый» и Комплексные билеты в эти дни работать не будут. Время работы Музея-заповедника 22 и 23 августа: - парк открыт с 14:00 до 00:30 - экспозиции в Западном флигеле Дворца, Павильоне «Каприз», КВК «Ботанические оранжереи» работают с 14:00 до 20:00. Билеты можно купить на месте в павильонах. - Книжный магазин и сувенирные магазины работают с 14:00 до 20:00. - Доступ в Колоннаду закрыт. ПОЛНАЯ ПРОГРАММА ФЕСТИВАЛЯ До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>22.08.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6602</t>
+  </si>
+  <si>
+    <t>Сегодня – День Государственного флага России! 🇷🇺 История российского триколора насчитывает более 300 лет. Его создателем считается Петр I, который в 1705 году выпустил указ, обязавший все торговые суда плавать только с бело-сине-красным флагом. 🇷🇺 Государственным это полотно официально стало только в 1896 году, когда было принято решение «на признание во всех случаях бело-сине-красного флага национальным». Поэтому коронация Николая II 14 мая 1896 года прошла под бело-сине-красным флагом, а участникам раздавались нагрудные ленточки и памятные медали в его цветах. А спустя несколько дней состоялись приемы, вошедшие в непарадную историю посткоронационных московских торжеств. В числе прочего императорская семья посетила усадьбу Архангельское - здесь были организованы два больших приема в честь императорской четы с фейерверками, театральными представлениями в Театре Гонзаги и праздничными ужинами. 🇷🇺 Более 30 лет назад российский триколор получил статус национального флага. С тех пор 22 августа считается Днем государственного флага России. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>21.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6594</t>
+  </si>
+  <si>
+    <t>В XIX веке богов и героев античности разместили на террасе Дворца, в XXI — на сервере. Адрес прежний — Архангельское. Приглядитесь к террасам усадьбы. Юсуповы возвели их не просто ради красивого вида. Это рукотворный Олимп — возвышенность, куда «поселили» античных богов. Каждый на своём месте, под открытым небом, в мраморе — навсегда. В Архангельском был выстроен дата-центр вечности, только сервером служил камень. Спустя два века мы делаем то же самое, но иначе. Античные боги и герои оцифрованы, теперь они живут ещё и в настоящем облаке — в потоках данных, в коде, в свете экрана. Мрамор сменился кремнием, резец — алгоритмом. А задача осталась той же, что и у древних: спасти красоту от времени. 29 августа оба Олимпа встретятся. На террасах Архангельского появится огромный экран, мраморные скульптуры оживут под музыку Прокофьева — камень и код зазвучат в унисон. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.08.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6593</t>
+  </si>
+  <si>
+    <t>Условия и график работы Музея 22 и 23 августа! Уважаемые посетители! 22 и 23 августа вход в Музей-заповедник «Архангельское» будет осуществляться только по билетам на фестиваль «Джазовые сезоны» в «Архангельском». Приобрести билеты можно онлайн на официальном сайте фестиваля, а в дни проведения - в кассах организаторов мероприятия. Карты лояльности, «Парк», «Единый» и Комплексные билеты в эти дни работать не будут. Время работы Музея-заповедника 22 и 23 августа: - парк открыт с 14:00 до 00:30 - экспозиции в Западном флигеле Дворца, Павильоне «Каприз», КВК «Ботанические оранжереи» работают с 14:00 до 20:00. Билеты можно купить на месте в павильонах. - Книжный магазин и сувенирные магазины работают с 14:00 до 20:00. - Доступ в Колоннаду закрыт. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.08.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6592</t>
+  </si>
+  <si>
+    <t>XII Международный фестиваль «Джазовые сезоны» в «Архангельском» Самый атмосферный джазовый опен-эйр лета во второй раз пройдёт в музее-заповеднике «Архангельское»! «Джазовые сезоны» в «Архангельском» — проект, объединяющий любовь к джазу, природе и семейному времяпрепровождению. За 12 лет он взял на себя важную социально-культурную миссию — делать джаз живым и открытым для каждого, независимо от возраста и подготовки. Интерес к джазу растёт, а значит, и наш Фестиваль расширяет свои границы. 22 и 23 августа 2026 года, с 15:00 до 22:00 22 августа (суббота) Главная сцена: Сурганова и Оркестр, Игорь Бутман и Московский джазовый оркестр, Юрий Башмет и Камерный ансамбль «Солисты Москвы», Борис Березовский «Дебюсси и джаз», Fantine. Малая сцена: ARTEMIEV, Саша Алмазова и бэнд, Grigor &amp; Seda Band. 23 августа (воскресенье) Главная сцена: Uma2rman, Игорь Бутман, Московский джазовый оркестр и Варвара Убель, Дмитрий Носков и оркестр Сергея Богданова. Специальные гости. Малая сцена: Аглая Шиловская и LRK trio, Secret Atelier, Трио Олега Аккуратова. ПОДРОБНО О ФЕСТИВАЛЕ Парк 22 и 23 августа открыт с 14:00 до 00:30. Вход в Музей будет осуществляться только по билетам на фестиваль «Джазовые сезоны» в «Архангельском».Карты лояльности, «Парк», «Единый» и Комплексные билеты в эти дни работать не будут. Фестиваль проходит при поддержке Министерства культуры Российской Федерации и Министерства культуры и туризма Московской области. Генеральный партнёр фестиваля — Т-банк. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6591</t>
+  </si>
+  <si>
+    <t>👑 «Коронация Павла I и князь Н.Б. Юсупов»: выставка, которую нужно не просто увидеть — услышать и прочувствовать! Раскрываем главные секреты, ради которых стоит задержаться на выставке. 🎥 Фильм, который переносит на два века назад. Огромное полотно моравского художника Мартина Квадаля «Коронация Павла I и Марии Фёдоровны» (1799) хранится в Саратове и слишком велико, чтобы приехать к нам. Но специалисты Русского музея нашли волшебное решение — мультимедийный фильм с элементами 3D! Вы окажетесь прямо под сводами Успенского собора, в самом сердце коронационной церемонии, и рассмотрите каждую деталь картины даже подробнее, чем смогли бы, увидев картину в оригинале. 🎧 Ищите значок наушников на витринах! Всего одно нажатие — и вы услышите: 🔹 Торжественную оду в честь въезда Павла I в Москву 🔹 Проникновенную молитву императора в момент коронации — от этих слов бегут мурашки 🔹 Величественный полонез Козловского с хором, звучавший на балу в Грановитой палате. (Совет: наушники можно и не надевать — просто поднесите их к уху, звук записан специально громким.) 📜 Прикоснитесь к истории — на тачскрине. Листайте документы эпохи своими руками! Среди них — рукописная книга самого князя Юсупова с церемониалом коронации и его личными пометами. От торжественного въезда государя в Москву до отъезда из Кремля. ✨ Это не просто выставка — это машина времени. Приходите увидеть, услышать и почувствовать величие коронации - самого важного события в жизни монарха! 📍 Ждём вас в Колоннаде Музея-заповедника! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6590</t>
+  </si>
+  <si>
+    <t>19.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6589</t>
+  </si>
+  <si>
+    <t>🎻🤖 Прокофьев135: эпос, миф и немного искусственного интеллекта Сцена для «Джазовых сезонов» ещё застраивается, а мы уже спешим позвать вас дальше — на совершенно новую программу 29 августа, где классика встречается с разговором о будущем. Что вас ждёт? Вечер, в котором музыка Прокофьева звучит по-новому, а мы вместе размышляем: чем русский гений, определивший облик искусства XX века, близок нам — людям эпохи нейросетей и ИИ? К нам придут удивительные спикеры: ✨ Марина Лебедь, музыковед, кандидат искусствоведения — «Архитектура звука: как Прокофьев проектировал будущее». Переслушаем знаковые фрагменты в интерьерах усадьбы Архангельское. ✨ Константин Матулевский, хореограф — расскажет, как ИИ помогает рождаться современным постановкам и движению. И самое главное — вы тоже станете участниками дискуссии и сможете задать вопросы спикерам. 🗓 Расписание: 🎼 16:00 — Лекция «Архитектура звука: как Прокофьев проектировал будущее» (Марина Лебедь) 💃 17:00 — Лекция «Как создать танцевальный спектакль в три промпта» (Константин Матулевский) 🧠 18:00 — Дискуссия «Искусственный интеллект и искусство» (Марина Лебедь, Константин Матулевский и Екатерина Тарасова) 🌙 22:00 — Ночная программа. Кинопоказ «Ромео и Джульетта во мгле» ПОДРОБНАЯ ПРОГРАММА Приходите — будет красиво, умно и по-настоящему живо 💫 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>19.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6588</t>
+  </si>
+  <si>
+    <t>Сегодня весь мир отмечает День фотографии, и мы хотим поделиться с Вами одним снимком, который приоткрывает дверь в блистательное прошлое. На фотографии - Зинаида Николаевна Юсупова. Четыре девушки бережно держат над ней тончайший кружевной платок, а сама княгиня будто вот-вот сделает свой плавный, задушевный «выход». Все они - участницы легендарного костюмированного бала 1903 года в Зимнем дворце, где гости блистали в нарядах XVII века. Каким же был тот вечер? «Впечатление получилось сказочное - от массы старинных национальных костюмов, богато украшенных редкими мехами, великолепными бриллиантами, жемчугами и самоцветными камнями, по большей части в старинных оправах. В этот день фамильные драгоценности появились в таком изобилии, которое превосходило всякие ожидания» - делился Владимир Николаевич Воейков, в ту пору ротмистр Кавалергардского полка. А Зинаида Николаевна - в роскошном молочно-белом наряде, расшитом жемчугом и сияющем драгоценными камнями, - покорила зал исполнением «русской». И вот как об этом вспоминал великий князь Александр Михайлович: «Княгиня танцевала этот танец лучше любой заправской балерины». ✨ Один кадр и целая эпоха оживает перед нами. А сегодня фотоаппарат есть почти у каждого. Так что все мы теперь - немного художники. С праздником! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>18.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6586</t>
+  </si>
+  <si>
+    <t>Моторы ещё гудят в ушах! Спасибо всем, кто приехал на автовыходные — вас было столько, что мы сбились со счёта. Атмосферу фестивалю сделали вы. А теперь выдыхаем и переключаемся на джаз: 22 и 23 августа в Архангельском - «Джазовые сезоны» Игоря Бутмана. На главной сцене — Сурганова и Оркестр, Юрий Башмет с «Солистами Москвы», сам Бутман с Московским джазовым оркестром, а в воскресенье ещё и Uma2rman. Программа уже на сайте — выбирайте свой вечер. 🎷 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>18.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6585</t>
+  </si>
+  <si>
+    <t>Скоро осень — самая нежная пора для свадеб 🍂 Представьте: свадебная церемония в усадьбе XVIII века. Античные статуи, пейзажный парк, фонтаны, дворец, пение птиц… А впереди — золотая осень, которая совсем скоро укроет аллеи тёплыми красками. Музей-заповедник «Архангельское» является площадкой проекта «Свадьба в Подмосковье» — здесь можно провести выездную регистрацию брака, постановочную свадьбу, предложение руки и сердца и сделать фотографии, которые захочется пересматривать всю жизнь. Самое время планировать осеннюю свадьбу. Приходите на свидания и назначайте здесь свой самый важный день. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>17.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6584</t>
+  </si>
+  <si>
+    <t>Уважаемые посетители! С 18 по 20 августа включительно будет закрыт доступ в Западный флигель Дворца и Каретную галерею. Пожалуйста, заранее спланируйте ваши визиты в указанные дни! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>17.08.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6583</t>
+  </si>
+  <si>
+    <t>17 августа 1888 года усадьбу «Архангельское» посетил император Александр III. 👑 Император с семьёй и свитой провел в здесь несколько часов. Гости осмотрели дворец и театр, гуляли в парке. Графиня Зинаида Николаевна Юсупова в письме от 19 августа 1888 года к отцу делилась своими впечатлениями: Все крестьяне пяти деревень собрались у начала аллеи с хлебом-солью. Послышалось громовое: «Ур-ра!», колокола звонили, было очень торжественно! Император вместе с Елизаветой Фёдоровной приехали в коляске. Я ожидала его на крыльце с хлебом-солью на красивом серебряном, позолоченном, великолепно отделанном подносе (который стоил мне 800 рублей) с надписью «Архангельское» и датой. 👑 Памятная колонна в честь приезда Александра III появилась в Архангельском в 1889 году и стала четвертой в ряду себе подобных - в XIX веке каждый визит государей-императоров владельцы усадьбы увековечивали памятной стелой в парке. До нашего времени сохранились только три. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>16.08.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6582</t>
+  </si>
+  <si>
+    <t>Программа фестиваля "Автовыходные в Архангельском". День 2. 16 АВГУСТА (воскресенье) 10:00 - DJ 11:00 - «Утреннее шоу» - интро фестиваля, три спикера на сцене, три машины возле сцены, обсуждение программы фестиваля, новости, тренды, болтаем в эфир. Сцена 12:00 - КВИЗ для зрителей. Сцена 13:00 - Культ-Баттл: две пары автомобилей. За сценой 14:00 - Авто-экономика: машины и деньги. Цены, поиск, инвестици, содержание, аренда, бизнес? Например: Кристиан и Цымбалов. Сцена 15:00 - Изнанка: шоу с переворотом автомобиля на кантователе (изучение матчасти автомобиля снизу). Вместе с проектом «Наследие». Сцена 16:00 - Главные гости — два спикера, разговор с ведущим и со зрителями. Сцена 17:00 - Шоу «Шестое чувство» - вместе с главными гостями угадываем детали на ощупь. Слушаем звук двигателей (с разным количеством цилиндров). Угадываем фрагменты автомобилей по фото. Сцена 18:00 – КВИЗ. Сцена 19:00 - Награждение участников, розыгрыш автомобиля. Торжественное завершение фестиваля. Сцена ПРОГРАММА, БИЛЕТЫ, АБОНЕМЕНТЫ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>15.08.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6577</t>
+  </si>
+  <si>
+    <t>Первый день «Автовыходных в Архангельском» прошел активно! 🚗✨ Более 200 моделей автомобилей разместились на территории старинной усадьбы — роскошная коллекция ретроавтомобилей из разных стран. Работают интерактивные площадки и детская зона, проходят культ-баттлы и лекции, ралли суперкаров. К нам уже пришло почти 10 000 гостей — и мы получаем только положительные отклики! 💛 Особенно приятно видеть, сколько семей с детьми выбрались из Москвы и провели этот день вместе с нами. Ждём вас на второй день — это то самое мероприятие, где прогулку по аллеям, столь любимую мамами, можно совместить с прогулкой между машинами, столь интересную для пап. 👨‍👩‍👧‍👦</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6576</t>
+  </si>
+  <si>
+    <t>Первый день «Автовыходных в Архангельском» прошел активно! 🚗✨ Более 200 моделей автомобилей разместились на территории старинной усадьбы — роскошная коллекция ретроавтомобилей из разных стран. Работают интерактивные площадки и детская зона, проходят культ-баттлы и лекции, ралли суперкаров. К нам уже пришло почти 10 000 гостей — и мы получаем только положительные отклики! 💛 Особенно приятно видеть, сколько семей с детьми выбрались из Москвы и провели этот день вместе с нами. Ждём вас на второй день — это то самое мероприятие, где прогулку по аллеям, столь любимую мамами, можно совместить с прогулкой между машинами, столь интересную для пап. 👨‍👩‍👧‍👦 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>15.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6575</t>
+  </si>
+  <si>
+    <t>Программа фестиваля "Автовыходные в Архангельском". День 1 15 АВГУСТА (суббота) 10:00 - DJ 11:00 - «Утреннее шоу» — интро фестиваля, три спикера на сцене, три машины возле сцены, обсуждение программы фестиваля, новости, тренды, болтаем в эфир. Сцена 12:00 - КВИЗ для зрителей. Сцена 13:00 - Культ-Баттл: две пары автомобилей. За сценой 14:00 - Мастер-класс по фотографии автомобилей на примере машин у сцены. За сценой 15:00 - Изнанка: шоу с переворотом автомобиля на кантователе (изучение матчасти автомобиля снизу). Вместе с проектом «Наследие». Сцена 16:00 - Главные гости — два или три спикера, разговор с ведущим и со зрителями. Сцена 17:00 - Шоу «Шестое чувство» — вместе с главными гостями угадываем детали на ощупь. Слушаем звук двигателей (с разным количеством цилиндров). Угадываем фрагменты автомобилей по фото. За сценой 18:00 - КВИЗ. Сцена 19:00 – DJ. Сцена ПРОГРАММА, БИЛЕТЫ, АБОНЕМЕНТЫ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>14.08.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6570</t>
+  </si>
+  <si>
+    <t>Участники «Автовыходных в Архангельском» прибывают на площадку. Фестиваль стартует уже завтра, 15 августа. Посетители смогут увидеть суперкары, трековые автомобили, классику, уникальные походные внедорожники, гоночные и коллекционные, а также современные спортивные автомобили из музейных и частных коллекций. Ждем вас в ближайшие выходные на одной из самых масштабных выставок раритетных автомобилей под открытым небом. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>14.08.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6566</t>
+  </si>
+  <si>
+    <t>🍯 Мёд, музы и... древние римляне Медовый Спас, сезон мёда — самое время заглянуть в неожиданное место: старинные книги из библиотеки князя Н.Б. Юсупова, которые хранятся в Музее-заповеднике «Архангельское». «Ныне о даре богов, о меде небесном я буду повествовать…» — так начинается IV книга «Георгик» Вергилия. Даже современный пчеловод найдёт здесь дельные советы! Поэт рекомендует ставить ульи в тихом, защищённом от ветра месте, у чистых родников, среди тимьяна и фиалок, а вход в улей делать узким — чтобы мёд не густел зимой и не тёк летом. А ещё древние восхищались трудолюбием пчёл: «Помня о близкой зиме, работают пчелы усердно летом, в общей казне храня, что трудом пособрали…». Есть и печальная легенда — об Аристее, сыне Аполлона, покровителе пчеловодства. Он потерял весь рой из-за своей вины перед Орфеем и Эвридикой. Но, искупив грех трудом и жертвой богам, увидел чудо: новые пчёлы «ключом закипают», рождаясь заново. Мораль на века: даже когда рушится самое дорогое — надежда, труд и связь с природой спасают нас от хаоса. 🐝 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>14.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6565</t>
+  </si>
+  <si>
+    <t>Что общего у иконы XIV века и русского авангарда? Георгий Костаки — легендарный коллекционер, прославившийся собранием русского авангарда. Признавался, что иконы он поначалу… не чувствовал. Но именно Малевич и Ларионов открыли ему глаза на древнерусскую живопись. «Я стал узнавать в иконе элементы абстрактной живописи и супрематизма», — писал он. Однажды в мастерских Третьяковки он увидел расчищенный Деисус XIV века — и поразился: хитоны святых были написаны почти в манере лучизма Ларионова. Спустя полвека иконы из его коллекции возвращаются в Архангельское. 16 икон XV–XIX веков, редкое ярославское шитьё, история одного гениального взгляда. 📖 А ещё к открытию выставки мы выпустили книгу «Коллекция икон Георгия Костаки. Вспоминая выставки в Архангельском 1972–1976». Это издание — о том самом взгляде, что соединил древнюю икону и авангард. Но есть нюанс: приобрести книгу смогут только посетители выставки. Открытие выставки — 28 августа. Не пропустите. ✨ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>13.08.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6564</t>
+  </si>
+  <si>
+    <t>Уважаемые посетители! ❗️ Уведомляем вас, что 15 и 16 августа вход в Музей-заповедник «Архангельское» в связи с проведением Автофестиваля будет осуществляться по билетам на мероприятие. Карты лояльности, "Единый" и Комплексные билеты в этот день работать не будут. Список льготных категорий посетителей. Благодарим за понимание! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>13.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6563</t>
+  </si>
+  <si>
+    <t>На два дня «Архангельское» станет парковкой мечты. 15 и 16 августа — больше 200 машин: суперкары и трековые болиды, японская и советская классика, внедорожники, за которыми охотятся коллекционеры. Лекции реставраторов и гонщиков, первый в истории выставки аукцион гоночных реликвий от Wellot - ведёт Сергей Знаемский. Детям — педальные машинки с ПДД и мастер-классы от Политеха. И в конце - розыгрыш настоящего ретро-автомобиля среди всех, у кого есть билет. 15 АВГУСТА (суббота) 10:00 - DJ 11:00 - «Утреннее шоу» — интро фестиваля, три спикера на сцене, три машины возле сцены, обсуждение программы фестиваля, новости, тренды, болтаем в эфир. Сцена 12:00 - КВИЗ для зрителей. Сцена 13:00 - Культ-Баттл: две пары автомобилей. За сценой 14:00 - Мастер-класс по фотографии автомобилей на примере машин у сцены. За сценой 15:00 - Изнанка: шоу с переворотом автомобиля на кантователе (изучение матчасти автомобиля снизу). Вместе с проектом «Наследие». Сцена 16:00 - Главные гости — два или три спикера, разговор с ведущим и со зрителями. Сцена 17:00 - Шоу «Шестое чувство» — вместе с главными гостями угадываем детали на ощупь. Слушаем звук двигателей (с разным количеством цилиндров). Угадываем фрагменты автомобилей по фото. За сценой 18:00 - КВИЗ. Сцена 19:00 – DJ. Сцена 16 АВГУСТА (воскресенье) 10:00 - DJ 11:00 - «Утреннее шоу» - интро фестиваля, три спикера на сцене, три машины возле сцены, обсуждение программы фестиваля, новости, тренды, болтаем в эфир. Сцена 12:00 - КВИЗ для зрителей. Сцена 13:00 - Культ-Баттл: две пары автомобилей. За сценой 14:00 - Авто-экономика: машины и деньги. Цены, поиск, инвестици, содержание, аренда, бизнес? Например: Кристиан и Цымбалов. Сцена 15:00 - Изнанка: шоу с переворотом автомобиля на кантователе (изучение матчасти автомобиля снизу). Вместе с проектом «Наследие». Сцена 16:00 - Главные гости — два спикера, разговор с ведущим и со зрителями. Сцена 17:00 - Шоу «Шестое чувство» - вместе с главными гостями угадываем детали на ощупь. Слушаем звук двигателей (с разным количеством цилиндров). Угадываем фрагменты автомобилей по фото. Сцена 18:00 – КВИЗ. Сцена 19:00 - Награждение участников, розыгрыш автомобиля. Торжественное завершение фестиваля. Сцена ПРОГРАММА, БИЛЕТЫ, АБОНЕМЕНТЫ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>12.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6561</t>
+  </si>
+  <si>
+    <t>🐎 В Западном флигеле «Архангельского» можно увидеть Каретную галерею Юсуповых — кареты, сбруя, упряжь. В собрании - самое важное для заядлых путешественников - дорожная карета-купе князя Н. Б. Юсупова 1820-х годов. Это дормез — экипаж для дальних путешествий, в котором сиденья превращались в спальные места, это позволяло не ночевать на постоялых дворах и почтовых станциях. Есть интересный факт: карету заказали, предположительно, в 1825 году у московского купеческого сына Григория Евдокимова за 2 656 рублей. Лабораторные исследования нашли на ней 25 (!) красочных слоёв — столько раз её обновляли и перекрашивали. В финале, к концу XIX века, — строгий чёрный. На дверцах — герб Юсуповых с тремя орденскими крестами князя. Таких карет было много, а дошли до нас единицы. Приходите посмотреть на одну из них 👀 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>12.08.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6559</t>
+  </si>
+  <si>
+    <t>Технологии и вдохновение - две вещи, которые в августе в Архангельском будут неразделимы. 🤖✨ Искусственный интеллект давно перестал быть темой только для инженеров. В этом месяце мы покажем сразу две его стороны. 🚗 15–16 августа - «Автовыходные в Архангельском» ИИ здесь - инструмент инженера: помогает проектировать двигатели, делает автомобили умнее и безопаснее. 🎻 29 августа - аудиовизуальный проект Николы Мельникова «Прокофьев 135: эпос и миф» Здесь ИИ - соавтор искусства: аудиореактивные AI-скульптуры будут в реальном времени откликаться на музыку оркестра и жесты дирижёра, а симфоническая мощь встретится с античной скульптурой и архитектурой усадьбы Юсуповых. В этот же день - отдельная программа про ИИ-технологии. Следите за анонсами, участие по предварительной регистрации. Один месяц - два взгляда на будущее.</t>
+  </si>
+  <si>
+    <t>12.08.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6558</t>
+  </si>
+  <si>
+    <t>Мы уже подробно рассказывали о том, что в Архангельском продолжается фестиваль «А-Сияние». 29 августа на Большом партере пройдет концерт Николы Мельникова, в программе — фрагменты произведений Прокофьева и мировая премьера — произведение «Полночь», созданное на основе фрагментов балета «Золушка». А теперь решили порадовать подписчиков и разыгрываем два билета на событие. Незабываемый вечер гарантирован, а условия как простые: ✔️ подписаться на каналы Музея-заповедника «Архангельское» и «Три сестры» ✔️ нажать кнопку «участвовать» ✔️ итоги — 28 августа. Удачи!</t>
+  </si>
+  <si>
+    <t>11.08.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6557</t>
+  </si>
+  <si>
+    <t>С днём рождения, Шереметьево! ✈️ 67 лет назад, 11 августа 1959 года, здесь приземлился первый Ту-104 из Ленинграда - и с тех пор отсюда началось столько историй, встреч, знакомства с Россией и возвращений домой. С 2019 года у него есть второе имя - Шереметьево им. А.С.Пушкина. Знакомый кудрявый профиль встречает миллионы путешественников. Прилетели в Шереметьево? Считайте, вы уже почти в гостях у поэта. 🍃 Но кудрявый профиль на экране аэропорта — только начало пути. Всего час от Шереметьево - и вы в Архангельском, где Пушкин гостил у князя Юсупова, бродил по липовым аллеям и смотрел на излучину Москвы-реки. С праздником, тёзка Александра Сергеевича!🎂 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>11.08.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6556</t>
+  </si>
+  <si>
+    <t>🚙 Традиция развития автокультуры в России непосредственно связана с фамилией Юсуповых. Князь Феликс Феликсович не просто был автолюбителем, но и состоял в «Московском клубе автомобилистов», организованном в 1899 году. И даже возглавлял клуб с 1909 года до самого его закрытия в 1917 году. В это время клуб был переименован в «Первый Русский Автомобильный Клуб». Его участники организовывали автомобильные поездки, пробеги и гонки. 🚙 Продолжаем традиции и приглашаем вас на "Автовыходные в Архангельском" 15 и 16 августа. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>11.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6553</t>
+  </si>
+  <si>
+    <t>АРХАНГЕЛЬСКОЕ ВОЗВРАЩАЕТСЯ В 1910-е Три августовских уик-энда — три страсти эпохи, в которой жили князья Юсуповы. Моторы, синкопы и мятежная музыка. Усадьба открывает двери в десятилетие, когда мир менялся на скорости гоночного болида.👇 🏎 15–16 августа – «Автовыходные в Архангельском» Знаете, кто в России стоял у руля автомобильной лихорадки? Князь Феликс Юсупов-младший. С 1909 по 1917 год он возглавлял Первый русский автомобильный клуб — гонки, пробеги, спортивные заезды, рёв моторов и запах бензина как новый аристократический шик. В эти выходные мы вернём Архангельскому тот самый азарт. ⛽️ 🎷 22–23 августа – «Джазовые сезоны в Архангельском» Пока в Новом Орлеане рождался джаз (само слово впервые мелькнуло в газетах в 1912–13 гг.), на балах в Санкт-Петербурге уже отплясывали кекуок, тустеп и матчиш — это «предки» джазовой культуры, приехавшие из Америки. А теперь — представьте сцену: наследники княжеского рода Юсуповых лихо танцуют афроамериканский кекуок в дворцовом зале. Восток и Гарлем, ханская кровь и синкопы Нового Света — в одном кадре. ✨ 🎻 29 августа - Мировая премьера. Аудиовизуальный проект «Прокофьев 135: эпос и миф» с Николой Мельниковым и Continuum Orchestra в рамках фестиваля «А-Сияние» Именно в 1910-е ковался дерзкий стиль Сергея Прокофьева — хроматизмы, диссонансы, «скифская» энергия, взрывавшая чинную русскую сцену. Его музыка и сегодня звучит как вызов. «Прокофьев 135: эпос и миф» - это больше, чем концерт. Впервые симфоническая мощь, античная скульптура и архитектура усадьбы Юсуповых сольются с аудиореактивными AI-технологиями в единое живое полотно. «Музей античности» под открытым небом встретится со скифской стихией Прокофьева. Такого в Архангельском еще не было. 🌙 Моторы, синкопы, симфонии. Приезжайте в Архангельское — и проживите 1910-е так, будто вы там.</t>
+  </si>
+  <si>
+    <t>10.08.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6552</t>
+  </si>
+  <si>
+    <t>Концерты на нашей Летней сцене завершились — и это было незабываемо. Спасибо каждому, кто был с нами: нашим постоянным гостям, кто возвращается снова и снова, и тем, кто открыл нас этим летом. Мы очень рады видеть вас! Август — удивительный месяц. Самый долгожданный и самый быстрый: не успеваешь оглянуться, а он уже прощается. Поэтому упускать его мы не намерены 😉 На три выходных августа мы приготовили такую программу, чтобы вы её запомнили — и рассказывали о ней друзьям до следующего лета.</t>
+  </si>
+  <si>
+    <t>10.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6551</t>
+  </si>
+  <si>
+    <t>10.08.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6550</t>
+  </si>
+  <si>
+    <t>Концерты на нашей Летней сцене завершились — и это было незабываемо. Спасибо каждому, кто был с нами: нашим постоянным гостям, кто возвращается снова и снова, и тем, кто открыл нас этим летом. Мы очень рады видеть вас! Август — удивительный месяц. Самый долгожданный и самый быстрый: не успеваешь оглянуться, а он уже прощается. Поэтому упускать его мы не намерены 😉 На три выходных августа мы приготовили такую программу, чтобы вы её запомнили — и рассказывали о ней друзьям до следующего лета. Как думаете, можно ли соединить одной темой джаз, Феликса Юсупова и Сергея Прокофьева?</t>
+  </si>
+  <si>
+    <t>10.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6547</t>
+  </si>
+  <si>
+    <t>«Храм роз» в Архангельском В восточной части регулярного парка среди боскетов прячется маленькая ротонда на четырёх колоннах розового мрамора. Её звали по-разному: «Розовая беседка», «Розовый павильон», «Розовый фонтан». А точная дата постройки до сих пор загадка — впервые её упоминают около 1860 года. Самое трогательное — купол. В 1861-м художник-любитель Андрей Федотов, снимавший тут дачу, расписал его розами по лазурному фону. Тайком, ко дню рождения княгини Татьяны Юсуповой. Она была так тронута, что назвала павильон «Храмом роз». А в центре — «Амур с лебедем» (или "Мальчик с гусем"), одна из самых старинных скульптур усадьбы (XVIII век). Она успела постоять и у фонтана Нижней террасы, и в гроте, прежде чем оказаться здесь. Приходите полюбоваться розами, которым почти 200 лет 🌹 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>09.08.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6546</t>
+  </si>
+  <si>
+    <t>Ангел, идущий по розам. Пять императоров. Флаг со львом, который виден из любой точки парка… В Архангельском каждая аллея хранит чью-то историю — Голицыных, Юсуповых, поэтов и престолонаследников, что съезжались сюда на балы. А сейчас здесь лето: цветут розы, играет живая музыка, открыты веранды. Seasons cобрали в своей статье всё, что стоит успеть увидеть здесь, пока тепло. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>08.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6545</t>
+  </si>
+  <si>
+    <t>Лето подходит к концу, и наша Летняя сцена закрывает сезон — но как! Сегодня здесь звучит голос, который невозможно забыть. Мариам Мерабова — глубокий, бархатный вокал, которому подвластно всё: фанк и блюз, авангард и фьюжн. Много лет она — сердце проекта «MIRAIF» пианиста-виртуоза Армена Мерабова, а её имя стоит рядом с легендами мирового джаза. ХОЧУ ПОЙТИ Финал сезона, о котором вы будете вспоминать. Сегодня. Приходите. 🎶 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>08.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6540</t>
+  </si>
+  <si>
+    <t>В жаркую погоду фонтаны Архангельского — спасение для глаз 🙂 А ведь когда-то их здесь не было и появились они «за компанию». В 1783–1787 годах князь Н.А. Голицын позвал шведского инженера И.Э. Норберга, чтобы он построил в усадьбе целую систему подачи воды. Две гидравлические машины качали её по деревянным трубам: в дом, оранжереи, на конюшню, в огород. Благодаря системе подачи воды в парке появились и 3 фонтана. Загляните к «Амурам с лебедем»: четыре малыша тянутся оседлать птицу, один трубит в раковину, а у самого лебедя из раскрытого клюва мягко льётся струя воды 💧 Приходите в Архангельское насладиться красотой фонтанов! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>07.08.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6539</t>
+  </si>
+  <si>
+    <t>На два дня «Архангельское» станет парковкой мечты. 15 и 16 августа — больше 200 машин: суперкары и трековые болиды, японская и советская классика, внедорожники, за которыми охотятся коллекционеры. Всё в движении, а не под верёвочкой: редкие автомобили в динамике, лекции реставраторов и гонщиков, первый в истории выставки аукцион гоночных реликвий от Wellot. Ведёт Сергей Знаемский. Детям — педальные машинки с ПДД и мастер-классы от Политеха. А главный приз — настоящий ретро-автомобиль. Разыграют среди всех, у кого есть билет. ПРОГРАММА АВТОВЫХОДНЫХ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>07.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6536</t>
+  </si>
+  <si>
+    <t>247 лет назад через Ригу проехал человек, который навсегда изменил облик Петербурга. «Сего декабря с 21-го по 28-е число проехало чрез Ригу, а имянно, из за границы в Санкт-Петербург… архитектор Яков Кваренги, с находящимися при нем женою и служителем». Джакомо Кваренги связал свою судьбу с Россией в 1779 году. Его кредо было простым: «Античное всегда лежало первой основой моих наблюдений. В нём я искал самое лучшее». Любовь к наследию Андреа Палладио идеально совпала со вкусом Екатерины II — как и страсть к театру. В 1792-м по его зову приезжает Пьетро Гонзага. Увидеть, с чего всё начиналось, можно прямо сейчас - на выставке «Диалоги. Пьетро Гонзага&amp;Максим Обрезков» в театре Гонзаги в Архангельском. Иногда история въезжает в город тихо. В зимней карете. А потом остаётся в веках. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>07.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6535</t>
+  </si>
+  <si>
+    <t>🚗 Более 200 автомобилей разных эпох на одной площадке! 15 и 16 августа музей-заповедник «Архангельское» превратится в настоящий рай для автолюбителей. Выставка «Автовыходные» — это не только редкие машины, но и лекции от экспертов, автоспортсмены, шоу-программа и активности для детей. А ещё — впервые в истории проекта живой аукцион с гоночными реликвиями и розыгрыш главного приза: ретроавтомобиля! 🏆 Подробности — в материале ТАСС 👇 https://tass.ru/obschestvo/27986655</t>
+  </si>
+  <si>
+    <t>06.08.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6532</t>
+  </si>
+  <si>
+    <t>Сегодня в Архангельском состоялась церемония подписания плана мероприятий на 2026–2027 годы в рамках пятилетнего соглашения о сотрудничестве Финансового университета и нашего музея-заповедника. Партнёрство последовательно реализует такие задачи государственной молодёжной политики, как воспитание гармонично развитой личности, сохранение культурного наследия, просветительство и профориентация. «Мы наблюдаем неподдельный интерес молодежи к отечественной культуре и искусству, поэтому поддерживаем расширение спектра направлений нашего сотрудничества с Финансовым университетом. В следующем году первый выпуск по программе «Экономика креативных индустрий» будет представлять свои работы в Архангельском. Наш музей стремится стать центром притяжения для творческих специалистов разных профессий», – подчеркнула первый заместитель генерального директора Музея-заповедника «Архангельское» Анна Скоробогатова. Это уже вторая дорожная карта, развивающая партнерство между организациями, стартовавшее в октябре 2025 года 🚀 «Партнерство Финансового университета и Музея-заповедника «Архангельское» последовательно отвечает задачам государственной молодежной политики. Наши совместные инициативы направлены на воспитание гармонично развитой, патриотичной и социально ответственной личности на основе традиционных российских духовно-нравственных и культурно-исторических ценностей, на сохранение наследия, профориентацию и просветительство в самых разных аудиториях. Опыт первого года подтвердил востребованность такого диалога между сферами культуры и образования», – отметил проректор по социальной и воспитательной работе Финансового университета Александр Кожаринов. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6531</t>
+  </si>
+  <si>
+    <t>Есть голоса, которые слышишь один раз — и уже не забываешь. Голос Мариам Мерабовой именно такой: глубокий, бархатный, живущий там, где фанк встречает блюз, а авангард спорит с фьюжн. Уже много лет её вокал — сердце проекта «MIRAIF», созданного мужем Мариам, пианистом-виртуозом и композитором Арменом Мерабовым. За плечами дуэта — студийные альбомы, признанные в России и Европе, и сцены, где выступают лучшие. Мариам делила сцену с Игорем Брилём, Кэвином Махогани, Риччи Коулом и другими легендами джаза. Приходите послушать вживую. Такое пропускать нельзя. 🎶 ХОЧУ ПОЙТИ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6530</t>
+  </si>
+  <si>
+    <t>🏛 Шахматы в атмосфере усадьбы — это здорово! 6 сентября 2026 года в «Архангельском» впервые пройдёт Суперфинал Кубка Сергея Карякина — главное шахматное событие года. Турнир соберёт сильнейших спортсменов и всех, кто не равнодушен к игре: от новичков до профи. В программе — соревнования в четырёх возрастных категориях, турниры для ветеранов, воспитанников детских домов и участников СВО, викторины, мастер классы, показ фильма «Чемпион мира» и даже акробатический рок н ролл. А в финале — сеанс одновременной игры с Сергеем Карякиным и другими гроссмейстерами! Юных гостей ждёт ещё и фестиваль «А Сияние»: можно совместить шахматный азарт с путешествием в мир искусства и истории. РЕГИСТРАЦИЯ УЧАСТНИКОВ Не пропустите праздник спорта и культуры в одном из красивейших мест Подмосковья! 🏆✨ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>05.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6529</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! 8 августа 14:00 – Кинопоказ: "Сладкая сказка". Кинолекторий 13:00 - Детский медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 15:00 - Школа юного садовода. «Целебный сад. Лекарственные растения в саду». Площадка у Конторского флигеля 16:00 – Мастер-класс по живописи «Цветочный натюрморт: фактуры лета». Домик смотрителя 16:00 – Концерт «Движение. Музыка. Страсть». Колоннада 16:00 – Кинопоказ: "Мунк в аду". Кинолекторий 20:00 – «Мариам Мерабова и проект Армена Мерабова». Летняя сцена   9 августа 13:00 – Медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 14:00 – Кинопоказ Классика кино: "Человек с киноаппаратом". Кинолекторий 14:00 – Мастер-класс по флористике «Искусство составления букета». Домик смотрителя 16:00 – Кинопоказ: "Мужчина и женщина". Кинолекторий 16:00 – Концерт "Летний вальс". Колоннада 16:00 – Мастер-класс по живописи «Цветовая симфония уходящего лета». Домик смотрителя   ПОЛНАЯ ПРОГРАММА   До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6527</t>
+  </si>
+  <si>
+    <t>Архангельское - это не просто музей-заповедник, это пространство без границ, где каждый находит свою уникальную оптику. Наши партнеры и гости каждый день открывают знакомые локации заново, превращая их в декорации для самых разных историй. Так видит Архангельское режиссер Константин Матулевский, он снимает здесь кинотанец. В кадре - заслуженная артистка РФ, солистка Большого театра Анастасия Винокур и мастер балетмейстерского факультета ГИТИСа Софья Гайдукова Движение, свет, история и современность сплетаются в единый сюжет. Именно в этом мы видим нашу миссию - быть пространством вдохновения, где рождается новое искусство. Приезжайте снимать, вдохновляться и открывать Архангельское по-своему! Фото - Дарья Лещенко 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.08.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6526</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Напоминаем вам, что в Музее-заповеднике Архангельское можно посетить сборные экскурсии «Архангельское. Страницы истории» – вторник-воскресенье в 11:30, 13:30 «Архангельское. История и современность» - вторник-воскресенье, 15:00 «Карету мне, карету!» (Западный флигель Дворца) – вторник-воскресенье в 16:30 «Фарфор князей Юсуповых» (павильон Каприз) – среда-суббота в 11:30 «Музыка для глаз. Секреты старого мастера» (Театр Гонзаги) – по выходным в 13:30 Заказать индивидуальную экскурсию можно ежедневно с 10:00 до 20:00 по телефону +7 (498) 653-86-60 или по электронной почте: dir@arhangelskoe.su Экскурсионные услуги предоставляются при наличии входных билетов в Парк и на объекты показа. До встречи в музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>03.08.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6525</t>
+  </si>
+  <si>
+    <t>Суперфинал Кубка Сергея Карякина по шахматам впервые пройдет в музее-заповеднике «Архангельское» ♟️ 6️⃣ сентября в живописной усадьбе соберется рекордное количество участников – более 2000 человек! Что ждёт гостей в этот день: 🔴 2 Финала: «Финал А» – арена для сильнейших шахматистов, «Финал Б» – открытый турнир для всех желающих 🔴 Специальные Турниры: соревнования для шахматистов-ветеранов, воспитанников детских домов и школ-интернатов, а также для ветеранов СВО 🔴Фестиваль «А-Сияние»: увлекательное погружение в мир искусства и истории музея-усадьбы 🔴 Показательные выступления: номера от спортсменов подмосковной Федерации акробатического рок-н-ролла и мастер-класс от лучшего детского тренера России Анастасии Марковой 🔴Интерактивные зоны: викторины с призами, обучающие мастер-классы на больших уличных шахматах, показ фильма «Чемпион мира» и специальная лекция для родителей и тренеров 🌟Традиционное завершение фестиваля – сеанс одновременной игры с Сергеем Карякиным. Также мастер-классы и сеансы проведут приглашённые известные гроссмейстеры. Не пропустите это историческое событие! 🗓 ♦️♦️♦️♦️ 🔥MAX 🔥Телеграм 🔥ВКонтакте</t>
+  </si>
+  <si>
+    <t>03.08.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6524</t>
+  </si>
+  <si>
+    <t>«Архангельское» и Финансовый университет продолжают сотрудничество в просветительской сфере 6 августа 2026 года в Музее-заповеднике «Архангельское» состоится подписание Плана мероприятий (дорожной карты) на 2026–2027 годы в рамках пятилетнего соглашения о сотрудничестве с Финансовым университетом при Правительстве Российской Федерации. Это уже вторая дорожная карта, развивающая партнерство между организациями, стартовавшее в октябре 2025 года по инициативе Молодежного совета музея. Новая дорожная карта на 2026–2027 годы заметно расширит палитру уже реализуемых партнерских форматов и включит проведение осеннего студенческого фестиваля и праздничного концерта к Международному женскому дню, а также продлит успешное сотрудничество в сфере языковых стажировок студентов в Музее и выставок экспонатов из «Архангельского» на территории Финансового университета.</t>
+  </si>
+  <si>
+    <t>01.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6517</t>
+  </si>
+  <si>
+    <t>От Чайковского до Би Би Кинга: невероятный вечер Бориса Березовского Обладатель Золотой медали конкурса Чайковского, «Steinway Artist», пианист, покоривший Берлинскую филармонию и парижский Театр Елисейских Полей, — Борис Березовский приглашает на вечер, которого вы точно не ждали. В программе — легендарные хиты трёх «королей» блюза: Би Би Кинга, Альберта Кинга и Фредди Кинга. Только теперь их музыка зазвучит из-под пальцев одного из лучших пианистов планеты 🔥 Только сегодня в Архангельском: классическая мощь фортепиано + душа блюза = вечер, который случается раз в жизни. 1 августа в 20:00 Летняя сцена 🎟 ХОЧУ ПОЙТИ!  До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>01.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6516</t>
+  </si>
+  <si>
+    <t>«На лето мы уезжали в Архангельское. Многие друзья ехали проводить нас, оставались погостить и загащивались до осени. Любил я гостей или нет – зависело от их отношения к архангельской усадьбе. Я терпеть не мог тех, кто к красоте ее был бесчувствен, а только ел, пил да играл в карты. Их присутствие я считал кощунством. От таких я всегда убегал в парк. Бродил среди деревьев и фонтанов и без устали любовался счастливым сочетаньем природы и искусства. Эта красота укрепляла, успокаивала, обнадеживала. Иногда я доходил до театра. Забирался в ложу для почетных гостей и воображал, что сижу на спектакле, что лучшие артисты поют и танцуют для меня одного. Я представлял себя прапрадедом князем Николаем и полновластным хозяином Архангельского. Порой сам поднимусь на сцену и пою, будто для публики. Иногда до того забудусь, что думаю, меня слушают, затаив дыханье. Очнусь – смеюсь над собой, и в то же время грустно, что чары рассеялись. Наконец у Архангельского нашелся обожатель в моем вкусе – художник Серов, в 1904 году приехавший в усадьбу писать с нас портреты… С первого взгляда мы подружились. В основе нашей дружбы лежала любовь к Архангельскому. … В июле проходили народные праздники с хороводами и пеньем. Любили их все. Мы с братом были на них непременно и ждали их с нетерпеньем каждый год». (Князь Феликс Юсупов «Мемуары») Жизнь в Архангельском летом насыщенная событиями и сейчас. Ждем вас на наших мероприятиях! ПРОГРАММА ВЫХОДНЫХ! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>31.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6515</t>
+  </si>
+  <si>
+    <t>От Чайковского до Би Би Кинга: невероятный вечер Бориса Березовского Обладатель Золотой медали конкурса Чайковского, «Steinway Artist», пианист, покоривший Берлинскую филармонию и парижский Театр Елисейских Полей, — Борис Березовский приглашает на вечер, которого вы точно не ждали. В программе — легендарные хиты трёх «королей» блюза: Би Би Кинга, Альберта Кинга и Фредди Кинга. Только теперь их музыка зазвучит из-под пальцев одного из лучших пианистов планеты 🔥 Классическая мощь фортепиано + душа блюза = вечер, который случается раз в жизни. 1 августа в 20:00 Летняя сцена 🎟 Билеты уже в продаже — лучшие места разлетаются первыми!  До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>30.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6514</t>
+  </si>
+  <si>
+    <t>🥰 Если хочется сменить городскую суету на дворцовую атмосферу, отправляйтесь в музей-усадьбу «Архангельское» 📍 Музей-усадьба «Архангельское» 📌 Подпишитесь на «Ворону» и «Бесплатную Москву» в MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6511</t>
+  </si>
+  <si>
+    <t>🌿 Лето в «Архангельском» — время расти! В «Школе юного садовода» мы уже вырастили укроп. Своими руками дети 6+лет сажали мяту, лаванду, базилик и другие целебные травы под присмотром специалистов парковых служб. РАСПИСАНИЕ ЗАНЯТИЙ Занятия проходят в субботу, берите билет в кассе или регистрируйтесь на сайте. Ждём маленьких садоводов. Скоро будем собирать кабачки 🌸 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>29.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6510</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»!   🏛 1 АВГУСТА (суббота) 13:00 - Детский медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 14:00 - Кинопоказ: "Сладкая сказка".  Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла «Витраж в летних тонах». Домик смотрителя 15:00 - Школа юного садовода: «Специи и пряности». Площадка у Конторского флигеля 16:00 – Концерт "Лето красное". Колоннада 16:00 – Мастер-класс по живописи «Тишина в цветущем саду». Домик смотрителя 16:00 – Кинопоказ: "Тайная жизнь Уффици".  Кинолекторий 20:00 – Борис Березовский и Blues Doctors. Летняя сцена.   🏛 2 АВГУСТА (воскресенье) 13:00 – Мастер-класс по витражной росписи стекла «Августовское золото». Домик смотрителя 13:00 - Медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 13:00 – Лекция: "МХТ: первый русский культурный бренд". Кинолекторий 14:00 – Кинопоказ: "Мужчина и женщина". Кинолекторий 16:00 – Кинопоказ: "Брегенцский фестиваль: Вольный стрелок". Кинолекторий 16:00 – Концерт "Юмор в музыке". Колоннада 16:00 – Мастер-класс по живописи «Лето в старом парке». Колоннада 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>29.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6509</t>
+  </si>
+  <si>
+    <t>Иногда, чтобы услышать историю, нужно просто наклониться поближе 🌹 Розарий у Дворца в «Архангельском» знает толк в тихих беседах с вечностью. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>28.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6504</t>
+  </si>
+  <si>
+    <t>🎶 В выходные в Архангельском прошёл концерт Сергея Мазаева и его проекта Queentet! Несмотря на дождь, зрителей собралось много 🌧 Кларнет в исполнении маэстро, талантливый женский ансамбль и удивительный репертуар — от Чайковского до «Зимней рапсодии» Тима Найта. Было волшебно! 🎻✨ Концерты на Летней сцене продолжаются. Уже в субботу, 1 августа, мы ждем Бориса Березовского. ХОЧУ ПОЙТИ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>28.07.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6502</t>
+  </si>
+  <si>
+    <t>🐱 Кошка, которой больше 2000 лет. Приходите смотреть вживую 👀 В Древнем Египте кошек боготворили. Они считались «душой» богини Бастет, покровительницы любви, радости и материнства. Священных кошек кормили молоком с хлебом, разводили для них рыбу без чешуи, а за покушение на их жизнь карали сурово. Умерших кошек мумифицировали и хранили в реликвариях, одна такая бронзовая фигурка ждёт вас на выставке «Путешествия. Во времени и пространстве». Рентген показал: внутри спрятана мумия священной кошки! А нашли её в пирамидах близ Мемфиса и привезли в Россию ещё в 1850 году. Экскурсии — по средам, четвергам и пятницам в 13:00. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>27.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6499</t>
+  </si>
+  <si>
+    <t>Архангельское - уникальное место. Здесь ты можешь встретиться с красотой, даже не ожидая этого. У Дворца еще стоят леса, идет реставрация, а если присмотреться, то за ними уже появилась роспись ансамбля Парадного двора Дворца. Если у вас есть фото подмеченных моментов и красивых уголков Архангельского, присылайте нам – будем делиться. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>26.07.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6498</t>
+  </si>
+  <si>
+    <t>Вы много спрашивали о продолжении фестиваля «А-Сияние». Делимся: 29 августа Большой партер музея-заповедника «Архангельское» превратится в сцену, которой ещё не было. Нас ждет мировая премьера программы «Прокофьев 135: эпос и миф» — это трилогия из трёх настроений: величественный «Александр Невский», пронзительные «Ромео и Джульетта» и мировая премьера «Полночь» по мотивам «Золушки», где симфонический оркестр сплетается с пульсом модульных синтезаторов. Впервые за пульт нового CONTINUUM ∞ ORCHESTRA встанет Никола Мельников —композитор и дирижёр, умеющий соединять несоединимое. Над сценой оживут аудиореактивные AI-скульптуры — они дышат вместе с музыкой и откликаются на каждый жест дирижёра, объединяя античные статуи, архитектуру усадьбы и цифровое искусство в единое пространство. Все скульптуры живут в нашем парке уже много лет, теперь они становятся участниками нашей фестивальной программы. ✨ Успейте купить билет! Эта программа пройдет один раз и больше повторяться не будет. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>26.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6488</t>
+  </si>
+  <si>
+    <t>«Настоящая италианская вилла!» — так писал об Архангельском большой любитель искусств генерал А.А. Писарев в 1838 году. За два столетия здесь мало что изменилось. 🌿 Террасы спускаются уступами к Москве-реке, а вокруг — «мраморная толпа». Именно так называл её Писарев, признаваясь, что среди статуй можно и вовсе забыться: «…в этой мраморной толпе забудешься и по привычке скажешь какой-нибудь мраморной фигуре: посторонись!» В Архангельском — крупнейшая в России коллекция декоративной мраморной скульптуры: свыше 200 изваяний, которые не просто украшают парк, а выстраивают его пространство по законам симметрии — вместе со стриженой зеленью, фонтанами и садовой архитектурой. Самое удивительное: состав и расположение мраморов выверены по историческим документам. Замысел князя Н.Б. Юсупова дошёл до нас неизменным — его не нарушили ни потомки, ни бурный XX век. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>25.07.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6487</t>
+  </si>
+  <si>
+    <t>Сергей Мазаев взял кларнет — и собрал вокруг себя ансамбль потрясающих девушек-музыкантов. Так родился Queentet. В программе — то, что он выбирал сам, лично, придирчиво. Тут и «Времена года» Чайковского, и «Зимняя рапсодия» Тима Найта, которую в России ещё никто не играл. А рядом — знакомые современные хиты, но в классических аранжировках. Неожиданно и красиво. 📌 26 июля. 19:00 Летняя сцена ХОЧУ ПОЙТИ Это тот случай, когда музыку хочется слушать, затаив дыхание. Приходите — сами всё услышите 🎻🎶 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>24.07.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6486</t>
+  </si>
+  <si>
+    <t>🌿 «Жизнь в усадьбе» — кино под сенью «Архангельского» 25–26 июля кинолекторий «Ботанических оранжерей» приглашает на кураторскую программу, посвящённую особой атмосфере усадебной жизни — размеренной, созерцательной, наполненной внутренним светом. ✨ Тенистые аллеи, розарии, мраморные статуи на террасах Дворца — здесь до сих пор живёт дух дворянского быта, гостеприимства и гармонии человека с природой. 🏛 25 ИЮЛЯ (суббота) 11:00 - Кинопоказ «Ася». 13:00 - Лекция «Ботанические затеи в усадьбе Архангельское». 14:00 – Лекция «Русская усадьба в кинематографе на примере "Архангельского"» 16:00 – Кинопоказ «Вишневый сад» 26 ИЮЛЯ (воскресенье) 11:00 – Кинопоказ «Дворянское гнездо» 13:00 – Лекция «Русская усадьба в литературе и живописи» 16:00 - Кинопоказ «Курентзис: Малер. Симфония № 5» ПОДРОБНАЯ ПРОГРАММА И БИЛЕТЫ 📍 Ждём вас в «Архангельском»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>23.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6485</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! ✨ 25 ИЮЛЯ (суббота) 11:00 - Кинопоказ: «Ася». Кинолекторий 12:00 - Мастер-класс по живописи «Акварельные розы». Домик смотрителя 13:00 – Лекция: «Ботанические затеи в усадьбе Архангельское». Кинолекторий 13:00 - Детский медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 14:00 - Лекция: "Русская усадьба в кинематографе на примере «Архангельское". Кинолекторий 14:00 – Мастер-класс по витражной росписи стекла «Цветы усадьбы». Домик смотрителя 15:00 – Школа юного садовода: «Чайный сад». Площадка у Конторского флигеля 16:00 – Кинопоказ «Вишневый сад». Кинолекторий 16:00 – Концерт «Пиано-рок». Колоннада 17:00 - «Simple Barocco». Фестиваль «Триумф старинной музыки». Театр Гонзаги ✨ 26 ИЮЛЯ (воскресенье) 11:00 - Кинопоказ: "Дворянское гнездо". Кинолекторий 12:00 - Мастер-класс по живописи «Цветочная тайна». Домик смотрителя 13:00 - Лекция: "Русская усадьба в литературе и живописи". Кинолекторий 13:00 – Медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 14:00 – Мастер-класс по витражной росписи стекла «Секрет мягкого света». Домик смотрителя 14:00 – Кинопоказ «Мужчина и женщина». Кинолекторий 16:00 – Кинопоказ «Курентзис: Малер. Симфония № 5». Кинолекторий 16:00 – Концерт «Страсти по романтизму». Колоннада 19:00 – «Queentet Сергея Мазаева». Летняя сцена ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>22.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6481</t>
+  </si>
+  <si>
+    <t>В настоящее время в верхнем зале Колоннады демонстрируется выставка «Коронация Павла I и князь Н.Б. Юсупов». Коронация состоялась 5 апреля 1797 года. На должность верховного маршала коронации был назначен 65-летнй князь Николай Борисович Юсупов (1751-1831). В его обязанности входило полное руководство церемонией, четкая организация работы различных служб, выполняющих определённые задачи, а также координация их деятельности. Начальная подготовка включала в себя тщательно разработанный план. Созданием этого план и занялся князь. Представляем один из интереснейших экспонатов выставки – записную книжку князя Н.Б. Юсупова с описанием порядка коронации Павла I. Документ представляет собой рукопись в твердом переплете размером 16,5х10 см. На крышках красная кожа с золотым тиснением по контурам и на корешке, форзацы - декоративная "мраморная" бумага. Обрез золотой. Записи сделаны черными чернилами рукой писаря с множеством примечаний и поправок, сделанных самим князем. В плане 29 разделов на 166 листах. Под № 1 значится: «Приездъ въ Петровское; триумфальные ворота. Путь въ Кремль. Убранство улицъ». Этот пункт плана расписан на шести страницах. Под № 2 подробно «Въездъ въ Москву» на девяти страницах. Раздел 17 - «Коронацiя» - на 29 страницах. План включает в себя множество деталей, к примеру: «перенос регалiи», «кропление пути» святой водой, «иллюминации и колоколной звонъ». Последний раздел плана называется: «Въ 11 день апреля переездъ изъ Кремля». После всех обязательных мероприятий, предусмотренных для этого завершающего дня, должен прозвучать 101 пушечный выстрел «и будет закончено всерадостнейшее торжество высочайшей ЕГО ИМПЕРАТОРСКАГО ВЕЛИЧЕСТВА коронацiи» - этими словами и заканчивается книжка. ПОДРОБНО О ВЫСТАВКЕ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>22.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6480</t>
+  </si>
+  <si>
+    <t>Прогулка по Архангельскому — это всегда маленькое чудо ☀️ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>21.07.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6479</t>
+  </si>
+  <si>
+    <t>«Архангельское» отметит 135-летие Прокофьева уникальным музыкальным проектом 29 августа Музей представит проект «Прокофьев 135. Эпос и миф» — вечер, где классика встретится с электроникой, видеоартом и искусственным интеллектом. На пресс-конференции в ТАСС гендиректор музея Елена Харламова, министр культуры и туризма Подмосковья Василий Кузнецов, пианист, дирижер и композитор Никола Мельников и гендиректор компании «Афиша» Евгений Сидоров рассказали о новом этапе развития музея-заповедника «Архангельское». «Ждём всех в субботу 29 августа в 20.00. Мы представим беспрецедентный проект — первый не только в России, но и в мировой практике. Объединим классическую музыку с электронной, с видеоартом и искусственным интеллектом, но сделаем это корректно, чтобы история органично вписалась в современность», — сообщила Харламова. На сцену выйдут около 100 человек, а декорациями станет сама архитектура усадьбы. Специально к концерту оцифруют музейные скульптуры — во время выступления они «оживут». «Аудиореактивные AI-скульптуры будут реагировать на каждое изменение динамики оркестра и жест дирижерской палочки», — пояснил Мельников. Музыкальная основа вечера — триптих в исполнении оркестра Continuum: кантата «Александр Невский», авторская работа Мельникова «Полночь» по мотивам «Золушки» и вторая сюита из «Ромео и Джульетты». «Густав Малер говорил: "Традиция — это передача огня, а не поклонение пеплу". С этим девизом мы и живём в Архангельском: не только сохраняем наследие, но и создаём новое», — заключила Елена Харламова. ПОДРОБНАЯ ПРОГРАММА И БИЛЕТЫ До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>21.07.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6475</t>
+  </si>
+  <si>
+    <t>Летняя сцена в Архангельском… 18 июля здесь выступал Дмитрий Харатьян — живая легенда нашего кино! 🎶 Любимые песни его героев, солнечная харизма и драйв бэнда Сocktail Project. Спасибо всем, кто был с нами в этот тёплый летний вечер! ❤️ Мы продолжаем встречи с любимыми артистами: 26 июля в 19.00 - «Queentet Сергея Мазаева» 1 августа в 20.00 – «Борис Березовский и Blues Doctors» 8 августа в 20.00 – Мириам Мерабова и проект Армена Мерабова. До новых встреч на Летней сцене Архангельского! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6474</t>
+  </si>
+  <si>
+    <t>21 июля в 13:00 в ТАСС состоится пресс-конференция, посвященная программе культурных мероприятий музея-заповедника "Архангельское". О новом этапе в развитии Музея расскажут генеральный директор музея-заповедника "Архангельское" Елена Харламова, министр культуры и туризма Московской области Василий Кузнецов, пианист, дирижер, композитор Никола Мельников и генеральный директор компании "Афиша" Евгений Сидоров. Трансляция будет доступна на сайте ТАСС на странице анонса, а также в группе Пресс-центра ТАСС в ВКонтакте. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6470</t>
+  </si>
+  <si>
+    <t>Выходные в Архангельском! 🎥 Стартовало наше сотрудничество с A-One. На спецпоказ фильма «Мужчина и женщина» билеты были раскуплены за пару часов. Культовая картина Клода Лелуша была снята в 1966 году, а сейчас вернулась в отреставрированной версии. Следите за нашими анонсами – впереди еще много интересного! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.07.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6469</t>
+  </si>
+  <si>
+    <t>Утро в Архангельском 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>18.07.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6467</t>
+  </si>
+  <si>
+    <t>🎵 Два вечера, которые стоит провести на Летней сцене Архангельского 🎼 18 июля, 20:00 — Дмитрий Харатьян и бэнд Cocktail Project Тот самый гардемарин, чьи песни мы знаем наизусть. Харатьян снимался у Гайдая, Меньшова, Дружининой — и до сих пор заряжает залы своей энергией. Будет живое общение, любимые мелодии и настроение, которое не купишь. Приходите петь вместе. ХОЧУ ПОЙТИ 🎼 19 июля, 19:00 — «В джазе только девушки» Совместно с «Москонцертом» — вечер джаза под открытым небом. На сцене саксофонистка Татьяна Ларина, певицы Александра Шерлинг, Алла Омелюта и Анастасия Спиридонова, а также «Агафонников-Band». Джазовые стандарты, эстрадная классика и живые импровизации. ХОЧУ ПОЙТИ Выбирайте вечер — или приходите на оба 😉 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>17.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6466</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Архангельском! ✨ 18 ИЮЛЯ (суббота) 13:00 - Детский медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 14:00 - Лекция: "Юсуповский лазарет на Литейном" 14:00 – Мастер-класс по витражной росписи стекла «Игра света в витраже». Домик смотрителя 15:00 – Школа юного садовода: «Его величество дёрн. Беседы о газоне». Площадка у Конторского флигеля 16:00 – Кинопоказ «Босх: Сад сновидений». Кинолекторий 16:00 – Концерт «Крейцерова соната». Колоннада 16:00 – Мастер-класс по живописи «Солнечные блики в акварели». Домик смотрителя 17:00 – Концерт «Simple Вивальди». Фестиваль «Триумф старинной музыки». Театр Гонзаги 18:00 - СПЕЦПОКАЗ Кинопоказ: "Мужчина и женщина" 20:00 – Дмитрий Харатьян и Бэнд Сocktail Project. Летняя сцена   ✨ 19 ИЮЛЯ (воскресенье) 11:00 – «Йога в Архангельском: гармония выходного дня». Малая набережная 13:00 - Медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи».   14:00 – Кинопоказ «Мужчина и женщина». Кинолекторий 14:30 – Мастер-класс «Создание живого флорариума». Домик смотрителя 16:00 – Кинопоказ «TheatreHD: Мёртвые души». Кинолекторий 16:00 – Концерт «Виртуозно, почти нереально». Колоннада 16:00 - Мастер-класс по живописи «Гармония летних оттенков». Домик смотрителя 19:00 – «В джазе только девушки». Летняя сцена ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>17.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6465</t>
+  </si>
+  <si>
+    <t>🎬 Лекция «Архангельское» в советском и российском кинематографе» Помните дворянский быт из «Войны и мира», «Анны Карениной», атмосферу «О бедном гусаре замолвите слово»? Всё это снимали в Архангельском или с его коллекциями— за сто лет усадьба стала настоящей звездой большого кино. Ольга Нестерцева — заместитель генерального директора музея-заповедника «Архангельское» по выставочной и научно-просветительской деятельности — расскажет, как проходили съёмки в парке, дворце и театре Гонзаги, какие музейные предметы «играли роли» перед камерой и кочевали из фильма в фильм. А ещё покажет редкие архивные кадры со съёмочных площадок и объяснит, почему именно Архангельское стало для нас образом идеальной русской усадьбы XIX века. УЗНАТЬ ПОДРОБНЕЕ 🎟 Всем гостям лекции — скидка 30% на билет на выставку «Воспитание вкуса. Сокровища усадьбы Архангельское». Билет по скидке — в кассе Манежа. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>16.07.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6464</t>
+  </si>
+  <si>
+    <t>Завершился первый этап кейс-конкурса, где студенты разрабатывали коммуникационный дизайн для КВК «Ботанические оранжереи» — арт-пространства на территории музея-заповедника "Архангельское", где современное искусство встречается с историей. Конкурс прошёл вместе с Школой дизайна НИУ ВШЭ. На него откликнулись 25 участников, которые прислали 24 проекта — и каждый по-своему увидел, каким может быть визуальный язык оранжерей. Спасибо всем за смелые идеи и вовлечённость! Отдельная благодарность жюри за внимательный взгляд и честную оценку: • Кира Самойленко-Цукерман, Студия Артемия Лебедева • Анастасия Панова, галерея FUTURO • Надя Колдаева, художница • Леонид Славин, Школа дизайна НИУ ВШЭ По итогам эксперты выбрали 3 проекта. Поздравляем финалистов! 🎉 • Юлия Мухина • Злата Тевс • Нина Айларова В сентябре авторы представят свои работы на Научно-методическом совете. Впереди самое интересное 👀 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>14.07.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6462</t>
+  </si>
+  <si>
+    <t>На выставке восточного фарфора «Люди, львы, орлы и куропатки» в Капризе представлено блюдо с росписью в гамме «зелёного семейства». Так в Европе называли фарфоровые изделия, выполненные в Китае во второй половине XVII ‒ первой половине XVIII века, в росписи которых преобладал зелёный цвет. Для их декора применяли зелёную эмаль двух оттенков (тёплого и холодного) в сочетании с железной красной и дополняли их жёлтой, марганцевой баклажановой, коричневой и чёрной эмалями. На зеркале блюда изображена корзина с пышным букетом, в который включены цветы трёх сезонов: пион (весна), лотос (лето), хризантема (осень), а в клеймах по борту ‒ цветущая слива, цветок зимы. Роспись предмета заключает в себе пожелание благ на весь год, все четыре сезона. Сама корзина также служит благопожелательным символом, т.к. является атрибутом даосских бессмертных: Лань Цайхэ и Феи Магу. Лань Цайхэ считается покровителем садоводов и музыкантов, а Фея Магу почитается как покровительница женщин, весны и плодородия, дарует долголетие и удачу. ПОДРОБНО О ВЫСТАВКЕ До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>13.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6461</t>
+  </si>
+  <si>
+    <t>Напоминаем, что музей-заповедник «Архангельское» участвует к акции «Веди родителей в музей, театр, концертный зал»! ❗️С 1 июля по 15 августа 2026 года в рамках специальной акции родители, сопровождающие детей по Пушкинской карте, смогут получить скидку 10% на свой аналогичный билет на ту же программу. 📌Как это работает: ➡️ Если ваш ребёнок приобретает в кассе Входной билет в Парк по Пушкинской карте, вы можете купить свой билет не по полной цене, а со скидкой в 10%. Для этого вам нужно при визите в музей на кассе предъявить паспорт родителя (или свидетельство об усыновлении, удочерении, или опекунское удостоверение) и ребенка (или паспорт родителя, или свидетельство об усыновлении, удочерении, или опекунское удостоверение и свидетельство о рождении ребенка), билет ребенка, приобретенный по Пушкинской карте. Свой билет вы оплачиваете своей банковской картой. 🇷🇺Программа «Пушкинская карта» стала частью национального проекта «Семья», поэтому по всей стране создается все больше мероприятий, куда можно сходить всей семьей. Организатором акции выступает АНО «Национальные приоритеты» при поддержке Министерства культуры Российской Федерации. Пусть ваше посещение Музея-заповедника «Архангельское» станет увлекательным семейным досугом! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>11.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6456</t>
+  </si>
+  <si>
+    <t>Уже неделю вспоминаем открытие нашего фестиваля «А-Сияние»: более 11 тысяч гостей, атмосфера волшебства и мировая премьера балета. Спасибо за все отзывы и фотографии, которыми вы делитесь с нами с этого чудесного мероприятия. Мы продолжаем готовить яркую программу в рамках нашего фестиваля новых форм искусств. 29 августа мы планируем вечер с Николой Мельниковым, а впереди — загадочная зимняя программа «А-Сияния»… Следите за анонсами. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>10.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6455</t>
+  </si>
+  <si>
+    <t>Все билеты на спецпоказ 18 июля уже раскуплены - вы разделяете нашу любовь к французской классике! ❤️ Если вы не успели купить билет на 18.07, но хотели бы увидеть «Мужчину и женщину» Клода Лелуша (1966) на языке оригинала с субтитрами — у вас ещё есть шанс: 🗓 19 июля, 14:00 🗓 26 июля, 14:00 До встречи в «Архангельском»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>10.07.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6454</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! 11 ИЮЛЯ (суббота) 13:00 – Лекция «Ощущение скорости в искусстве начала ХХ века. Футуристы и авангардисты». Кинолекторий 13:00 - Детский медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» 14:00 – Лекция «Новые сады: Роберту Бурле Маркс и ландшафтный дизайн бразильского модернизма». Кинолекторий 15:00 – Школа юного садовода: «Калейдоскоп цветения: уход за цветником». Площадка у Конторского флигеля 16:00 – Кинопоказ «Леонардо. Пять веков спустя». Кинолекторий 16:00 – Концерт «Притяжение классики». Колоннада 16:00 - Мастер-класс по живописи «Пастель: нежные цвета лета». Домик смотрителя 17:00 – Концерт «Серенады для духовых Моцарта и Бетховена». Фестиваль «Триумф старинной музыки». Театр Гонзаги 20:00 – «Алексей Гоман и Маленький оркестр». Летняя сцена 12 ИЮЛЯ (воскресенье) 11:00 – «Йога в Архангельском: гармония выходного дня». Малая набережная 12:00 - Лекция «Новые сады: сад для медитаций». Кинолекторий 13:00 - Медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» 14:00 Лекция «Очерк благотворительности рода Юсуповых». Кинолекторий 14:00 – Мастер-класс «Искусство составления букета». Домик смотрителя 16:00 – Иммерсивный спектакль «ГОНЗАГА. «Оператор природы». Театр Гонзаги 16:00 – Кинопоказ «Сладкая сказка». Кинолекторий 16:00 – Концерт «Магия сопрано». Колоннада 16:00 - Мастер-класс по живописи «Этюды с кувшинками». Домик смотрителя ПОДРОБНАЯ ПРОГРАММА  До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>09.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6453</t>
+  </si>
+  <si>
+    <t>🎶 В эти выходные, 11 июля в 20:00, мы продолжаем летние Джазовые сезоны. На Летней сцене выступит Алексей Гоман — тот самый «Народный артист» — вместе с «Маленьким оркестром». В программе — золотые хиты 60-70-х, стихи Серебряного века и авторские песни, которые вы услышите впервые. Вертинский, Таривердиев, Артемьев — всё, что заставляет сердце замирать. ХОЧУ ПОЙТИ Приходите к нам за яркими эмоциями ✨ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>09.07.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6452</t>
+  </si>
+  <si>
+    <t>Начинаем сотрудничество с A-One. Следите за нашими анонсами кинопоказов. Уже 18 июля в КВК «Ботанические оранжереи» будет спецпоказ культовой ленты Клода Лелуша «Мужчина и женщина» (1966). В этом году картина вернулась в свежей отреставрированной версии. Покажем её на языке оригинала с русскими субтитрами. В программе спецпоказа: прогулка по Парку, приветственные напитки, фотозона и красивое французское кино. Ждём вас! ХОЧУ ПОЙТИ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>08.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6450</t>
+  </si>
+  <si>
+    <t>Рады сообщить, что в нашем музее появилось новое книжное издание из серии «Полезные занятия для добрых хозяев» - книга «Искусство домоводства». Это уникальная подборка текстов XVIII - XIX веков, посвященных искусству ведения домашнего хозяйства, сельскому труду и повседневному быту. Издание подготовлено на основе материалов отдела редкой книги музея-заповедника "Архангельское" нашими сотрудниками – Натальей Дроздовой (автор вступительной статьи) и Татьяной Шокун (перевод текстов с французского языка). Авторы воссоздают картину жизни разных слоев общества, показывая, как люди управляли имением, вели сад и огород, хранили запасы, решали бытовые проблемы и даже заботились о здоровье и внешности. Текст богат практическими советами - от выведения пятен и борьбы с насекомыми до написания писем и приема гостей. Уникальность изданию придают подлинные материалы: книжные гравюры и фотографии из фамильного архива князей Юсуповых. 📚 Из «Искусства домоводства» вы узнаете: • способ, чтоб петрушка в четыре часа выросла; • средства предохранения капусты от гусениц; • как вырастить зеленых кур; • сможете вычислить потерянное время вашей жизни и многое-многое другое. Издание можно приобрести в сувенирных киосках Музея-заповедника «Архангельское». Также в продаже появилось переиздание книги этой серии «Поваренныя записки», где содержатся 244 рецепта блюд и напитков из поваренных книг библиотеки князей Юсуповых. Рецептам более 200 лет; это русские и французские блюда, адаптированные под вкусы и аппетиты людей из разных слоев населения – от крестьян до князей. Блюда можно приготовить на современной кухне. Приятного аппетита!📚 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.07.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6447</t>
+  </si>
+  <si>
+    <t>Первое мероприятие фестиваля «А-Сияние» в Архангельском состоялось. Мировая премьера балета — два вечера под звёздами, живой оркестр среди скульптур парка. Для нас это - большое и значимое событие. Спасибо партнёрам — без вас фестиваль бы не случился. Спасибо артистам, музыкантам и всей команде, которая несколько месяцев жила этим проектом. И спасибо гостям, которые провели эти два вечера с нами.❤️ До новых встреч в Архангельском! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>05.07.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6442</t>
+  </si>
+  <si>
+    <t>В музее-заповеднике «Архангельское» открылся фестиваль новых форм искусств «А-Сияние» Вчера состоялись первые мероприятия Фестиваля, в рамках которого продемонстрированы новаторские виды и направления искусства — от драматургии и хореографии до арт-объектов, органично вписанных в ландшафт бывшей усадьбы князей Юсуповых. Центральным событием первого дня Фестиваля стала мировая премьера спектакля «Сияние». Постановку в Архангельском увидели более 1000 зрителей. Главную роль исполнила прима-балерина Мариинского театра Диана Вишнёва. Музыкальный руководитель проекта — дирижер Филипп Чижевский с Государственным академическим симфоническим оркестром России имени Е.Ф. Светланова. Спектакль поставлен хореографом Павлом Глуховым специально для Архангельского. Продюсерами постановки, состоящей из четырех частей и пролога, выступила команда международного фестиваля современной хореографии Context. Diana Vishneva. Для премьеры в Большом партере парка Музея возвели амфитеатр под открытым небом.</t>
+  </si>
+  <si>
+    <t>05.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6441</t>
+  </si>
+  <si>
+    <t>Фестиваль «А-Сияние» #Архангельское</t>
+  </si>
+  <si>
+    <t>05.07.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6438</t>
+  </si>
+  <si>
+    <t>Мировая премьера спектакля "Сияние" в Архангельском! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6439</t>
+  </si>
+  <si>
+    <t>Мировая премьера спектакля "Сияние" в Архангельском! #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.07.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6437</t>
+  </si>
+  <si>
+    <t>Для гостей фестиваля "А-Сияние" – карта Музея-заповедника «Архангельское» с основными объектами! #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6436</t>
+  </si>
+  <si>
+    <t>Приглашаем вас на мероприятия фестиваля «А-Сияние», который проходит в Архангельском 4 и 5 июля! ✨ 4 ИЮЛЯ (суббота) 12:00 - Кинопоказ «Танцовщица» режиссера Стефани Ди Джусто. Кинолекторий Ведущий - кинокритик, журналист и куратор, автор лекций и дискуссий о кино Егор Москвитин. В программе: представление фильма, показ, обсуждение фильма в формате дискуссии со зрителями Продолжительность 3 часа. Бесплатно, билеты можно получить онлайн и в кассах музея. 16:00 - Кинопоказ «Кабаре». Кинолекторий Продолжительность 2 часа 15 минут. Бесплатно, билеты можно получить онлайн и в кассах музея. 19:00 – Концерт «Jeux de lumière». Летняя сцена Музыкальный проект Île Thélème Ensemble. В программе: французская камерная музыка рубежа XIX–XX веков. Продолжительность - 1 час. Бесплатно, билеты можно получить онлайн и в кассах музея. 21:30 - Музыкально-хореографический спектакль «Сияние». Большой партер ✨ 5 ИЮЛЯ (воскресенье) 12:00 - Кинопоказ «Кабаре». Кинолекторий Ведущий - кинокритик, журналист и куратор, автор лекций и дискуссий о кино Егор Москвитин. В программе: представление фильма, показ, обсуждение фильма в формате дискуссии со зрителями Продолжительность - 3 часа. Бесплатно, билеты можно получить онлайн и в кассах музея. 16:00 - Кинопоказ «Танцовщица» режиссера Стефани Ди Джусто. Кинолекторий Продолжительность 1 час 48 минут. Бесплатно, билеты можно получить онлайн и в кассах музея. 18:00 – Концерт «Jeux de lumière». Летняя сцена Музыкальный проект Île Thélème Ensemble. В программе: французская камерная музыка рубежа XIX–XX веков. Продолжительность - 1 час. Бесплатно, билеты можно получить онлайн и в кассах музея. 21:30 - Музыкально-хореографический спектакль «Сияние». Большой партер ✨ ПРОГРАММА ФЕСТИВАЛЯ НА САЙТЕ #АСияние До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>03.07.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6435</t>
+  </si>
+  <si>
+    <t>Друзья, кто собирается к нам на выходные и фестиваль «А-Сияние»! Напоминаем, как к нам можно добраться общественным транспортом и на автомобиле. 📌 ЭЛЕКТРИЧКИ (МЦД-2) От станций метро «Дмитровская», «Войковская», «Тушинская», «Щукинская», «Волоколамская» до станции «Павшино» (МЦД-2). Билет можно купить в кассах МЦД-2. 📌 МАРШРУТНЫЕ ТАКСИ От станции «Павшино» (МЦД-2, выход 2): № 41к, 49к - до остановки «Архангельское» № 31к - до остановки «Санаторий» От станции «Пенягино» (МЦД-2, выход 2): № 30к - до остановки «Архангельское». От станции «Тушинская» (метро, выход 1): № 151 - до остановки «Санаторий» От станции «Строгино» (метро, выход 2): № 1067 – до остановки «Санаторий» 📌 АВТОБУСЫ От станции «Павшино» (МЦД-2, выход 1): № 520 – до остановки «Архангельское» № 824 – до остановки «Санаторий». От станции «Тушинская» (метро, выход 1): № 1541, 1549, 1540 – до остановки «Архангельское». 📌 НА АВТОМОБИЛЕ По Волоколамскому или Новорижскому шоссе до поворота на Ильинское шоссе, далее - до Музея-заповедника «Архангельское». Парковки: Небольшая бесплатная муниципальная парковка напротив Входа № 1 (Ильинское шоссе). Координаты Входа № 1 - 55.788842, 37.281649 Платные парковки: - Парковка санатория - напротив Входа № 2 («Санаторий»). Координаты парковки - 55.789607, 37.292188 - Парковка вдоль дороги у Входа № 3 («Святые ворота»). Координаты Входа № 3 - 55.784643, 37.291011 Также вы можете воспользоваться услугами сервисов такси. До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>03.07.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6434</t>
+  </si>
+  <si>
+    <t>Приглашаем 4 и 5 июля посетить фестиваль «А-Сияние» и музейные мероприятия ✨ 4 ИЮЛЯ (суббота) 12:00 - Кинопоказ «Танцовщица» (фильм+дискуссия). Кинолекторий 13:00 – Детский медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 15:00 – Школа юного садовода: «Калейдоскоп цветения: как и для чего цветут растения». Площадка у Конторского флигеля 16:00 – Концерт «Жил-был Бах». Летний органный фестиваль. Колоннада 16:00 - Кинопоказ «Кабаре». Фестиваль «А-Сияние». Кинолекторий. 19:00 – Концерт «Jeux de lumière». Фестиваль «А-Сияние». Летняя сцена 17:00 – Концерт «Simple Mozart». Фестиваль «Триумф старинной музыки». Театр Гонзаги. 21:30 - Музыкально-хореографический спектакль «Сияние». Фестиваль «А-Сияние». Большой партер ✨ 5 ИЮЛЯ (воскресенье) 11:00 – «Йога в Архангельском: гармония выходного дня». Малая набережная 12:00 - Кинопоказ «Кабаре» (фильм+дискуссия). Фестиваль «А-Сияние». Кинолекторий 13:00 - Медиаторский тур для взрослых по выставке "Путешествия. Во времени и в пространстве". 16:30 - Кинопоказ «Танцовщица». Фестиваль «А-Сияние». Кинолекторий 16:00 – Концерт «Шедевры барокко». Колоннада 18:00 – Концерт «Jeux de lumière». Фестиваль «А-Сияние». Летняя сцена 21:30 - Музыкально-хореографический спектакль «Сияние». Фестиваль «А-Сияние». Большой партер ПОЛНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>03.07.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6433</t>
+  </si>
+  <si>
+    <t>В Музее-заповеднике «Архангельское» проходит Научно-практическая конференция «Путешествия российской аристократии: маршруты, практики, культурный трансфер (XVIII – нач. XX вв.)» Приглашаем присоединиться к конференции в качестве слушателей онлайн. Конференция ставит своей целью комплексное изучение деловых, образовательных, дипломатических и рекреационных поездок представителей высшего общества, их влияния на формирование транскультурных связей между Россией и странами Европы и Азии. Особый фокус будет направлен на путевые практики князей Юсуповых. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>02.07.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6431</t>
+  </si>
+  <si>
+    <t>🎶 Музыкальный руководитель фестиваля «А-Сияние» — Филипп Чижевский, который встанет за дирижерский пульт Симфонического оркестра имени Светланова. Архангельское Филипп считает родным местом, потому что сделал здесь уже несколько проектов. Теперь – «Сияние». В спектакле прозвучат Респиги, «Дафнис и Хлоя» Равеля — музыка как сотворение мира и диалог со стихиями. И ноктюрны Шопена — камерные, ночные, особенно уместные в июльских сумерках над парком. #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>02.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6430</t>
+  </si>
+  <si>
+    <t>Наше пространство на Большом партере готово — амфитеатр под открытым небом, сцена, заполненная водой, античные скульптуры вокруг. Всё это — декорации к мировой премьере балета «Сияние». 4 и 5 июля принимаем гостей. Днём — параллельная программа фестиваля, концерты и кинопоказы, вечером — хореографический спектакль с Дианой Вишнёвой и оркестром. БИЛЕТЫ НА СПЕКТАКЛЬ #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>02.07.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6429</t>
+  </si>
+  <si>
+    <t>Дарим 2 билета на музыкально-хореографический спектакль с Дианой Вишневой! 4 и 5 июля в Архангельском пройдет фестиваль новых форм искусств «А-Сияние». В рамках фестиваля состоится уникальное балетное представление под открытым небом на партере перед Дворцом Юсуповых – музыкально-хореографический спектакль «Сияние» (хореограф Павел Глухов, дирижер Филипп Чижевский) созданный совместно с фестивалем современной хореографии Context. Diana Vishneva. Победитель розыгрыша получит 2 билета на спектакль 5 июля в 21:30. Чтобы принять участие, проверьте подписки на канал - Музей-заповедник «Архангельское» - просекко в антракте Итоги подведем 4 июля в 16:00 🤍 Участников: 503 Призовых мест: 1 Дата розыгрыша: 16:00, 04.07.2026 MSK (завершён) Победители розыгрыша: 1. M. Jordan - 5i4686</t>
+  </si>
+  <si>
+    <t>01.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6426</t>
+  </si>
+  <si>
+    <t>Ежегодно 1 июля отмечается День реставратора! 🖼 Благодаря кропотливой работе этих специалистов до наших дней дошли уникальные произведения искусства, исторические документы, памятники архитектуры. 🖼 В музее-заповеднике «Архангельское» также есть реставрационный отдел, который занимается сохранением и восстановлением княжеских коллекций. Возрождение старинной усадьбы, музея было бы невозможным без их труда этих удивительных людей, сохраняющих для нас и возвращающих к жизни уникальные экспонаты и объекты культурного наследия. 🌹 Мы поздравляем реставраторов «Архангельского» и всех реставраторов России, возвращающих к жизни шедевры культурного наследия и раскрывающих для нас тайны мастеров! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>01.07.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6425</t>
+  </si>
+  <si>
+    <t>У фестиваля «А-Сияние» есть не только главная премьера, но и параллельная программа с интересными мероприятиями. 4 и 5 июля вечером — камерный концерт «Jeux de lumière»: французская музыка рубежа XIX–XX веков, Дебюсси и Равель. Ещё в программе — кино о танце: «Кабаре» и «Танцовщица». Будут кинопоказы и сеансы с обсуждением. ✨ 4 ИЮЛЯ (суббота) 12:00 - Кинопоказ «Танцовщица» режиссера Стефани Ди Джусто. Кинолекторий Ведущий - кинокритик, журналист и куратор, автор лекций и дискуссий о кино Егор Москвитин. В программе: представление фильма, показ, обсуждение фильма в формате дискуссии со зрителями Продолжительность 3 часа. Бесплатно, билеты можно получить онлайн и в кассах музея. 16:00 - Кинопоказ «Кабаре». Кинолекторий Продолжительность 2 часа 15 минут. Бесплатно, билеты можно получить онлайн и в кассах музея. 19:00 – Концерт «Jeux de lumière». Летняя сцена Музыкальный проект Île Thélème Ensemble. В программе: французская камерная музыка рубежа XIX–XX веков. Продолжительность - 1 час. Бесплатно, билеты можно получить онлайн и в кассах музея. ✨ 5 ИЮЛЯ (воскресенье) 12:00 - Кинопоказ «Кабаре». Кинолекторий Ведущий - кинокритик, журналист и куратор, автор лекций и дискуссий о кино Егор Москвитин. В программе: представление фильма, показ, обсуждение фильма в формате дискуссии со зрителями Продолжительность - 3 часа. Бесплатно, билеты можно получить онлайн и в кассах музея. 16:00 - Кинопоказ «Танцовщица» режиссера Стефани Ди Джусто. Кинолекторий Продолжительность 1 час 48 минут. Бесплатно, билеты можно получить онлайн и в кассах музея. 18:00 – Концерт «Jeux de lumière». Летняя сцена Музыкальный проект Île Thélème Ensemble. В программе: французская камерная музыка рубежа XIX–XX веков. Продолжительность - 1 час. Бесплатно, билеты можно получить онлайн и в кассах музея. ✨ ПОЛНАЯ ПРОГРАММА ФЕСТИВАЛЯ #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>30.06.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6424</t>
+  </si>
+  <si>
+    <t>Хореограф Павел Глухов с артистами балетных трупп репетируют каждый день. Спектакль «Сияние» ставится специально для Архангельского, он больше не будет повторен. Пять музыкальных частей на музыку Шопена, Респиги и Равеля, объединённые образом Зинаиды Юсуповой. Мы ждем вас, чтобы разделить это событие в Архангельском. БИЛЕТЫ НА СПЕКТАКЛЬ #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>30.06.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6423</t>
+  </si>
+  <si>
+    <t>Сто лет назад Феликс Юсупов мечтал превратить Архангельское в место, где под одной крышей живут и творят художники, музыканты и поэты. Где классика встречается с экспериментом, а на свет рождается то, чего раньше просто не было. Его родители, последние владельцы усадьбы, оставили духовное завещание: использовать всё собранное здесь искусство для «удовлетворения эстетических и научных потребностей Отечества». Мечта Юсуповых ждала больше века. И наконец оживает. 4 и 5 июля в Архангельском стартует «А-Сияние» — фестиваль новых форм искусств. Назван он в честь княгини Зинаиды Николаевны Юсуповой — последней хозяйки усадьбы и большой благотворительницы. Балет и классическая музыка встретятся с ленд-артом, а световые инсталляции вплетутся в парк, аллеи и колоннады. Сама усадьба окажется не только декорацией или фоном, а станет полноправным участником действия — пространство, которое и само по себе уже произведение искусства. #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>29.06.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6422</t>
+  </si>
+  <si>
+    <t>До открытия фестиваля «А-Сияние» — всего 5 дней. В усадьбе кипит работа: партнёры начали застройку сцены, привозят оборудование, размечают площадки. С каждым днём всё больше похоже на то, каким мы задумали фестиваль ещё зимой. 🎉 ХОЧУ НА ФЕСТИВАЛЬ «А-Сияние» - фестиваль новых форм искусств! #АСияние 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>27.06.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6417</t>
+  </si>
+  <si>
+    <t>Архангельское сегодня🎷🎼</t>
+  </si>
+  <si>
+    <t>27.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6416</t>
+  </si>
+  <si>
+    <t>В Архангельском "Праздник музыки"</t>
+  </si>
+  <si>
+    <t>27.06.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6415</t>
+  </si>
+  <si>
+    <t>🎶 Золотая джазовая лихорадка, километровые очереди в танцевальные залы – такую атмосферу воскрешает на своих выступлениях Большой Джазовый Оркестр Петра Востокова.   Музыканты представляют уникальные программы, посвященные настоящим гигантам оркестрового джаза разных эпохи и направлений. Особым родом своей деятельности оркестр считает возвращение к жизни лучших образцов отечественной джазовой и популярной музыки 20-го столетия.   Дебют Оркестра состоялся в 2010 году и с тех пор коллектив успел стать лауреатом международных конкурсов и желанным гостем на джазовых фестивалях в разных уголках мира.   🎶 Приходите 28 июня в 19:00 в Музей-заповедник «Архангельское» на концерт Петра Востокова и его Большого Джазового Оркестра! 🎫 КУПИТЬ БИЛЕТЫ До встречи в музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>26.06.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6413</t>
+  </si>
+  <si>
+    <t>28 июня в 12:00 приглашаем в Кинолекторий на семейный концерт по книге Кэролла «Алиса в стране чудес»! Безупречный английский юмор, искромётные шутки и перевёртыши, Чеширский Кот, Мартовский Заяц и Безумный Шляпник и китайское чаепитие под волшебную музыку Федора Строганова. Исполнители: Артистка Московской филармонии Виктория Захарова (художественное слово), композитор Фёдор Строганов (фортепиано) ХОЧУ ПОЙТИ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>26.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6412</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! 27 ИЮНЯ (суббота) 🎼 В субботу в Архангельском пройдет «Праздник музыки». ПОДРОБНАЯ ПРОГРАММА МЕРОПРИЯТИЯ ВНЕ ПРОГРАММЫ ПРАЗДНИКА 12:00 – Лекция «Сад как часть личного мифа» из цикла «Новые сады». Кинолекторий 13:00 – Детский медиаторский тур по выставке "Путешествия. Во времени и в пространстве". КВК «Ботанические оранжереи» 15:00 – фильм «Грация». Кинолекторий 15:00 – Школа юного садовода: "Уход за грядками, прополка и прореживание". Площадка у Конторского флигеля. 17:00 – концерт «Об опере и в шутку, и всерьез». Театр Гонзаги 28 ИЮНЯ (воскресенье) 11:00 – "Йога в Архангельском: гармония выходного дня". Малая набережная 12:00 – Детский концерт «Алиса в стране чудес» из цикла «Сказка с музыкой». Кинолекторий 13:00 – Медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи». 13:30 – Квест "Сказки Пушкина". Сбор у Входа №3. 16:00 – концерт «Арфа и орган: романтический вечер». Колоннада 16:00 – лекция «От Рио до Барселоны». Кинолекторий 16:00 – Иммерсивный спектакль "ГОНЗАГА. "Оператор природы". Театр Гонзаги 19:00 – «Большой джазовый оркестр» п/у Петра Востокова. Джазовый фестиваль. Летняя сцена ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>25.06.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6411</t>
+  </si>
+  <si>
+    <t>🎶 27 июня Архангельское превратится в один большой концертный зал под открытым небом! Представьте: вы гуляете по парку, у Колоннады звучит Бах, на Малой набережной перекликаются флейта и гитара, на Летней сцене — джаз, а где-то рядом дети хохочут на спектакле «Браво, Буратино!». «Праздник музыки» возвращается в Архангельское в третий раз — и снова с размахом: более 200 артистов Москонцерта, целый день — от барокко до эстрады. В программе — Валентина Лисица, Нина Шацкая, Синодальный хор, ансамбль Дмитрия Покровского, «Агафонников-band» и десятки других имён. ПОЛНАЯ ПРОГРАММА Приходите гулять, слушать и влюбляться в лето 🌿 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>23.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6410</t>
+  </si>
+  <si>
+    <t>☀️ Лето семья князей Юсуповых традиционно проводила в Архангельском. Красивая усадьба, расположенная у старого русла Москвы-реки и окруженная тенистыми рощами, была местом отдыха и умиротворения. В своих мемуарах младший сын князей Юсуповых Феликс вспоминал: «… я всегда убегал в парк. Бродил среди деревьев и фонтанов и без устали любовался счастливым сочетаньем природы и искусства. Эта красота укрепляла, успокаивала, обнадёживала». 📸 В фотофонде музея хранится немало фотографий, сделанных в Архангельском. Лучшего фона для портретной съемки, чем природа и архитектура знаменитой подмосковной усадьбы, трудно было найти. Поэтому известные мастера светописи, приглашённые Юсуповыми, оставляли свои удобные оборудованные фотоателье и ехали в Архангельское. В самом начале 1900-х московский фотограф Даниил Михайлович Асикритов в Архангельском сделал серию юсуповских портретных снимков. На одном из них семья непринужденно позирует на лестнице подпорной стены нижней террасы. Глава семейства кавалергард Феликс Феликсович в чине полковника со знаками орденов Св. Владимира IV степени в петлице и Св. Владимира III степени на шее. Особое внимание приковывает к себе своим изяществом и красотой Зинаида Николаевна. На ней светлое прогулочное платье с широким поясом, подчеркивающим тонкую талию. Если бы эта фотография была цветной, мы увидели бы самые нежные и светлые тона её наряда, придававшего княгине ещё большее очарование. Справа от неё старший сын Николай в студенческой тужурке. В то время он был студентом Санкт-Петербургского университета. В руках у Николая портативный фотоаппарат – новшество того времени. Слева младший сын Феликс в «матросском» костюме. Ему около 14 лет, он гимназист. Семейную идиллию дополняют домашние собачки, расположившиеся у ног хозяев. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>23.06.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6402</t>
+  </si>
+  <si>
+    <t>В хорошую погоду особенно хочется ездить по музеям-усадьбам и музеям-заповедникам. Если давно не были в «Архангельском», вот что там сейчас: «Диалоги. Пьетро Гонзага &amp; Максим Обрезков» Двух театральных художников разделяют более 200 лет, но каждый из них по-своему отвечает на одни и те же вопросы: о смысле театра, о творчестве, об уважении к публике. В год 275-летия Пьетро Гонзаги — того, кого первым назвали «сценографом», — в историческом пространстве трюма Театра Гонзаги в Архангельском встречаются художественные методы конца XVIII – начала XIX веков и первой четверти XXI века. Суть выставки — диалог художников через эскизы, мысли, книги и спектакли сквозь время. по 27 сентября «Путешествия. Во времени и в пространстве» Совместный философско-художественный выставочный проект Музея-заповедника «Архангельское» и Школы дизайна НИУ ВШЭ. Проект исследует путешествие как феномен восприятия. Художественное высказывание выстраивается вокруг князей Юсуповых, Голицыных, графов Бенкендорфов, соединяя артефакты аристократических путешествий: от древнеегипетской статуэтки до путевых альбомов – с работами современных авторов.  Настроение новых скоростей рубежа XIX и XX веков передают ключевые произведения той эпохи: «Пейзаж с поездом» Наталии Гончаровой, фотосерия «Несостоявшееся путешествие» Александра Родченко и «Оживленная улица» Александра Лабаса. по 30 августа   «Люди, львы, орлы и куропатки…»: дальневосточный фарфор из собрания князей Юсуповых» Выставка посвящена изделиям из коллекции дальневосточного фарфора князей Юсуповых, которая насчитывает более двухсот предметов, охватывающих период со второй половины XVII до начала ХХ века. Часть предметов – вазы и чаши ‒ с владельческих времён выставлены на дубовых горках в Парадной Столовой дворца, а на выставке представлены 87 предметов, которые хранятся в фондах и для широкой публики доступны только в рамках выставочных проектов. Выставка объединяет в одном пространстве китайские и японские образцы с изделиями в стиле шинуазри, выполненными в Западной Европе и Российской империи. по 16 апреля 2028 #Подмосковье 🏛 я поведу тебя в музей</t>
+  </si>
+  <si>
+    <t>21.06.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6400</t>
+  </si>
+  <si>
+    <t>Всероссийская минута молчания пройдёт завтра, в День памяти и скорби. Музей-заповедник "Архангельское" тоже присоединится к акции в 12:15 по московскому времени.</t>
+  </si>
+  <si>
+    <t>21.06.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6399</t>
+  </si>
+  <si>
+    <t>ПРОГРАММА ФЕСТИВАЛЯ РОЗ 21 ИЮНЯ 12:00 - Пленэр «Розовая акварель» в сопровождении Квартета флейт. Верхняя терраса (регистрация закончена)   12:30 - «Поэма о розе» - хореографическая сцена. Площадь перед Колоннадой 14:00 - Музыкально-литературная композиция «Цветочные сказки». Чтение фрагментов из произведений Г-Х.  Андерсен «Свинопас», О. Уальд «Соловей и роза», Л.Кэролл «Алиса в стране Чудес» артисткой Московской филармонии Викторией Захаровой в сопровождении инструментального ансамбля: Федор Строганов (фортепиано) и Дарья Парфирьева (флейта). Собственный сад у павильона «Каприз» 15:00 - Концерт «Букет прекрасных мелодий». Выступление концертного объединения «Онегин». Южный фасад Дворца 16:00 - Концерт «Элегия роз». Выступление ансамбля «Picnic Quintet». Собственный сад у павильона «Каприз» Детская программа на площадке у павильона «Каприз» 12:00 - Работа аниматоров 12:00 - Активность «Паутина фей», свободное участие 12:00 и 16:00 - Мастер-класс «Домик для феи» (регистрация онлайн и в кассах) 12:30 и 15:00 - Мастер-класс по бабочководству (регистрация онлайн и в кассах) 13:00 - Музыкальное представление для детей «Сказки старого сада» и детский шумовой оркестр «Жужжащие шмели и порхающие бабочки». 14:00 и 16:30 - Квест «Найди клад фей».  (регистрация онлайн и в кассах)    ПОЛНАЯ ПРОГРАММА ФЕСТИВАЛЯ Стоимость входных билетов в Парк в дни открытия фестиваля (20 и 21 июня): полный - 850 рублей, льготный - 400 рублей.  Входной билет дает право посещения Парка, для посещения павильонов, необходимо дополнительно приобретать билеты на экспозиции До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6398</t>
+  </si>
+  <si>
+    <t>Архангельское сейчас.</t>
+  </si>
+  <si>
+    <t>20.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6397</t>
+  </si>
+  <si>
+    <t>ПРОГРАММА ФЕСТИВАЛЯ РОЗ 20 ИЮНЯ 12:00 - Пленэр «Ботаническая иллюстрация» в сопровождении дуэта скрипок. (Регистрация завершена) Верхняя терраса 12.30 - «Поэма о розе» - хореографическая сцена. Площадь перед Колоннадой 13.30 - Интродукция перед церемонией открытия фестиваля. Выступление камерного оркестра VOX CORDIS. Южный фасад Дворца 14:00 - Торжественное открытие Фестиваля роз. Южный фасад Дворца 14.30 - Концерт «Шедевры классики». Выступление камерного оркестра VOX CORDIS. Южный фасад Дворца 15:00 - Концерт «Розы и саксофоны». Выступление ансамбля саксофонов Insight. Собственный сад у павильона «Каприз» 16:00 - Концерт «Серенады и радости». Выступление струнного квартета. Южный фасад Дворца 16:00 - «Маленький Принц». Выступление ансамбля «САУНДевы. Исторический сад у Колоннады 17:00 - Концерт «Лепестки мелодий». Выступление ансамбля «Вокалион». Собственный сад у павильона «Каприз». Детская программа на площадке у павильона «Каприз» 12:00 - Работа аниматоров 12:00 - Активность «Паутина фей», свободное участие 12:00 и 16:00 - Мастер-класс «Домик для феи» (регистрация онлайн и в кассах) 12:30 и 15:00 - Мастер-класс по бабочководству (регистрация онлайн и в кассах) 13:00 - Музыкальное представление для детей «Сказки старого сада» и детский шумовой оркестр «Жужжащие шмели и порхающие бабочки». 14:00 и 16:30 - Квест «Найди клад фей». (регистрация онлайн и в кассах) ПОЛНАЯ ПРОГРАММА ФЕСТИВАЛЯ Стоимость входных билетов в Парк в дни открытия фестиваля (20 и 21 июня): полный - 850 рублей, льготный - 400 рублей. Входной билет дает право посещения Парка, для посещения павильонов, необходимо дополнительно приобретать билеты на экспозиции. До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>19.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6396</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в музее заповеднике «Архангельское»! 🌹20-21 июня – открытие ФЕСТИВАЛЯ РОЗ! ПРОГРАММА ФЕСТИВАЛЯ   МЕРОПРИЯТИЯ ВНЕ ПРОГРАММЫ ФЕСТИВАЛЯ ✨ 20 ИЮНЯ (суббота) 12:00 – лекция «Сады Китая» из цикла «Сады сквозь время». Кинолекторий 14:00 – фильм «Росселлини. Жизнь без сценария». Кинолекторий 16:00 – концерт «Шедевры мировой классики. Топ 7». Колоннада 17:00 – «Два вечера с Алисой Гицба. Концерт второй». Театр Гонзаги 20:00 - «Марк Гросс и квартет Арка Овруцкого». Летняя сцена   ✨ 21 ИЮНЯ (воскресенье) 12:00 – лекция «Организованная случайность» из цикла «Новые сады». Кинолекторий 14:00 – лекция «Архангельское в годы войны». Кинолекторий 16:00 – концерт «Вальс цветов». Колоннада 16:00 – фильм «Грация». Кинолекторий 19:00 – «Упоение джазом». «Фонограф-джаз-квинтет» п/у народного артиста России Сергея Жилина. Джазовый фестиваль. Летняя сцена   ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>19.06.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6395</t>
+  </si>
+  <si>
+    <t>Гросс и Овруцкий: дуэт, который критики называют легендарным 🎷 Марк Гросс — тот самый альт-саксофонист, чьё имя в джазовых кругах произносят с восторгом. Дважды «Грэмми» в составе Dave Holland Big Band, сцена с Уинтоном Марсалисом, Фредди Хаббардом, Диззи Гиллеспи, Джимми Хитом… Список можно продолжать бесконечно. ✨ Рядом с ним — Арк Овруцкий, контрабасист, которого американская критика ставит в один ряд с лучшими в мире. Они познакомились в Нью-Йорке в 2014-м и с первых нот сыграли так, будто знакомы лет двадцать. С тех пор — аншлаги от Парижа до Минска. 20 июня в 20:00 - Летняя сцена 👏 ХОЧУ ПОЙТИ Настоящий хард-боп, живое дыхание традиции и тот самый драйв, ради которого ходят на джаз. Не пропустите! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>19.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6394</t>
+  </si>
+  <si>
+    <t>Сады, в которых рождались шедевры: цикл лекций стартует 21 июня Мы запускаем цикл лекций «Новые сады». Рассказываем, почему на него стоит прийти. Сад — это маленький рай, который человек придумывает сам. Иногда — как тихое убежище от города, иногда — как художественное высказывание, а порой — и как автопортрет своего создателя, где каждая клумба и тропинка рассказывают о нём больше любой биографии. Дачный, ботанический, парк культуры и отдыха, «комьюнити-гарден» во дворе новостройки — сад остаётся тем редким местом, где можно по-настоящему встретиться: с природой, с другими людьми и с самим собой. О чём будем говорить: 🌱 Какие неожиданные формы садово-парковых ансамблей подарил нам ХХ век 🌱 Как новые городские сады меняют жизнь горожан сегодня 🌱 Как выглядели сады знаменитых художников — те, что становились продолжением их мастерских, картин и характеров 21 июня в 12:00 – лекция «Новые сады: организованная случайность». 26 июня в 14:00 – лекция «Новые сады: сад, устанавливающий правила игры» 27 июня в 12:00 – лекция «Новые сады: сад как часть личного мифа» 4 июля в 12:00 – лекция «Новые сады: сад для медитаций» 11 июля в 14:00 – лекция «Новые сады: Роберту Бурле Маркс и ландшафтный дизайн бразильского модернизма» Приходите сами и зовите друзей. 🌳 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>18.06.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6393</t>
+  </si>
+  <si>
+    <t>Готовы окунуться в мир настоящего джаза, где каждая нота - это эмоция, а каждая импровизация - маленькое чудо? ✨ Приглашаем вас 21 июня в Музей-заповедник "Архангельское" на выступление легендарного «Фонограф‑Джаз‑Квинтета» - коллектива, который умеет говорить с аудиторией на языке музыки!🎷 В программе - лучшие номера из репертуара коллектива: от зажигательных ритмов до лирических баллад, от классики джаза до смелых экспериментов. ✨ 21 июня 19:00 - Музей-заповедник «Архангельское» ХОЧУ ПОЙТИ До встречи в мире джаза, где рождаются самые яркие эмоции! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>17.06.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6391</t>
+  </si>
+  <si>
+    <t>Фестиваль роз в Архангельском: два дня красоты, музыки и волшебства! 20 и 21 июня Парк превратится в благоухающее королевство — приглашаем вас на открытие Фестиваля роз! Вас ждут аромат тысяч цветов, живая музыка под открытым небом и атмосфера настоящего праздника. ✨ Главное событие — 20 июня вас ждут пленэр «Ботаническая иллюстрация» под дуэт скрипок, концерт «Шедевры классики» в исполнении камерного оркестра VOX CORDIS, хореографическая «Поэма о розе» и целая россыпь концертов: от саксофонов до струнных квартетов. 🎻 21 июня в 14:00 у Южного фасада Дворца — торжественное открытие фестиваля и продолжение волшебства: акварельный пленэр, музыкально-литературная композиция «Цветочные сказки» с артисткой Московской филармонии Викторией Захаровой, концерты «Букет прекрасных мелодий» и «Элегия роз». 🧚‍♀️ А для самых маленьких — отдельная сказка у павильона «Каприз»! Оба дня с 12:00: аниматоры, «Паутина фей», мастер-классы по бабочководству и созданию домиков для фей, квест «Найди клад фей» и музыкальное представление «Сказки старого сада» с шумовым оркестром «Жужжащие шмели и порхающие бабочки». 🦋 🎟 Билет в Парк: 850 руб (полный) и 400 руб (льготный). ПОЛНАЯ ПРОГРАММА ФЕСТИВАЛЯ Приходите всей семьёй! 🌸 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>16.06.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6390</t>
+  </si>
+  <si>
+    <t>Показываем, как прошли наши выходные в Архангельском! 🍏🍊 Небо решило проверить нас на прочность – но мы не сдались. Музыканты группы «Фрукты» играли так, будто дождь был частью шоу, а зрители придвинулись ближе и превратили Летнюю сцену в один большой танцпол. Спасибо «Фруктам» за смелость и драйв. И спасибо вам, дорогие гости музея, за ваше настроение. Этот вечер мы запомним надолго. ❤️ Следующие выходные обещают быть теплыми и солнечными, а у нас в гостях будут Марк Гросс и Сергей Жилин. 20 июня в 20:00 - Марк Гросс и Арк Овруцкий квартет - БИЛЕТЫ 21 июня в 19:00 - "Фонограф-Джаз-Квинтет" п/у народного артиста России Сергея Жилина - БИЛЕТЫ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>15.06.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6386</t>
+  </si>
+  <si>
+    <t>Пока во Дворце Архангельского идёт реставрация, его сокровища впервые приехали в Звенигород! С 12 июня по 30 августа в Звенигородском манеже (ул. Московская, 31/2) — выставка «Воспитание вкуса. Сокровища усадьбы Архангельское». Около 50 предметов из легендарной юсуповской коллекции: Юбер Робер, Тирони, Доманшен, фарфор, графика, редкие книги и рядом на контрасте работы крепостных мастеров и рисунки кадетов. На открытии выставки гендиректор музея-заповедника Елена Харламова заметила: «Сейчас много говорят о насмотренности — но всё это было и в XIX веке. Воспитание вкуса — не застывшая данность, а живая традиция, связывающая прошлое и настоящее» Эту связь в экспозиции подчёркивает современный диптих Аси Феоктистовой. «Дождь в усадьбе Архангельское» — мостик между веками. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>13.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6381</t>
+  </si>
+  <si>
+    <t>В Архангельском началось цветение роз. Распускаются новые цветы, и усадьба с каждым днем все больше превращается в благоухающий сад. А сколько появляется мест для красивых фотосессий! Приезжайте в Архангельское прогуляться по парку и розариям, вдохнуть ароматы роз и насладиться их красотой 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>12.06.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6380</t>
+  </si>
+  <si>
+    <t>13 июня, 20:00, Летняя сцена Музея-заповедника. «Фрукты» — легендарный кавер-бэнд страны — Rolling Stones, Уитни Хьюстон, «Барби», «Смешарики»... и всё это вживую, с таким драйвом, что вечер запомнится надолго. БИЛЕТЫ ЕЩЕ ЕСТЬ Просто приходите. Будем танцевать и подпевать🎶 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>12.06.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6377</t>
+  </si>
+  <si>
+    <t>Сказки народов России глазами молодых дизайнеров — проект Института бизнеса и дизайна B&amp;D и Молодежного совета Музея-заповедника «Архангельское» Ко Дню России студенты Института бизнеса и дизайна B&amp;D подготовили диджитальный проект — серию авторских трейлеров к сказкам народов нашей страны. Это совместная инициатива Молодежного совета Музея и Института. Под руководством куратора Алёны Кукушкиной (помните ее замечательные работы на нашей выставке «Люди и книги» в начале года?) будущие моушн- и цифровые дизайнеры погрузились в культуру разных регионов: изучили природу, костюмы, быт и фольклор. Результат — трейлеры к аварским, бурятским, алтайским, татарским, чувашским, коми, эскимосским и якутским сказкам. Это визуальное путешествие, которое показывает красоту и многообразие культур народов России. Посмотреть трейлеры молодежного проекта можно в праздничные выходные на экранах в Музее-заповеднике «Архангельское». #молодежьвкультуре #накультурном 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>12.06.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6376</t>
+  </si>
+  <si>
+    <t>Сегодня мы отмечаем один из самых важных и торжественных праздников — День России! Это день, когда миллионы сердец бьются в едином ритме, когда мы особенно остро чувствуем, что мы — одна большая семья. Семья, скреплённая общей историей, памятью предков и верой в будущее. День России символизирует единство нашего народа, силу его духа, богатую культуру и историю, которые всегда были опорой, поддержкой и вдохновением для новых свершений. Пока мы вместе — мы непобедимы, а наши общие ценности и традиции — это бесценное сокровище, которое мы бережно передаём из поколения в поколение. Мы желаем нашей стране процветания, а каждому её жителю — тепла, любви близких и гордости за Родину. Пусть этот праздник объединяет семьи, сближает сердца и напоминает нам о том, как важно быть вместе. 🌿 Приглашаем провести праздничные дни в кругу самых дорогих людей в Архангельском! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>11.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6375</t>
+  </si>
+  <si>
+    <t>Приглашаем провести праздничные выходные в Архангельском! ✨ 12 ИЮНЯ (пятница) 12:00 - Лекция из цикла "Сады сквозь время: сады барокко". Кинолекторий 14:00 - Кураторская экскурсия по выставке "Диалоги. Пьетро Гонзага &amp; Максим Обрезков". Театр Гонзаги 14:00 - Лекция: "Декорация – история приключений фона". При поддержке театрального PR-агентства "Три сестры", партнера выставки "Диалоги. Пьетро Гонзага &amp; Максим Обрезков". Кинолекторий 16:00 – Концерт ко Дню России. Колоннада Бесплатно. Билеты – в кассах музея 16:00 - Кинопоказ: "Жестокий романс". Кинолекторий ✨ 13 ИЮНЯ (суббота) 12:00 - Лекция из цикла "Сады сквозь время: французский регулярный парк". Кинолекторий 14:00 - Лекция: "Русский авангард. Наталья Гончарова и Михаил Ларионов". Кинолекторий 14:00 - Мастер-класс "Создание живого флорариума". Домик смотрителя 15:00 - Школа юного садовода: "Комнатные растения в открытом грунте". Площадка возле Конторского флигеля 15:00 - Кинопоказ: "Грация". 16:00 - Мастер-класс по живописи "Солнечные блики в акварели". Домик смотрителя 16:00 - Концерт: "Музыка из воздуха: орган и терменвокс". Колоннада 17:00 - "Два вечера с Алисой Гицба". Концерт первый. Театр Гонзаги 20:00 - Концерт "Группа "Фрукты". Летняя сцена ✨ 14 ИЮНЯ (воскресенье) 12:00 – Концерт для детей "Стихи про тебя, про старших братьев и про братьев наших меньших" (А. Барто) Из цикла «Сказка с музыкой». Кинолекторий 13:30 - Квест "Сказки Пушкина". Сбор – Вход №3. 14:00 - Кинопоказ: "Росселлини. Жизнь без сценария". Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла "Свет сквозь время: витражная живопись". Домик смотрителя 16:00 - Концерт "Французские письма о любви". Колоннада 16:00 - Мастер-класс по живописи "Гармония летних оттенков". Домик смотрителя ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>10.06.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6374</t>
+  </si>
+  <si>
+    <t>13 июня в 20:00 на Летней сцене Музея-заповедника — концерт группы «Фрукты»! «Роллинг Стоунс», Уитни Хьюстон, саундтреки из «Барби» и даже «Смешарики» — всё это вживую, без фонограммы и с такой энергетикой, что усидеть на месте просто не получится. «Фрукты» — легенда отечественной сцены с 1500+ эфирами на Первом канале за плечами. Они играли с Ленни Кравитцем, Солом, Эросом Рамазотти — и теперь играют для нас. ❤️ ХОЧУ ПОЙТИ Берите друзей и приходите. Такое не пересматривают в записи 🎸</t>
+  </si>
+  <si>
+    <t>10.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6373</t>
+  </si>
+  <si>
+    <t>Сейчас в Архангельском ❤️ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>09.06.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6372</t>
+  </si>
+  <si>
+    <t>Подготовка к «А-Сиянию» в разгаре — мы побывали на репетиции Филиппа Чижевского и оркестра Светланова. Чижевский — двукратный лауреат «Золотой маски», один из сильнейших дирижёров страны. Архангельское для него — родное место: ещё в 2009-м он делал здесь «Дидону и Энея» в театре Гонзаго. Теперь — «А-Сияние». 🎭 В спектакле прозвучат Респиги, «Дафнис и Хлоя» Равеля — музыка как сотворение мира и диалог со стихиями. И ноктюрны Шопена — камерные, ночные, особенно уместные в июльских сумерках над парком. Усадьба Архангельское станет живой декорацией. На сцену выйдут Context, musicAeterna Dance и Диана Вишнёва. Мировая премьера 4 и 5 июля. 🎭 УСПЕЙТЕ КУПИТЬ БИЛЕТЫ! До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>08.06.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6369</t>
+  </si>
+  <si>
+    <t>8 июня свой 208-й день рождения отмечает театр Гонзаги! Театр в Архангельском один из семи существующих в мире старинных театров, не затронутых позднейшими реконструкциями. До наших дней дошли не только элементы убранства зрительного зала и театральной машинерии, но и подлинные декорации Гонзаги, не сохранившиеся более ни в одном из европейских театров. За два столетия порог театра переступали многие известные персоны, среди которых были вельможи, члены императорской семьи и, конечно, императоры – Александр I, Николай I, Александр II, Александр III и Николай II. Особенно пышно отмечались в Архангельском торжества по случаю коронации Николая II в июне 1896 года. Вот как Феликс Юсупов вспоминает события тех дней: «Ожил домашний театр. Из Петербурга отец с матерью выписали итальянскую оперу с Маццини и Арнольдсон и танцовщиков. Однажды давали «Фауста». За минуту до начала матушке передано было, что г-жа Арнольдсон петь отказывается потому-де, что в сцене в саду поставили у рампы цветы с неприятным для госпожи певицы запахом. В считанные секунды цветы заменили зеленью. Помню и другой фокус: зрителей рассадили в ложи, а партер уставили чайными розами, и зал благоухал, как розарий. После спектакля собирались на террасе. Столики с канделябрами в середине были накрыты к ужину. Вспыхивал фейерверк, и огненная феерия столь потрясала меня, ребенка, что идти спать я ни за что не хотел». А вот что пишет сам Николай II в своих дневниках: 1 июня 1896: «Обедали в 7 1/2, так как к 9 час. должны были съехаться в Архангельском к Сумароковым в их театр. Итальянцы пели — давали оперу “Лалла-Рук” с Арнольдсон. После спектакля смотрели на весьма красивый фейерверк. Все было замечательно красиво и хорошо устроено; мне этот вечер напомнил прежние времена, когда происходили пиршества и увеселения у помещиков!» 6 июня 1896: «Сидели в ложах, весь партер был унизан цветами, папоротником. Давали два акта “Севильского цирюльника” и 4-й из “Риголетто”. Затем ужинали у Сумароковых и вернулись домой около 2 ч. Другие остались танцевать». Театр получал множество восторженных откликов. Известный писатель-публицист Нестор Кукольник в 1837 году назвал его «прелестной игрушкой, состоящей из 22 двуместных лож». Посетите и вы наш уютный театр! На фото 1 (1894) - члены императорской семьи: великие князья Павел, Сергей, Владимир Александровичи; княгиня Софья Голицына; Феликс и Зинаида Сумароковы-Эльстоны, а также их дети (в первом ряду) Николай и Феликс 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>07.06.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6368</t>
+  </si>
+  <si>
+    <t>Выходные в Архангельском — это липовые аллеи, прохлада набережной, ароматы цветников и мрамор, согретый солнцем. 🌿 Здесь время замедляется: неспешные прогулки, экскурсии на электрокарах, мастер-классы, выставки и музыка под открытым небом. Идеальный выходной — рядом с Москвой. 🌿 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.06.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6366</t>
+  </si>
+  <si>
+    <t>Иногда всё, что нам по-настоящему нужно, - это на пару часов вынырнуть из бесконечной гонки, отложить дела, отключить уведомления и просто вернуться к себе. 🌱 Этим летом у вас будет для этого идеальный повод: в июне и июле приглашаем на занятия йогой в усадьбе Архангельское - одном из самых красивых и вдохновляющих мест Подмосковья 💚 Это не про сложные асаны и спортивные рекорды. Это про движение в удовольствие, про дыхание полной грудью, про утро или день на свежем воздухе, когда тело постепенно расслабляется, а в голове становится тише. Про то самое ощущение лёгкости, которого так не хватает в ритме большого города. 🌱 Приходить можно с любым уровнем подготовки: если вы давно практикуете йогу - вам будет хорошо, если только хотите попробовать - тем более. Здесь не нужно быть «в форме», нужно только желание сделать что-то приятное себя. 📅 Даты занятий: • 7 июня • 28 июня • 5 июля • 12 июля • 19 июля Берите удобную одежду, коврик, хорошее настроение — и приходите за перезагрузкой, красотой, движением и настоящей летней атмосферой. ВЫБРАТЬ ДАТУ И БИЛЕТ До встречи на ковриках в Архангельском ✨ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.06.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6364</t>
+  </si>
+  <si>
+    <t>6 июня 1799 года (26 мая по старому стилю) родился Александр Сергеевич Пушкин. И сегодня мы с особым теплом вспоминаем о его связи с Архангельским ☀️ Поэт дружил с князем Николаем Борисовичем Юсуповым, приезжал в гости в Архангельское. Пушкин бывал здесь дважды - в 1827 и 1830 годах. О чём они говорили? О Европе, об искусстве, о временах. Юсупов рассказывал - Пушкин слушал и восхищался. Потом из этих бесед родилось «Послание к вельможе» - одно из самых изящных стихотворений 1829 года: (…) Ступив за твой порог, Я вдруг переношусь во дни Екатерины. Книгохранилище, кумиры, и картины, И стройные сады свидетельствуют мне, Что благосклонствуешь ты музам в тишине, Что ими в праздности ты дышишь благородной. Я слушаю тебя: твой разговор свободный Исполнен юности. Влиянье красоты Ты живо чувствуешь (…) Архангельское навсегда сохранило память о своём гениальном госте: в XX веке в восточной части французского сада была заложена аллея, в начале которой находится бюст поэта. Она вошла в историю как Пушкинская. Приходите гулять по ней в эти тёплые июньские дни. Здесь до сих пор витает дух той удивительной дружбы — дружбы мудрости и молодости, прошлого и вечности 🤍 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>05.06.26 17:46</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6361</t>
+  </si>
+  <si>
+    <t>Друзья, у нас радостная новость! 🎉 Переиздание книги С.В. Безсонова «Архангельское. Подмосковная усадьба» получило награду на конкурсе АСКИ «Лучшие книги года - 2025» в номинации «Лучшая книга в области гуманитарного знания»! Что это за книга и почему мы так ею гордимся?📚 Представьте: единственное комплексное научное исследование нашей усадьбы, написанное в 1937 году, давно стало библиографической редкостью. И вот - четвёртое, исправленное и дополненное издание, приуроченное к 140-летию автора. 📚 Наши хранители и научные сотрудники проделали колоссальную работу: уточнили факты, скорректировали атрибуции предметов из коллекций, подготовили биографические справки. А профессор Ю.Г. Клименко написала потрясающую вступительную статью - настоящее детективное расследование, которое возвращает из забвения имя выдающегося учёного. Отдельная радость - иллюстрации. Архитектурные чертежи, редкие фотографии 1920-30-х годов, проекты и рисунки. Многое публикуется впервые в таком качестве. Большой формат позволяет рассмотреть каждую деталь - это настоящий подарок для всех, кто любит Архангельское. Книга Безсонова «Архангельское. Подмосковная усадьба» и другие ждут вас в сувенирных магазинах музея! 📚 На фото: Фото 1: президент Ассоциации книгоиздателей России Константин Васильевич Чеченев, главный редактор Наталья Петровна Зимарина и заведующий редакционно-издательского сектором Музея-заповедника «Архангельское» Алексей Владимирович Досаев Фото 2 - диплом Фото 3 - обложка книги 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>05.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6358</t>
+  </si>
+  <si>
+    <t>«У лукоморья дуб зелёный...» — помните, как замирало сердце от этих строк в детстве? ✨А что, если Лукоморье — не выдумка, а реальное место? И туда можно попасть всей семьёй! 6 июня, в день рождения Александр Сергеевича, в 13:30 приглашаем вас на квест «Сказки Пушкина» в волшебных декорациях усадьбы Архангельское. Это не скучная экскурсия и не урок литературы. Это настоящее приключение - с загадками, тайнами и живым словом, от которого мурашки по коже 🙌 Вашим проводником в сказку станет артистка Виктория Захарова. Она не просто читает Пушкина - знакомые строки звучат так, что и взрослые заслушаются, и дети забудут про телефоны. За 60 минут вы: 🌿 Исследуете самые живописные уголки парка 🎭 Вспомните любимые сказки - и удивитесь, сколько в них спрятано 🔍 Разгадаете загадки, которые хранит старинная усадьба Это тот редкий формат, где интересно и шестилетке, и взрослому. Где можно побыть вместе, без спешки, в красивейшем месте - и унести с собой не сувенир, а настроение. 📍 Место сбора: Вход № 3 («Святые ворота») 👨‍👩‍👧‍👦 Для кого: для семей с детьми от 6 лет ХОЧУ ПОЙТИ Количество мест ограничено - бронируйте билеты уже сейчас! 🎟 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>05.06.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6357</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Архангельском! 🍀 6 ИЮНЯ (суббота) 12:00 - Лекция из цикла «Музеи современного искусства»: Москва. Музей живописной культуры и Государственный музей нового западного искусства (ГМНЗИ)». Кинолекторий 13:00 - Детский медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» 13:30 – Квест для детей «Сказки Пушкина». Сбор группы - вход №3. 14:00 - Лекция «Паломнические базилики на пути в Компостелу и их убранство». Кинолекторий 14:00 - Мастер-класс «Искусство составления букета». Домик смотрителя 15:00 - Школа юного садовода. Мульча. Что такое и для чего нужна в саду. Площадка возле Конторского флигеля. 16:00 – Кинопоказ «Росселлини. Жизнь без сценария». Кинолекторий 16:00 - Мастер-класс по живописи «Пастель: нежные цвета лета». Домик смотрителя. 16:00 - Концерт «Этноджаз». Открытие Летнего органного фестиваля. Колоннада 17:00 – Концерт «Трек-лист Татьяны Лариной». Открытие сезона концертов в Театре Гонзаги. 🍀 7 ИЮНЯ (воскресенье) 11:00 - Йога в Архангельском: гармония выходного дня. Малая набережная 12:00 - Лекция из цикла «Сады сквозь время: арабский сад» 13:00 - Медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК "Ботанические оранжереи" 14:00 – Кинопоказ «Грация». Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла "Летний вернисаж на стекле". Домик смотрителя 16:00 – Концерт «Корифеи барокко. Два полюса вечности: Бах и Гендель». Колоннада 16:00 - Мастер-класс по живописи "Гроза над Архангельским: драматический пейзаж". Домик смотрителя 🍀 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>05.06.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6354</t>
+  </si>
+  <si>
+    <t>А ваши дети знают, как растут помидоры? Нет, не в пластиковой коробочке из супермаркета. А по-настоящему – из маленького кустика рассады, посаженного своими руками в настоящую землю. В Архангельском стартовала «Школа юного садовода» - и это то самое место, куда хочется приходить каждые выходные. 🌱 Что здесь происходит? Дети вместе со специалистами парка сажают, поливают и выращивают настоящий аптекарский огород: мяту, лаванду, шалфей, иван-чай, валериану… Трогают, нюхают, изучают - и узнают, почему эти травы веками лечили людей задолго до появления аптек и лекарств. А ещё - наблюдают, как наливаются помидоры и зреет горошек. Попробуйте оторвать ребёнка от грядки, когда он ждёт свой первый урожай! ☘️ Но самое ценное - это время, проведенное вместе. Вся семья, тёплый летний день, руки в земле, смех и разговоры. Без гаджетов и спешки. Просто вы, дети и живая природа в одном из самых красивых парков Подмосковья. Это не просто занятие - это воспоминания, которые дети заберут с собой во взрослую жизнь. Занятия бесплатные и каждую субботу! Нужно лишь получить билет в кассе музея или зарегистрироваться на сайте. УЗНАТЬ ПОДРОБНЕЕ До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6353</t>
+  </si>
+  <si>
+    <t>Выставка, где два сценографа встретились через 200 лет 8 июня в Театре Гонзаги в музее-заповеднике «Архангельское» открывается выставка «Диалоги. Пьетро Гонзага &amp; Максим Обрезков». Театральные художники - Пьетро Гонзага и Максим Обрезков - разделены двумя веками, но задают одни и те же вопросы: о смысле театра, о творчестве, об уважении к зрителю. Их эскизы, мысли, спектакли встречаются в историческом пространстве трюма театра в Архангельском. Гонзага - тот, кого первым назвали «сценографом». Он превратил оформление сцены в самостоятельное искусство и проработал в России 40 лет. В год его 275-летия это особенно символично. Максим Обрезков - главный художник Театра Вахтангова почти 20 лет, автор декораций и костюмов к более чем 200 спектаклям. «Пер Гюнт», «Король Лир», «Мертвые души», «Белая гвардия»… Для него театр - это, в первую очередь, честный разговор. На выставке - более 60 экспонатов: эскизы, бутафория, костюмы, видеофрагменты спектаклей, а также работы итальянских мастеров - Бибиена, Валериани, Кваренги, Пиранези. ХОЧУ ПОЙТИ Выставка проходит в рамках фестиваля «Созвездие Хрустальной Турандот» и продлится до 27 сентября. Успеете, но лучше не откладывать! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.06.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6350</t>
+  </si>
+  <si>
+    <t>Летний органный фестиваль в Архангельском открывается! Начнётся он с того, чего вы точно не ожидаете от органа. 🎼 6 июня в 16:00 в Колоннаде пройдет концерт «Этноджаз». Представьте: орган, дудук, перуанская кена, индийская бансури, ирландский вистл, русская калюка, африканская калимба, саксофон, губная гармоника — и всё это в руках одного человека. Антон Котиков — музыкант, для которого весь мир умещается в дыхании и кончиках пальцев. А за органом — Мария Моисеева, одинаково свободно владеющая и музыкой барокко, и джазом. 🎼 Что будет? - Путешествие без загранпаспорта. Анды с высоты кондора, древняя ирландская крепость, детский смех на улочках Индии, аргентинское танго и спиричуэл, от которого мурашки. Гершвин, Пьяццолла, кельтская токката, а ещё — классическая флейта, играющая битбокс. 🎉 ХОЧУ ПОЙТИ 🎼 Фестиваль продлится до 4 июля — пять концертов, пять совершенно разных программ. Терменвокс, арфа, скрипка, художественное слово — орган встретится с каждым из них. Но первое впечатление задаёт «Этноджаз» — и оно обещает быть ошеломляющим. Художественный руководитель фестиваля — органистка Олеся Кравченко, концертирующая по всему миру. До встречи в «Архангельском»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>03.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6347</t>
+  </si>
+  <si>
+    <t>Театр, в котором остановилось время - и, как и 200 лет назад, звучит музыка 🎶 Этим летом Театр Гонзаги в Архангельском снова открывает двери. Каждый раз это событие, потому что таких мест в мире почти не осталось. Театру уже 208 лет. Он пережил войны, революции, смену эпох - и сохранился таким, каким его задумал итальянский гений Пьетро ди Гонзага, чей 275-летний юбилей мы отмечаем в этом году. В июне вас ждут совершенно разные программы, объединённые одним: здесь музыка звучит так, как задумывалась — в пространстве, которое помнит XIX век. 🎻 6 июня в 17:00 - «Трек-лист Татьяны Лариной» Концерт — в день рождения Пушкина. Что слушала бы его героиня, если бы у неё был современный плеер? Березовский, Моцарт, Глюк, Россини, Глинка - музыка, которая формировала вкус целой эпохи. 🎻 Симфоническая Мастерская под управлением Константина Шмырёва проведёт вас от барокко до романтизма за один вечер. А некоторые номера оживут в балетных мизансценах — как когда-то перед гостями усадьбы. Театр камерный - успейте купить билеты. 📌 ХОЧУ ПОЙТИ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>02.06.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6342</t>
+  </si>
+  <si>
+    <t>Юные художники на летнем пленэре в парке Архангельского 🧑‍🎨👩‍🎨 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>01.06.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6336</t>
+  </si>
+  <si>
+    <t>На Летней сцене в Архангельском 31 мая прошел первый концерт. Открыл сезон самый знаменитый стиляга России – Валерий Сюткин: драйв, хиты и танцы под открытым небом! «Усадебные затеи» закружили весь парк в развлечениях – дети фехтовали и хохотали на кукольных спектаклях. В Школе юного садовода семьи сажали цветы и полезные растения, возрождая ботанические традиции усадьбы, которым больше двух веков. Лето началось - и мы это точно знаем! Приезжайте – убедитесь сами! 💚 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>01.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6332</t>
+  </si>
+  <si>
+    <t>Лето в Архангельском – это когда хочется вернуться сюда. ❤️ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>31.05.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6331</t>
+  </si>
+  <si>
+    <t>Мастер-класс по фехтованию, плетение кружева или кукольный спектакль? А может — все сразу? Дорогие друзья, сегодня мы приглашаем детей и их родителей на большое семейное мероприятие, посвященное Дню защиты детей. Бесплатные мероприятия: 12:00 – Кукольный спектакль «Лесная сказка». КПП1, визит-центр. 12:00 – мастер-класс по фехтованию безопасными шпагами и стрельба из лука по мишеням. Поляна у Конторского флигеля. 12:00, 13:00, 14:00 – Программа «Усадебные затеи»: показательные выступления ремесленных мастеров. Плетение кружева, резьба по дереву, бисероплетение, вышивка, макраме. Поляна у конторского флигеля. 13:00 – Выступления фокусника. Поляна у Конторского флигеля. 12:00 – Реконструкция бала-маскарада в усадьбе «Архангельское» (студенческий проект). Боскеты у «Каприза». 14:00 – Кукольный спектакль «Побег из зоопарка». КПП1, визит-центр 15:00 – Школа Юного садовода. Открытие сезона. Уход за растениями аптекарского огорода. Поляна у Конторского флигеля. (Бесплатно, по предварительной регистрации. Получить билеты можно онлайн и в кассах Музея.) Подробнее Приходите, ждем вас! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>30.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6330</t>
+  </si>
+  <si>
+    <t>Уже завтра, 31 мая, в 19:00 Валерий Сюткин откроет в Архангельском сезон летних концертов. ВЫБРАТЬ МЕСТО   Приходите, ждем вас! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>29.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6329</t>
+  </si>
+  <si>
+    <t>Приглашаем вас провести выходные в Музее-заповеднике «Архангельское»! 30 МАЯ (суббота) 12:00 - Лекция из цикла «Музеи современного искусства»: музеи и архитекторы. Кинолекторий 13:00 - Детский медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» 14:00 – Лекция «От Барбизона до Прованса. Образ Франции в живописи художников второй половины XIX века». Кинолекторий 14:00 – Мастер-класс по росписи фарфора «Тонкое искусство: роспись фарфоровой миниатюры». Домик смотрителя 16:00 – Кинопоказ «Грация». Кинолекторий 16:00 - Концерт «Мусоргский: Музыка и Муза». Колоннада 16:00 - Мастер-класс по живописи «Эксперименты с цветом и светом: создание гармоничной живописи». Домик смотрителя 31 МАЯ (воскресенье) Детский день в Музее-заповеднике «Архангельское»! Мы предлагаем гостям музея поучаствовать в программе «Усадебные затеи». ПРОГРАММА "УСАДЕБНЫХ ЗАТЕЙ" Также в воскресенье вас ждут: 11:00 – «Йога в Архангельском: гармония выходного дня». Малая набережная 13:00 - Мастер-класс по витражной росписи стекла «Сирень в лучах: пастельный витраж». Домик смотрителя 13:00 - Медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» 14:00 – Кинопоказ «Дорога». Кинолекторий 14:30 - Мастер-класс «Сферический сад». Домик смотрителя 16:00 - Концерт «Весеннее танго». Колоннада 16:00 - Мастер-класс по живописи: «Пленэр «Усадьба в цвету». Домик смотрителя 19:00 – Открытие сезона летних концертов. Выступление Валерия Сюткина на Летней сцене Архангельского. ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>29.05.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6328</t>
+  </si>
+  <si>
+    <t>31 мая 2026 года приглашаем детей и их родителей на уникальное семейное мероприятие, посвященное Дню защиты детей! Программа «Усадебные затеи» откроет перед гостями удивительный мир дворянских традиций и старинных ремесел. Что вас ждет? • Уличные кукольные спектакли «Лесная сказка» и «Побег из зоопарка» • Мастер-классы по фехтованию безопасными шпагами и стрельбе из лука • Демонстрация старинных ремесел, где каждый сможет поучаствовать в создании изделий и освоить технику ремесла • Творческие мастер-классы по росписи воздушных змеев • Магическое шоу с выступлениями профессионального фокусника • Историческая реконструкция бала-маскарада в стиле XVIII века • Открытие «Школы юного садовода»: посадка и уход за растениями аптекарского огорода вместе с профессиональным наставником. Программа рассчитана на детей от 6 лет и их родителей. Время проведения: с 12:00 до 16:00 ПРОГРАММА "УСАДЕБНЫЕ ЗАТЕИ" До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>28.05.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6327</t>
+  </si>
+  <si>
+    <t>26 мая на пресс-конференции в ТАСС Елена Харламова, директор музея-заповедника «Архангельское», рассказала: бывший владелец усадьбы Феликс Юсупов мечтал превратить ее в место, где поселятся художники и музыканты. Не музей, не концертный зал, а живой культурный центр, где разные искусства сталкиваются и порождают что-то экспериментальное. ✨ 4–5 июля его мечта наконец обретает новую форму – в Архангельском стартует фестиваль «А-Сияние». Филипп Чижевский соединит музыку и человека - и между зрителем и сценой возникнет что-то, чему трудно дать название. Под открытым небом в сумерках состоится балет Дианы Вишнёвой и двух трупп - Context и musicAeterna Dance. Хореограф Павел Глухов с нуля создал постановку этого первого мероприятия фестиваля. Фестиваль «А-Сияние» - фестиваль-синтез новых форм искусства. С него начинается что-то, чего в Архангельском ещё не было. И точка входа будет здесь. ✨ УСПЕЙТЕ КУПИТЬ БИЛЕТЫ 4 и 5 июля вы сможете увидеть воплощение мечты, которая ждала больше века. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>27.05.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6323</t>
+  </si>
+  <si>
+    <t>Сегодня отмечается Общероссийский день библиотек. 📚 Дата 27 мая выбрана не случайно: в этот день в 1795 году императрица Екатерина II одобрила проект создания Императорской публичной библиотеки в Санкт-Петербурге. Это была первая в России государственная общедоступная библиотека, которая должна была стать не только книгохранилищем, но и местом для чтения, доступным широкой публике. 📚 В Музее-заповеднике «Архангельское» также есть библиотека современной справочной литературы, куда сотрудники приходят за информацией, материалами и вдохновением. Научно-справочная библиотека занимает помещение на втором этаже восточного флигеля Дворца, в котором при Юсуповых располагалась кухня. До конца 1960-х годов хранилищем книг был всего один шкаф со старыми изданиями: многотомным словарем Брокгауза и Ефрона и «Историей русского искусства» И.Э. Грабаря (изд. 1910-1913 гг.). В то время музей был отделением военного санатория Министерства обороны СССР, и нашу библиотеку удалось определить на комплектование в библиотечный коллектор военных библиотек Минобороны. Однако пополнять фонд было сложно из-за специфической тематики предлагаемых изданий - в основном это была военная литература, романы, детективы. Книги по искусству попадались редко. Сотрудники сумели наладить книгообмен с ведущими музеями Москвы и Санкт-Петербурга. Также благодаря их стараниям были получены книги из Библиотеки им. Ленина. Таким образом, библиотечный фонд значительно пополнился. 📚 Сейчас библиотека насчитывает около 12,5 тысяч изданий. В основном это каталоги выставок, сборники статей, различная справочная литература по таким отраслям знаний, как история, скульптура, архитектура, живопись, стекло, фарфор, садово-парковое искусство, театр, книжное дело и т.д. Научно-справочная библиотека курирует полку книгообмена, которая находится в Визит-центре (Вход № 1 со стороны Ильинского шоссе). Вы можете взять оттуда любую понравившуюся книгу и по возможности принести издание взамен. Читайте книги! Создавайте свои уникальные домашние библиотеки! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>26.05.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6322</t>
+  </si>
+  <si>
+    <t>4 и 5 июля Архангельском пройдет фестиваль новых форм искусств «А-Сияние» Центральным событием первых дней фестиваля станет мировая премьера спектакля «Сияние». Спектакль объединяет по-настоящему звёздный состав участников. Музыкальный руководитель проекта — дирижер Филипп Чижевский с Государственным академическим симфоническим оркестром России имени Е. Ф. Светланова. Главную роль исполнит прима-балерина Мариинского театра Диана Вишнёва. Спектакль поставлен хореографом Павлом Глуховым специально для Архангельского. Для премьеры в Большом партере парка Музея возведут амфитеатр под открытым небом. Спектакль назван в честь княгини Зинаиды Юсуповой, крупной благотворительницы и последней владелицы усадьбы Архангельское, у которой при императорском дворе было ласковое прозвище «Сияние». Её партию исполнит прима-балерина Мариинского театра Диана Вишнёва. Всего в «Сиянии» заняты 24 танцовщика из двух трупп: Context и musicAeterna Dance. «Фестиваль „А-Сияние“ станет новым словом в культурной жизни России, объединив театр, балет, классическую и электронную музыку, ленд-арт и световые инсталляции в уникальном пространстве исторической усадьбы. Юсуповы были знатоками искусств и стремились сделать Архангельское настоящими культурным центром, где могли бы творить художники, музыканты, артисты, писатели. „А-Сияние“ — это продолжение пути исторических владельцев», – рассказала на пресс-конференции в ТАСС генеральный директор Музея-заповедника «Архангельское» Елена Харламова. ВЫБРАТЬ ДАТУ И МЕСТА Также в дни фестиваля пройдет параллельная программа (расписание позднее): - концерт Île Thélème Ensemble с исполнением французской камерной музыки рубежа XIX–XX веков, обращенной к темам внутреннего поиска, памяти, судьбы и человеческих переживаний. - серия показов фильмов о танце с обсуждениями под модерацией Егора Москвитина. До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>25.05.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6321</t>
+  </si>
+  <si>
+    <t>26 мая в 11:00 в ТАСС состоится пресс-конференция, посвященная открытию 4 и 5 июля в Музее-заповеднике "Архангельское" музыкально-хореографического фестиваля "А-Сияние". О задумке и концепции мероприятия, балетном спектакле, который откроет фестиваль, других событиях программы и летних проектах в "Архангельском" расскажут генеральный директор Музея-заповедника "Архангельское" Елена Харламова, хореограф Павел Глухов, художественный руководитель Государственного академического симфонического оркестра России имени Е. Ф. Светланова, дирижер Филипп Чижевский, художник-постановщик Мария Трегубова и художественный руководитель танцевальной труппы musicAeterna Dance Анна Гусева. Трансляция будет доступна на сайте ТАСС на странице анонса, а также в группе Пресс-центра ТАСС в ВКонтакте.</t>
+  </si>
+  <si>
+    <t>23.05.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6320</t>
+  </si>
+  <si>
+    <t>В «Архангельском» открылась выставка, посвященная коронации Павла I и князю Юсупову. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>22.05.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6319</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! 💐23 МАЯ (суббота) 12:00 - Лекция из цикла «Музеи современного искусства»: Стокгольм. Moderna Museet». Кинолекторий 12:00 - Кураторская экскурсия по выставке «Путешествия. Во времени и в пространстве". Куратор - Полина Казусева. КВК «Ботанические оранжереи» 13:00 - Мастер-класс «Создание живого флорариума». Домик смотрителя 13:00 – Детский медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» 14:00 - Лекция «Феликс и Ирина Юсуповы. Жизнь в эмиграции». Кинолекторий 16:00 - Концерт «Путешествие в звуке. Концерт первый». Колоннада 16:00 - Мастер-класс по живописи «Цветение весны: живописный взгляд на пробуждение природы». Домик смотрителя 💐24 МАЯ (воскресенье) 11:00 – Мероприятие «Йога в Архангельском: гармония выходного дня». Малая набережная 12:00 – Лекция из цикла «Музеи современного искусства»: музеи и архитекторы». Кинолекторий 13:00 - Медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи». 14:00 – Кинопоказ «Таинственный остров». Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла «Яркие акценты в витраже». Домик смотрителя 16:00 - Концерт «Magnum Opus». Колоннада 16:00 - Мастер-класс по живописи «Светотень в акварели». Домик смотрителя 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.05.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6318</t>
+  </si>
+  <si>
+    <t>VI сезон джазовых концертов на Летней сцене в Музее-заповеднике «Архангельское» — это лето, звездное небо над головой, архитектура XIX века, камерность и всего 590 мест на каждый концерт. А первый ряд — буквально в паре метров от сцены. 🎉 Сезон в Архангельском 31 мая в 19:00 откроет самый знаменитый стиляга России — Валерий Сюткин. И это будет не просто концерт, а тот самый летний вечер, ради которого хочется отложить все дела: любимые хиты, джазовые импровизации, зажигательный рок-н-ролл бэнд, романтика, драйв и атмосфера, в которой музыка звучит особенно близко. 💥ВЫБРАТЬ МЕСТА  А дальше — все лето Архангельское будет жить в ритме джаза. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>20.05.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6315</t>
+  </si>
+  <si>
+    <t>В мае мир расцветает щедро и безудержно — сирень окутывает улицы лиловой дымкой, яблони осыпают землю лепестками, черёмуха дурманит сладким ароматом. А в лесной тиши раскрываются ландыши — хрупкие жемчужные колокольчики на тонких стеблях. Ландыш известен под разными поэтичными названиями: в Англии - "лилия долин", в Германии - "майский колокольчик", в Чехии - "булочка", в Болгарии - "слезы девушки", в России - "заячьи ушки", "молодильник", "снежные капельки". Ландыш считается символом весны и красоты. В нашем Музее есть интересный предмет - чаша с ландышами, созданный французскими мастерами 19 века. В 19 веке чаши с фарфоровыми цветами создавались преимущественно как элемент декоративно-прикладного искусства, отражающий модные тенденции, технологические достижения и художественные предпочтения эпохи. Такие изделия служили выразительным средством декора. Создание фарфоровых цветов, включая ландыши, имело корни в более широких художественных традициях. Например, в 18 веке во Франции (в Венсене) уже создавались фарфоровые цветы, которые пользовались спросом в Европе и их коллекционировали очень богатые люди. В 19 веке эта традиция развивалась, сочетая элементы ботанического рисунка и флористики. Таким образом, фарфоровые ландыши 19 века были не просто декоративным элементом, но и способом воплощения символических, эстетических и культурных смыслов, связанных с природой, весной и благородством. В чаше, о которой идёт речь, украшенной росписью букетами из цветов, листьев и шишек, композициями из фруктов и ягод: персиков, слив, винограда, ежевики, среди летающих бабочек, помещен диск из дерева. В диск вставлены цветы ландыша с фарфоровыми цветами и листьями. Деревянное основание прикрыто натуральным мхом. Эти прекрасные фарфоровые ландыши дополняли декор Кабинета Большого дома в Архангельском. Чаша была разбита. В 1967 году была проведена ее реставрация, а в 1982 году - восполнены и утраченные цветы ландыша. Работы были выполнены во Всероссийском художественном научно-реставрационном центре имени академика И.Э. Грабаря. Всего восстановлено 100 цветов. В паспорте реставрации предмета говорится, что сначала изготовили белые бумажные кружочки, вырезали из них цветы с шестью лепестками. Затем предали бумажной заготовке формы цветка ландыша и нанесли формовочную массу на бумажную основу. Вы можете увидеть чашу с ландышами, многие другие необычные музейные предметы, услышать рассказ хранителя, если придете в Малый дворец "Каприз" на экскурсию "Керамика, стекло, металл" в открытое хранение фондов. Экскурсии проходят по средам в 12 часов по предварительной записи. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>18.05.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6314</t>
+  </si>
+  <si>
+    <t>Дорогие друзья, поздравляю вас с Международным днём музеев! Этот праздник объединяет всех, кто плодотворно работает на благо отрасли. Вы – хранители нашего культурного кода. Вы помогаете транслировать фундаментальные ценности, делая их понятными и актуальными для молодого поколения. Благодаря вам каждый год открывается 80 тысяч выставок и проводится порядка полумиллиона образовательных программ. Мы понимаем, что за каждым проектом стоит огромный труд десятков тысяч людей: от хранителей до экскурсоводов. Яркий пример вашей самоотдачи – акция «Ночь музеев», которая прошла совсем недавно. В этом году её снова посетили миллионы людей. Для сотрудников это был настоящий марафон: вы неустанно работали, чтобы показать публике сокровища наших фондов. Впереди – фестиваль «Интермузей. БРИКС Плюс» – площадка мирового уровня для обмена опытом и определения будущего отрасли. От всей души благодарю вас за вдохновение и преданность делу. Желаю вам новых смелых проектов и благодарных посетителей. С праздником!</t>
+  </si>
+  <si>
+    <t>17.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6313</t>
+  </si>
+  <si>
+    <t>На следующей неделе обещают +30. А у нас есть идея, где провести время в такую погоду! ❤️ 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>15.05.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6312</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское». 🌷 16 МАЯ (суббота)🌷 - 13:00 - Детский медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» - 14:00 - Дни Финансового университета в Архангельском. Кинолекторий. Бесплатно, про предварительной регистрации. - 16:00 - Лекция из цикла «Музеи современного искусства»: Амстердам. Городской музей (Stedelijk Museum). Кинолекторий. - 16:00 - Концерт "От Чайковского до Прокофьева: три грани русской музыки". Колоннада - 16:00 - Мастер-класс по живописи «Основы работы с пастелью». Домик смотрителя. В 16:00 начнутся мероприятия в рамках акции «НОЧЬ МУЗЕЕВ-2026». Вход в парк, на экспозиции и участие в ряде экскурсий будет бесплатным. Подробную программу акции смотрите на сайте Музея и в наших соцсетях. 🌷 17 МАЯ (воскресенье) 🌷 11:00 – Йога в Архангельском. Малая набережная. 12:00 - Концерт «Умная собачка Соня». Цикл «Сказка с музыкой». Кинолекторий. 13:00 - Медиаторский тур по выставке «Путешествия. Во времени и в пространстве». КВК «Ботанические оранжереи» 14:00 – Кинопоказ «Земляничная поляна». Кинолекторий. 14:00 - Мастер-класс «Интерьерная картина из сухоцветов». Домик смотрителя 16:00 - Концерт "Букет сирени". Колоннада 16:00 - Мастер-класс: "Весенний натюрморт: секреты композиции и света". Домик смотрителя. ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>14.05.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6311</t>
+  </si>
+  <si>
+    <t>Приглашаем вас в субботу, 16 мая, на всероссийскую акцию «Ночь музеев», в Музей-заповедник «Архангельское». В рамках акции вход в парк, на экспозиции и участие в ряде экскурсий будет бесплатным с 16:00. ПРОГРАММА «НОЧИ МУЗЕЕВ» - 14:00 – Торжественное поднятие флага Дворца. В сопровождении Военного оркестра 45-й отдельной гвардейской инженерной бригады. Верхняя терраса, у подпорной стены. - Парк – с 16:00 до 21:00 Оформление билетов на сайте, в кассах и билетоматах Музея с 16:00 до 20:00 - Западный флигель «Каретная галерея князей Юсуповых» - с 16:00 до 18:00 Оформление билетов на сайте, в кассах и билетоматах Музея с 16:00 до 17:30 - Малый дворец «Каприз» - 16:00 - 18:00 Оформление билетов на сайте, в кассах и билетоматах музея с 16:00 до 17:30 - Колоннада. «Архангельское. Территория впечатлений» - 17:30 - 18:00 Оформление билетов на сайте, в кассах и билетоматах музея с 17:00 до 17:30 - КВК «Ботанические оранжереи» - 16:00 - 18:00 Оформление билетов на сайте, в кассах и билетоматах музея с 16:00 до 17:30 - 17:00 - Концерт «В. А. Моцарт. Опера «Свадьба Фигаро» (избранные сцены). Театр Гонзаги. Оформление билетов только в кассах музея. - Экскурсия по Парку (30 минут). Время: 16:00, 16:30, 17:00, 17:30. Оформление билетов на сайте и в кассах с 14.00 до 17:30. Сбор в Визит-центре на КПП №1 (со стороны Ильинского шоссе) - Экскурсия по экспозиции «Каретная галерея Юсуповых» в Западном флигеле. Время: 16:00, 16:30, 17:00, 17:30. Оформление билетов на сайте и в кассах с 14.00 до 17:30. Сбор в Западном флигеле. - Экскурсия «Фарфор князей Юсуповых» в Малом дворце «Каприз». Время: 16:00, 16:30, 17:00, 17:30. Оформление билетов на сайте и в кассах с 14.00 до 17:30. Сбор в Малом дворце «Каприз». До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>13.05.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6310</t>
+  </si>
+  <si>
+    <t>Представляем лекционную программу, приуроченную к выставке «Путешествия. Во времени и в пространстве». С 30 мая по 28 июня лекторий «Ботанических оранжерей» станет уникальным местом встречи с известными спикерами – признанными экспертами, готовыми поделиться своими знаниями и увлечениями с каждым из вас! ▶️ 30 мая в 14:00 - «От Барбизона до Прованса. Образ Франции в живописи художников второй половины XIX века» Спикер: Анна Познанская — старший научный сотрудник отдела искусств стран Европы и Америки XIX–XX вв. ГМИИ им. А.С. Пушкина.   Ещё в начале XIX века в контексте идей эпохи романтизма, европейские художники все чаще задумывались о далёких путешествиях, бегстве от привычного комфортного мира в поисках новых эмоций и впечатлений. К середине столетия, благодаря развитию транспорта и новых технологий в области художественных материалов, эта идея становится легко осуществимой. На лекции мы поговорим о том, куда и зачем ездили французские живописцы второй половины XIX века и как эти путешествия повлияли на развитие искусства модернизма. Билеты ▶️6 июня в 14:00 - «Паломнические базилики на пути в Компостелу и их убранство» Спикер: Анна Пожидаева — искусствовед, кандидат искусствоведения, Доцент школы исторических наук НИУ ВШЭ. Ко второй половине X века в Западной Европе складывается практика паломничеств к мощам святого Иакова, в Компостелу. Этот паломнический центр пользуется особенной популярностью благодаря относительной несложности маршрута, и уже к 1100 году по территории современной Франции пролегают четыре пути, по которым почти круглый год двигаются тысячи паломников... В лекции пойдет речь о том, как складывалась в Западной Европе своеобразная инфраструктура паломнических центров, какие особенности храмовой архитектуры стали результатом притока больших групп паломников, как связано с этим явлением появление первых романских скульптурных композиций и формирование в Лиможе крупнейшего центра производства эмалевых изделий. Билеты ▶️20 июня в 16:00 - «Ощущение скорости в искусстве начала XX века. Футуристы и авангардисты» Спикер: Александра Першеева — академический руководитель программы «Современное искусство» в Школе дизайна НИУ ВШЭ, зав. кафедрой «История искусств». В начале ХХ века скорость стала одной из ключевых метафор нового века — символом индустриального прогресса, динамики и разрушения старых форм. На лекции мы поговорим о том, как это ощущение движения, ускорения времени и сжатия пространства — воплощались в искусстве авангарда. От итальянских футуристов до экспериментов русского кубофутуризма и конструктивизма. Живопись, скульптура, фотография и кино — через оптику разных видов искусства мы увидим, как можно передать не облик предмета, а его энергию, и как идея скорости стала визуальной и философской категорией модернизма. Билеты ▶️28 июня в 16:00 - «От Рио до Барселоны» Спикер: Фёдор Софронов — кандидат искусствоведения, доцент кафедры современной музыки Московской консерватории им. П. И. Чайковского.   Музыкальные жанры тоже путешествуют — через Атлантику, из Северной Америки в Южную... Происходит это уже почти полтора века: хабанера и регтайм, румба и танго, полька и блюз проделали долгий путь, иногда в обе стороны, прежде чем приобрели свой прежний вид или породили что-то новое. Пути музыки разных стран и народов мы проследим на граммофонных пластинках, выпущенных в 30-е гг., которые будут проиграны на оригинальном переносном граммофоне, который обычно называют патефоном. Билеты До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>12.05.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6309</t>
+  </si>
+  <si>
+    <t>Ваш ребёнок мечтает путешествовать или часами рисует, монтирует видео, придумывает игры — и вы думаете: «Ну и как с этим зарабатывать?» Хорошая новость: это уже давно не просто хобби. Это реальные профессии. 16 мая в 14:00 студенты Финансового университета проведут в нашем Кинолектории два мероприятия, на которые стоит прийти. 🧳 Викторина «Всё о туризме» Не скучная лекция, а живой разговор: как устроена индустрия гостеприимства изнутри, почему туризм — это не только «водить экскурсии», и какие карьерные треки здесь реально работают. Студенты расскажут про программы «Туристический бизнес и экономика впечатлений» и «Гостиничный бизнес» — без «воды», на своём опыте. 🎮 Форсайт-сессия «От увлечения к бизнесу» Музыка, кино, геймдизайн, мода, медиа — всё это начинается как «я делаю для себя». А потом кто-то превращает это в бизнес, а кто-то — нет. В чём разница? Как переключиться с «творю для друзей» на «создаю продукт и зарабатываю»? Об этом расскажут студенты профиля «Экономика креативных индустрий». 🗓 16 мая 2026, 14:00 📍 Кинолекторий Музея-заповедника «Архангельское» ПРОГРАММА И РЕГИСТРАЦИЯ Если ваш школьник пока не знает, куда поступать — это хороший повод разобраться. Не через буклеты, а через разговор с теми, кто уже учится и понимает, как это все устроено. До встречи в Музее-заповеднике "Архангельское"! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>09.05.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6307</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Поздравляю вас с Днём Великой Победы! В этот особенный для каждого праздник мы чествуем героев, которые защищали и отстояли наше Отечество. По сей день нас вдохновляют их мужество, самоотверженность и сила духа. В год единства народов России мы как никогда понимаем важность сплочённости. Ведь именно благодаря объединению советских солдат Великая Победа стала возможной.  Память о знаковом подвиге находит отражение и в культуре: фильмах, театральных постановках, музыке, выставочных проектах, литературе и просветительских инициативах. Искусство помогает нам ближе познакомиться с историей и почувствовать связь поколений, узнать о тяготах военного времени и почтить героев. От всей души благодарю ветеранов и тех, кто сегодня верно служит Родине. Желаю вам крепкого здоровья, благополучия и душевных сил! С Днём Победы!</t>
+  </si>
+  <si>
+    <t>09.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6306</t>
+  </si>
+  <si>
+    <t>Дорогие наши друзья! Коллектив музея-заповедника «Архангельское» сердечно поздравляет вас с Днём Великой Победы! ⭐ Этот день напоминает нам о героизме наших близких, о стойкости духа и мужестве, проявленных ими в борьбе за свободу и безопасность нашей Родины. Мы чтим память тех, кто сражался на фронтах Великой Отечественной войны, трудился в тылу, защищал мирное небо над головой будущих поколений. ⭐ Пусть сегодняшний день наполнит наши сердца гордостью за подвиг предков, вдохновением и теплом семейных традиций. Давайте помнить и беречь этот великий праздник, передавать любовь к Отечеству своим детям и внукам! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>08.05.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6305</t>
+  </si>
+  <si>
+    <t>Приглашаем провести праздничные выходные дни в Музее-заповеднике «Архангельское»! 9, 10 и 11 мая усадебный парк открыт с 10:00 до 21:00. Кассы входных групп работают до 20:00. Павильоны Каприз, Колоннада, Западный флигель Дворца, КВК "Ботанические оранжереи" можно посетить с 10:00 до 18:00, вход – до 17:30. ✨ 9 МАЯ (суббота). День Победы. Праздничная программа: 12:00 - Хоровая программа «Наследие Победы». Летняя сцена 12:00 - Мастер-класс «Открытка Победы». Визит-центр, Вход №1. 12:00 - Этнографические зарисовки: интерактивная тематическая экспозиция. Территория Музея. 12:30 - Патриотическая интерактивно-концертная программа с Музыкальной группой «Клюква». Летняя сцена 13:00 - Молодежный марафон «Голоса поколения победителей». Летняя сцена. 13:00 - Мастер-класс по росписи деревянных заготовок «Символы Победы». Визит-центр, Вход №1 13:50 - Фольклорная программа «Россия — это мы». Летняя сцена. 14:00 - Мастер-класс по оригами «Журавли памяти». Визит-центр, Вход №1 14:30 – Концерт фронтовой бригады. Визит-центр, Вход №1 14:00 - Концерт ко Дню Победы "Дружба хоров. Одна на всех...". Колоннада Исполнители: Хор Финансового университета при Правительстве РФ, хор Сретенской духовной академии, хор Российской государственной библиотеки. 16:00 - Кинопоказ "Белорусский вокзал". Кинолекторий. Все мероприятия праздничной программы – бесплатные. Билеты можно получить в кассах музея. Билеты на кинопоказ можно забронировать онлайн на сайте. ✨ 10 МАЯ (воскресенье) 12:00 - Лекция из цикла «Музеи современного искусства»: Лондон. Галерея Тейт и галерея Тейт Модерн (Tate Modern). Кинолекторий 13:00 - Мастер-класс по витражной росписи стекла «Цветы усадьбы в витражной технике». Домик смотрителя 14:00 - Кинопоказ: "Ленинградская симфония". Кинолекторий. 14:30 - Мастер-класс «Создание живого флорариума». Домик смотрителя 16:00 - Концерт «Свобода чувств, борьба и боль». Колоннада 16:00 - Кинопоказ: "Посторонний". Кинолекторий 16:00 – Мастер-класс по живописи «Ботаническая иллюстрация: перенос красоты природы на холст». Домик смотрителя ✨ 11 МАЯ (понедельник) Для посещения доступны парк и выставки в павильонах. Будут проводиться сборные экскурсии: "Архангельское. История и современность", "Архангельское. Страницы истории", "Карету мне, карету!" Западный флигель Дворца. ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>06.05.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6303</t>
+  </si>
+  <si>
+    <t>На выставке «Каретная галерея князей Юсуповых» в Западном флигеле Дворца экспонируются слепки с резных камней из собрания Музея-заповедника «Архангельское». Они были изготовлены из красной серной массы в конце XVIII – первой трети XIX веков и хранились в усадебной библиотеке князя Николая Борисовича Юсупова. Среди множества мифологических персонажей на них можно увидеть и реальных исторических лиц. В их числе – выдающийся полководец Александр Македонский (356–323 гг. до н.э.). На одном из слепков представлен его портрет в коринфском шлеме, украшенном морским драконом, подобно тому, как изображалась богиня Афина (Минерва) на золотых статерах Македонского царства в годы правления Александра Великого. На другом слепке – юный Александр укрощает коня, вставшего на дыбы. Историю об этом событии мы узнаем из сочинения древнегреческого писателя Плутарха. Когда Александру было лет 12 ко двору его отца Филиппа II, царя Македонии, явился фессалийский торговец лошадьми Филоник и предложил купить редкого коня – фарсальского жеребца, запросив за него астрономическую сумму в 13 талантов (примерно 340 кг серебра). Этот конь отличался строптивым нравом и никого не подпускал к себе. И только Александру удалось его обуздать. Вот как об этом пишет Плутарх: …Александр сразу подбежал к великолепному коню, схватил его за узду и повернул мордой к солнцу: по-видимому, он заметил, что конь пугается, видя впереди себя колеблющуюся тень. Некоторое время Александр пробежал рядом с конём, поглаживая его рукой. Убедившись, что Буцефал успокоился и дышит полной грудью, Александр сбросил с себя плащ и лёгким прыжком вскочил на коня… (Плутарх. Сравнительные жизнеописания. Александр) После этого эпизода конь стал не просто собственностью, но и верным спутником Александра, который назвал его Буцефалом или Букефалом (буквально «бычьеголовый»), так как у того было клеймо в виде головы быка. Жеребец сопровождал своего хозяина во всех военных походах, проявляя выносливость, силу и преданность. 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>05.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6302</t>
+  </si>
+  <si>
+    <t>Приглашаем отметить День Победы вместе с нами - в Музее-заповеднике «Архангельское»! 12:00 - Хоровая программа «Наследие Победы». Летняя сцена - Хор народной песни «Россияночка» - Хор русской песни «Околица» 12:00 - Мастер-класс «Открытка Победы». Визит-центр, Вход №1. 12:00 - Этнографические зарисовки: интерактивная тематическая экспозиция. Территория Музея. 12:30 - Патриотическая интерактивно-концертная программа с Музыкальной группой «Клюква». Летняя сцена 13:00 - Молодежный марафон «Голоса поколения победителей». Летняя сцена. - Детская студия эстрадного вокала «До-Диез» - Студия эстрадного вокала «Голоса» и ансамбль эстрадного вокала «Мелодия» - Образцовый коллектив детский хор «Жар-птица» - Ансамбль эстрадной песни «Белла Мама» 13:00 - Мастер-класс по росписи деревянных заготовок «Символы Победы». Визит-центр, Вход №1 13:50 - Фольклорная программа «Россия — это мы». Летняя сцена. - Хор народной песни «Любушка» - Молодежный ансамбль «Оберег» 14:00 - Мастер-класс по оригами «Журавли памяти». Визит-центр, Вход №1 14:00 - Концерт ко Дню Победы "Дружба хоров. Одна на всех...". Колоннада 14:30 – Концерт фронтовой бригады. Визит-центр, Вход №1 16:00 - Кинопоказ "Белорусский вокзал". Кинолекторий. 📌 ПРОГРАММА НА САЙТЕ Все мероприятия праздничной программы – бесплатные. Билеты можно получить в кассах музея. Билеты на лекцию и кинопоказ можно забронировать онлайн на сайте. Билеты на мероприятия не дают права входа на территорию Музея. Для прохода необходимо приобрести Входной билет в Парк. До встречи в Музее-заповеднике «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>04.05.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6301</t>
+  </si>
+  <si>
+    <t>Архангельское — лето в ритме джаза! 🎼 Лето, звёздное небо, старинная усадьба XIX века, всего 590 мест на концерт и сцена всего в паре метров от первого ряда — в таких условиях джаз звучит особенно близко. 🎼 Этим летом в Архангельском снова соберутся десятки лучших джазовых музыкантов и несколько тысяч зрителей. И неудивительно: музыка здесь звучит не просто на фоне красивого пейзажа — она буквально входит в диалог с местом, у которого за плечами несколько сотен лет истории. 🎉 31 мая в 19:00 летний сезон откроет самый знаменитый стиляга России — Валерий Сюткин — вместе с зажигательным рок-н-ролл бэндом. 🎼 Любимые хиты, джазовые импровизации, романтика, драйв и лето, которое сразу начинается с правильной ноты. ПРОГРАММА ФЕСТИВАЛЯ Лето слишком короткое, чтобы слушать музыку в случайных местах. Приезжайте в «Архангельское»! 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>03.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6300</t>
+  </si>
+  <si>
+    <t>В Музее-заповеднике «Архангельское» открылась выставка, которая приглашает погрузиться в детали и символы каждого экспоната. Публике впервые показали 87 редких предметов из собрания князей Юсуповых — многие из них находятся в закрытых хранилищах и увидеть их можно только на этой выставке. Здесь и китайский фарфор эпохи династии Цин, и японские «старые Имари». Куратор Анастасия Москалева называет экспозицию «путешествием в мир символов»: вазы с зелеными драконами, тазы для льда, супница в форме карпа — каждый экспонат словно оставляет послание для посетителя. А расшифровать его помогут специальные аннотации, подготовленные сотрудниками Музея. Выставка работает в павильоне «Каприз». ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>02.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6299</t>
+  </si>
+  <si>
+    <t>За полтора месяца такой калейдоскоп встреч, дел, разговоров и отсутствие связи) Мы открыли в Архангельском «Путешествия. Во времени и в пространстве» — совместный философско-художественный выставочный проект со Школой дизайна НИУ ВШЭ.  Мы попробовали исследовать, как развитие транспорта и рост скоростей передвижения влияли на восприятие мира человеком. Художественное высказывание выстраивается вокруг князей Юсуповых, Голицыных, графов Бенкендорфов, соединяя артефакты аристократических путешествий – от древнеегипетской статуэтки богини Бастет в образе кошки (VII–VI вв. до н. э.) до путевых альбомов – с работами современных авторов. И обязательная параллельная программа: лекции, мастер-классы, медиаторские туры для взрослых и детей.</t>
+  </si>
+  <si>
+    <t>01.05.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6298</t>
+  </si>
+  <si>
+    <t>1 мая - День рождения Музея заповедника «Архангельское»! 🎉 Сегодня Музею-заповеднику исполняется 107 лет. Начало музею в усадьбе было положено князем Н.Б. Юсуповым. Коллекции живописи, скульптуры, произведения декоративно-прикладного искусства, многотомная библиотека бережно сохранялись его потомками. Завещание, написанное в 1900 году княгиней З.Н. Юсуповой, сыграло важную роль в становлении музея: …в случае внезапного прекращения рода…все наше движимое имущество, состоящее в коллекциях предметов изящных искусств, редкостей и драгоценностей, собранных нашими предками и нами…завещаем в собственность Государства в видах сохранения сих коллекций в пределах Империи для удовлетворения эстетических и научных потребностей Отечества… В годы революции бывшие служащие имения по собственной инициативе взяли усадьбу под опеку, добились предоставления охранной грамоты от Военно-Революционного Комитета г. Москвы на дворец и его коллекции. 23 октября 1918 года вышел декрет «О национализации имений Архангельское, Останкино и Кусково», и 1 мая 1919 года в усадьбе был открыт музей. 🎂 С тех пор так и повелось - прекрасные музеи празднуют 1 мая тройной день рождения! От всей души мы поздравляем коллег с Днем рождения музеев и благодарим за сохранение и популяризацию культурного наследия страны! До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>30.04.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6297</t>
+  </si>
+  <si>
+    <t>1 мая исполняется 107 лет со дня открытия залов музея-заповедника "Архангельское" для посетителей. За эти годы здесь побывало множество самых разных гостей, от школьников до дипломатов. Приглашаем вас провести праздничные выходные в Музее-заповеднике. ✨ 1 МАЯ (пятница) ✨ 13:00 - Мастер-класс «Искусство составления букета». Домик смотрителя 14:00 - Лекция: "Архангельское в документальном кино". Ко Дню рождения Музея. Кинолекторий 14:00 - Мастер-класс по росписи фарфора «Роза в деталях: секреты фарфоровой живописи». Домик смотрителя 16:00 - Кинопоказ: "Я – значит ястреб". Кинолекторий 16:00 - «Праздничный концерт ко Дню рождения музея». Музыка Н.Б. Юсупова-младшего и его современников в исполнении ансамбля солистов “PRIMA MUSICA”. Колоннада ✨ 2 МАЯ (суббота) ✨ 12:00 - Лекция из цикла «Музеи современного искусства»: Мюнхен. Ленбаххаус и Haus der Kunst. Кинолекторий 14:00 - Кинопоказ: "Маршал трех коронаций" (из цикла "Архангельское-Подмосковный Версаль"). Кинолекторий 14:00 - Мастер-класс по росписи фарфора «Акварель на фарфоре: техника живописи». Домик смотрителя. 15:00 - Кинопоказ: "Завещание" (из цикла "Архангельское - подмосковный Версаль"). Кинолекторий 16:00 - Концерт "Весенний концерт французской музыки". Колоннада ✨ 3 МАЯ (воскресенье) ✨ 12:00 - Концерт «Стихи про тебя (а также про старших братьев и про братьев наших меньших)». Кинолекторий 14:00 - Кинопоказ: "Аталанта". Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла «Витраж в тёплых тонах». Домик смотрителя 16:00 - Концерт "Джордж Гершвин. Музыка в сердце шума. Концерт первый". Колоннада 16:00 - Мастер-класс по живописи: "Весенняя палитра: секреты работы с цветом". Домик смотрителя 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>30.04.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6296</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Со 2 мая приглашаем на обзорную экскурсию-прогулку по территории Музея-заповедника «Архангельское» на электрокаре! Вы сможете увидеть основные постройки архитектурно-паркового ансамбля, услышать на обзорной экскурсии историю создания усадьбы, насладиться прекрасными видами нашего парка. Продолжительность поездки – 30 минут. Приобрести билеты и узнать подробности можно на сайте в разделе УСЛУГИ - ЭЛЕКТРОКАРЫ До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>29.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6295</t>
+  </si>
+  <si>
+    <t>1 мая Музею-заповеднику «Архангельское» исполняется 107 лет. Приглашаем присоединиться к праздничным мероприятиям. ⚜️ 1 МАЯ (пятница) ⚜️ 13:00 - Мастер-класс «Искусство составления букета». Домик смотрителя. Вы научитесь правильно сочетать растения и выстраивать композицию под руководством эксперта-флориста Екатерины Бакиновой, основателя студии цветов «Krasivoteka». Билеты в кассах музея и онлайн на сайте. 14:00 - Лекция «Архангельское в документальном кино». Кинолекторий Лектор - Нестерцева О.В. – заместитель генерального директора по выставочной и научно-просветительской деятельности. Кинолекторий Бесплатно, по предварительной регистрации – билеты в кассах музея и онлайн. 14:00 - Мастер-класс по росписи фарфора «Роза в деталях: секреты фарфоровой живописи». Домик смотрителя. На занятии вы познакомитесь с техникой росписи, научитесь работать с кистями и специальными красками. Готовое изделие останется с вами на память или станет оригинальным подарком ручной работы. Билеты в кассах музея и онлайн на сайте. 16.00 - «Праздничный концерт ко Дню рождения музея». Колоннада. Музыка Н.Б. Юсупова-младшего и его современников Ансамбль солистов “PRIMA MUSICA” Руководитель ансамбля – заслуженный деятель искусств России Андрей Кудрявцев играет на скрипке работы итальянского мастера Андреа Кастаньери из фонда Государственной коллекции уникальных музыкальных инструментов Российского национального музея музыки. Бесплатно, билеты только в кассах музея. ⚜️ 2 МАЯ (суббота) ⚜️ 14:00 – Кинопоказ документального фильма «Маршал трёх коронаций». Кинолекторий. Документальный фильм рассказывает о жизни создателя усадьбы "Архангельское", знаменитого коллекционера и мецената князя Николая Борисовича Юсупова (1751-1831) в эпоху правления императора Павла I (1754-1801). Бесплатно, по предварительной регистрации – билеты в кассах музея и онлайн на сайте. 15:00 – Кинопоказ документального фильма «Завещание». Кинолекторий. Фильм расскажет об истории знаменитой усадьбы «Архангельское» на рубеже XIX-XX веков и об удивительном завещании, которое в 1900 году написала последняя владелица усадьбы княгиня Зинаида Николаевна Юсупова (1861-1939) Бесплатно, по предварительной регистрации – билеты в кассах музея и онлайн на сайте. 16:00 - «Весенний концерт французской музыки». Колоннада Исполнители: Антон Абанович (флейта), Анастасия Павлова (скрипка, альт), Марина Васильева (фортепиано) Билеты в кассах музея и онлайн на сайте. 📌 ПРОГРАММА НА САЙТЕ До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>29.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6294</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! 🌳 В майские праздничные дни (с 1 по 11 мая) усадебный парк открыт с 10:00 до 21:00. Кассы входных групп работают до 20:00. 🏛 Павильоны Каприз, Колоннада, Западный флигель Дворца и КВК «Ботанические оранжереи» можно посетить с 10:00 до 18:00, вход – до 17:30. 🚘 Как добраться: От метро «Тушинская»: - на автобусах №1549 (бывший 549), 1541 (бывший 541), 1540 (бывший 540) до остановки «Архангельское». - на маршрутным такси №151, которое идет от метро «Тушинская» до остановки «Санаторий». От метро «Строгино»: - на маршрутном такси №1067. От станции «Павшино» (МЦД-2): - на маршрутном такси №49к, №41к до остановки «Архангельское» - на маршрутном такси №31 до остановки «Санаторий». - на автобусе №824 до остановки «Санаторий». Если вы пользуетесь личным автотранспортом, машину можно оставить на парковках: — бесплатная городская у Входа №1 (Ильинское шоссе), — платные парковки: у Входа №2 (Санаторий) и Входа №3 (Святые ворота) До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>28.04.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6291</t>
+  </si>
+  <si>
+    <t>В эти выходные в Кинолектории Музея царила особая атмосфера — школьники старших классов и студенты Факультета международных экономических отношений Финансового университета собрались на встречу, которая превратилась в живую лабораторию настоящего бизнеса. 🎓 Представьте: молодая команда решает, как вывести продукт на зарубежный рынок — выбирают страну, оценивают риски, работают с ограниченными ресурсами и сталкиваются с неожиданными внешними «сюрпризами». В зале шли оживлённые обсуждения, спорили, соревновались, выстраивали стратегию — каждый стремился достичь успеха в своем первом крупном экспортном проекте. 🎓 Особенно ценно, что проект «Дни Финансового университета в Архангельском» — это не сухой поток информации, а живой диалог: студенты делились своим опытом учебы, рассказывали о научных открытиях и о студенческой жизни — честно и открыто, без прикрас. А школьники не упустили шанс задать вопросы, разобраться, куда пойти и как строить карьеру в экономике и финансах. ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>28.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6290</t>
+  </si>
+  <si>
+    <t>📚 Издание книги С.В. Безсонова «Архангельское. Подмосковная усадьба» 2025 года вошло в шорт-лист Книжной премии "АРХ МОСКВА" в номинации "Лучшее издание по истории архитектуры и дизайна", что свидетельствует о высокой экспертной оценке труда, являющегося единственным комплексным научным исследованием усадьбы. 📚 Книга представляет собой исправленное и дополненное переиздание монографии С.В. Безсонова 1937 года об Архангельском с уточняющими комментариями научных сотрудников, обновленной атрибуцией музейных предметов, проведенной хранителями, а также большим количеством ярких цветных иллюстраций, воспроизводящих шедевры живописи, архитектурные чертежи и графику. 📚 Многие из этих материалов опубликованы впервые и в современном качестве, позволяя читателю разглядеть мельчайшие детали, что делает книгу настоящим подарком для специалистов и любителей. ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>27.04.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6289</t>
+  </si>
+  <si>
+    <t>«Люди, львы, орлы и куропатки…» Строка из чеховской «Чайки» и название выставки дальневосточного фарфора из собрания князей Юсуповых, которая откроется 29 апреля в павильоне «Каприз» нашего Музея. 🏛 87 предметов, которые хранятся в фондах и доступны публике только в рамках выставочных проектов. Китайский фарфор эпохи Цин — периода наивысшего расцвета этого искусства. Японский «старые Имари» — столь редкий, что его могли себе позволить лишь монархи и высшая знать. 🏛 Но, пожалуй, самое ценное здесь — возможность научиться читать эти предметы. Роспись китайского фарфора сюжетна и образна. Рогатый олень, молчаливая рыба, лев, куропатка — каждое изображение несёт благопожелательный смысл, уходящий корнями в традиционные ценности и религиозные понятия Поднебесной. Созерцание превращается в отгадывание изящных ребусов — и подготовленные нашими специалистами аннотации к выставке помогут в этом. Среди экспонатов — редкие парные вазы с драконами, тазы для льда с благопожелательной символикой, террин в виде карпа, японское блюдо с орлом, созданное для знатного сановника. 🏛 Мода на «китайские комнаты» пришла в Россию при Петре I. Юсуповы собирали такие кабинеты во всех своих резиденциях: на Фонтанке, у Красных ворот, в Спасском, в Архангельском — соединяя восточные образцы с европейским шинуазри. ПОДРОБНЕЕ О ВЫСТАВКЕ 📌 Выставка будет работать в павильоне «Каприз» с 29 апреля 2026 года по 16 апреля 2028 года. До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>25.04.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6288</t>
+  </si>
+  <si>
+    <t>От карет до клипового мышления: в «Архангельском» открылась необычная выставка Дождь лил как из ведра, но это никого не остановило. На открытие «Путешествий. Во времени и в пространстве» в Архангельское приехали десятки гостей. И было ради чего. 250 экспонатов. Египетская богиня-кошка VII века до нашей эры. Альбомы рисунков, которые 200 лет приписывали не тому автору. Кареты настоящих князей и работы современных художников - всё в одном маршруте. Выставка - про то, как скорость изменила нас. Когда-то дорога была событием, теперь - гонка. Раньше мы созерцали, теперь - листаем. «Мы не только живём в наследии - мы сами его создаём, путешествуем во времени и в пространстве и оставляем свой след», - сказала на открытии директор музея Елена Харламова. Выставка работает до 30 августа 2026 года. 📍 Музей-заповедник «Архангельское» ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>24.04.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6287</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! ✨ 25 АПРЕЛЯ (суббота) 14:00 - Лекция: «Дни Финансового университета в Архангельском. Кинолекторий 14:00 - Мастер-класс «Интерьерная картина из сухоцветов». Домик смотрителя 16:00 - Кинопоказ: "Я – значит ястреб". Кинолекторий 16:00 - Мастер-класс по живописи «Линогравюра: печатная графика». Домик смотрителя 16:00 - Концерт «Загадки виолы да гамба». Колоннада ✨ 26 АПРЕЛЯ (воскресенье) 12:00 - Концерт «Алиса в стране Чудес». Из цикла «Сказка с музыкой». Кинолекторий 13:00 - Лекция: "Час памяти. Чернобыль". Кинолекторий 16:00 - Кинопоказ: "Посторонний". Кинолекторий 16:00 - Концерт «Эпоха чувств: итальянское барокко». Колоннада 16:00 - Мастер-класс по живописи «Паспарту своими руками: математика и эстетика оформления». Домик смотрителя 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6286</t>
+  </si>
+  <si>
+    <t>🌳 Готовить парк к летнему сезону сотрудникам помогают студенты Финансового университета при Правительстве РФ. Корреспонденты телеканала «Россия 1» присоединились к ребятам и узнали, чем им нравится «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>22.04.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6285</t>
+  </si>
+  <si>
+    <t>Всеми силами приближаем весну в музее-заповеднике «Архангельское». Сейчас парковая скульптура избавляется от футляров, которые всю зиму защищали её от снега и дождя. «…Настоящая италианская вилла! Строение огромное, каменное, в два этажа, лучшей италианской архитектуры, с передним двором, обнесенным портиками; задняя сторона дома в сад, на террасу, с которой идет уступами до самой Москвы-реки. Терраса эта (terrasse, sterrato) обставлена множеством мраморных статуй, ваз, бюстов, и все они изящной италианской работы…Ну, право, в этой мраморной толпе забудешься и по привычке скажешь какой-нибудь мраморной фигуре: посторонись!», - писал об Архангельском в 1838 году писатель и любитель искусств, генерал А.А. Писарев. Хранитель скульптуры Татьяна Гусаковская и реставратор Михаил Ушатов поделились правилами сохранения скульптуры с нашими друзьями из КРТВ. ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>21.04.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6284</t>
+  </si>
+  <si>
+    <t>23 апреля 2026 года Музей-заповедник «Архангельское» и Школа дизайна НИУ ВШЭ открывают выставку «Путешествия. Во времени и в пространстве» - о путешествии как феномене восприятия. Около 250 экспонатов, три эпохи скорости - от карет и кибиток до высокоскоростных поездов - и одна история о том, как ускорение перекодировало наше сознание: от размеренного созерцания к клиповому мышлению. 🏛 Основная экспозиция разворачивается в «Ботанических оранжереях»: венецианские ведуты (городские пейзажи), статуэтки, вазы - «сувенирный багаж» аристократов. Жемчужина выставки - древнеегипетская статуэтка богини Бастет (VII–VI вв. до н. э.), привезённая из Египта Львом Николаевичем Волковым, зятем князя Михаила Николаевича Голицына. Впервые публике покажут итальянские альбомы рисунков Натальи Максимовны Бенкендорф (урожд. Алопеус), созданные в 1819–1820 годах во время большого путешествия с мужем, дипломатом Константином Христофоровичем Бенкендорфом. Долгое время эти зарисовки ошибочно приписывались императрице Александре Фёдоровне. Эпоху скоростей представляют «Пейзаж с поездом» Наталии Гончаровой, фотосерия Александра Родченко, «Оживлённая улица» Александра Лабаса. Современность - работы Владимира Логутова, Ольги Чернышевой, Павла Отдельнова, Алины Глазун. 🏛 Финал экспозиции - «гостиная воспоминаний» с работами Кристины Исаевой, Марины Грековой, Майи-Софии Жуматиной и архивными фотографиями из путешествий Юсуповых. «Тема путешествий звучит в Архангельском особенно ярко. Для многих поколений князей Юсуповых поездки по России и за границу были неотъемлемой частью жизни», - отмечает генеральный директор музея Елена Харламова. 📌 Ожидается насыщенная параллельная программа выставки: лекции, мастер-классы, медиаторские туры для взрослых и детей. 📅 23 апреля — 30 августа 2026 📍 Музей-заповедник «Архангельское» ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>20.04.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6283</t>
+  </si>
+  <si>
+    <t>25 апреля в Кинолектории Музея-заповедника «Архангельское» пройдет профориентационное мероприятие для школьников, которое проведут студенты Факультета международных экономических отношений Финансового университета при Правительстве России. Культурно просветительский проект «Дни Финансового университета в Архангельском» включает в себя цикл открытых лекций и практических мастер классов для старшеклассников, учащихся техникумов и колледжей Московской области. Цель проекта — знакомство с перспективными профессиями в сфере экономики, финансов, финтеха и государственного управления, а также помощь в выборе образовательной траектории. Особенность формата — прямой диалог: студенты поделятся опытом обучения, научной работы и студенческой жизни, ответят на вопросы абитуриентов. ТЕМЫ ВСТРЕЧИ: 📌 Кейс-игра «Ваш первый экспортный контракт» Представьте, что вы – команда компании, которая хочет вывести свой продукт на зарубежный рынок. Выберите страну, оцените ее привлекательность, подготовьте простую стратегию выхода и заключите свой первый экспортный контракт. Вас ждут команды-конкуренты, ограниченные ресурсы и неожиданные «сюрпризы» внешней среды. 📌 Мастер-класс «Мир в твоем рюкзаке» Вместе со студентами факультета международных экономических отношений вы разберете, какие страны «спрятаны» в вашем рюкзаке, проследите путь привычных вещей от идеи до магазина и узнаете, как специалисты по международному бизнесу помогают компаниям выходить на мировые рынки. Участие в мероприятиях для учащихся школ и колледжей бесплатное по предварительной регистрации. 📌 ПОДРОБНЕЕ О ПРОГРАММЕ Контакты организационного комитета проекта для направления списков участников (для организованных групп): ankhimiuk.mu@arhangelskoe.su +7 (498) 653-86-66 доб. 110 ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>19.04.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6282</t>
+  </si>
+  <si>
+    <t>#Архангельское_ПрямойЭфир Гостьи музея Екатерина и Татьяна очень любят наше Архангельское за особую атмосферу и часто здесь гуляют. ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>18.04.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6281</t>
+  </si>
+  <si>
+    <t>#Архангельское_ПрямойЭфир Частичка Архангельского — в Финансовом университете ❤️ Совсем недавно там открылась выставка с копиями гравюр из старинных книг, посвященных физической культуре! Заведующая сектором экспозиций и выставок Наталья Кудрявцева рассказывает, как переводится загадочное слово «калистения» и показывает, как заниматься спортом в длинных платьях прошедших веков! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>17.04.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6280</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское»! 18 АПРЕЛЯ (суббота) «Библионочь-2026» 13:00, 14:00, 15:00 - Экскурсия: "За закрытыми дверями: знакомство с научно-справочной библиотекой". Группа собирается в Визит-центре Входа №1 (со стороны Ильинского шоссе). 12:00 - Лекция «Нью-Йорк. МоМА и Музей Гуггенхейма» из цикла «Музеи современного искусства». Кинолекторий 14:00 - Мастер-класс «Создание живого флорариума». Домик смотрителя 14:00 - Лекция: "(Не)центральное положение: каким был дворец Юсуповых на Литейном в XX веке". Кинолекторий 16:00 - Мастер-класс по живописи «Импрессионизм: этюд на пленэре. Передача мгновенного состояния природы». Домик смотрителя 16:00 - Концерт «Весенний джаз». Колоннада 19 АПРЕЛЯ (воскресенье) 12:00 - Концерт «Лепые нелепицы и сказки-небылицы». Кинолекторий 14:00 - Кинопоказ: "Похитители велосипедов". Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла «Техника градиентной заливки». Домик смотрителя 16:00 - Мастер-класс по живописи «Примитивизм и лубок: создание стилизованной композиции». Домик смотрителя 16:00 - Концерт «Рыцарские песни о любви». Колоннада ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>17.04.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6279</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Напоминаем, что с 13 по 19 апреля Министерство культуры России проводит акцию «Музейная неделя», в рамках которой участники СВО и члены их семей могут бесплатно посещать постоянные выставки, временные экспозиции и другие мероприятия в музеях. Музей-заповедник «Архангельское» присоединяется к акции. Участники СВО и члены их семей могут посещать Парк, а также постоянные выставки и временные экспозиции нашего музея бесплатно не только во время «Музейной недели», но и на постоянной основе. ❗️Для посещения необходимо получить бесплатный билет в кассе музея и предъявить документы, подтверждающие право посещения: - справка об участии в специальной военной операции (СВО); - справка для членов семей участника СВО, подтверждающая, что гражданин действительно является членом семьи участника СВО; - документ, удостоверяющий личность посетителя. До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>17.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6278</t>
+  </si>
+  <si>
+    <t>#Архангельское_ПрямойЭфир В «Архангельском» вовсю идет подготовка к летнему сезону! 🌳 Приводим в порядок наш парк после зимы: сотрудники музея-заповедника вооружились граблями и вышли на сражение с опавшей листвой. В том числе в субботнике поучаствовали члены Молодежного совета Музея. И приглашаем вас на субботник 18 апреля. В программе: - 13:30 - сбор участников мероприятия на КПП № 1. - 13:30 - 15:50 - работа в парке. Приводим в порядок территорию парка после зимы, собираем ветки вдоль пешеходных дорог, убираем старую листву. А после субботника вас ждёт экскурсия по музею-заповеднику с 16:00 до 17:15! По возможности просим вас принести с собой рабочие перчатки. Остальной необходимый инвентарь будет выдан на месте. Для участия в субботнике необходимо: ✍️ написать на почту altman.ev@arhangelskoe.su и указать ФИО всех участников. Возрастное ограничение: от 18 лет #молодежьвкультуре #накультурном ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>15.04.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6277</t>
+  </si>
+  <si>
+    <t>18 апреля приглашаем вас на ставшую уже традиционной акцию «Библионочь-2026» – одно из главных культурно-просветительских событий страны. Мы подготовили для вас экскурсию «За закрытыми дверями: знакомство с научно-справочной библиотекой». Название экскурсии выбрано неслучайно. На несколько часов свои двери для вас откроет научно-справочная библиотека Музея - место, доступное лишь узкому кругу посетителей. Это библиотека современной справочной литературы, куда сотрудники приходят за информацией, материалами и вдохновением. Вы познакомитесь с интереснейшими изданиями прошлых лет, научными трудами работников нашего музея. - Сколько книг насчитывает научно-справочная библиотека музея? - Какие издания пользуются наибольшим спросом у сотрудников? - На какую страницу нужно ставить библиотечный штамп? Это и многое другое вы сможете узнать и увидеть на экскурсии в нашей библиотеке. Время сеансов: 13.00, 14.00, 15.00. ВЫБРАТЬ ВРЕМЯ И ПОЛУЧИТЬ БИЛЕТ Экскурсия бесплатная по предварительной регистрации. Приобрести бесплатный билет можно в кассах Музея и на официальном сайте. Билет не дает право прохода на территорию Музея. Сбор групп в Визит-центре (Вход номер 1 со стороны Ильинского шоссе). До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>14.04.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6276</t>
+  </si>
+  <si>
+    <t>День открытых дверей для представителей туристической отрасли! 📌 16 апреля в 11:00 приглашаем познакомиться с программами мероприятий Музея-заповедника «Архангельское», оценить потенциальные возможности сотрудничества и задать интересующие вопросы. 📌 День открытых дверей – это ваш шанс: - изучить готовые решения: увлекательные экскурсии, творческие мастер-классы, концертные программы для ваших клиентов, - обсудить сотрудничество: от организации мероприятий до совместных проектов, - лично познакомиться со специалистами музея, ответственными за проведение экскурсий, выставок и мероприятий. В программу встречи войдут посещение самых популярных экскурсий Музея-заповедника, знакомство с инфраструктурой усадьбы и программой музейных мероприятий и концертов в 2026 году. 📌 Для участия необходимо зарегистрироваться заранее. 📌 Если вы не сможете приехать в Музей - будет организована онлайн-трансляция с презентациями музейных экспозиций и программ. Вы сможете присоединиться к ней. Обязательно сообщите об этом при регистрации. Регистрация и организационные вопросы: - по телефону: +7 (498) 653-86-60 - или по электронной почте: dir@arhangelskoe.su До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>13.04.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6275</t>
+  </si>
+  <si>
+    <t>ЛЕТНИЙ ГРАФИК РАБОТЫ ☀️ Рады сообщить, что с 13 апреля Музей-заповедник «Архангельское» переходит на летний график работы! 🌳 Парк открыт для посещения ежедневно с 10:00 до 21:00. 🎫 Продажа билетов в Парк в кассах на входных группах будет осуществляться ежедневно с 10:00 до 20:00. Продажа билетов в павильоны на входных группах производится с 10:00 до 17:00. 🏛 Павильоны «Каприз», Колоннада, Западный флигель, Ботанические оранжереи будут открыты для посещения со вторника по воскресенье с 10:00 до 18:00 (вход посетителей будет осуществляться до 17:30). Понедельник и последний вторник каждого месяца – выходные дни. 🎫 В кассах павильонов «Каприз» и Западный флигель билеты на выставки можно приобрести с 10:00 до 17:30. Ждём вас в гости!</t>
+  </si>
+  <si>
+    <t>12.04.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6273</t>
+  </si>
+  <si>
+    <t>Сегодня в рубрике #Архангельское_ПрямойЭфир мы хотим поделиться фото: на уходящей неделе в рамках обмена опытом состоялась экскурсия сотрудников нашего Музея в киноконцерн «Мосфильм». С «Мосфильмом» Архангельское связывают крепкие творческие взаимоотношения. Во время знакомства с Музеем «Мосфильма» и его многочисленными павильонами нам удалось встретить и поприветствовать президента концерна, одного из ведущих российских режиссеров Карена Георгиевича Шахназарова. Теперь ждём коллег в гости в Архангельское с ответным визитом❤️</t>
+  </si>
+  <si>
+    <t>12.04.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6272</t>
+  </si>
+  <si>
+    <t>🐣 Праздник Пасхи в «Архангельском» Один день, который соберёт воедино звон колоколов, музыку, детский смех и весеннее солнце. 12 апреля приглашаем провести этот праздник вместе – в усадьбе, где традиции оживают. Вход на большинство мероприятий — по входному билету в Парк (или Единому билету). На некоторые мероприятия требуется регистрация. 📍 Программа Площадка возле Конторского флигеля 12:00 – 16:00 | Анимационная интерактивно-развлекательная программа для детей «Пасхальный переполох» 13:00 и 14:30 | Квест «В поисках Золотого Яйца» (требуется регистрация) Кинолекторий 11:30 – 12:30 | Кукольный спектакль «Теремок» (требуется регистрация) КПП №1, Визит-центр 14:00 – 16:00 | Пасхальные чтения Летняя сцена 14:00 – 15:00 | Ансамбль саксофонов Insight Площадка у Колоннады 12:00 – 16:00 | Выездная звонница 📌 ПОДРОБНОСТИ И БИЛЕТЫ Приходите всей семьёй – до встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>11.04.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6271</t>
+  </si>
+  <si>
+    <t>☀️«Пасхальная радость настолько велика, что она переполняет наше сердце» Дорогие друзья, с радостью делимся с Вами в рубрике #Архангельское_ПрямойЭфир поздравлением с наступающей Пасхой от настоятеля храма Архангела Михаила – иерея Илии Ничипорова.</t>
+  </si>
+  <si>
+    <t>10.04.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6270</t>
+  </si>
+  <si>
+    <t>🤩 А в Гостином дворе совсем скоро начинается презентация книги С. И. Барановой «Музей изразцовых печей». Напомним, издание вошло в топ-лист ярмарки non/fiction. Презентация начнется в 19:00 в Лектории Книжной ярмарки non/fiction.</t>
+  </si>
+  <si>
+    <t>10.04.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6269</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике «Архангельское!» 11 АПРЕЛЯ (СУББОТА) В храме Архангела Михаила с 12:00 до 16:00 можно освятить куличи 14:00 — Мастер-класс по росписи фарфора «Розовый бутон на фарфоре». Домик смотрителя 16:00 — Мастер-класс по живописи «Этюд головы: работа над характером и объемом». Домик смотрителя 16:00 — Концерт «Формула пианизма». Колоннада 12 АПРЕЛЯ (ВОСКРЕСЕНЬЕ) 11:30 — 16:00 — ПАСХА в Архангельском. Широкая программа на территории Музея. Посещение — по входному билету в Музей, на отдельные мероприятия требуется регистрация. 13:00 — Лекция «Космос в иконе». Кинолекторий 13:00 — Мастер-класс по витражной росписи стекла «Пасхальная роспись». Домик смотрителя 14:00 — Лекция «Усадебные затеи князя Н.Б.Юсупова. Кинолекторий 14:30 — Мастер-класс «Пасхальная композиция из живых цветов». Домик смотрителя 16:00 — Мастер-класс по живописи «Интерьер как жанр: перспектива закрытого пространства». Домик смотрителя 16:00 — Кинопоказ «Космический рейс». Кинолекторий 16:00 — Концерт «Весна идет!». Колоннада 📌 ПОДРОБНАЯ ПРОГРАММА</t>
+  </si>
+  <si>
+    <t>09.04.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6268</t>
+  </si>
+  <si>
+    <t>До встречи на non/fictio№ ! Дорогие друзья, приглашаем Вас посетить стенд нашего Музея на ярмарке интеллектуальной литературы, которая проходит с 9 по 12 апреля 2026 года в комплексе «Гостиный Двор». Стенд Музея-заповедника «Архангельское» — С-4. Это прекрасная возможность познакомиться с нашими книгами и сувенирной продукцией прямо в центре Москвы! 📚 А завтра в 19:00 пройдет презентация книги С. И. Барановой «Музей изразцовых печей». Издание, выпущенное музеем-заповедником «Архангельское», рассказывает об уникальных печах в московских Палатах Юсуповых в Большом Харитоньевском переулке. Книга «Музей изразцовых печей» вошла в топ-лист ярмарки non/fiction. В процессе работы над текстом автору встретились неожиданные и довольно трудные загадки. Зачем вообще нужны печи в доме с дорогой, передовой для того времени отопительной системой? В литературе вплоть до сегодняшнего дня печи относили к XVII веку, но действительно ли это так, или они были построены Султановым в конце XIX века? 📌 Завтра в 18:30 и 20:00 у вас будет возможность получить автограф автора.</t>
+  </si>
+  <si>
+    <t>08.04.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6267</t>
+  </si>
+  <si>
+    <t>🌿Приглашаем на субботник — а потом на экскурсию! Весна — время обновления. Все убирают свои дома и квартиры, чистят сады после зимы. Мы тоже не остаёмся в стороне и готовим парк к летнему сезону. Приглашаем и вас поучаствовать в субботнике, который пройдёт 18 апреля. В программе: — 13:30 — сбор участников мероприятия на КПП № 1. — 13:30 — 15:50 — работа в парке. Приводим в порядок территорию парка после зимы, собираем ветки вдоль пешеходных дорог, убираем старую листву. А после субботника вас ждёт экскурсия по музею-заповеднику с 16:00 до 17:15! По возможности просим вас принести с собой рабочие перчатки. Остальной необходимый инвентарь будет выдан на месте. Для участия в субботнике необходимо: ✍️ написать на почту altman.ev@arhangelskoe.su и указать ФИО всех участников. Количество участников ограничено. Возрастное ограничение: от 18 лет До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>08.04.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6264</t>
+  </si>
+  <si>
+    <t>🚩 В Финансовом университете открылась выставка «Калистения, или Гимнастика к пользе всяческого здоровья». На ней представлены иллюстрации из книг Музея-заповедника «Архангельское». Представленные в экспозиции иллюстрации – это копии гравюр из книг «Калистения, или гимнастика для молодых женщин. Элементарный курс различных упражнений для укрепления тела, поддержания здоровья и подготовки хорошего темперамента» (Париж, 1828) и «Юношеская гимнастика, или Элементарный трактат о различных упражнениях, способствующих укреплению тела, сохранению здоровья и воспитанию хорошего нрава». Эти карманного формата справочники хранятся в фонде редких книг Музея-заповедника «Архангельское» и происходят из библиотеки князей Юсуповых, уделявших немало внимания физическому воспитанию своих детей. Потрёпанный переплёт и следы частого использования позволяют сделать вывод о немаловажной роли этого издания в княжеской семье. Подробнее о выставке Выставка продлится до 30 апреля 2026 года. Фото: Музей-заповедник «Архангельское» и Финансовый университет</t>
+  </si>
+  <si>
+    <t>06.04.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6263</t>
+  </si>
+  <si>
+    <t>05.04.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6262</t>
+  </si>
+  <si>
+    <t>#Архангельское_ПрямойЭфир В этом выпуске своими впечатлениями об Архангельском делятся посетители, приехавшие в наш Музей с противоположных концов страны ❤️</t>
+  </si>
+  <si>
+    <t>04.04.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6261</t>
+  </si>
+  <si>
+    <t>🧸Спланируйте досуг с детьми в «Архангельском» на апрель! Здесь сказки случаются каждые выходные – и это не просто слова. Классика мировой литературы и «живая» фортепианная музыка встретятся в уютном зале, чтобы подарить детям и взрослым настоящие приключения. 05 апреля, 12:00 | «Аладдин и Волшебная лампа» (4+) Волшебная лампа, отважный герой, коварный колдун и могущественный джин, готовый исполнить любое желание. Арабская ночь оживает под звуки великой русской музыки – Чайковского, Римского-Корсакова, Мусоргского и Бородина. Приключения, сокровища и, конечно, любовь, которая побеждает всё. Погрузитесь в мир восточных чудес, где мечты становятся реальностью. 19 апреля, 12:00 | «Лепые нелепицы и сказки-небылицы» (5+) Что будет, если таракан станет главным героем, телефон зазвонит без остановки, а доктор отправится в Африку спасать зверей? Только самые весёлые, добрые и немного нелепые истории! Сказки Корнея Чуковского, знакомые каждому с детства, зазвучат по-новому в компании фортепианной музыки. Вместе с героями можно будет и порадоваться, и посмеяться, и, конечно, поверить в то, что добро всегда побеждает. 26 апреля, 12:00 | «Алиса в стране чудес» (5+) Однажды девочка Алиса последовала за Белым Кроликом и оказалась в мире, где всё возможно. Здесь растут грибы, которые можно уменьшать и увеличивать, Чеширский Кот исчезает, оставляя только улыбку, а Безумный Шляпник никогда не опаздывает на чаепитие. Удивительная, абсурдная и бесконечно увлекательная страна чудес ждёт своих гостей. Сказка Льюиса Кэролла в обрамлении фортепианной музыки не оставит равнодушными ни детей, ни взрослых. 🎶Каждые выходные в «Архангельском» — это дверь в волшебный мир, где книги оживают, музыка рассказывает истории, а сказка обязательно заканчивается хорошо. Приходите всей семьёй — мы ждем вас! 📍 Кинолекторий Музея-заповедника «Архангельское» 📌 ПОДРОБНОСТИ И БИЛЕТЫ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>04.04.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6260</t>
+  </si>
+  <si>
+    <t>#Архангельское_ПрямойЭфир Дорогие друзья, предлагаем вашему вниманию новую рубрику — «Архангельское. Прямой эфир»📺 В ней мы даём слово нашим посетителям, коллегам и друзьям — чтобы они рассказывали о нас ❤️ На этой неделе мы задавали нашим посетителям вопрос: «Как вам Архангельское?» Приглашаем посмотреть первое видео.</t>
+  </si>
+  <si>
+    <t>03.04.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6259</t>
+  </si>
+  <si>
+    <t>ВЫХОДНЫЕ В АРХАНГЕЛЬСКОМ 4-5 апреля Приглашаем провести выходные в Музее-заповеднике «Архангельское»! 4 АПРЕЛЯ (СУББОТА) 12:00 — Детский медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 12:00 — Лекция «Пьер Луиджи Нерви - Ренцо Пьяно». Цикл «Архитекторы ХХ века». Кинолекторий 13:00 — Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 — Мастер-класс «Сферический сад». Домик смотрителя 14:00 — Дни финансового университета в Архангельском. Встреча со студентами Финансового факультета. Кинолекторий 16:00 — Мастер-класс по живописи «Модерн: текучесть линий и орнамент. Стилизация природных форм». Домик смотрителя 16:00 — Концерт «Венская музыка для струнных и духовых». Колоннада 5 АПРЕЛЯ (ВОСКРЕСЕНЬЕ) 12:00 — Концерт «Аладдин и Волшебная лампа» из цикла «Сказка с музыкой». Кинолекторий 14:00 — Кинопоказ «Джульетта и духи». Кинолекторий 14:00 — Мастер-класс по витражной росписи стекла «Игра света в витраже». Домик смотрителя 16:00 — Мастер-класс по живописи «Натюрморт в интерьере: построение сложной композиции». Домик смотрителя 16:00 — Концерт «Диалоги вне времени». Колоннада 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>02.04.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6258</t>
+  </si>
+  <si>
+    <t>4 апреля в Кинолектории Музея-заповедника «Архангельское» пройдет профориентационное мероприятие для школьников, которое проведут студенты Финансового факультета Финансового университета при Правительстве России. Цель проекта — знакомство с перспективными профессиями в сфере экономики, финансов, финтеха и государственного управления, а также помощь в выборе образовательной траектории. Особенность формата — прямой диалог: студенты поделятся опытом обучения, научной работы и студенческой жизни, ответят на вопросы абитуриентов. ТЕМЫ МЕРОПРИЯТИЯ: 📌 Интерактивный образовательный квест «Финансовый Олимп» Участники в формате командной игры погрузятся в мир финансов через призму истории и современных технологий: угадают экономические термины, составят сбалансированный бюджет страны и попробуют себя в роли финансовых детективов, распутывая ребусы. Игра направлена на развитие логического и стратегического мышления, повышение уровня финансовой грамотности, а также на приобретение навыков эффективной командной работы и коммуникации. 📌 Лекции и мастер-классы - Научно-популярная лекция «Экономика будущего: тренды, которые влияют на нашу карьеру». - Интерактивная сессия «Навигатор абитуриента: как построить маршрут к успеху в мире финансов». - Мастер-класс «Финтех в госсекторе: от автоматизации к искусственному интеллекту». 📌 Активности в холле Для гостей будут работать стендовая сессия с консультациями по вопросам поступления, интерактивные активности от Студенческого совета, а также научный квиз «Финансист» от Научного студенческого общества Финансового факультета. Участие в мероприятиях для учащихся школ и колледжей бесплатное по предварительной регистрации. 📌 ПОДРОБНЕЕ Контакты организационного комитета проекта для направления списков участников (для организованных групп): ankhimiuk.mu@arhangelskoe.su +7 (498) 653-86-66 доб. 110</t>
+  </si>
+  <si>
+    <t>01.04.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6257</t>
+  </si>
+  <si>
+    <t>🐦1 апреля — Международный день птиц! Дата выбрана не случайно: именно в это время пернатые возвращаются с мест зимовок, чтобы напомнить нам, как много значит их присутствие в этом мире. Они распространяют семена, опыляют цветы, охраняют сады от насекомых-вредителей. Их мир — сложный, хрупкий, полный тайн — редко открывается нам полностью. Но в Архангельском есть место, где можно остановиться и увидеть его. Это выставка под открытым небом «И птичья трель, и шелест крыл… Птицы Архангельского в фотографиях Анатолия Мищенко». Все гости могут погрузиться в скрытую от наших глаз жизнь мира птиц — на выставке представленные снимки, созданные фотографом на территории усадьбы «Архангельское». А.М.Мищенко — фотограф-любитель, житель города Красногорска с 1984 года, подполковник в отставке. Снимал птиц во многих местах европейской части России. И, конечно, в Архангельском, где удалось сфотографировать более 25 видов. 📍 Западное берсо у Большого Партера 🎫 Для посещения достаточно входного билета в парк Ждём вас, дорогие друзья. Приходите всей семьёй в «Архангельское»!</t>
+  </si>
+  <si>
+    <t>01.04.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6253</t>
+  </si>
+  <si>
+    <t>Переплёт с морозными узорами 📒 На выставке «Люди и книги: ремесло или искусство» представлено немало книг из библиотеки князя Н.Б. Юсупова в красивых переплётах из пергамента, сафьяна, кожи разных цветов, мраморной цветной бумаги. Среди них — единственный переплёт с инкрустацией металлическими пластинами. Это издание «Образцы красноречия, или блестящие черты самых известных французских ораторов» Понса Огюстена Аллеца (1703-1785). Оно напечатано на французском языке в Лионе, в типографии Виктора Турнашона-Молена (1771-1837) в 1810 году (P.-A.Alletz, Pons-Augustin. Modèles d`Éloquence, ou Les Traits brillans des orateurs français les plus célèbres. Lyon: chez Tournachon-Molin, 1810. РК 7799). Книга интересна своим содержанием, текст на страницах удобно расположен, шрифты хорошо читаются. Автор рассказывает о применении правил ораторского искусства теми, кто обладал этим искусством в высшей степени. ✏️Вся риторика, по мнению П.О. Аллеца, должна сводиться к четырём частям: к искусству изобретательности; к делению выступления на части; к выразительности; к действию или произношению. Книга рекомендовалась специально для молодых риторов и для всех тех, кто хотел бы тренироваться в красноречии. Цельнокожаный переплёт выполнен из тёмно-синего марокена (сорт тонкой окрашенной кожи, появился в Марракеше/Африке). Корешок – гладкий, с тиснёным золотом названием и орнаментом, обрезы – золотые. Капталы – тканевые, зелёного цвета. На рёбрах и дублюрах крышек – тиснение золотом, основная поверхность нижней и верхней крышки украшена пластинами из художественно обработанного металла, пластины покрыты жёлтым лаком и обработаны в технике «мороз по жести». 📍История возникновения техники «мороз по жести» остаётся загадкой. Известно, что она появилась в Великом Устюге в конце XVIII века, передавалась строго по наследству, использовалась при создании шкатулок и сундучков. Как подобная красота оказалась на переплёте книги — установить не удалось. Многие специалисты подтверждают, что встречаться с таким «шедевром переплётного искусства» им не приходилось. Однако переплёт с тончайшими ледяными узорами, которые не тают на протяжении столетий, существует! Предмет можно увидеть в Архангельском и получить истинное удовольствие. Иллюстрации: 1.Титульный лист (Образцы красноречия… Лион, 1810. РК 7799) 2. Нижняя крышка переплёта 3. Верхняя крышка переплёта 4. Корешок</t>
+  </si>
+  <si>
+    <t>31.03.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6252</t>
+  </si>
+  <si>
+    <t>🎶 Закройте глаза — и вы уже не в зале, а в усадебной аллее, где время течёт иначе, а каждый звук становится эхом чьей-то прожитой истории. 5 апреля в 16:00 приглашаем вас на второй концерт цикла «Фортепианные встречи в Архангельском» — «Диалоги вне времени» в Колоннаде. 🎶 В программе: Фортепианная сюита «Ивановские сонаты» Ивана Соколова — десять музыкальных глав, посвящённых усадьбе Ивановка, где жил и творил Рахманинов, и Александру Ивановичу Ермакову, подарившему полностью утраченной усадьбе второе рождение. За роялем — Елена Тарасова. Композитор, пианист, лектор, человек-легенда — Иван Соколов предстаёт здесь не просто автором, но летописцем судеб. Безмятежные, счастливые, трагические, необъяснимые главы истории, оживающие под сводами концертного зала в музыкальных монологах, звучат пронзительно и проникновенно. ✨5 апреля — одно воскресенье, которое останется с вами надолго, как теплое воспоминание этой весны. 📌 ПОДРОБНОСТИ И БИЛЕТЫ До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>31.03.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6251</t>
+  </si>
+  <si>
+    <t>ВАКАНСИИ В МУЗЕЕ Представьте: вы не в офисе, а в усадьбе XVIII века, где за каждым деревом и цветком стоит история. Где воздух пахнет не ксероксом, а листвой и раздольем. Захотелось? Тогда этот пост для вас: у нас 2 новые вакансии. 🍃 Мы ищем садовника в садово-парковый отдел. Человека, который будет ухаживать за красотой и станет частью нашей профессиональной команды, который хочет видеть результат своего труда каждый день — в цветах, газонах и ухоженных аллеях. Что вас ждёт: ✅ Стабильность: официальное трудоустройство по ТК РФ, оклад 70 000 рублей на руки, график 5/2 с 09:00 до 17:30. Испытательный срок 3 месяца. ✅ Атмосфера: работа на свежем воздухе в экологически чистом месте, дружный коллектив, где ценят мастерство. ✅ Бонус: бесплатное посещение большинства государственных музеев страны. Чем предстоит заниматься: - уход за почвой, деревьями, кустарниками, цветниками и газонами; - посадка, подкормка, обрезка, мульчирование, утепление растений; - формирование дорожек, гряд, приствольных лунок; - полив, прополка, уборка территории — от листвы до снега. Нам важно: ✔️ среднее специальное образование; ✔️ опыт работы от 1 года; ✔️ гражданство РФ, ЕАЭС. 🍃 Также открыта вакансия рабочего по комплексному обслуживанию зданий и сооружений. Если садоводство — это про любовь к растениям, то здесь - про любовь к порядку и надёжности. Чем предстоит заниматься: - хозяйственные работы в зданиях и парке; - поддержание чистоты на закреплённой территории; - перемещение грузов и помощь в транспортировке экспонатов. Наши требования: - среднее образование; - отсутствие вредных привычек; - опыт не обязателен, главное — ответственность и желание поддерживать порядок в музее. - гражданство РФ, ЕАЭС. Условия: - 70 000 рублей на руки; - график 5/2 с 08:00 до 16:30 (выходные суббота-воскресенье или понедельник-вторник); - официальное трудоустройство по ТК РФ; - бесплатное посещение государственных музеев России. ________________________________________ 📩 Присылайте резюме: vorobyeva.ov@arhangelskoe.su В теме письма укажите вакансию, на которую подаётесь. 📞 Или звоните: +7 (498) 568-95-80, доб. 160 Приходите создавать и сохранять красоту в одном из самых живописных мест Подмосковья. 🌿 До встречи в Архангельском!</t>
+  </si>
+  <si>
+    <t>31.03.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6250</t>
+  </si>
+  <si>
+    <t>Международный фестиваль «Интермузей.БРИКС+» пройдет 20–23 мая в Москве Мероприятия охватят сразу восемь площадок – все корпуса Третьяковской галереи, Дом культуры «ГЭС-2», Музей Москвы и Парк Горького. Впервые к ним присоединится ГМИИ им. Пушкина. «Музей – территория будущего» – именно так звучит тема в 2026 году. Современный музей как институт уверенно двигается к новым горизонтам, активно расширяя свои функции и свою миссию. Оставаясь главным хранителем наследия, музей усиливает собственную социальную роль, не только бережно сохраняя прошлое, но и активно моделируя будущее. По этой причине основные треки будут сосредоточены на работе с молодым поколением, применении передовых технологий в музейной практике и развитии актуальных форм коммуникации с современным посетителем. Являясь крупнейшей площадкой международного музейного диалога, «Интермузей» представит опыт как российских музеев, так и зарубежных институций, в особенности коллег из стран БРИКС, выступающих ключевыми партнерами фестиваля в этом году. Регистрация на мероприятия деловой программы стартовала на официальном сайте фестиваля. Организатором выступает центр «РОСИЗО» при поддержке Минкультуры России и Правительства Москвы.</t>
+  </si>
+  <si>
+    <t>30.03.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6246</t>
+  </si>
+  <si>
+    <t>💔 На этой неделе завершается выставка «Люди и книги: ремесло или искусство» До 5 апреля включительно успейте познакомиться с изданиями, принадлежащими ранее князьям Юсуповым и Голицыным! А также — полюбоваться современным печатным искусством, которое представлено на выставке уникальными творениями издательства П.Г. Суспицына «Редкая книга из Санкт-Петербурга» и работами художницы Алены Кукушкиной. 📚 Выставка приоткрывает некоторые страницы из истории печати, шрифтов, бумаги и переплетов, показывает, какие традиции восстанавливаются сегодня энтузиастами и художниками. Посетить выставку «Люди и книги: ремесло или искусство?» в КВК «Ботанические оранжереи» вы можете самостоятельно, а также в рамках экскурсий и медиаторских туров: — Экскурсия «Архангельское. История и современность» (сборная или заказная) — Сборная экскурсия по выставке «Люди и книги: ремесло или искусство?» — Медиаторские туры</t>
+  </si>
+  <si>
+    <t>27.03.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6245</t>
+  </si>
+  <si>
+    <t>Весна пришла - и мы предлагаем вам буквально забрать кусочек её с собой. 🌺 28 марта в 14:00 на мастер-классе вместе с флористом Екатериной Бакиновой (студия «Krasivoteka») вы соберёте нежную композицию с живым гиацинтом. Екатерина научит подбирать цвета так, чтобы они пели в унисон, работать с хрупкими материалами без страха и сохранять свежесть букета как можно дольше. 🌺 Никакого опыта не нужно - только желание и хорошее настроение. Все материалы уже ждут вас. А аромат гиацинта будет напоминать об этом дне ещё целую неделю. 📌 ПОДРОБНОСТИ И БИЛЕТЫ До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>27.03.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6244</t>
+  </si>
+  <si>
+    <t>Закройте глаза - и вот вы уже на тёплом побережье, где пахнет апельсинами, а вечерний воздух звенит от музыки. 🎼 Испания и Италия встретятся в одном концерте: горячие ритмы фламенко и щемящая итальянская лирика, огонь и нежность, порыв и созерцание. 🎼 За роялем - Дмитрий Максименко, приглашенный артист Московского академического Музыкального театра имени К. С. Станиславского и Вл. И. Немировича-Данченко. На сцене: автор проекта «Классика в старинных стенах» Марина Кузьминых (меццо-сопрано), тенор Данил Хахилев и баритон Валерий Суковых - солист Центра оперного пения имени Галины Вишневской. 🎼 Средиземноморье в Колоннаде - одно воскресенье, которое будет согревать вас до следующих выходных. 📌 ПОДРОБНОСТИ И БИЛЕТЫ До встречи в Музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>27.03.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6243</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике "Архангельское"! ✨ 28 МАРТА (суббота) 12:00 - Лекция: «Знаменитые драгоценности князей Юсуповых. Ювелирные украшения». Часть II. Кинолекторий 12:00 - Детский медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 13:00 - Лекция: «Юсуповский лазарет на Литейном. Очерк истории благотворительности». Кинолекторий 13:00 - Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 14:00 - Мастер-класс «Цветочная композиция с живым гиацинтом». Домик смотрителя 16:00 - Концерт «Людовико Эйнауди». Колоннада 16:00 - Мастер-класс по живописи «Рококо: шинуазри и пасторальные сцены (пастельные тона)». Домик смотрителя ✨ 29 МАРТА (воскресенье) 13:00 - Лекция «Человек читающий. Книга в изобразительном искусстве». Кинолекторий 14:00 - Кинопоказ: «Дорога». Кинолекторий 14:00 - Мастер-класс по витражной росписи стекла «Витражные узоры». Домик смотрителя 16:00 - Концерт «Испанские грезы, итальянские страсти». Колоннада 16:00 - Мастер-класс по живописи «Классицизм и ампир: строгость линий и благородство форм в натюрморте». Домик смотрителя 📌 ПОДРОБНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>27.03.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6242</t>
+  </si>
+  <si>
+    <t>Уважаемые друзья и коллеги! 🎭 От всего сердца поздравляем вас с Международным днём театра! Этот праздник объединяет всех, кто живёт искусством сцены, кто дарит зрителям эмоции и вдохновение. 🎭 Желаем всем работникам театров, актерам, режиссерам, сценографам и техническим специалистам, чтобы ваши постановки собирали аншлаги, а каждый выход на сцену приносил радость и удовлетворение. Пусть ваш труд приносит вам радость, а сцена остается местом волшебства и творчества. Счастья, здоровья и новых свершений в мире искусства! 🎭 С праздником, дорогие театральные деятели! ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>26.03.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6241</t>
+  </si>
+  <si>
+    <t>Когда художник изображал человека с книгой - он говорил о нём больше, чем мог бы сказать словами. 📚 Раскрытый том в руках прекрасной дамы, аккуратные стопки на столе учёного, вырванные страницы в натюрморте - каждый из этих сюжетов рассказывает целую историю. О времени, о ценностях, о внутреннем мире героя. На лекции мы рассмотрим знаменитые и совсем малоизвестные полотна, где книга становится главным действующим лицом. 📚 А ещё вы сможете подержать в руках и перелистать несколько по-настоящему великолепных изданий. 📚 Лекция для всех, кто до сих пор любит запах типографской краски и шелест страниц. 📌 ПОДРОБНЕЕ До встречи в Музее-заповеднике "Архангельское"! ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>25.03.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6240</t>
+  </si>
+  <si>
+    <t>Почти 800 мероприятий и 2,5 тыс. экскурсий: делимся результатами за 2025 год! Дорогие друзья, в День работника культуры мы уже традиционно рассказываем, как прошёл наш прошлый год, и говорим вам спасибо, потому что такие результаты мы получаем благодаря нашим посетителям! 👫 В 2025 году Музей-заповедник «Архангельское», а также выставки предметов из фондов Музея, проходящие вне Архангельского, посетили почти 900 тыс. чел. 🎨 В самом Музее прошло 12 выставок, выездных выставок — 11, в том числе 6 из них отправились в другие регионы РФ! 🧐 Мы организовали около 800 мероприятий: концертов, лекций, мастер-классов, кинопоказов! А наши прекрасные экскурсоводы провели более 2,5 тыс. экскурсий: получается, что в среднем у нас проходило около 8 экскурсий в день. 🖼 Мы бережно храним более 37 тысяч единиц основного и более 27 тысяч научно-вспомогательного фондов. 60 музейных предметов были отреставрированы в 2025 году. 🌹На территории усадьбы произрастает более 40 сортов исторических роз, а общее количество кустов роз превышает 2,5 тыс. Эту красоту можно будет застать на ежегодном Фестивале роз и ботанических затей, который в этом году откроется 20 июня. 💕Архангельское соединяет сердца! В прошлом году в Музее-заповеднике состоялось 3 предложения руки и сердца, одно даже попало в новости! Почти 20 пар в прошлом году поженились в Музее. ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>25.03.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6239</t>
+  </si>
+  <si>
+    <t>#СпасибоЗаКультуру</t>
+  </si>
+  <si>
+    <t>25.03.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6236</t>
+  </si>
+  <si>
+    <t>275 лет назад - 25 марта 1751 года - родился создатель театра в Архангельском – Пьетро ди Готтардо Гонзага, итальянский декоратор, архитектор и великолепный театральный художник. 🎭 В 1792 году Гонзага приехал в Россию по приглашению князя Николая Борисовича Юсупова. Приехал и остался здесь навсегда. В Архангельском художник сумел воплотить свой самый замечательный проект – создать театр декораций. 🎭 Он лично написал 12 комплектов декораций. Спектакли в его театре не нуждались в актерах. Декорации при помощи машинерии медленно сменяли друг друга под музыку. Они были так искусно выполнены, что производили впечатление реально существующих объектов. 4 неполных декорации и занавес сохранились до наших дней. 🎭 Декорации Гонзаги в Архангельском уникальны. Наш театр – единственное место в мире, где они сохранились. ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>25.03.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6235</t>
+  </si>
+  <si>
+    <t>Уважаемые коллеги, дорогие друзья, поздравляю вас с Днём работника культуры! Вы вносите неоценимый вклад в развитие суверенной культуры нашей страны. Благодаря вашей верности делу, целеустремлённости и дисциплине сегодня успешно работают сотни учреждений, реализуются значимые проекты, а искусство становится по-настоящему интересным для молодёжи. В Год единства народов России этот профессиональный праздник приобретает особый смысл. При всём многообразии традиций, языков и религий – у нас общая культура. Именно вы помогаете сохранить этот фундамент и передать его будущим поколениям. Успешно реализуются такие инициативы, как «Пушкинская карта» и «Земский работник культуры». Для нас важно не только беречь наследие внутри страны, но и делиться его богатством с миром, подтверждая статус России как одного из центров притяжения культурного сообщества. Большое значение имеют традиционные «Русские сезоны» и Дни культуры в зарубежных странах, старейший Международный конкурс артистов балета и другие ключевые проекты. Мы расширяем границы гуманитарного влияния, объединяя музеи в новом масштабном формате – «Интермузей.БРИКС+». Я с гордостью говорю, что успех всех этих инициатив – итоги вашего неустанного труда и нашего надежного партнерства. Достижение таких высоких результатов невозможно без личного вклада лидеров отрасли. Символично, что именно сегодня мы впервые вручаем Национальную премию для управленцев в сфере культуры. Она учреждена как знак глубокой признательности руководителям, чьи грамотные решения и энергия задают вектор развития отрасли. От всей души благодарю каждого работника за неоценимый вклад в сохранение многообразия и богатства культуры нашей страны. Желаю вам неиссякаемого вдохновения, благополучия и новых профессиональных побед!</t>
+  </si>
+  <si>
+    <t>25.03.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6234</t>
+  </si>
+  <si>
+    <t>✨ От имени музея-заповедника «Архангельское» поздравляем всех работников культуры с профессиональным праздником! ✨ Ваш труд - это сохранение и преумножение бесценного наследия нашей страны, вклад в духовное развитие общества и воспитание уважения к истории и традициям. Благодаря вашей преданности делу, любви к искусству и культуре, мы можем гордиться богатством нашего культурного достояния. ✨ Желаем вам вдохновения, новых творческих свершений, крепкого здоровья и благополучия. Пусть каждый день приносит радость и удовлетворение от проделанной работы, а ваша деятельность продолжает вдохновлять и объединять людей вокруг великих ценностей искусства и культуры. ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>24.03.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6232</t>
+  </si>
+  <si>
+    <t>Музей-заповедник «Архангельское» рассказал о мероприятиях, приуроченных к премии «Хрустальная Турандот» 🎭 29 июня Музей в пятый раз станет местом проведения церемонии вручения премии «Хрустальная Турандот». В преддверии этого события откроется совместная с премией выставка в трюме театра Гонзаги. Выставка называется «Диалоги. Пьетро Гонзага &amp; Максим Обрезков», она будет проходить с 8 июня по 27 сентября. «Мы отмечаем не только 35 лет театральной премии «Хрустальная Турандот», это еще и 275 лет со дня рождения великого Пьетро Гонзаги», — подчеркнула генеральный директор Музея-заповедника «Архангельское» Елена Харламова, выступая на пресс-конференции в ТАСС. 🎭 Художник Пьетро Гонзага — тот, кого первым назвали «сценографом», именно он превратил оформление сцены в произведение искусства. Максим Обрезков — один из самых востребованных сценографов современного российского театра. В Архангельском также продолжатся творческие встречи посетителей музея с лауреатами премии в рамках фестиваля «Созвездие Хрустальной Турандот». Это диалог, который позволит заглянуть за кулисы театральной жизни, узнать о вдохновении, трудностях и радостях профессии. «Нас ждет удивительный июнь, с его хрустальным воздухом, и «Хрустальная Турандот», — заключила Елена Харламова. 🎭 В 2026 году — юбилей премии «Хрустальная Турандот», она учреждена в 1991 году режиссером и продюсером Борисом Беленьким. Фото: Музей-заповедник «Архангельское» и Михаил Брацило</t>
+  </si>
+  <si>
+    <t>22.03.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6231</t>
+  </si>
+  <si>
+    <t>Сегодня праздник у тех людей, без которых жизнь музея невозможна. ✨ Их работа скрыта от внимания посетителей, но именно они в тишине фондов изучают экспонаты, их историю, передают нам знания и тайны, учат бережно относиться к произведениям искусства. Сегодня – День музейного хранителя! ✨ Мы поздравляем хранителей музея-заповедника «Архангельское» и других музеев с профессиональным праздником и благодарим за их кропотливый труд и чуткое отношение к памятникам истории! ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>21.03.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6230</t>
+  </si>
+  <si>
+    <t>В Музее-заповеднике А.С. Пушкина в Больших Вязёмах 21 марта открывается выставка с удивительной историей. Представьте: итальянская поэма XVI века, напечатанная в Парме тиражом всего 100 экземпляров, с иллюстрациями, которые создали русские крепостные художники по заказу князя Юсупова. 📚 Речь о легендарном «Освобождённом Иерусалиме» Торквато Тассо — издании 1794 года из типографии Джамбаттисты Бодони. Того самого Бодони, чьи шрифты до сих пор есть в каждом компьютере. «Король шрифтов» славился безупречным вкусом: большой формат, превосходная бумага, ни единого лишнего орнамента. 📚 Но князь Николай Борисович Юсупов решил сделать эту книгу ещё уникальнее. В издание специально вплели чистые листы, и крепостные художники Е. Шебанин, Ф. Ткачёв, Е. Полтев и Ф. Сотников в начале XIX века создали акварельные иллюстрации к каждой песне поэмы — по образцам французских граверов Кошена и Бургиньона. 📚 Сегодня она хранится в фонде редкой книги Музея-заповедника «Архангельское». Полистать её нельзя, но на выставке вы увидите все иллюстрации в копиях, развёрнутых на планшетах в пространстве зала. Итальянское книгопечатание, французская графическая школа, русское переплётное мастерство и талант крепостных художников — в одном уникальном памятнике европейской культуры. 🗓 Выставка продлится до 14 июня 2026 года.</t>
+  </si>
+  <si>
+    <t>20.03.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6229</t>
+  </si>
+  <si>
+    <t>Музей-заповедник «Архангельское» присоединяется к акции «Веди родителей в музей, театр, концертный зал»! ❗️С 21 марта по 5 апреля 2026 года в рамках специальной акции родители, сопровождающие детей по Пушкинской карте, смогут получить скидку 50% на свой аналогичный билет на ту же программу. 📌Как это работает: ➡️ Если ваш ребёнок приобретает в кассе Входной билет в Парк по Пушкинской карте, вы можете купить свой билет не по полной цене, а со скидкой в 50%. Для этого вам нужно при визите в музей на кассе предъявить паспорт родителя (или свидетельство об усыновлении, удочерении, или опекунское удостоверение) и ребенка (или паспорт родителя, или свидетельство об усыновлении, удочерении, или опекунское удостоверение и свидетельство о рождении ребенка), билет ребенка, приобретенный по Пушкинской карте. Свой билет вы оплачиваете своей банковской картой. 🇷🇺Программа «Пушкинская карта» стала частью национального проекта «Семья», поэтому по всей стране создается все больше мероприятий, куда можно сходить всей семьей. Организатором акции выступает АНО «Национальные приоритеты» при поддержке Министерства культуры Российской Федерации. Пусть ваше посещение Музея-заповедника «Архангельское» станет увлекательным семейным досугом!</t>
+  </si>
+  <si>
+    <t>20.03.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6228</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Музее-заповеднике "Архангельское"! ✨ 21 МАРТА (суббота) ✨ 12:00 - Детский медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 13:00 - Медиаторский тур по выставке «Люди и книги: ремесло или искусство?». КВК «Ботанические оранжереи» 13:00 - Лекция «В мире печатного слова: путешествие в самые необычные библиотеки мира». Кинолекторий 14:00 - Мастер-класс по росписи фарфора «Флористический орнамент». Домик смотрителя 14:00 - Лекция из цикла «Архитекторы ХХ века»: Мис ван дер Роэ – Луис Барраган. Кинолекторий 16:00 - Кинопоказ: «Молчаливый друг» (субтитры). Кинолекторий 16:00 - Мастер-класс по живописи «Алла прима (a la prima): техника быстрого письма по-сырому, позволяющая завершить работу за один сеанс». Домик смотрителя 16:00 - Концерт «Романтика оперы». Колоннада ✨ 22 МАРТА (воскресенье) ✨ 12:00 - Концерт «Пеппи Длинный чулок». Кинолекторий 13:00 - Лекция: «Князь Николай Борисович Юсупов (1827-1891 гг.). Страницы жизни». Кинолекторий 14:00 - Кинопоказ: «Голубой ангел». Кинопоказ 14:00 - Мастер-класс по витражной росписи стекла «Пробуждение природы». Домик смотрителя 16:00 - Мастер-класс по живописи «Античность в деталях: архитектурный ордер в рисунке». Домик смотрителя 16:00 - Концерт «Диалоги во времени». Колоннада 📌 ПОДРОБНЕЕ До встречи в Музее-заповеднике "Архангельское"! ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>19.03.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6227</t>
+  </si>
+  <si>
+    <t>Маленькая рыжая девочка Пеппи живёт в небольшом шведском городке на вилле «Курица» вместе с мартышкой Господином Нильсоном и лошадью. ✨ Она никого не слушается, делает только то, что хочет, а еще совершает добрые и благородные поступки. История Пеппи ДлинныйЧулок не оставит равнодушными ни юных зрителей, ни их родителей. ❗️Приглашаем 22 марта в 12:00 в Кинолекторий на концерт для всей семьи «Пеппи ДлинныйЧулок» из цикла «Сказка с музыкой». ✨ Эту добрую детскую сказку расскажут вам артистка Московской филармонии Виктория Захарова (художественное слово) и пианист Фёдор Строганов (фортепиано). 🎫 КУПИТЬ БИЛЕТ До встречи в музее-заповеднике «Архангельское»! ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ</t>
+  </si>
+  <si>
+    <t>16.03.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6226</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Напоминаем, что у Музея-заповедника есть страницы в МАХ, ВКонтакте и Одноклассники! ✨ Архангельское в VK ✨ Архангельское в ОК ✨ Архангельское в МАХ Мы будем рады видеть вас в любом нашем сообществе!</t>
+  </si>
+  <si>
+    <t>13.03.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6225</t>
+  </si>
+  <si>
+    <t>Мастер-класс «Цветочная композиция с живым гиацинтом» Представьте: ваши руки создают живую композицию из нежных гиацинтов, а дом наполняется ароматом настоящей весны. Звучит как волшебство? 14 марта на мастер-классе с Екатериной Бакиновой, основателем студии «Krasivoteka», вы откроете секреты флористов: ✨ Как подобрать цвета, которые "звучат" вместе ✨ Создать объем из хрупких гиацинтов ✨ Сохранить красоту композиции надолго 📌 ПОДРОБНЕЕ Всего час - и у вас в руках утонченное украшение для дома или трогательный подарок, который скажет больше, чем тысяча слов. Архангельское в VK, присоединяйтесь! Архангельское в МАХ!</t>
+  </si>
+  <si>
+    <t>14.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6686</t>
+  </si>
+  <si>
+    <t>Вольтер был стар, болен и почти не выходил из своего поместья — но когда к нему приезжал кто-то действительно интересный, он не упускал случая написать об этом Екатерине. 25 июля 1777 года он обращается к императрице с неожиданным признанием. Среди всего, что он хочет сообщить ей перед смертью — а ему уже 82, и он это понимает, — он называет визит одного русского аристократа. Вот его слова: «Первое, что я должен сказать, хотя бы и умирая, — что я дважды видел у себя князя Юсупова, татарина, чей дед был язычником и который является одним из самых любезных христиан этой полусферы, который говорит по-французски, как Ваше Величество, который знает почти столько же языков, сколько и оно, который почти так же образован, как и оно». Подумайте только: философ, которому осталось жить меньше года, считает своим долгом перед смертью рассказать Екатерине II о русском князе. Не о войнах, не о политике — о человеке, который произвёл на него впечатление.</t>
+  </si>
+  <si>
+    <t>13.09.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6685</t>
+  </si>
+  <si>
+    <t>В Архангельском живёт кошка. К гостям она обычно не выходит, но к невестам у нее особое отношение. Говорят, если кошка выбирает невесту, это к счастью в семье и уюту в доме. Мы верим. 🐾</t>
+  </si>
+  <si>
+    <t>12.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6684</t>
+  </si>
+  <si>
+    <t>👑 В усадьбе регулярно бывали самые высокопоставленные гости своего времени. Например, в 1896 году на торжества в честь коронации Николая II в Архангельское пригласили румынского кронпринца с принцессой, которых сопровождал румынский оркестр в национальных костюмах, встречавший венценосных гостей у входа во дворец. 📝 Мария Румынская позже, уже будучи королевой, так вспоминала незабываемые дни, проведенные в юсуповской усадьбе: «Архангельское было маленьким Версалем без западного лоска; оно было переполнено роскошью, но во всем там чувствовалось некоторое прикосновение восточного пренебрежения. Щедрое гостеприимство и приятная компания, цыганский хор, верховая езда, прогулки на лодках по реке, кареты любого размера и формы, танцы, пикники, ужины при луне и бесконечные балы, посещение соседних усадеб; и в любое время дня и ночи – дикие, плачущие, смеющиеся, рыдающие, цыганские мелодии сопровождали нас; эта музыка усиливала эмоциональный эффект тех беззаботных дней».</t>
+  </si>
+  <si>
+    <t>11.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6674</t>
+  </si>
+  <si>
+    <t>В Нижнем Новгороде в эти дни состоялся первый в России профессиональный фестиваль музейных коммуникаций МЕДИАМУЗЕЙ. От Архангельского в фестивале приняла участие руководитель направления PR и маркетинга Анастасия Афиногенова. Разговор о том, как музеям быть заметными, работать с медиа и находить общий язык с разной аудиторией. Фестиваль прошёл при поддержке Министерства культуры Российской Федерации и объединил лидеров музейного сообщества и медиаиндустрии, представителей блогосферы и партнеров. Благодарим организаторов за продуманную программу, прекрасный подбор спикеров и актуальность поднятых вопросов, которые вызывали жаркие обсуждения как во время сессий, так и во время перерыва. Возвращаемся в Москву, вдохновлённые новыми идеями и мыслями💡 💙 ВК 💬 МАКС 💬 ОК</t>
+  </si>
+  <si>
+    <t>11.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6672</t>
+  </si>
+  <si>
+    <t>Два пространства — прошлое и настоящее — в одном спектакле На выставке «Диалоги. Пьетро Гонзага &amp; Максим Обрезков» можно увидеть эскизы декораций к спектаклю «Игра интересов» РАМТа — и понять, как сцена способна рассказывать сразу две истории одновременно. На авансцене — итальянская комедия масок: ложь, интриги, маскарад. В глубине — картина Томаса Коула «Крушение», которая в нужный момент поднимается, оказываясь занавесом. За ней — окопы Первой мировой. Настоящая драма. В финале герои двух миров меняются местами. Эта многослойная история стала возможной благодаря работе художника Максима Обрезкова, удостоенного за неё премии «Хрустальная Турандот — 2025» в номинации «Лучшая сценография». Выставка работает только до 27 сентября! В оформлении поста использованы материалы, предоставленные Российским академическим молодежным театром.</t>
+  </si>
+  <si>
+    <t>10.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6671</t>
+  </si>
+  <si>
+    <t>🌸 Белая сирень для гения Есть легенда: после каждого концерта Рахманинову кто-то приносил ветку белой сирени. Без имени. Без объяснений. Как привет с родины. Режиссёр Павел Лунгин взял эту легенду и сплёл вокруг неё историю о цене гения — и о том, что бывает, когда платить больше нечем. «Ветка сирени» — фильм об эмиграции и молчании. США. Блестящие залы, аплодисменты — и почти десять лет без новой музыки. Евгений Цыганов играет его так, что не отвести взгляд: ранимый, импульсивный, невыносимый и при этом абсолютно настоящий. И вот особенное: впервые за 20 лет — на большом экране в формате 4К, в «Ботанических оранжереях» усадьбы Архангельское. Четыре вечера среди старинных парков, где сам воздух помнит другую эпоху. Расписание сеансов: 🌿12 сентября, 14:00 🌿13 сентября, 16:00 🌿26 сентября, 14:00 📍 Музей-заповедник «Архангельское», Ботанические оранжереи 🎬 Совместно с К24 FILMS</t>
+  </si>
+  <si>
+    <t>09.09.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6670</t>
+  </si>
+  <si>
+    <t>Приглашаем провести выходные в Архангельском! 12 СЕНТЯБРЯ (суббота) 12:00 Лекция из цикла «Архитектура модерна»: Архитектура модерна во Франции». Кинолекторий 14:00 Кинопоказ: "Ветка сирени". Кинолекторий 15:00 Школа юного садовода. «Закрытие сезона. Сбор урожая». Площадка возле Конторского флигеля 16:00 Кинопоказ: Мертвые души. Кинолекторий 16:00 Концерт «Под небом Парижа». Колоннада 16:00 Пленэр: Правильное написание и рисование портрета в различных техниках. Сбор возле Домика смотрителя 17:00 Концерт «Багаж графа Шереметева: Париж — Москва». Театр Гонзаги    13 СЕНТЯБРЯ (воскресенье) 13:00 Кинопоказ «Дар Костаки». Кинолекторий 14:00 Кинопоказ: "Соавторы". Кинолекторий 16:00 Кинопоказ: "Ветка сирени". Кинолекторий 16:00 Концерт «Магия старинной Испании». Колоннада 16:00 Пленэр: Правильное написание и рисование портрета в различных техниках. Сбор возле Домика смотрителя   ПОЛНАЯ ПРОГРАММА   До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>19.09.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6707</t>
+  </si>
+  <si>
+    <t>К нам приезжают волонтёры, и мы всегда им невероятно рады. Они помогают поддерживать парк - его ухоженные аллеи, цветники и вековые деревья - в прекрасном состоянии. Мы благодарны каждому, кто находит время и силы помочь усадьбе дышать. Если вашей компании хочется провести незабываемый культурный и трудовой корпоратив - с пользой для места и с удовольствием для команды, - мы ждём вас 🙂 До встречи в «Архангельском»! 🌿</t>
+  </si>
+  <si>
+    <t>18.09.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6706</t>
+  </si>
+  <si>
+    <t>Лето мы провожали мировой премьерой, которая до сих пор звучит в стенах «Архангельского». «Прокофьев 135: эпос и миф» - потрясающая музыка, живое исполнение, атмосфера усадьбы - и всё это снова оживёт на экране. Смотрите трансляцию нашего проекта с Николой Мельниковым на телеканале «Культура». 🗓 20 сентября, 22:15 Присоединяйтесь, чтобы узнать, что вы пропустили, или просто провести вечер в компании великой музыки. 📌 До встречи в эфире - и в «Архангельском»!</t>
+  </si>
+  <si>
+    <t>18.09.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6705</t>
+  </si>
+  <si>
+    <t>19 сентября музей-заповедник «Архангельское» станет пространством, где творчество живёт в каждом. К нам приезжает ФЕСТАРТ - творческий опен-эйр фестиваль от Финансового университета. На фестивале вас ждут: → Мастер-классы → Интерактивы → Зоны для отдыха → Аллея студенческих организаций Сбор гостей в 12:00 Приходите за вдохновением, общением, смелыми идеями и просто отдохнуть. Здесь каждый найдёт что-то своё. 📌 Вход по регистрации До встречи в «Архангельском»!</t>
+  </si>
+  <si>
+    <t>18.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6702</t>
+  </si>
+  <si>
+    <t>Когда история встречается с инновациями: «Архангельское» и Президентская Академия (РАНХиГС) запускают стратегическое партнёрство! Музей-заповедник «Архангельское» и Кафедра дизайна Института общественных наук РАНХиГС подписали соглашение и объединили силы. Это не теория в аудитории, а настоящая практика - с реальными брифами, строгими дедлайнами и возможностью воплотить идеи прямо на территории музея. Синергия опыта и идей, традиций и инноваций - именно так рождается дизайн и новые решения, которые живут и развиваются вместе с местом! Соглашение подписали Анна Скоробогатова (первый заместитель генерального директора Музея-заповедника «Архангельское») и Колодкин Владимир Александрович (проректор РАНХиГС, кандидат филологических наук) 📌 Следите за нашими новостями: впереди много ярких проектов и неожиданных решений!</t>
+  </si>
+  <si>
+    <t>18.09.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6700</t>
+  </si>
+  <si>
+    <t>17.09.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6696</t>
+  </si>
+  <si>
+    <t>Выставка «Диалоги. Пьетро Гонзага &amp; Максим Обрезков» в Театре Гонзаги скоро закрывается. Но если вы ещё не успели её посетить - у нас отличные новости.   Мы приглашаем вас на кураторскую экскурсию, которую проведёт Максим Обрезков - главный художник Театра имени Евгения Вахтангова, человек, чьи декорации и костюмы оживают на лучших сценах страны. Он расскажет о своих принципах в искусстве сценографии, о работе с режиссёрами, о том, как рождаются образы спектаклей - от костюмов до декораций.   Это редкая возможность не только увидеть выставку, но и познакомиться с мастером, задать ему вопросы и услышать историю театра из первых уст.   📌 Билеты  До встречи в Театре Гонзаги, где два художника, разделённые столетиями, наконец встретились.</t>
+  </si>
+  <si>
+    <t>17.09.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6695</t>
+  </si>
+  <si>
+    <t>Недавно Архангельское еще раз посетил Широ Накане, потомственный хранитель императорских садов Японии. В России его имя известно прежде всего благодаря саду «Шесть чувств» на крымском курорте Мрия: гектары террас, водопадов, прудов с «парящими» камнями и тихих дорожек — это один из крупнейших японских садов в Европе. Широ посещает наш музей-заповедник ради неспешных прогулок по парку и наслаждения природой и архитектурой Архангельского. А недавно он погрузился в архивные материалы об усадьбе Юсуповых — особенно его захватила история о том, что когда-то здесь существовал японский сад. Возможно, эта встреча — начало чего-то большего. Мы будем наблюдать и делиться с вами новостями 🌿</t>
+  </si>
+  <si>
+    <t>16.09.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6689</t>
+  </si>
+  <si>
+    <t>Два века, один материал: в «Архангельском» открылась выставка «Керамика: от гончарного круга до 3D», которая показывает, как сквозь столетия передавалось мастерство. Юсуповы и Строгановы шли к одному и тому же с разных сторон: князь в своей усадьбе учил крепостных детей фарфоровому делу, граф - открыл школу для детей разночинцев. Спустя сто лет их пути сошлись: Юсуповы возглавили Совет Строгановского училища, а княгиня открыла его филиал прямо в Архангельском. Планам возродить фарфоровую мастерскую помешали война и революция, но связь осталась. Сегодня публике представлено больше 230 экспонатов: керамика, фотографии, графика. Музей-заповедник и кафедра керамики Строгановки показывают, как от гончарного круга XVIII века дошли до 3D-печати - через одни и те же принципы: "без настоящего обучения не достичь мастерства". Выставка работает в «Ботанических оранжереях» до 29 ноября 2026 года. 📍 Музей-заповедник «Архангельское»</t>
+  </si>
+  <si>
+    <t>29.09.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6723</t>
+  </si>
+  <si>
+    <t>Что скрывает икона под слоем краски? 4 октября в 13:00 приглашаем на лекцию «Иконы из собрания Г.Д. Костаки: исследования и реставрация» в Верхнем зале Колоннады. Древняя икона — это не только образ, но и настоящий детектив для исследователя. Рентгенограмма, ультрафиолет и инфракрасные лучи, изучение пигментов, взгляд в микроскоп — каждый метод открывает то, что скрыто от глаз, и помогает уточнить, когда и где был создан памятник. Ольга Евгеньевна Труфанова, заведующая отделом научной реставрации Музея имени Андрея Рублёва, проведёт вас по всему пути этой кропотливой работы — от первого стилистического анализа до финальной атрибуции. Особенность встречи в том, что проходит она среди самих экспонатов выставки «Коллекция икон Георгия Костаки». Всё, о чём пойдёт речь, можно будет тут же увидеть своими глазами. ХОЧУ ПОЙТИ https://arhangelskoe.su/tickets/#/buy/event/16491/2026-10-04/13:00:00 До встречи в Музее-заповеднике "Архангельское"!</t>
+  </si>
+  <si>
+    <t>28.09.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6722</t>
+  </si>
+  <si>
+    <t>Друзья, Вы единогласно проголосовали, что хотели бы больше узнать про Архангельское и все наши объекты на территории, начинаем! 🏛 Открываем серию рассказов об усадьбе Архангельское и начнём с самого начала: с земли, на которой мы с вами находимся, и того, какой она была несколько веков назад. Сейчас Архангельское единственный в Подмосковье цельный архитектурно-парковый ансамбль, сохранивший все основные элементы планировки и застройки. Но начиналось всё гораздо скромнее. Впервые эти места упоминаются ещё во времена Ивана Грозного. В документах 1584 года имение значится как «Уполозы Горетова стана Московского уезда». Две трети земли принадлежали вотчиннику Уполоцкому, а одна треть конюху Рязанцеву. Название, возможно, пошло не только от фамилии владельца, но и от оползней, которые случались на крутом берегу Москвы-реки. Правда, красиво? Сама природа дала имя этому месту. Село было небольшим, но уже тогда здесь стоял деревянный храм Архангела Михаила, построенный в первой половине XVI века. Именно он со временем подарит усадьбе её нынешнее имя. В начале 1640-х годов село купил боярин Фёдор Иванович Шереметев, Тогда вотчина включала село Архангельское и деревню Захаркову, а жило здесь около 100 человек. 🏗 В середине XVII века владельцами стали князья Одоевские. В 1660-х годах на месте деревянной церкви возвели каменную, вероятно, под руководством крепостного зодчего Павла Потехина. Этот храм стоит до сих пор! Тогда же село официально стало называться Архангельским. Погружайтесь в историю с нами - и до встречи в Архангельском 🍁</t>
+  </si>
+  <si>
+    <t>25.09.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6717</t>
+  </si>
+  <si>
+    <t>25 сентября исполняется 120 лет со дня рождения Дмитрия Дмитриевича Шостаковича - композитора, чья музыка стала голосом целой эпохи. У «Архангельского» есть своя история, связанная с этим человеком. В марте 1943 года, после тяжёлой болезни, Шостаковича привезли из Куйбышева в Москву и направили в санаторий «Архангельское». Здесь он находился вместе с супругой Ниной Васильевной до 5 апреля. Композитор не умел отдыхать. В письме ближайшему другу, музыковеду Ивану Солертинскому, от 14 марта 1943 года он признавался: «Здесь очень хорошо, но я не люблю санаторную жизнь и сильно скучаю. Я страдаю графоманией. Написал почти всю фортепианную сонату, соркестровал свои романсы... делаю клавир оперы «Игроки», далеко еще не законченной и вряд ли имеющей быть законченной, продолжаю работать над партитурой упомянутой оперы и т. п. Вне работы, хотя бы чисто технической (например работа над клавиром), чувствую себя скверно и буквально не нахожу себе места, хотя причин этому очень мало (нервы, т.е. плохой характер)» Именно у нас, в «Архангельском», он завершил Сонату № 2 для фортепиано, о работе над которой Шостакович писал другу. В Российском национальном музее музыки сохранился автограф: в конце нотной рукописи - личная подпись, дата и место: «ДШостакович / 17 марта 1943 / Архангельское». С датой 18 марта 1943 года, был завершён оркестровый вариант «Шести песен на стихи британских поэтов», который также хранится в фондах. Для Дмитрия Дмитриевича Шостаковича «Архангельское» стало не просто местом восстановления, но и тихой мастерской, где рождалась музыка. В оформлении поста использованы материалы, предоставленные Российским национальным музеем музыки.</t>
+  </si>
+  <si>
+    <t>24.09.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6715</t>
+  </si>
+  <si>
+    <t>«Архангельское» говорит на разных языках. Мы активно ведем подготовку к открытию Дворца и думаем о всех наших посетителях. Сегодня записываем аудиогид для иностранных гостей на китайском языке. Читает его Чжан Вэнь - носитель языка, преподаватель Финансового университета. Но за этим стоит больше, чем просто запись. 4 месяца студенты переводили аудиогид, подготовленный нашими сотрудниками. Каждое слово, каждая деталь - результат совместной работы, внимания и уважения к тем, кто придёт в «Архангельское» впервые. Спасибо нашим партнёрам за помощь. Вместе с Финансовым университетом мы делаем «Архангельское» ближе и понятнее для каждого гостя и на любом языке. 📌 Следите за новостями и ждем вас!</t>
+  </si>
+  <si>
+    <t>23.09.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6714</t>
+  </si>
+  <si>
+    <t>Ждем вас на выходные в Архангельском! 🍂 26 сентября (суббота) 12:00 Лекция из цикла «Архитектура модерна»: Архитектор Н.Краснов и его проекты для семьи Юсуповых 14:00 Кинопоказ: «Ветка сирени» 16:00 Кинопоказ: «Тони», премьера сентября 16:00 Колоннада «Романтический марафон для виолончели и фортепиано» 27 сентября (воскресенье) 13:00 Лекция: «Искусство керамики: путь сквозь века. От гончарного круга до 3D модели» 14:00 Кинопоказ: «Твигги» 16:00 Кинопоказ: «Соавторы» 16:00 Колоннада «Под сводами Колоннады» ПОЛНАЯ ПРОГРАММА До встречи в Музее-заповеднике «Архангельское»!</t>
+  </si>
+  <si>
+    <t>22.09.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6712</t>
+  </si>
+  <si>
+    <t>Начало осени - у каждого из нас с этим временем связаны свои воспоминания: учёба, новый класс, новые знания, новая работа 🤩 В преддверии Дня учителя мы хотим узнать: интересно ли вам ещё больше узнать о музее-заповеднике «Архангельское»? О месте, которое таит множество историй? Погрузиться в историю каждого объекта, узнать сколько у нас статуй в парке и почему их нельзя трогать руками - понять, чем жила усадьба и что стоит за каждым камнем и поворотом парка. Да или нет? Мы будем рады рассказать больше о нас , познакомить с командой. Погружайтесь в историю с нами - и до встречи в «Архангельском» 🍁</t>
+  </si>
+  <si>
+    <t>21.09.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/arhangelskoemuseum/6710</t>
+  </si>
+  <si>
+    <t>На выходных мы официально открыли вечера тёплых встреч в «Архангельском». Приходите к нам, пока погода ещё радует солнечными днями, - гулять, дышать осенью и просто наслаждаться природой. Ждём вас!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5621,59 +8006,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H586"/>
+  <dimension ref="A1:H853"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4705.708" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -18386,50 +20771,4589 @@
       <c r="C585" t="s">
         <v>1743</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="E585">
         <v>1567</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
         <v>84766</v>
       </c>
       <c r="B586" t="s">
         <v>1745</v>
       </c>
       <c r="C586" t="s">
         <v>1746</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="E586">
         <v>1569</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>96118</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E587">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>96119</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E588">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>96120</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E589">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>96121</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E590">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>96122</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E591">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>96123</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E592">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>96124</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E593">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>96125</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E594">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>96126</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E595">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>96127</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E596">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>96128</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E597">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>96129</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E598">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>96130</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E599">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>96131</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E600">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>96132</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E601">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>96133</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E602">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>96134</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E603">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>96135</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E604">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>96136</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E605">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>96137</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E606">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>96138</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E607">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>96139</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E608">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>96140</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E609">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>96141</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E610">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>96142</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E611">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>96143</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E612">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>96144</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E613">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>96145</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E614">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>96146</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E615">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>96147</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E616">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>96148</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E617">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>96149</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E618">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>96150</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E619">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>96151</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E620">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>96152</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E621">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>96153</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E622">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>96154</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E623">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>96155</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E624">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>96156</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E625">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>96157</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E626">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>96158</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E627">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>96159</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E628">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>96160</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E629">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>96161</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E630">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>96162</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E631">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>96163</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E632">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>96164</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E633">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>96165</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E634">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>96166</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E635">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>96167</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E636">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>96168</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>96169</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E638">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>96170</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E639">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>96171</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E640">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>96172</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E641">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>96173</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E642">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>96174</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E643">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>96175</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E644">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>96176</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E645">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>96177</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E646">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>96178</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E647">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>96179</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E648">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>96180</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E649">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>96181</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E650">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>96182</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E651">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>96183</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E652">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>96184</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E653">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>96185</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E654">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>96186</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E655">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>96187</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E656">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>96188</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E657">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>96189</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E658">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>96190</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E659">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>96191</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E660">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>96192</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E661">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>96193</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E662">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>96194</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E663">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>96195</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E664">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>96196</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E665">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>96197</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E666">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>96198</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E667">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>96199</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E668">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>96200</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E669">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>96201</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E670">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>96202</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E671">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>96203</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E672">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>96204</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E673">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>96205</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E674">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>96206</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E675">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>96207</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E676">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>96208</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E677">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>96209</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E678">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>96210</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E679">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>96211</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E680">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>96212</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E681">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>96213</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E682">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>96214</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E683">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>96215</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E684">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>96216</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E685">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>96217</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E686">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>96218</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E687">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>96219</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E688">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>96220</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E689">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>96221</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E690">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>96222</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E691">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>96223</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E692">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>96224</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E693">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>96225</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E694">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>96226</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E695">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>96227</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E696">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>96228</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E697">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>96229</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E698">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>96230</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E699">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>96231</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E700">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>96232</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E701">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>96233</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E702">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>96234</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E703">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>96235</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E704">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>96236</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E705">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>96237</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E706">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>96238</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E707">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>96239</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E708">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>96240</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E709">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>96241</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E710">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>96242</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E711">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>96243</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E712">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>96244</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E713">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>96245</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E714">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>96246</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E715">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>96247</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E716">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>96248</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E717">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>96249</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E718">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>96250</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E719">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>96251</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E720">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>96252</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E721">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>96253</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E722">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>96254</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E723">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>96255</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E724">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>96256</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E725">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>96257</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E726">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>96258</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E727">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>96259</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E728">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>96260</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E729">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>96261</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E730">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>96262</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E731">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>96263</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E732">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>96264</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E733">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>96265</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E734">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>96266</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E735">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>96267</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E736">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>96268</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E737">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>96269</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E738">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>96270</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E739">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>96271</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E740">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>96272</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E741">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>96273</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E742">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>96274</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E743">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>96275</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E744">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>96276</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E745">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>96277</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E746">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>96278</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E747">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>96279</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E748">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>96280</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E749">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>96281</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E750">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>96282</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E751">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>96283</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E752">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>96284</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E753">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>96285</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E754">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>96286</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E755">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>96287</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E756">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>96288</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E757">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>96289</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E758">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>96290</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E759">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>96291</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E760">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>96292</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E761">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>96293</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E762">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>96294</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E763">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>96295</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E764">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>96296</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E765">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>96297</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E766">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>96298</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E767">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>96299</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E768">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>96300</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E769">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>96301</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E770">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>96302</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E771">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>96303</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E772">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>96304</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E773">
+        <v>4522</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>96305</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E774">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>96306</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E775">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>96307</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E776">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>96308</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E777">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>96309</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E778">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>96310</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E779">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>96311</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E780">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>96312</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E781">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>96313</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E782">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>96314</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E783">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>96315</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E784">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>96316</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E785">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>96317</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E786">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>96318</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E787">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>96319</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E788">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>96320</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E789">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>96321</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E790">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>96322</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E791">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>96323</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E792">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>96324</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E793">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>96325</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E794">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>96326</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E795">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>96327</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E796">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>96328</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E797">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>96329</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E798">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>96330</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E799">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>96331</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E800">
+        <v>7263</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>96332</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E801">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>96333</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E802">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>96334</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E803">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>96335</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E804">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>96336</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E805">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>96337</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E806">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>96338</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E807">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>96339</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E808">
+        <v>5150</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>96340</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E809">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>96341</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E810">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>96342</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E811">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>96343</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E812">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>96344</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E813">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>96345</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E814">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>96346</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E815">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>96347</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E816">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>96348</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E817">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>96349</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E818">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>96350</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E819">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>96351</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E820">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>96352</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E821">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>96353</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E822">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>96354</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E823">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>96355</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E824">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>96356</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E825">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>96357</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E826">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>96358</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E827">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>96359</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E828">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>96360</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E829">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>96361</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E830">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>96362</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E831">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>103056</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E832">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>103057</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E833">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>103058</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E834">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>103059</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E835">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>103060</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E836">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>103061</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E837">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>103062</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E838">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>123575</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E839">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>123576</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E840">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>123577</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E841">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>123578</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E842">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>123579</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E843">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>123580</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E844">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>123581</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E845">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>123582</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E846">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>127673</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E847">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>127674</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E848">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>127675</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E849">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>127676</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E850">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>127677</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E851">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>127678</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E852">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>127679</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E853">
+        <v>880</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">