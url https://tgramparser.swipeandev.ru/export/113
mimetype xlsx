--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1066">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1923,50 +1923,1337 @@
     <t>26.09.24 05:33</t>
   </si>
   <si>
     <t>t.me/kavkazzapoved/705</t>
   </si>
   <si>
     <t>🦌🦌В объектив фотоловушки попало сражение двух самцов благородного оленя. Но так как дело происходит поздней осенью - похоже, парни после активной фазы гона и бодаются просто "для тренировки". ⚔️И это, конечно, не сравнить с баталиями, что происходят сейчас в разгар брачного периода! Кстати, послушать рев оленя и насладиться благородным тенором можно в вольерном комплексе "Лаура". Оленя Орфея слышно издалека. Просто идите на голос! Кавказский заповедник #олени #фотоловушка</t>
   </si>
   <si>
     <t>17.09.24 09:25</t>
   </si>
   <si>
     <t>t.me/kavkazzapoved/704</t>
   </si>
   <si>
     <t>‼️Почему не стоит брать собак на заповедные территории? ⚠️На этом видео вы наблюдаете паническое бегство серн от маленькой собаки, которая своим лаем спугнула животных. Серны с малышами спокойно паслись на склоне, но, услышав лай, пустились в бегство, не разбирая дороги. Животные бегут по крутым склонам, роняя вниз камни разного диаметра, спотыкаются и толкают друг друга. В итоге из этого горного цирка убежали все серны, потревоженные звери не вернулись даже на следующий день. Кавказский заповедник #собакам_в_заповедник_нельзя</t>
   </si>
   <si>
     <t>16.09.24 11:11</t>
   </si>
   <si>
     <t>t.me/kavkazzapoved/703</t>
   </si>
   <si>
     <t>У нас - ещё один бембик! 🥰 📍В вольерном комплексе Лаура у пятнистых оленей - пополнение. Немного запоздалое, кстати, обычно детеныши появляются на свет весной или в начале лета. Но да ладно, мы таким сюрпризам тоже рады 😊! Кавказский заповедник #Лаура #олени #бемби</t>
+  </si>
+  <si>
+    <t>08.09.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1839</t>
+  </si>
+  <si>
+    <t>🦌 Самобытный заповедный, но очень талантливый и красивый театр. 🎼 В горах Кавказского заповедника начинается концерт. Солируют Кавказские благородные олени под аккомпанемент шелеста листьев и высокой травы, ветра, дождя и первого снега. Также в программе рыцарские сражения "на рогах" и романтические серенады в закатном солнце. Просьба зрителей (читаем - наблюдателей) занять свои места, выключить телефоны и настроить фотоаппараты)) 🎶 О чем мы - все уже поняли? Пока рогатые солисты только начинают распевку, но мы уже в предвкушении самого громкого и зрелищного события в дикой природе, которое ежегодно проходит с оглушительным успехом! Учет оленя на реву стартует уже скоро. Пока же только анонсируем это событие классными фото от заповедного волонтера и предупреждаем туристов: олени в брачный период очень серьезно настроены с кем-нибудь повоевать. ❗️Если копытное вышло на тропу - лучше уступите ему дорогу и проявляйте максимальную осторожность! Автор фото: t.me/belka_brodyagaaa #благородный_олень</t>
+  </si>
+  <si>
+    <t>07.09.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1835</t>
+  </si>
+  <si>
+    <t>Медведь не виноват: что стало причиной повреждения десятков палаток на Бзерпинском карнизе? 🌧Накануне в горах Красной Поляны бушевала стихия. Крупный град размером с пятирублевую монету высыпался на склоны. В горах это явление нередкое, но в этот раз, по словам очевидцев, с неба сыпались настоящие льдины - острые и крупные. Такие ледяные осколки способны не только прорезать ткань, даже шифер и стекла могут разбить. 🏕После разгула стихии туристы, разбившие лагерь на Бзерпинском карнизе, считали урон: десятки туристических палаток не подлежат восстановлению. К счастью иного ущерба циклон не нанес. Впрочем, некоторые СМИ и соцсети успели обвинить в порче имущества жителя этих мест - бурого медведя. Мол, пришел за едой, порвал палатки. Но ни туристы, ни смотритель, дежуривший на стоянке, медведя у палаток не наблюдали. ❗☔ Кавказский заповедник напоминает: ✅перед выходом на маршрут обязательно сверьтесь с прогнозом погоды. ✅в случае резкого ухудшения погоды, найдите ближайшее укрытие (на маршрутах и стоянках для этих целей оборудованы штормовые навесы). ✅не останавливайтесь на берегу рек - уровень воды во время осадков может резко подняться. ✅обязательно, даже если прогнозы обещают солнечные дни, берите в поход надежный дождевик и комплект сменной одежды. ✅перед походом прочитайте правила посещения ООПТ и правила добрососедства с дикими животными: www.kavkazzapoved.ru/news/v-gosti-k-mishke-chto-nuzhno-znat-o-medvedyakh-i-kak-vesti-sebya-pri-vstreche 💙 Канал в Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1832</t>
+  </si>
+  <si>
+    <t>🚨 Поисково-спасательная операция и задержание нарушителей в Кавказском заповеднике 5 сентября в МЧС РФ по республике Адыгея поступило сообщение от жителя Астрахани. Он и двое его друзей отправились на территорию заповедника в район хребта Армянский. Звонивший по спутниковому телефону мужчина сообщил, что группа разделилась, а он получил травму ног и рук, находится на берегу реки Белой и самостоятельно передвигаться не может. 📱Информация о происшествии была передана в Кавказский заповедник. К поисково-спасательной операции подключилась оперативная группа управления и госинспектор Лагонакского отдела: А.А.Волков, Г.В.Голубев, А.А.Шалаев, А.Г.Кисляков. Поиски человека велись 6 сентября: сотрудники обследовали русло реки Белой в районе Армянского хребта и прилегающую территорию. Пострадавшего обнаружить не удалось, однако в ходе осмотра территории сотрудники заповедника задержали двоих участников группы. Разрешения (пропуска) на посещение территории Кавказского заповедника у мужчин не было, зато обнаружены две удочки. В отношении нарушителей составлены протоколы по ст. 8.39 КоАП: незаконное нахождение на особо охраняемой природной территории с орудием лова. В воскресенье поиск травмированного мужчины продолжался пешим порядком силами поисково-спасательной группы МЧС по республике Адыгея и сотрудниками Кавказского заповедника. ✅ Было установлено местонахождения пострадавшего - в 8 километрах от приюта Фишт. В понедельник, 7 сентября к операции подключился Южный поисково-спасательный отряд МЧС РФ и авиазвено Южного авиационно-спасательного центра МЧС России. 🚁 Вертолетом КА-32 пострадавшего эвакуировали на базу Южного регионального поисково-спасательного отряда и передали врачам скорой помощи в Сочи, - сообщает пресс-служба ЮРПСО МЧС РФ. 💙 Канал в Макс</t>
+  </si>
+  <si>
+    <t>07.09.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1831</t>
+  </si>
+  <si>
+    <t>Двух мужчин эвакуировали с Чертовых ворот на реке Хоста 📍5 сентября спасательная операция велась в районе каньона Чертовы ворота на реке Хоста. ⚠ Двое мужчин решили обследовать каньон Чертовы ворота в Тисо-самшитовой роще, но внезапно поднявшийся уровень воды в реке Хоста отрезал им путь на берег. Государственные инспекторы Тисо-самшитовой рощи заметили происходящее, незамедлительно вызвали сотрудников МЧС и организовали необходимые действия по оказанию помощи. Благодаря бдительности инспекторов и слаженному взаимодействию с сотрудниками МЧС, оба посетителя были спасены. Отметим, что река Хоста является частью объекта Тисо-самшитовая роща Кавказского заповедника. 🚷Посещение каньона Чертовы ворота, купание и сплав по реке запрещены и регламентируются правилами посещения особо охраняемой природной территории. ❗Горные реки особенно опасны — уровень воды в них может подняться стремительно и неожиданно. На территории установлены предупреждающие и запрещающие знаки, пренебрежение установленными правилами может привести к трагическим последствиям. 💙 Канал в Макс</t>
+  </si>
+  <si>
+    <t>03.09.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1830</t>
+  </si>
+  <si>
+    <t>✅ 7 советов посетителям Тисо-самшитовой рощи 📍Хостинская Тисо-самшитовая роща – часть Кавказского заповедника, расположенная в удобной транспортной доступности. 🌿Здесь можно увидеть колхидский лес, сохранившийся с древнейших времен, пройти через тектонический разлом, полюбоваться горной рекой, послушать пение птиц. Мы составили для вас 7 подсказок, которые сделают вашу прогулку по роще комфортной и безопасной. 💧1. Берите воду и перекус. На территории маршрутов Тисо-самшитовой рощи и около визит-центра нет магазинов, кафе, точек продажи воды. Возьмите с собой бутылку с водой или термос, а также бутерброды – на свежем воздухе аппетит всегда хороший. 🐕 2. Оставьте питомцев дома. Посещение территории рощи с собаками и другими животными категорически запрещено. Это касается собак любой породы и размера, даже если животное будет на поводке или в сумке-переноске. ❗Подробнее о том, почему четвероногий друг – источник неприятностей в дикой природе читайте в статье. 🚶‍♂3. Будьте готовы к походам по маршрутам. Тисо-самшитовая роща – не городской парк. Это такая же особо охраняемая природная территория, как и весь заповедник, по ней проложены маршруты. «Малое кольцо» – прогулка на 40 минут, а «Большое кольцо» и тропа «В глубь веков» – настоящий поход по грунтовым тропам с подъёмами и спусками. Последний мы рекомендуем использовать для проверки своей готовности перед длительным пешим походом по заповеднику. Поэтому для маленьких детей, людей с ограничениями по здоровью и тех, кто не привык к физическим нагрузкам, большой маршрут может оказаться слишком сложным. ⌚4. Приходите вовремя. На маршрутах отсутствует искусственное освещение, поэтому закончить путь нужно засветло. На прохождение «Малого кольца» необходимо не менее 40 минут, «Большого кольца» – не менее 2,5 часов. Если вы включаете в маршрут тропу «В глубь веков», то заложите на прогулку не менее 3,5 часов. С 15 марта по 1 октября роща открыта с 9:00 до 18:00, с 1 октября по 15 марта – с 9:00 до 17:00. 🎟 5. Подготовьте оплату для покупки билета или документы на льготу. Посещение объекта – платное, 500 рублей с человека. Оплата картой или наличными. На вход действуют льготы, необходимо предъявить документ. Список льгот – по ссылке. Дети до 18 лет проходят на территорию только в сопровождении взрослых. 🥾6. Приходите в правильной экипировке. Для посещения маршрутов рекомендуем закрытую обувь с хорошим протектором. Даже на малом маршруте есть участок каменистой тропы, где обувь на каблуках, босоножки или шлёпки могут стать причиной травмы. А во влажную погоду все дорожки и тропы становятся очень скользкими. На большом маршруте закрытая обувь необходима в любое время года. Лёгкая рубашка и длинным рукавом и походные брюки защитят вашу кожу. В прохладную погоду обязательно берите тёплую одежду – в роще холоднее, чем в городе. 🗑7. Будьте готовы забрать свой мусор с собой. На тропах рощи отсутствуют мусорные урны. Мы просим посетителей уносить упаковку от продуктов и другой мусор с собой. Ежедневно транспортировать большой объём отходов с удалённых мест маршрутов – трудоёмко, а оставлять на ночь – нельзя, чтобы не создавать соблазн для диких зверей. Ждём вас на маршрутах Тисо-самшитовой рощи! #Тисо_самшитовая_роща</t>
+  </si>
+  <si>
+    <t>01.09.26 20:18</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1829</t>
+  </si>
+  <si>
+    <t>Новость для гостей парка «Южные культуры»  Со 2 сентября 2026 года цена на входной билет в парк изменится. Согласно приказу руководства Кавказского заповедника, стоимость взрослого билета будет 350 рублей (ранее — 300 ₽). Повышение цены не коснется льготных категорий: все несовершеннолетние дети, ветераны, инвалиды и другие посетители, имеющие право на льготы, как и прежде, могут пройти в парк бесплатно. Не забудьте взять с собой документы для подтверждения статуса! Актуальный перечень документов и категорий граждан всегда доступен на нашем сайте www.kavkazzapoved.ru/sites/default/files/fields/2026/101525.pdf Ждем вас в «Южных культурах»!  #южные_культуры</t>
+  </si>
+  <si>
+    <t>31.08.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1828</t>
+  </si>
+  <si>
+    <t>Успейте записаться на экскурсию! 🍂 1 сентября приглашаем учащихся начальных классов провести День знаний в парке «Южные культуры»! 🌳 Кавказский заповедник подготовил для ребят особенную эколого-просветительскую программу. Тематическую экскурсию по парку «Чему учат деревья?» проведет экскурсовод «Южных культур», расскажет увлекательные факты из жизни зеленых исполинов, а в завершении экскурсии для участников проведут познавательную викторину. 📌 Важно! Участие бесплатное, но количество мест строго ограничено. Попасть на экскурсию можно ТОЛЬКО ПО ЗАПИСИ. ⏰ Сбор в 12.00 у Восточного входа. 📞 Узнать подробности и забронировать место можно прямо сейчас: +7-989-083-73-79 (Наталья Владимировна) Не откладывайте, места разлетаются быстро! 🏃‍♂️</t>
+  </si>
+  <si>
+    <t>28.08.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1827</t>
+  </si>
+  <si>
+    <t>⚠️ Внимание, туристы, идущие на Бзерпинский карниз! Сейчас временно ограничена посадка на канатную дорогу А3 со стороны «Альпики». 🗺 Альтернативный маршрут: через склон «Лаура» — используйте линии А1/А2 с пересадкой на станции «Псехако». 📋 Перед поездкой проверьте актуальный статус на сайте polyanaski.ru Планируйте маршрут заранее! 😊</t>
+  </si>
+  <si>
+    <t>26.08.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1821</t>
+  </si>
+  <si>
+    <t>Дождь - не повод сидеть дома. 😍 Не бойтесь промокнуть - только смелым природа показывает такие пейзажи! Озеро Кардывач и окрестности. Август 2026. 📷 Фото Мария Спиридонова #Кардывач</t>
+  </si>
+  <si>
+    <t>25.08.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1820</t>
+  </si>
+  <si>
+    <t>❗️🙏🏻 Друзья, нам очень нужна помощь! Вдруг Вы или ваши знакомые в ближайшие дни будут ехать в направлении Анапы и готовы взять небольшую коробку. 🙏🏻Если готовы помочь с доставкой - позвоните или напишите нашему координатору: +7916-455-19-67</t>
+  </si>
+  <si>
+    <t>20.08.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1819</t>
+  </si>
+  <si>
+    <t>На стоянке озеро Кардывач, пока смотритель проверяет ваши пропуска, рюкзаки досматривает соня-полчок. Видео Мария Спиридонова #соня_полчок</t>
+  </si>
+  <si>
+    <t>20.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1818</t>
+  </si>
+  <si>
+    <t>❓Угадаете, что за зверь? Фото: Мария Спиридонова</t>
+  </si>
+  <si>
+    <t>17.08.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1817</t>
+  </si>
+  <si>
+    <t>🐢 Из «каменных джунглей» в дикую природу: ещё одна черепаха Никольского вернулась домой! 🌳 Город не место для дикой черепахи — и мы рады, что ещё одну жизнь удалось спасти! В начале августа в Кавказский заповедник обратилась семья Федотовых из Адлера. В подвале строящегося дома они обнаружили сухопутную черепаху. Не растерялись: забрали рептилию, обустроили для неё временный вольер и стали искать, кому сообщить о находке. Так взрослая особь черепахи Никольского попала к специалистам. Несколько дней за черепахой наблюдали: панцирь — без повреждений, блестящий, сама она активно двигается, а на контакт с человеком реагирует замиранием — как и положено дикому животному. Вердикт специалистов: черепаха здорова! И теперь она снова в родной стихии — её выпустили в заповедной зоне Тисо‑самшитовой рощи. 💚 Это уже четвёртая средиземноморская черепаха, которую нашли в городской черте и вернули в дикую природу. Были и совсем опасные ситуации: например, одну черепаху бросили в пруд в центре Сочи. А ведь черепаха Никольского — сухопутный вид: в глубоком водоёме она может просто утонуть. Да и в городе на каждом шагу подстерегают угрозы — машины, домашние животные, заборы и прочие преграды. 💬 Вот что говорит Ольга Пегова, заместитель директора по развитию территорий Кавказского заповедника: Если вы встретили черепаху в лесу или в другом природном месте, не стоит её забирать или даже трогать. Убедитесь, что ей ничего не угрожает, и пусть идёт своим ходом. Но если черепаха оказалась в городе, шансов самостоятельно добраться до безопасной природы у неё практически нет. Особо охраняемая природная территория даёт всё необходимое для жизни дикого животного. Лучше всего выпускать черепаху на территории заповедника или национального парка — в местах её естественного обитания. 🛑 Важные правила, о которых напоминают организаторы проекта «Возвращение черепахи»: * Популяция черепахи Никольского крайне мала, вид сохранился только на Черноморском побережье — каждая особь на счету. * Не выпускайте черепаху в природу самостоятельно и «втихаря»: животное нужно сначала показать специалистам. У черепах бывают вирусные болезни, которыми они могут заразить сородичей. * Скоро в Тисо‑самшитовой роще появится карантинный вольер: там черепахи будут находиться перед выпуском в дикую природу. 🤝 Если вы нашли сухопутную черепаху в городе — не оставайтесь в стороне! Сообщите координаторам проекта: 📞 Телефон: 8 (862) 264‑51‑36 ✉️ Email: kgpbz@mail.ru 📱 Соцсети: ВКонтакте и Макс. ❗️🙏🏻Или заполните опросник Давайте вместе беречь уникальную природу нашего побережья! 🌿🐢 #КавказскийЗаповедник #ВозвращениеЧерепахи #ЧерепахаНикольского</t>
+  </si>
+  <si>
+    <t>16.08.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1816</t>
+  </si>
+  <si>
+    <t>🦬А как начинается ваше утро? Видео: t.me/belka_brodyagaaa #зубры</t>
+  </si>
+  <si>
+    <t>14.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1815</t>
+  </si>
+  <si>
+    <t>В Кавказском заповеднике меняется стоимость посещения рекреационных объектов и маршрутов. С 15 августа плата составит 500 рублей с человека за одно посещение в день на рекреационных объектах Кавказского заповедника: 📍эколого-информационном центре “Лаура” (пос.Эсто-Садок, г.Сочи); 📍эколого-информационном центре “Гузерипль” (респ. Адыгея); 📍на маршрутах Тисо-самшитовой рощи (пос.Хоста, г.Сочи): Малое кольцо, Большое кольцо, Вглубь веков; 📍маршрутах Сочинского государственного природного заказника. Приказ об утверждении платы за посещение подписан руководством Кавказского заповедника и размещен на сайте в разделе “Туризм. Услуги и цены”: www.kavkazzapoved.ru/uslugi-i-ceny ❗Обращаем внимание, что также в приказе прописан перечень категорий граждан, имеющих право на льготное (бесплатное) посещение и объектов и маршрутов. Таких категорий в настоящее время 21. ✅ Получить льготу на посещение можно только в официальных кассах и точках продаж заповедника, для оформления льготного пропуска необходимо предъявить документы, подтверждающие льготу, список документов по каждой категории льготников представлен здесь 🚫 Посещать объект или маршрут Кавказского заповедника без оплаты при отсутствии оформленного льготного пропуска запрещено. Также отметим, что стоимость посещения рекреационных объектов в Кавказском заповеднике не менялась более 10 лет. Несмотря на рост стоимости коммунальных платежей, строительных материалов, топлива и многого другого, заповедник оставлял плату за посещение на прежнем уровне. ⛺ Напомним, что плата за посещение многодневных туристических маршрутов на текущий момент составляет 500 рублей первый день пребывания и 300 рублей второй и последующие дни. На посещение маршрутов также существует список льготных категорий граждан 💙 Канал в МАКС</t>
+  </si>
+  <si>
+    <t>12.08.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1814</t>
+  </si>
+  <si>
+    <t>✅ Приют Фишт возобновляет работу и прием туристов. 🚫 Организаторы Слета сообщили об отмене мероприятия. Оформление пропусков вновь доступно на сайте, ранее принятые ограничения снимаются. 💙 Канал в МАКС max.ru/channel_kavkazzapoved #Фишт #маршруты</t>
+  </si>
+  <si>
+    <t>12.08.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1809</t>
+  </si>
+  <si>
+    <t>Улыбайтесь, вас снимает фотоловушка! 📸 В Кавказском заповеднике стартовал масштабный проект фотомониторинга RUSSIA-CAMMON. Журналисты и блогеры прошли по маршруту №30 вместе с учеными, чтобы узнать, как туризм влияет на диких зверей. Мониторинг проводился в рамках двухдневного пресс-тура для федеральных и региональных представителей СМИ и блогеров. 🐻 Что сделано: ▫️Установили 40 фотоловушек (половина — у троп, половина — в глухих местах) ▫️Будем следить, как животные реагируют на присутствие человека ▫️Хотим понять: кто уходит в горы от шума, а кто привыкает к людям За 5 лет турпоток вырос в 5 раз, и звери всё чаще избегают маршрутов. Теперь ученые смогут доказать это цифрами. 📌 Важно: Камеры уже работают, но их точные места — в тайне. Если найдете — не трогайте! Внутри оставили записки с просьбой не вмешиваться. А медведи, кстати, уже пытались украсть пару ловушек 🐾 Первые итоги — уже этой осенью. 🏔 Кавказский заповедник благодарит участников пресс-тура и партнера — компанию Кронидов - готовая еда для путешествий — за поддержку. Подробнее о событии на сайте Фото: Мария Спиридонова #Фотомониторинг #90_лет_тридцатке #пресстур</t>
+  </si>
+  <si>
+    <t>11.08.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1808</t>
+  </si>
+  <si>
+    <t>⭐️ Небесный спектакль: Персеиды 2026 в Кавказском заповеднике Каждый год с 17 июля по 24 августа в небе происходит неповторимое зрелище – так называемый «звездопад Персеиды». 📆В 2026 году это космическое шоу достигнет своего пика ночью с 12 на 13 августа. 🤩 В эти дни небосвод будет сиять от поразительного количества падающих звезд. И конечно, чтобы насладиться космическим явлением в полной мере, нужно наблюдать за «звездопадом» в полной темноте, без искусственных источников света. ✅ В заповеднике почти все маршруты подходят для наблюдения за космическим явлением. Исключение - разве что стоянки в лесной зоне. Но если возможности отправиться в поход нет, то выбирайте места с минимальным "световым загрязнением" - грубо говоря - подальше от города😁. Самые "быстродоступные" маршруты за подсчетом персеид: ⭐️ №13 на озере Зеркальное ⭐️ №8а на Бзерпинском карнизе (а лучше на лагере Холодный) ⭐️ №30 на стоянке Инструкторская щель (там, кстати, мы на днях протестировали видимость звездного неба - обзор отличный!). ☂️Еще один нюанс - ясное небо. По прогнозам, со среды вроде бы тучи уйдут, но вернутся в выходные. Но этот прогноз весьма условный, вы же знаете. 🌥️Поэтому сверяйтесь с данными перед выходом в горы и удачной "охоты" за персеидами! 💙 max.ru/channel_kavkazzapoved</t>
+  </si>
+  <si>
+    <t>04.08.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1807</t>
+  </si>
+  <si>
+    <t>Команда специалистов Госпиталя дикой природы приезжала в начале июля в заповедник. Отчётный видеосюжет о поездке в Кавказский заповедник: vkvideo.ru/video-184620786_456240843 Смотрите в постах на странице проекта подробности о прошедшем мероприятии.</t>
+  </si>
+  <si>
+    <t>03.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1806</t>
+  </si>
+  <si>
+    <t>Кавказские горы являются местом обитания многих редких видов – от величественных переднеазиатских леопардов до хрупких высокогорных первоцветов. Как удается сохранять все эти виды в условиях активного освоения черноморского побережья и нашествия видов-вселенцев проекту «Ведомостей» «Вместе для дикой природы» рассказала заместитель директора Кавказского заповедника Ольга Пегова. Читайте подробнее: www.vedomosti.ru/esg/protection_nature/characters/2026/07/22/1215442-vitaschit-v-les?from=copy_text</t>
+  </si>
+  <si>
+    <t>03.08.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1805</t>
+  </si>
+  <si>
+    <t>❗️Сегодня последний день принимаем ваши истории о «Тридцатке» 🎂 В 2026 году знаменитой Тридцатке исполняется 90 лет. К этому событию мы хотим приурочить выставку в формате "фотосушки". 📍На приюте Фишт в августе развесим "сушиться" фото с маршрута №30. Но не просто фото, а фото с историей! 📝 Расскажите что связывает Вас с этим маршрутом? 📝 Быть может здесь была судьбоносная встреча, или в походе по "тридцатке" было принято важное решение, или "Тридцатка" каждый год стала для вас традицией - почему? 📝 Может быть ваши родители или бабушки-дедушки когда-то ходили по этому маршруту и сохранились архивные фотографии? 📝 Рассказывайте, присылайте фото, обязательно подписывайте его авторство: ФИО, город, с пометкой «Легенды «тридцатки». 📩 Присылайте на почту Privetzapoved@yandex.ru ТОП самых интересных мы распечатаем вместе с рассказом, важно - не более 500 знаков, и вывесим "сушиться" на приюте Фишт, а также опубликуем (по желанию) на страницах наших соцсетей. 🎁 А еще подарим памятный сувенир, связанный с Фиштом. ❗Фото с историей принимаются до 2 августа 2026 года. #90_лет_тридцатке #маршруты</t>
+  </si>
+  <si>
+    <t>29.07.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1803</t>
+  </si>
+  <si>
+    <t>🏔 Внимание! В связи с проведением Слёта талантливой молодёжи приют Фишт будет закрыт для посещения с 14 по 16 августа. Планируете поход в районе Фишта на эти даты? К сожалению, оформить пропуск со стоянкой на приюте Фишт в указанный период будет невозможно. Дело в том, что Слёт — ежегодное мероприятие, которое традиционно собирает большое количество участников, поэтому места для размещения туристов временно недоступны. Мы заранее сообщаем об этом, чтобы вы смогли скорректировать планы и не столкнулись с неудобствами. ✅ Что можно сделать: * зайти через КПП Узуруб или КПП Лагонаки, с ночёвкой на стоянке «Инструкторская щель»; * отправиться в однодневный маршрут без ночёвки. Заранее продумайте маршрут — и пусть путешествие будет комфортным и незабываемым! 💙 max.ru/channel_kavkazzapoved #маршруты</t>
+  </si>
+  <si>
+    <t>28.07.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1797</t>
+  </si>
+  <si>
+    <t>📷 Заповедные папарацци: фотоловушки Кавказского заповедника выяснят, как туристы влияют на «режим дня» диких зверей Кавказский заповедник начал новое полевое исследование с помощью скрытых камер. Задача ученых выяснить, как растущий туристический поток меняет суточные ритмы крупных млекопитающих и где пролегает граница безопасного соседства человека и дикой природы. Исследование проводится в рамках проекта «Формирование национальной Сети фотомониторинга на заповедных территориях России» Russia-CAMMON, реализуемого при поддержке Президентского фонда природы (номер проекта «№ ЭКО-25-2-002499»). С началом активного летнего туристского сезона научный отдел Кавказского заповедника установил сеть новых фотоловушек вблизи популярных туристических маршрутов. Главная цель ученых не просто зафиксировать разнообразие местной фауны, а провести тонкий экологический мониторинг. Камеры будут фиксировать как лесные обитатели – от скрытных косуль и благородных оленей до вездесущих кавказских бурых медведей - реагируют на присутствие человека. Шум голосов, яркая одежда, запахи и просто факт присутствия людей заставляют зверей менять свои привычки. Зоологам важно отследить - уходят ли животные глубже в заповедник, меняют ли свою дневную активность на ночную и насколько быстро возвращаются к привычным ритмам после того, как осенью последняя группа туристов покидает маршрут. «Мы не пытаемся закрыть горы от людей, наша задача найти идеальный баланс, - комментирует Кристина Бибина, зоолог-териолог Кавказского заповедника. Информация с этих фотоловушек поможет нам обосновать «емкость» туристических троп, определить - сколько человек в день может пройти по маршруту без ущерба для покоя его постоянных диких обитателей». Полученные в ходе исследования данные лягут в основу корректировки режимов посещения существующих маршрутов. Первые результаты работы «заповедных папарацци» и самые яркие кадры скрытой жизни диких соседей в горах научный отдел планирует представить уже к концу сезона. Тем временем Кавказский заповедник решил приоткрыть тайны работы научных сотрудников, участвующих в проекте. Приглашаем представителей СМИ, а также блогеров – авторов каналов о путешествиях и природе, на несколько дней стать частью команды Кавказского заповедника и отправиться в пресс-тур. 📆 Мероприятие для СМИ пройдет с 6 по 9 августа 2026 года на маршруте №30 «Через горы к морю». Параллельно погружению в научный проект отпразднуем юбилей всесоюзного маршрута на приюте «Фишт». Легендарной «Тридцатке» в этом году - 90 лет. Программа пресс-тура будет предоставлена всем желающим по запросу, отправленному ответным письмом. Количество мест в пресс-туре ограничено, что обусловлено сложностью его организации – не более 12 человек. Питание и проживание – за счет принимающей стороны. #cammon #фотоловушки #фотомониторинг #ЗаповеднаяФотоловушка #ПрезидентскиеГранты #ФондПрироды</t>
+  </si>
+  <si>
+    <t>27.07.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1796</t>
+  </si>
+  <si>
+    <t>🥳 30 июля Тисо-самшитовая роща отмечает свой день рождения. ❤ Приглашаем провести этот праздничный день в тени древнего леса в кругу знатоков и ценителей дикой природы. 95 лет назад роща стала частью Кавказского государственного заповедника. Последний островок колхидского леса на побережье был взят под охрану, что позволило сохранить его до наших дней. 💚 В 10:00 Визит-центр Рощи. Лекция «Великое место – великие люди. Тисо-самшитовая роща и окрестности глазами великого поэта Владимира Маяковского». Рассказывает Татьяна Михайлова («Городская гостиная Сочи»). 💚 С 11:00 до 13:00, площадка на Малом кольце Рощи. Интерактивная программа для юных гостей. Посетители смогут погрузиться в творческий процесс под сенью вековых деревьев и узнать больше о животных и растениях Кавказского заповедника. 💚 В 13:00 Визит-центр Рощи. Лекция, посвящённая программе восстановления черепахи Никольского в Тисо-самшитовой роще. Проведёт лекцию заместитель директора Кавказского заповедника по развитию и туризму Ольга Пегова. 💚 В 14:00 Торжественное награждение заслуженных работников Рощи и ее хранителей. Чествуем тех, кто посвятил жизнь Тисо-самшитовой роще. 💚 В 14:30 Познавательная экскурсия по маршруту «Малое кольцо», в ходе которой участники смогут познакомиться ближе с деревьями-патриархами Рощи и узнать больше о редких растениях (сбор у кассы, максимальное количество мест - 25) 💚 С 15:30 Площадка летнего амфитеатра. Литературно-музыкальный марафон «Вдохновленные природой». В программе выступления Музыкально-литературного сообщества авторов Сочи и открытый микрофон. Под вечерним небом будут звучать стихи о природе и музыкальные композиций, рассказ о том, как звучат разные деревья, а также имитация звуков природы (свирели, струнные инструменты, демонстрация ручных авторских инструментов). 🎟 Участие во всех праздничных мероприятиях свободное при наличии входного билета. #тисо_самшитовая_роща</t>
+  </si>
+  <si>
+    <t>27.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1795</t>
+  </si>
+  <si>
+    <t>❗️Внимание всем, кто выслал свои истории, почта была указана с ошибкой. Ждем ваши истории на Privetzapoved@yandex.ru 🎂 В 2026 году знаменитой Тридцатке исполняется 90 лет. К этому событию мы хотим приурочить выставку в формате "фотосушки". 📍На приюте Фишт в августе развесим "сушиться" фото с маршрута №30. Но не просто фото, а фото с историей! 📝 Расскажите что связывает Вас с этим маршрутом? 📝 Быть может здесь была судьбоносная встреча, или в походе по "тридцатке" было принято важное решение, или "Тридцатка" каждый год стала для вас традицией - почему? 📝 Может быть ваши родители или бабушки-дедушки когда-то ходили по этому маршруту и сохранились архивные фотографии? 📝 Рассказывайте, присылайте фото, обязательно подписывайте его авторство: ФИО, город, с пометкой «Легенды «тридцатки». 📩 Присылайте на почту Privetzapoved@yandex.ru ТОП самых интересных мы распечатаем вместе с рассказом, важно - не более 500 знаков, и вывесим "сушиться" на приюте Фишт, а также опубликуем (по желанию) на страницах наших соцсетей. 🎁 А еще подарим памятный сувенир, связанный с Фиштом. ❗Фото с историей принимаются до 2 августа 2026 года.</t>
+  </si>
+  <si>
+    <t>25.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1794</t>
+  </si>
+  <si>
+    <t>Маршрут № 12 “Урочище Имеретинка» открыт! Оформить пропуск можно: - на сайте заповедника; - в будние дни с 9:00 до 17:00 по адресу: п. Псебай, ул. Первомайская, 186; - ежедневно с 9:00 до 17:30 на кассе в пгт. Красная Поляна, экокомплекс «Лаура», ул. Ачипсинская, 30. Подробнее о маршруте 👉 тут Просим оформлять пропуска заранее и учитывать это при планировании маршрута! 💙 max.ru/channel_kavkazzapoved #маршруты #пропуск</t>
+  </si>
+  <si>
+    <t>24.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1793</t>
+  </si>
+  <si>
+    <t>Планируете поход? Пропуск в заповедник, как билет на транспорт, — нужен заранее. ❗️Пропуск в заповедник, как и билеты на поезд, самолет и в другие места с определенными правилами и режимом посещения необходимо приобретать заранее. Маршруты заповедника могут быть закрыты, мобильная связь и интернет работают с перебоями, чтобы не оказаться в неудобном положении и испытывать сложности с оформлением пропуска, приобретением льготных билетов и заранее бронируемых услуг, пожалуйста, заблаговременно озаботитесь всем необходимым. В Кавказском заповеднике передвигаться возможно ТОЛЬКО по маршрутам! ✅ В настоящий момент открыты маршруты № 9, №8, № 30-е № 8а, №12, №13, №15 и маршруты Тисо-самшитовой рощи. На подходе к некоторым маршрутам Кавказского заповедника также необходим пропуск в Сочинский Национальный парк. На заповедные тропы только с добрыми помыслами и чистыми подошвами! До встречи на тропах! 💙 max.ru/channel_kavkazzapoved #маршруты #пропуск</t>
+  </si>
+  <si>
+    <t>24.07.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1792</t>
+  </si>
+  <si>
+    <t>🐻 ИТОГИ УЧЕТА МЕДВЕДЕЙ – 2026 С 8 по 14 июня на территории Кавказского заповедника прошел ежегодный учет бурых медведей. В работе были задействованы 20 участков, охватывающих практически всю территорию заповедника. На участки вышли группы научных сотрудников, госинспекторов и волонтеров. Главная задача – фиксировать каждую встречу: время, место, количество зверей, наличие медвежат и их возраст. Особую ценность представляют фотоснимки, которые помогут ученым в обработке. В дневники также заносили следы пребывания – отпечатки лап и помет. ❄ НЕОБЫЧНЫЕ УСЛОВИЯ В этом году природа внесла коррективы. На большей части участков всё еще лежал снег, поэтому обследовать их полностью не представлялось возможным, а значит и данные учета по этим участкам могли оказаться неточными. 📊 ЦИФРЫ УЧЕТА Всего в период учета было насчитано 170 медведей: 94 – одиночные животные. 18 пар – предположительно, разнополые. 1 группа из 3 взрослых особей. 12 самок с медвежатами-сеголетками и лончаками (до 1,5 лет). Из них лишь одна медведица была с двумя малышами, остальные – с одним. 📉 Как и предполагалось, количество визуально наблюдаемых медведей заметно снизилось практически на всех участках. Научные сотрудники связывают это с повышенной смертностью медведей за последние несколько месяцев из-за неурожая осенних нажировочных кормов в прошлом году практически по всему горно-лесному ареалу медведей на Западном Кавказе. Осенью 2025 года наблюдалась повышенная миграционная активность медведей. Животные в поисках корма проходили большие расстояния и появлялись часто там, где не наблюдались много лет. 📱Большую тревогу вызывало массовое появление медведей на окраинах населенных пунктов, где животные кормились на пунктах сбора бытовых отходов. Эта тема особенно живо обсуждалась и транслировалась в социальных сетях: многочисленные видеоролики с медведями, копошащимися в мусорках, вызвали огромный резонанс. Однако, учитывая заметную динамику снижения численности, специалисты заповедника склонны полагать, что количество медведей, выходящих в населенные пункты не увеличилось, а снимали в роликах преимущественно одних и тех же особей. Тем не менее, ситуация со складированием бытового и пищевого мусора, доступного для диких животных, по-прежнему стоит крайне остро и требует срочных мер. 💬 Териолог, ведущий научный сотрудник Кавказского заповедника, Сергей Трепет отмечает: «Вероятно, часть взрослых медведей погибла от истощения зимой и весной. Но главная угроза – повышенная эмбриональная смертность медвежат из-за недоедания медведиц. В 2027 году мы можем ожидать снижения рождаемости и дальнейшего падения численности». 🐻Учитывая, что около 15% самок с новорожденными не участвуют в размножении и обычно не попадают в учет, общую численность можно оценить в 200–220 особей, а с поправкой на недообследованные районы – в 280–300 медведей на всю территорию заповедника. Статья на сайте #медведи 💙 Кавказский заповедник в МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1791</t>
+  </si>
+  <si>
+    <t>📣 Хотите больше историй на канале?! 🥰🥰Проголосуйте тут: t.me/boost/kavkazzapoved.</t>
+  </si>
+  <si>
+    <t>21.07.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1790</t>
+  </si>
+  <si>
+    <t>🎂 В 2026 году знаменитой Тридцатке исполняется 90 лет. К этому событию мы хотим приурочить выставку в формате "фотосушки". 📍На приюте Фишт в августе развесим "сушиться" фото с маршрута №30. Но не просто фото, а фото с историей! 📝 Расскажите что связывает Вас с этим маршрутом? 📝 Быть может здесь была судьбоносная встреча, или в походе по "тридцатке" было принято важное решение, или "Тридцатка" каждый год стала для вас традицией - почему? 📝 Может быть ваши родители или бабушки-дедушки когда-то ходили по этому маршруту и сохранились архивные фотографии? 📝 Рассказывайте, присылайте фото, обязательно подписывайте его авторство: ФИО, город, с пометкой «Легенды «тридцатки». 📩 Присылайте на почту privatzapoved@yandex.ru ТОП самых интересных мы распечатаем вместе с рассказом, важно - не более 500 знаков, и вывесим "сушиться" на приюте Фишт, а также опубликуем (по желанию) на страницах наших соцсетей. 🎁 А еще подарим памятный сувенир, связанный с Фиштом. ❗Фото с историей принимаются до 2 августа 2026 года. #маршруты #90_лет_тридцатке</t>
+  </si>
+  <si>
+    <t>20.07.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1786</t>
+  </si>
+  <si>
+    <t>Сотрудники Кавказского заповедника оцифровывают заповедные тропы! 📱🏔️ Представьте: вы идете по перевалу, вокруг — бескрайние горы, связи нет совсем, но вам нужно точно зафиксировать поврежденный ветром указатель, встречу с кавказским благородным оленем, отметить место новой стоянки. Как это сделать быстро и без ручки с блокнотом? Команды отделов охраны, туризма и науки вышли в совместный «цифровой десант», чтобы протестировать на практике работу нашего нового мобильного коллектора данных. Как прошел наш полевой тест-драйв? Разделившись на группы, мы отправились по тестовым маршрутам. Каждый шаг фиксировался в приложении: 📍 отмечали инфраструктуру: каждый столб, указатель, аншлаг, лавочку и домик на кордоне. Теперь у каждого объекта есть точные GPS-координаты и фото в единой базе. 🦌 Вносили встречи с животными и научные наблюдения — база данных пополнялась прямо на ходу! Что дальше? Тестирование прошло на ура! Мы выгрузили все собранные данные и прямо сейчас вместе с разработчиками «Природа и люди: цифровые решения» докручиваем интерфейс: упрощаем формы, убираем лишнее, чтобы приложением было максимально удобно пользоваться. Часть информации будет доступна для туристов, но основная задача платформы управлять территорией. Подробнее на сайте. Проект реализуется при поддержке гранта Президентского фонда природы 🤝 #КавказскийЗаповедник #ГИСкавказсеого #президентскийфондприроды</t>
+  </si>
+  <si>
+    <t>20.07.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1785</t>
+  </si>
+  <si>
+    <t>Воскресенье, Бзерпинский карниз. Погода : + 18, штиль, переменная облачность, ясно. Трафик - 200+ человек за день, На стоянке 15 палаток, домики заняты. Людей пока немного, наслаждаемся тишиной. ⛰️</t>
+  </si>
+  <si>
+    <t>19.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1784</t>
+  </si>
+  <si>
+    <t>Что было и как прошёл семинар — подробно рассказываю здесь.</t>
+  </si>
+  <si>
+    <t>14.07.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1778</t>
+  </si>
+  <si>
+    <t>Гора Табунная и Бзерпинский карниз сейчас особенно живописны: вокруг все цветет, а вершины по-прежнему в снегу. На фото — озеро на развилке по дороге на пик Бзерпи. Напоминаем, что путь на маршрут 8а полегает через территорию Сочинского национального парка, поэтому пропуск нужен и в заповедник и в нац.парк! Оформить пропуск в заповедник Забронировать место в домиках и в палатках по номеру : +7 (918) 200-36-63 Отдел туризма: +7 (988) 150-01-02 Звонить с 9:00 до 18:00 !</t>
+  </si>
+  <si>
+    <t>14.07.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1777</t>
+  </si>
+  <si>
+    <t>🐆День переднеазиатского леопарда отмечаем вместе в Кавказском заповеднике! 15 ИЮЛЯ — дата, призванная напомнить о редкой дикой кошке и привлечь внимание к вопросам восстановления ее популяции в природе. В этот день на рекреационных объектах Кавказского заповедника пройдут эколого-просветительские мероприятия для детей и взрослых: лекции, экскурсии, мастер-классы, игры, квесты, творческие задания и показы фильмов. 🎫Программа мероприятий на 15 июля 2026 года 🌿Тисо-самшитовая роща Место проведения: п. Хоста, ул. Самшитовая, визит-центр «Тисо-самшитовая роща» Время: 12:00–17:00 В программе: - 12:00–13:00 — лекция «Переднеазиатский леопард»; - 13:00–13:30 — мастер-класс «Оставь свой след»; - 13:30–14:30 — творческие задания «Нарисуй леопарда на гальке и забери с собой», «Раскрась и забери с собой»; - 14:30–15:30 — интерактивные игры «Собери пазл леопарда», «Создай леопарда»; - акция «Подарок леопардам» — сувенир для посетителей, пришедших во время программы полностью в леопардовом принте. В течение дня: - показ фильма о Кавказском заповеднике. ⛰️Эколого-информационный центр «Лаура» Место проведения: п. Эсто-Садок, ул. Ачипсинская, визит-центр ЭИЦ «Лаура» Время: 10:00–16:00 В программе: - 10:00–11:00 — лекция «Дикие кошки Кавказа»; - 12:00–13:00 — мастер-класс по изготовлению игрушек для леопарда; - акция «Подарок леопардам» — сувенир для посетителей, пришедших во время программы полностью в леопардовом принте. В течение дня: - показ фильма «Кавказский леопард. Возвращение легенды»; - зона с аквагримом для посетителей; - акция «Оставь свой след — раскрась леопарда» — раскрашивание контура леопарда на большом холсте. 🏞️Эколого-информационный центр «Гузерипль» Место проведения: Республика Адыгея, п. Гузерипль, ЭИЦ «Гузерипль» Время: 10:00–15:00 В программе: - 10:00–11:30 — экскурсия по Тропе леопарда; - 11:30–13:00 — квест-игра «По следам леопарда»; - 14:00–17:00 — работа творческого уголка «Рисуем леопарда»; - акция «Подарок леопардам» — сувенир для посетителей, пришедших во время программы полностью в леопардовом принте. В течение дня: - показ фильма о животных Кавказского заповедника. Приглашаем провести этот день вместе с нами и узнать больше о переднеазиатском леопарде — одном из самых редких животных Кавказа.</t>
+  </si>
+  <si>
+    <t>12.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1775</t>
+  </si>
+  <si>
+    <t>Напоминаем Вам про открытую выставку в визит-центре эко-комплекса «Лаура», которая продлится до конца месяца! Территория открыта с 9:00 до 18:00 Кассы работают до 17:30 Адрес: Ачипсинская 30</t>
+  </si>
+  <si>
+    <t>11.07.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1771</t>
+  </si>
+  <si>
+    <t>Знания для ветеринаров, медосмотр для зверей: Кавказский заповедник и Фонд “Госпиталь дикой природы” провели тренинг для специалистов по работе с дикими животными. Идея проведения тренинга для ветеринарных врачей обсуждалась давно, реализовалась впервые и уже вызвала огромный отклик среди участников. Кавказский заповедник стал местом проведения мероприятия, соединившего в себе обмен знаниями в достаточно специфической теме лечения диких животных и практическую часть работы с такими пациентами. Проведение тренинга стало возможным, благодаря сотрудничеству Кавказского заповедника и Фонда “Госпиталь дикой природы”. 9 специалистов по лечению диких животных прибыли на кордон Лаура, чтобы поделиться знаниями с 20 ветеринарами из Сочи, Краснодарского края, Москвы, Армении. Знания о диагностике заболеваний и иммобилизации тут же продемонстрировали на практике. Пациентами специалистов Фонда «Госпиталь дикой природы» стали обитатели вольерного комплекса Лаура Кавказского заповедника. Для медицинского обследования выбрали самых серьезных и опасных хищников - медведя и леопарда. Что показал осмотр и зачем ветеринарам знания как лечить диких зверей - читайте на сайте: www.kavkazzapoved.ru/news/znani... Кавказский заповедник благодарит Фонд "Госпиталь дикой природы" за бесценные знания а большую любовь к нашим животным! vk.com/club184620786 подписывайтесь, у них на канале много интересного!</t>
+  </si>
+  <si>
+    <t>11.07.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1766</t>
+  </si>
+  <si>
+    <t>Маршрут № 13 Стоянка открыта, снег на территории полностью растаял. По тропе к водопадам местами еще встречаются заснеженные участки, поэтому просим быть внимательными при прохождении маршрута. Сейчас здесь особенно красиво — в разгаре цветение рододендрона, и маршрут выглядит по-настоящему живописно. Рекомендуем брать с собой трекинговые палки. Если вы идете с детьми, пожалуйста, соблюдайте особую осторожность на сложных участках тропы. Маршрут можно посетить одним днём или остаться с ночевкой в оборудованном лагере Для посещения необходим Пропуск в заповедник</t>
+  </si>
+  <si>
+    <t>07.07.26 21:48</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1763</t>
+  </si>
+  <si>
+    <t>🌊 В их глазах — наше отражение: как люди меняют жизни морских млекопитающих Кавказский заповедник и Чёрное море связаны общей экосистемой, а заповедные люди связаны общей темой сохранения дикой жизни на Земле. Приглашаем вас увидеть то, что обычно скрыто под толщей воды и за тысячи километров от цивилизации. В Сириусе проходит уникальная фотовыставка под открытым небом, которая перевернет ваш взгляд на морских обитателей. Это не просто красивые кадры, это две пронзительные истории о жизни, борьбе и спасении: 🐬 Часть 1. Тайная жизнь Черного моря Вы уверены, что хорошо знаете наших дельфинов? Афалины, белобочки и загадочные азовки — они невероятно разные, но одинаково беззащитные перед нами. Центр спасения дельфинов «Дельфа» приоткроет завесу их настоящей жизни и покажет, как каждый из нас может стать для них защитником. 🦭 Часть 2. «Попавшие в петлю: спасение тюленей» Захватывающий и честный фотопроект от сахалинской группы «Друзья океана». Это реальные истории с далекого острова Тюлений. Истории о том, как человеческий мусор мигрируя становится смертельной ловушкой, и о людях, которые рискуют собой, чтобы подарить животным свободу. Эти кадры вдохновляют и доказывают: мы можем всё исменить. 📍 Где: 6-й кластер Природного орнитологического парка (Имеретинская низменность). ⏰ Когда: Выставка работает круглосуточно до самой осени. Идеально для вдумчивых дневных прогулок или атмосферных вечерних визитов под звездами. Вход: Свободный! Приходите всей семьей, чтобы увидеть море с новой стороны, вдохновиться и, возможно, сделать первый шаг — стать волонтером охраны природы. ☀️ Организаторы проекта: Дирекция природных парков Краснодарского края 💙 При участии: группы «Друзья океана», Центра «Дельфа» и при поддержке Кавказского заповедника. MAX 🔵 #Сириус #Дельфа #ДрузьяОкеана #Орнитопарк #КавказскийЗаповедник #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>05.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1762</t>
+  </si>
+  <si>
+    <t>Сегодняшний концерт переносится в связи с погодными условиями!</t>
+  </si>
+  <si>
+    <t>04.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1760</t>
+  </si>
+  <si>
+    <t>Завтра 05.07 в 12:00 Состоится повтор открытой интерпретативной лекции и встречи с биологом. Спикер встречи — Екатерина Пажетнова, специалист по реабилитации диких животных мирового уровня. О чем поговорим? ✅ Язык медведей: какая она — истинная психология бурого хищника? ✅ Главный секрет реабилитации: как выкормить дикого зверя соской, но сделать так, чтобы он навсегда сохранил страх перед человеком и смог выжить сам? ✅ Инструкция для каждого: что делать, если вы нашли медвежонка, и почему «жалость» может его погубить. ✅ Системное добро: как работа Центра разгружает приюты и помогает государству сохранять живое наследие наших лесов. Этот проект — не просто про «пожалеть милых мишек». Это про научный подход, благодаря которому дикое животное остается диким и свободным, а не становится узником неволи. 📍 Где и когда: 📅 5 июля в 12:00 выставка и лекция в информационном центре эколого-информационного комплекса «Лаура» (вольерный комплекс КЗ) Вход: Свободный на лекцию, на посещение вольерного комплекса потребуется билет, стоимость для взрослых 300 рублей. ❤Возьмите с собой детей! Программа будет интересна взрослым и подросткам. Мероприятие проводится при поддержке Президентского Фонда Природы АНО «Центр спасения медвежат-сирот» и Кавказского заповедника Узнать больше о проекте и поддержать медвежат: 🌐 Сайт: www.orphan-bear.org 📧 Почта: OBRC.Pazhetnov@gmail.com</t>
+  </si>
+  <si>
+    <t>04.07.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1759</t>
+  </si>
+  <si>
+    <t>Друзья! Завтра у нас небольшой лесной концерт на территории эко-комплекса «Лаура». Нам будет петь Саша Волков всеми известные и любимые песни. Берите закуски, пледы, напитки и присоединяетесь к нам в 17:00! Будет уютно:) Ждем!</t>
+  </si>
+  <si>
+    <t>03.07.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1758</t>
+  </si>
+  <si>
+    <t>😍 Сейчас на альпийских склонах цветет рододендрон. Явление это не такое долгое, как хотелось бы, поэтому идите на маршрут, делайте фото и видео, и делитесь с нами!❤️ 🔵 МАХ vk.cc/cVVSmX Музыка: While You Think It Over Музыкант: Clo Sur (from Audiio)</t>
+  </si>
+  <si>
+    <t>03.07.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1757</t>
+  </si>
+  <si>
+    <t>Центр спасения медвежат-сирот и Кавказский заповедник приглашает. Каждый год в лесах России из-за шума техники, браконьерства или случайных встреч с человеком медведицы бросают свои берлоги. Напуганные, крошечные новорожденные медвежата остаются одни. Что их ждет — гибель, тесная клетка зоопарка или… возвращение домой, в дикую природу? Приглашаем вас узнать историю спасения, в которой может поучаствовать каждый. 🐻 В программе события: Уникальная фотовыставка «Вместе поможем медвежатам-сиротам выжить» Взгляните на мир глазами маленьких косолапых «выпускников» Центра. Живые кадры, редкие моменты из жизни 15–25 медвежат, которых прямо сейчас, в 2026 и 2027 годах, бережно готовят к самостоятельной жизни в лесу. Интерпретативная лекция и встреча с биологом Спикер встречи — Екатерина Пажетнова, специалист по реабилитации диких животных мирового уровня. О чем поговорим? ✅ Язык медведей: какая она — истинная психология бурого хищника? ✅ Главный секрет реабилитации: как выкормить дикого зверя соской, но сделать так, чтобы он навсегда сохранил страх перед человеком и смог выжить сам? ✅ Инструкция для каждого: что делать, если вы нашли медвежонка, и почему «жалость» может его погубить. ✅ Системное добро: как работа Центра разгружает приюты и помогает государству сохранять живое наследие наших лесов. Этот проект — не просто про «пожалеть милых мишек». Это про научный подход, благодаря которому дикое животное остается диким и свободным, а не становится узником неволи. 📍 Где и когда: 📅 4 июля в 15:00 открытие выставки и лекция в информационном центре эколого-информационного комплекса «Лаура» (вольерный комплекс КЗ) 📅 5 июля в 15:00 там же 📅 7 июля в 18:00 в Доме Культуры поселка Красная Поляна (ул.Турчинского, 49) Вход: Свободный на лекцию, на посещение вольерного комплекса потребуется билет, стоимость для взрослых 300 рублей. ❤Возьмите с собой детей! Программа будет интересна взрослым и подросткам. Мероприятие проводится при поддержке Президентского Фонда Природы АНО «Центр спасения медвежат-сирот» и Кавказского заповедника Узнать больше о проекте и поддержать медвежат: 🌐 Сайт: www.orphan-bear.org 📧 Почта: OBRC.Pazhetnov@gmail.com</t>
+  </si>
+  <si>
+    <t>02.07.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1750</t>
+  </si>
+  <si>
+    <t>🌿 Тисо-самшитовая роща: инструкция по применению Здесь время замирает. Роща - это живой музей под открытым небом, где в тени зелёных исполинов каждый может почувствовать себя путешественником во времени. Видовой состав реликтового леса почти не изменился за миллионы лет. Но даже в таком раю есть свои нюансы. Чтобы они не стали для вас сюрпризом, а прогулка прошла на «5», сохранили для вас чек-лист в карточках👆 #тисо_самшитовая_роща</t>
+  </si>
+  <si>
+    <t>02.07.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1748</t>
+  </si>
+  <si>
+    <t>⚡С сегодняшнего дня маршруты 8А и 13 открыты для прохождения с ночевкой! 🏕 ❄ Снега очень много! Выход на Карниз — ТОЛЬКО через верх Табунной (другие варианты опасны!). И главное: перед выходом ОБЯЗАТЕЛЬНО сверьте рюкзак с чек-листом снаряжения для пешего похода. #маршруты</t>
+  </si>
+  <si>
+    <t>02.07.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1747</t>
+  </si>
+  <si>
+    <t>Уже завтра 3 июля праздник “фарфоровых бутонов”: День магнолий в парке “Южные культуры”! Все гости парка смогут погрузиться в мир “фарфоровых цветков”: узнать особенность цветения разных видов и сортов, увидеть ценнейшие экземпляры, прикоснуться к прекрасному и попробовать запечатлеть их на холсте. 🖼 12:00 открытие фотовыставки “Магнолии парка”. 🎙16:00 экскурсия “Магнолии парка “Южные культуры”, сбор у главного входа в парк, ул.Нагорный тупик,13, участие по наличию мест - не более 25 человек в группе. 🎨 С 11:00 до 13:00, беседка в центральной части парка - мастер-класс по живописи. 📍с 12:00 до 15:00 Зеленая гостиная (у входа в парк со стороны Имеретинского курорта), мастер-классы. Можно будет оставить послание на заготовленных листах магнолии грандифлора или поучаствовать в творческих мастер-классах и забрать с собой самый запоминающийся сувенир, созданный своими руками. ❗Участие во всех мероприятиях бесплатное по входному билету в парк “Южные культуры” #День_магнолий #Южные_культуры</t>
+  </si>
+  <si>
+    <t>30.06.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1746</t>
+  </si>
+  <si>
+    <t>❤ Праздник “фарфоровых бутонов”: День магнолий пройдет в парке “Южные культуры” Растению, изображенному на логотипе дендрологического парка, одному из символов курорта Сочи, Кавказский заповедник посвятил ряд мероприятий и выст авку. 😍 3 июля в “Южных культурах” будет полностью посвящен любованию магнолиями. Кобус, Суланжа, звездчатая, грандифлора, Делавея и многие другие. Парк “Южные культуры” по праву может носить звание хранителя одной из самых богатых коллекций магнолий. 15 видов и более 20 сортов находятся в его зеленой коллекции - далеко не каждый ботанический сад России и Европы может похвастаться таким разнообразием. 📆 Среди прочих разновидностей дендрологи выделяют два совершенно уникальных вида - магнолия Делавея и магнолия Карпуна. Пик цветения этих экзотов, привезенных из южно-китайской провинции Юньнань, как раз приходится на июль. Именно это событие стало поводом для проведения “Дня магнолий” в Южных культурах. 3 июля все гости парка смогут погрузиться в мир “фарфоровых цветков”: узнать особенность цветения разных видов и сортов, увидеть ценнейшие экземпляры, прикоснуться к прекрасному и попробовать запечатлеть их на холсте. 📝А еще попробуем написать послание на листе магнолии (конечно на опавших листьях, которые заблаговременно соберут - в процессе мастер-класса ни одно дерево не пострадает!) Оказывается, письма на листьях магнолии — это исторически существовавшая форма почтовых отправлений. В послевоенные годы из Сочи отправляли такие “приветы с юга”, на одну сторону наносили послание, на другую - адрес и приклеивали марку. 🖼 12:00 открытие фотовыставки “Магнолии парка”. Специально ко Дню магнолий в парке “Южные культуры” на платановой аллее (рядом с входом в парк со стороны Имеретинского курорта) будет открыта выставка фотографий этих самых фотогеничных цветов. 🎙16:00 экскурсия “Магнолии парка “Южные культуры”, сбор у главного входа в парк, ул.Нагорный тупик,13, участие по наличию мест - не более 25 человек в группе. Экскурсоводы парка проведут экскурсию о цветущих экзотах и познакомят всех желающих с коллекцией магнолий в “Южных культурах”, расскажут о календаре цветения разных видов и сортов, их отличии и особенностях. 🎨 С 11:00 до 13:00, беседка в центральной части парка - мастер-класс по живописи (участие без предварительной записи, наличие мест уточняется на месте у волонтеров). Его проведут преподаватели художественной школы. 📍с 12:00 до 15:00 Зеленая гостиная (у входа в парк со стороны Имеретинского курорта), мастер-классы, участие без предварительной записи, наличие мест уточняется на месте у волонтеров). Можно будет оставить послание на заготовленных листах магнолии грандифлора или поучаствовать в творческих мастер-классах и забрать с собой самый запоминающийся сувенир, созданный своими руками. ❗Участие во всех мероприятиях бесплатное по входному билету в парк “Южные культуры” (все льготные категории также действительны). #День_магнолий #Южные_культуры</t>
+  </si>
+  <si>
+    <t>24.06.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1745</t>
+  </si>
+  <si>
+    <t>🎉 Кавказский заповедник открывает большую часть летних туристических маршрутов ✅ С 24 июня первые туристы отправятся в поход по знаменитой “Тридцатке” - все варианты прохождения маршрута №30 и все стоянки доступны. ✅Также можно планировать поход по маршруту №8 - “Через перевал Аишха к Черному морю”. Ограничения на маршруте сняты, доступны два варианта прохождения - от Черноречья и от Красной Поляны. ✅❗На озеро Кардывач (маршрут №9) тоже первые туристы могут собираться, но напомним, это единственный маршрут, где, помимо пропуска в заповедник, для всех, кто не прописан в городе Сочи, требуется пограничный пропуск. Путь на этот маршрут пролегает через территорию Национального парка, поэтому помимо пропуска в Заповедник, необходимо приобретать пропуск в Нац. парк. 📍Пока сложнее обстоят дела с открытием маршрута №13. Поход на гору Ачишхо с 24 июня доступен только до озера Зеркальное и только одним днем: стоянка у озера еще в снегу и по этой же причине инфраструктура пока не готова для размещения на ночевку. 📍Маршрут №8а “Урочище Медвежьи ворота - Бзерпинский карниз - лагерь Холодный” также открыт частично и с рядом условий. Пройти возможно только по верхней тропе горы Табунная (привычный маршрут “выглажен” снежными лавинами и пока небезопасен), только до Бзерпинского карниза и только одним днем. Путь на этот маршрут пролегает через территорию Национального парка, поэтому помимо пропуска в Заповедник, необходимо приобретать пропуск в Нац. парк. ❗Стоянка на ночевку в лагере невозможна из-за снега. На лагерь Холодный по долине реки Уруштен тропа закрыта. ⛔ Еще более сложная и снежная обстановка на маршруте №12 “Урочище Имеретинка”. Самый высокогорный маршрут всегда открывается последним, этот год не станет исключением. ❄ Как отмечают сотрудники заповедника, так долго снег в горах Красной Поляны еще не таял. Обычно в конце июня сезон на большинстве маршрутов уже в разгаре. Информация об открытии маршрутов оперативно обновляется на сайте заповедника и на официальных страницах в социальных сетях. ❗Напоминаем, что для посещения маршрутов Кавказского заповедника необходимо оформить пропуск - на КПП до выхода на маршрут или на официальном сайте Kavkazzapoved.ru Стоимость посещения - 500 рублей для взрослого, дети до 18 лет - бесплатно. Перед выходом на маршрут ознакомьтесь с правилами посещения и безопасности. Также необходимо учесть, что сейчас большая часть троп еще находится в снегу и для безопасного прохождения необходимо предусмотреть подходящее снаряжение и экипировку. 🙏Будьте внимательны и осторожны на маршрутах, не пренебрегайте правилами безопасности. Обращаем внимание, что доступ на закрытые маршруты постоянно контролируется государственными инспекторами. ❗За нарушение режима посещения территории предусмотрен штраф от 3000 рублей. 🔵 МАХ vk.cc/cVVSmX #маршруты</t>
+  </si>
+  <si>
+    <t>24.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1744</t>
+  </si>
+  <si>
+    <t>Весной мишки кажутся особенно лохматыми и взъерошенными, потому что как раз в это время начинают менять зимнюю шубку на более лёгкую летнюю. Линька идёт постепенно и может длиться несколько недель. Место : окрестности оз. Кардывач Кадры : @burtsevw</t>
+  </si>
+  <si>
+    <t>16.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1743</t>
+  </si>
+  <si>
+    <t>Сотрудники Кавказского заповедника вместе с волонтёрами провели рабочий выход на маршрут №9. 🪵Во время выхода расчистили тропу до лагеря, распилили завалы, провели уборку на территории и оценили снежную обстановку. Сейчас тропа до озера уже очищена. По всей тропе очень много следов животных 🐾 — встречаются следы серн, медведей, волков и кабанов. 🛠️Подготовка маршрута к открытию продолжается: сейчас группа совместно с инспекторами восстанавливает кладки на речках и приводит в порядок территорию туристической стоянки у озера Кардывач. 🏔️Свежую информацию о состоянии стоянки ждем со дня на день!</t>
+  </si>
+  <si>
+    <t>16.06.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1742</t>
+  </si>
+  <si>
+    <t>Миша раз, миша два... #медведи</t>
+  </si>
+  <si>
+    <t>15.06.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1735</t>
+  </si>
+  <si>
+    <t>❄️Снежная обстановка на Фиште и Бзерпинском карнизе. Это фото лучший ответ на вопрос, почему маршруты закрыты.</t>
+  </si>
+  <si>
+    <t>12.06.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1734</t>
+  </si>
+  <si>
+    <t>А вот и верный ответ рубрики #заповедный_следопыт: на фото следы волка, медведя, кабана и оленя 🐾</t>
+  </si>
+  <si>
+    <t>11.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1733</t>
+  </si>
+  <si>
+    <t>✅ Кавказский заповедник приоткрывает двери: старт летнего сезона с 12 июня Лето в горах наступает медленно — на высоте более 2000 метров всё еще лежат сугробы, поэтому полноценное открытие троп пока откладывается. 📆 Тем не менее, Кавказский заповедник нашёл компромисс и с 12 июня запускает четыре популярных маршрута в частичном формате. Маршруты доступные к посещению (с ограничениями): 📍Маршрут №15 («Красная Поляна — Медовеевка») — доступен полностью. 📍Маршрут №13 («К Ачипсинским водопадам») — открыт частично. Прогуляться можно через место отдыха «Купель» до поляны «Круглая». 📍Маршрут №8 («Через перевал Аишха к Чёрному морю») — доступен лишь отрезок со стороны Мостовского района (от кордона Черноречье до кордона Умпырь, с возможностью ночевки на стоянке Умпырь). Со стороны Красной Поляны проход закрыт. 📍Маршрут №30 (А, Б, В) (Знаменитая «Тридцатка») — работает в режиме «прогулки одного дня». Можно дойти от КПП «Лагонаки» до Инструкторской щели, но строго без ночёвки. ⚠️ Важно: все остальные тропы и туристические стоянки закрыты из-за плотного снежного покрова. За порядком и соблюдением маршрутных границ строго следят госинспекторы. Финансовый вопрос и важный лайфхак с билетами: ▫️Взрослый билет на 1 посещение 500 рублей в день. ▫️Дети до 18 лет: бесплатно. ⚠️ Внимание, технический нюанс! На сайте заповедника сейчас обновляется система бронирования. Пока процесс не завершён, чтобы оформить бесплатный билет на подростка (до 18 лет), выбирайте в выпадающем меню категорию «дети до 7 лет». Так система корректно обнулит стоимость. Полный список тех, кому положены льготы, доступен на официальном сайте. ❗️Главные правила безопасности и экологии Правила заповедника остаются строгими и неизменными. Ознакомиться с ними можно здесь Главное табу, о котором часто забывают: вход на территорию заповедника с собаками категорически запрещён. Размер, порода и наличие поводка значения не имеют — питомца придётся оставить дома. Следите за обновлениями: как только растает снег, заповедник откроет маршруты полностью. #маршруты</t>
+  </si>
+  <si>
+    <t>11.06.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1732</t>
+  </si>
+  <si>
+    <t>«Заповедный следопыт». Где-то мы видели игру с таким названием. Ну что нам мешает устроить свою игру?😁 🐾📷 На днях сотрудники заповедника, инспектируя туристический маршрут, сделали это фото. ❓Внимание вопрос: какие виды животных пользуются тропой, пока по ней не ходят толпы туристов? Свои ответы пишите в комментариях, верный опубликуем завтра! #заповедный_следопыт</t>
+  </si>
+  <si>
+    <t>10.06.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1725</t>
+  </si>
+  <si>
+    <t>❓Друзья, многих интересует, когда же откроются маршруты и туристические стоянки Кавказского заповедника. 🛠️В горах еще много снега, поэтому сейчас идет активная подготовка к сезону: сотрудники отдела туризма и охраны расчищают тропы от завалов, восстанавливают аншлаги, обновляют маркировку и проверяют состояние маршрутов и стоянок. Открытие маршрутов планируется на конец июня. Точные даты будут зависеть от погодных условий и сроков таяния снега. ❗️Напоминаем, посещение закрытых маршрутов запрещено, в горах сохраняется лавинная опасность, а тропы находятся под инспекцией сотрудников охраны. Совсем скоро мы подробнее расскажем об открытии пешеходного горного сезона и доступных маршрутах. 👆🏻А пока посмотрите какая обстановка на стоянках «оз. Зеркальное» и «оз. Кардывач» на фотографиях с обхода.</t>
+  </si>
+  <si>
+    <t>03.06.26 20:09</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1724</t>
+  </si>
+  <si>
+    <t>Дорогие, друзья! 🐢 Продолжаем набирать волонтёров по проекту «Возвращение черепахи» Если вы живете в Сочи/Сириусе или будете здесь на отдыхе и при этом обладаете обаянием и великолепными коммуникативными данными - мы вас очень ждём! Мы проводим опрос среди посетителей Тисо-самшитовой рощи. Цель масштабная — опросить 700 человек, сейчас мы примерно в середине пути🐢🐢🐢 Данные опроса уже произвели открытие! Оказалось, что черепах в районе Большого Сочи встречают гораздо чаще, чем мы думали!! Что нужно делать? Прийти в Рощу и гуляя по живописным дорожкам Малого кольца, ненавязчиво общаться с посетителями и задавать им вопросы из нашей анкеты. Свободный график: Вы можете прийти в любой день, какой вам удобен. Предварительно написать нам для получения инструктажа и пропуска. Всего 2–4 часа в день. Сроки: Приступить можно уже завтра, главное — успейте внести свой вклад в гражданскую науку до 15 июня Почему это круто? Несколько часов в тени векового леса, знааомство с людьми со всей страны за короткое время, и, самое главное, реальный вклад в изучение и сохранение живых «динозавров». Если вы готовы подарить черепашкам пару часов своего утреннего времени, пишите нам в личные сообщения 👇 Ждем вас ! 🌱🐢💚</t>
+  </si>
+  <si>
+    <t>31.05.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1721</t>
+  </si>
+  <si>
+    <t>Кавказский заповедник приглашает на сезонную работу активных молодых людей на должность смотрителя приюта / туристической стоянки «Озеро Кардывач». Ищем мужчину с опытом походов. Что важно: ▫️ дипломатичность; ▫️ грамотная речь; ▫️ умение решать конфликтные ситуации; ▫️ желательно знание маршрутов Кавказского заповедника, в частности маршрута № 9. Эта работа подойдет тому, кто: ▫️ любит горы и дикую природу; ▫️готов провести весь летний сезон в горном приюте; ▫️хочет стать частью команды и заботиться о людях; ▫️ не боится непогоды; ▫️мечтает каждый день видеть горные пики, гладь озера и лес. Если ты ведешь здоровый образ жизни, ходишь в горы и любишь общаться с людьми, возможно, эта вакансия для тебя. 👉🏻Вопросы по вакансии и откликнуться: @let_yourself_go Или в Max #вакансия</t>
+  </si>
+  <si>
+    <t>31.05.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1720</t>
+  </si>
+  <si>
+    <t>🎉Праздник детства и природы в Тисо-самшитовой роще! 1 июня, в Международный день защиты детей, приглашаем юных исследователей и их родителей провести этот особенный день на территории уникального реликтового леса. Для вас подготовлена насыщенная программа, полная открытий, творчества и живой науки. 📌Вход на территорию осуществляется по обычному билету, но участие во всех праздничных мероприятиях — абсолютно бесплатно! Программа дня:  🌿09:00 — Экскурсия «Малым кругом у древних великанов» Приглашаем вас на бесплатную прогулку по Малому кольцу Тисо-самшитовой рощи. Вы увидите деревья-долгожители, подышите воздухом, помнящим Мастодонтов, и узнаете тайны этого заповедного уголка. ❗️Важно: количество мест ограничено. 🌿11:30 — Лекция-интерактив «Природа вокруг нас. Растения Сочи» Встреча в визит-центре Тисо-самшитовой рощи. Активный член интеллектуального клуба «Городская гостиная Сочи» Татьяна Ивановна Поцелуева проведет увлекательное занятие. Гостей ждут интересные факты, загадки и неожиданные открытия о флоре нашего края. 🌿Сразу после лекции — Мастер-класс «Кузнечики» Продолжаем творить чудеса своими руками! Под руководством волонтера Л.В. Бабиной каждый ребенок сможет превратить обычные листья пальмы в забавную фигурку задорного кузнечика — живого символа лета и радости. Ждем вас в заповеднике, чтобы вместе создать самый красивый и познавательный праздник для наших детей! 🔵 МАХ vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>29.05.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1713</t>
+  </si>
+  <si>
+    <t>🏕Залог успешного похода - подготовка и знания. В Кавказском заповеднике прошел ежегодный семинар, который собрал 120 участников. 💪 Всё за один день, но без потери качества: меньше отдыха — больше знаний. 🌿Ольга Пегова, заместитель директора по экологическому просвещению, туризму и развитию территорий, в этом году отдельно посвятила часть лекции отличиям между заповедником и национальным парком. Напомнила о принципах уважения к природе — их соблюдение помогает минимизировать следы присутствия человека на заповедной территории. ❗Одно из правил посещения гласит: в заповеднике запрещено что-либо собирать, срывать, уносить с собой. 🌿 Татьяна Трепет, геоботаник, рассказала о растениях, которые страдают на тропах больше всего. Отдельный акцент — ядовитые виды, мимикрирующие под съедобные. Ошибка может быть фатальной. Вывод: в заповеднике ничего не срывать и не есть. Ну а чтобы угостить свою группу вкусным чаем с травами, можно уже сейчас заготовить такой сбор - за пределами заповедника уже цветет чабрец, мята и мелисса. 🚫 Тема домашних животных занимает одну из лидирующих строчек в рейтинге часто задаваемых вопросов. С собакой, кошкой, любимой канарейкой или хорьком по-прежнему в заповедник нельзя. Почему? Читайте здесь. 🚳Как нельзя и на велосипеде проехать по маршруту. К оборудованию велосипедных троп предъявляется ряд требований, которым пешие тропы в заповеднике не соответствуют. ❗Геннадий Пилипенко, руководитель отдела охраны территории, говорил о штрафах: за отсутствие пропуска, хождение вне маршрутов, костры и стоянки не в оборудованных местах. Государственные инспекторы и в предстоящем сезоне будут патрулировать маршруты и стоянки. В помощь им на всех приютах будут работать смотрители, чья ответственность - порядок на стоянке, контроль за соблюдением правил посещения ООПТ. 🌿 О работе отдела туризма, задачах на сезон и изменениях рассказал начальник отдела Вадим Горячев. 🐾 Сергей Трепет и Алексей Бибин (зоология и энтомология): научили не паниковать при встрече с медведем или змеей, а воспринимать это как редкую удачу. Высококлассный гид должен уметь ответить на вопрос об обитателях дикой природы, разбираться в животных и насекомых, которые встречаются вблизи троп. Алексей Бибин, энтомолог, один из руководителей проекта «Возвращение черепахи»: 🐢 представил проект по изучению черепахи Никольского — единственной сухопутной черепахи на Черноморском побережье Сочи; 🐢пригласил всех поделиться информацией о встречах с черепахой в дикой природе, заполнить анкету можно здесь 📷 Второй проект, в реализации которого крайне заинтересована заповедная наука - «Заповедная фотоловушка». Кавказский заповедник — одна из пилотных территорий (всего 6 заповедников + 1 заказник). Задача Кавказского заповедника — исследовать влияние массового туризма и курортной застройки на млекопитающих. Фотоловушки установят этим летом прямо на туристических тропах. Многие туристы невольно станут участниками проекта. 🙏Ученые просят об одном: не трогайте, не ломайте и не забирайте камеры на сувениры. Ну а если захочется получить фотографию с фотоловушки, то можно обратиться в научный отдел - там пообещали поделиться снимками. Кавказский заповедник благодарит всех участников семинара за стойкость и жажду заповедных знаний. Отдельная признательность МАУ «Художественно-исторический центр «Сириус» за поддержку и помощь в организации мероприятия. Фото: Юлия Макаренко 🔵 МАХ vk.cc/cVVSmX #семинар</t>
+  </si>
+  <si>
+    <t>27.05.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1712</t>
+  </si>
+  <si>
+    <t>Плоггинг: бег со смыслом вместе с Кавказским заповедником. 📆 31 мая | воскресенье 🕒 10:00 Приглашаем вас совместить заботу о природе с активным отдыхом — присоединяйтесь к экологической пробежке вместе с Горным Клубом Спорт-Марафон и с Кавказским заповедником! Что такое плоггинг? Это сочетание бега трусцой и сбора мусора: во время пробежки вы будете собирать мусор в специальные мешки, помогая сохранить чистоту заповедной территории. Для участия в мероприятии вам понадобится: — удобная одежда и обувь — прочный мешок для мусора (можно взять у организаторов) — перчатки для сбора мусора — рюкзак с дождевиком и теплой кофтой — бутылка воды (0,5 л) / термос с чаем и лёгкий перекус 📍 Место старта: пгт. Красная Поляна, мостик/парковка близ дома по ул. Ачишховская 1/2. ✅Мероприятие бесплатное, необходима только регистрация. Количество мест ограничено (20 человек). Продолжительность: 3-4 часа Протяженность: ~ 5 км Пробежку проведет: Инна Егорова - тренер по триатлону, плаванию, плаванию на Seabike, КМС по триатлону, Чемпионка России 2021 по триатлону на длинной дистанции среди профессионалов. До встречи в горах!</t>
+  </si>
+  <si>
+    <t>26.05.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1710</t>
+  </si>
+  <si>
+    <t>Программа семинара Кавказского заповедника для гидов-инструкторов 📆 28 мая с 10 до 18:00, с перерывом на обед (c 13:30 до 14:30) ❓Цели и задачи тренинга – что, почему и зачем должен знать экскурсовод (гид) и инструктор-проводник, работающий на территории заповедника. ✅ Что получают гиды: структурированную информацию о заповеднике из первых уст, знакомство с сотрудниками, возможность задать вопросы и получить ответы. 💬 Вводная часть. Исполняющий обязанности директора, зам директора по научной работе/ Николай Борисович Ескин Цели и задача тренинга, как будет построена программа семинара. Как заповедник видит своё взаимодействие с гидами-инструкторами 💬 Основы заповедного дела. /Ольга Владимировна Пегова, зам директора по экологическому просвещению, туризму и развитию Понятие заповедной территории. Отличие режимов заповедника, нацпарка и заказника, какого гида и туриста ждет заповедник. Основные правила посещения заповедника и почему они такие. 💬 Инспектор на ООПТ, основные принципы охраны территории /Геннадий Евгеньевич Пилипенко, зам директора по охране территории. Оформление пропуска и ответственность за пребывание без пропуска и отклонения от маршрутов. Что делать, если не укладываетесь в указанные в пропуске сроки. Основные виды нарушений посетителями и меры ответственности за них. Стоянка в неположенных местах. Водные средства передвижения – сапы, надувные матрасы и т.д. Посещение территории с собаками. 💬 Биоразнообразие. Флора. /Татьяна Григорьевна Ескина, к.б.н., старший научный сотрудник, геоботаник. Основные подходы в демонстрации растительности в заповеднике. Как и какие растения показывать. Цветовые аспекты. Как объяснить туристам, почему нельзя собирать растения и рвать цветы в заповеднике. Ядовитые и опасные растения около маршрутов. 💬 Биоразнообразие. Микромир/Алексей Ричардович Бибин, к.б.н., старший научный сотрудник. Часто встречающиеся на маршрутах заповедника насекомые, членистоногие, многоножки. Опасные насекомые и рептилии. Как правильно наблюдать насекомых в заповеднике. Где смотреть, как фотографировать. Сезонность. Проект « Возвращение черепахи», цели и задачи сохранения вида, средиземноморской черепахи Никольского. 💬 Биоразнообразие. Фауна/Сергей Алексеевич Трепет, ведущий научный сотрудник, териолог. Человек и дикие животные. История восстановления популяции зубров. Крупные млекопитающие в заповеднике, кого можно встретить на маршрутах. Как вести себя при встрече с медведем, оленем, кабаном, туром, зубром. Почему животные в заповеднике в приоритете. Как и для чего организованы учеты животных, как это происходит в заповеднике. Факторы беспокойства и их влияние на популяции млекопитающих. 💬 Туризм в заповеднике. /Горячев Вадим Владимирович, начальник отдела туризма. Основные маршруты на 2026 год. Когда открываются, почему нет точных дат. Описание маршрутов – водоснабжение, места стоянок, оборудованные стоянки. Взаимодействие гидов со смотрителями стоянок. Оформление пропусков, коллективных заявок, возврат пропусков. Рекреационные объекты и места размещения. Мусор и правила обращения с отходами – как собраться с минимум отходов. Вклад каждого. Оставлять или не оставлять излишки в домиках заповедника и почему. Фото и видеосъемка на территории заповедника, коммерческое использование. ✅Заключительная часть / Подведение итогов, ответы на вопросы, выдача электронных сертификатов. 📍Арт-кафе (федеральная территория «Сириус», Олимпийский проспект, 38, стр.2, 2-й этаж). 🎟 Условия участия: Вход свободный по обязательной регистрации. ❗Регистрируйтесь, если точно планируете идти, ещё остаётся несколько мест. #семинар</t>
+  </si>
+  <si>
+    <t>25.05.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1709</t>
+  </si>
+  <si>
+    <t>Главный ключ к сезону-2026 Приглашаем на ежегодный семинар для экскурсоводов (гидов), гидов- переводчиков и инструкторов проводников. Каждый день вы открываете для туристов мир Кавказского заповедника. Как превратить обычную прогулку в глубокое путешествие, которое меняет отношение? Как отвечать на каверзные вопросы гостей и уверенно вести группу по заповедным тропам? 28 мая мы собираемся вместе, чтобы расшифровать скрытые смыслы дикой природы, узнать главные новости сезона и получить «прокачку» от ведущих экспертов. 🧭 Блок «Охрана территории» Правила как философия безопасности. Заповедник — это дом, где человек всего лишь гость. Как донести это до туриста без скучных нотаций и запретов? На стыке охраны и смыслов специалисты отдела охраны и туризма расскажут о границах дозволенного: Про отклонение от тропы, ответственности за нарушения режима, особенности оформление пропусков и график работы маршрутов 2026 Как защитить себя и свою группу, зная актуальные правила и не стать нарушителем по незнанию. 🔬 Блок «Наука»: Живая книга заповедника (Флора и фауна) Туристы устали от сухих цифр из Википедии — они хотят историй и факты от первых лиц, которые вам расскажут Научные сотрудники Кавказского заповедника (териологи, энтомолог и ботаник) поделятся эксклюзивными данными: Заповедная перепись: Свежая статистика 2026 года — сколько на самом деле медведей, туров и серн ходит по тем же тропам, что и ваши группы. Что нужно знать гиду о растениях заповедника и что про них рассказать Тайная жизнь кавказских эндемиков. И презентация новой заповедной «звезды» - черепахи Никольского. Отдельно поговорим как гидам попасть на учеты животных 🐻🐐🦌 🌱 Блок «Экопросвещение и Туризм»: Навигатор по сезону-2026 Кавказский заповедник меняется, подстраивается под растущую нагрузку, при этом сохраняя свою дикую душу. Специалисты отдела туризма дадут вам готовые инструкции для работы: Какие премьеры и новости ждут нас на маршрутах в этом году. Разбор кейсов: Ответы на тот самый «миллион вопросов» о предстоящем сезоне, которые вам обязательно зададут туристы. 📌 Где, когда и как? В этом году мы ценим ваше время, поэтому упаковали максимум пользы в интенсивный однодневный формат. Дата: Четверг, 28 мая 2026 Время: 10:00 – 18:00 Место: Арт-кафе (федеральная территория «Сириус», Олимпийский проспект, 38, стр.2, 2-й этаж). Как добраться (до остановки «Сочи Парк»): Из центра Адлера: № 560, 554 Из Сочи (от ж/д вокзала): № 551, 555 Из аэропорта Сочи: № 535, 535э, 557 С Красной Поляны (Роза Хутор): № 535 🎟 Условия участия: Вход свободный по обязательной регистрации. ❗Количество мест в Арт-кафе ограничено, поэтому регистрируйтесь быстрее, но только если точно планируете идти!! по ЭТОЙ ССЫЛКЕ Станьте голосом заповедной природы в новом сезоне. До встречи на семинаре! 🔵 МАХ vk.cc/cVVSmX #семинар</t>
+  </si>
+  <si>
+    <t>23.05.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1701</t>
+  </si>
+  <si>
+    <t>🌺 На цветение в парк "Южные культуры" ценители ботанической эстетики слетаются как пчелы. У каждой куртины, на каждой аллее что-то, да заставляет замереть от удивления. 🌷Из экзотической коллекции сейчас в разгаре цветение лириодендронов - тюльпанового и китайского. 📍Первый образует в парке живописную аллею в районе Восточного входа, второй скрылся в тени более могучих соседей в районе аллеи секвой. 🌷Самые внимательные его конечно вычислят - по цветам, похожим на тюльпаны (фото 4 и 5). 🌹Ну и, конечно, в парке в мае начинается настоящая розовая феерия. Несколько лет назад здесь заложили новые розарии, и сейчас они уже набрали "массу" и цветут с полной отдачей. 📍Самое большое скопление роз и почти сотни сортов - у главного входа. 🔵 МАХ vk.cc/cVVSmX #цветение</t>
+  </si>
+  <si>
+    <t>22.05.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1696</t>
+  </si>
+  <si>
+    <t>Всемирный день черепахи 🐢 23 мая — рассказываем о самом уязвимом и окруженном мифами символе нашего Черноморского побережья. Черепаха Никольского (Testudo graeca nikolskii) — редкий исчезающий эндемик северо-западного Кавказа, страдающий от банального человеческого незнания. Вот 7 жестких фактов, которые развенчивают популярные обывательские заблуждения и меняют взгляд на охрану этого редкого вида. ⚠️ Факт 1. «Она не местная, её кто-то выбросил» — Самый опасный миф. Встречая эту крупную сухопутную черепаху в лесах под Анапой, в районе Геленджика или в Тисо-самшитовой роще Сочи, туристы часто думают, что это сбежавший домашний питомец, и забирают её «спасать». ✅ Реальность: Это аборигенный, исконный житель Кавказа, который жил здесь за миллионы лет до появления человека. Каждая изъятая из леса рептилия — это удар по исчезающей популяции, занесенной в Красную книгу РФ с высшим приоритетом охраны. ⚠️ Факт 2. Спасительное «выпустить в ближайший водоем» — это смертный приговор Поскольку на Юге России люди привыкли к болотным и инвазивным красноухим черепахам, сухопутную черепаху Никольского при встрече часто путают с ними и благодушно бросают в реки, озера или даже в море. ✅ Реальность: Черепаха Никольского абсолютно сухопутна. Её панцирь тяжелый, куполообразный, а на лапах нет плавательных перепонок. Брошенное в воду животное не умеет плавать и гарантированно утонет. Спасать её отправляя в воду категорически запрещено. ⚠️ Факт 3. Панцирь — это не «домик», это часть скелета Многие до сих пор верят старым мультфильмам, где черепаха может «вылезти» из своего панциря, а сам он воспринимается как прочная безжизненная броня. ✅Реальность: Панцирь — это сросшиеся ребра и позвоночник. Он пронизан кровеносными сосудами и нервными окончаниями. Черепаха чувствует даже легкое прикосновение. Когда люди царапают на панцире памятные надписи, наступают на него или роняют рептилию на камни, она испытывает адскую боль и получает внутренние травмы, которые часто приводят к медленной смерти. ⚠️ Факт 4. «Заберу домой, она будет жить в коробке на полу» — Иллюзия неприхотливости Людям кажется, что медлительное животное идеально подходит на роль живой игрушки для ребенка: не лает, ест траву, может месяцами жить под диваном. ✅Реальность: В условиях квартиры и даже дома с участком без специального террариума, мощных УФ-ламп и строгого температурного режима черепаха Никольского обречена на медленное угасание. Из-за отсутствия ультрафиолета у неё развивается рахит, панцирь размягчается и деформируется, отказывают почки. «Домашнее» содержание этого дикого эндемика — это не просто жестокое обращение, но и уголовно наказуемое деяние. ⚠️ Факт 5. Черепахи не глухие и далеко не глупые Существует миф, что рептилии живут исключительно примитивными инстинктами, ничего не слышат и не привязываются к местам. ✅ Реальность: У них прекрасный слух (хоть и нет ушных раковин, они отлично улавливают низкочастотные звуки и вибрации земли) и великолепное цветное зрение. Более того, у черепах развито сильное чувство дома (хоминг). Каждая черепаха годами живет на своем индивидуальном участке суши, знает все укрытия и кормовые точки. Если увезти её «погулять» за несколько километров и выпустить в другом лесу, она испытает колоссальный стресс и может погибнуть, пытаясь вернуться на свой законный участок. ⚠️ Факт 6. «Дикие черепахи едят всё подряд» — Миф о всеядности Добродушные дачники и туристы любят подкармливать встреченных рептилий хлебом, молоком, сыром, остатками шашлыка или кошачьим кормом. Реальность: Черепаха Никольского — почти строгий вегетарианец. Основу её рациона составляют дикорастущие сочные травы, плоды и ягоды (например, падалица дикой груши или инжира). Пища с человеческого стола наносит непоправимый вред её пищеварительной системе, вызывая токсическое отравление. ⚠️ Факт 7. Заповедные территории — их последний и единственный шанс Обыватели часто думают: «Ну что случится, если я возьму одну? Их же в лесу полно». ✅Реальность: Популяция черепахи Никольского находится в критическом состоянии. Продолжение в комментариях…</t>
+  </si>
+  <si>
+    <t>20.05.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1693</t>
+  </si>
+  <si>
+    <t>🏔️Когда откроют маршруты? Важные новости для всех, кто планирует походы по Кавказскому заповеднику! Друзья, мы знаем, как сильно вы ждете открытия наших, любимых вами туристических маршрутов и как активно планируете свои летние отпуска. Но в этом году природа решила внести свои коррективы в наши общие планы. ❄️ Зима в горах выдалась невероятно снежной, а весна — затяжной и холодной. Из-за этого на многих высокогорных участках троп до сих пор лежат огромные, плотные снежники. Снег тает очень медленно, и пока большинство маршрутов остаются непроходимыми и небезопасными для туристов. ⚠️ Что это значит для нас? Скорее всего, в этом сезоне открытие большинства турмаршрутов сдвинется на более поздний срок — ориентировочно на 20-е числа июня. Мы ставим безопасность наших гостей на первое место, поэтому не можем открыть тропы, пока по ним нельзя пройти без специального снаряжения. 📅 Когда будут точные данные? В самом начале июня сотрудники отдела туризма и госинспекторы заповедника отправятся на обязательное комплексное обследование всех ключевых троп. ✅ Мы проверим состояние перевалов, оценим готовность стоянок и приютов, проверим мосты и переправы. 📝 Сразу после обследования — в первой декаде июня — мы опубликуем точные даты открытия каждого маршрута. Пожалуйста, учитывайте эту информацию при планировании своих путешествий и покупке билетов на приюты. Горы умеют ждать, и совсем скоро они встретят нас во всей своей летней красе! 💚 Оставайтесь на связи, мы будем держать вас в курсе! 🔵 МАХ vk.cc/cVVSmX #маршруты</t>
+  </si>
+  <si>
+    <t>18.05.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1683</t>
+  </si>
+  <si>
+    <t>Весна все выше поднимается в горы. 🔎 Научные сотрудники совершают осмотры склонов, где ещё сохраняется снег и где уже зацвели «первоцветы» Внизу, у подножия гор, уже давно отцвели подснежники и цикламены, двинулись в рост травы и кустарники, покрылись новенькой листвой деревья буков, дубов и грабов. 🏔На высоте 2000 метров снег ещё лежит. На пологом западном отроге г. Тыбга, который именуется «Пастбище Абаго», субальпийские луга только освобождаются от снега. По сравнению с летним весёлым пёстрым покровом они выглядят скучно и уныло, но пожухлая трава скрывает под собой новую зелень. Если приглядеться, на субальпийских лугах заметна россыпь цветов: 🌱на северном склоне — преимущественно пролеска сибирская; 🌱на южном — помимо неё ветреница кавказская, первоцвет крупночашечный, калужница обыкновенная. Поднимаясь выше, к стремительно тающим снегам на выгревах и выдувах, обнаруживаются и другие «первоцветы»: 🌷фиалка горная, 🌷примула приятная, 🌷мускари (гадючий лук). 🌿Не отстают от трав и древесно-кустарниковая растительность. Ива козья с зеленовато-жёлтыми пучками цветов на концах ветвей сейчас хорошо контрастирует с берёзами и клёнами. По кромке леса волчье лыко обыкновенное привлекает насекомых-опылителей необыкновенным ароматом цветов. ❤️Весна в горах наступает позже, но проходит быстрее, чем на равнине. Автор: Юлия Акатова, кандидат биологических наук Старший научный сотрудник Кавказского заповедника. #цветение 🔵 МАХ Заповедника vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>16.05.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1680</t>
+  </si>
+  <si>
+    <t>❤️ Дорогие друзья, фильм-закрытие фестиваля ЭкоЧашка WILDLIFE 2.0 ADAPTING TO A NEW WORLD ДИКАЯ ПРИРОДА 2.0 АДАПТАЦИЯ К НОВОМУ МИРУ Режиссер: Патрик Центурион Продолжительность 50 мин. Австрия Фильм исследует, как дикие животные адаптируются к жизни в современных ландшафтах Центральной Европы, меняющихся под влиянием человека (индустриальные зоны, города, транспортные артерии), как животные находят новые способы выживания в созданной людьми среде, превращая "обходные пути" в новые дома. Лента показывает не только вызовы для дикой природы, но и инициативы по защите окружающей среды и восстановлению мест обитания. 🏆Награды: В апреле 2026 года фильм получил награду за«Лучший европейский фильм - Защита природы» (Best European Film - Nature Conservation). 🎙️ После показа обсуждаем фильм с Львом Шагаровым, экс-директором по охране окружающей среды и устойчивому развитию. 🙏🏻 Приходите сами, зовите друзей, отличная тема для воскресного вечера, можно с детьми! 📆 17 мая , 18:00 📍СИ отель, ул. Урицкого д.18А ❗️Регистрация #ЭкоЧашка #ЗаповеднаяЭкоЧашка2026</t>
+  </si>
+  <si>
+    <t>16.05.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1679</t>
+  </si>
+  <si>
+    <t>❗️ Встречи в 15:00 со спасателями в СИ-отель сегодня, к сожалению не будет. Переносится из-за отмены рейсов. Надеемся встреча пройдет в понедельник-вторник, сообщим здесь дополнительно.</t>
+  </si>
+  <si>
+    <t>15.05.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1671</t>
+  </si>
+  <si>
+    <t>Программа мероприятий на 16 мая: фотовыставка, кинопоказы и обсуждения. ⏰ 14:00 Открытие фотовыставки «Попавшие в петлю: спасение тюленей» о проблемах морских млекопитающих 📍Орнитологический парк в Имеретинской низменности. На снимках реальные сюжеты спасения животных из смертоносных петель, в которые они попали по вине человека, – как правило, из-за выброса пришедших в негодность рыболовных сетей с рыбодобывающих судов за борт, пластика с туристических лайнеров или оставленного людьми на берегу. ⏰ 15:00 Встреча со спасателями - Вячеславом Козловым и Павлом Ткаченко, лидерами группы помощи морским млекопитающим «Друзья океана». Регистрация на встречу! ⏰ 18:00 В рамках фестиваля ЭкоЧашка пройдет открытый показ фильма «О людях и китах» 📍Конференц-зал СИ-отель ФТ «Сириус», ул. Урицкого, д. 18а Регистрация на кинопоказ! На краю земли, где туманы скрывают горизонты, а океан диктует свои правила, уже 30 лет люди возвращаются снова и снова — ради встречи с китами. Это больше, чем наука. Это история одержимости, смелости и тихого подвига тех, кто, несмотря на штормы, холод и отсутствие ресурсов, продолжает защищать морских гигантов. Фильм, после которого по-другому смотришь на океан — и на людей. Россия • 71 мин Режиссер: Владислав Гришин #ЭкоЧашка #ЗаповеднаяЭкоЧашка2026 #фотовыставка</t>
+  </si>
+  <si>
+    <t>14.05.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1670</t>
+  </si>
+  <si>
+    <t>Приглашаем на открытый показ фильма «Наука о жизни» в рамках фестиваля ЭкоЧашка. 📆15 мая в 18:30 📍Роза Хутор, наб. Панорама, д.4., вход с набережной, Горный клуб «Спорт-Марафон» Регистрация Фильм о сложном и многогранном мире биологии на примере избранных исследований современных российских ученых. В захватывающем путешествии сквозь время и пространство зритель узнает, как отдельные эксперименты становятся частью единой научной картины. Это история о людях, чья страсть к знанию меняет будущее — шаг за шагом, открытие за открытием. Они заглядывают в прошлое, чтобы понять, как всё началось, и смотрят в будущее, чтобы сберечь наш удивительный мир. Производство: «Лаборатория Научных Фильмов» и творческий коллектив Монтикола при поддержке Министерства культуры РФ. Автор сценария: к.б.н. Надежда Дорофеева Режиссёр: Михаил Родионов Композитор: Казаков Карэн Продюсер: Антон Смирнов Продолжительность — 90 минут, Россия, 2025, 12+ После просмотра, обсуждение фильма с Натальей Парамоновой — журналистом, директором кинофестиваля ЭкоЧашка. #ЭкоЧашка #ЗаповеднаяЭкочашка2026</t>
+  </si>
+  <si>
+    <t>14.05.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1669</t>
+  </si>
+  <si>
+    <t>❤️ Любишь горы? Кавказский заповедник приглашает активных молодых людей на сезонную работу: июнь - октябрь Должность: смотритель приюта/ лагеря 📍Где: 🔵Бзерпинский карниз 🔵лагерь Холодный 🔵озеро Кардывач 🔵озеро Зеркальное 🔵лагерь на р.Чистая 🔵приют Фишт 🔵Инструкторская щель 📲 Подробности о вакансии по телефону: 8960 457 14 30 #вакансия</t>
+  </si>
+  <si>
+    <t>13.05.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1668</t>
+  </si>
+  <si>
+    <t>Приглашаем на показ фильма в рамках фестиваля ЭкоЧашка «Бесконечный день Владимира Каляева» 📆14 мая в 18:00 📍ПГТ Красная Поляна, ул. Турчинского, 49, ДК Красная Поляна Размеренная жизнь физика Владимира Каляева резко изменилась после крушения в декабре 2024 года танкеров с мазутом в Керченском проливе. Наскоро покинув лабораторию Сколтеха, он отправился волонтером в Анапу – тестировать экспериментальные методики по ликвидации мазута. Вокруг Владимира, с его бешеной энергией и энтузиазмом, быстро собралась группа волонтеров. Экспериментальный проект назвали «КБ Каляева» – «Конструкторское бюро Каляев». После новогодних праздников Сколтех оформил ученому командировку. С 28 декабря Владимир совершенствует технологию очистки в условиях штормов, ветров, загрязненного побережья и токсичных нефтепродуктов. 🎙 Смотрим и обсуждаем с директором фестиваля ЭкоЧашка Натальей Парамоновой и волонтерами, участниками ликвидации нефтеразлива в г.Анапа 2026, Россия, 12+ ❗️Ссылка для регистрации #ЭкоЧашка #ЗаповеднаяЭкочашка2026</t>
+  </si>
+  <si>
+    <t>13.05.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1666</t>
+  </si>
+  <si>
+    <t>Кинопоказ в рамках фестиваля «ЭкоЧашка» «Мои медведи. Гималайцы» и дискуссия. 📆 13 мая 18:30 Зритель отправится в уникальные сохранившиеся кедрово-широколиственные леса Дальнего Востока России, чтобы увидеть мир уссурийской тайги глазами осиротевших детенышей гималайского медведя. Продолжительность — 60 минут, Россия, 2025, 6+ После просмотра, обсуждение фильма с научными сотрудниками Кавказского Заповедника — Марией Армейсковой и Ваней Воробьевым. ✅Регистрация на сайте kpmountainclub.ru 📍 Горный Клуб Спорт-Марафон Роза Хутор, наб. Панорама, 4 (цокольный этаж отеля Radisson, лекторий Горного клуба Спорт-Марафон) 📞 +7(862)300-01-75 #ЭкоЧашка #гималайские_медведи #ЗаповеднаяЭкоЧашка2026</t>
+  </si>
+  <si>
+    <t>13.05.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1662</t>
+  </si>
+  <si>
+    <t>❄️ Любителям майских походов — важное предупреждение! Май манит нас в горы — но сейчас там не время для беспечных приключений. По последним фото и наблюдениям обстановка в горах остаётся сложной и потенциально опасной из‑за снега. Что происходит на хребте Ачишхо: ▫️Большой запас снега — хребет сильно загружен. ▫️На «греческом» подъёме есть опасные участки на траверсах. ▫️На 13‑м маршруте отмечены лавиносборные зоны. ▫️В цирках — многочисленные трещины, карнизы и следы сходов лавин. ⚠️ Почему это серьёзно? Даже самый опытный гид не может полностью исключить лавинный риск в таких условиях. Именно поэтому профессиональные проводники сейчас выбирают более безопасные низкогорные маршруты и не подвергают людей неоправданному риску. Сейчас это время крайне небезопасное. ❗️К тому же маршруты Кавказского заповедника пока закрыты. ⚠️Помните: штраф за нарушение режима посещения несопоставим с теми рисками, которые несёт весенний снег. 🔵 МАХ vk.cc/cVVSmX #маршруты #погода #ачишхо</t>
+  </si>
+  <si>
+    <t>13.05.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1652</t>
+  </si>
+  <si>
+    <t>❤️ Кавказский заповедник отметил свой День рождения — и сделал это по‑настоящему разнообразно. На всех объектах гостей ждали события, которые объединили природу, творчество и науку. ✨ Парк «Южные культуры» превратился в праздничную площадку: концерт под открытым небом — музыка сливалась с шелестом листьев и пением птиц; детский спектакль — маленькие гости с восторгом следили за приключениями героев и заряжались праздничным настроением! 🌿 В Тисо‑самшитовой роще открылась необычная выставка оттисков спилов деревьев. Каждый отпечаток — словно портрет: у каждого дерева свой почерк, свой характер,своя история, запечатлённая в узорах годовых колец. Это напоминание о том, сколько тайн хранит лес! Специальный гость Тисо‑самшитовой рощи - Григоров Андрей, специалист по интерьерным работам по дереву. 🐾 Познавательные экскурсии прошли по вольерному комплексу «Лаура». А ещё вчера начался фестиваль ЭкоЧашка , вместе с гостями и местными жителями мы посмотрели фильм «ЛЕС. Хранитель жизни» и познакомились с новой книгой об амфибиях и рептилиях, которую представил автор, Сергей Трепет. 🙏🏻 Спасибо всем, кто разделил с нами этот особенный день! Кавказский заповедник благодарит гостей за улыбки, любопытство и любовь к природе. 💚 #день_рождения_заповедника</t>
+  </si>
+  <si>
+    <t>12.05.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1651</t>
+  </si>
+  <si>
+    <t>Победитель(-и): @lbagimova</t>
+  </si>
+  <si>
+    <t>11.05.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1649</t>
+  </si>
+  <si>
+    <t>🥳 Завтра, 12 мая отмечаем 102 года Кавказскому заповеднику! ❗️Участие во всех мероприятиях и вход на объекты – бесплатно. * Викторины, лекции, выставки, экскурсии, мероприятия для детей и взрослых. Обратите внимание, запись на экскурсии - на месте, количество мест в группе ограничено - не более 25 человек. Программа: 📍Эколого-информационный центр Лаура Место проведения: визит-центр ЭИЦ «Лаура» ⏰ 10:00-17:00 🌿10:00 - Открытие Дня открытых дверей, запуск эко-квеста (входная зона экоцентра); 🌿11:00, 13:00, 15:00 - Бесплатные экскурсии по вольерному комплексу * 🌿16:00 - Подведение итогов эко-квеста (перед Визит-центром и в конференц-зале). 📍г.Майкоп Место проведения: Научный отдел Кавказского заповедника, ул. Советская, 187 ⏰11:00-14:00 🌿Урок-демонстрация «Тайны науки в Кавказском заповеднике». 🌿 Фильм: «Высокогорное плато. Мир в миниатюре. Тайные механизмы природы» 🌿 Викторины о Кавказском заповеднике. ⏰ 16.00-19.00 🌿 Лекция-презентация «Научные исследования в Кавказском заповеднике». Регистрация тут: vk.cc/cXylkU 🌿 Фильм «Ковчег». 📍Тисо-самшитовая роща Место проведения: визит-центр «Тисо-самшитовая роща» ⏰ 09:00; 13:00; 15:00 🌿 09:00; 13:00 - Бесплатная экскурсия «День заповедника на малом кольце ТСР» * 🌿15:00 - Викторина о растениях «Тайны растительного мира». В течение дня: 🌿 Выставка оттисков спилов «О чём говорят деревья». 📍Дендрологический парк федерального значения «Южные культуры». ⏰ 11:00-17:00 🌿 11:00-12:00; 13:00-14:00 - Бесплатная экскурсия * 🌿 15:00-16:00 - Концертная программа (площадка у бюста Д.В.Драчевского); 🌿16:30-17:00 - Детский спектакль «Волшебный лес» для самых маленьких (до 6 лет) у Зеленой гостиной. 📍Эколого-информационный центр Гузерипль ⏰11:00-16:30 🌿 11:00-11:30, 16:00-16:30 - праздничная лекция в музее «102 года Кавказскому заповеднику». 🌿 11:30-12:30 - Интерактивная викторина «Заповедная игра». 🌿 14:00-15:00 - настольные игры «Сроки разложения отходов» и «Эндемики и реликты». В течение дня: 🌿 показ короткометражных фильмов о Кавказском заповеднике; 🌿творческий уголок «Раскрась и забери с собой». #день_рождения_заповедника 🔵 МАХ vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>11.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1645</t>
+  </si>
+  <si>
+    <t>Фестиваль ЭкоЧашка - приходи, смотри, обсуждай! Фильм ЛЕС. Хранитель жизни. Что такое лес, как он живет, чем первозданный лес отличается от леса вторичного, как сохранить леса живыми и как мы, люди, зависим от леса. Посмотрим и обсудим с старшим научным сотрудником Кавказского заповедника Сергеем Трепетом. А после обсуждения будет презентация книги об амфибиях и рептилиях. 📆 Завтра, 12 мая 18:00–20:45 📍Красная Поляна ул. Турчинского, 49 "Дом культуры" Регистрация на показ 12+</t>
+  </si>
+  <si>
+    <t>11.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1635</t>
+  </si>
+  <si>
+    <t>🌿 Как рождается экологическое мировоззрение? Не из сухих лекций, а из деятельности, игр, прогулок и обсуждений. Именно об этом говорили и учились друг у друга участники конференции «Просвещение как инструмент для формирования экологического мировоззрения и культуры». Содружество экопросветителей собрало во Владивостоке на ежегодную конференцию педагогов, сотрудников заповедников, волонтёров и общественников из Дальнего Востока, Сибири и Кавказа. Ключевой идеей конференции поделилась Валентина Мезенцева, руководитель Клуба «Бумеранг», координатор Содружества экопросветителей: «Сейчас человечество переживает экологический кризис. Это кризис сознания. Особенность работы экопросветителей в том, чтобы помочь вспомнить: мы — часть живого сообщества Земли. Важен переход от логики эксплуатации природы к логике взаимной заботы — это путь не только к спасению планеты, но и к духовному пробуждению человека». Всех участников конференции объединяла одна мысль: экопросвещение должно не просто давать знания, а менять взгляд на мир. Экологическое мировоззрение — это не про «надо беречь природу», а про «я её часть». И мы искали инструменты, которые превращают эту идею в практику: 🃏 подвижные и карточные игры, раскрывающие природные смыслы, 📖 интерактивные занятия и мастерские, 🧠 нейрогимнастика и садовая терапия для снятия барьеров восприятия, 🎬 кинопедагогика и знакомство с законами маркетинга для продвижения идей, 🌳 даже посадка «Дерева Содружества» как символ наших общих ценностей. ⏳Трёхдневная программа конференции была построена так, чтобы теория сразу превращалась в опыт. Мы показывали свои занятия и разработки, ходили по экологическим тропам, изучали музейные экспозиции и каждый день рефлексировали: что отозвалось, что возьмём в работу, как за эти дни изменилось наше собственное отношение к подаче материала. В итоге мы вернулись в свои города не только с методическими материалами от коллег, а ещё с живыми идеями и готовностью делать совместные проекты. Потому что экологическое мировоззрение не вырастает в одиночку. Оно формируется в совместном опыте единомышленников. Хотим поделиться с вами кусочком знаний, которые получили участники конференции. 📎Прикрепляем для вас в комментариях статью Дмитрия Кавтарадзе и Арона Брудного «Основы экологического мировоззрения как задача образования для устойчивого развития». Она предлагает целостную систему взглядов и практических ориентиров для тех, кто занимается экологическим просвещением. Статья непросто написана, но в ней чётко прослеживаются полезные для практиков идеи. Благодарим за чудесное профессиональное событие с дружеской атмосферой кураторов конференции в 2026 году: Ботанический сад-институт ДВО РАН, Центр семейного образования «Архимед» и Клуб Бумеранг». Конференция организована при поддержке Благотворительного фонда содействия образованию «Дар» и Ассоциации «Русский лосось». #БерегиЖивотных #экопросвещение #экомировоззрение #СодружествоЭкопросветителей #Владивосток2026 ЭКО содружество 🐾🌏🌿| Подписаться</t>
+  </si>
+  <si>
+    <t>10.05.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1634</t>
+  </si>
+  <si>
+    <t>🥳 12 мая Кавказскому заповеднику исполняется 102 года! 🎁 Мы приготовили 12 заповедных подарков и разыгрываем их на страницах заповедника в социальных сетях! Сегодня запускаем финальный розыгрыш. Подарок - персональная экскурсия для победителя и его друзей в сопровождении экскурсоводов по одному из объектов заповедника! С вас: ✅ подписка на канал заповедника ✅ лайк нашему розыгрышу 12 мая бот выберет и опубликует победителя! Попытайте удачу в розыгрышах на страницах заповедника в Мах и ВКонтакте. #с_днем_рождения_заповедник Победитель(-и): @lbagimova</t>
+  </si>
+  <si>
+    <t>09.05.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1633</t>
+  </si>
+  <si>
+    <t>🎖Мы завершаем серию постов "Заповедное эхо войны". ⚔️ Битва за зубра Продолжение воспоминаний руководителя Зубропарка Л.Н.Шатаевой-Кушниковой (на фото) о том, как Битву за Кавказ пережило небольшое зубровое стадо и группа работников Зубропарка: Однажды послышались отголоски ближнего боя, враг подобрался к поселку Сахрай, по долине реки потянулся дым от сожженного немцами селенья. Кордон заповедника Киша стоял, мрачно ощетинившись винтовками и пулеметами с каждого балкона, чердака, окна... Слились воедино партизаны, охрана, жители... Ночью, в крошечной лесной сторожке наш коллектив вынес решение угнать зубров еще дальше в лес, в горы, в укромный уголок, где они должны были задержаться, а самим с детьми укрыться в старом балагане на реке Шише. Картофель зарыли в землю в лесу. Хлеб мы не прятали... его у нас не было совсем уже несколько месяцев. Мы рассчитывали, что по глубокому снегу, ожидая из-за каждого куста партизанской пули, немцы не пойдут нас туда искать. В эту исключительно темную декабрьскую ночь наши 2 домика и лес слились в сплошную тень. Вдруг из-за хребта Сосняки раздался гул двух вражеских самолетов. Зная цели врага, мы надеялись, что в такой темноте он не различит построек и этой маленькой, затерявшейся в горах лесной сторожки. Через несколько минут раздался гул от взрыва четырех бомб, сброшенных одна за другой. Лес на мгновение озарился ярким светом, затем опять все погрузилось во мрак. Самолеты, покружив еще некоторое время, скрылись за хребтом. Этой ночью мы постановили даже на ближайший кордон Киша за семь километров не делать след по снегу, а снег выпал метровой глубины — по такому снегу без дороги Зубровый парк трудно найти. Глубокий снег приносит много удовольствия зубрам: все стадо играет, бегая с громким сопением, затем зубры ложатся на снег, как на мягкую перину, и подолгу лежат без движения, а снег толстым слоем засыпает их; можно подумать, что животные мертвы, но они лишь наслаждаются прохладой. Оторванные от последнего кордона мы жили две недели; затем В. М. Татарков и К. Н. Кушников взяли лыжи и пошли на разведку. Четыре раза немцы бомбили Зубровый парк, но уничтожить зубров им не удалось. Чувство бодрости вливали в охрану слова партизан военкома т. Музыченко и т. Свердлова, посетивших нас в Зубровом парке: «Товарищи, держитесь! На вас возложена ответственная задача. Мы близко около вас». И опасность казалась не такой серьезной... В конце 1943 года в одном из двух домиков украшенная бумажными самодельными игрушками и несколькими свечками светилась елка для двух маленьких детей В.М. Татаркова. Звук патефона не мог заглушить гула налетевших вражеских самолетов, но в ответ на это только плотнее закрывались ставни окон и чаще менялись пластинки на патефоне. Этой тяжелой зимой 1942-43 гг. норма кормления зубров была уменьшена. Соль, овес и частично свекла бронировались для партизан и давались зубрам лишь для приманки и для поддержания дисциплины зверей по отношению к людям. Не ограничивали зубров только сеном. Звери особенно протестовали против уменьшения нормы свеклы, выстаивая подолгу против погреба со свеклой, хрюканьем и сердитым сверканьем глаз выражая протест. Когда зубры сердятся, у них особенно ярко сверкают их черные глаза. Время шло... В конце января 1943 года вражеские полчища, преследуемые Советской Армией, покатились обратно на север. Вновь завязалась связь с внешним миром, а через два месяца, 10 апреля, стадо зубров, выпущенное из загона, бодро побежало на «выгрев» искать зеленую траву. Наш маленький коллектив с новой энергией приступил к весенним работам, не прекращая круглосуточных дежурств у зубров, кочуя вместе с ними с поляны на поляну. #битва_за_зубра</t>
+  </si>
+  <si>
+    <t>09.05.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1623</t>
+  </si>
+  <si>
+    <t>🎖️💐С праздником Великой Победы! Праздник Победы в Кавказском заповеднике чтят особенно: многие сотрудники сражались на фронтах Великой Отечественной, уходили партизанами на войну, далеко не все вернулись с полей сражений. Во время Битвы за Кавказ заповедник стал местом кровопролитных боев, здесь советским солдатам удалось сдержать прорыв фашистов к Черному морю. В память о тех, кто ценой жизни защитил Родину на перевалах и горных вершинах заповедника установлены десятки мемориалов. Большинство из них могут увидеть многочисленные туристы во время походов по маршруту №30 и №8. В парке “Южные культуры” торжественное мероприятие прошло у памятника, установленного в честь сотрудников совхоза, погибших на фронтах сражений. В возложении цветов участвовали ветераны, администрация федеральной территории Сириус, местные жители и сотрудники заповедника. Праздничная программа продолжалась весь день: экскурсии, лекции, концерты прошли на рекреационных объектах заповедника. #День_Победы</t>
+  </si>
+  <si>
+    <t>08.05.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1620</t>
+  </si>
+  <si>
+    <t>🎖Мы продолжаем серию постов "Заповедное эхо войны". ⚔️Битва за зубра С осени 1941 года, в связи с военными действиями, широко поставленная работа по восстановлению зубра свелась в основном к охране и умножению приобретенного Кавказским заповедником стада. В тяжелые дни испытаний над Зубровым парком неоднократно нависала угроза уничтожения. Несколько раз немецкие самолеты пытались его разбомбить. К счастью, ни одна из сброшенных бомб не попала в цель. Во время налета немецкого отряда на кордон Киша, где помещалась зоолаборатория, были уничтожены материалы по завозу, дневники наблюдений над зубрами и вся переписка по Зубровому парку. Усадьба Зубрового парка трижды подвергалась авианалету. Опытные наблюдатели зубропарка в 1941 году были мобилизованы, из-за чего отгон зубров на дальние выпасы был отложен. Отложили и привоз новых зубров из Аскании Нова и еще одного зубра кавказской линии из Беловежской пущи, что повлияло на чистоту крови рожденного в заповеднике потомства. Все это было отложено на послевоенные годы. О том, как Битву за Кавказ пережило небольшое зубровое стадо и группа работников Зубропарка, писала в воспоминаниях (1944 года) Л.Н.Шатаева-Кушникова - руководитель Зубропарка, одна из тех, кто самоотверженно спасал зубров во время войны. "Немцы, заняв в августе 1942 года Хамышки в 25 км от Зубропарка, очень интересовались зубрами и Зубровым парком. Об этом рассказывают жители оккупированных селений, о том же говорят фотоснимки зубров Зубропарка, сделанные немцами с самолета, которые они показывали населению, распуская слухи о том, что и Гузерипль, и Киша, Зубровый парк заняты ими, а жители этих пунктов уничтожены от мала до велика, как злые партизаны. Но парк жил... Тревожные вести шли с фронта, связь с управлением заповедника прервалась. Что плохо слышно там, внизу, то громким эхом раздавалось здесь, в горах, и мы, обитатели Зубрового парка, с замиранием сердца слушали гул беспрерывно рвущихся снарядов. От партизан, пробиравшихся во вражеский стан, мы знали, что это наши летчики не дают покоя немцам с воздуха, и в сердце жила надежда на разгром врага. Коллектив наш состоял из семерых взрослых и двух маленьких детей. Сознавая всю опасность положения, круглосуточное дежурство у зубров несли четверо наблюдателей охраны: С. Г. Дубовский, К. Н. Кушников, В. М. Татарков и П. Б. Кондрашев. Три женщины: Н. Д. Дубовская, 3. И. Татаркова и Л. Н. Шатаева, дежурили на дороге. Охрана зубров чрезвычайно осложнилась. Без соответствующей одежды и обуви, не имея возможности обсушиться, целыми сутками люди должны были стоять на посту. Два раза охрана теряла зубров. Мысль, что враг мог подослать людей и украдкой угнать зверей, приводила в уныние весь наш коллектив. Однажды животных искали целый день до поздней ночи, но безрезультатно. Дежурный наблюдатель остался на ночь в балагане на Темной поляне за пять километров от основных построек. Вдруг глубокой ночью послышался шум и треск ломающихся веток, и все стадо столпилось у входа в балаган. Увидев радостно выбежавшего навстречу человека, зубры отошли и спокойно улеглись вблизи балагана. Все ближе и чаще стали слышаться ружейные выстрелы вокруг Зубрового парка. Наблюдатель К. Н. Кушников привел с кордона Киша огромную злую кавказскую овчарку под кличкой Черкес. Пес быстро понял свою задачу; на дежурстве он занимал пост на подходной тропе к пастбищу где-либо на бугорке и громким лаем оповещал нас о приближении «чужих». Громкий лай его, усиленный раскатистым эхом, далеко раздавался в горах. Зубры чрезвычайно враждебно отнеслись к собаке. Завидев ее, они всем стадом мчались к ней, очевидно с намерением уничтожить, тогда пес торопился укрыться под защиту человека. С появлением собаки на Зубровом парке близкие выстрелы прекратились. Охрана, совершая обход территории, обнаружила в двух километрах от зубрового пастбища только что брошенный шалаш, в нем сушеное мясо, остатки костра..." Продолжение завтра #битва_за_зубра</t>
+  </si>
+  <si>
+    <t>08.05.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1619</t>
+  </si>
+  <si>
+    <t>Победитель(-и): @FromNovemberToNowhere</t>
+  </si>
+  <si>
+    <t>08.05.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1617</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Праздничные события на 9-11 мая в Кавказском заповеднике 🎉 9 мая 📍Дендрологический парк федерального значения «Южные культуры» ⏰Время: 09:00 – Митинг памяти и возложение цветов к памятнику сотрудникам совхоза «Южные культуры», погибшим в Великую Отечественную войну. 10:00 Экскурсия "Кавказский заповедник в годы Войны". 10:00 Экскурсия "Заповедник в годы Войны". ❗️От главного входа, запись на кассе, 25 мест. 📍Эколого-информационный центр «Лаура» ⏰ Время: 11:30-12:30; 13:30-14:30 Лекция «Кавказский заповедник в годы ВОВ». 📍Тисо-самшитовая роща, пос.Хоста, ул.Самшитовая ⏰Время: 11:00-12:00; 15:00-16:00 Лекция «Кавказский заповедник в годы ВОВ» 📍Эколого-информационный центр «Гузерипль» ⏰ Время: 10:00-10:30 – Митинг памяти и возложение цветов к мемориалу на кордоне Гузерипль; 10:45-12:00 - Концерт учащихся школы искусств №1 г. Майкопа; 14:00-16:00 - Показ к/фильма «Битва за Кавказ». В течение дня: ✅ патриотическая выставка «Великая Победа: память на века» о заповеднике во время Битвы за Кавказ и вкладе сотрудников в Победу; ✅ станция «Кроссворд памяти» с вручением праздничных сувениров. 🎉10 мая 📍Эколого-информационный центр «Гузерипль» ⏰ Время: 11:30-15:00. Демоэкскурсия по п. Гузерипль «Тропами войны. Бой за Гузерипль. Красная Земля»; Просмотр фильма в зале Музея Природы «Выше неба, выше гор. Битва на перевалах». 🎉11 мая 📍Тисо-самшитовая роща ⏰ Время: 11:00-12:30 Ботаническая лекция о растениях ВОВ "Две силы-природа и подвиг: о войне, травах и спасенных жизнях" ❗️ Участие во всех мероприятиях по входному билету на объект 🔵 МАХ vk.cc/cVVSmX #афиша #ДеньПобеды #9Мая</t>
+  </si>
+  <si>
+    <t>07.05.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1616</t>
+  </si>
+  <si>
+    <t>🎖Мы продолжаем серию постов "Заповедное эхо войны". 🦬 Битва за зубра С началом Великой Отечественной войны и призывом некоторых научных работников в ряды Советской Армии научная работа несколько сократилась, но не замерла. В этот период заповедник, идя навстречу запросам военного времени, перестраивает свою тематику в разрезе первоочередных нужд Родины. Накопленные богатства заповедника оказали большую службу войскам. Когда оказалось, что части Советской Армии терпят острый недостаток в продуктах, заповедник организовал при помощи опытных наблюдателей охраны отстрел диких животных. 5-10% общего количества животных было достаточно, чтобы улучшить питание бойцов и партизан. На общем поголовье животных это почти не отразилось, а воинским частям и раненым было обеспечено полноценное питание. Как только ситуация со снабжением наладилась, руководством заповедника (и.о. директора Н.Е Лаврентьев) тут же было дано распоряжение - возобновить действие заповедного режима: браконьеров задерживать, оружие отбирать с составлением протоколов. Всякое разрешение на охоту в КГЗ считать недействительным. Об этом свидетельствуют записи в архивах приказов заповедника за 1943 год. В 1944 году научная работа почти полностью восстановилась. Некоторые научные работники вернулись и приступили к выполнению тематики (ботаники В. Н. Альпер и Г. П. Вязовская). Еще одна научная программа из-за развернувшихся на территории военных действий, оказалась под угрозой. А сохранение животных под постоянным бомбежками стало настоящим подвигом сотрудников заповедника. В 1940 году в заповедник из Аскания-Нова были привезены 5 зубров - 1 самец и 4 самки. Животные были помещены в загон площадью 13,2 га, сооруженный в северном отделе заповедника на южном склоне хребта Сосняки (в 7 км от ближайшего кордона Киша). Сотрудники зубропарка вели наблюдения, первый этап программы восстановления зубра - их акклиматизация и размножение - проходили успешно. Но война помешала многим планам по восстановлению зубра вовремя реализоваться. Продолжение завтра #битва_за_зубра</t>
+  </si>
+  <si>
+    <t>07.05.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1615</t>
+  </si>
+  <si>
+    <t>🎉«День рождения заповедника» 12 мая 2026 года 📍Эколого-информационный центр Лаура Место проведения: визит-центр ЭИЦ «Лаура» ⏰ 10:00-17:00 🌿10:00 - Открытие Дня открытых дверей, запуск эко-квеста (входная зона экоцентра); 🌿11:00, 13:00, 15:00 - Бесплатные экскурсии по вольерному комплексу * 🌿16:00 - Подведение итогов эко-квеста (перед Визит-центром и в конференц-зале). 📍г.Майкоп Место проведения: Научный отдел Кавказского заповедника, ул. Советская, 187 ⏰11:00-14:00 🌿Урок-демонстрация «Тайны науки в Кавказском заповеднике». 🌿 Фильм: «Высокогорное плато. Мир в миниатюре. Тайные механизмы природы» 🌿 Викторины о Кавказском заповеднике. ⏰ 16.00-19.00 🌿 Лекция-презентация «Научные исследования в Кавказском заповеднике». Регистрация тут: vk.cc/cXylkU 🌿 Фильм «Ковчег». 📍Тисо-самшитовая роща Место проведения: визит-центр «Тисо-самшитовая роща» ⏰ 09:00; 13:00; 15:00 🌿 09:00; 13:00 - Бесплатная экскурсия «День заповедника на малом кольце ТСР» * 🌿15:00 - Викторина о растениях «Тайны растительного мира». В течение дня: 🌿 Выставка оттисков спилов «О чём говорят деревья». 📍Дендрологический парк федерального значения «Южные культуры». ⏰ 11:00-17:00 🌿 11:00-12:00; 13:00-14:00 - Бесплатная экскурсия * 🌿 15:00-16:00 - Концертная программа (площадка у бюста Д.В.Драчевского); 🌿16:30-17:00 - Детский спектакль «Волшебный лес» для самых маленьких (до 6 лет) у Зеленой гостиной. 📍Эколого-информационный центр Гузерипль ⏰11:00-16:30 🌿 11:00-11:30, 16:00-16:30 - праздничная лекция в музее «102 года Кавказскому заповеднику». 🌿 11:30-12:30 - Интерактивная викторина «Заповедная игра». 🌿 14:00-15:00 - настольные игры «Сроки разложения отходов» и «Эндемики и реликты». В течение дня: 🌿 показ короткометражных фильмов о Кавказском заповеднике; 🌿творческий уголок «Раскрась и забери с собой». ❗️Участие во всех мероприятиях и вход на объекты – бесплатно. * Запись на экскурсии - на месте, количество мест в группе ограничено - не более 25 человек. #день_рождения_заповедника 🔵 МАХ vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>06.05.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1613</t>
+  </si>
+  <si>
+    <t>🎖Мы продолжаем серию постов "Заповедное эхо войны". Работники заповедника на службе фронту. 30 августа 1942 года наблюдатели вооруженной охраны заповедника А. Ф. Цыркунов А.Ф. и П.И. Комнатный по приказанию старшего лейтенанта Ф.А. Шипа разыскали на склонах горы Бзыке заблудившийся минометный взвод, приданный роте, и вывели его в Гузерипль. В это время проявил доблесть наблюдатель вооруженной охраны заповедника А.А. Турбаенко (на фото). Он в одиночку принес на своих плечах из-за Белореченского перевала в Гузерипль радиостанцию, пробравшись через труднопроходимые горнолесистые дебри верховьев реки Белой, установил радиосвязь командования 379-го горнострелкового полка с ротой т.Шипа. 10 сентября 1942 года рота т.Шипа, усиленная минометным взводом, ночью, под прикрытием темноты, преодолев в полной тишине расстояние в 16 км, неожиданно атаковала селение Хамышки, где были расположены фашистские войска - они откатились в панике на 22 километра до станицы Даховской. В этой операции нашим войскам оказали бесценную помощь наблюдатели вооруженной охраны заповедника А.В. Никифоров и П. П. Гукалов. Они ночью, скрытно, через ущелье провели наши войска к селу. Будучи жителями села, они знали свое селение и дали исчерпывающую информацию о рельефе местности, о плане села, расстоянии до расположения ключевых позиций противника. Активная оборона в этот период происходила на территории Южного отдела заповедника. На перевале Псеашха и Аишха нашим войскам помогала охрана Южного отдела: П.А. Савельев, А.Я. Кейв. И. Т. Куницын, М.И. Михалев, Н. Д. Ларин и другие регулярно обслуживали в качестве проводников и разведчиков в осенне-зимних условиях отряды Советской армии и партизан при переходах их через перевалы Псеашха и Аишха. Все они впоследствии были награждены медалью за оборону Кавказа. А.В. Кейв в этих операциях был ранен. Завтра мы начнём рассказывать о "Битве за зубра". #Заповедное_эхо_войны</t>
+  </si>
+  <si>
+    <t>05.05.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1612</t>
+  </si>
+  <si>
+    <t>🎉12 мая Кавказскому заповеднику исполняется 102 года! 🎁Мы приготовили 12 заповедных подарков и разыграем их на страницах заповедника в социальных сетях! Тут мы разыграем 4 подарка до 12 мая. ❤️Третий подарок - Набор полезных заповедных сувениров! С вас:  ✅ подписка на канал заповедника  ✅ лайк нашему розыгрышу 8 мая в 15:00 бот выберет и опубликует победителя! Попытайте удачу в розыгрышах на страницах заповедника в ВКонтакте и Мах. #с_днем_рождения_заповедник</t>
+  </si>
+  <si>
+    <t>05.05.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1611</t>
+  </si>
+  <si>
+    <t>🎖Мы продолжаем серию постов "Заповедное эхо войны". 💪Работники заповедника на службе фронту Деятельное участие в обороне Кавказа приняли ученые заповедника, по тем или иным причинам не мобилизованные в действующую армию и остававшиеся на службе тыла. Научные сотрудники под руководством Леонида Ивановича Соснина не оставляли исследовательской работы, только теперь ботаническая тематика приобрела оборонный уклон. По воспоминаниям В.Н. Альпер, в соответствии с запросами военного времени, главное внимание было обращено на сбор лекарственных растений (мандрагора, валериана, наперстянка, черника, шиповник и др.), а параллельно изучалось распространение важнейших из них на территории заповедника, вырабатывались методы сушки, устанавливались нормы выработки. Заповедник организовал широкие заготовки природного лекарственного сырья. Все это шло на нужды обороны. Заведующий научной частью заповедника кандидат биологических наук Л.И. Соснин спас и бережно сохранил все научные ценности заповедника: архив, библиотеку, фототеку и анатомические материалы. Вместе со своей женой, Верой Александровной, он организовал для детей сотрудников и эвакуированных экстернат за школу-десятилетку. Несмотря на то, что все пути в Гузерипль были отрезаны немцами, краевой отдел народного образования, эвакуированный в Сочи, доставлял сюда на «кукурузнике» учебники, бумагу и карандаши. Заслуживает отдельного упоминания семья метеоролога Кавказского заповедника в Гузерипле Никитина Ивана Андреевича, его жены Марии Васильевны, их дочерей Гали и Жени. По воспоминаниям майкопского партизана И.Я. Виляховского в здании метеорологической станции располагался штаб 3-й роты. Никитин Иван Андреевич и его жена проводили метеорологические наблюдения для командования и отправляли в Сочи. Иван Андреевич первым встретил в поселке Гузерипль солдат 3-й роты, ввел в курс событий командование, организовал народ на помощь войскам. Его дочери Галя и Женя сопровождали раненых по горным тропам в медсанбат, располагавшийся на Белореченском перевале. Продолжение завтра #Заповедное_эхо_войны</t>
+  </si>
+  <si>
+    <t>05.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1609</t>
+  </si>
+  <si>
+    <t>🥳 12 мая Кавказскому заповеднику исполнится 102 года! Сотрудники экопросвещения и туризма подготовили массу эколого-просветительских, творческих и развлекательных мероприятий для гостей Заповедника. В честь Дня Рождения, как всегда, Кавказский заповедник открывает двери эколого-информационных центров и рекреационных объектов. Приглашаем всех желающих разделить этот праздник и поздравить заповедник! Программа мероприятий в афише☝🏻 #День_рождения #102_года #с_днем_рождения_заповедник #афиша 🔵МАХ vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>04.05.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1608</t>
+  </si>
+  <si>
+    <t>🎖Мы продолжаем серию постов "Заповедное эхо войны". 💪Работники заповедника на службе фронту Грянула Великая Отечественная война. Часть научных сотрудников и работников охраны заповедника вступила в ряды Советской Армии, оставшийся коллектив старался вести работу на нормальном уровне. Как писал в своих воспоминаниях начальник охраны заповедника К. Г. Архангельский, «сотрудники заповедника, опираясь на его богатейшие природные ресурсы и сложную топографию дикой горной страны, стали активными участниками успешного сопротивления, которое встретили здесь фашисты и которое привело к окончательному провалу их планов форсировать на этом участке горные перевалы». В августе 1942 г. немцы неудержимо рвались к плодородным полям Кубани. Враг занял ближайший к заповеднику город Майкоп, затем сел. Хамышки (15 км от Гузерипля), а через несколько дней фашисты попытались взять Гузерипль. Полтора километра не дошли немцы до поселка, где находится управление заповедника и его научная часть. Здесь немецко-фашистским отрядам 19 августа 1942 г. был дан решительный отпор подоспевшими из Закавказья частями Советской Армии. Гузерипль остался цел, научные фонды заповедника рукописи, научные труды, библиотека и пр. были спасены. Расположенный в 1,3 км от Кировского прииска один из старейших кордонов заповедника, еще помнящий егерей княжеской охоты, сожжен дотла, мост у кордона через р. Черную (Уруштен) взорван. На Умпыре не осталось ни одной не сожженной постройки. Все опытные посадки заповедника вокруг этого селения были уничтожены. На видео на крыльце конторы заповедника в Гузерипле в первом ряду слева направо: М.А.Заблоцкий, Н.Е.Лаврентьев, В.И.Аносов, Э.Д.Жаркова, Я.Ф.Бельмес, И.Л.Деревянко, 1940 год. Продолжение завтра #Заповедное_эхо_войны #Гузерипль Фото оживлена с помощью ИИ</t>
+  </si>
+  <si>
+    <t>04.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1607</t>
+  </si>
+  <si>
+    <t>Победитель(-и): @petal_dust_u</t>
+  </si>
+  <si>
+    <t>04.05.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1606</t>
+  </si>
+  <si>
+    <t>Скоро! Праздничные мероприятия в Кавказском заповеднике: 🎉 9 мая 📍Дендрологический парк федерального значения «Южные культуры» ⏰Время: 09:00 – Митинг памяти и возложение цветов к памятнику сотрудникам совхоза «Южные культуры», погибшим в Великую Отечественную войну. 10:00 Экскурсия "Кавказский заповедник в годы Войны". 10:00 Экскурсия "Заповедник в годы Войны". ❗️От главного входа, запись на кассе, 25 мест. 📍Эколого-информационный центр «Лаура» ⏰ Время: 11:30-12:30; 13:30-14:30 Лекция «Кавказский заповедник в годы ВОВ». 📍Тисо-самшитовая роща, пос.Хоста, ул.Самшитовая ⏰Время: 11:00-12:00; 15:00-16:00 Лекция «Кавказский заповедник в годы ВОВ» 📍Эколого-информационный центр «Гузерипль» ⏰ Время: 10:00-10:30 – Митинг памяти и возложение цветов к мемориалу на кордоне Гузерипль; 10:45-12:00 - Концерт учащихся школы искусств №1 г. Майкопа; 14:00-16:00 - Показ к/фильма «Битва за Кавказ». В течение дня: ✅патриотическая выставка «Великая Победа: память на века» о заповеднике во время Битвы за Кавказ и вкладе сотрудников в Победу; ✅станция «Кроссворд памяти» с вручением праздничных сувениров. 🎉10 мая 📍Эколого-информационный центр «Гузерипль» ⏰ Время: 11:30-15:00. Демоэкскурсия по п. Гузерипль «Тропами войны. Бой за Гузерипль. Красная Земля»; Просмотр фильма в зале Музея Природы «Выше неба, выше гор. Битва на перевалах». 🎉11 мая 📍Тисо-самшитовая роща ⏰ Время: 11:00-12:30 Ботаническая лекция о растениях ВОВ "Две силы-природа и подвиг: о войне, травах и спасенных жизнях" 🔵 МАХ vk.cc/cVVSmX #афиша #ДеньПобеды #9Мая</t>
+  </si>
+  <si>
+    <t>03.05.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1603</t>
+  </si>
+  <si>
+    <t>🎖Мы продолжаем серию постов "Заповедное эхо войны". Для реализации грандиозного плана Гитлера на Кавказе специальные горнострелковые части готовились заблаговременно. В них отбирались физически крепкие и здоровые парни, не старше 24 лет, занимающиеся альпинизмом. Гебельсовская пропаганда называла их «снежными барсами». Они отличались большой выносливостью, умением действовать как мелкими группами, так и в одиночку, были неплохими снайперами и следопытами. Для многих «снежных барсов» высокогорная часть Кавказских гор была хорошо знакома. Готовясь к войне, они досконально изучили эту труднодоступную местность. Еще в 1938 году многие из них в составе туристических групп прошли по горным тропам Кавказа. Им удалось составить подробнейшие географические карты с описанием почти всех перевалов, снежных пиков, скалистых хребтов. Досконально были изучены кордон Умпырь, лагеря Уруштен и Холодный, перевалы Аишха и Псеашхо. Надо сказать, что над вооружением и оснащением «барсов» работала почти вся военная промышленность Германии. Экипировка «альпийских егерей» продумывалась с особой тщательностью. В ней предусматривалось всё до мелочей: фланелевое белье, суконные брюки и куртки, спальные мешки, ледорубы, ботинки с шипами, альпенштоки, солнцезащитные очки, термосы, патроны для разогрева пищи, печки для обогрева блиндажей и многое другое. В медицинских аптечках горных стрелков уже в то время были антидоты и специальные гипсовые повязки. Перед пищевой промышленностью была поставлена задача - разработать и изготовить консервные банки из особой жести, чтобы солдаты могли разогревать мясную тушенку в любых погодных условиях с помощью только воды и карбида. Горные стрелки вермахта такие консервы получили. Неоспоримое преимущество имели гитлеровцы в оснащении телефонной и радиоаппаратурой. Если в наших воинских соединениях применялся один тип радиостанций (облегченные радиостанции стали поступать в армию только в октябре 1942 года), то фашисты использовали пять видов передатчиков, работающих на коротких и ультракоротких волнах. Завтра мы начнем рассказывать о работниках заповедника на службе фронту. ⚔️ Хронология сражений в битве за Кавказ на сайте заповедника, часть 2 #Заповедное_эхо_войны #Битва_за_Кавказ</t>
+  </si>
+  <si>
+    <t>02.05.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1595</t>
+  </si>
+  <si>
+    <t>По предварительным оценкам, обстановка в горах указывает на позднее открытие сезона походов. ❌ На май точно не нужно планировать. ✅ Середина июня — пока вероятнее всего. Сотрудники отдела туризма уже обследуют маршруты, наметили планы по ремонту и оборудованию. Но всё основное действие — только после таяния снега. На фото: 📍 Метеостанция, оз. Зеркальное. 📅 28 апреля 🌨 Высота снега: от 2 до 4,5 метров #открытие_сезона #погода 🔵МАХ Заповедника</t>
+  </si>
+  <si>
+    <t>02.05.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1591</t>
+  </si>
+  <si>
+    <t>🎖Мы продолжаем серию постов "Заповедное эхо войны". 📆Только 20 августа 1942 года, когда угроза выхода врага к Черноморскому побережью стала реальной, Ставка Верховного Главнокомандования своей директивой потребовала от командующего Закавказским фронтом немедленного усиления обороны Главного Кавказского хребта и срочного создания запасов продовольствия, топлива и боеприпасов на четыре месяца. Однако недостаток материальных средств и сложные дорожные условия не позволили выполнить эти задачи в намеченные сроки. Горные перевалы защищали воины 20-й горнострелковой дивизии (комдив - полковник А.П.Турчинский, комиссар - Л.Ф.Галанзия) и 33-й мотострелковый полк оперативных войск НКВД (комдив - полковник А.А.Дзернейко). 📍Район дислокации дивизии простирался от Сухуми до Лазаревской. Она должна была подготовить и занять оборону по отрогам Главного Кавказского хребта. В их задачу входило прикрытие заоблачного фронта на северных и южных склонах, включая перевалы Хокуч, Аишха, Псеашхо и Белореченский. В начале боев обмундирование у красноармейцев 20-й дивизии было таким, как у всех советских подразделений, воевавших на равнине. Бойцы, защищавшие перевалы, имели совершенно непригодные для суровых горных условий шинели, ботинки с обмотками или сапоги, которые выдерживали всего лишь нескольких суток ходьбы по скальным породам и каменным осыпям. В такой экипировке было трудно просто передвигаться в горах, а не то, чтобы воевать. Отсутствовали не только соответствующая униформа, но и горное снаряжение, лагерные и индивидуальные плащ-палатки. Оружие советских горных стрелков предназначалось только для ведения боев на равнине. В арсенале красноармейцев - обычные минометы 50-го, 82-го и 107 калибров, станковые пулеметы «Максим», винтовки Мосина. Численный состав 20-й дивизии на 1 апреля 1942 года составлял 11819 человек, а на 1 декабря 1942 года после переброски с Кавказских перевалов на другой участок фронта - 7752 человека. В дивизию входили: 67-й, 174-й,265-й и 379-й стрелковые полки, а также 61-й артполк, 279-й отдельный артдивизион, 174-й батальон связи, 161-й отдельный саперный батальон, 281-я истребительная, противотанковая батарея, 121-й отдельный медико-санитарный батальон, 409-я отдельная авторота, повозный гурт скота, передвижная авторемонтная мастерская, дивизионный ветеринарный лазарет, 221-я полевая касса Госбанка. В горных боях за Кавказ принимали участие вражеские соединения, принадлежавшие 4-й горнострелковой дивизии, организованной в октябре 1940 года. Кодовое название дивизии - «Enzian» - переводилось с немецкого, как альпийский цветок «Горечавка». Кстати, это растение с нежно-голубыми цветами можно встретить на высокогорных лугах Кавказского заповедника. С сентября 1942 года для усиления «Горечавки» были задействованы 97-я легкопехотная дивизия, солдаты 3-й румынской горнострелковой дивизии и другие легионеры. С воздуха их активно поддерживала авиация. Немецкие самолеты базировались на аэродромах Майкопа, станицы Ярославской, сел Мостовое и Шедок. Продолжение завтра ⚔️Хронология сражений в битве за Кавказ на сайте заповедника, часть 1 #Заповедное_эхо_войны #Битва_за_Кавказ На иллюстрации фотография "оживлена" с помощью ИИ.</t>
+  </si>
+  <si>
+    <t>01.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1590</t>
+  </si>
+  <si>
+    <t>12 мая Кавказскому заповеднику исполняется 102 года! 🥳 Мы приготовили 12 заповедных подарков и разыграем их на страницах заповедника в социальных сетях! Тут мы разыграем 4 подарка до 12 мая. 🎁 Второй подарок - мягкая игрушка "Зубр" - символ Кавказского заповедника С вас: ✅ подписка на канал Кавказский заповедник ✅ лайк нашему розыгрышу 4 мая Бот выберет и опубликует победителя! 🥰 Попытайте удачу в розыгрышах на страницах заповедника в Мах и ВКонтакте. #с_днем_рождения_заповедник</t>
+  </si>
+  <si>
+    <t>01.05.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1589</t>
+  </si>
+  <si>
+    <t>🎖Сегодня мы начинаем серию постов "Заповедное эхо войны". ⚔️Первые три части будут посвящены битве за Кавказ. 📆 В конце июля - начале августа 1942 года боевые действия Северо-Кавказского фронта велись в чрезвычайно сложной обстановке. Противник, обладавший количественным преимуществом в танках и авиации, прорвал оборону наших войск и стал готовить наступление на Главный Кавказский хребет. Сражения в условиях высокогорья разительно отличаются от боев на равнине. Здесь в основном нет сплошной линии обороны. Небольшие группы, подразделения или одиночные горные стрелки вели бои зам каждый хребет, тропу, господствующую высоту. Особенность боя в горах в том, что он ведется в трех измерениях: сверху, снизу и спереди. ⚔️ Планы фашистов по захвату Кавказа Задолго до начала второй мировой войны стратеги вермахта с особой тщательностью готовили одну из важнейших операций - завоевание Северного Кавказа. Сам Кавказ являлся для них промежуточной «мишенью». Основная цель заключалась в том, чтобы проложить себе дорогу в Закавказье - к Бакинской нефти. Фашистские генералы полагали, что, лишившись военно-экономических ресурсов, Вооруженные Силы Советского Союза не смогут продолжать борьбу. Покорив Кавказ, гитлеровские орды должны были войти в Иран и далее направиться на Тибет, продолжая распространять своё мировое господство. Эта грандиозная военная операция под названием «Эдельвейс» разрабатывалась лично под руководством Адольфа Гитлера. И сам Гитлер, и его фашистские военачальники были уверены в абсолютном успехе своих замыслов, поэтому на её исполнение отводилось всего два месяца. В этот короткий промежуток времени предполагалось захватить весь Кавказ и его высокогорные перевалы, в том числе Мостовские - Аишха и Псеашхо. ⚔️ Организация обороны горных перевалов Кавказа Оборона Главного Кавказского хребта была возложена на 46-ю армию Закавказского фронта под командованием генерал-лейтенанта В.Ф. Сергацкова. С 28 сентября 1942 года армию возглавил генерал-лейтенант К.Н.Леселидзе. Кроме Для обороны горных перевалов от Нальчика (Бечо) до Сочи (Белореченский) был выделен кавалерийский эскадрон и 12 стрелковых рот. Но обширные стратегические задачи, поставленные перед армией, явно превышали возможности её подразделений. 📆 План летнего 1942 года наступления фашистской армии на южном фланге фронта предполагал прорыв на Кавказ. В одной из директив Гитлер требовал немедленно овладеть перевалами через Кавказский хребет и выйти к Черному морю. Но Ставка и Генштаб Красной Армии, анализируя общую оперативно-стратегическую обстановку на юге страны в 1942 году, сочли, что главный удар противник нанесет на сталинградском направлении, другие же направления на этом этапе войны станут играть второстепенную роль. В результате такого видения военных операций Северный Кавказ остался без резервов, а необходимые варианты действий на случай резкого изменения обстановки не были проработаны. Для обороны Главного Кавказского хребта это имело роковые последствия. Продолжение завтра #Заповедное_эхо_войны #Битва_за_Кавказ На иллюстрации фотография "оживлена" с помощью ИИ.</t>
+  </si>
+  <si>
+    <t>30.04.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1588</t>
+  </si>
+  <si>
+    <t>📣 Напоминаем о программе мероприятий на майских праздниках на объектах заповедника! ❤️Её также можно посмотреть на сайте #афиша</t>
+  </si>
+  <si>
+    <t>30.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1587</t>
+  </si>
+  <si>
+    <t>Победитель(-и): @Forstaug</t>
+  </si>
+  <si>
+    <t>28.04.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1585</t>
+  </si>
+  <si>
+    <t>Впереди майские выходные, с «перерывом» на работу Но в заповеднике не до отдыха! 📆 Уже сверстана программа мероприятий. 📌 Планируем и лекции, и экскурсии. Поделимся новыми знаниями и подарим новые эмоции. Конечно, 9 мая и в канун праздника пройдут мероприятия ко Дню Победы - для Кавказского заповедника это отдельные страницы истории. ❤️ Поэтому, планируя выходные для себя и семьи, обратите внимание на нашу программу. Ну, а в День рождения заповедника, 12 мая, тоже ожидается много интересного. Следите за анонсами! #афиша</t>
+  </si>
+  <si>
+    <t>28.04.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1584</t>
+  </si>
+  <si>
+    <t>12 мая Кавказскому заповеднику исполняется 102 года! 🥳 Мы приготовили 12 заповедных подарков и разыграем их на страницах заповедника в социальных сетях! Тут мы разыграем 4 подарка до 12 мая. 🎁 Первый подарок - книга "Животные Кавказа" С вас: ✅ подписка на наш канал - Кавказский заповедник ✅ лайк нашему розыгрышу 30 апреля в 12:00 бот определит победителя Попытайте удачу в розыгрышах на страницах заповедника в ВКонтакте и Max. #с_днем_рождения_заповедник</t>
+  </si>
+  <si>
+    <t>27.04.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1579</t>
+  </si>
+  <si>
+    <t>Подготовка к летнему сезону: рабочий выезд на Бзерпинский карниз ⛄️ Первым делом оцените уровень снега сейчас на Бзерпинском карнизе! Сотрудники отдела туризма активно готовятся к открытию нового туристического сезона. Одной из ключевых точек традиционно является Бзерпинский карниз. На днях коллектив организовал плановый рабочий поход на эту локацию. ✅ Собран бытовой мусор, отработанные газовые баллоны. Кроме того, силами сотрудников очищены от грязи и налета деревянные настилы, приведены в порядок стол и пол. Завершили восстановительные работы покраской конструкций. #Бзерпинский_карниз 🔵МАХ vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>22.04.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1573</t>
+  </si>
+  <si>
+    <t>🌍 Сегодня — День Земли! Наша планета прекрасна — и каждый день на ней - особенный ❤️ Кавказский заповедник - место, где сохранилось нетронутой уникальная экосистема, где обитают редкие виды животных, произрастают реликты и эндемики. Всемирный день Земли - прекрасный повод вспомнить, как важно беречь нашу планету каждый день. #ДеньЗемли 🔵МАХ vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>21.04.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1563</t>
+  </si>
+  <si>
+    <t>Ученые Кавказского заповедника приняли участие в третьей школе-семинаре «Заповедная фотоловушка 2026». С 12 по 18 апреля 2026 г. на базе Центрально-Лесного заповедника прошла школа-семинар «Заповедная фотоловушка 2026». 38 человек участников - сотрудники заповедной системы, ученые и общественные деятели России и Белоруссии. На школу съехались полевые экологи и зоологи от Березинского заповедника до национального парка «Земля леопарда», от заповедника «Пасвик» в Мурманской области до заповедников Кавказа, Алтая и Байкала. Старшие научные сотрудники Кавказского заповедника Татьяна Ескина и Кристина Бибина участвовали в школе уже во второй раз и усовершенствовали свои методы работы с фотоловушками. На протяжении 6 дней участники общались, учились, обсуждали осоьенности фотомониторинга, строили планы на грядущий полевой сезон и обменивались новыми идеями. Знания, которые осваивали участники, для обычных людей выглядят как шифр - как оценить плотность населения нераспознаваемых видов при помощи анализов REM и TTE, а также распознаваемых видов, используя SECR, как создать разнообразный дизайн сетей фотомониторинга в ГИС, односезонного анализа заселенности, распознавания отдельных особей в ExtractCompare, калибровки локаций с помощь AnimalTracker и многое другое. Разумеется, большая часть программы была посвящена Программе фотомониторинга CAMMON , заповедные коллеги учились использовать ее скрипты для автоматического анализа данных и расчета базовых показателей. Третья школа-семинар проводилась за счет средств Президентского фонда природы в рамках реализации Проекта Центрально-Лесного заповедника «Формирование национальной Сети фотомониторинга на заповедных территориях России». На школе собрались все участники Проекта - представители 8 ООПТ. На круглых столах мы обсуждали особенности проведения мероприятий, а также установку фотоловушек уже в самое ближайшее время на своих территориях. Эта школа была рассчитана уже на опытных пользователей (уровни basic и intermediate). Отбор на нее проходил по знанию языка программирования R, опыту участия в одной из предыдущих школ «Заповедная фотоловушка» и желанию присоединиться к Программе фотомониторинга CAMMON. Встречи профессионального сообщества очень важны, участие в таких мероприятиях и использование современных технологий, упрощающих процесс обработки и анализа данных, мотивирует развивать свои знания и адаптировать современные технические решения для нужд охраны природы. Особое пожелание касалось разработки единого ПО с дружественным интерфейсом, с помощью которого абсолютно любой эколог смог бы рассчитать необходимые показатели фотомониторинга. Кавказский заповедник один из участников проекта по созданию первой в стране национальной Сети фотомониторинга на заповедных территориях России. Установка ловушек у турмаршрутов уже этим летом позволит систематизировать данные о влиянии людей на перемещение, активность и поведение животных, а также разработать рекомендации для отдела туризма по минимизации воздействия посетителей маршрутов на экосистему заповедника. Установка фотоловушек на территории Кавказского заповедника начнётся в конце мая. #ЗаповеднаяФотоловушка #ПрезидентскиеГранты #ФондПрироды #ЦЛГЗ #cammon #фотоловушки #фотомониторинг</t>
+  </si>
+  <si>
+    <t>21.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1561</t>
+  </si>
+  <si>
+    <t>🖼«Заповедник на холсте». В Кавказском заповеднике открывается выставка художника Анны Хварны. 🎨Акварельные работы с детальными образами животных Кавказа, а также постеры с шелковых картин из серии «Экодрама». 18 работ, объединяющие искусство и природу. Акварели Анны Хварны отличаются высокой степенью реализма: они передают не только анатомическую точность объектов, но и эмоциональное состояние, создавая живой диалог между природой и зрителем. Серия «Экодрама» представлена авторскими постерами — это глубокий взгляд на проблемы защиты природы через символы и метафоры, воплощенные в редкой технике батика. Анне удалось добиться невидимости контура на шелке, создавая объемные и реалистичные изображения. 📅 На открытии, которое состоится 22 апреля в 15:00 в визит-центре Тисо-самшитовой рощи, автор лично представит свои произведения, расскажет о процессе их создания и ответит на вопросы гостей. 🎨 Также в рамках открытия каждый желающий, под руководством художника, примет участие в создании картины, символизирующей многообразие животного мира заповедника. 📍Выставка будет работать в визит-центре Тисо-самшитовой рощи до 31 мая. ⏰Увидеть художественные полотна может каждый посетитель Рощи ежедневно с 9:00 до 18:00. Вход на выставку свободный (билет на маршруты Тисо-самшитовой рощи приобретаются отдельно). #Анна_Хварна #живопись #выставка #ТисоСамшитоваяРоща</t>
+  </si>
+  <si>
+    <t>20.04.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1560</t>
+  </si>
+  <si>
+    <t>Черепашьи анкеты! Спасибо всем, кто откликнулся на наш призыв в анкетировании о встречах с черепахами! Встречали средиземноморскую черепаху 81% опрошенных, болотную и красноухую - 31%. 🙏🏻 Мы очень благодарны людям, которые прикрепили фотографии к анкете. На изображениях видно, что встречаются как старые, так и молодые особи. Кроме того, это верифицирует ответы. ❗️ Расскажите своим друзьям об анкете❗️ Может вы еще сами не заполняли?! Вот ссылка: https://docs.google.com/forms/d/e/1FAIpQLSdDAiEjM4ZYY0RqhYK1AyhqDGRfmSl9fjroP-rROE8v2TIogw/viewform ❤️Чем больше мы соберем данных, тем эффективнее будет работа по восстановлению этого вида. Проект "Возвращение черепахи" реализуется АНО "Заповедный Кавказ" при поддержке Президентского фонда природы при участии Кавказского заповедника, Сочинского нацпарка, Сафари-парка в Геленджике и Центра временного содержания и реабилитации черепах в Анапе. Фото предоставлены участниками опроса.</t>
+  </si>
+  <si>
+    <t>19.04.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1559</t>
+  </si>
+  <si>
+    <t>🐢В субботу на лекции про черепах были вопросы об их брачном поведении. А сегодня в канале Жоры Каваносяна появился живой пример того, как в любовном затмении черепахи не замечая опасностей переходят дорогу. Хорошо, что рядом оказались добрые самаритяне и подежурили на переходе 💚 Задавайте вопросы о черепахах, что хотелось бы узнать об этих реликтовых животных? #черепаха_Никольского МАХ Заповедника vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>17.04.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1558</t>
+  </si>
+  <si>
+    <t>Парк "Южные культуры" переходит на летний график с 19 апреля по 30 сентября. 🕘 Касса парка работает с 9:00 до 18:00. 🚶‍♀️ Сам парк открыт на выход до 19:00. Ждем вас на прогулку! 🌿☀️ #южные культуры МАХ Заповедника vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>16.04.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1557</t>
+  </si>
+  <si>
+    <t>Рубрика «На связи вольерный комплекс». Не спешите выбрасывать обрезанные ветки! 🌿 Знаете, для наших животных это не мусор, а настоящее лакомство. Олени, туры и зубр с огромной радостью похрустят свежими веточками фруктовых деревьев (яблоня, груша, вишня, смородина). Это и вкусно, и полезно! Поэтому, если планируете весеннюю обрезку в саду — не выбрасывайте ценные «отходы». Мы с радостью заберем их. 📩 Пишите в личку +79289568500/ привозите сами Асипсинская 30, вольерный комплекс «Лаура». #Лаура</t>
+  </si>
+  <si>
+    <t>15.04.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1556</t>
+  </si>
+  <si>
+    <t>🐢Черепаха — это живой архив эволюционных побед. Мы приглашаем вас начать вместе с нами исследование существа, которое сделало ставку на медлительность и прочность. Обсудим, как уникальное строение тела и специфический рацион позволяли им сохраниться в экосистемах миллионы лет. Вместе поищем ответ на вопрос: почему те самые факторы, что сделали черепаху «бессмертной» в дикой природе, делают её беззащитной в эпоху человека? Узнаем, как наше присутствие меняет правила игры, к которым они готовились целую вечность, но оказались не готовы. Если вы встречали сухопутную черепаху в Сочинском Причерноморье, приходите обязательно, а если ещё не встречали, то приходите тем более. Мероприятие проводится в рамках реализации проекта «Возвращение черепахи» при поддержке Президентского фонда природы. Регистрация тут #черепаха_Никольского МАХ Заповедника vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>14.04.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1553</t>
+  </si>
+  <si>
+    <t>🐣Дикое детство слётков: даем право на самостоятельность Сейчас на Юге России множество видов птиц обзавелись потомством, в городских скверах и за пределами города все чаще можно увидеть птенцов, которые еще не научились летать. ❓Что делать очевидцам: бросаться спасать пернатого или остаться наблюдать в стороне? Разбираемся в теме с орнитологом Кавказского заповедника. Причинять добро живой природе 🤔 Инстинкт, который заложен у большинства взрослых людей - спасать тех, кто слабее и беззащитнее. Хорошее стремление - когда действительно есть кого спасать, и когда эта помощь действительно улучшает ситуацию, а не усложняет все в разы. Увидел человек маленького беззащитного птенца - какая первая мысль? Правильно: нужно его спасти: взять в руки, поместить в коробку, накормить. В общем, всеми силами причинять добро и наносить пользу. ❗️Орнитологи в один голос говорят: в похожей ситуации гоните от себя эти мысли. Слётки - а именно так называют птиц на первом месяце жизни, которые только учатся летать - не нуждаются в помощи человека. Как рассказал старший научный сотрудник Кавказского заповедника Александр Перевозов, ощущение, что птенец на земле одинок и нуждается в помощи - очень обманчиво. ✅Во-первых все попытки птенца начать летать всегда контролируют родители. Даже если вам кажется, что поблизости никого нет - то вам кажется. ✅ Во-вторых, период обучения птенца происходит достаточно быстро. Буквально 2-3 дня и птенец научится управлять крыльями и держаться в воздухе. ✅В третьих, приближаясь к птенцу на земле, проводя какие-то манипуляции с ним, вы тем самым привлекаете к нему внимание других обитателей. Вороны, кошки, те же сойки замечают птенца и тогда он оказывается в реальной опасности. ❗️Поэтому лучший совет, если обнаружили слётка - пройдите мимо или наблюдайте за ним на расстоянии. Так не бывает на свете, чтоб были потеряны дети. Птенец, который только учится летать, не бывает один. Все его попытки взмахнуть крыльями контролируют родители. Птенец выбился из сил - спустятся к нему и накормят, птенцу грозит опасность - сами отпугнут кошку или крупную птицу. Если все же человеку пришлось вмешаться и взять в руки птенца, то не стоит беспокоиться, что родители, почуяв человеческий запах, откажутся от своего ребенка. Обоняние у птиц не настолько развито, чтобы различать оставленные человеком запаховые следы. ❗️Только берите птенца осторожно и при реальной угрозе его жизни. Например, если заметили слётка возле оживленной дороги - просто перенесите его на газон или под куст. Родители его и там найдут - не потеряется. Если помощь действительно нужна Тут нужно трезво оценить ситуацию: кто перед вами - ✅совсем маленький неоперившийся птенец, которому еще слишком рано учиться летать? Тогда, вполне вероятно, малыш действительно нуждается в помощи (только помощи специалиста - человеку неопытному почти невозможно выходить такого малыша). ✅Еще один повод беспокоиться - если перед вами раненая птица. При обнаружении такой лучше позвать на помощь людей знающих как обращаться с дикой фауной, поскольку своими манипуляциями можно нанести еще больший вред. Сделайте фото или видео, свяжитесь со специализированными центрами или волонтерми дикой природы. В Кавказском заповеднике реабилитацией птиц занимаются, в том числе, специалисты Вольерного комплекса “Лаура”. 📲Присылайте информацию на официальные каналы заповедника в Телеграмм, ВКонтакте, или звоните в отдел туризма +7988-150-01-02. Туда же можно обратиться, если не знаете как действовать в похожей ситуации. Фото: Александра Перевозова МАХ Заповедника vk.cc/cVVSmX #птицы #слётки #помощь_птицам</t>
+  </si>
+  <si>
+    <t>13.04.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1552</t>
+  </si>
+  <si>
+    <t>Апрель на «Лауре»😳 МАХ Заповедника vk.cc/cVVSmX Автор видео t.me/zerkalnoe_dvizh/ Юля Макаренко</t>
+  </si>
+  <si>
+    <t>10.04.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1547</t>
+  </si>
+  <si>
+    <t>🤲🌿 Познавательная встреча от Кавказского заповедника: пример Христофора Георгиевича Шапошникова в деле охраны природы Кавказский заповедник приглашает школьников и студентов присоединиться к профориентационному мероприятию, посвящённому делу жизни его основателя - Христофора Георгиевича Шапошникова. Мы сами приедем к вам, чтобы рассказать историю человека, который посвятил себя сохранению дикой природы Кавказа - и показать, как его пример может вдохновить на выбор будущей профессии. Что вас ждёт? ✅ История о жизни и достижениях Х. Г. Шапошникова: как он боролся за создание заповедника, спасал кавказского зубра и закладывал основы современной природоохранной работы. ✅  Задания, которые помогут школьникам связать историю, биологию и экологию с реальными профессиями: от биолога до государственного инспектора по охране природы.  Обсуждение актуальных тем: важность сохранения биоразнообразия, роль науки в защите редких видов, возможности карьеры в сфере экологии. Мероприятие поможет: ✅   узнать, как одна личность может изменить мир; ✅ понять, какие профессии связаны с защитой природы; ✅  развить интерес к науке и природоохранной деятельности;   ✅  вдохновиться примером преданности своему делу. Как пригласить нас? Свяжитесь с отделом экологического просвещения по телефону +7 (8622) 40-51-36 или e-mail - kgpbz@mail.ru - мы адаптируем программу под возраст и интересы ваших учеников, согласуем дату и время. Не упустите шанс познакомить ребят с миром экологии и природоохраны через историю настоящего героя! Кавказский заповедник ждёт ваших заявок! МАХ vk.cc/cVVSmX</t>
+  </si>
+  <si>
+    <t>10.04.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1546</t>
+  </si>
+  <si>
+    <t>🌧️ Дождь со снегом? Да без проблем! Винни доказывает: плохая погода — не повод скучать. Смотрите, как он азартно гоняет мяч по вольеру — настоящий чемпион по созданию настроения😁 #Винни</t>
+  </si>
+  <si>
+    <t>06.04.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1529</t>
+  </si>
+  <si>
+    <t>👘🌸Наряды, хокку и цветы: в парке “Южные культуры” завершился фестиваль, посвященный культуре и растениям Восточной Азии. С понедельника по пятницу в парке проходили тематические экскурсии, посвященные основным представителям коллекции Юго-Восточной Азии: камелиям, магнолиям, бамбуку, хвойным растениям и конечно сакуре. 🇯🇵Эти деревья - живой символ Японии, вокруг них тысячелетиями складывался настоящий культ почитания. В стране восходящего солнца это время задуматься о скоротечности жизни, сидя под цветущими сакурами и наблюдая, как опадают ее лепестки. Действительно, цветение сакур скоротечно - одна неделя и цветущее облако оседает на земле. Поэтому медлить с фестивалем и “подстраиваться” под погоду было невозможно. 🎋Кульминация праздника состоялась в выходные. В субботу и воскресенье в парке проходили лекции о растениях и культуре Восточной Азии. 🧧Для детей и взрослых в Зеленой гостиной парка проводили мастер-классы. Каждый мог научиться писать иероглифы специальными кистями и тушью на японской рисовой бумаге, сложить фигурку в технике оригами или сделать авторскую японскую открытку с традиционными образами и символами. Мастерством создания изящных сувениров поделился преподаватель и учащиеся школы японского языка в Сочи. 🎨Вдохновленные цветением сакуры посетители могли создать свою картину в акварельной технике под руководством профессиональных художников - преподавателей художественной школы. 🌺А тот, кому помимо творчества и впечатлений требовалась пища для ума - мог послушать лекции об истории появлении Восточно-азиатских растений на Юге России, их особенностях и символизме, после чего отправиться на экскурсию по парку. 🎎Культурную программу Фестиваля дополнили японские танцы в исполнении воспитанников Центра детского и юношеского туризма Сочи. А коллектив русской песни и танца Алены Ларькиной исполнил всем известные русские песни на китайском языке. Литературный клуб Сочи и дуэт “Сияние” погрузил гостей в медитативный ритм японских стихов хокку и танка под аккомпанемент бамбуковых флейт сяку хати (традиционный японский музыкальный духовой инструмент). 🥢А специалист по китайской культуре, переводчик и коллекционер Ольга Диканько открыла для слушателей удивительный мир палочек, которые эволюционировали из столового прибора в произведение искусства и даже предмет роскоши. Ее коллекция редко покидает стены дома, но для парка “Южные культуры” коллекционер сделала исключение. 🙏Кавказский заповедник благодарит волонтеров Художественно-исторического центра Сириус за помощь в проведении мероприятия и творческие инициативы. ❤ Фестиваль завершился, но цветение экзотической коллекции “Южных культур” еще можно застать. Полтора десятка сортов сакуры сейчас находятся на пике цветения, которое продлится еще около недели. Поэтому те, кто еще не успел насладиться хрупкой и недолговечной красотой их цветения, может сделать это в ближайшие дни. #фестиваль_цветения #парк_южные_культуры</t>
+  </si>
+  <si>
+    <t>04.04.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1519</t>
+  </si>
+  <si>
+    <t>Дождь. Парк. Цветы 🌸🪭 Четвёртый день фестиваля цветения и культуры Восточной Азии в парке Южные культуры. Завтра продолжим 🌸 5 апреля: 11:00 - 11:45 Зеленая гостиная на Восточном входе. Лекторий «Коллекция растений Восточной Азии в парке Южные культуры». 12:00-14:00 Зелёная гостиная на Восточном входе. Мастер – классы (оригами, каллиграфия). Участие в порядке живой очереди. 15:00 Зеленая гостиная на Восточном входе. Лекция специалиста по культуре Восточной Азии «Китайские палочки: история и традиции». (вход свободный по наличию мест). МАХ vk.cc/cVVSmX На 3 и 5 фото воспитанники центра детского и юношеского творчества. #Фестиваль_цветения #южные_культуры</t>
+  </si>
+  <si>
+    <t>03.04.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1506</t>
+  </si>
+  <si>
+    <t>Завтра в парке основные мероприятия в рамках фестиваля. ☔Программа осталась без изменений, однако по-прежнему велика вероятность осадков, поэтому все события на открытом воздухе переносятся в Зеленую гостиную (Восточный вход со стороны улицы Перспективная). Мастер-класс по живописи пройдет в витой беседке в новой части парка (от большого пруда нужно идти в сторону улицы Цветочная). 📍Также напоминаем, что в парке работают три входа и чтобы попасть без очереди либо с минимальным ожиданием, рекомендуем воспользоваться Восточным входом (там, кстати довольно большая парковка имеется), либо входом с улицы Цветочной. На всех кассах в выходные будут работать волонтеры - они помогут вам с навигацией по парку и мероприятиям.Будем надеяться, что погода даст возможность насладиться красотой парка, цветением и нарядами наших гостей. 🎁Сувениры для тех, кто придет в традиционных для стран Восточной Азии нарядах уже заготовлены. Спрашивайте у помощников с бейджем "Волонтер"! #Фестиваль_цветения #Южныекультуры</t>
+  </si>
+  <si>
+    <t>03.04.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1505</t>
+  </si>
+  <si>
+    <t>Верный ответ. Лишняя тут - Каравайка, семейство ибисовых, 5 фото.</t>
+  </si>
+  <si>
+    <t>02.04.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1499</t>
+  </si>
+  <si>
+    <t>🕊Теперь отправляемся в прямом смысле на болото. Цапли - одни из самых заметных фигур этого водно-болотного мира. В К слову жёлтые цапли в Красной книге Краснодарского края отнесены к категории «Уязвимые». Кто среди этих длинноногих и длинноклювых красавец вычислил представителя другого семейство, да еще и название напишет - тот молодец. Кавказский заповедник в МАХ 👉 vk.cc/cVVSmX #День_птиц</t>
+  </si>
+  <si>
+    <t>02.04.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1498</t>
+  </si>
+  <si>
+    <t>Верный ответ. Зелёная щурка (Merops persicus) не относится к дятлам, это вид птиц семейства щурковых!</t>
+  </si>
+  <si>
+    <t>01.04.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1485</t>
+  </si>
+  <si>
+    <t>🌸Сегодня третий день фестиваля! 🌸 День сакуры Не надо быть гением, чтобы предугадать высокий интерес к теме☺️ ❗️Тех, кто успел записаться на экскурсию, просим приходить в парк заранее, на кассах довольно большие очереди. 📲 MAX ⭐️ Дзен 💙 Рутуб 💙 ВКонтакте 👉🏻 сайт kavkazzapoved.ru #Фестиваль_цветения #Южныекультуры</t>
+  </si>
+  <si>
+    <t>31.03.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1481</t>
+  </si>
+  <si>
+    <t>Цифровая система будущего: Кавказский заповедник внедряет веб-ГИС для комплексного мониторинга территории Кавказский заповедник приступает к масштабной цифровой трансформации. При поддержке Президентского фонда природы и в партнерстве с АНО «ПРИРОДА И ЛЮДИ: цифровые решения» на территории начинается разработка и внедрение единой геоинформационной системы (ГИС). Проект призван решить проблему «информационной фрагментации» и объединить разрозненные полевые данные, отчеты и научные материалы в общую цифровую базу. Сегодня большинство российских особо охраняемых природных территорий (ООПТ) сталкивается с дефицитом цифровизации: ценные сведения зачастую хранятся в локальных файлах, что ограничивает возможности их оперативного анализа. Новая веб-ГИС станет «цифровой нервной системой» Кавказского заповедника, позволяя в режиме реального времени аккумулировать данные от отделов науки, охраны и туризма.Реализация проекта займет полтора года. За это время разработчики создадут архитектуру системы и проведут комплексное обучение сотрудников всех отделов в Сочи, Красной Поляне, Хосте, Гузерипле, Майкопе и других ключевых точках присутствия заповедника. Внедрение ГИС — это переход от простого накопления фактов к управлению территорией на их основе, — отмечает Ольга Пегова, заместитель директора по развитию Кавказского заповедника и куратор проекта. — Система позволит нам не просто фиксировать места обитания редких видов, но и анализировать состояние популяций в корреляции с климатическими изменениями и антропогенной нагрузкой. Это инструмент, который делает нашу работу прозрачной, быстрой и научно обоснованной. Ключевые возможности новой системы: ✅ Научный мониторинг: Создание динамических карт флоры и фауны, отслеживание изменений, влияния климатических процессов. ✅Охрана территории: Картирование «горячих точек» нарушений для планирования антибраконьерских рейдов, отслеживание состояния охранных троп. ✅ Туризм и просвещение: Виртуальные карты маршрутов и рекреационных объектов станут доступны посетителям, повышая уровень их вовлеченности и безопасности. ✅ Автоматизация отчетности: Система позволит оперативно формировать аналитические документы для вышестоящих структур, сокращая бюрократическую нагрузку на полевых специалистов. Первый этап проекта — знакомство команды разработчиков с сотрудниками заповедника — состоялся. Впереди — масштабная работа по оцифровке архивов и интеграции современных методов пространственного анализа в ежедневную практику заповедного дела. 📲 MAX ⭐️ Дзен 💙 Рутуб 💙 ВКонтакте 👉🏻 сайт kavkazzapoved.ru</t>
+  </si>
+  <si>
+    <t>30.03.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1480</t>
+  </si>
+  <si>
+    <t>Не потратили — считай, заработали! Онлайн конференция ХЭБИ (HEBI) о бережливости в гостеприимстве в рамках Премии Туризм Будущего 📆 1 апреля • онлайн • 10.00-17.00 по Мск  Связка, которую вы унесёте с конференции: бережливость даёт деньги → деньги реинвестируются в здоровье и качество → меньше текучка, выше оценка качества сервиса (NPS), больше повторных визитов. Это не теория. Это кейсы участников Премии «Туризм Будущего». 👉🏻 Программа и регистрация устойчивыйтуризм.рф/hebiconf_berezlivost Приходите за конкретными схемами. Не за ESG-риторикой и пустыми фразами. А за тем, что можно внедрить на следующей неделе и посчитать через месяц. Участие бесплатно для тех, кто работает в индустрии гостеприимства. 📲 MAX ⭐️ Дзен 💙 Рутуб 💙 ВКонтакте 👉🏻 сайт kavkazzapoved.ru</t>
+  </si>
+  <si>
+    <t>27.03.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1479</t>
+  </si>
+  <si>
+    <t>Программа   30.03. День Магнолий. 12:00: тематическая экскурсия по парку, по предварительной записи. Экскурсия бесплатная по входному билету в парк Ссылка на регистрацию: forms.yandex.ru/u/69c2956ff47e7338e868ca13    31.03. День Камелий. 12:00: тематическая экскурсия по парку. Ссылка на регистрацию: forms.yandex.ru/u/69c3cf386d2d737dae4b5738    1.04 День Сакуры. 12:00: тематическая экскурсия по парку. Ссылка на регистрацию: forms.yandex.ru/u/69c3d2bc5056907d7b18ddc8    2.04. День Хвойных видов. 12:00: тематическая экскурсия по парку. Ссылка на регистрацию: forms.yandex.ru/u/69c3d3a8eb614674364aacff    3.04. День Бамбука. 12:00: тематическая экскурсия по парку. Ссылка на регистрацию: forms.yandex.ru/u/69c3d3cf9029026e9fad1261   ❗️Внимание! Все экскурсии в рамках фестиваля начинаются с главного входа (ул.Нагорный тупик). Регистрация для участия в мероприятии обязательна по ссылке - у каждой экскурсии своя ссылка для регистрации!   ❗️Участие в мероприятии бесплатное по входному билету в парк (регистрация на мероприятие не заменяет приобретение билета).   ❗️Если регистрация недоступна, значит места на на экскурсию закончились! Максимальное число участников в группе – 25 человек.    4 апреля (суббота).   11:00 - 11:45 Зеленая гостиная на Восточном входе. Лекторий “Коллекция растений Восточной Азии в парке Южные культуры”.   После лекции: 12:00 -13:00 экскурсия по парку. Ссылка на регистрацию (одна на два мероприятия): forms.yandex.ru/u/69c6323d505690550c4f7937   11:00-13:00 витая беседка в нижней части парка. Мастер-класс по рисованию сакуры. Максимальная группа 15 человек. Ссылка на регистрацию: forms.yandex.ru/u/69c3da6d49af4784ca26b6fc   12:00-14:00. Зелёная гостиная. Мастер – классы (оригами, каллиграфия) Участие в порядке живой очереди.   13:00 Площадка у бюста Д.В.Драчевского (главный вход), выступление чтецов хокку. В случае непогоды мероприятие переносится в витую беседку в нижней части парка.   15:00 Зеленая гостиная на Восточном входе. Лекция от дизайнера кимоно: История японского костюма. (Вход свободный по наличию мест).    5 апреля (воскресенье)   11:00 - 11:45 Зеленая гостиная на Восточном входе. Лекторий “Коллекция растений Восточной Азии в парке Южные культуры”.   После завершения лекции: 12:00 -13:00 экскурсия по парку. Ссылка на регистрацию (одна на два мероприятия): forms.yandex.ru/u/69c63c42d0468887f9747c26   11:00-13:00 витая беседка в нижней части парка - мастер-класс по рисованию сакуры. Максимальная группа 15 человек. Ссылка на регистрацию: forms.yandex.ru/u/69c3dfed95add582c1467528   12:00-14:00 Зелёная гостиная на Восточном входе. Мастер – классы (оригами, каллиграфия). Участие в порядке живой очереди.   14:00 Площадка у бюста Д.В.Драчевского (главный вход). Концертная программа творческих коллективов РДК “Адлер”. В случае непогоды место проведения может измениться. О новом месте проведения уточняйте у сотрудников парка на кассах.   15:00 Зеленая гостиная на Восточном входе. Лекция специалиста по культуре Восточной Азии “Китайские палочки: история и традиции” (вход свободный по наличию мест).   📲 MAX ⭐️ Дзен 💙 Рутуб 💙 ВКонтакте 👉🏻 сайт kavkazzapoved.ru #Фестиваль_цветения #Южные культуры Фото: Дарья Сень</t>
+  </si>
+  <si>
+    <t>27.03.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1478</t>
+  </si>
+  <si>
+    <t>🌸Фестиваль цветения и культуры Восточной Азии впервые пройдет в парке “Южные культуры”   В парке “Южные культуры” цветение экзотических растений достигло кульминации: камелии, магнолии, хеномелисы и еще десяток менее известных видов поражают изяществом и утонченной красотой.    🌸 И живой символ Японии - сакура, вокруг этих деревьев тысячелетиями складывался настоящий культ почитания. И конечно все, кто хоть немного знаком с культурой этой страны, знают о празднике Ханами.   Всю неделю, начиная с 30 марта, в парке будут проходить тематические экскурсии, посвященные основным представителям экзотической флоры Японии, Китая, Кореи и других стран.   А кульминация праздника запланирована в выходные. В субботу и воскресенье (4 и 5 апреля) в парке можно посетить лекции о растениях и культуре Восточной Азии, попробовать себя в каллиграфии, живописи и традиционных играх дальних стран, а также услышать лучшие хокку (традиционный жанр японской поэзии, трехстишие из 17 слогов) в исполнении сочинских чтецов и авторов.    🎎Атмосферу “японского сада” в парке “Южные культуры” дополнят волонтеры, облаченные в традиционные японские и корейские кимоно.   👘🎁А те, кто решит поддержать восточноазиатский колорит в парке своим образом (исторический костюм-кимоно Японии, Кореи, Китая и др.), может получить сувенир от Кавказского заповедника (за сувенирами обращайтесь к работникам парка и волонтерам, дежурящим на кассах).   ❗️Проход в парк во время мероприятий будет в утвержденном порядке - по билетам, все экскурсии и мероприятия проводятся бесплатно, однако для участия в некоторых активностях необходимо пройти онлайн-регистрацию.   Обращаем внимание, что из-за вероятности осадков в дни проведения творческих мероприятий (4-5 апреля), место проведения может быть изменено. Информацию необходимо уточнять на кассах парка и волонтеров.   🙏Приглашаем всех в парк “Южные культуры” любоваться цветением и узнавать новое о природе и культуре стран Восточной Азии.    📍ФТ “Сириус”, ул. Нагорный тупик,13 (главный вход), ул.Перспективная, 6 (Восточный вход).</t>
+  </si>
+  <si>
+    <t>24.03.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1477</t>
+  </si>
+  <si>
+    <t>Сегодня 24 марта 2026 года исполняется 154 года со дня рождения Христофора Шапошникова Кавказский заповедник можно без преувеличений назвать детищем одного небезразличного к природе ученого, страстного натуралиста и коллекционера - Христофора Георгиевича Шапошникова. С 2008 года Кавказский заповедник носит имя своего основателя, а к 150-летию Х. Г. Шапошникова сотрудниками Кавказского заповедника был снят фильм: «150 лет Х. Г. Шапошникову». Фильм уникальный, в нем использованы данные из архивов Кавказского заповедника, семьи Шапошникова, воспоминая и отзывы коллег, сотрудников, учеников Шапошникова. Посмотреть его можно ВКонтакте</t>
+  </si>
+  <si>
+    <t>24.03.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1468</t>
+  </si>
+  <si>
+    <t>🐢В Кавказском заповеднике начался проект “Возвращение черепахи” по восстановлению исчезающего вида. ❤️ Грант Президентского фонда природы на реализацию проекта получила некоммерческая организация “Заповедный Кавказ”. Партнерами проекта выступили природоохранные территории - Кавказский заповедник и Сочинский национальный парк, а также Сафари-парк в Геленджике и Центр временного содержания и реабилитации черепах в Анапе. Экспертное сопровождение проекта осуществляют герпетологи, кандидат биологических наук Марк Пестов и Анна Гнетнева. 🐢 Задача сотрудников природных территорий и ученых - способствовать восстановлению численности черепахи Никольского на территории Кавказского заповедника и Сочинского нацпарка на Черноморском побережье. Планируется, что в рамках проекта участники создадут в условиях дикой природы адаптационный вольер для черепах и последующего выпуска их в естественную среду обитания. Проект состоит из двух больших смысловых частей. Первая - это мероприятия по сохранению черепахи: созданию реабилитационного центра, строительству вольера, и вторая - это экопросвещение, которое направлено на информирование граждан. Наша задача - чтобы люди не забирали черепах из природы и не поддерживали продажу животных. Этих черепах невозможно содержать в неволе без вреда. Даже при полувольном содержании, при наличии вольера, не удастся вырастить черепаху, такой, какой она была бы в дикой природе - сказал Алексей Бибин, руководитель АНО “Западный Кавказ”, кандидат биологических наук, энтомолог, научный сотрудник Кавказского заповедника. Еще в начале 2000-х годов вопросом реинтродукции средиземноморской черепахи в заповеднике занимался один из ведущих герпетологов нашей страны Борис Сакоевич Туниев. В качестве места реализации проекта была выбрана территория Тисо-самшитовой рощи Кавказского заповедника. Основу новой популяции составят черепахи из реабилитационных центров - сказала Ольга Пегова, зам директора по развитию территорий Кавказского заповедника. 🤲 Спасение каждой особи важно, так как этот вид сохранился только на Черноморском побережье Краснодарского края. Еще несколько десятилетий назад на всем сочинском Причерноморье обитали сухопутные черепахи, однако постепенно популяция сокращалась. 📍 За последние годы зафиксированы единичные случаи встречи с этой рептилией в районе горы Ахун и в Лазаревском районе Сочи. По мнению экспертов, несколько особей, возможно, обитают и на территории Тисо-самшитовой рощи, однако эти данные пока не подтверждены. На состояние популяции черепахи Никольского повлияло несколько факторов: это и уничтожение исторических мест обитания, и изъятие животных из природы, и строительство. Инвазивный енот-полоскун, уничтожая кладки яиц, тоже вносит свой “вклад”, сокращая численность краснокнижной рептилии. 🐢Сейчас проект “Возвращение черепахи” проходит подготовительную стадию. Участники проекта уже посетили Сафари-парк в Геленджике и Центр временного содержания и реабилитации черепах в Анапе, откуда и будут передаваться особи для дальнейшей акклиматизации и выпуска в дикую природу. Планируется, что первых “переселенцев” привезут в Сочи в следующем году. Поддержать большой и важный проекту могут все, кто хоть раз встречал сухопутную черепаху на Черноморском побережье: в интернете проводится анкетирование населения о встрече с черепахой Никольского в дикой природе (не путать с красноухой инвазивной хищницей). 🙏❗️Заполнить небольшой опросник можно перейдя по ссылке. 📲 Подписывайтесь на канал Кавказского заповедника в MAX. В ⭐️ Дзене 💙 Рутубе 💙 ВКонтакте 👉🏻 сайт kavkazzapoved.ru #черепаха_Никольского</t>
+  </si>
+  <si>
+    <t>18.03.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1465</t>
+  </si>
+  <si>
+    <t>☀️«Кавказская пальма» в цвету Начало марта, по ночам еще достаточно холодно, но днем солнышко светит ласково, по-весеннему. Уже смело поют свои песни птицы, просыпаются от зимней спячки насекомые. 🐝Из ульев вылетают голодные пчелы и первым делом летят туда, где могут сразу получить пищу – пыльцу и нектар. Многие опылители помнят, что в это время они посещали самшит, одно из немногих деревьев вида, сохранившихся в городе. Но не в этот раз. Очень уж снежная выдалась в этом году зима. «Кавказская пальма», обычно зацветающая в конце февраля, пока и не думала радовать насекомых спасительным нектаром, хотя среди вечнозеленых листочков уже притаились нераскрывшиеся цветы. Проходит неделя. Очередной погожий денек, похожий на вчерашний, но что-то поменялось. На этот раз в воздухе разлит невероятный аромат цветущего самшита. ✨Удивительно, что такие невзрачные мелкие желто-зеленые соцветия могут источать такой вкусный запах, сравнимый разве что с самыми изысканными французскими духами! Пчелы и прочие опылители реагируют незамедлительно, активно трудятся, «обрабатывая» цветки. Гул насекомых над самшитом в пору цветения стоит невообразимый. Обидно, что мед из такого ароматного нектара не подходит человеку. Самшит вырабатывает около 70 ядовитых веществ, часть которых содержится в том числе и в нектаре. На пчел эти соединения не оказывают вредного воздействия, а для человека опасны. 🌿Благодаря обработке и поддержанию санитарного состояния в некоторых посадках на Западном Кавказе после вспышки иноземного вредителя – самшитовой огневки – все еще остаются экземпляры самшита, которые активно цветут. К сожалению, обильного плодоношения каждый год не наблюдается, не из всех упавших на почву семян появляются проростки. Самшит растет медленно, нужны десятки лет жизни для достижения новым поколением «совершеннолетия» - стадии цветения и плодоношения. Тем важнее сохранить по возможности каждый оставшийся экземпляр. 📍Цветущий самшит можно увидеть в заповеднике это : Тисо-самшитовая роща - на главном входе и Управление заповедника в Майкопе. Ст. науч. сотрудник, к.б.н., Юлия Акатова 📲 Подписывайтесь на канал Кавказского заповедника в MAX. В ⭐️ Дзене 💙 Рутубе 💙 ВКонтакте 👉🏻 сайт kavkazzapoved.ru</t>
+  </si>
+  <si>
+    <t>14.03.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1456</t>
+  </si>
+  <si>
+    <t>Все сорта магнолии Суланжа и Кобус цветут, также к ним присоединилась звездчатая магнолия</t>
+  </si>
+  <si>
+    <t>09.09.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1844</t>
+  </si>
+  <si>
+    <t>📸 «Бесстрашные» серны и любознательные медведи: научные сотрудники получили первые данные с фотоловушек, установленных на туристических маршрутах в Кавказском заповеднике. Кавказский заповедник - один из семи ООПТ, где летом 2026 года стартовал проект по формированию первой национальной Сети фотомониторинга России RUSSIA-CAMMON. Главная цель ученых – не просто зафиксировать разнообразие местной фауны, а провести тонкий экологический мониторинг. 📷 На фотоловушки, установленные на склонах горы Оштен, ожидаемо попалась большая группировка серн. 📷 Запечатлела фотоловушка и волка - очень важный для науки снимок, поскольку эти хищники достаточно редко попадают в объектив камер. 📷 Отмечены на этой местности также лиса и куница, фотоловушка зафиксировала их во время ночной охоты. 📷 В лесном поясе среди густых зарослей мелькала косуля. Также оправдались опасения ученых по поводу вандализма. 🐻 Правда, отличились в этот раз не туристы: неоднократные попытки порчи имущества предприняли медведи. Но крепкие замки в этот раз устояли, а кадры получились весьма динамичными. Полученные кадры фотоловушек - лишь малая часть информации, которую планируют собрать ученые: исследования в рамках проекта продлятся 2 года. Но и первые данные уже свидетельствуют о том, что вблизи туристических маршрутов обитают виды, которые наиболее выраженно проявляют синантропное поведение, а вот животные, не терпящие присутствия человека, например олени, напротив, избегают этих участков. Эти выводы в целом соответствуют ожиданиям ученых Кавказского заповедника. Напомним, проект «Формирование национальной Сети фотомониторинга на заповедных территориях России» поддержан Президентским фондом природы (№ ЭКО-25-2-002499). Помимо Кавказского заповедника, в программу единой сети фотомониторинга входят: заповедники «Пасвик», «Полистовский», «Висимский», Мордовский, Центрально-Лесной, а также бывший федеральный заказник «Советский». #фотоловушки #фотомониторинг</t>
+  </si>
+  <si>
+    <t>17.09.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1845</t>
+  </si>
+  <si>
+    <t>🐻 19 сентября, в субботу в визит-центре ЭИЦ "Лаура" состоится закрытие выставки «Вместе поможем медвежатам-сиротам выжить» и лекция Екатерины Пажетновой о медведях и отношениях с человеком. Это последний шанс узнать о том как работает центр спасения медвежат-сирот в Московской области, задать вопросы о медведях и узнать много интересных и важных фактах о косолапых. ❗️Начало лекции в 15:00 ✅ Вход на мероприятие свободный, без предварительной записи. Ждем всех!</t>
+  </si>
+  <si>
+    <t>20.09.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1846</t>
+  </si>
+  <si>
+    <t>С Днём работников леса! Третье воскресенье сентября — профессиональный праздник тех, кто бережёт и защищает лес. И для сотрудников Кавказского заповедника этот день по-настоящему свой: их работа — на передовой охраны природы. Немного истории: праздник «День работников леса» учредили в октябре 1980 года Указом Президиума Верховного Совета СССР № 3018‑Х. Его приурочили к выходу «Лесного законодательства» 1977 года — так у всех, кто трудится на лесных угодьях, появился свой день признания. Кавказский заповедник — крупнейший горно‑лесной заповедник Европы. Его площадь — более 300 000 га (с учётом заказника «Приазовский» и парка «Южные культуры»), и леса покрывают более половины (62 %) этой территории. Горный рельеф создал здесь чёткую высотную зональность растительности — и именно в этом одна из главных уникальностей лесов заповедника. Главные «герои» лесов — пихта Нордманна и бук восточный. Пихта Нордманна — самая высокая и долговечная хвойная порода Европы: отдельные деревья достигают 60,5 м и живут до 800–900 лет. В заповеднике найдены настоящие гиганты — второе по высоте дерево Европы растёт именно здесь. Более полутора сотен видов растений заповедника занесены в Красные книги разного уровня, из них 50 — в Красную книгу России. 💪🏻 Кто защищает это богатство? Государственные инспекторы охраны — сегодня они продолжают дело прежних лесников. Их рабочее место — сам лес, а дом часто находится прямо среди деревьев. Эта работа точно не для любителей комфорта: рейды, проверки и строительство троп могут длиться неделю и дольше. У госинспектора обязанностей немало: нужно уметь задерживать нарушителей, составлять протоколы, обращаться с оружием, а ещё — подковать лошадь, заготовить дрова, построить мост или даже дом. Настоящий мастер на все руки! Плюс наблюдательность: инспекторы участвуют в учётах животных, ведут дневники наблюдений и учатся чувствовать лес. Именно они проводят в горах и лесах больше времени, чем остальные сотрудники заповедника. 🌿Леса заповедника — это ценные растительные сообщества: они хранят уникальный генофонд, многообразие древнего живого мира, редкие природные комплексы и служат домом для множества исчезающих видов животных и растений. Усилия по сохранению этого уголка природы заслуживают глубокого уважения. 🎂 Весь коллектив Кавказского заповедника благодарит хранителей леса за неоценимый вклад в сохранение заповедной территории. Поздравляем всех работников леса с профессиональным праздником! Спасибо за ваш непростой, но такой важный труд. Пусть лес остаётся живым, а ваша работа приносит удовлетворение и гордость. #ДеньРаботниковЛеса #КавказскийЗаповедник #БережёмЛес #ОхранаПрироды</t>
+  </si>
+  <si>
+    <t>27.09.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1860</t>
+  </si>
+  <si>
+    <t>🥳Поздравляем всех причастных с Днём туризма! Ко Дню туризма подготовлена программа: лекции, презентации, викторины и мастер‑классы. 📍визит‑центр «Лаура» (Красная Поляна); 📍Тисо‑самшитовая роща (Хоста). Особый гость — путешественник Антон Дряничкин: поделится опытом поездок по странам Азии и даст советы начинающим туристам. Вход на мероприятия — бесплатный при наличии входного билета (действуют льготы), регистрация не нужна. Подробная программа в картинках👆 ❗Итоги викторины! До финала дошли самые настойчивые. Ответили верно и на все 4 вопроса 2 участника, спасибо всем!❤️ Среди финалистов случайным образом рандомайзер выбрал Александра Б., видео в картинках. 🎁Поздравляем, напишите нам в сообщения страницы. ❤️Ждём всех на наших маршрутах и рекреационных объектах</t>
+  </si>
+  <si>
+    <t>26.09.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1859</t>
+  </si>
+  <si>
+    <t>✅Ответ на вопрос №3 заповедной викторины #заповедная_викторина - стоянка на Бзерпинском карнизе, маршрут №8А. Вопрос №4. ❓Угадай, о каком озере Кавказского заповедника идёт речь? Под каким номером оно на картинке? Описание озера: ✅ это озеро карового происхождения, т.е. образовалось в результате деятельности древнего ледника; ✅ имеет два варианта названия; ✅ из этих четырёх озёр оно – самое глубокое; ✅ расположено на высоте более 2,5 тысяч метров над уровнем моря. Завтра 27 сентября, в День туризма, мы определим победителя викторины!</t>
+  </si>
+  <si>
+    <t>26.09.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1858</t>
+  </si>
+  <si>
+    <t>🥰 В День парка “Южные культуры” вновь встречает дам и кавалеров 📍3 октября в дендрологическом парке будет царить атмосфера начала XX века. Но одним променадом в нарядах не ограничимся смотрите программу 👆. 🎂Год назад дендрологический парк “Южные культуры” отметил 115-летие. В честь знаменательной даты в парке был проведен исторический флэш-моб “Парк как 115 лет назад”. Всех гостей приглашали нарядиться в одежду в стиле начала XX века и прогуляться по парку. Культурную инициативу поддержали несколько сотен человек. Более того, идея настолько понравилась гостям, что многие после праздника спрашивали - будем ли мы повторять подобные флэш-мобы. Кавказский заповедник учел пожелания и 3 октября 2026 года проводит “День парка “Южные культуры”. В течение дня гостей ждут культурные, исторические, творческие и эколого-просветительские мероприятия. 🌿Лейтмотивом праздника станет история становления Кавказской Ривьеры и облик курортного Сочи. Все желающие могут посетить лекции об истории курорта Сочи, о моде и этикете начала XX века. 🌿А за атмосферу праздника в парке будут отвечать творческие коллективы города - музыканты, поэты, художники. 🌿Юных гостей (и взрослых тоже) будут ждать на творческих мастер-классах в Зеленой гостиной и на экскурсии “О чем говорят деревья”. ❗В течение дня в парке будет проходить исторический флэш-моб. Помочь воссоздать образ парка начала XX века может каждый, кто придет в этот день в парк в нарядах, стилизованных по моде начала прошлого столетия (более подробно о дресс-коде в программе мероприятия). 💚Леди и джентльмены в нарядах проходят в парк бесплатно: на кассах парка нарядных гостей будут встречать волонтеры. 💚 Одетых по моде начала прошлого века гостей ждут на экскурсии-променаде. Это новый формат знакомства с парком. Премьера - 3 октября. Количество мест ограничено. 💚 Также в этот день в парке будут работать фотозоны и фотографы, а если есть желание получить портрет, написанный художником, такая возможность тоже будет. Все мероприятия, время и место найдете в программе “Дня парка ”Южные культуры”. Для всех гостей участие в мероприятиях бесплатное. 🚫Обращаем внимание, что 3 октября, в связи с проведением спортивного мероприятия на территории Олимпийского парка, возможно ограничение проезда к восточному входу в парк (со стороны ул.Губернской). #День_парка_Южные_культуры</t>
+  </si>
+  <si>
+    <t>25.09.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1857</t>
+  </si>
+  <si>
+    <t>✅ Ответ на вопрос №2 заповедной викторины #заповедная_викторина это маршрут №9 на Кардывач Вопрос №3. ❓Угадай, что скрыто на фото? ✅Мы публикуем вопросы - по одному в день. ✅Вы пишите в комментариях ответ ✅На следующий день публикуем верный ответ и размещаем новый вопрос - не пропустите! Всего будет 4 вопроса И только 27 сентября, в День туризма, верный ответ будет вечером и мы определим победителя викторины.</t>
+  </si>
+  <si>
+    <t>24.09.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1854</t>
+  </si>
+  <si>
+    <t>❤ Всемирный день туризма в Кавказском заповеднике! Сегодня за летний сезон заповедник принимает до 100 тысяч любителей походов, а число гостей рекреационных объектов превысило полмиллиона. 📅 Ко Дню туризма подготовлена программа: лекции, презентации, викторины и мастер‑классы. 📍 Где: визит‑центр «Лаура» (Красная Поляна); Тисо‑самшитовая роща (Хоста). 🌟 Особый гость — путешественник Антон Дряничкин: поделится опытом поездок по странам Азии и даст советы начинающим туристам. Вход на мероприятия — бесплатный при наличии входного билета (действуют льготы), регистрация не нужна. Подробная программа в картинках👆 #День_туризма</t>
+  </si>
+  <si>
+    <t>24.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1853</t>
+  </si>
+  <si>
+    <t>✅Ответ на первый вопрос заповедной викторины #заповедная_викторина: река Чистая, маршрут номер 8 "Через перевал Аишха к Чёрному морю". Вопрос №2. ❓Угадай маршрут "Кавказского заповедника" по фото. ✅Мы публикуем вопросы - по одному в день. ✅Вы пишите в комментариях ответ ✅На следующий день публикуем верный ответ и размещаем новый вопрос - не пропустите! Всего будет 4 вопроса И только 27 сентября, в День туризма, верный ответ будет вечером и мы определим победителя викторины.</t>
+  </si>
+  <si>
+    <t>23.09.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kavkazzapoved/1852</t>
+  </si>
+  <si>
+    <t>🥳 Заповедная викторина #заповедная_викторина Насколько хорошо вы знаете маршруты Кавказского заповедника? ✨ В преддверии Дня туризма приглашаем принять участие в викторине. ✅Мы публикуем вопросы - по одному в день. ✅Вы пишите в комментариях ответ ✅На следующий день публикуем верный ответ и размещаем новый вопрос - не пропустите! Всего будет 4 вопроса ❗И только 27 сентября, в День туризма, верный ответ будет вечером и мы определим победителя викторины. 🎁Победителя выберем рандомайзером среди тех, кто верно ответит на все 4 вопроса. Победитель получит памятный сувенир Кавказского заповедника. ❤ Знатоков заповедных маршрутов определяем в каждой соцсети заповедника - увеличьте шансы😉 Ну что, поехали? Вопрос 1. ❓Фото сделано на одном из маршрутов Кавказского заповедника. Что это за река?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2288,62 +3575,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H211"/>
+  <dimension ref="A1:H354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4725.846" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4791.83" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -7565,50 +8852,2481 @@
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>28845</v>
       </c>
       <c r="B211" t="s">
         <v>634</v>
       </c>
       <c r="C211" t="s">
         <v>635</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E211">
         <v>3227</v>
       </c>
       <c r="F211">
         <v>20</v>
       </c>
       <c r="G211">
         <v>103</v>
       </c>
       <c r="H211">
         <v>2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>95985</v>
+      </c>
+      <c r="B212" t="s">
+        <v>637</v>
+      </c>
+      <c r="C212" t="s">
+        <v>638</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="E212">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>95986</v>
+      </c>
+      <c r="B213" t="s">
+        <v>640</v>
+      </c>
+      <c r="C213" t="s">
+        <v>641</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="E213">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>95987</v>
+      </c>
+      <c r="B214" t="s">
+        <v>643</v>
+      </c>
+      <c r="C214" t="s">
+        <v>644</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E214">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>95988</v>
+      </c>
+      <c r="B215" t="s">
+        <v>646</v>
+      </c>
+      <c r="C215" t="s">
+        <v>647</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E215">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>95989</v>
+      </c>
+      <c r="B216" t="s">
+        <v>649</v>
+      </c>
+      <c r="C216" t="s">
+        <v>650</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E216">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>95990</v>
+      </c>
+      <c r="B217" t="s">
+        <v>652</v>
+      </c>
+      <c r="C217" t="s">
+        <v>653</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E217">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>95991</v>
+      </c>
+      <c r="B218" t="s">
+        <v>655</v>
+      </c>
+      <c r="C218" t="s">
+        <v>656</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E218">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>95992</v>
+      </c>
+      <c r="B219" t="s">
+        <v>658</v>
+      </c>
+      <c r="C219" t="s">
+        <v>659</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E219">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>95993</v>
+      </c>
+      <c r="B220" t="s">
+        <v>661</v>
+      </c>
+      <c r="C220" t="s">
+        <v>662</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E220">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>95994</v>
+      </c>
+      <c r="B221" t="s">
+        <v>664</v>
+      </c>
+      <c r="C221" t="s">
+        <v>665</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E221">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>95995</v>
+      </c>
+      <c r="B222" t="s">
+        <v>667</v>
+      </c>
+      <c r="C222" t="s">
+        <v>668</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E222">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>95996</v>
+      </c>
+      <c r="B223" t="s">
+        <v>670</v>
+      </c>
+      <c r="C223" t="s">
+        <v>671</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E223">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>95997</v>
+      </c>
+      <c r="B224" t="s">
+        <v>673</v>
+      </c>
+      <c r="C224" t="s">
+        <v>674</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E224">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>95998</v>
+      </c>
+      <c r="B225" t="s">
+        <v>676</v>
+      </c>
+      <c r="C225" t="s">
+        <v>677</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E225">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>95999</v>
+      </c>
+      <c r="B226" t="s">
+        <v>679</v>
+      </c>
+      <c r="C226" t="s">
+        <v>680</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E226">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>96000</v>
+      </c>
+      <c r="B227" t="s">
+        <v>682</v>
+      </c>
+      <c r="C227" t="s">
+        <v>683</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E227">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>96001</v>
+      </c>
+      <c r="B228" t="s">
+        <v>685</v>
+      </c>
+      <c r="C228" t="s">
+        <v>686</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E228">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>96002</v>
+      </c>
+      <c r="B229" t="s">
+        <v>688</v>
+      </c>
+      <c r="C229" t="s">
+        <v>689</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E229">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>96003</v>
+      </c>
+      <c r="B230" t="s">
+        <v>691</v>
+      </c>
+      <c r="C230" t="s">
+        <v>692</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E230">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>96004</v>
+      </c>
+      <c r="B231" t="s">
+        <v>694</v>
+      </c>
+      <c r="C231" t="s">
+        <v>695</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E231">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>96005</v>
+      </c>
+      <c r="B232" t="s">
+        <v>697</v>
+      </c>
+      <c r="C232" t="s">
+        <v>698</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E232">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>96006</v>
+      </c>
+      <c r="B233" t="s">
+        <v>700</v>
+      </c>
+      <c r="C233" t="s">
+        <v>701</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E233">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>96007</v>
+      </c>
+      <c r="B234" t="s">
+        <v>703</v>
+      </c>
+      <c r="C234" t="s">
+        <v>704</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E234">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>96008</v>
+      </c>
+      <c r="B235" t="s">
+        <v>706</v>
+      </c>
+      <c r="C235" t="s">
+        <v>707</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E235">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>96009</v>
+      </c>
+      <c r="B236" t="s">
+        <v>709</v>
+      </c>
+      <c r="C236" t="s">
+        <v>710</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E236">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>96010</v>
+      </c>
+      <c r="B237" t="s">
+        <v>712</v>
+      </c>
+      <c r="C237" t="s">
+        <v>713</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E237">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>96011</v>
+      </c>
+      <c r="B238" t="s">
+        <v>715</v>
+      </c>
+      <c r="C238" t="s">
+        <v>716</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E238">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>96012</v>
+      </c>
+      <c r="B239" t="s">
+        <v>718</v>
+      </c>
+      <c r="C239" t="s">
+        <v>719</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E239">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>96013</v>
+      </c>
+      <c r="B240" t="s">
+        <v>721</v>
+      </c>
+      <c r="C240" t="s">
+        <v>722</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E240">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>96014</v>
+      </c>
+      <c r="B241" t="s">
+        <v>724</v>
+      </c>
+      <c r="C241" t="s">
+        <v>725</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="E241">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>96015</v>
+      </c>
+      <c r="B242" t="s">
+        <v>727</v>
+      </c>
+      <c r="C242" t="s">
+        <v>728</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E242">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>96016</v>
+      </c>
+      <c r="B243" t="s">
+        <v>730</v>
+      </c>
+      <c r="C243" t="s">
+        <v>731</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E243">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>96017</v>
+      </c>
+      <c r="B244" t="s">
+        <v>733</v>
+      </c>
+      <c r="C244" t="s">
+        <v>734</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E244">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>96018</v>
+      </c>
+      <c r="B245" t="s">
+        <v>736</v>
+      </c>
+      <c r="C245" t="s">
+        <v>737</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E245">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>96019</v>
+      </c>
+      <c r="B246" t="s">
+        <v>739</v>
+      </c>
+      <c r="C246" t="s">
+        <v>740</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E246">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>96020</v>
+      </c>
+      <c r="B247" t="s">
+        <v>742</v>
+      </c>
+      <c r="C247" t="s">
+        <v>743</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E247">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>96021</v>
+      </c>
+      <c r="B248" t="s">
+        <v>745</v>
+      </c>
+      <c r="C248" t="s">
+        <v>746</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E248">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>96022</v>
+      </c>
+      <c r="B249" t="s">
+        <v>748</v>
+      </c>
+      <c r="C249" t="s">
+        <v>749</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E249">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>96023</v>
+      </c>
+      <c r="B250" t="s">
+        <v>751</v>
+      </c>
+      <c r="C250" t="s">
+        <v>752</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="E250">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>96024</v>
+      </c>
+      <c r="B251" t="s">
+        <v>754</v>
+      </c>
+      <c r="C251" t="s">
+        <v>755</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="E251">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>96025</v>
+      </c>
+      <c r="B252" t="s">
+        <v>757</v>
+      </c>
+      <c r="C252" t="s">
+        <v>758</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E252">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>96026</v>
+      </c>
+      <c r="B253" t="s">
+        <v>760</v>
+      </c>
+      <c r="C253" t="s">
+        <v>761</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E253">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>96027</v>
+      </c>
+      <c r="B254" t="s">
+        <v>763</v>
+      </c>
+      <c r="C254" t="s">
+        <v>764</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="E254">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>96028</v>
+      </c>
+      <c r="B255" t="s">
+        <v>766</v>
+      </c>
+      <c r="C255" t="s">
+        <v>767</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E255">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>96029</v>
+      </c>
+      <c r="B256" t="s">
+        <v>769</v>
+      </c>
+      <c r="C256" t="s">
+        <v>770</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E256">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>96030</v>
+      </c>
+      <c r="B257" t="s">
+        <v>772</v>
+      </c>
+      <c r="C257" t="s">
+        <v>773</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E257">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>96031</v>
+      </c>
+      <c r="B258" t="s">
+        <v>775</v>
+      </c>
+      <c r="C258" t="s">
+        <v>776</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="E258">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>96032</v>
+      </c>
+      <c r="B259" t="s">
+        <v>778</v>
+      </c>
+      <c r="C259" t="s">
+        <v>779</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="E259">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>96033</v>
+      </c>
+      <c r="B260" t="s">
+        <v>781</v>
+      </c>
+      <c r="C260" t="s">
+        <v>782</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E260">
+        <v>9990</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>96034</v>
+      </c>
+      <c r="B261" t="s">
+        <v>784</v>
+      </c>
+      <c r="C261" t="s">
+        <v>785</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E261">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>96035</v>
+      </c>
+      <c r="B262" t="s">
+        <v>787</v>
+      </c>
+      <c r="C262" t="s">
+        <v>788</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="E262">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>96036</v>
+      </c>
+      <c r="B263" t="s">
+        <v>790</v>
+      </c>
+      <c r="C263" t="s">
+        <v>791</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E263">
+        <v>6231</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>96037</v>
+      </c>
+      <c r="B264" t="s">
+        <v>793</v>
+      </c>
+      <c r="C264" t="s">
+        <v>794</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E264">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>96038</v>
+      </c>
+      <c r="B265" t="s">
+        <v>796</v>
+      </c>
+      <c r="C265" t="s">
+        <v>797</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E265">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>96039</v>
+      </c>
+      <c r="B266" t="s">
+        <v>799</v>
+      </c>
+      <c r="C266" t="s">
+        <v>800</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E266">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>96040</v>
+      </c>
+      <c r="B267" t="s">
+        <v>802</v>
+      </c>
+      <c r="C267" t="s">
+        <v>803</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E267">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>96041</v>
+      </c>
+      <c r="B268" t="s">
+        <v>805</v>
+      </c>
+      <c r="C268" t="s">
+        <v>806</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="E268">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>96042</v>
+      </c>
+      <c r="B269" t="s">
+        <v>808</v>
+      </c>
+      <c r="C269" t="s">
+        <v>809</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E269">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>96043</v>
+      </c>
+      <c r="B270" t="s">
+        <v>811</v>
+      </c>
+      <c r="C270" t="s">
+        <v>812</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E270">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>96044</v>
+      </c>
+      <c r="B271" t="s">
+        <v>814</v>
+      </c>
+      <c r="C271" t="s">
+        <v>815</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E271">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>96045</v>
+      </c>
+      <c r="B272" t="s">
+        <v>817</v>
+      </c>
+      <c r="C272" t="s">
+        <v>818</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E272">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>96046</v>
+      </c>
+      <c r="B273" t="s">
+        <v>820</v>
+      </c>
+      <c r="C273" t="s">
+        <v>821</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E273">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>96047</v>
+      </c>
+      <c r="B274" t="s">
+        <v>823</v>
+      </c>
+      <c r="C274" t="s">
+        <v>824</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E274">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>96048</v>
+      </c>
+      <c r="B275" t="s">
+        <v>826</v>
+      </c>
+      <c r="C275" t="s">
+        <v>827</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E275">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>96049</v>
+      </c>
+      <c r="B276" t="s">
+        <v>829</v>
+      </c>
+      <c r="C276" t="s">
+        <v>830</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E276">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>96050</v>
+      </c>
+      <c r="B277" t="s">
+        <v>832</v>
+      </c>
+      <c r="C277" t="s">
+        <v>833</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E277">
+        <v>7217</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>96051</v>
+      </c>
+      <c r="B278" t="s">
+        <v>835</v>
+      </c>
+      <c r="C278" t="s">
+        <v>836</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E278">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>96052</v>
+      </c>
+      <c r="B279" t="s">
+        <v>838</v>
+      </c>
+      <c r="C279" t="s">
+        <v>839</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E279">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>96053</v>
+      </c>
+      <c r="B280" t="s">
+        <v>841</v>
+      </c>
+      <c r="C280" t="s">
+        <v>842</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E280">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>96054</v>
+      </c>
+      <c r="B281" t="s">
+        <v>844</v>
+      </c>
+      <c r="C281" t="s">
+        <v>845</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E281">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>96055</v>
+      </c>
+      <c r="B282" t="s">
+        <v>847</v>
+      </c>
+      <c r="C282" t="s">
+        <v>848</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E282">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>96056</v>
+      </c>
+      <c r="B283" t="s">
+        <v>850</v>
+      </c>
+      <c r="C283" t="s">
+        <v>851</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E283">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>96057</v>
+      </c>
+      <c r="B284" t="s">
+        <v>853</v>
+      </c>
+      <c r="C284" t="s">
+        <v>854</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E284">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>96058</v>
+      </c>
+      <c r="B285" t="s">
+        <v>856</v>
+      </c>
+      <c r="C285" t="s">
+        <v>857</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E285">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>96059</v>
+      </c>
+      <c r="B286" t="s">
+        <v>859</v>
+      </c>
+      <c r="C286" t="s">
+        <v>860</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E286">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>96060</v>
+      </c>
+      <c r="B287" t="s">
+        <v>862</v>
+      </c>
+      <c r="C287" t="s">
+        <v>863</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E287">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>96061</v>
+      </c>
+      <c r="B288" t="s">
+        <v>865</v>
+      </c>
+      <c r="C288" t="s">
+        <v>866</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E288">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>96062</v>
+      </c>
+      <c r="B289" t="s">
+        <v>868</v>
+      </c>
+      <c r="C289" t="s">
+        <v>869</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E289">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>96063</v>
+      </c>
+      <c r="B290" t="s">
+        <v>871</v>
+      </c>
+      <c r="C290" t="s">
+        <v>872</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E290">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>96064</v>
+      </c>
+      <c r="B291" t="s">
+        <v>874</v>
+      </c>
+      <c r="C291" t="s">
+        <v>875</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E291">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>96065</v>
+      </c>
+      <c r="B292" t="s">
+        <v>877</v>
+      </c>
+      <c r="C292" t="s">
+        <v>878</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E292">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>96066</v>
+      </c>
+      <c r="B293" t="s">
+        <v>880</v>
+      </c>
+      <c r="C293" t="s">
+        <v>881</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E293">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>96067</v>
+      </c>
+      <c r="B294" t="s">
+        <v>883</v>
+      </c>
+      <c r="C294" t="s">
+        <v>884</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E294">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>96068</v>
+      </c>
+      <c r="B295" t="s">
+        <v>886</v>
+      </c>
+      <c r="C295" t="s">
+        <v>887</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E295">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>96069</v>
+      </c>
+      <c r="B296" t="s">
+        <v>889</v>
+      </c>
+      <c r="C296" t="s">
+        <v>890</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E296">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>96070</v>
+      </c>
+      <c r="B297" t="s">
+        <v>892</v>
+      </c>
+      <c r="C297" t="s">
+        <v>893</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E297">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>96071</v>
+      </c>
+      <c r="B298" t="s">
+        <v>895</v>
+      </c>
+      <c r="C298" t="s">
+        <v>896</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E298">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>96072</v>
+      </c>
+      <c r="B299" t="s">
+        <v>898</v>
+      </c>
+      <c r="C299" t="s">
+        <v>899</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E299">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>96073</v>
+      </c>
+      <c r="B300" t="s">
+        <v>901</v>
+      </c>
+      <c r="C300" t="s">
+        <v>902</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E300">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>96074</v>
+      </c>
+      <c r="B301" t="s">
+        <v>904</v>
+      </c>
+      <c r="C301" t="s">
+        <v>905</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E301">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>96075</v>
+      </c>
+      <c r="B302" t="s">
+        <v>907</v>
+      </c>
+      <c r="C302" t="s">
+        <v>908</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E302">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>96076</v>
+      </c>
+      <c r="B303" t="s">
+        <v>910</v>
+      </c>
+      <c r="C303" t="s">
+        <v>911</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E303">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>96077</v>
+      </c>
+      <c r="B304" t="s">
+        <v>913</v>
+      </c>
+      <c r="C304" t="s">
+        <v>914</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E304">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>96078</v>
+      </c>
+      <c r="B305" t="s">
+        <v>916</v>
+      </c>
+      <c r="C305" t="s">
+        <v>917</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E305">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>96079</v>
+      </c>
+      <c r="B306" t="s">
+        <v>919</v>
+      </c>
+      <c r="C306" t="s">
+        <v>920</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E306">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>96080</v>
+      </c>
+      <c r="B307" t="s">
+        <v>922</v>
+      </c>
+      <c r="C307" t="s">
+        <v>923</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E307">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>96081</v>
+      </c>
+      <c r="B308" t="s">
+        <v>925</v>
+      </c>
+      <c r="C308" t="s">
+        <v>926</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E308">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>96082</v>
+      </c>
+      <c r="B309" t="s">
+        <v>928</v>
+      </c>
+      <c r="C309" t="s">
+        <v>929</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E309">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>96083</v>
+      </c>
+      <c r="B310" t="s">
+        <v>931</v>
+      </c>
+      <c r="C310" t="s">
+        <v>932</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E310">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>96084</v>
+      </c>
+      <c r="B311" t="s">
+        <v>934</v>
+      </c>
+      <c r="C311" t="s">
+        <v>935</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E311">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>96085</v>
+      </c>
+      <c r="B312" t="s">
+        <v>937</v>
+      </c>
+      <c r="C312" t="s">
+        <v>938</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E312">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>96086</v>
+      </c>
+      <c r="B313" t="s">
+        <v>940</v>
+      </c>
+      <c r="C313" t="s">
+        <v>941</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E313">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>96087</v>
+      </c>
+      <c r="B314" t="s">
+        <v>943</v>
+      </c>
+      <c r="C314" t="s">
+        <v>944</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E314">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>96088</v>
+      </c>
+      <c r="B315" t="s">
+        <v>946</v>
+      </c>
+      <c r="C315" t="s">
+        <v>947</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E315">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>96089</v>
+      </c>
+      <c r="B316" t="s">
+        <v>949</v>
+      </c>
+      <c r="C316" t="s">
+        <v>950</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E316">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>96090</v>
+      </c>
+      <c r="B317" t="s">
+        <v>952</v>
+      </c>
+      <c r="C317" t="s">
+        <v>953</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E317">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>96091</v>
+      </c>
+      <c r="B318" t="s">
+        <v>955</v>
+      </c>
+      <c r="C318" t="s">
+        <v>956</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E318">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>96092</v>
+      </c>
+      <c r="B319" t="s">
+        <v>958</v>
+      </c>
+      <c r="C319" t="s">
+        <v>959</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E319">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>96093</v>
+      </c>
+      <c r="B320" t="s">
+        <v>961</v>
+      </c>
+      <c r="C320" t="s">
+        <v>962</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E320">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>96094</v>
+      </c>
+      <c r="B321" t="s">
+        <v>964</v>
+      </c>
+      <c r="C321" t="s">
+        <v>965</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E321">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>96095</v>
+      </c>
+      <c r="B322" t="s">
+        <v>967</v>
+      </c>
+      <c r="C322" t="s">
+        <v>968</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E322">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>96096</v>
+      </c>
+      <c r="B323" t="s">
+        <v>970</v>
+      </c>
+      <c r="C323" t="s">
+        <v>971</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E323">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>96097</v>
+      </c>
+      <c r="B324" t="s">
+        <v>973</v>
+      </c>
+      <c r="C324" t="s">
+        <v>974</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E324">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>96098</v>
+      </c>
+      <c r="B325" t="s">
+        <v>976</v>
+      </c>
+      <c r="C325" t="s">
+        <v>977</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E325">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>96099</v>
+      </c>
+      <c r="B326" t="s">
+        <v>979</v>
+      </c>
+      <c r="C326" t="s">
+        <v>980</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E326">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>96100</v>
+      </c>
+      <c r="B327" t="s">
+        <v>982</v>
+      </c>
+      <c r="C327" t="s">
+        <v>983</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E327">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>96101</v>
+      </c>
+      <c r="B328" t="s">
+        <v>985</v>
+      </c>
+      <c r="C328" t="s">
+        <v>986</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="E328">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>96102</v>
+      </c>
+      <c r="B329" t="s">
+        <v>988</v>
+      </c>
+      <c r="C329" t="s">
+        <v>989</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E329">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>96103</v>
+      </c>
+      <c r="B330" t="s">
+        <v>991</v>
+      </c>
+      <c r="C330" t="s">
+        <v>992</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="E330">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>96104</v>
+      </c>
+      <c r="B331" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" t="s">
+        <v>995</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E331">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>96105</v>
+      </c>
+      <c r="B332" t="s">
+        <v>997</v>
+      </c>
+      <c r="C332" t="s">
+        <v>998</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E332">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>96106</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E333">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>96107</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E334">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>96108</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E335">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>96109</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E336">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>96110</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E337">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>96111</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E338">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>96112</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E339">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>96113</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E340">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>96114</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E341">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>96115</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E342">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>96116</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E343">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>96117</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E344">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>103054</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E345">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>123573</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E346">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>124374</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E347">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>127580</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E348">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>127581</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E349">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>127582</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E350">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>127583</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E351">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>127584</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E352">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>127585</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E353">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>127586</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E354">
+        <v>915</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">