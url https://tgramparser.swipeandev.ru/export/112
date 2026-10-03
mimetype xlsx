--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="888">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1825">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2676,50 +2676,2861 @@
     <t>18.03.25 12:34</t>
   </si>
   <si>
     <t>t.me/tsarskoe_selo/3757</t>
   </si>
   <si>
     <t>❤️ Друзья, продолжаем знакомство со словарём Царского Села. Переходим к букве Р и посвящаем эту публикацию Растрелли – творцу и гению, имя которого неразрывно связано с Царским Селом. Франческо Растрелли родился в Париже, где в это время жил и работал его отец – уроженец Флоренции Бартоломео Растрелли. Работая скульптором, а также имея навыки архитектора и декоратора, Растрелли-старший обучал мастерству своего сына. В 1716-м, заключив контракт на работу в России, отец и сын прибыли в Санкт-Петербург. Первое время Франческо трудился вместе с отцом, готовясь под его руководством к самостоятельной деятельности архитектора. Вместе они работали в домах генерала графа Федора Апраксина, барона Петра Шафирова и «валахского господаря» Дмитрия Кантемира. В 1730-м Франческо Растрелли приняли на постоянную государственную службу придворным архитектором императрицы Анны Иоанновны. Его первая самостоятельная работа – постройка небольшого деревянного дворца Анненгоф в Москве. В Санкт-Петербурге Растрелли спроектировал для Анны Иоанновны Зимний дворец, а для ее фаворита Эрнста Иоганна Бирона построил дворец в Руентале (Рундале) и в Митаве (Елгаве). Смена власти в 1741 году, когда императрицей стала Елизавета Петровна, мало отразилась на карьере Растрелли. Благодаря своим работам он к этому времени уже составил себе репутацию выдающегося архитектора. Растрелли остался обер-архитектором при Дворе Елизаветы Петровны, ему поручили постройку деревянного Летнего дворца. С этого времени начинается самое плодотворное десятилетие в жизни Растрелли, когда он создал свои самые значительные сооружения: ансамбль Смольного монастыря, Андреевский собор в Киеве, Большой Петергофский и Зимний дворцы. Одновременно с императорскими Растрелли продолжал выполнять заказы знати: построил дворцы графа Воронцова и барона Строганова. Частные строения возводились по типу императорских резиденций, но были меньше и отличались сдержанным оформлением. Растрелли также руководил оформлением придворных праздников, участвовал в устройстве коронационных торжеств Елизаветы Петровны, занимался декоративным оформлением во время бракосочетания Петра III и Екатерины. При его участии проходили почти все иллюминации и фейерверки по случаю именин и дней рождения императрицы. Отдельная страница в творчестве архитектора – Царское Село. По указу Елизаветы Петровны он руководил работами по перестройке и реконструкции Большого Царскосельского дворца, создал отделку и убранство залов парадной Золотой анфилады. Он разработал «Генеральный план Царскому саду», в соответствии с которым проводились работы по благоустройству всей территории царскосельских парков. По проекту Растрелли в Екатерининском парке сооружаются павильоны «Эрмитаж», «Грот» и «Катальная гора» (последний павильон не сохранился). В 1750-х слава Растрелли, мастера русского барокко, достигла апогея. Архитектор 48 лет жизни отдал службе при российском императорском Дворе. Жалованье, увеличенное с 1200 до 2500 рублей в 1748-м, дошло до 3000 в 1762 году. Екатерина II пожаловала Растрелли по случаю своего восшествия на престол денежную награду в 5000 рублей, Петр III наградил голштинским орденом. Растрелли бывал на приемах при Дворе, получая специальные приглашения. Его титул в 1762-м звучал так: «Обер-архитектор, генерал-майор и кавалер граф де Растрелли». В 1763 году Франческо Растрелли ушел в отставку. Екатерина II удовлетворила его прошение, назначив «по смерть его ежегодный пенсии по тысячи рублев». В 1764-м архитектор уехал из Петербурга, а в 1771-м умер. Изображения: ❤️ Екатерининский дворец. ГМЗ «Царское Село», автор – Руслан Шамуков ❤️ Золотая анфилада. ГМЗ «Царское Село», автор – Руслан Шамуков ❤️ Павильон «Эрмитаж». ГМЗ «Царское Село», автор – Екатерина Новак ❤️ Церковь Воскресения Христова Екатерининского дворца. ГМЗ «Царское Село», автор – Святослав Новиков</t>
   </si>
   <si>
     <t>17.03.25 09:54</t>
   </si>
   <si>
     <t>t.me/tsarskoe_selo/3753</t>
   </si>
   <si>
     <t>☀️Немного солнечных лучей и кружев из Царского Села. Всем желаем продуктивной рабочей недели и как можно больше поводов для радости! Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
   </si>
   <si>
     <t>15.03.25 08:17</t>
   </si>
   <si>
     <t>t.me/tsarskoe_selo/3749</t>
   </si>
   <si>
     <t>⚡️ Дорогие, последний рывок: наша пони Карамелька вышла в финал конкурса Министерства культуры РФ «Хвостатый хранитель 2.0». И она в этой пятерке – единственная из Петербурга. Соперники – три замечательные кошки и кот из разных уголков страны. Голосовали за Карамельку всем миром. Подписчики (на всех страницах музея-заповедника в социальных сетях их более 260 тысяч); партнёры и меценаты музея; наши коллеги, родственники и друзья. Огромное царскосельское спасибо! Отдельное сердечное спасибо – представителям СМИ. Благодаря им за прошедшую неделю Карамелька стала звездой. О ней сняли несколько телевизионных сюжетов, написали статьи в городских газетах, на порталах и в телеграм-каналах (в том числе звериных). Пони наша конечно удивляется такому фурору, но виду не подаёт. Распушает свои длинные ресницы и красиво позирует перед камерами. Несколько фактов о Карамельке: 🐴 обучает детей верховой езде; 🐴 рост 131 см в холке, вес – 290 кг; 🐴 ежедневно съедает 8 кг сена, 3 кг морковки и 1 кг отрубей с травой; 🐴 любит, когда ей расчёсывают гриву и заплетают чёлку; 🐴 лучший друг – джек-рассел-терьер Фиша (приходит в гости вместе с тренером Ириной). Поучаствовать в финальном голосовании и отдать голос за Карамельку можно в: 😌 телеграме 😄 ВК ☺️ ОК Голосование до 22 марта 11.00</t>
+  </si>
+  <si>
+    <t>08.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6755</t>
+  </si>
+  <si>
+    <t>Восемьдесят пять лет назад, 8 сентября 1941-го, сомкнулось кольцо блокады вокруг Ленинграда. Фашисты двигались всё ближе к городу, бомбёжки не прекращались. Музейные работники приступили к эвакуации коллекций сразу после 22 июня. Первые предметы покинули Пушкин уже в конце месяца, в последующие 83 дня упаковывалось всё остальное. Пять партий отправились в Горький, а затем в Томск и Новосибирск, Сарапул, шестая была доставлена в Исаакиевский собор. Часть скульптуры спрятали, закопав в землю, в Екатерининском парке. 17 сентября 1941-го фашисты заняли Пушкин. Сотрудник музея Вера Владимировна Лемус вспоминала: «К этому времени во дворцах осталось только три научных работника – Т.Ф. Попова, Е.Л. Турова и В.В. Лемус. Упаковочный материал был полностью израсходован, приходилось довольствоваться газетами, соломой и едва просохшим сеном... Каждое утро начиналось с громового удара пушки, и мы спешили распахнуть окна для предохранения от разрушения стекол, судорожно отворачиваясь при этом как от пощечин, от гулкого эха стрельбы. Беспрерывная, поглощавшая все наше внимание работа поддерживала бодрость духа. Ощущение единства с родным народом, обостренное опасностью, повышало ответственность за свои действия и укрепляло готовность пойти на любые жертвы ради спасения того, что не только окружало нас, но и входило неотъемлемой частью в общее понятие «родина»... С 1 по 10 сентября на грузовых машинах вещи доставляли в Исаакиевский собор. Многие крупные предметы вывозили без упаковки: парковую скульптуру в сколоченных из деревянных брусков клетках, мебель, укрытую рогожей, фарфор, картины, гравюры, бытовые предметы и прочее, по-прежнему, в ящиках. Всего туда перевезли 2508 предметов и 29 ящиков с учётной документацией... Поднимаясь по вечерам на крышу дворца, мы слышали специфический прерывистый гул фашистских бомбардировщиков, пролетавших над нами, и видели огни пожаров, вспыхивавшие в разных концах Ленинграда; с тревогой пытались угадать: не Эрмитаж ли это, не Русский ли музей? Отзвуки боёв в Гатчине 8-9 сентября (грохот орудий, огневые вспышки) свидетельствовали о непосредственной близости врага и о его варварских действиях. 10 сентября было последним днём вывоза ценностей из Пушкина. С 13 сентября началась непрерывная бомбёжка г. Пушкина, в течение двух следующих дней она сопровождалась артобстрелами. При коротких переходах из главного зданиях дворца в служебный корпус приходилось неоднократно распластываться на земле во избежание ранений осколками... Днём 15 сентября в центральную часть дворца со стороны плаца попал первый снаряд, пробивший стену и разрушивший два зала в бельэтаже: Малую столовую и Рабочий кабинет Александра I. Почти одновременно была сбита металлическая облицовка одной из глав дворцовой церкви, а вслед за тем сорвана часть кровли с левого полуциркуля. Огромное здание Екатерининского дворца содрогалось, как от землетрясения. Грохот осыпающихся оконных стекол достигал оглушительной силы». 📷 Фото: Пожар в Екатерининском дворце. 1942. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>07.09.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6754</t>
+  </si>
+  <si>
+    <t>Друзья, ищем двух счастливчиков! Разыгрываем билеты на «Яблочный полдень» – наш главный осенний семейный праздник. Победители получат возможность увидеть всё своими глазами. Каждый из них сможет взять с собой ещё одного человека. «Яблочный полдень» пройдет в ближайшую субботу, 12 сентября, в историческом комплексе «Верхние теплицы» в Александровском парке. В этом году его главная героиня – капуста, а главный призыв – «варим борщ». В программе – авторские экскурсии и «овощной» стендап, мастер-класс по русским народным танцам, интерактивные спектакли для детей, дегустация варенья, чайная церемония, джазовый концерт. Итак, что надо сделать? 1. Быть подписчиком канала 2. По желанию: поделиться этим постом с друзьями, чтобы они тоже поучаствовали Призёров определит генератор случайных чисел в четверг, 10 сентября. Желаем удачи! Участников: 78 Призовых мест: 2 Дата розыгрыша: 12:00, 10.09.2026 MSK (24 часа)</t>
+  </si>
+  <si>
+    <t>07.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6753</t>
+  </si>
+  <si>
+    <t>Понедельник. Заедаем стресс. 📷 За фотографию благодарим нашего друга Лину Пашкевичюте.</t>
+  </si>
+  <si>
+    <t>06.09.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6750</t>
+  </si>
+  <si>
+    <t>255 лет назад, в сентябре 1771-го, Екатерина II приняла решение, которое повлияло на облик царскосельских парков – перевела Иоганна (Джона) Буша в Царское Село. К тому моменту приглашенный императрицей английский садовый мастер и ганноверский подданный уже несколько месяцев работал в России. Буш поступил под начало обер-гофмейстера Ивана Елагина с жалованьем в 1500 рублей в год. Для сравнения: русские садовые мастера получали 300-400 рублей, а главный архитектор Василий Неелов – 1000 рублей. Контракт обязывал Буша заниматься «проектированием и строительством садов, сочинением проектов садовых построек и их осуществлением». Екатерина II повелела дать ему «пристойную квартиру», а Царскосельской конторе – выполнять все его требования. Словом, предоставила англичанину большие полномочия. В Лондоне Буш содержал богатый садовый питомник и занимался доставкой семян экзотических растений из Америки и рассылкой их европейским, в первую очередь немецким, садоводам. Это было время всеобщего увлечения ботаникой и настоящей охоты за необычными семенами. В Россию Буш приехал с большой коллекцией растений и семян и, не прекращая, выписывал и пускал в ход всё новые растения. Одним из его занятий стало продвижение экзотической сибирской флоры в Европу и Англию, оно стало возможным благодаря его дружбе с академиком Петром Палласом. В Царском Селе Иоганн Буш решительно и энергично взялся за дело, быстро организовал при теплицах своё отдельное оранжерейное хозяйство, где выращивал редкие растения из семян, которые привозили и присылали со всех концов России и передавали ему по приказу императрицы. Екатерина II много внимания уделяла выращенным Бушем из семян кедрам. В июле 1772 года она писала Вольтеру: «Мои кедровые орехи вами получены; вы их посадите во Франции, а я нынешнею весною посадила их в Царском Селе. Может статься сие название покажется вам для выговора грубым; однако ж это такое место, которое для меня очень приятно, потому что я тут сама сею и сажаю. Кедры мои взошли уже на палец вышиной; не знаю, каковы ваши. Я ныне люблю до безумия английские сады, кривые дорожки, отлогие холмы, озёрам подобные пруды, архипелаги на твёрдой земле, а к прямым дорожкам и однообразным аллеям чувствую великое отвращение; фонтанов также не могу терпеть: они заставляют воду принимать такое течение, которое не сообразно природе; статуям же, по мнению моему, пристойно быть заключённым в галереях и прочих сим подобных местах; короче сказать, над садовничеством моим совершенно владычествует английский вкус». Земляные работы, которые проводил Иоганн Буш, придали большей гармоничности первоначальному плану царскосельского парка. Садовый мастер по возможности укрупнял измельчённые очертания водоемов, смягчал изгибы дорожек, придавал плавность и выразительность рельефу. Современники отмечали сходство сада с его английскими прототипами. Сын известного русского учёного Андрея Болотова в письме отметил, что «сей славный и первый почти сад в государстве делан в подражание знаменитым в Европе садам, как-то: Кевскому, Штовенскому, Монсо и прочим, переделанным из старых садов». До конца своего пребывания в Царском Селе Буш продолжал расширять и совершенствовать оранжерейное хозяйство, строить новые теплицы. Благодаря ему в императорской резиденции восстановили культуру выращивания ананасов и вознесли её на небывалую высоту. Часто обедала с гостеприимным семейством Бушей баронесса Элизабет Димсдейл – супруга английского врача Томаса Димсдейла, который вводил в России прививки от оспы. Один из путей к жилищу главного царскосельского садовника проходил через оранжереи, и баронессу удивляло количество апельсиновых деревьев. Она писала: «Здесь множество теплиц для разнообразных фруктов, и я думаю, что лучшие дыни, которые я когда-либо ела, выращены Бушем, и вдоволь арбузов, персиков и нектарины очень хороши». К наследию Иоганна Буша в XXI веке постоянно обращаются наши музейный садовники. 🖼 Изображения из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>05.09.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6749</t>
+  </si>
+  <si>
+    <t>Микроклимат День и ночь за окном обложные дожди, Всё промокло насквозь: и леса, и птицы. В эту пору, конечно, ни почты не жди, Да и вряд ли какой-нибудь гость постучится. Реки хмуро бурлят, пузырятся пруды. Всё дождём заштриховано, скрыто и смыто. На кого и за что так природа сердита И откуда берёт она столько воды?! Небо, замысла скверного не тая, Всё залить вознамерилось в пух и прах. Даже странно представить, что есть края, Где почти и не ведают о дождях. Где сгорают в горячих песках следы И ни пятнышка туч в небесах седых, Где родник или просто стакан воды Часто ценят превыше всех благ земных. Дождь тоской заливает луга и выси, Лужи, холод да злющие комары. Но душа моя с юности не зависит Ни от хмурых дождей, ни от злой жары. И какой ни придумает финт природа, Не навеет ни холод она, ни сплин. Ведь зависит внутри у меня погода От иных, совершенно иных причин. Вот он — мудрый и очень простой секрет: Если что-то хорошее вдруг свершилось, Как погода бы яростно ни бесилась, В моём сердце хохочет весенний свет! Но хоть трижды будь ласковою природа, Только если тоска тебя вдруг грызёт, То в душе совершенно не та погода, В ней тогда и бураны, и снег, и лёд. Дождь гвоздит по земле, и промозглый ветер Плющит капли о стёкла и рвёт кусты. Он не знает, чудак, о прекрасном лете, О моём, о весёлом и добром лете, Где живёт красота, и любовь, и ты... Эдуард Асадов Фото: ГМЗ "Царское Село", автор - Евгений Ворошилов</t>
+  </si>
+  <si>
+    <t>04.09.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6748</t>
+  </si>
+  <si>
+    <t>Считаем, что барокко в отражениях прекрасно. За фото благодарим нашего коллегу Алексея Зарецкого</t>
+  </si>
+  <si>
+    <t>03.09.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6744</t>
+  </si>
+  <si>
+    <t>🏛 Продолжаем рубрику о формировании царскосельской резиденции при Екатерине II. Предыдущие публикации можно найти по хештегу #екатерина_царское ❤️ Это сорок третья часть нашего повествования. И она – об обнаружении шедевров, таинствах создания прекрасного и почтенных людях. Сегодня хотим подробнее поговорить про бюсты, которые украшают Камеронову галерею. Они помнят Екатерину II, были свидетелями прогулок и философских бесед императрицы. При Екатерине II началось систематическое коллекционирование антиков для украшения пригородных дворцов и Эрмитажа. Граф Иван Шувалов, один из инициаторов основания Академии художеств и её первый президент, в 1763 году по приказу Екатерины II поехал за границу для изучения европейских коллекций. Он отбирал и покупал мраморную скульптуру, картины, организовал изготовление гипсовых форм с наиболее интересных мраморных оригиналов. В 1769 году в Россию из Италии отправили пятьдесят восемь гипсовых форм – статуй и бюстов. Для снятия форм использовались коллекции, составляющие в настоящее время собрания Национального археологического музея Неаполя, галереи Уффици, музея Пио-Клементино в Ватикане и Капитолийских музеев в Риме. Большая часть этих коллекций образовалась из статуй и бюстов, найденных в середине XVIII века при раскопках античных терм и императорских вилл. Особенно много портретных статуй и бюстов было обнаружено в Тиволи на месте виллы императора Адриана и на раскопках терм императора Тита. Немалая заслуга в распространении бронзовой скульптуры принадлежит русской литейной мастерской, существовавшей при Академии художеств с 1769 года. В тот период художественным процессом, то есть созданием восковых моделей, отливкой и чеканкой, руководил профессор скульптуры Фёдор Гордеев. Все скульптурные портреты, представленные на Камероновой галерее, выполнены в бронзе. В Греции статуи из бронзы известны были еще в VII веке до н.э. В Европе увлечение бронзой распространилось в XVIII веке. Как же изготавливают бронзовые копии с мраморных оригиналов? Сначала изготавливается гипсовая разборная форма. После того как её снимают с оригинала, на внутреннюю поверхность наносится восковой слой необходимой толщины. Затем устанавливается металлический каркас для стержня, на котором будет держаться слепок. Затем куски формы закрепляют на стержне и внутрь заливается стержневая масса, составленная из гипса и кирпичной крошки. После затвердения стержневой массы гипсовая форма разбивается, причём восковой слой остаётся на стержне, и скульптор устраняет дефекты, образовавшиеся на восковой модели во время сборки формы. Вновь собранную форму укрепляют формовочной смесью, просушивают и обкладывают кирпичом. При специальном нагреве формы воск растапливается и вытекает в отверстия. Образовавшаяся в форме пустота заливается расплавленной бронзой. И когда бронза остывает, весь стержень из неё выбивается. В одном из писем французскому корреспонденту Гримму Екатерина II писала: «Я вернулась с моей колоннады, где я гуляла между бронзовыми бюстами, которые уже поставлены, так что если Вам любопытно знать, кто эти почтенные люди, вот список, который я сделала для Вас, прогуливаясь…» Подробнее о «почтенных людях» расскажем в нашей следующей публикации. Луиджи Премации. Вид на Камеронову галерею и Агатовые комнаты. 1859. Из коллекции ГМЗ «Царское Село» Фото: Святослав Новиков, Евгений Ворошилов</t>
+  </si>
+  <si>
+    <t>03.09.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6743</t>
+  </si>
+  <si>
+    <t>✨ «Императорские застолья в Царском Селе» – авторская экскурсия Елены Бушиной, которая пройдёт 6 сентября, в воскресенье. Она посвящена кулинарным предпочтениям российских монархов, истории императорских застолий и приёмов, обеденному церемониалу. Это гастрономическое путешествие начнётся в парадных залах Екатерининского дворца с его великолепными столовыми и гостиными. Вторая часть – в павильоне «Эрмитаж». Здесь гости увидят процесс работы подъемных столов, управляемых механизмами на первом этаже. Это позволяло императорским особам и их гостям отобедать в узком кругу, без прислуги. На десерт – рецепты популярных блюд императорской кухни XVIII века. 6+ · Когда – 6 сентября, 16.30 · Сбор – в вестибюле Екатерининского дворца (маршрут 1) · Стоимость – 1500 рублей (включает вход в парк) · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>02.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6739</t>
+  </si>
+  <si>
+    <t>✨ Прекрасная новость для любителей керамики – в субботу, 5 сентября, на Императорской ферме пройдёт мастер-класс художников Маши и Дани Сергеевых. Их работа «Яблочный конь» – один из экспонатов выставки «Глазурь и грива». Начало – в 13 часов. Перед мастер-классом запланирована экскурсия по этой экспозиции под открытым небом, она познакомит с арт-объектами современных художников-керамистов и подскажет идеи для собственных работ. Гости создадут любой небольшой предмет – например, брелок, значок или магнит, а затем распишут его специальными керамическими красками – ангобами. Попробовать свои силы в мастер-классе могут и взрослые, и дети. Обращаем внимание, что участникам в возрасте до 12 лет потребуется помощь сопровождающего взрослого. После росписи работы пройдут два обжига в специальной печи, забрать изделия из керамики можно будет через две недели на Императорской ферме. • Когда – 5 сентября, 13.00 • Где – Императорская ферма, Фермская дорога, лит. А • Продолжительность – 1,5 часа • Стоимость – 350 рублей. 6+ • Билеты на сайте Фото 1 и 4: ГМЗ «Царское Село», Екатерина Новак; фото 2 и 3: Маша Сергеева</t>
+  </si>
+  <si>
+    <t>01.09.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6738</t>
+  </si>
+  <si>
+    <t>«Последний день императора» – авторская экскурсия Андрея Кондратьева, которая пройдёт 3 сентября. В День солидарности в борьбе с терроризмом гостям расскажут в том числе о покушении на Александра II, одно из которых привело к трагической гибели царя-реформатора. Начало – в 12.00. 12+ Это редкая возможность посетить сразу два музейных объекта по необычному маршруту и в подробностях узнать – как протекала летняя жизнь российских императоров; как осуществлялась охрана царскосельской резиденции. Гости зайдут в Екатерининский дворец через Парадный плац. Они узнают об императоре Александре II, последней весне его жизни и политической ситуации той эпохи. Александр II ушёл из жизни вскоре после двойного теракта на набережной Екатерининского канала (ныне – канал Грибоедова). Последняя карета императора входит в состав экспозиции «Придворный экипаж в Царском Селе» – на ней остались следы от взрыва, который разворотил заднюю стенку кареты. Экскурсия восстановит хронологию трагедии в первый день весны 1881 года – последний день императора. · Сбор – у бюста Растрелли (рядом с циркумференцией Екатерининского дворца) · Стоимость – 1700 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>01.09.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6737</t>
+  </si>
+  <si>
+    <t>🍁 С Днём знаний, друзья! Удивительным образом для многих из нас 1 сентября по-прежнему остаётся точкой отсчёта нового года. Вспоминаем слова Конфуция, который говорил: «Три пути ведут к знанию: путь размышления — самый благородный, путь подражания — самый лёгкий, и путь опыта — самый горький». Желаем всем благородного пути, терпения и удачи. И, конечно, не забывать, что музеи – хранители фундаментальных знаний. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>01.09.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6727</t>
+  </si>
+  <si>
+    <t>🍁 Друзья, встречаем первый месяц осени обоями-календарями для смартфонов. Хочется верить, что в сентябре увидим солнце и красоту. Во всяком случае, на ваших экранах это точно будет – выразительные детали наших дворцовых экспозиций и царскосельские розы, георгины, яблоки. У каждой из десяти заставок – по шесть вариантов размещения календарей, чтобы подобрать подходящие под экраны ваших смартфонов, плюс – простые обои без календарей. 🔸 Скачать все варианты можно здесь или здесь Фото: ГМЗ «Царское Село» (1-4, 6-8, 10 – Екатерина Новак, 5 – Руслан Шамуков, 9 – Светлана Гриб)</t>
+  </si>
+  <si>
+    <t>31.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6721</t>
+  </si>
+  <si>
+    <t>🍏🍎🍏 Друзья, ждем вас 12 сентября на семейном празднике «Яблочный полдень». В тринадцатый раз он пройдет в историческом оранжерейном комплексе «Верхние теплицы» в Александровском парке. Начало – в 12 часов, праздник продлится пять часов. – Каждый год мы стараемся рассказывать о новых аспектах истории оранжерейного комплекса и культуре растений, а наши садовники специально выращивают по старинным технологиям что-то особенное. У нас уже были арбузы, дыни, тыквы-великаны, македонские перцы, модные в начале XIX века белые овощи. В этом году мы снова погрузились в архивные документы и решили сделать ставку на капусту. Покажем коллекцию сортов – брокколи, кольраби, брюссельскую, цветную и кале. Эти виды выращивались в царскосельской резиденции ещё при Елизавете Петровне, – говорит главный хранитель парков Ольга Филиппова. В течение дня на территории исторического комплекса «Верхние теплицы» пройдут авторские экскурсии. Впервые экскурсию по яблоневому саду проведет Бруно Кристиан-Анри Мармэ – французский заводчик яблоневых садов и эксперт по плодовым культурам, который более 15 лет внедряет новаторские идеи в сфере садоводства в России. Его приезд стал возможным благодаря поддержке ландшафтной компании «Листва». Главный хранитель парков нашего музея Ольга Филиппова проведет «овощной» стендап и расскажет о том, как выращивали овощи в царскосельской императорской резиденции и что из них готовили. Маленьким гостям образовательный театр Екатерины Тихоновой покажет интерактивные спектакли «Сказка про Пыха» и «Как Комар и Муха борщ варили». Актеры студии «Persona Viva» проведут мастер-класс по русским народным танцам. Финальным аккордом станет джаз – концерт группы «Original Jazz Experience». Как всегда, гости будут дегустировать сваренное прямо на празднике варенье. К традиционному яблочному в этот раз добавится варенье из яблок и моркови, а также из лука. Кроме того, в программе – мастер-классы для детей и взрослых, чайная церемония. На авторские экскурсии и мастер-классы нужно записаться на площадке непосредственно в день мероприятия. Билеты можно приобрести заранее онлайн или в день мероприятия в кассе у входа в оранжерейный комплекс. – взрослый билет 600 руб., – семейный абонемент (2 взрослых и 1 ребенок с 4 до 14 лет) 1300 руб., – семейный абонемент (2 взрослых и 2 ребенка с 4 до 14 лет) 1500 руб., – детский билет (с 4 до 14 лет) 300 руб., – детский билет (до четырех лет) бесплатно. Фото: ГМЗ «Царское Село» (1, 2, 4, 6 – Екатерина Новак, 3, 5 – Руслан Шамуков)</t>
+  </si>
+  <si>
+    <t>31.08.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6720</t>
+  </si>
+  <si>
+    <t>Последний понедельник лета. Оптимистично всматриваемся в перспективы. Фото: ГМЗ "Царское Село", Светлана Гриб</t>
+  </si>
+  <si>
+    <t>29.08.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6719</t>
+  </si>
+  <si>
+    <t>✨ «Ратная история». Занятия для детей Наш детский военно-исторический кружок «Ратная история» начинает новый учебный год и ждёт новых слушателей. Занятия первого семестра стартуют 4 октября. Лекции, семинары, практикумы проводят научные сотрудники музея и приглашённые военные историки. Каждая встреча по сути – автономная лекция для ребят в возрасте от 12 до 15 лет. Участники кружка узнают об обмундировании и сражениях, вооружении и наградах российской и иностранных армий. Получат профессиональные консультации – как и где найти информацию по интересующим вопросам. Эксперты помогут с подбором литературы, проведут тематические экскурсии по военно-историческим объектам музея-заповедника «Царское Село». Основное место занятий – историческое здание Ратной палаты, где располагается музей «Россия в Великой войне». Первое занятие нового семестра пройдет прямо на экспозиции выставки «Флот России в Великой войне» в Ратной палате. 🔸 График занятий: по воскресеньям в 11.00 (один раз в две недели – 4 и 18 октября, 8 и 22 ноября, 6 и 20 декабря) 🔸 Длительность: 1,5 часа. В семестре – 6 занятий 🔸 Адрес: Пушкин, Фермская дорога, 5А (Ратная палата) 🔸 Стоимость одного семестра – 6 тысяч рублей 🔸 Для записи нужно заполнить форму и отправить на электронную почту (mhd1914@yandex.ru) до 1 октября 🔸 Подробности в группе военно-исторического отдела или по телефону: (812) 465-54-10</t>
+  </si>
+  <si>
+    <t>28.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6710</t>
+  </si>
+  <si>
+    <t>✨ Вторая смена волонтёрского лагеря «Хранитель царскосельского кода» завершила работу. В течение десяти дней студенты, преподаватели или молодые специалисты знакомились с музеем-заповедником и помогали нам. Это совместный проект музея и «Школы Фонда Потанина», который проводится уже третий год подряд.   Мы уже успели рассказать, как волонтёры помогали научным сотрудникам в фондах – разбирали и систематизировали материалы. Гости побывали и в оранжерейном комплексе, где идёт подготовка к семейному празднику «Яблочный полдень»: созревшие яблоки не только украсят традиционный осенний фестиваль, но и отправится в качестве десерта к обитателям музейного конного комплекса.   Ещё одно начинание, в котором активно участвовали волонтёры второй смены, – проект «Маршрут Менеласа».   – Новый маршрут по Александровскому парку познакомит посетителей с объектами, созданными архитектором Адамом Менеласом – от Пенсионерной конюшни и Императорской фермы до Арсенала и Шапели. Вместе с сотрудниками музея волонтёры разрабатывали информационный буклет и онлайн-навигацию, описывали объекты, создавали сайт проекта, придумывали вопросы для квеста. Изюминка маршрута – навигация: путь будут указывать кормушки для птиц, – рассказывает координатор волонтёрского лагеря, сотрудник музея Анна Бачой.   Волонтёры установили часть «птичьих столовых», остальные в ближайшее время оборудуют сотрудники музея. Специалисты напоминают, что начинать подкормку птиц рекомендуется только с наступлением естественных холодов. Методические рекомендации – как заботиться зимой о пернатых – подготовила член Союза охраны птиц России Анна Мостовая, они тоже включены в буклет «Маршрута Менеласа». Мы обязательно расскажем подробности – когда проект заработает.   Напомним, первая смена волонтёрского лагеря «Хранитель царскосельского кода» проходила в июне. Это часть большого проекта, который реализуют Фонд Потанина в партнёрстве с фондом «Заповедное посольство». 500 стипендиатов и победителей грантового конкурса для преподавателей примут участие в 63 волонтерских программах на особо охраняемых природных территориях и объектах культурного наследия в 34 регионах России.   Фото: ГМЗ «Царское Село» (1-4, 6-7, 9 – Екатерина Новак, 5 – Сергей Малиновский, 8 – Анна Бачой)</t>
+  </si>
+  <si>
+    <t>27.08.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6705</t>
+  </si>
+  <si>
+    <t>🏛 Продолжаем рубрику о формировании царскосельской резиденции при Екатерине II. Предыдущие публикации можно найти по хештегу #екатерина_царское ❤️ Это сорок вторая часть нашего повествования. И она – о совершенстве и философских беседах. Нас всё не отпускают термы Камерона (и наверное еще какое-то время не отпустят), поэтому сегодня немного поговорим про Камеронову галерею. Строительство галереи началось в 1784 году: в марте архитектор подал в Контору строений Царского Села ее план и модель. Эти документы не сохранились: чертежи вернули архитектору для ведения строительных работ, а после его смерти вдова Камерона уехала в Англию и увезла с собой весь семейный архив. С тех пор его следы теряются. Галерею стали строить на месте каменной стены, до 1760-х ограждавшей старый регулярный сад. В 1783 году разобрали ее остатки и одновременно находившийся рядом павильон «Жедепом» (зал для игры в мяч), созданный при Растрелли в 1750-е в дереве и перестроенный в камне в 1770-е. Галерея расположена на склоне холма, на границе регулярной и пейзажной частей Екатерининского парка. По высоте Камеронова галерея совпадает с Екатерининским дворцом, но из-за того, что она стоит на пологом склоне, высота ее нижнего этажа по мере удаления от дворца значительно возрастает за счет постепенного повышения цоколя. Для отделки первого этажа галереи Камерон использовал камень, который добывали в селе Пудость в окрестностях Петербурга. Этот камень своим цветом и формой напоминает «обветренные» камни античности. Фактура камня в первом этаже создаёт впечатление древнего сооружения. Этому способствует нарочито примитивная кладка каменных блоков с намеренно отбитыми и стёртыми деталями, рисунок рустов и замковых камней. В период строительства Камероновой галереи изменения были внесены только при создании лестницы, ведущей на второй этаж. В первоначальном проекте лестница поднималась из парка лишь до помещений первого яруса; два верхних марша, ведущие на колоннаду, были добавлены позднее по распоряжению Екатерины II: таким образом, спроектированные Камероном лестничные марши соединили нижний этаж с колоннадой. Как пишет в своей книге, посвященной Камерону, исследователь его творчества Дмитрий Швидковский: «Торец галереи напоминал античный храм. Парадная овальная лестница придавала композиции смысл «восхождения» от земли ввысь, в мир совершенной и будто бы чудом пережившей века античной гармонии. Как только человек приближался к ступеням, охваченным пилонами, служившими пьедесталами для гигантских статуй Геркулеса и Флоры, он оказывался ограждённым от окружающего парка. Лестница, как руками, обнимала его своими маршами и вела вверх». Камеронова галерея соединяла Холодную баню с личными покоями императрицы через Висячий сад. Главной достопримечательностью галереи стали бюсты античных писателей, полководцев, императоров и писателей. В выборе персонажей сказывалось увлечение императрицы историческими деятелями и мифологическими героями, популярными в эпоху Просвещения. Бюсты были отлиты из бронзы с итальянских копий античных оригиналов. Из своих современников императрица решила установить на галерее бюсты Михаила Ломоносова, лидера оппозиции в английском парламенте лорда Фокса, а также австрийского императора Иосифа II. Екатерина II задумала галерею как место для прогулок и философских бесед, отсюда наблюдали театрализованные зрелища – на лугу и на Большом пруду устраивались фейерверки. А закончим сегодняшний рассказ поэтическим строками Александра Пушкина: А там в безмолвии огромные чертоги, На своды опершись, несутся к облакам, Не здесь ли мирны дни вели земные боги? Не се ль Минервы росской храм? Фото: ГМЗ "Царское Село", Екатерина Новак</t>
+  </si>
+  <si>
+    <t>26.08.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6696</t>
+  </si>
+  <si>
+    <t>🐲 Друзья, представляем сувенирную коллекцию «Китайский шёлк». Она создана по мотивам возрожденного Китайского зала – самого большого среди интерьеров личной половины Екатерины II. В новой коллекции две линейки. Первая вдохновлена лаковыми панно, установленными на стенах зала. Они выполнены в техниках мяоцзинь (роспись золотым лаком по чёрному) и куанцай (резной полихромный лак). На панно изображены горные и прибрежные пейзажи, дворцовые сцены, драконы и цветочные композиции. Футболки, атласные шоперы и косметички из этой линейки перекликаются с сюжетами лаковых панно и дополнены кисточками и узелками в китайском стиле. Вторая линейка основана на рисунках плафона Китайского зала. На шопере и косметичке из прочной голубой ткани — изображение китайского мальчика на качелях, а принт подкладки повторяет рисунок дверей. Шейные платки и декоративные подушки-валики воспроизводят другие сюжеты живописного плафона. В коллекцию вошли: футболки, шейные платки, шоперы, сумки-трапеции, косметички, платки-твилли, галстуки, подушки-валики. 🐲 Купить сувениры можно: • в музейном магазине Екатерининского дворца; • в сувенирном павильоне в боскете Екатерининского парка. Скоро коллекция появится и в интернет-магазине музея с доставкой по всей России. 🐲 Напомним, Китайский зал открылся после реставрации 3 июня. Последний этап возрождения декоративной отделки включал воссоздание и установку на стенах 155 лаковых панно, а также люстр в стилистике шинуазри. Зал входит в постоянную экспозицию «Екатерина II. Личное пространство» в Зубовском флигеле Екатерининского дворца (маршрут № 4). Экспозиция открыта ежедневно, кроме четверга, с 10:00 до 18:00 (касса до 16:45, вход до 17:00). Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>26.08.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6695</t>
+  </si>
+  <si>
+    <t>✨ Авторская экскурсия «Один день Екатерины Великой» – авторская экскурсия Натальи Харитоновой, которая пройдёт 29 августа, начало – в 16.50. 12+ Экскурсия позволит «прожить» один день Екатерины II, узнать об особенностях характера императрицы, многогранности её личности, многочисленных увлечениях – философии, литературе, архитектуре. Гости увидят личные покои Екатерины II в Зубовском флигеле Екатерининского дворца, услышат рассказ о воплощении «греко-римской рапсодии» Чарльза Камерона. Завершится экскурсия в павильоне «Грот» на берегу Большого пруда. · Сбор – у входа на экспозицию «Екатерина II. Личное пространство» (маршрут 4) · Стоимость – 1600 рублей (включает вход в парк) · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>25.08.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6686</t>
+  </si>
+  <si>
+    <t>⚔️ Выставка «Память о “любезном Михаиле”» открылась в Арсенале. В главном павильоне Александровского парка представили четыре раритета из коллекции Военно-исторического музея артиллерии, инженерных войск и войск связи. Они принадлежали великому князю Михаилу Павловичу (1798–1849) – брату императоров Александра I и Николая I.  Великий князь занимал пост генерал-фельдцейхмейстера и фактически руководил артиллерией России.   Великий князь Михаил Павлович родился 28 января (8 февраля) 1798 года. Он был младшим сыном императора Павла I и его супруги Марии Федоровны. С рождения его назначили генерал-фельдцейхмейстером и шефом Лейб-гвардии Артиллерийского батальона. Михаил воспитывался вместе со старшим братом Николаем, который в будущем стал императором. С самого раннего детства у обоих проявилась сильнейшая склонность ко всему военному.   Первым опытом командования настоящей воинской частью для Михаила стал смотр в Вертю во Франции в 1814 году, где он командовал конной артиллерией. Впоследствии великий князь получил целый ряд ответственных военных назначений. Под его руководством в русской артиллерии произошли серьезные преобразования, было сооружено 10 новых крепостей и 135 отдельных укреплений. Михаил Павлович в Русско-Турецкую войну 1828-1829 годов командовал войсками при осаде Браилова, а также в сражении под Шумлой; в Польской кампании 1831 года отличился при штурме Варшавы и блокаде Модлина.   Михаил Павлович собирал русскую и европейскую живопись, увлеченно коллекционировал оружие. После его скоропостижной смерти в 1849 году значительная часть оружейного собрания, которое размещалось в Михайловском и Каменноостровском дворцах, поступила в Царскосельский Арсенал и хранилась в отдельной комнате как память о «любезном Михайло» (именно так Николай I постоянно обращался к брату в своей официальной и дружеской переписке).   Пехотная офицерская шпага образца 1798 года изготовлена в 1847-1848 годах на Сестрорецком оружейном заводе в качестве подарка к 50-летнему юбилею великого князя. Клинок декорирован в технике травления и золочения, с монограммами Михаила Павловича. К созданию шпаги была привлечена петербургская фирма «Шаф и сыновья» – её основатели во многом определили «златоустовский» стиль оружейников-уральцев.   Пехотная офицерская сабля образца 1826 года – Золотое оружие «За храбрость», изготовлена тульскими мастерами. Сабли такого образца были присвоены генералам и офицерам гвардейской пехоты, а также гвардейской пешей артиллерии – формирований, в которых числился или которыми командовал великий князь Михаил Павлович. Он носил саблю как неотъемлемый элемент формы одежды этих частей.   Офицерская лядунка (специальная сумка для патронов) Лейб-гвардии Конной артиллерии тоже была элементом военной формы одежды великого князя. На крышке помещен двуглавый орёл со щитом с изображением Святого Георгия Победоносца на груди, сидящий на скрещенных стволах пушек.   Модель 6-фунтовой (96-миллиметровой) неаполитанской полевой пушки – подарок в знак дружбы и взаимного уважения от короля Фердинанда II великому князю Михаилу Павловичу, который в 1837 году несколько месяцев лечился «на водах» за границей. Брат императора на вид был крепкого телосложения, но здоровьем похвастаться не мог. Он побывал в Германии, Франции и Италии, в том числе в Неаполитанском королевстве (Королевстве обеих Сицилий). Аналогичные модели образцов отечественной и зарубежной артиллерии изготавливали выпускники Артиллерийской технической школы, созданной Михаилом Павловичем.   🔸 Выставка работает до 25 ноября 2026 года. Вход по билету в павильон «Арсенал». 0+ 🔸 Режим работы павильона «Арсенал»: ежедневно с 10 до 18 часов (касса и вход до 17 часов), выходной – понедельник.   📷 Фото: ГМЗ «Царское Село» (1-4, 6-7, 9 – Екатерина Новак, 8 – Святослав Новиков) 🖼 Изображение 5: Портрет великого князя Михаила Павловича. Неизвестный художник. Не ранее 1845 года. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>24.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6684</t>
+  </si>
+  <si>
+    <t>Понедельник. Робко выглядываем из-за еловой ветки. Фото: ГМЗ "Царское Село", Екатерина Новак</t>
+  </si>
+  <si>
+    <t>22.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6682</t>
+  </si>
+  <si>
+    <t>🇷🇺 В День Государственного флага Российской Федерации предлагаем познакомиться с лекцией старшего научного сотрудника, кандидата исторических наук Сергея Манькова. Он расскажет о происхождении и эволюции символики российского государства. Видео: ГМЗ «Царское Село», 2025</t>
+  </si>
+  <si>
+    <t>21.08.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6681</t>
+  </si>
+  <si>
+    <t>Царскосельская утка смотрит слегка лукаво – она уверена, что точно проведёт эти выходные прекрасно. Всем хороших выходных! 👋 За фотографию благодарим Ларису Белявскую.</t>
+  </si>
+  <si>
+    <t>21.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6672</t>
+  </si>
+  <si>
+    <t>✨ Наш музей принимает вторую смену волонтёрского лагеря «Школы Фонда Потанина». В этом году она носит красивое название – «Хранитель царскосельского кода». Большая часть добровольцев – студенты, преподаватели или молодые специалисты, которые приезжают в Царское Село уже третий год подряд. На этой неделе волонтёры побывали в некоторых музейных фондах и помогали научным сотрудникам.   «Волонтёры оказали неоценимую помощь в работе с материалами, относящимися к реставрации живописного убранства Екатерининского дворца и парковых павильонов 1950-х – 1980-х годов. Разбирая и систематизируя крупногабаритные рабочие картоны и шаблоны, участники программы учились самостоятельно составлять документацию музейного предмета, необходимую для дальнейшей постановки на музейный учёт: делали первичное описание предметов, фиксировали состояние сохранности, проводили фотофиксацию. За два дня обработано свыше 60 крупноформатных листов», – рассказывает хранитель фонда архитектурной графики Евгения Фурсикова.   «Волонтёры помогли перенести архитектурные фрагменты и реставрационные материалы из старого музейного помещения в новое, недавно отремонтированное пространство. Все материалы были аккуратно размещены на новых стеллажах. Участники смогли прикоснуться к историческим подлинным фрагментам, найденным на территории музея в послевоенное время. А также мы поближе познакомились с гипсовыми моделями Большого зала, которые выполнила скульптор-реставратор Лилия Михайловна Швецкая», – делится впечатлениями хранитель фонда скульптуры Наталья Лансере.   Также в течение этой смены волонтёры поучаствуют вместе с сотрудниками музея в разработке тематической прогулки по Александровскому парку, которая уже получила название – «Маршрут Менеласа».   Напомним, первая смена волонтёрского лагеря «Хранитель царскосельского кода» проходила в июне. Её участники создали «Сад баланса» на территории исторического комплекса Императорская ферма. Волонтёрская смена – это часть большого проекта, который реализуют Фонд Потанина в партнёрстве с фондом «Заповедное посольство». 500 стипендиатов и победителей грантового конкурса для преподавателей примут участие в 63 волонтерских программах на особо охраняемых природных территориях и объектах культурного наследия в 34 регионах России.   Фото: ГМЗ «Царское Село» (1 – Анна Бачой, 2-8 – Екатерина Новак)</t>
+  </si>
+  <si>
+    <t>20.08.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6663</t>
+  </si>
+  <si>
+    <t>🌿 Екатерининский парк. Ловим оттенки зелёного в палитре позднего августа. Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>20.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6662</t>
+  </si>
+  <si>
+    <t>✨ Авторская экскурсия «Царскосельские мыльни» – так называется авторская экскурсия Елены Бушиной, которая пройдёт 22 августа, в субботу. Начало – в 16.00. 12+ Царские бани (или мыльни) были важной частью дворцового быта, они сочетали гигиенические процедуры, оздоровительные практики и даже элементы ритуала. Их устройство и использование менялись с течением времени, но суть оставалась неизменной – создать комфортное и функциональное пространство для правителей и их окружения. В Екатерининском парке в XVIII и XIX веках по указу императоров были возведены бани, их архитектурное убранство поражает элегантностью и роскошью. Участники экскурсии познакомятся с традициями русской аристократической бани, узнают об уникальной водной системе Царского Села и посетят три парковых павильона – Холодную баню, Турецкую баню и Кавалерскую мыльню. · Когда: 22 августа, суббота, 16.00 · Сбор – Екатерининский парк, сразу после главного входа у Лицейской арки, около большой карты парка · Стоимость – 1100 рублей (включает вход в парк) · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>19.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6658</t>
+  </si>
+  <si>
+    <t>🍎 В оранжерейном комплексе нашего музея к Яблочному спасу поспел новый урожай. Сегодня – пять фактов о яблоках в императорской резиденции. 1️⃣ В XVIII веке при строительстве Большого царскосельского дворца – будущего Екатерининского – вокруг разбили фруктовые сады. Одних только сортов яблок здесь насчитывалось до полусотни. 2️⃣ «Наследник Николай Александрович» или «Император Александр» – это сорта яблок, которые выращивали в Царском Селе. Существовала традиция давать названия в честь коронованных особ. 3️⃣ Яблоки и блюда из них неизменно присутствовали на императорском столе. Царскосельский садовый мастер Якоб Рехлин должен был поставлять яблоки для изготовления «французских конфект» к столу императрицы Елизаветы Петровны. А в меню «малого» обеда Екатерины II входили слоеные яблочные пирожки, на десерт вместе с другими фруктами, подавали и яблоки. 4️⃣ В молодые годы Александр II, тогда ещё цесаревич, баловал свою молодую жену. По его приказу осенью в столовую на половине цесаревны ставили в кадке яблоню с плодами, чтобы Мария Александровна сама могла сорвать понравившееся яблоко. 5️⃣ В наши дни в музейном оранжерейном комплексе на территории Александровского парка растут около двадцати сортов – «коробовка», «белый налив», «горноалтайские», «мелба», «Байкал» и другие. Куртину «Грибок» украшают декоративные яблони Недзвецкого, которые в период цветения напоминают сакуру. А в начале осени наш музей проводит большой семейный праздник «Яблочный полдень». Дата известна – 12 сентября. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>19.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6652</t>
+  </si>
+  <si>
+    <t>📸 Всемирный день фотографии, который отмечается сегодня, – хороший повод вспомнить о выставке «Фотографическая летопись царскосельской жизни. Конец XIX – начало XX века». Она продолжает свою работу в павильоне «Адмиралтейство». Если вы ещё не были – рекомендуем поторопиться: экспозиция открыта до 30 августа включительно.   Жизнь императорской резиденции и города, лица и события, семья императора, сцены праздников и будни гимназистов – представлены 65 дореволюционных снимков из собраний ГМЗ «Царское Село», музейно-выставочного центра «РОСФОТО», музея Анны Ахматовой в Фонтанном доме и Историко-литературного музея города Пушкина. Есть и такие фотографии, которые ранее никогда не выставлялись.   Подробнее мы писали ранее. А сегодня покажем несколько снимков, которые представлены в Адмиралтействе.   📷 Фотографии из коллекции ГМЗ «Царское Село»: 1. К. Булла. Царскосельская юбилейная выставка. Молебен на Камероновой галерее. Россия, Царское Село. 1911 2. М. Ризников. В. А. и Е. Э. Пруссаковы в Царском Селе. Лист из альбома. Россия, Царское Село. 1897 3. А. Павлович. Царскосельская юбилейная выставка. Павильон «Боржом». Россия, Царское Село. 1911. Санкт-Петербург, Издательство Общины Святой Евгении, Фототипия и типография А. Ф. Дресслера 4. И. Цернанд. Рядовые Лейб-гвардии 2-го стрелкового Царскосельского батальона. Россия, Царское Село. 1909‒1914 5. К. Булла. Прибытие колокола для звонницы Феодоровского Государева собора на вокзал Императорской ветки Царского Села. Россия, Царское Село. 1912 6. Крестный ход у Екатерининского собора в Царском Селе. Россия, Царское Село. 1900-е</t>
+  </si>
+  <si>
+    <t>18.08.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6651</t>
+  </si>
+  <si>
+    <t>✨ На ближайшие выходные, 22-23 августа, наш музей подготовил две интерактивные программы для детей. Знакомим подробнее. 🔸 22 августа, суббота, 12.00. «Великие знамёна». 6+ Праздничная программа в детском центре на Императорской ферме посвящена Дню Государственного флага. Её участники узнают – как менялся флаг России на протяжении истории и что означают цвета одного из главных символов страны. Продолжит встречу мастер-класс по созданию воздушного змея в цветах триколора и запуск его в небо на территории Императорской фермы. · Обязательна предварительная запись по телефону: (812) 415-76-15 (кроме вторника) 🔸 23 августа, воскресенье, 12.00. «Китайский зал с китайской принцессой». 6+ Премьера новой экскурсии с театрализацией для детей и родителей по Зубовскому флигелю Екатерининского дворца. Экскурсовод в образе китайской принцессы познакомит участников с личными покоями Екатерины II, расскажет о распорядке дня и привычках императрицы. Центральная точка экскурсии – грандиозный Китайский зал, который украшают 155 лаковых панно, выполненных по старинным технологиям современными пекинскими мастерами. Гости узнают историю стиля «шинуазри», который был вдохновлён культурой Востока, прикоснутся к фрагментам настоящих лаковых панно. · Билеты на сайте музея</t>
+  </si>
+  <si>
+    <t>18.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6647</t>
+  </si>
+  <si>
+    <t>✨ В День Государственного флага России расскажем о подвигах моряков, которые под Андреевским флагом защищали страну в годы Первой мировой войны. 22 августа экскурсию по выставке «Флот России в Великой войне» в Ратной палате проведёт сотрудник военно-исторического отдела музея Алексей Кондратьев. Начало в 13 часов. Какие новые типы кораблей появились накануне и в годы Первой мировой войны? Кто такие морские кавалеристы? Как в 1915 году вспомогательный крейсер «Орел» оказался у берегов Сингапура? Зачем после погружения командир подводной лодки устроил концерт балалаечников? Удалось ли флоту Российской империи выполнить поставленные перед ним задачи? Каким было участие моряков в событиях 1917 года? Об этом и многом другом узнают те, кто придет на экскурсию. На выставке в музее «Россия в Великой войне» в Ратной палате представлено более 300 предметов из собраний шести музеев и архивов, а также нескольких частных коллекций. Морские мундиры и ордена, вооружение и снаряжение моряков, модели кораблей, орудий и торпед, фотографии и многое другое. Вход на экскурсию – по билету в Ратную палату. Напомним, что музей «Россия в Великой войне» – первый в современной истории России музей, посвященный трагическим событиям Первой мировой. Он размещается в здании Государевой Ратной палаты, задуманной императором Николаем II как пантеон воинской славы, и освещает ключевые моменты: наиболее яркие и значимые операции русской армии, героизм русских солдат и офицеров, появление новых театров военных действий (воздушный и подводный), новые рода войск (автомобильные). Экспозиция строится главным образом на подлинных предметах вооружения и быта участников Первой мировой войны, документах и фотографиях. 🔸 Адрес Ратной палаты: Пушкин, Фермская дорога, 5А Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>17.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6646</t>
+  </si>
+  <si>
+    <t>✨ Любопытную находку обнаружили мастера в Александровском дворце. Реставрационные работы сейчас ведутся в левом крыле здания, и во время демонтажа паркетных щитов специалисты обнаружили на обороте одного из них надпись, оставленную предшественниками.    Сделана она в августе 1952 года, то есть ровно 74 года назад. Надпись гласит (пунктуацию и орфографию сохраняем):  «Здесь работали столяра-краснодеревщики сами клеяли и восстановляли этот паркетный пол. Это следующие товарищи Муравейников Тимофей Захарович год рождения 1902 г. и солдат Гончаренко Владимир Тодосович в/ч 90694 Б Воскресенье 17/ VIII 52 года 1952 года 12 часов дня».   Паркетный щит мастера отреставрируют, при этом надпись 1952 года на обратной стороне стирать не будут.   После Великой Отечественной войны Александровский дворец законсервировали, в 1946 году передали Академии наук СССР для хранения коллекций Института русской литературы и размещения экспозиции Всесоюзного музея А.С. Пушкина.  В 1951 году постановлением правительства Александровский дворец был передан Военно-морскому ведомству, которое находилось здесь до 2009-го, пока дворец не перешёл в ведение музея-заповедника «Царское Село».   Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>17.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6645</t>
+  </si>
+  <si>
+    <t>🐴 Императорская ферма. Дети, каникулы, лошади Объявляем дополнительный набор на цикл занятий «Твои первые встречи с лошадкой». Такой курс подойдет для детей в возрасте от 5 до 12 лет. Занятия проходят с понедельника по пятницу на Императорской ферме. Это не просто катание верхом – сотрудники музейного конного комплекса познакомят с лошадьми, научат понимать животных и доверять им. Каждый из дней посвящён тому или иному аспекту взаимодействия с лошадьми. В понедельник юные всадники познакомятся с историей. Во вторник – научатся уверенно и спокойно чувствовать себя рядом с животными, а затем попробуют силы в хоббихорсинге – тренировках с игрушечными лошадками. В среду их научат чистить лошадь скребницей и щёткой. Четверг посвящён седловке – подготовке к прогулке, которая будет проходить в сопровождении инструктора. Пятница завершится мастер-классом «Шёлковая грива»: дети расчешут лошадей и заплетут им косички. Группы – небольшие, до 10 человек: каждый ребёнок получит должное внимание и успеет подружиться с лошадьми. Занятия стартуют в полдень. 🔸 Где – Императорская ферма, Пушкин, Фермская дорога, лит. А 🔸 Когда – 24-28 августа 🔸 Стоимость курса – 2900 рублей 🔸 Запись по телефону: +7-921-952-86-13 (Ольга) Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>16.08.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6639</t>
+  </si>
+  <si>
+    <t>🌸 Наш овощной цветник на Эрмитажной аллее Екатерининского парка сейчас особенно хорош. Здесь цветут шалфей, лаванда, колеус, котовник, вербена, тимьян, львиный зев и розы. Рядом радуют глаз красная смородина, томаты и капуста. Но главные герои этой композиции сейчас — георгины. Их соцветия складываются в яркий ковёр, который видно издалека. Сорт, кстати, называется «Весёлые ребята». Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>15.08.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6635</t>
+  </si>
+  <si>
+    <t>Совершенство. Камеронова галерея. Фото: ГМЗ "Царское Село", автор - Светлана Гриб</t>
+  </si>
+  <si>
+    <t>14.08.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6633</t>
+  </si>
+  <si>
+    <t>⚡️️ Друзья, если вы планируете приехать к нам в музей 16 августа, пожалуйста, заранее продумайте маршрут. В этот день в Пушкине пройдет финал велогонки Tour de Russie. Часть маршрута проложена вокруг территории музея, поэтому будут введены временные ограничения для автомобильного движения. Старт велопробега — у главного входа в Екатерининский парк, финиш — у Египетских ворот. Трасса затронет Садовую, Дворцовую, Парковую, Сарицкую улицы, Октябрьский бульвар, Петербургское, Кузьминское и Усть-Славянское шоссе, Витебский проспект, а также дорогу между Александровским и Баболовским парками. Основные ограничения будут утром: с 6.00 до 10.30. Музей работает в обычном режиме. Ознакомиться со схемой велогонки можно здесь</t>
+  </si>
+  <si>
+    <t>13.08.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6626</t>
+  </si>
+  <si>
+    <t>✨ Музей продолжит жизнь старинного дуба Александровского парка в скульптурах птиц. Из древесины знакового дерева, которое более двухсот лет росло перед фасадом Александровского дворца, было настоящим древесным экспонатом и символом долголетия, изготовят соловьев. Фигурки создает вручную петербургский скульптор, мастер по дереву Семен Белугин.   Это дерево – один из двух дубов-исполинов, которые в первой половине XIX века по воле Николая I посадил садовник Фёдор Лямин – росло напротив западного флигеля Александровского дворца.  Музей вынужден был попрощаться с дубом мае 2025-го. Эксперты признали его аварийным и представляющим угрозу для безопасности посетителей. Непростое решение было принято после тщательного обследования и привлечения специалистов, КГИОП Петербурга выдал разрешение на снос. Выяснилось: как и многие другие старовозрастные деревья царскосельских парков, дуб хранил в древесине осколки военных снарядов со времен Великой Отечественной войны. 15 лет назад сотрудники музея положили начало красивой традиции – собрали жёлуди этого двухсотлетнего дерева и вырастили из него саженец, который занял историческое место своего предшественника. Молодой дуб-преемник в сентябре прошлого года посадил на этом месте директор Государственного Эрмитажа Михаил Пиотровский. Мы решили сохранить память об историческом дереве не только в преемнике, но и использовать его древесину для создания арт-объектов, которые передадут текстуру, теплоту и энергетику старинного дуба. Вторую жизнь ему подарят птицы, они исторически связаны с царскосельскими парками и конкретно с этим местом рядом с Александровским дворцом. Участок вокруг Александровского дворца был одним из главных «звуковых» украшений этого района Александровского парка. Венценосные владельцы дворца и их гости нередко выходили в парк слушать пение соловьев. Участок сада за дворцом с густой кустарниковой куртиной был обрамлен по периметру стриженой живой изгородью – своеобразной «птичьей клеткой». Но она не лишала птиц свободы, а приглашала их поселиться именно здесь. Густые заросли были прекрасным укрытием для разных певчих птиц, предпочитающих гнездиться под кронами деревьев – в том числе соловьев.   Ольга Филиппова, главный хранитель парков:   «На протяжении веков менялись стили паркоустройства, но создатели парков не оставляли идеи создания  райского сада с птичьим пением. Для этого намеренно устраивали участки гнездования птиц. Их трели не только красивы, но также успокаивают и «останавливают ход мыслей». Вероятно, такой терапевтический эффект ценили владельцы царскосельской императорской резиденции.  Декоративная часть придворцовых садов менялась в соответствии с веяниями моды и предпочтениями венценосных особ. Но участок рядом с Александровским дворцом оставался неизменным на протяжении более чем ста лет, с первой половины XIX века. Окна любимой Сиреневой гостиной Александры Федоровны располагаются прямо напротив этого «соловьиного дома». Последняя российская императрица любила слушать пение птиц».   Скульптор Семен Белугин больше полугода высушивал привезенную из музея древесину в своей мастерской. Дуб считается не самым распространенным материалом для изготовления мелкой пластики, работать с ним сложно. Но результат оправдал ожидания.   Семен Белугин: «Царскосельский дуб очень красиво раскрылся – тепло и многослойно. Работать с этой древесиной было одновременно непросто и очень волнительно. В каждом фрагменте чувствовался возраст дерева, его характер и история. Мне хотелось сохранить естественную красоту материала и дать ему новую жизнь в образе птиц, которые когда-то наполняли это место своим пением». В итоге мастер изготавливает два вида соловьев – птенца и взрослую птицу. Все изделия можно будет приобрести в наших сувенирных магазинах. Дату мы обязательно сообщим. Фото: ГМЗ "Царское Село", фото - Светлана Гриб, Екатерина Новак</t>
+  </si>
+  <si>
+    <t>13.08.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6617</t>
+  </si>
+  <si>
+    <t>✨ Как быстро летит время! Пять лет назад мы торжественно открыли первые тринадцать интерьеров Александровского дворца после реставрации. Для музея это стало эпохальным событием – были воссозданы личные апартаменты императора Николая II и его супруги Александры Фёдоровны. За пять лет с экспозицией познакомились более 800 тысяч посетителей. Музей поставил сложнейшую задачу: попытаться воссоздать в любимым доме семьи последнего российского императора атмосферу, в которой бы явственно ощущались – уют, тепло, душевность. Поэтому в разных интерьерах наши гости слышат звуки ударов бильярдных шаров и звонящего телефона, ощущают ароматы кофе и сигар. Неотъемлемой частью экспозиции стало цветочное оформление. Живые растения здесь – круглый год. Музейные садовники возродили красивую традицию, которая существовала в семье Николая II: в разгар зимы половину Александры Фёдоровны украшает цветущая сирень в кадках. Аромат и сам эффект – весны посреди морозов – потрясающий. Перед Новым годом и Рождеством в Александровском дворце устанавливают живую ель, некоторые игрушки на ней аутентичные, некоторые сотрудники музея сделали своими руками, как это было принято в начале ХХ века. За это время к личным апартаментам присоединились отреставрированные Зал с горкой и парадные залы, в которых царит совершенно особая атмосфера – торжественного спокойствия, величественности и архитектурной гармонии. Дворец открыт ежедневно, кроме среды, с 10.:00 до 18.00 (касса до 16.45, вход в экспозицию до 17.00). Фото: ГМЗ "Царское Село" (1, 2, 4 - 6, 8, 9 – Екатерина Новак; 3, 7 – Руслан Шамуков)</t>
+  </si>
+  <si>
+    <t>12.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6616</t>
+  </si>
+  <si>
+    <t>✨ 12 августа (30 июля по старому стилю) 1904 года в семье императора Николая II и императрицы Александры Фёдоровны родился долгожданный наследник — цесаревич Алексей Николаевич. Это был пятый ребёнок и единственный сын царской четы. «Незабвенный великий день, в который так явно посетила нас милость Божья. В 1/4 дня у Аликс родился сын, которого мы при молитве нарекли Алексеем. Всё произошло замечательно скоро — для меня, по крайней мере. Утром побывал, как всегда, у Мама, затем пошёл к Аликс, чтобы завтракать. Она уже была наверху, и полчаса спустя произошло это счастливое событие. Нет слов, чтобы уметь достаточно благодарить Бога за ниспосланное нам утешение в годину трудных испытаний!» — записал в дневнике Николай II. Наставник цесаревича Пьер Жильяр вспоминал: «Алексей Николаевич был центром этой тесно сплочённой семьи, на нём сосредотачивались все привязанности, все надежды. Сёстры его обожали, и он был радостью своих родителей. Когда он был здоров, весь дворец казался как бы преображённым; это был луч солнца, освещавший и вещи, и окружающих. Счастливо одарённый от природы, он развивался бы вполне правильно и равномерно, если бы этому не препятствовал его недуг». Наследник цесаревич Алексей Николаевич. Открытка. 1905. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>11.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6612</t>
+  </si>
+  <si>
+    <t>🎨 Для Туалетной комнаты Екатерины II в Зубовском флигеле разработают виртуальную реконструкцию. В проекте примут участие студенты ведущих профильных вузов Санкт-Петербурга и Москвы.  Работы пройдут в рамках второго этапа творческой лаборатории, которая реализуется Фондом поддержки культурных инициатив Газпрома совместно с проектом ПАО «Газпром» «Друзья Петербурга», лабораторией интеллектуальных сервисов и приложений «ЛИСА» ИТМО и музеем-заповедником «Царское Село». Главным итогом станет виртуальная 3-D реконструкция Туалетной комнаты императрицы Екатерины II. Цифровая модель позволит широкой аудитории впервые увидеть полный образ исторического интерьера до окончательного завершения его воссоздания.   Декоративная отделка личных апартаментов императрицы Екатерины II в Зубовском флигеле Екатерининского дворца была уничтожена во время Великой Отечественной войны. Из 103 живописных лаковых вставок, которые украшали Туалетную комнату императрицы, сохранились только 10. Первый этап творческой лаборатории прошел в 2025 году — участники под руководством экспертов сгенерировали 20 визуальных образов утраченных панно, 11 них Реставрационный совет музея отобрал для финальной доработки.   На втором этапе студенты сгенерируют изображения с композициями из цветочных гирлянд, танцовщиц, с пейзажами и букетами. Далее примут участие в создании виртуальной 3-D реконструкции Туалетной комнаты Зубовского флигеля, которая объединит сохранившиеся подлинные вставки и генеративные изображения композиций по найденным аналогам.   Фото: ПАО "Газпром"</t>
+  </si>
+  <si>
+    <t>10.08.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6611</t>
+  </si>
+  <si>
+    <t>✨ Авторские экскурсии В ближайшие выходные, 15 и 16 августа, у нас пройдут две авторские экскурсии. Билеты можно приобрести на сайте. Рассказываем подробно. ✨15 августа, 16.30. «Китайская сказка в Царском Селе». Авторская экскурсия Елены Бушиной. 12+ Это возможность детально рассмотреть возрождённый Китайский зал Зубовского флигеля Екатерининского дворца. Гости познакомятся с историей возникновения стиля «шинуазри», узнают об увлечении монархов «китайским» стилем, о павильонах, постройках и залах, которые создавали в конце XVIII - начале XX века. Продолжение авторской экскурсии – в Екатерининском парке. Каждый гость на время прогулки получит китайский зонтик и веер, с которыми можно фотографироваться на фоне царскосельских павильонов в «китайском» стиле. · Сбор – в Зубовском флигеле (вход в Екатерининский дворец, на маршрут № 4) · Стоимость – 1500 рублей · Билеты на сайте ✨ 16 августа, 16.00. «Наследник. Ко дню рождения цесаревича Алексея». Авторская экскурсия Ольги Рассоловой. 12+ Экскурсия посвящена цесаревичу Алексею, сыну последнего российского императора. В личных комнатах Николая II и Александры Фёдоровны посетители узнают историю появления на свет, взросления, воспитания их единственного сына. Гости познакомятся с экспонатами, связанными с жизнью цесаревича Алексея в Александровском дворце, услышат рассказ о принципах воспитания наследников в царской семье, отрывки из писем и воспоминаний, посвященных цесаревичу. · Сбор – в Александровском дворце · Стоимость – 1100 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>10.08.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6606</t>
+  </si>
+  <si>
+    <t>Оттенки зелёного в Екатерининском парке. Фото: ГМЗ "Царское Село", автор - Светлана Гриб</t>
+  </si>
+  <si>
+    <t>09.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6604</t>
+  </si>
+  <si>
+    <t>Это видео посвящаем нашим царскосельским птичкам и призываем вас обратить внимание на несколько пунктов: – грандиозный размах крыльев утят; – уютную округлость воробьёв; – деловитую вовлечённость скворца. И хотя царскосельский шмель к птицам не относится, но не включить его в видео не могли – красив, полосат и весело жужжит. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>08.08.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6595</t>
+  </si>
+  <si>
+    <t>🐴 Царские лошади. Жизнь после службы Друзья, поверьте – это надо видеть. «Царские лошади. Жизнь после службы» – первая в современной истории Петербурга постоянная музейная экспозиция об императорских лошадях. Находится в павильоне «Пенсионерная конюшня». 🐴 Пять причин, почему стоит сюда прийти. 1. Восемьдесят с лишним лет такой возможности не было. С апреля 2026-го (то есть впервые после Великой Отечественной войны) исторический комплекс, включающий павильон «Пенсионерная конюшня» XIX века и самое большое в мире захоронение императорских лошадей, полностью отреставрирован и доступен для посещения. 2. Это необычная экспозиция. О жизни царских лошадей после службы рассказывают более 120 подлинных предметов из коллекции музея. Среди них – живопись, конная упряжь, скульптуры лошадей, призовые кубки, книги, фрагменты подлинных могильных плит. 3. Кладбище императорских лошадей (более 120 захоронений) – это память о царских любимцах и их судьбах. Здесь покоятся вороной мерин Почтенный, гнедой Сегай, рыжая кобыла Бьюте, темно-гнедой Гомер. Чтобы подарить цесаревичу Николаю Александровичу молодого мерина Серко, сотник Пешков в 1890-м преодолел на нем 8283 версты от Амура до Балтики. 4. Здесь, на окраине Александровского парка, совершенно особая атмосфера. После увиденного много о чем думается: об истории и смене эпох, о взаимоотношениях человека и лошади, о вечности. 5. Завершить «лошадиную историю» можно прогулкой по Александровскому парку, визитом на Императорскую ферму, где живут наши прекрасные музейные лошади. 🐴 Режим работы: ежедневно, кроме понедельника. Касса: с 11.00 до 18.00. Познакомиться с новой экспозицией можно самостоятельно или в составе экскурсионной группы. 🐴 Обзорные экскурсии проводятся в 12.00, 13.00 (кроме субботы и воскресенья), 14.00, 15.00 и 16.00. В 13.00 по субботам и воскресеньям – комплексная экскурсия по Пенсионерной конюшне и Императорской ферме. Фото: ГМЗ "Царское Село", Екатерина Новак</t>
+  </si>
+  <si>
+    <t>07.08.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6586</t>
+  </si>
+  <si>
+    <t>🌱 Огород у Белой башни Есть у нас красивая традиция. Каждый год участники одной из детских музейных программ приходят на необычные мастер-классы. В марте на экскурсии по оранжерейному комплексу «Верхние теплицы» они под руководством его сотрудников высаживают семена огородных культур. В конце мая - июне нежные ростки переселяют на территорию около Белой башни. Это опять же делают сами ребята под руководством музейных садовников. В итоге получается просто волшебный огород. Летом посетители Александровского парка им искренне восхищаются. 🥬 В этом году здесь растут щавель, капуста кале, настурция, иссоп, лебеда садовая красная, перцы, котовник, курчавая петрушка, сельдерей. Фото: ГМЗ "Царское Село", Екатерина Новак</t>
+  </si>
+  <si>
+    <t>07.08.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6585</t>
+  </si>
+  <si>
+    <t>Всем большой царскосельский привет от пуховых царскосельских утят! Фото: ГМЗ "Царское Село", Светлана Гриб</t>
+  </si>
+  <si>
+    <t>06.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6579</t>
+  </si>
+  <si>
+    <t>🐴 Друзья, 8 августа приглашаем на кураторскую экскурсию по выставке «Глазурь и грива» на Императорской ферме. Владимир Никифоров — художник-керамист, вдохновитель проекта и эксперт по современной керамике – расскажет, как рождались идеи представленных на выставке работ, раскроет тонкости мастерства участников и объяснит, почему керамика сегодня звучит по-новому. После экскурсии можно задать вопросы куратору. На выставке представлены работы девятнадцати авторов из Красноярска, Йошкар-Олы, Гаваны и других городов. Объекты размещены под открытым небом и вступают в диалог с архитектурой фермы — особенно интересно наблюдать, как восприятие арт-объектов меняется в зависимости от освещения. Когда: 8 августа (суббота), сеансы в 13:00 и 15:00 Стоимость: 350 рублей, 6+ Билеты Место: исторический комплекс «Императорская ферма» (Фермская дорога, лит. А) Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>06.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6573</t>
+  </si>
+  <si>
+    <t>🏛 Продолжаем рубрику о формировании царскосельской резиденции при Екатерине II. Предыдущие публикации можно найти по хештегу #екатерина_царское ❤️ Это сороковая часть нашего повествования. И она – о лестнице богов, букве П и гении Камерона. В прошлый раз мы спустились из Агатовых комнат в Екатерининский парк, чтобы рассказать об Александре Ланском. Вернёмся к «терему, Олимпу равному» и выйдем в Висячий сад. Висячий сад сразу после окончания строительства комплекса имел значительно меньшую площадь и иную форму, чем та, которая есть сейчас. Если бы тогда мы могли посмотреть на Висячий сад сверху, то увидели бы букву П, вершина которой примыкала к зданию Холодных бань. То есть между флигелем дворца и Камероновой галереей сплошного сада не существовало. Терраса в самом начале была задумана как основание для небольшого Висячего сада, расположенного на уровне второго этажа. Поэтому на своды была уложена гидроизоляция и наспан толстый слой земли – здесь росли яблони, сирень, жасмин, цвели розы, тюльпаны, пионы и нарциссы. Висячий сад в конфигурации буквы П просуществовал пять лет. Потому что в начале 1792 года Екатерина II пожелала иметь дополнительный спуск в парк непосредственно из Висячего сада. Приступая к разработке проекта, Камерон предложил не повторять уже имевшуюся в конце Галереи лестницу, а построить пологий спуск. Спуск этот впоследствии назвали Пандусом. В точном переводе с французского слово пандус означает «спокойный скат». Тогда же возникла необходимость расширить площадь Висячего сада. Для этого понадобилось поставить шесть дополнительных поддерживающих столбов и «восполнить» недостающие площади сада, то есть выложить своды между флигелем дворца и галереей, где сада первоначально не было. В результате висячий сад выдвинулся на линию фасадов дворцового флигеля и галереи и приобрел ту форму, которая существует поныне. Проектируя спуск, Камерон блестяще выполнил поставленную перед ним задачу. Он органически связал это сооружение с уже существующим комплексом и в композиционном, и в функциональном отношении. Пандус построен в виде постепенно понижающихся семи поперечных арок-сводов и трех безарочных пилонов (стенок небольшой высоты). В замковых камнях всех арок с обеих сторон высечены огромных размеров маски Зевса, Геры, марса, Меркурия и других богов. Над колоннами, разграничивающим уступы по обеим сторонам спуска, были установлены бронзовые статуи муз – Евтерпы, Каллиопы, Мельпомены, Полигимпии, Талии, Терпсихоры, Урании и Эрато, а также Венеры, Каллипиги, Венеры Медицейской, Меркурия и Флоры. Статуи находились здесь недолго. По указу Павла I в 1798 году их перевезли в Павловск. Вместо убранной скульптуры в 1826 году здесь поставили чугунные треножники с чашами для цветов. В самом конце Пандуса находились две колоссальные бронзовые вазы, отлитые по образцам античных. Они находились на своём месте до 1941 года и пропали во время оккупации. Всё это богатейшее скульптурное оформление послужило поводом назвать Пандус «лестницей богов». Фото: ГМЗ «Царское Село», автор – Екатерина Новак.</t>
+  </si>
+  <si>
+    <t>05.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6564</t>
+  </si>
+  <si>
+    <t>🍎 Друзья, срочная яблочная новость: наши яблоки уже вовсю зреют. Убедились в этом в музейном оранжерейном комплексе «Верхние теплицы». Яблоневый сад постепенно наполняется тем самым ароматом, который бывает только в конце лета. Всего здесь двадцать два сорта. Среди ранних – «Коробовка» (маленькие зеленовато-коричневые яблочки); нарядные «Горноалтайские» и конечно, «Белый налив» – с детства нам всем знакомый. 🍏 Есть и настоящее чудо – яблоня дружбы. Так её называют наши садовники: на одном дереве привито пять разных сортов. В этом году оно обещает щедрый урожай. Впрочем, как и весь сад. Вы сможете увидеть всё своими глазами на традиционном семейном празднике «Яблочный полдень». Уже известна дата – 12 сентября. 🍎 До встречи в яблоневом саду! Фото: ГМЗ "Царское Село", Екатерина Новак</t>
+  </si>
+  <si>
+    <t>04.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6563</t>
+  </si>
+  <si>
+    <t>В ближайшие выходные, 8 и 9 августа, приглашаем на арт-медиацию и авторскую экскурсию. Билеты можно приобрести на сайте. Рассказываем подробно. ✨ 8 августа, 16.00. «Скульптура Екатерининского парка. Угол зрения». Арт-медиация Людмилы Юферевой. 12+ Арт-медиация – возможность не только познакомиться с шедевром, но и попытка глубже понять произведение через его эмоциональное воздействие, обмен мнениями с другими участниками. Мифологические античные персонажи и аллегории населяют царскосельскую резиденцию с XVIII века – коллекцию венецианской скульптуры заказывал лично Пётр I. Какие тайны могут открыть мраморные статуи? Что волновало их владельцев? Арт-медиация задаёт эти вопросы под особым углом зрения и предлагает поделиться эмоциями от увиденного. · Место встречи – Екатерининский парк (нужно зайти в главный вход у Лицейской арки), у большой карты парка · Стоимость – 1200 рублей · Билеты на сайте ✨ 9 августа, 16.30. «ОТМА: четыре царственные розы». Авторская экскурсия Юлии Мешковой. 12+ Экскурсия в Александровском дворце посвящена дочерям Николая II и Александры Фёдоровны – великим княжнам Ольге, Татьяне, Марии и Анастасии. Посетители узнают об их характерах и увлечениях, о трогательных взаимоотношениях между сестрами, а также о письмах, которые они подписывали ОТМА – первыми буквами имен. · Место встречи – в Александровском дворце · Стоимость – 1100 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>03.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6555</t>
+  </si>
+  <si>
+    <t>Утренний ливень не стал препятствием для гостей фестиваля «Великая война. 1914–1918». Главное событие второго дня – масштабная реконструкция, посвящённая 110-летию Брусиловского прорыва – собрало сотни гостей. На поле за павильоном «Пенсионерная конюшня» на окраине Александровского парка реконструкторы воссоздали один из боёв крупной наступательной операции Российской императорской армии 1916 года – Брусиловского прорыва. Военные историки комментировали происходящее. Всего за два дня фестиваль принял более 21 тысячи посетителей. Спасибо всем, кто был с нами в эти выходные. Фото: ГМЗ «Царское Село», Святослав Новиков</t>
+  </si>
+  <si>
+    <t>02.08.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6554</t>
+  </si>
+  <si>
+    <t>Как ясен август, нежный и спокойный, Сознавший мимолетность красоты. Позолотив древесные листы, Он чувства заключил в порядок стройный. В нем кажется ошибкой полдень знойный,– С ним больше сродны грустные мечты, Прохлада, прелесть тихой простоты И отдыха от жизни беспокойной. В последний раз, пред острием серпа, Красуются колосья наливные, Взамен цветов везде плоды земные. Отраден вид тяжелого снопа, А в небе журавлей летит толпа И криком шлет «прости» в места родные. Константин Бальмонт 1894   Фото: ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>02.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6546</t>
+  </si>
+  <si>
+    <t>Показываем – как проходит четвёртый фестиваль «Великая война. 1914-1918» рядом с Ратной палатой и Императорской фермой. Мы рады, что к нам снова пришло так много гостей. Поверьте, это событие заслуживает того, чтобы его увидеть. Более двухсот участников, ведущие клубы военно-исторической реконструкции и совершенно особая атмосфера. Сегодня, во второй день фестиваля, тоже будут действовать интерактивные площадки, военно-исторические лагеря, кинотеатр под открытым небом, детские программы. Главное событие – в 14.30: реконструкторы воссоздадут один из боёв Брусиловского прорыва на поле за павильоном «Пенсионерная конюшня». Происходящее будут комментировать военные историки. Ждем всех с 11 часов, вход свободный. Полную программу фестиваля мы разместили раньше. Фото: ГМЗ «Царское Село» (1-2, 5-8 – Святослав Новиков; 3-4 – Светлана Гриб)</t>
+  </si>
+  <si>
+    <t>01.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6545</t>
+  </si>
+  <si>
+    <t>🌹 Екатерининский парк. Фрейлинский садик. После дождя. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>01.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6535</t>
+  </si>
+  <si>
+    <t>🌺 Друзья, встречаем август обоями-календарями для смартфонов. Месяц «поздних роз и молний поздних» пусть у нас с вами будет наполнен цветами и пейзажами Екатерининского парка. Выразительными деталями Зеркального и Яшмового кабинетов. И атмосферой покоя Угловой гостиной Александровского дворца (13 августа – пять лет с момента открытия после реставрации). Добавили ещё керамических «Кур Его Величества», которые на время поселились на Императорской ферме. У каждой из десяти заставок – по шесть вариантов размещения календарей, чтобы подобрать подходящие под экраны ваших смартфонов, плюс – простые обои без календарей. 🔸 Скачать все варианты можно здесь или здесь Фото: ГМЗ «Царское Село» (1, 2, 4, 6, 8, 10 – Екатерина Новак; 3 – Руслан Шамуков; 5, 7 – Светлана Гриб; 9 – Святослав Новиков)</t>
+  </si>
+  <si>
+    <t>31.07.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6534</t>
+  </si>
+  <si>
+    <t>Что значит – завтра август? Всем хороших выходных! 🐿 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>30.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6527</t>
+  </si>
+  <si>
+    <t>☕️ Друзья, в одном из корпусов исторического комплекса «Императорская ферма» открылось кафе. Это удобно и для тех, кто идет к нам в Пенсионерную конюшню или Ратную палату. И для тех, кто просто прогуливается по Фермской дороге. Причем зайти можно как с улицы, так и с территории Императорской фермы. Найти просто – заходите в ближайший к Ратной палате флигель. Кафе открыто ежедневно с 11 до 20 часов. 🧁 Если уж совсем точно, то это кафе-пекарня. В меню – свежая выпечка, пирожные, зефир, печенье, сезонные напитки, чай, кофе. Можно взять и что-то более основательное. Завтраки подают в течение всего дня. После 18 часов на всю выпечку действует скидка 30 процентов. В общем, приятного аппетита! Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>30.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6523</t>
+  </si>
+  <si>
+    <t>✨ В лазури и золоте Он великолепен! Сегодня Екатерининскому (Большому Царскосельскому) дворцу – 270 лет. Точка отсчёта – 30 июля 1756 года. В тот день в присутствии Елизаветы Петровны была освящена церковь Воскресения Христова. Обер-архитектор Франческо Растрелли представил императрице и иностранным послам перестроенный дворец, длина фасадов составляла 306 метров. Его ослепительный блеск и монументальный масштаб поразили современников. Большой Царскосельский дворец стал символом триумфа и величия русского барокко. Сегодня и до 17 августа в Большом зале – главном интерьере Золотой анфилады – открыта выставка одного экспоната «В лазури и золоте: рождение Большого Царскосельского дворца». Посетители смогут совершить путешествие во времени – рассмотреть все детали полотна Фридриха Баризьена, который зафиксировал нарядный барочный дворец Елизаветы в первое пятилетие его жизни. Эта картина из собрания нашего музея входит в постоянную экспозицию и обычно находится на стене Малой Белой столовой. Картина Баризьена — редчайший прижизненный «портрет» здания в период его наивысшего расцвета. Художник запечатлел резиденцию со стороны дворцовой церкви Воскресения Христова, с документальной точностью зафиксировал замысел Растрелли. Полотно обладает исключительной историко-художественной ценностью. Вход на выставку – по билету в Екатерининский дворец. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>29.07.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6519</t>
+  </si>
+  <si>
+    <t>🐴 Исторический комплекс «Императорская ферма» приглашает гостей на интерактивную программу «Лошадиная история». Этим летом она проходит по субботам. Начало – в 15 часов. Сотрудники музейного конного комплекса, который находится на ферме, познакомят с его обитателями: орловскими рысаками и любимцами детей – пони. Гости узнают об истории лошадей, их роли в современном мире, особенностях содержания. Научатся заплетать косички на гриве и разбираться в принципах седловки. Под занавес можно угостить лошадей морковкой или яблоками. · Когда: по субботам, в 15.00 · Стоимость: 700 рублей (дети до трёх лет – бесплатно) · Продолжительность: 45 минут · Билеты на сайте Фото: ГМЗ «Царское Село» (1, 4 – Светлана Гриб, 2, 3 – Екатерина Новак)</t>
+  </si>
+  <si>
+    <t>29.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6513</t>
+  </si>
+  <si>
+    <t>🌷 Екатерининский парк. Палитра последней недели июля. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>28.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6511</t>
+  </si>
+  <si>
+    <t>✨ Друзья, наш музей подготовил две авторские экскурсии к 270-летию Екатерининского дворца, которое мы будем отмечать 30 июля, в четверг. Они абсолютно эксклюзивные – смело рекомендуем их в том числе тем, кто уже был у нас в гостях. Рассказываем подробнее.   🔸 30 июля, 12.00. «Благочестивое барокко». Авторская экскурсия Виктории Кучиной. 6+   Это возможность побывать с экскурсоводом в Дворцовой церкви (на этом маршруте по Екатерининскому дворцу посетителям выдаётся аудиогид). На экскурсии расскажут о религиозных традициях русского императорского двора XVIII века. Главная героиня – императрица Елизавета Петровна. По её повелению во дворце возвели храм Воскресения Христова. Над созданием церкви трудились выдающиеся архитекторы русского барокко – Савва Чевакинский и Франческо Растрелли; над художественным оформлением работали известные живописцы XVIII века. Церковь Воскресения Христова – не только памятник архитектуры, но и памятник духовной культуры. Здесь в течение двух веков проходили торжественные богослужения во время пребывания императорского Двора в Царском Селе.   · Сбор – Екатерининский дворец, вход на маршрут № 3 (под Лицейской аркой) · Стоимость – 1300 рублей · Билеты на сайте   🔸 30 июля, 16.30. «Дворец трёх императриц». Авторская экскурсия Елены Бушиной. 7+   Можно ли охватить все маршруты Екатерининского дворца за один вечер? Да – но только на этой экскурсии. Она объединяет все парадные залы Золотой анфилады, включая Янтарную комнату. Кроме того, гости увидятт личные апартаменты Екатерины II в Зубовском флигеле и побывают в северной части дворца, где находится Дворцовая церковь. Героинями экскурсии станут три венценосные хозяйки Большого Царскосельского дворца – императрицы Екатерина I, Елизавета Петровна и Екатерина II.   · Сбор – Екатерининский дворец, вход на маршрут № 1 (в вестибюле) · Стоимость – 2000 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>27.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6508</t>
+  </si>
+  <si>
+    <t>✨ Друзья, 30 июля мы отметим 270-летие Екатерининского дворца. В Большом зале откроется выставка одного экспоната. В этот день обладательницы имени Елизавета смогут бесплатно посетить церковь Воскресения Христова (маршрут № 3), а Екатерины – экспозицию «Екатерина II. Личное пространство» в Зубовском флигеле (маршрут № 4). Для этого достаточно предъявить в кассах музея документ, удостоверяющий личность. Точкой отсчёта истории одного из самых красивых пригородных дворцов считается 30 июля 1756 года. В тот день в присутствии Елизаветы Петровны была освящена церковь Воскресения Христова. Обер-архитектор Франческо Растрелли торжественно представил императрице и иностранным послам перестроенный грандиозный дворец, длина фасадов составляла 306 метров. Его ослепительный блеск и монументальный масштаб поразили современников. Большой Царскосельский дворец стал символом триумфа и величия русского барокко.   ✨ До 17 августа в Большом зале – главном интерьере Золотой анфилады – будет работать выставка «В лазури и золоте: рождение Большого Царскосельского дворца» (вход – по билету в Екатерининский дворец). Посетители смогут совершить путешествие во времени – рассмотреть вблизи все детали полотна Фридриха Баризьена, который зафиксировал нарядный барочный дворец Елизаветы в 1760 – 1761 годах – первое пятилетие его жизни. Эта картина входит в постоянную экспозицию и обычно находится на стене Малой Белой столовой.   Картина Баризьена — редчайший прижизненный «портрет» здания в период его наивысшего расцвета. Художник запечатлел резиденцию со стороны дворцовой церкви Воскресения Христова. Полотно обладает исключительной историко-художественной ценностью. Автор с документальной точностью зафиксировал грандиозный замысел Растрелли, детально передал подлинное колористическое решение ансамбля. В основе этого образа – контрастное сочетание лазури фасадов, белизны стройных колонн и позолоты скульптурного декора. Невероятная роскошь отделки подтверждается историческими фактами: на золочение наружных элементов и декора интерьеров резиденции ушло около 100 килограммов червонного золота.   ✨ Церковь Воскресения Христова, созданная по проекту Растрелли и освященная 30 июля 1756 года, поражала великолепием и красотой. Стены цвета берлинской лазури контрастировали с блеском золоченой резьбы иконостаса, колонны были обвиты резными гирляндами, десятки фигур ангелов наполняли храм. В церкви работали известные живописцы XVIII века. Здесь в течение двух веков проходили торжественные богослужения во время пребывания императорского Двора в Царском Селе.  Дворцовая церковь серьезно пострадала во время Великой Отечественной войны. Возрождена в 2019 году при поддержке компании «Газпром». ⚠️ Обращаем внимание, что оба маршрута – № 3 (посещение церкви Воскресения Христова и апартаментов великого князя Павла Петровича) и №4 (посещение экспозиции «Екатерина II. Личное пространство») – на этой неделе изменят свой выходной день. Они будут работать в четверг, 30 июля, а в среду, 29 июля, закрыты.   Изображения: 🖼 Баризьен Ф.-Г. Екатерининский дворец времени императрицы Елизаветы Петровны. Середина XVIII в. Холст, лак; масло. Из коллекции ГМЗ «Царское Село» 📷 Фото: ГМЗ «Царское Село» (1-2 – Екатерина Новак, 3 – Евгений Ворошилов)</t>
+  </si>
+  <si>
+    <t>27.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6507</t>
+  </si>
+  <si>
+    <t>Понедельник. Задумчиво созерцаем перспективы. Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>26.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6499</t>
+  </si>
+  <si>
+    <t>В День ВМФ показываем экспонаты нашей новой выставки «Флот России в Великой войне» в Ратной палате. Она – «о доблестях, о подвигах, о славе». Подробнее об экспозиции писали здесь. С праздником! 🇷🇺 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>25.07.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6490</t>
+  </si>
+  <si>
+    <t>🐴 Друзья, у нас на Императорской ферме поселились «Куры Его Величества», ягненок в ромашковом поле, белые кони и многие другие персонажи. И еще растет диковинная морковка. Всё – из керамики.   Экспонатами выставки под открытым небом «Глазурь и грива» стали 17 арт-объектов современных художников по керамике. Это лучшие работы участников открытого конкурса для мастеров керамики – художники создавали произведения, связанные с историей царскосельской Фермы. Среди экспонатов больше всего лошадей, есть ягненок в ромашковом поле, «Куры Его Величества». Авторы живут в разных уголках: от Красноярска и Йошкар-Олы до Гаваны. Скульпторы-керамисты не только размышляли о домашних, диких и даже экзотических животных, которые жили на Императорской ферме  в XIX – начале XX века, но и обратились к нынешним обитателям  – лошадям, птицам. Нарядные «Куры Его Величества» Надии Миниахметовой (Петербург) выставлены у павильона Высочайшего присутствия, куда венценосные особы со свитой приезжали отведать продукцию Фермы, выразительная деталь композиции – золотое керамическое яйцо. Инсталляция «Водопой» Вероники Сушко и Владимира Никифорова (Петербург) объединяет исторических, реальных и фантазийных обитателей Фермы – в широкое блюдо налита вода, в зеркальной поверхности подиума отражаются облака. Инсталляция «Предсказания Царского Села» Полины Семахиной и Арины Лещенко (Москва) отсылает к окрасу мериносов, лам, коров, галапагосских черепах, кабанов и слона. На одной из лужаек исторического комплекса теперь растет керамическая морковка – это «Королевна» Ольги Равинской (Москва). Дарья Ибрагимова (Москва) создала пять образов лошадей и пони методом дровяного обжига. «Белые кони» Ирины Бобыльковой (Нижний Новгород) – тактильные, их можно трогать руками. Валентина Тубольцева (Красноярск) вдохновилась пасторальной сельской жизнью. Армас Кабрера Дальям (Гавана) построил композицию на контрасте металла и глазури. Цвет керамических вставок панно Юлии Смирновой (Йошкар-Ола) идеально совпал с цветом построек Фермы. Кот Василий – обитатель Фермы – сделал свой выбор в пользу серии сосудов «Патима» Натальи Макаровой (Самара) и приветствовал первых посетителей выставки, лежа возле одной из плетеных корзин.   Конкурс и выставку музей организовал совместно с командой «Жги! Журнал о современной керамике и стекле» при партнерском участии Галереи современной авторской керамики «573» (она предоставила три внеконкурсные работы). К проекту разработана сопроводительная программа для широкой аудитории: кураторские экскурсии и встречи с художниками-керамистами, мастер-классы, дискуссии и открытые лекции по современной керамике. Об этом мы будем сообщать вам заранее. Исторический комплекс XIX века «Императорская ферма» расположен на окраине Александровского парка рядом с Ратной палатой и состоит из девяти строений. Он создан по проекту архитектора Адама Менеласа в 1818–1828 годах по воле Александра I. По задумке императора Ферма в Царском Селе должна была стать образцовым хозяйством. Она поставляла молочную продукцию для Императорского двора, здесь разводили коров, мериносов, коз и содержали птиц, лошадей, лам и других животных. Реставрационные работы на Императорской ферме длились 12 лет и завершились в конце 2024 года.  В 2025-м здесь стартовал масштабный проект «Арт-Ферма Царского Села». 🐴 Где: ГМЗ «Царское Село», исторический комплекс «Императорская ферма» (г. Пушкин, Фермская дорога) Когда: 24 июля – 27 сентября 2026 года Ежедневно с 11.00 до 20.00. Вход – свободный. 6+ На фотографиях: 1. «Куры Его Величества» (Надия Миниахметова) 2. «В ромашковом поле» (Ирина Чеснокова) 3. «Патима» (Наталья Макарова) 4. «Королевна» (Ольга Равинская) 5. «Fuerza del Amanecer» (Армас Кабрера Дальям) 6. «Лошади» (Дарья Ибрагимова) 7. «Друзья» (Валентина Тубольцева) 8. «Водопой» (Вероника Сушко, Владимир Никифоров) 9. «Красно Солнышко», «Соляр» (Юлия Смирнова) Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>25.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6482</t>
+  </si>
+  <si>
+    <t>🌿 Июль в Александровском парке – это блики солнца, нежность полевых цветов, шелест ветра, который запутался в листве. Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>24.07.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6481</t>
+  </si>
+  <si>
+    <t>Вот она – юная царскосельская чомга. Необыкновенно хороша – правда? В связи с этим три факта: – Союз охраны птиц объявил чомгу птицей 2026 года; – слово «чомга» происходит от тюркского «нырять»; – из Царского Села чомги отправятся зимовать на юг: на Чёрное море. Всем хороших выходных! 👋 За фотографию благодарим нашего прекрасного друга Лину Пашкевичюте.</t>
+  </si>
+  <si>
+    <t>24.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6473</t>
+  </si>
+  <si>
+    <t>🏛 Друзья, самое время прогуляться к Пирамиде в Екатерининском парке – ее реставрация завершена. Этот архитектурный павильон XVIII века возведен по указу Екатерины II – по проекту Чарльза Камерона. Реставраторы воссоздали и надгробные плиты захороненных рядом левреток императрицы – они были утрачены во время Великой Отечественной войны. Кроме того, воссозданы колонны по углам сооружения – их подлинные фрагменты более 80 лет хранились в фондах музея. Работы выполнены за счет внебюджетных средств музея. Предыдущая реставрация павильона производилась больше тридцати лет назад.   Пирамида расположена на берегу Лебяжьего пруда недалеко от Мраморного моста и Турецкой бани. Облицованный гранитом павильон выстроен из кирпича на бутовом фундаменте в 1782-1783 годы. Снаружи по углам постройки были установлены четыре колонны на пьедесталах. Колонны выполнены из серого мрамора, а пьедесталы – из шокшинского порфира, розового и серого тивдийского мрамора. Во времена Екатерины II в Пирамиде хранилась часть коллекции античных предметов – мраморные урны и вазы.   Рядом с павильоном в 1780-е были захоронены три любимые левретки Екатерины II – Сир Том-Андерсен, Земира и Дюшес. Подлинные надгробные плиты из белого мрамора не сохранились. Мастера воссоздали их, а также высеченную на одной из них эпитафию на французском языке.   Текст эпитафии левретке Земире принадлежит французскому послу Луи-Филиппу де Сегюру и в переводе с французского звучит так: «Здесь пала Земира, и опечаленные Грации должны набросать цветов на ее могилу. Как Том, ее предок, как Леди, ее мать, она была постоянна в своих склонностях, легка на бегу и имела один только недостаток — была немножко сердита; но сердце ее было доброе. Когда любишь, всего опасаешься, а Земира так любила ту, которую весь свет любит, как она! Можно ли быть спокойною при соперничестве такого множества народов? Боги, свидетели ее нежности, должны были бы наградить ее за верность бессмертием, чтобы она могла находиться неотлучно при своей повелительнице».   Перед началом нынешней реставрации павильон тщательно обследовали и выявили все повреждения. В качестве иконографии специалисты использовали графику из фондов музея, фотографии конца XIX – начала ХХ века, историческую справку и комплексные натурные исследования, выполненные во время прошлой реставрации.   Работы выполняли специалисты компании «Пик». Сначала они расчистили каменные блоки от загрязнений и мха. Затем частично разобрали гранитные блоки для проведения дополнительных обследований состояния кирпичной кладки свода, разобрали и переложили верхнюю часть кирпичных сводов пирамиды; укрепили и отремонтировали основные несущие конструкции сооружения; отреставрировали кирпичную кладку с восполнением швов.    Во время прошлой реставрации утраченные элементы композиции не воссоздавались. Во время Великой Отечественной были утрачены три колонны и пьедестал. В руинированном состоянии сохранилась одна мраморная колонна, она послужила аналогом для воссоздания утраченных. Сохранились и три пьедестала: два находились на своих исторических местах, один хранился в музейном фонде. По их размерам воссоздали четвёртый. Пьедесталы и колонны установили на исторические места.   Фото 1-7 – ГМЗ «Царское Село», Екатерина Новак; 8 – Пирамида. Фотография. До 1917 года. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>23.07.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6463</t>
+  </si>
+  <si>
+    <t>⚓️ В Ратной палате открылась выставка «Флот России в Великой войне». Она посвящена 330-летию Российского военно-морского флота и рассказывает о его истории в 1914-1918 годах.  В экспозиции – более 300 предметов и множество фотографий из собраний шести музеев и архивов, а также нескольких частных коллекций. Значительная часть экспонатов никогда ранее не экспонировалась и не публиковалась. Среди раритетов – морская офицерская сабля, которая предположительно принадлежала Александру III; закладная доска крейсера «Жемчуг» – участника Цусимского сражения.   В правление Александра III началось активное строительство бронированных кораблей с мощным вооружением. Один из редких экспонатов – украшенная драгоценными камнями морская офицерская сабля образца 1855 года с наименованиями кораблей различных классов на клинке из собрания ГМЗ «Царское Село». Эксперты предполагают, что она принадлежала Александру III.   Накануне Первой мировой отечественный флот переживал период восстановления мощи, утраченной после Русско-японской войны. Для постройки кораблей выделялись значительные средства. Закладка судна сопровождалась торжественной церемонией и имела свои традиции. В качестве памятного сувенира выступала закладная доска – ее выполняли лучшие ювелиры небольшим тиражом для должностных лиц, принимавших участие в мероприятии. На выставке представлены две закладные доски из коллекции Поля Климова, одна из них – крейсера «Жемчуг», который участвовал в Цусимском сражении и погиб во время Первой мировой войны от торпеды германского рейдера крейсера «Эмден».    Музей истории Обуховского завода предоставил модель 12-дюймовой дальнобойной осадной гаубицы образца 1915 года. Центральный военно-морской музей императора Петра Великого – штурвал с рулевой колонкой и мастерски выполненную модель эскадренного миноносца «Самсон» – одного из современнейших по тем временам боевых кораблей, вошедшего в строй в конце 1916 года.   Выставка рассказывает о составе и руководстве флота накануне войны, отечественном кораблестроении начала XX века, военно-морских учебных заведениях, обмундировании, знаках различия и регалиях формирований Морского ведомства, непосредственном участии Российского флота в морских сражениях 1914-1918 годов. Быт матросов, офицеров и членов их семей иллюстрирует оригинальный браслет в форме морской офицерской сабли из коллекции Германа Климова. Хорошим подарком для офицера от его сослуживцев могла быть обычная чарка для винной порции, но художественно выполненная и снабженная подписями дарителей. Подобный предмет, подаренный в 1907 году старшему лейтенанту Российского императорского флота Николаю Остелецкому кают-компанией крейсера I ранга «Герцог Эдинбургский» (предположительно, в честь производства его в чин старшего лейтенанта) вошел в экспозицию выставки. Этот раритет – из коллекции Александра Сироткина.   Особое внимание уделено подвигам российских моряков в годы Первой мировой войны и их дальнейшей судьбе. Символично, что портреты героев размещены в Галерее георгиевских кавалеров, изначально предусмотренной для этих целей. Посетители выставки увидят акварельный портрет из собрания Военно-исторического музея артиллерии, инженерных войск и войск связи, на котором изображен командующий Балтийским флотом вице-адмирал Адриан Иванович Непенин незадолго до его трагической гибели в дни Февральской революции 1917-го.   ⚓️ Участники выставки Музеи и архивы: ГМЗ «Царское Село», Центральный государственный архив кинофотофонодокументов Санкт-Петербурга, Российский государственный архив Военно-морского флота, Центральный военно-морской музей имени Петра Великого, Военно-исторический музей артиллерии, инженерных войск и войск связи, Музей истории Обуховского завода). Коллекционеры: Поль Климов, Герман Климов, Александр Сироткин, Владимир Понсов, Михаил Редькин, Валентина Гербер. К открытию выставки издан научный каталог.   ⚓️ Выставка работает до 8 ноября 2026 года включительно. 6+ Вход – по билету в музей «Россия в Великой войне» в Ратной палате. Адрес: Пушкин, Фермская дорога 5А Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>23.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6462</t>
+  </si>
+  <si>
+    <t>⚓️ «Плыть хочется…» – авторская экскурсия Елены Бушиной, посвящённая 330-летию военно-морского флота. Она пройдёт в День ВМФ, 26 июля. Начало – в 15.30. 12+ Экскурсия начнётся с рассказа об экспонатах выставки «Фотографическая летопись царскосельской жизни. Конец XIX – начало XX века», которая сейчас открыта в павильоне «Адмиралтейство». После этого паром доставит гостей к острову на Большом пруду. Затем они поднимутся на гранитный стилобат (основание) Чесменской колонны. Это один из главных мемориалов страны, посвящённый трём победам русского флота – Чесменской, Хиосской и Митиленской. · Сбор – Екатерининский парк, у павильона «Адмиралтейство» · Стоимость – 800 рублей (включает вход в парк) · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>22.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6449</t>
+  </si>
+  <si>
+    <t>✨ Друзья, наша музейная гостиница «Екатерина» участвует в национальной премии Russian Traveler Awards 2025. Конкурс посвящён главным туристическим возможностям для жителей России. Номинация, в которой представлена «Екатерина», – «Городской отель». «В ста шагах от Янтарной комнаты» – наш красивый слоган. Часть окон выходит на Парадный плац, из них так хорошо любоваться фасадом Екатерининского дворца. За первую половину 2026-го в уютных номерах останавливались более тысячи человек. Три года назад «Екатерина» похорошела. Номера стали ещё симпатичнее: после ремонта увеличилась их вместимость, созданы семейные номера, обновлена мебель, есть кофемашина. Каждое утро гости начинают с завтрака в кафетерии в холле Екатерининского дворца, а вход в Екатерининский парк для тех, кто живет в гостинице, – бесплатный. У наших гостей больше возможностей увидеть все экспозиции, павильоны, заглянуть в удаленные живописные уголки парков. Минувшей зимой гостинице «Екатерина» присвоили официальную категорию «3 звезды». Несколько лет подряд она получает сертификат «Хорошее место» и оценку 5.0 – это выбор пользователей Яндекса, знак высокого уровня сервиса и доверия гостей. Выбрать и забронировать номер можно самостоятельно на официальном сайте музея, либо воспользоваться популярными сервисами бронирования. ✨ Друзья, будем счастливы, если вы поддержите гостиницу «Екатерина» в национальной премии Russian Traveler Awards 2025. Это можно сделать здесь. Фото: ГМЗ «Царское Село», Святослав Новиков</t>
+  </si>
+  <si>
+    <t>21.07.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6448</t>
+  </si>
+  <si>
+    <t>☔️ Природа сегодня всячески намекала: пора пересмотреть «Июльский дождь». Фото: ГМЗ «Царское Село», автор – Руслан Шамуков</t>
+  </si>
+  <si>
+    <t>21.07.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6447</t>
+  </si>
+  <si>
+    <t>✨ Вспоминаем, как прошли «Ассоциации» – театрально-музыкальные дефиле в роскошных декорациях Екатерининского парка. В глади Зеркального пруда отражались белоснежные образы Нелли Крук (Нижний Новгород). По аллелям под медитативную мелодию двигались модели Александры Гапанович (Мурманск-Москва). Сергей Сысоев (Москва) украсил Камеронову галерею изысканными ботаническими аллюзиями, а в Собственном садике развевались флаги, звучала татарская музыка и буквально проплывали перед глазами самобытные образы, созданные Султаном Салиевым (Казань). Эти красивые спектакли моды поставил известный театральный режиссёр Алексей Франдетти. ✨ Спасибо всем, кто бы с нами в этот день. До встречи в следующем году! Видео: ГМЗ «Царское Село», создание ролика – Yushkov Production</t>
+  </si>
+  <si>
+    <t>21.07.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6441</t>
+  </si>
+  <si>
+    <t>✨ 1 и 2 августа в четвёртый раз пройдёт военно-исторический фестиваль «Великая война. 1914–1918». Наш музей пригласил ведущие клубы военно-исторической реконструкции Петербурга и Москвы, а также Республики Беларусь. В этом году число участников возрастёт в два раза – их будет более двухсот. Главным событием станет реконструкция одного из боёв в честь 110-летия Брусиловского прорыва. Оба дня гостей ждут с 11 до 17 часов на территории рядом с Ратной палатой. Вход – свободный. 🔸 1 августа Реконструкторы оборудуют интерактивные площадки и разобьют военно-исторические лагеря вокруг Ратной палаты, где располагается единственный в современной российской истории музей, посвященный Первой мировой – «Россия в Великой войне». Гости изучат вооружение и предметы быта, увидят – как выглядели солдаты и офицеры Российской императорской армии и стран-участниц Первой мировой. На стадионе напротив Ратной палаты и исторического комплекса «Императорская ферма» пройдут конно-показательные выступления с элементами джигитовки. Рядом расположится выставка макетов исторической техники – бронеавтомобилей, армейских грузовиков, полевых пушек. Желающие увидят фильмы о Первой мировой войне на площадке под открытым небом. Завершит первый день фестиваля реконструкция эпизода боя на Западном фронте – сражение частей Антанты против подразделений Тройственного союза. 🔸 2 августа Интерактивные площадки продолжат работу. С 14.00 до 16.00 на окраине Александровского парка – на поле за павильоном «Пенсионерная конюшня» – пройдёт масштабное действо. Реконструкторы воссоздадут один из боёв Брусиловского прорыва – крупной наступательной операции Российской императорской армии, которая завершилась невосполнимыми потерями и утратой боеспособности Австро-Венгрии. Здесь сконструируют укрепления периода Первой мировой войны, оборудуют специальную зону для зрителей. Происходящие на поле события будут комментировать военные историки. Оба дня, 1 и 2 августа, в Ратной палате каждые полчаса (с 11.30 и до 17.00) посетителей ждут экскурсии по сеансам – для этого гостям нужно купить входной билет в музей. Запланированы программы для детей (экскурсии, игры, мастер-классы, квесты) – в Ратной палате и в детском центре на Императорской ферме. Некоторые из них будут интересны и взрослым. Подробное расписание опубликуем на следующей неделе. Фото: ГМЗ «Царское Село», Святослав Новиков</t>
+  </si>
+  <si>
+    <t>20.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6440</t>
+  </si>
+  <si>
+    <t>🎭 25 июля на Парадном плацу Екатерининского дворца – опера «Бал-маскарад». Музыкальный шедевр Джузеппе Верди станет красивым завершением XV Санкт-Петербургского международного фестиваля «Опера – всем». Начало в 17 часов. Вход – свободный. 🎭 Это произведение зрелого мастера представляет собой совершенную гармонию динамичного драматического действия, ярких сольных музыкальных портретов и блестящих остроумных ансамблей. 🎭 По словам организаторов фестиваля, выбор Екатерининского дворца в качестве архитектурного фона «Бала-маскарада» связан не только с художественной составляющей, но и с символической. Постановщики решили напомнить о том, что главный герой оперы в оригинальной версии — шведский король Густав III, умерший в одном из покоев барочного дворца за четыре года до своей великой современницы Екатерины II. Музыкальный руководитель и дирижер – Фабио Мастранджело. Режиссёр-постановщик – Виктор Высоцкий. Художник-постановщик – Юлия Гольцова. Оркестр Музыкального театра им. Ф.И. Шаляпина «Северная Симфония». Хор Музыкального театра им. Ф.И. Шаляпина, главный хормейстер – Лев Дунаев. В числе солистов – Даниэла Скиллачи (Италия), Роман Арндт, Дмитрий Мулярчик, Анна Викулина (Театр имени Шаляпина).</t>
+  </si>
+  <si>
+    <t>20.07.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6439</t>
+  </si>
+  <si>
+    <t>Понедельник. Кричим. Фото: ГМЗ "Царское Село", автор - Светлана Гриб</t>
+  </si>
+  <si>
+    <t>19.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6430</t>
+  </si>
+  <si>
+    <t>Нежные царскосельские зарисовки. Фото: ГМЗ "Царское Село", автор - Светлана Гриб</t>
+  </si>
+  <si>
+    <t>18.07.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6421</t>
+  </si>
+  <si>
+    <t>❤️ Тренируемся жить по принципу «здесь и сейчас», то есть полно и ёмко осознавать себя в текущем моменте. Например, созерцаем царскосельские розы. Разнообразие сортов, тонкость аромата, изысканные расцветки – ловим каждый нюанс. Красота! Фото: ГМЗ «Царское Село», автор – Светлана Гриб</t>
+  </si>
+  <si>
+    <t>17.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6420</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 89-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>17.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6419</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 89 В этом выпуске – о возвращении предметов в коллекцию музея; о виртуальном туре «Александр II в Царском Селе»; о медитациях на Императорской ферме»; о фестивалях «Великая война. 1914», «Пикник Афиши» и «Опера всем». 🔸 Слушайте нас на всех популярных платформах</t>
+  </si>
+  <si>
+    <t>17.07.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6418</t>
+  </si>
+  <si>
+    <t>Николай II, императрица Александра Фёдоровна, великие княжны Ольга, Татьяна, Мария, Анастасия, цесаревич Алексей, приближённые последнего российского императора – все они были расстреляны в Екатеринбурге ночь с 16 на 17 июля 1918 года. Незадолго до трагического дня, находясь в Тобольске, Александра Фёдоровна писала бывшей фрейлине Анне Вырубовой: «Мысленно молитвенно всегда вместе – в любви расстояний нет. Тяжело всё-таки не видеть друг друга. Сердце полно, так много хотелось бы знать, поделиться, но будем надеяться, что придет время, когда опять увидимся – все старые друзья. Ужасно мне грустно, что с твоей подругой что-то было неладно, надеюсь, всё прошло и вы друзья по-прежнему. Не время судить о своих друзьях – все нервные стали. Мы поселились далеко от всех: живём тихо, читаем обо всех ужасах, но не будем об этом говорить. Вы во всём этом ужасе живете, достаточно этого». 📷 Фото: Августейшая семья. Открытка. 1912. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>16.07.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6414</t>
+  </si>
+  <si>
+    <t>🏛 Продолжаем рубрику о формировании царскосельской резиденции при Екатерине II. Предыдущие публикации можно найти по хештегу #екатерина_царское ❤️ Это тридцать девятая часть нашего повествования. И она – о памяти. В прошлый раз обсуждали паркеты в Агатовых комнатах, частично заимствованные из дома Александра Ланского. Паркеты – не единственное, что напоминает нам о рано ушедшем из жизни фаворите Екатерины II. Память о Ланском увековечена на высоком пьедестале вазы в пейзажной части Екатерининского парка. Бронзовую табличку с гербом сердечного друга императрицы и изображениями двух сторон мемориальной медали с его профилем установили в 1784 году. Сама ваза появилась за десятилетие до того: архитектор Антонио Ринальди спроектировал этот монумент в качестве Памятника заслугам. «Кто не уважает заслуги, тот сам их не имеет; кто не старается отыскать заслугу и не открывает её, тот не достоин и не способен царствовать», – формулировала Екатерина II одно из своих основных правил. Высокий пьедестал из розового мрамора на стилобате из серо-розового гранита и цоколе из тёмно-серого мрамора венчает ваза-урна, она выполнена из белого мрамора. На мраморных досках – рельефы в виде подвешенных на ленте венка, щита с копьём и рога изобилия – собственно, аллегории заслуг. Такие памятники были популярными в английских пейзажных парках. Как правило, их не посвящали конкретным персоналиям. Но после смерти Александра Ланского на монументе появилась четвёртая доска – бронзовая. На ней – рельефный золоченый герб фаворита императрицы и изображение двух сторон мемориальной медали с его профилем и надписью: «В память дружбы». Строки на доске гласят: «Коль велико удовольствие честным душам видеть добродетели и заслуги, общими похвалами достойно венчаемые». Это сооружение в Екатерининском парке называют памятником Ланскому. Екатерине II был пятьдесят один год, когда в Царском Селе произошла ее встреча с Ланским (1758–1784). Молодой красавец привлек внимание внешностью и изящными манерами. Скромный и преданный фаворит не вмешивался в политические дела, не участвовал в дворцовых интригах. По воле императрицы он посвящал много времени обучению и наукам. Осваивал французский, изучал историю, литературу, коллекционировал произведения искусства, собрал обширную библиотеку. По легенде, в царскосельском парке 26-летний Ланской упал с лошади и сильно повредил грудь. Это спровоцировало «грудную жабу» (стенокардию), и он мучительно угасал. Императрицу потрясла внезапная смерть фаворита, который сгорел от болезни всего за пять дней. Она долгое время проводила в уединении, рыдала, а затем уехала из Царского Села и в том 1784 году в свою любимую резиденцию больше не вернулась: «Моего лучшего друга не стало. Никогда в жизни я не была так несчастна». Ланской был погребен в мавзолее (архитектор Джакомо Кваренги), впоследствии освященном как церковь Казанской иконы Божией Матери – с нее началось Казанское кладбище в Царском Селе. Фото: ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>15.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6413</t>
+  </si>
+  <si>
+    <t>(продолжение) Напомним, что «Голубая дивизия» (250-я пехотная дивизия вермахта) — испанское добровольческое формирование, воевавшее на стороне нацистской Германии. В период блокады Ленинграда она была переброшена на советско-германский фронт и с осени 1942 года до начала 1944 года оккупировала пригороды, в том числе Пушкин и Павловск. Еще три предмета передала музею гражданка Испании Маргарита Суарес-Карреньо Луэхе. Её отец Луис Суарес-Карреньо Альмусара был врачом Голубой дивизии, чей госпиталь во время оккупации располагался в Павловске. По его версии, эти предметы он «подобрал на развалинах царскосельского дворца». Его дочь сообщила Татьяне Пигарёвой, что незадолго до своей смерти он завещал вернуть вещи, которые привёз из России. Один из них – «Путеводитель по Петергофу» 1909 года с автографом сотрудницы Детскосельского музея Анны Комеловой. Анна Комелова родилась в 1894 году в Царском Селе в семье потомственного почетного гражданина, с 1918-го работала помощником хранителя Детскосельских дворцов-музеев. В 1924 году окончила Академию художеств в Ленинграде. В 1926-м после курсов переподготовки музейных работников трудилась экскурсоводом в Детскосельском музее. В 1931 году Анна Сергеевна была арестована и приговорена к трем годам ссылки на Север – сначала в Архангельск, позже на лесоразработки вглубь Архангельского края. Перед войной она вернулась в Ленинград, умерла в 1942 году во время блокады. В числе других переданных предметов из испанской семьи – фарфоровая чернильница «Шота Руставели», выполненная на Ленинградском фарфоровом заводе в 1938 году (автор – Наталия Данько) и гусиное перо с наконечником из металла. Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>15.07.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6408</t>
+  </si>
+  <si>
+    <t>✨ Дар В музей спустя более восьмидесяти лет вернулась книга XIX века, принадлежавшая императору Александру II, с печатью императорской царскосельской библиотеки. Книга находилась в Александровском дворце и была утрачена во время Великой Отечественной войны. Кроме того, коллекция пополнилась предметами, увезенными в годы оккупации города Пушкина в Испанию. Всё это стало возможным благодаря участию генерального управляющего Института Сервантеса в Москве Татьяны Пигарёвой. К счастью, к нам возвращаются вещи, похищенные во время оккупации Пушкина. Среди них больше всего книг. За последние три десятилетия нам вернули 126 книг со штампами царскосельской императорской библиотеки. Начало этому когда-то богатейшему собранию положила еще Екатерина II, и книжное собрание формировалось вплоть до начала XX века. Издание XIX века передала в дар музею Ксения Дмитриева – вдова известного переводчика, испаниста и коллекционера Александра Казачкова. Это роман «Саша» французского писателя Леона Дюшмена (Léon Duchemin), который работал под псевдонимом Фервак (Fervac), – история фрейлины по имени Александра, служившей при российском императорском дворе. Книга была издана на французском языке в Париже в 1875 году. Александр Казачков приобрёл издание в антикварно-букинистическом магазине в Мадриде семь лет назад. На форзаце сделана надпись синими чернилами на испанском языке: «Эта книга подобрана мною среди развалин Царскосельского дворца в окрестностях Санкт-Петербурга во время поездки в январе месяце 1943 года на участок германского фронта, который обороняла испанская Голубая дивизия. Экслибрис царя Александра II. Игнасио де Мельгар». На момент приобретения книги экслибрис российского императора отсутствовал, но сохранился штамп Царскосельской дворцовой библиотеки, а также довоенный инвентарный номер Александровского дворца и экслибрис Игнасио де Мельгара. Запись императорского библиотекаря свидетельствует о том, что книга находилась в библиотеке Александровского дворца в шкафу № 19. Автор надписи на форзаце книги и ее временный владелец – Игнасио де Мельгар и Рохас Альварес де Абреу и де Висенте (1904–1983) – 8-й маркиз де ла Регалия, член городского совета Мадрида при Франко. Татьяна Пигарёва рассказала, что об этой истории Казачков написал в своем эссе, опубликованном в книге «Испания. Книга открытий. Русский взгляд». «Здесь мы невольно вынуждены окунуться в генеалогию испанских грандов. Родная бабушка нашего персонажа Мария дель Кампанар Альварес де Абреу и Альварес де лас Астуриас Бооркес происходит по прямой линии от Фернандо I Великого Кастильского (1016–1065), короля Леона и Кастилии, который в 1056 году провозгласил себя императором всея Испании и считается первым монархом Кастилии. Так российский самодержец «дал почитать» книгу из своей библиотеки потомку первого кастильского короля», – отмечал Александр Казачков. (продолжение далее)</t>
+  </si>
+  <si>
+    <t>14.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6399</t>
+  </si>
+  <si>
+    <t>✨ «Сад баланса» – пространство для отдыха, вдохновения и единения с природой – теперь есть на нашей Императорской ферме. Новый экообъект создали в начале июля участники волонтёрского лагеря «Школа Фонда Потанина» совместно с сотрудниками музея. ✨ Есть у «Сада баланса» и дополнительная роль: дарить внутренний покой. Для этого подготовили медитацию – она доступна в специальном разделе нашего сайта. Послушать её можно и отдельно, но лучше всего ощущение гармонии передаётся именно на Императорской ферме. Видео: ГМЗ «Царское Село» (Анна Бачой, Святослав Новиков)</t>
+  </si>
+  <si>
+    <t>14.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6398</t>
+  </si>
+  <si>
+    <t>⚡️ Александровский парк снова открыт. Посетители могут зайти через все восемь входов. Музей продолжает ликвидировать последствия штормового ветра 11 июля. Потенциально опасные участки в парках огорожены. Убедительно просим гостей не заходить за предупредительные ленты. Режим работы Александровского парка – ежедневно, с 7.00 до 22.00. Вход свободный. Екатерининский парк работает в обычном режиме. Фото: ГМЗ «Царское Село, автор – Руслан Шамуков</t>
+  </si>
+  <si>
+    <t>14.07.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6394</t>
+  </si>
+  <si>
+    <t>⚓️ ️Концерты ко Дню ВМФ 15 июля в Екатерининском парке – у павильона «Адмиралтейство» – будут играть оркестры военно-морского флота России. Этот музыкальный марафон приурочен ко Дню ВМФ, который в этом году отмечается 26 июля. Начало – в полдень. Вход по билету в парк. На концерте прозвучат марши российской императорской армии, произведения о военно-морском флоте, известные вальсы и другие произведения. Слушатели убедятся в том, что военно-морские оркестры хранят традиции исполнительства русской старинной военной музыки, популяризируют отечественную музыкальную культуру. ⚓️ 12.00 – оркестр Высшего военно-морского инженерного училища (военный дирижёр – майор Юрий Лепилин) ⚓️ 13.00 – оркестр Нахимовского военно-морского училища (военный дирижёр – капитан 2 ранга Сергей Ежов) ⚓️ 14.00 – оркестр Ленинградской военно-морской базы (начальник оркестра – капитан-лейтенант Никита Игнатов, военный дирижёр – старший лейтенант Илья Филатов) ⚓️ 15.00 – оркестр Военно-морской академии имени Н.Г. Кузнецова (военный дирижёр — заслуженный артист России, капитан 2 ранга Дмитрий Мисюра) Фото: ГМЗ "Царское Село", автор - Светлана Гриб</t>
+  </si>
+  <si>
+    <t>13.07.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6388</t>
+  </si>
+  <si>
+    <t>Не меньше двух недель понадобится музею, чтобы полностью устранить последствия субботнего урагана. В Александровском парке в данный момент действует только один вход, ближайший к Александровскому дворцу – он позволяет пройти на экспозицию. Вся остальная территория огорожена – это продлится до тех пор, пока музей не сможет гарантировать безопасность посетителей. В Екатерининском парке опасные участки огорожены.   Сотрудники садово-парковой службы музея приступили к работам 11 июля вечером – сразу после того, как прекратился штормовой ветер, и продолжали их всю ночь. В Екатерининском парке повалено 51 дерево, в Александровском – 98. Цифры по Баболовскому парку уточняются. В Екатерининском парке наиболее пострадали Рамповая и Периметральная аллеи, дубовая роща кенконс у Орловских ворот. В Собственном садике утрачено одно из двух ценных декоративных растений родом с Дальнего Востока – черемуха Маака, которой было более 80 лет. На пандусе Камероновой галереи из вазонов были вырваны с корнем цикасы, повреждены цветники.   – Наши старожилы утверждают, что такого не было последние лет тридцать. Ликвидируют последствия стихии все сотрудники садово-парковой службы музея. В данный момент работы сконцентрированы в Екатерининском парке. В первую очередь убирают зависшие в кронах сучья, распиливают и вывозят погибшие деревья, – говорит главный хранитель парков ГМЗ «Царское Село» Ольга Филиппова.   Работы будут вестись последовательно: после Екатерининского парка – Александровский, затем Баболовский.   Просим с пониманием относиться к сложившейся ситуации и не заходить за ограждения.   Фото: ГМЗ «Царское Село», Святослав Новиков</t>
+  </si>
+  <si>
+    <t>12.07.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6387</t>
+  </si>
+  <si>
+    <t>🐴 Императорская ферма. Дети, каникулы, лошади У нас новый цикл занятий для детей в возрасте от 5 до 12 лет – «Твои первые встречи с лошадкой». Такие курсы пройдут этим летом на Императорской ферме дважды, с понедельника по пятницу. Первая группа будет обучаться с 20 по 24 июля, вторая – с 17 по 21 августа. Это не просто катание верхом – сотрудники музейного конного комплекса познакомят с лошадьми, научат понимать животных и доверять им. Каждый из дней посвящён тому или иному аспекту взаимодействия с лошадьми. В понедельник юные всадники познакомятся с историей. Во вторник – научатся уверенно и спокойно чувствовать себя рядом с животными, а затем попробуют силы в хоббихорсинге – тренировках с игрушечными лошадками. В среду их научат чистить лошадь скребницей и щёткой. Четверг посвящён седловке – подготовке к прогулке, которая будет проходить в сопровождении инструктора. Пятница завершится мастер-классом «Шёлковая грива»: дети расчешут лошадей и заплетут им косички. Группы – небольшие, до 10 человек: каждый ребёнок получит должное внимание и успеет подружиться с лошадьми. Занятия стартуют в полдень. 🔸 Где – Императорская ферма, Пушкин, Фермская дорога, лит. А 🔸 Когда – 20-24 июля, 17-21 августа 🔸 Стоимость курса – 2900 рублей 🔸 Запись по телефону: +7-921-952-86-13 (Ольга) 📷 Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>11.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6378</t>
+  </si>
+  <si>
+    <t>🌿 Всем наверняка известно, что зелёный цвет успокаивает центральную нервную систему, снимает усталость и снижает раздражительность глаз (возможно не только глаз). В наших парках сейчас – лучшее время для терапии зелёным цветом. Рекомендуем. Фото: ГМЗ «Царское Село», автор – Светлана Гриб</t>
+  </si>
+  <si>
+    <t>10.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6377</t>
+  </si>
+  <si>
+    <t>🌸 Друзья, ещё есть возможность посетить авторскую экскурсию Натальи Харитоновой «Один день Екатерины Великой». Она пройдёт 12 июля, начало – в 16.50. 12+ Экскурсия позволит «прожить» один день Екатерины II, узнать об особенностях характера императрицы, многогранности её личности, многочисленных увлечениях – философии, литературе, архитектуре. Гости увидят личные покои Екатерины II в Зубовском флигеле Екатерининского дворца, услышат рассказ о воплощении «греко-римской рапсодии» Чарльза Камерона. Завершится экскурсия в павильоне «Грот» на берегу Большого пруда. · Сбор – у входа на экспозицию «Екатерина II. Личное пространство» (маршрут 4) · Стоимость – 1600 рублей (включает вход в парк) · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>09.07.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6374</t>
+  </si>
+  <si>
+    <t>🏛 Продолжаем рубрику о формировании царскосельской резиденции при Екатерине II. Предыдущие публикации можно найти по хештегу #екатерина_царское ❤️ Это тридцать восьмая часть нашего повествования. И она – о мистических талисманах, несбыточных мечтах и практическом подходе. В прошлых публикациях мы говорили об Агатовых комнатах, и разговор этот был бы неполным, если бы мы не упомянули о фаворите Екатерины II – Александре Дмитриевиче Ланском. Как отмечала сама императрица: «Это был юноша, которого я воспитывала, признательный, с мягкой душой, честный, разделяющий мои огорчения, когда они случались, и радовавшийся мои радостям». Оба – и императрица, и Ланской – увлекались минералогией и коллекционированием камней. Галина Ходасевич в книге, посвященной Агатовым комнатам, высказывает следующую мысль: «Драгоценные камни с древнейших времён считаются талисманами; это представление распространено и в наши дни, а воздействие минералов на самочувствие человека еще не изучено до конца. Еще в «Изборнике» Святослава – собрании философских сочинений XI века – рассказывалось о знаках зодиака и соответствующих им камнях-талисманах. Так, агат – это камень родившихся под знаком Тельца, с 20 апреля по 20 мая. Ему приписывают магические свойства: он помогает владельцу царствовать и управлять людьми. Екатерина, появившаяся на свет 21 апреля 1729 года, могла считать его своим талисманом. Яшма же, камень рожденных в марте (Ланской родился 8 марта), – талисман, приносящий мудрость, силу предвидения и бодрость духа». Были ли приняты во внимание эти особенности камней при строительстве Агатовых комнат – остаётся только догадываться. Ланской умер в Большой Царскосельском дворце в июле 1784 года. А в сентябре этого же года императрица ответила на предложения Камерона по оформлению полов и дверей Агатовых комнат: «…чтобы столь богатых полов и дверей не делать, тем более что из вещей сего рода, заказанных для дома покойного господина генерал-поручика Ланского, остались многие с заплатою за них из казны, которые тут употреблены быть могут…». Дом, для которого были приготовлены упомянутые паркеты и двери, строился на Дворцовой площади, напротив Зимнего дворца, по конкурсному проекту архитектора Юрия Фельтена. Внезапная смерть генерала приостановила все отделочные работы. Камерон не был в восторге от указаний императрицы, но в Петербург всё же съездил, нашел, что полы «искуснаго прожекта», но не подходят по размерам. И кроме того, архитектор обращал внимание на то, что «по большей части комнаты в строющейся бане суть овальные». Двери тоже не годились, так как по проекту они «должны быть убраны агатами и мраморами». Однако доводы архитектора Екатерина не приняла во внимание и паркеты и двери из дома Ланского привезли в Царское Село. Паркеты использовали в Большом зале, Агатовом, Яшмовом, Овальном кабинетах. Паркет по рисункам Камерона был выполнен для Кабинетца и Библиотеки. От дорогостоящего проекта дверей тоже отказались. Камерон представил упрощенный вариант, его и осуществили. В Кабинетце и Библиотеке были поставлены двери из дома Ланского; полотнища, которые по размерам оказались малы, увеличили надставкой по периметру амарантовым деревом.</t>
+  </si>
+  <si>
+    <t>08.07.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6371</t>
+  </si>
+  <si>
+    <t>❤️ Эффектные закаты в наших парках – не редкость. Как и красивые отражения. В этом умиротворяющем спокойствии – при переходе из вечера в ночь – время замирает, а мы продолжаем восхищаться вечной красотой Царского Села. За фотографии благодарим Сергея Конькова.</t>
+  </si>
+  <si>
+    <t>08.07.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6370</t>
+  </si>
+  <si>
+    <t>✨ День семьи, любви и верности Друзья, в День семьи, любви и верности мы к вам с ромашками – одним из символов праздника. И с добрым советом: как вместе провести этот день у нас. Специально для вас составили три романтических и познавательных маршрута. 🌼 Екатерининский парк Обстоятельную прогулку можно начать у Большого пруда рядом с Камероновой галереей, затем направиться к знаменитому фонтану «Девушка с кувшином». Рядом – паромная переправа к Залу на острову. Далее рекомендуем продолжить путь по берегу пруда, выйти к Мраморному мосту. Отсюда всего триста метров до Башни-руины, где можно подняться на смотровую площадку (вход – бесплатный, закрыт во время сырой погоды). Пожалуй, стоит зайти в Турецкую баню с великолепными беломраморными деталями внутренней отделки из сада дворца Эски-Серай в Адрианополе. В павильоне «Адмиралтейство» сейчас открыта фотовыставка «Фотографическая летопись царскосельской жизни. Конец XIX – начало XX века» (вход свободный). А там рукой подать до павильона «Грот» – барочного шедевра архитектора Растрелли. Впрочем, вместо этого можно идти по цветочному маршруту и восхищаться розами и другими роскошными цветами. В Собственном и Фрейлинском садиках, у террасы Руска и Турецкой бани, в амфитеатре на Эрмитажной аллее. 🌼 Александровский парк Зайти в парк предлагаем около бюста Растрелли и Лицейской арки. Так вы сможете дойти до Крестового канала, перейдя по любимому детьми Висячему мостику. Пруды Озерки с их островками и мостами – очень живописное место. От них стоит направиться к Малым Китайским мостам, затем к Большому капризу. И – к самому романтическому павильону Александровского парка – Шапели, похожей на старинную базилику. Внутри павильона – статуя великой княгини Александры Николаевны (вход свободный, закрыт во время сырой погоды). Затем – десять минут прогулочным шагом до Арсенала. В этом павильоне располагается экспозиция с рыцарскими доспехами и средневековым оружием – она интересна и детям, и взрослым. Красивым финалом будет великолепный вид на окрестности со смотровой площадки Белой башни – высотной доминанты царскосельских парков. Не упомянули Александровский дворец – любимый дом семьи Николая II. Туда нужно обязательно сходить всей семьей с экскурсией (среда – выходной день). 🌼 Пенсионерная конюшня, Императорская ферма На окраине Александровского парка, на Фермской дороге, находится сразу несколько интереснейших объектов. В конце апреля открылась экспозиция «Царские лошади. Это означает, что исторический комплекс, включающий павильон «Пенсионерная конюшня» XIX века и самое большое в мире захоронение императорских лошадей, впервые после Великой Отечественной войны полностью отреставрирован и доступен для посещения. Павильон был специально предназначен для лошадей, не способных нести дальнейшую службу «по старости и слабости своей». О жизни царских лошадей после службы рассказывают более 120 подлинных предметов из коллекции музея-заповедника. Среди них – живопись, конная упряжь, скульптуры лошадей, призовые кубки, книги, фрагменты подлинных могильных плит. Совсем рядом – исторический комплекс «Императорская ферма», построенный по воле императора Александра I. Здесь живут не только прекрасные лошади (в одном из центральных зданий), но даже павлины – чтобы их увидеть, нужно дойти до самого дальнего строения комплекса – птичника. Вход на ферму – бесплатный. По субботам и воскресеньям проводятся экскурсии. 📷 Фото: ГМЗ «Царское Село», Святослав Новиков</t>
+  </si>
+  <si>
+    <t>07.07.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6369</t>
+  </si>
+  <si>
+    <t>🌸 11 июля приглашаем семьи с детьми на новую необычную программу в Александровском дворце. Она называется «Про любовь и верность» (7+) и приурочена ко Дню семьи, любви и верности. Главная особенность – две параллельные экскурсии для взрослых и детей. Затем ребят ждёт творческий мастер-класс в детском центре на Императорской ферме. Юные участники в Александровском дворце узнают — как строились отношения в императорской семье; что значили любовь, уважение и верность для Николая II и Александры Фёдоровны; какие традиции берегли в семье и как воспитывали детей. Взрослые в это время познакомятся с историей взаимоотношений в семье последнего российского императора. Участникам программы расскажут – как зарождалась любовь будущей императорской четы; какой была их повседневная жизнь в Александровском дворце; как Николай II и Александра Федоровна сохраняли тепло и верность друг другу на протяжении всех лет брака. После программы детей ждёт творческий мастер-класс «Ромашка» в технике эпоксидной смолы. Ромашка – символ Дня любви, семьи и верности, каждый ребёнок заберёт своё изделие с собой на память о празднике. Участие в мастер-классе возможно и отдельно — по предварительной записи к нему могут присоединиться все желающие. Программа в Александровском дворце · Когда: 11 июля в 12.00 · Стоимость: детский билет – 500 руб., взрослый – по входному билету в музей · Билеты – на сайте Мастер-класс «Ромашка» · Когда: 11 июля в 14.00 · Где: детский центр на Императорской ферме · Стоимость: 600 руб. · Обязательная предварительная запись: (812) 415-76-15 или 415-76-40 (кроме вторника)</t>
+  </si>
+  <si>
+    <t>06.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6364</t>
+  </si>
+  <si>
+    <t>Музей получил в дар более 80 предметов. Все они связаны с российской авиацией, артиллерией и героем Первой мировой войны – авиатором, артиллеристом, художником, публицистом Георгием Кадиным, который с документальной точностью зафиксировал на акварелях и рисунках трагические события начала XX века. Раритеты из семейного архива передала его внучка Нина Жернакова. Благодаря этому дару коллекция музея пополнилась произведениями живописи и графики, фотографиями, документами и личными вещами героя. Среди них – картина, на которой изображён первый российский бомбардировщик «Илья Муромец» в небе. Значительная часть подаренных предметов впервые экспонировалась в Ратной палате на выставке «Герой, художник, публицист. Памяти Георгия Петровича Кадина», которая завершила работу в июне. – Для нас это ценные свидетельства истории, так как предметы живописи времён Первой мировой войны – редкость. Георгий Петрович как очевидец событий по сути задокументировал их в своих произведениях. Картине с бомбардировщиком «Илья Муромец» мы уже определили место на втором этаже Ратной палаты – в разделе, посвящённом авиации, – говорит начальник военно-исторического отдела Дмитрий Клочков. В числе других предметов, которые войдут в постоянную экспозицию музея «Россия в Великой войне» в Ратной палате – акварели и рисунки Кадина, в том числе работы «Два ураганных артиллерийских огня при атаке позиции “Фердинандов нос”» и «“Илья Муромец” на Врангелевском фронте» и другие документальные свидетельства периода Первой мировой. Георгий Кадин (1885 – 1931) участвовал в Первой мировой войне в качестве артиллериста и лётчика-наблюдателя, затем служил в Рабоче-крестьянском Красном воздушном флоте (РККВФ), работал в советской авиационной промышленности, внес вклад в развитие авиационной темы в отечественном изобразительном искусстве. В годы Первой мировой Кадин пережил ранения и авиакатастрофу, был награжден пятью орденами и Георгиевским оружием. – В письме своей невесте, моей будущей бабушке, он написал: «Все мыслимые и немыслимые награды я уже получил». Он оставил воспоминания о том, что происходило на фронте. Как он в разведке несколько часов лежал в блиндаже, который обстреливали немцы, и только к вечеру смог уйти. Как поднялся на сосну, чтобы скорректировать огонь артиллерийского расчёта, и попал под вражеский огонь. Лётчики-наблюдатели уже тогда летали, и он предложил командованию себя в этом качестве – как человека с великолепной зрительной памятью. Он мог точно нарисовать местность, обозначить все объекты, – рассказывает Нина Жернакова. Напомним, что в Ратной палате располагается единственный в современной России музей Первой мировой войны. Он был задуман и основан императором Николаем II как пантеон воинской славы. В августе 2014-го здесь открылся музей «Россия в Великой войне». В экспозиции – около двух тысяч экспонатов. Огромную помощь в ее создании оказали меценаты – организации и частные лица. Все последние годы коллекция пополняется благодаря их поддержке. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>06.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6363</t>
+  </si>
+  <si>
+    <t>🦚 С началом рабочей недели поздравляет всех царскосельский павлин. Восхищаемся его энтузиазмом и твёрдо решаем брать пример – распускаем хвост, осанисто смотрим по сторонам. Фото: ГМЗ «Царское Село», автор – Екатерина Новак</t>
+  </si>
+  <si>
+    <t>05.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6362</t>
+  </si>
+  <si>
+    <t>🌸 Накануне Дня семьи, любви и верности, 7 июля, приглашаем в Александровский дворец на авторскую экскурсию Юлии Мешковой «Николай и Александра». Она посвящена семье последнего российского императора Николая II. Начало в 16.30. Гости пройдут по личным покоям императорской четы и услышат историю любви Николая II и Александры Фёдоровны. Их первая встреча произошла в 1884 году, когда наследнику российского престола было шестнадцать, а принцессе Гессен-Дармштадтской Алисе – всего двенадцать лет. В 1889-м они увиделись вновь. Об этой встрече Николай Александрович написал в своём дневнике: «Я мечтаю когда-нибудь жениться на Аликс Г. Я люблю её давно, но особенно глубоко и сильно с 1889 года, когда она провела 6 недель в Петербурге. Всё это время я не верил своему чувству, не верил, что моя заветная мечта может сбыться». Родные влюблённых были против брака, Николай не отчаивался и ждал своей судьбы ещё пять лет. Отношения императора и императрицы для многих и сегодня – эталон семейной жизни. 🌸 Когда – 7 июля, 16.30 🌸 Где – Александровский дворец 🌸 Продолжительность – 80 минут 🌸 Стоимость – 1500 рублей 🌸 Билеты на сайте</t>
+  </si>
+  <si>
+    <t>04.07.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6361</t>
+  </si>
+  <si>
+    <t>❤️ Этим фото царскосельской белки мы напоминаем, что важно не пропускать обед! Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>03.07.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6360</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Султан Салиев Завершает серию видео, посвященных «Ассоциациям», коллекция Султана Салиева – «Перебирая чулпы». В ней исторические элементы татарского костюма получили новое прочтение. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>03.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6359</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 88-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6358</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 88 В этом выпуске – о выставке «Северное Солнце» в Нижнем Новгороде; о большом даре в коллекцию музея «Россия в Великой войне»; о «Путешествии в императорском поезде». 🔸 Слушайте нас на всех популярных платформах</t>
+  </si>
+  <si>
+    <t>03.07.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6355</t>
+  </si>
+  <si>
+    <t>🌿Сад баланса: искусство слышать себя 4 июля приглашаем провести день с ощущением гармонии и внутреннего покоя на территории исторического комплекса «Императорская ферма». Новый экообъект «Сад баланса» – пространство, созданное для отдыха, вдохновения и единения с природой – откроют участники волонтёрского лагеря «Школа Фонда Потанина» совместно с сотрудниками музея. В программе дня: 🌿 мастер-класс по изготовлению ароматической свечи из вощины с сухоцветами; 🌿 расслабляющая медитация «Баланс»; 🌿 арт-лаборатория «Эмоциональный дриппинг», где через творчество можно выразить свои чувства и эмоции (дриппинг художественная техника, где краски разбрызгивают определённым образом). 🌿 Где: Императорская ферма, Пушкин, Фермская дорога, лит. А 🌿Когда: 4 июля 2026, 15.30 🌿 Событие: бесплатное, количество мест ограничено 🌿 Регистрация на «Сад баланса: искусство слышать себя» 🌿 Регистрация на «Арт-лаборатория: эмоциональный дриппинг» 🌿 Возрастное ограничение – 16+</t>
+  </si>
+  <si>
+    <t>02.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6354</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Сергей Сысоев Продолжаем серию видео, посвященных «Ассоциациям». Закрытые силуэты, чёрно-белая и пастельная цветовые гаммы, палитра полевых цветов в вышивках – так выглядит признание в любви Петербургу от московского дизайнера Сергея Сысоева. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>01.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6353</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Александра Гапанович Продолжаем серию видео, посвященных «Ассоциациям». В этом ролике – коллекция «Единение» Александры Гапанович. Перья, объемные формы, стёганые силуэты и светлая цветовая гамма вдохновлены русским Севером. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>01.07.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6345</t>
+  </si>
+  <si>
+    <t>🌞 Сегодня «Северное солнце» взошло в Нижнем Новгороде – совместный выставочный проект нашего музея-заповедника и Каргопольского музея начал путешествие по России при поддержке Минкультуры РФ. Экспозиция с лучшими образцами золотошвейного искусства открылась в Нижегородском художественном музее. В начале этого года выставка «Северное солнце» проходила в Екатерининском дворце. За три месяца выставку увидели более 155 тысяч человек. Выставка в Нижнем Новгороде представляет 67 предметов из коллекции ГМЗ «Царское Село», Каргопольского музея и Нижегородского государственного художественного музея. Для экспозиций в других городах автор художественной концепции – петербургский театральный художник Юрий Сучков – сохранил главный образ: реку времени, по которой плывут ладьи. Золотой нитью связаны эпохи и города, высший свет Петербурга, мастерицы Русского Севера и Нижегородской губернии. Придворные платья и мундиры представителей императорского Двора, головные уборы жительниц Русского Севера, костюмы и головные уборы нижегородок иллюстрируют трансформацию народного художественного промысла – золотошвейного ремесла – от крестьянского быта до императорских мастерских. Нижегородская область к XVIII веку стала одним из самых крупных промысловых центров золотного шитья в России. Особенно активно промысел развивался в крупных селах на Волге (Городец, Лысково) и в Арзамасском уезде (села Выездное, Ковакса, Чернуха). Традиционный женский народный костюм крестьян нижегородских сел был богато украшен золотной вышивкой и активно использовался вплоть до начала XX века. Музей-заповедник «Царское Село» представил предметы из коллекции костюма, сделав акцент на золотном шитье, которое использовалось для украшения мундиров и придворных платьев. В числе раритетов – платья, которые принадлежали великой княгине Ксении Александровне (сестре Николая II) и Александре Фёдоровне (супруге императора). Одно из них – светлого бархата с серебряным шитьем упомянуто в статье журнала «Всемирная иллюстрация» за 1894 год в связи с выставкой приданого великой княжны в Зимнем дворце. Придворные платья были изготовлены в петербургской мастерской Ольги Бульбенковой. Она специализировалась на создании дамских парадных костюмов к праздникам и приемам высокого уровня. Из коллекции Каргопольского музея в экспозицию включены платки, сороки, перевязки и кокошники с золотным шитьем. Все предметы датируются второй половиной XIX века и происходят из Каргопольского уезда, а также Вологодской губернии. В Нижнем Новгороде экспозиция дополнена сарафаном с душегреей села Безводное Нижегородской губернии из собрания Нижегородского музея-заповедника, а также созданными местными мастерицами девичьими повязками и женскими косынками-«головками» из коллекции Нижегородского художественного музея. Специально к выставке разработана образовательная программа: инклюзивные занятия, интерактивные экскурсии, мастер-классы для детей и взрослых, а также лекции приглашенных экспертов из Москвы и Петербурга. Выставка работает до 30 августа. После этого «Северное солнце» отправится в Архангельск. Фото: Нижегородский художественный музей, фотограф – Михаил Крапивин</t>
+  </si>
+  <si>
+    <t>01.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6337</t>
+  </si>
+  <si>
+    <t>✨ Сегодня – День реставратора. И это очередной повод сказать спасибо – за трепетное отношение к профессии, талант возвращать к жизни утраченную красоту, умение создавать рукотворное чудо. Для нашего музея реставраторы – особые люди. Каждый день мы восхищаемся результатами их труда. Без сомнения, главным событием этого лета для нас стало открытие после масштабной реставрации Китайского зала. Самый большой из интерьеров в Зубовском флигеле Екатерининского дворца погиб в годы Великой Отечественной. Его возрождение – часть масштабного реставрационного проекта «Екатерина II. Личное пространство», который стал возможен благодаря поддержке ПАО «Газпром». В День реставратора показываем – как проходило воссоздание Китайского зала. Основные работы выполнили специалисты Царскосельской янтарной мастерской. Лаковые панно – труд китайских мастеров Пекинской художественной компании «Синьсинши». От всего сердца желаем реставраторам вдохновения! Фото: ГМЗ «Царское Село», 2022-2026 (1, 2, 4, 8 – Екатерина Новак, 2, 7 – Святослав Новиков, 5, 6 – Светлана Гриб)</t>
+  </si>
+  <si>
+    <t>01.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6327</t>
+  </si>
+  <si>
+    <t>🌹 Друзья, встречаем макушку лета обоями-календарями для смартфонов. Решили в июле вдохновляться цветами и пейзажами Екатерининского парка. Да, смородина у нас тоже есть – в цветочном амфитеатре на Эрмитажной аллее. У каждой из десяти заставок – по шесть вариантов размещения календарей, чтобы подобрать подходящие под экраны ваших смартфонов, плюс – простые обои без календарей. 🌹 Скачать все варианты можно здесь или здесь Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>30.06.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6319</t>
+  </si>
+  <si>
+    <t>✨ Волонтёры в музее   «Хранитель царскосельского кода» – так называется волонтёрская смена «Школы Фонда Потанина-2026», которая начала работу в нашем музее. Большая часть волонтеров студенты, преподаватели или молодые специалисты, которые приезжают в Царское Село уже третий год подряд. Вместе с сотрудниками музея они создают новые проекты и ищут нестандартные решения для сохранения и развития заповедной территории. Волонтёрская смена – это часть большого проекта, который реализуют Фонд Потанина в партнёрстве с фондом «Заповедное посольство». 500 стипендиатов и победителей грантового конкурса для преподавателей примут участие в 63 волонтерских программах на особо охраняемых природных территориях и объектах культурного наследия в 34 регионах России.   Этим летом одно из главных направлений – работа над проектом «Зима &amp; Мероприятие &amp; Баланс / Winter &amp; Event &amp; Balance». Вместе с сотрудниками музея волонтёры разработают предложения по развитию событийного туризма в зимний период и представят идеи для создания зимнего царскосельского музейного сувенира.   Ещё одна важная задача – создание экологического объекта «Сад баланса». Совместно со специалистами садово-паркового отдела добровольцы сформируют пространство, где посетители смогут отдохнуть от городской суеты, насладиться ароматами растений и атмосферой исторического комплекса «Императорская ферма».   Участников смены напутствовала хранитель парковой скульптуры и музейных павильонов Наталья Лансере – она пригласила волонтёров стать частью большой музейной семьи и вручила бейджи.   Программа первых дней включала лекцию и мастер-класс и. о. заведующего кафедрой страноведения и международного туризма, заместителя руководителя Экскурсионно-туристкой клиники СПбГУ Яны Тестиной. Она рассказала волонтерам о трендах в туризме, объяснила – «как создать зимний продукт для зумеров и консерваторов», представила современные подходы к формированию привлекательных музейных событий.   – Для нас особенно ценно, что многие участники возвращаются в музей снова и снова – уже не первый год приезжают в качестве волонтеров, а после окончания работы лагеря продолжают поддерживать наши проекты и становятся амбассадорами музея. Волонтёрская смена по сути не завершается в день закрытия – она становится началом долгого профессионального сотрудничества, – отметила координатор волонтёрского лагеря, сотрудник музея Анна Бачой.   Напомним, в 2025 году представители музея вместе с волонтёрами разработали основу для социологического исследования, которое впоследствии провели вместе с сотрудниками Алтайского и Иркутского государственных университетов. Кроме того, была создана концепция настольной игры о Царском Селе – этот проект будет развиваться в 2026-м.   Фото: Анна Бачой и Ирина Мамотова</t>
+  </si>
+  <si>
+    <t>30.06.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6318</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Нелли Крук Друзья, начинаем серию видео, посвященных «Ассоциациям». В этом ролике – белоснежные образы из коллекции Нелли Крук «Кружево и сталь. Наследие». Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>30.06.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6317</t>
+  </si>
+  <si>
+    <t>В ближайшие выходные, 4 и 5 июля, у нас пройдут две авторские экскурсии. Билеты можно приобрести на сайте. Рассказываем подробно. 🐶 4 июля, 16.30. «Прогулка с Сэром Томом Андерсоном. Любимые собаки императоров». Авторская экскурсия Ольги Усачевой. 12+ Во время прогулки по Екатерининскому парку гостям расскажут о любимых питомцах русских монархов и покажут в том числе парковые объекты, которые связаны с императорскими собаками. Участники экскурсии услышат множество цитат из мемуарной и эпистолярной литературы – воспоминаний и писем Екатерины II, её окружения, придворных XVIII и XIX веков. · Сбор – у входа на Камеронову галерею · Стоимость – 1200 рублей · Билеты на сайте 🗡 5 июля, 16.30. «Рыцарь на троне. К 230-летию императора Николая I». Авторская экскурсия Марии Мазиной. 12+ Редкий взгляд на Александровский дворец как на императорскую резиденцию времён Николая I. Экскурсия знакомит с подробностями пребывания самодержца в Царском Селе. Гости увидят экспонаты, которые связаны с жизнью императора и его семьи, услышат истории из его личной жизни, отрывки из писем и мемуаров современников. · Сбор – вход в Александровский дворец · Стоимость – 1100 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>29.06.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6308</t>
+  </si>
+  <si>
+    <t>❤️Ассоциации. Как это было Более 11 тысяч человек увидели «Ассоциации» – они прошли в шестнадцатый раз. В этом году обошлось без дождя: в Екатерининском парке, в соответствии с замыслом режиссера-постановщика Алексея Франдетти, на площадках четырех дизайнеров моды царствовали четыре стихии – огонь, вода, воздух и земля. В Год единства народов России тему «Красота объединяет» творчески осмыслили Александра Гапанович (Мурманск – Москва), Нелли Крук (Нижний Новгород), Султан Салиев (Казань) и Сергей Сысоев (Москва). Собственный садик был наполнен восточным колоритом: красные флаги развевались на ветру языками пламени. Султан Салиев представил коллекцию «Перебирая чулпы», где исторические элементы татарского костюма получили новое прочтение. Чулпы — традиционные татарские украшения, эти звенящие подвески крепились к косам. Показ начинался со звона чулп, а затем модели шли под музыку казанской группы Alpar. Исполнители использовали при этом национальные инструменты, в том числе один из самых древних – курай. Александра Гапанович вновь продемонстрировала, что русский Север способен вдохновлять на создание изысканных вещей. Коллекция «Единение» отражает во многом связана с местом, где Александра родилась, — Кольским полуостровом. Это размышление о простых вещах, многие из которых – родом из детства. Помните – искрящийся снег, морозный воздух и ощущение счастья и беззаботности? Про снежки на лугу за павильоном «Грот» напоминали белоснежные шары. Про пушистый снег – перья, объемные формы, стеганые силуэты и светлая цветовая гамма. В глади Зеркального пруда отражались белоснежные образы из коллекции Нелли Крук «Кружево и сталь. Наследие». Дизайнер соединила ювелирное производство и авторскую моду, вдохновившись традиционным художественным промыслом — казаковской филигранью. В коллекции много ручной работы, а украшения и аксессуары созданы специально по эскизам дизайнера. Например, серьга-коромысло с вёдрами. Среди интересных деталей – вязаные «парики-каре» из хлопковых нитей с мерцающими элементами. Московский дизайнер Сергей Сысоев своей коллекцией признался в любви Петербургу под благородное сопровождение виолончели. Сергей предпочел закрытые силуэты, черно-белую и пастельную цветовые гаммы. Эти образы деликатно дополнила палитра полевых цветов в вышивках – пижма, ромашка, чертополох, иван-чай и дикий шиповник. Принтами коллекции стали изображения русской усадебной архитектуры – гипсовые розетки, вазоны, будто выполненные в гравюрной технике.   В этом году зрители «Ассоциаций» могли заглянуть на арт-станцию «Орнаментальный код» в павильоне «Вечерний зал» к петербургскому дизайнеру Елене Бадмаевой и ее команде из школы дизайна Гатчинского госуниверситета. На мастер-классах гости осваивали технику художественной печати по ткани и создавали собственный принт. Для всех желающих студенты подготовили штампы народных орнаментов. Участники мастер-классов внесли свой вклад в создание рушника-калейдоскопа народов России.   На лестнице Камероновой галереи все четыре коллекции и стихии соединились на финальном показе. Красота объединяет. Фото: 1-8 – ГМЗ «Царское Село», автор – Руслан Шамуков; 9 – Алёна Бобрович</t>
+  </si>
+  <si>
+    <t>28.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6307</t>
+  </si>
+  <si>
+    <t>🌹 От пламенной розы сорта «Фламентанц» – к нежнейшим пионам. Наша вдохновляющая мини-прогулка по Фрейлинскому садику. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>27.06.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6306</t>
+  </si>
+  <si>
+    <t>🌸 В каждом кадре – нежность. Июнь в Екатерининском парке. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>26.06.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6304</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026   Итак, встречаемся 27 июня в Екатерининском парке. «Ассоциации» начнутся в 13 часов. Тема этого года – «Красота объединяет». Каждый дизайнер покажет свою коллекцию три раза. Завершающим аккордом станет общее дефиле на лестнице Камероновой галереи.   🔸 Участники и площадки:   По замыслу режиссера Алексея Франдетти, на площадках будут властвовать четыре стихии, у каждого дизайнера – своя. Нелли Крук (Нижний Новгород) – Зеркальные пруды, у павильона «Верхняя ванна» (вода) Александра Гапанович (Мурманск – Москва) – сад у павильона «Грот» (земля) Сергей Сысоев (Москва) – лестница Камероновой галереи (воздух) Султан Салиев (Казань) – Собственный садик (огонь) Елена Бадмаева – павильон «Вечерний зал» (мастер-классы)   🔸 График показов:   13.00-13.15 – Нелли Крук 13.25-13.40 – Александра Гапанович 13.50-14.05 – Сергей Сысоев 14.15-14.30 – Султан Салиев   14.45-15.00 – Нелли Крук 15.10-15.25 – Александра Гапанович 15.35-15.50 – Сергей Сысоев 16.00-16.15 – Султан Салиев   16.30-16.45 – Нелли Крук 16.55-17.10 – Александра Гапанович 17.20-17.35 – Сергей Сысоев 17.45-18.00 – Султан Салиев   18.20 – Финальное дефиле. Лестница Камероновой галереи   🔸 Работа арт-станции:   12:30 и 16.00 – мастер-классы Елены Бадмаевой в павильоне «Вечерний зал»   🔸 Чтобы увидеть «Ассоциации», нужно купить билет в Екатерининский парк. Это можно сделать в любой кассе Екатерининского парка в день посещения или онлайн на сайте музея   🔸 Рекомендуем взять с собой зонт, иметь удобную обувь.</t>
+  </si>
+  <si>
+    <t>26.06.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6303</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Султан Салиев Друзья, знаете ли вы – что такое чулпы? Мы, например, не знали. А это – накосное украшение татарок, такие звенящие подвески, их вплетали в косы с помощью прикрепленной к ним тесьмы. По этим украшениям можно было определить статус владелицы: чем крупнее и сложнее чулпы, тем богаче ее семья. Завтра вы увидите украшения своими глазами. Дизайнер одежды из Казани Султан Салиев специально для «Ассоциаций» создал коллекцию «Перебирая чулпы». В ней он обратился к крою, линиям и смыслам, заложенным в культуру татарского костюма. Место: Собственный садик Екатерининского парка. Первый показ начинается в 13.50. Приходите! Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>26.06.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6300</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Сергей Сысоев Что представит на «Ассоциациях» московский художник-модельер, дизайнер Сергей Сысоев? Его коллекция призывает совершить вояж по знаковым местам Петербурга. Зрители увидят знаковые приемы, ставшие легендой модного дома SERGEY SYSOEV, – закрытые силуэты, чувственный декор, любимую черно-белую гамму. На этот раз всё это будет дополнено палитрой полевых цветов. Пижма, ромашка, чертополох, иван-чай и дикий шиповник воплощены в вышивках на изделиях из хлопкового трикотажа. Принтами коллекции стали изображения русской усадебной архитектуры – гипсовые розетки, вазоны, будто выполненные в гравюрной технике. Кстати, Сергей Сысоев – автор коллекций с народными художественными промыслами: гжель, жостово, хохлома. Кроме того, он давно и успешно сотрудничает с Императорским фарфоровым заводом. И это, пожалуй, идеально вплетается в тему этого года – «Красота объединяет». Место показа великолепное – лестница Камероновой галереи. До завтра! Фото: из архива Сергея Сысоева</t>
+  </si>
+  <si>
+    <t>26.06.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6299</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Как посетить Друзья, подробно рассказываем – как посетить одно из главных летних событий нашего музея – арт-проект «Ассоциации». Большой спектакль моды в Екатерининском парке пройдет 27 июня. Тема этого года – «Красота объединяет». 🔸 Как увидеть? Для этого нужно купить билет в Екатерининский парк. Это можно сделать в день посещения в кассах музея или на нашем сайте. Мы рекомендуем купить билет заранее, чтобы не стоять в очереди. Совет: сделайте скриншоты штрих-кодов всех билетов – на случай перебоев с интернетом. 🔸 Где удобнее зайти? В Екатерининский парк можно зайти через пять входов. Наш добрый совет – заходите со стороны Треугольной площади (на схеме, которую мы приложили, отметили вход цифрой 2). Около главного входа (на схеме – 1) находится больше всего касс, однако и людей здесь больше. У входа через Эрмитажную кухню на Садовой улице (на схеме – 3) тоже бывает многолюдно. Альтернативные входы находятся на некотором расстоянии от основной программы арт-проекта и там, как правильно, нет очередей. Если у вас есть 10-15 минут на прогулку по Екатерининскому парку, то почему бы ими не воспользоваться. Вход 4 – рядом с Кадетскими воротами, ведёт на берег Большого пруда. Вход 5 – самый дальний, находится рядом с Орловскими воротами. 🔸 Как до нас добраться? Доехать можно на общественном транспорте, есть много вариантов. Все они – в отдельных карточках (в ВК).</t>
+  </si>
+  <si>
+    <t>25.06.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6296</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Елена Бадмаева В Ассоциациях-2026 будет красивая петербургская нота. За неё отвечает Елена Бадмаева – известный дизайнер моды, которая не один год принимала участие в нашем проекте. В павильоне «Вечерний зал» Елена и ее команда из Школы дизайна Гатчинского госуниверситета проведут необычный мастер-класс. Создатели проекта «Орнаментальный код» обратились к свадебным текстильным традициям разных народов как к языку, отражающему мировоззрение, семейные и культурные ценности народов России. Изучили феномен древних орнаментов, открыли для себя их ключевые штрихи, выявили разнообразие и общность внутри культурной мозаики страны. Свадебный рушник объединил все народы России. Участники проекта представили свои версии рушников с авторскими штампами, и использовали самый древний метод украшения ткани – набойка. Венчать проект будет рушник-калейдоскоп, где все орнаменты народов России объединятся в общий хоровод. Среди национальных орнаментов – поморские узоры, славянский и чувашский орнамент, буряты, калмыки, аварский народный узор, татарский народный орнамент. Елена Бадмаева: – Мы подготовили арт-станцию, где знакомство с культурным кодом народов России будет представлено в интерактивном формате. Участники смогут попробовать себя в качестве художника-модельера и освоят технику художественной печати по ткани. Для всех желающих студенты Школы дизайна подготовили штампы народных орнаментов. Каждый участник внесет свой вклад в создание рушника-калейдоскопа народов России. Это будет рушник-символ единства народов России. Кроме того, участники мастер-классов смогут украсить свою одежду выбранным узором, поэтому можно смело приносить с собой футболки, рубашки, шоперы или другие личные вещи. 🔸 Дата: 27 июня 🔸 Место: павильон «Вечерний зал» 🔸 Время: 12.30 и 16.00 📷 Фото: из архива Елены Бадмаевой</t>
+  </si>
+  <si>
+    <t>25.06.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6295</t>
+  </si>
+  <si>
+    <t>🌹 Авторская экскурсия «ОТМА: четыре царственные розы» – так называется авторская экскурсия Юлии Мешковой по Александровскому дворцу. Она посвящена дочерям Николая II и Александры Фёдоровны – великим княжнам Ольге, Татьяне, Марии и Анастасии. Посетители узнают об их характерах и увлечениях, о трогательных взаимоотношениях между сестрами, а также о письмах, которые они подписывали ОТМА – первыми буквами имен. · Когда – 28 июня, 16.30 · Где – Александровский дворец · Продолжительность – 60 минут · Стоимость – 1100 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>24.06.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6289</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Нелли Крук «Одежда – продолжение внутреннего мира человека», – убеждена дизайнер из Нижнего Новгорода Нелли Крук, создатель бренда NELLY KRUK. Она дебютировала на «Ассоциациях» в прошлом году, а 27 июня раскроет тему года «Красота объединяет» коллекцией «Кружево и сталь. Наследие». Место восхитительное – Зеркальный пруд у павильона «Верхняя ванна». Дизайнер соединила в коллекции традиционное ювелирное производство и авторскую моду. Завод «Казаковская филигрань» (село Казаково Нижегородской области, основан в 1927 году) по эскизам Нелли Крук создал оригинальные ювелирные украшения и аксессуары. Помимо казаковской филиграни будут вязаные вручную элементы, выразительные аксессуары (в том числе серьга-коромысло с вёдрами, сумка-коромысло с вёдрами), вязаные «парики-каре» из хлопковых нитей с мерцающими элементами. Все подробности раскрывать не будем. Приходите в Екатерининский парк в ближайшую субботу. Показы – с 13.00 до 18.30. Нелли Крук: – Я не цитирую старину. Я даю ей новую жизнь. Филигрань – это метафора нашей судьбы: твёрдость стали оборачивается нежностью узора. В этой коллекции я говорю о приданом, о родовой памяти, о том, как поколения переплетаются, словно нити в узоре. 📷 Фото: ГМЗ «Царское Село» (1-2, 4-5 – Екатерина Новак, 3 – Руслан Шамуков), 6 – из архива Нелли Крук</t>
+  </si>
+  <si>
+    <t>24.06.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6288</t>
+  </si>
+  <si>
+    <t>✨ Царское Село: 1710 – 2026 Сегодня Царскому Селу, городу Пушкину, 316 лет. Событием, которое положило начало образованию будущей императорской резиденции, принято считать письмо Александра Меншикова Копорскому коменданту Лариону Думашеву от 24 июня (5 июля) 1710 года: «Его Царское Величество соизволил отдать Катерине Алексеевне в Копорском уезде Сарскую и Славянскую мызы с принадлежащими к ним деревнями, со крестьяны и со всеми угодьи, и по получении сего те мызы со всеми принадлежащими к ним деревнями и прочим ей Катерине Алексеевне отдайте, и из окладных книг те мызы выпишите; а что в тех мызах в отдаче будет дворов и пашни, и лесу, и сенных покосов, и всяких угодий о том о всём ведомость пришлите». Сарскую мызу (Saris hoff, Saaris moisio) отмечали ещё на шведских географических и путевых картах XVII века. Здесь находилась небольшая усадьба. В 1702 году эти территории были освобождены русскими войсками под предводительством сподвижников Петра I графов Бориса Шереметева и Петра Апраксина. После изгнания шведов Сарская мыза перешла во владение Меншикова, а в 1710 году Пётр I подарил эти земли своей будущей жене Екатерине Алексеевне. Вскоре Сарскую мызу стали называть Сарским селом, а с началом дворцового строительства она получила высокий титул Царского Села. 📷 Фото: ГМЗ «Царское Село», автор – Руслан Шамуков</t>
+  </si>
+  <si>
+    <t>23.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6287</t>
+  </si>
+  <si>
+    <t>Друзья, ищем четырёх счастливчиков! Разыгрываем билеты на одно из главных летних событий нашего музея – арт-проект «Ассоциации». Тема этого года – «Красота объединяет». В этом году театрализованные модные показы сделают акцент на многополярности российской культуры, обращении к традиционным техникам и мотивам. Каждый победитель розыгрыша получит два билета на театрализованное дефиле в Екатерининском парке, которое пройдёт 27 июня. Победителей определим с помощью генератора случайных чисел 25 июня. Желаем удачи! Участников: 113 Призовых мест: 4 Дата розыгрыша: 12:00, 25.06.2026 MSK (завершён) Победители розыгрыша: 1. Марта - 5h8ptq 2. Natali Leskova - 5h183o 3. Наталья - 5h1983 4. Михаил - 5h7221</t>
+  </si>
+  <si>
+    <t>23.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6286</t>
+  </si>
+  <si>
+    <t>✨ До «Ассоциаций» – четыре дня. С нетерпением ждём этот праздник моды, а пока вспоминаем – как проходили театрализованные показы в Екатерининском парке в предыдущие годы. ✨ Напомним, одно из главных летних событий нашего музея пройдёт в ближайшую субботу – 27 июня. Тема этого года — «Красота объединяет». Музей предоставит слово представителям модной индустрии из Москвы, Казани, Мурманска и Нижнего Новгорода. Впервые постановщиком «Ассоциаций» выступит Алексей Франдетти. Видео: ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>22.06.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6282</t>
+  </si>
+  <si>
+    <t>Память   Воскресный день 22 июня 1941-го обрушился трагической новостью. Практически сразу после первых официальных сообщений началась работа по спасению коллекции, подготовка к эвакуации музейных ценностей.   Сотрудник музея Вера Владимировна Лемус вспоминала: «…привлечённые солнечной погодой (наступившей после периода дождей) ленинградцы и приезжие из других городов веселой нарядной толпой заполнили аллеи парков и музейные залы, мирная жизнь людей продолжалась только до полудня. В 12 часов московское радио сообщило всей стране о вероломном нападении фашистской Германии: гитлеровские войска перешли границу и, пользуясь внезапностью налета, нанесли жесткий удар советским военным объектам в приграничной зоне. Этот страшный день, положивший начало неисчислимым бедствиям нашей страны, глубоко врезался в память. Совершенно случайно я узнала о вражеском нападении чуть раньше официального сообщения (от зятя, приехавшего перед отъездом на фронт) и, проходя после этого разговора с ним по дворцовой анфиладе, со всей остротой ощутила коварную суть внезапного перехода мира к войне. На лицах людей ещё сияли улыбки. Экскурсоводы, показывая музейные залы, говорили о творческих достижениях талантливых мастеров и художников, о вечном значении подлинной красоты искусства. А мне было страшно смотреть на этих спокойных людей, ещё не знающих, какое обрушилось на них несчастье. В эти часы уже выковывалась воля ленинградцев: не отступить, дать отпор. Пушкинские парки обезлюдили и затихли. Дворцы-музеи закрылись. В 14 часов на площади перед дворцом состоялся митинг. Директор Владимир Иванович Ладухин призвал всех работников дворцов и парков к исполнению своего гражданского долга (сам он вскоре ушёл на фронт)».   Хранитель Екатерининского парка Евгения Леонидовна Турова оставила в дневнике за 1941 год такую запись: «Вечером 22-го, после закрытия дворца (последнего закрытия), мы начали по заранее заготовленному списку упаковывать вещи, “наиболее ценные”. И всё упаковали за одни сутки».   Подготовка предметов к эвакуации – тяжелейший труд. В Предцерковном зале Екатерининского дворца и в южной части здания, где находились реставрационные мастерские, сотрудники (в основном женщины) упаковывали в деревянные ящики, грузили и отправляли вглубь страны бесценные коллекции. Коллектив был малочисленный – в первые два месяца войны многие работники музея, экскурсоводы и реставраторы были мобилизованы в армию и на оборонительные работы.   Эшелон с первой партией экспонатов отправился 30 июня, за ним последовали второй и третий – 6 и 13 июля. Экспонаты первой, второй и третьей очереди были отправлены в Горький, но в ноябре коллекции снова погрузили в вагоны – в Томск, а позже – в Новосибирск.   Заключительную партию экспонатов вывозили с 1 по 10 сентября – отправляли на грузовых машинах в Исаакиевский собор. Спустя неделю после того, как заключительный эшелон с экспонатами покинул музей, фашистские войска заняли город Пушкин. Потери художественных ценностей и исторических бытовых предметов были огромны. В Екатерининском и Александровском дворцах числилось 107 тысяч предметов, утрачено 87 тысяч.   📷 Фотографии: 1. Фасад Екатерининского дворца со стороны Парадного плаца. До 1941. Из коллекции ГМЗ «Царское Село» 2. Фасад Екатерининского дворца со стороны Парадного плаца. 1941. Фотограф Белоусов. Из коллекции ГМЗ «Царское Село» 3 и 4. Послевоенные фотографии. Сотрудники музея за распаковкой предметов, вернувшихся из эвакуации. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>22.06.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6276</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026. Александра Гапанович Александра Гапанович – дизайнер и основатель концептуального бренда одежды с Крайнего Севера Gapanovich – в третий раз покажет коллекцию на «Ассоциациях». В 2024-м это была «Царь-девица» – ода женственности, в прошлом году – «Предчувствие бала»: размышление о балете и танце. 27 июня встречайте «Единение». Это коллекция о детстве, о простых, но по-настоящему важных вещах. Вместе вспомним об искрящемся снеге и ощущении абсолютного счастья. Всех секретов раскрывать не станем, скажем только, что будет много белого (что логично), зритель почувствует тепло оренбургских платков, состаренных тканей. То, что это будет красиво и женственно – не сомневаемся ни на минуту. Про зимы Саша Гапанович знает не понаслышке – из мурманского детства. Это теперь ее творения покоряют престижные подиумы (Gapanovich – один из 50 самых влиятельных российских брендов 2024 года). Дизайнер давно живет в Москве, но штаб-квартира бренда по-прежнему – на Севере. Он для нее – главный источник вдохновения. Показы Александры Гапанович будут проходить в саду за павильоном «Грот». Александра Гапанович: – «Единение» — это приглашение вспомнить. Вернуться к себе через память о самом светлом: искренности, радости, любви и тому ощущению волшебства, которым было пронизано детство. 📷 Фото: ГМЗ «Царское Село» (1-5 – Руслан Шамуков, 6 – Екатерина Новак)</t>
+  </si>
+  <si>
+    <t>20.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6270</t>
+  </si>
+  <si>
+    <t>🌺 «Дюшес де Немур», «Сара Бернар», «Фестива Максима» и «Мсье Жуль Эли» – за этими красивыми названиями скрываются старинные французские сорта пионов, которые сейчас цветут в Екатерининском парке. Самые «пионовые» места – Фрейлинский и Собственный садики. Кстати, любование пионами – это один из древних восточных праздников. Например, в Китае верят, что этот цветок приносит удачу, процветание и способствует счастливому браку. Про счастливый брак утверждать не можем, но точно знаем, что даже после нескольких минут пребывания среди царскосельских пионов уровень стресса заметно снижается. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>20.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6269</t>
+  </si>
+  <si>
+    <t>🐲 Больше двух недель прошло с момента открытия возрожденного Китайского зала. Он буквально сияет от восторженных взглядов посетителей. Надеемся, что это видео хотя бы частично передаст красоту этого интерьера, за воссозданием которого стоит огромная работа. Приходите, приезжайте, прилетайте! Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>19.06.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6268</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 87-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>19.06.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6267</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 87 В этом выпуске – об арт-проекте «Ассоциации»; о реставрации плотин на Верхних прудах; о фотовыставке в Адмиралтействе; о путешествии царскосельских шедевров в Екатеринбург. 🔸 Слушайте нас на всех популярных платформах</t>
+  </si>
+  <si>
+    <t>19.06.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6263</t>
+  </si>
+  <si>
+    <t>❤️ Несколько дружеских рекомендаций: Если грустно - гуляйте по Екатерининскому парку Если влюблены - гуляйте по Екатерининскому парку Если ищите гармонии - гуляйте по Екатерининскому парку Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>17.06.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6262</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026 Десять дней осталось до «Ассоциаций». 27 июня мы приглашаем всех на большой спектакль моды в Екатерининском парке. Тему этого года — «Красота объединяет» – будут раскрывать четыре дизайнера одежды из разных городов страны. Начинаем рассказывать об участниках. Впервые постановщиком «Ассоциаций» выступит Алексей Франдетти — известный режиссер, неоднократный лауреат премии «Золотая маска», один из ведущих постановщиков музыкального театра в России. Среди его недавних премьер – «Турандот» в Большом театре и «Трёхгрошовая история» в Театре имени В.Ф. Комиссаржевской. Алексей Франдетти: – Передо мной стояла задача соединить абсолютно разные творческие субстанции. Так родилась идея представления некой Вселенной, в которой уживаются разные стихии. По этим стихиям мы и разделили творчество наших дизайнеров. Поэтому здесь будет огонь, воздух, вода, земля. Это отражено и в художественном оформлении, которое представляет наш художник-постановщик Анастасия Пугашкина, мой постоянный соавтор, и в музыкальном настроении. И, я надеюсь, что все эти четыре магических силы соединятся воедино. А уж какую искру творческую они будут высекать, мы увидим в день проведения нашего прекрасного мероприятия. 📷 Фото: из личного архива Алексея Франдетти</t>
+  </si>
+  <si>
+    <t>17.06.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6261</t>
+  </si>
+  <si>
+    <t>В День памяти и скорби наш музей присоединится к всероссийской акции «Минута молчания» – она пройдет в России 22 июня в 12.15 по московскому времени. В этот день восемьдесят пять лет назад началась Великая Отечественная война. Акция начнется в 12.15, потому что именно в это время в 1941-м по радио прозвучало официальное сообщение о начале войны. Сразу после трагической новости в стране приостанавливались мероприятия, работа транспорта. 22 июня 2026-го жизнь в музее на минуту замрет, под звук метронома мы склоним головы в память о подвиге соотечественников, вспомним тех, кто погиб в «сороковые роковые» за свободу и независимость Родины.</t>
+  </si>
+  <si>
+    <t>16.06.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6260</t>
+  </si>
+  <si>
+    <t>✨ Друзья, радостная новость. Реставрация плотин на Верхних прудах в пейзажной части Екатерининского парка завершена. Эти исторические гидротехнические сооружения были построены по проекту Ивана Герарда в 1770-1779 годы. Последний раз их обновляли шестьдесят лет назад. Работы за счёт средств музея выполнили мастера реставрационного, проектного, научного центра «Специалист», они длились 14 месяцев. Перед началом реставрации техническое состояние плотин было признано неудовлетворительным. В 2023-2024 годах РПНЦ «Специалист» разработал научно-проектную документацию. Работы велись на основании разрешения КГИОП Санкт-Петербурга. Главная трудность заключалась в том, что ограниченная территория не позволяла применять современную строительную технику, поэтому преимущественно приходилось обходиться без неё. Для того чтобы перемещать и монтировать гранитные блоки, мастера изготовили специальный подъемник. Реставраторы расчистили, укрепили методом инъектирования и выполнили гидроизоляцию поверхности бутовой кладки; восстановили центральные части плотин, а также усилили устои и облицевали их гранитными блоками. В соответствии с проектом оборудована пешеходная дорожка через обе плотины, укреплены берега, сняты иловые отложения, вымощено булыжным камнем дно водоотводных лотков. На прилегающей территории выполнены работы по благоустройству. Верхние пруды были созданы в начале 1770-х годов и связаны протокой с Большим прудом. Строительство плотин диктовалось необходимостью поддержания уровня воды в Верхних прудах и связанном с ними Продолговатом пруду у Китайской беседки. Если бы вода из Верхних прудов свободно стекала по склону холма, спускающемуся к Большому пруду, она промыла бы глубокую ложбину, а пруды бы обмелели и высохли. Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>16.06.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6259</t>
+  </si>
+  <si>
+    <t>✨ Авторские экскурсии В ближайшие выходные, 20-21 июня, в музее пройдут две авторские экскурсии. Билеты можно приобрести на сайте. Рассказываем подробно. 20 июня, 16.00. «Мой каприз. Екатерина Великая и её Царскосельский парк». Авторская экскурсия Евгении Папакиной. 12+ Архитектура и паркостроительство были настоящей страстью Екатерины II. Именно здесь императрица создала первый в Российской империи пейзажный парк, здесь реализовала свои самые смелые архитектурные и парковые мечты-капризы. Экскурсия знакомит с экспозицией Агатовых комнат и Концертного зала, а также включает прогулку по пейзажной части Екатерининского парка в районе Верхних прудков. · Сбор – у входа в павильон «Холодная баня» (Агатовые комнаты) · Стоимость – 1600 рублей · Билеты на сайте 21 июня, 16.50. «Один день Екатерины Великой». Авторская экскурсия Натальи Харитоновой. 12+ Экскурсия позволит «прожить» один день Екатерины II, узнать об особенностях характера императрицы, многогранности её личности, многочисленных увлечениях – философии, литературе, архитектуре. Гости познакомятся с личными покоями Екатерины II в Зубовском флигеле Екатерининского дворца, услышат рассказ о воплощении «греко-римской рапсодии» Чарльза Камерона, завершится экскурсия – в павильоне «Грот» на берегу Большого пруда. · Сбор – у входа на экспозицию «Екатерина II. Личное пространство» (маршрут 4) · Стоимость – 1600 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>14.06.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6258</t>
+  </si>
+  <si>
+    <t>❤️ Как царскосельская чайка, смело смотрим в будущее – в неминуемо надвигающийся понедельник. Фото: ГМЗ «Царское Село», автор – Светлана Гриб</t>
+  </si>
+  <si>
+    <t>13.06.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6252</t>
+  </si>
+  <si>
+    <t>❤️ Белый шиповник - это любовь. Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>12.06.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6245</t>
+  </si>
+  <si>
+    <t>🌺 Сегодня – День России. Розовый шалфей, кошачья мята, бархатцы, белая бакопа и другие красивые растения стали основой для будущих цветочных композиций у Ратной палаты. В канун Дня России их высадили музейные садовники вместе с ребятами из летнего пушкинского лагеря «Клуб друзей». Результат можно будет увидеть совсем скоро – когда растения начнут цвести. Эта музейная акция стала частью марафона «Цветы России» и общенациональной акции «#РодинойГоржусь». Перед тем как высадить растения, дети познакомились с экспозицией музея «Россия в Великой войне» в Ратной палате. Напомним, что на праздничные выходные музей подготовил насыщенную программу, посвященную Дню России. А завтра, 13 июня, на Императорской ферме пройдет фестиваль «Лошадиная история». 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>12.06.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6244</t>
+  </si>
+  <si>
+    <t>Дорогие друзья, поздравляю с Днем России! Этот праздник наполняет сердца гордостью за нашу великую страну, её сплоченный многонациональный народ, богатое историческое и культурное наследие. В Год единства народов России нам как никогда важно помнить о том, что главной объединящей силой сегодня и во все времена является вера в Отечество. С праздником! Желаю всем благополучия и достижения новых высот!</t>
+  </si>
+  <si>
+    <t>11.06.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6243</t>
+  </si>
+  <si>
+    <t>«Лошадиная история»: праздник на ферме Напоминаем, что 13 июня в историческом комплексе «Императорская ферма» пройдёт семейный фестиваль «Лошадиная история». В программе – конные соревнования, экскурсии, мастер-классы, развлечения для детей и танцы под открытым небом. Праздник начнётся в полдень с конноспортивных соревнований, посвящённых езде в дамском седле (Side Saddle). Эта эффектная и технически сложная дисциплина предполагает, что всадницы управляют лошадью, сидя боком. Участницы одеты в элегантные исторические костюмы, демонстрируют идеальный баланс и абсолютную гармонию с животным. Соревнования проводятся в трёх номинациях: «Исторический костюм», «Искусство верховой езды и конкурс элегантности», «Произвольная программа». После награждения победительниц желающие сфотографируются с всадницами в декорациях Императорской фермы. Специальные памятные подарки предусмотрены для гостей праздника, пришедших в своих исторических костюмах. Во время музыкальных пауз между соревнованиями на площадке у Птичника прозвучат романсы и классические произведения русских и зарубежных композиторов в исполнении Царскосельского хора Пушкинского дома культуры. У Козлятника будет работать детская площадка. Юные участники праздника поучаствуют в мастер-классе «Конь-огонь» и квестах, поиграют в краеведческие настольные и подвижные игры, потанцуют, познакомятся с народными забавами XIX века. В 16 часов будут проводиться два мастер-класса: молодёжный совет музея предложит создать арт-обвес своими руками, а садовники помогут смастерить венок из полевых цветов. В этот день запланированы экскурсии по историческим комплексам «Императорская ферма» и «Пенсионерная конюшня». Билеты можно приобрести отдельно в день мероприятия в кассе на Императорской ферме. В 16 часов во дворе фермы начнёт работу танцплощадка под открытом небом. Когда: 13 июня, 12.00–18.00 Где: исторический комплекс «Императорская ферма» Билеты – на сайте или кассе в день проведения фестиваля</t>
+  </si>
+  <si>
+    <t>10.06.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6236</t>
+  </si>
+  <si>
+    <t>✨ Выставка Выставка «Фотографическая летопись царскосельской жизни. Конец XIX – начало XX века» открылась в павильоне «Адмиралтейство». В экспозиции – 65 дореволюционных фотографий из собраний ГМЗ «Царское Село», музейно-выставочного центра «РОСФОТО», музея Анны Ахматовой в Фонтанном доме и Историко-литературного музея города Пушкина. Некоторые снимки экспонируются впервые. Эта экспозиция открывает серию выставок в Адмиралтействе об истории Царского Села в фотографиях. Зритель увидит жизнь императорской резиденции и города в лицах и событиях через объектив камеры. В едином пространстве собраны фотографии семьи Николая II, портреты известных горожан и обывателей, сцены праздников, будни царскосельских гимназистов. В первом разделе собраны снимки, на которых запечатлены важные для истории Царского Села события, а также события, в которых принимали участие представители императорской семьи. В экспозицию вошли снимки Николая II c семьей и приближенными, в том числе после лыжной прогулки в парке; во время прогулки на байдарках в Александровском парке; на снежной горе у Белой башни; групповой портрет у Башни-руины. На выставке встретились два снимка царскосельских слонов: «Слоненок, катающий ребенка во дворе Слоновника в Александровском парке» (1892) из фондов ГМЗ «Царское Село» и «Выгул слона в Александровском парке» (1900-е) из коллекции «РОСФОТО». Второй раздел посвящен дачной жизни, которая представлена снимками из личных фотоальбомов царскосельских отдыхающих начала прошлого века. В экспозиции – кадры из семейного альбома царскосельского дачника, фотографа Михаила Ризникова – обладателя серебряной медали Московской фотографической выставки 1882 года, автора одного из популярных самоучителей по фотографии. В начале XX века вместе с Сергеем Прокудиным-Горским он руководил фотографическим отделом Императорского русского технического общества. На представленных снимках – сцены из дачной жизни фотографа и его окружения: прогулки в Екатерининском парке, велосипедные поездки, встречи с друзьями. В третьем разделе «Город в лицах. Фотографические ателье Царского Села на рубеже XIX-XX веков» собраны портреты горожан, служащих дворцового управления, солдат и офицеров, расквартированных в городе. На этих снимках – лица реальных людей, которые служили и жили в Царском Селе и пользовались услугами городских фотоателье. Некоторые люди на этих фотографиях до сих пор остаются безымянными. Возможно, кто-то из посетителей выставки узнает в них своих родных и близких, и тогда герои обретут свои имена. 🔸 Выставка работает до 30 августа 2026 года по билету в Екатерининский парк. 🔸 Режим работы с 11:00 до 17:00 часов (вход до 16:00). 📷 Фотографии: 2, 4, 6. Выставка в Адмиралтействе. Фото: ГМЗ «Царское Село», Екатерина Новак 1. Слонёнок, катающий ребенка во дворе Слоновника в Александровском парке. Из альбома с видами Царского Села. Россия. 1892. Из коллекции ГМЗ «Царское Село» 3. Смотр молодым матросам Гвардейского и 2 флотского экипажа. Фотография. 1914. Из коллекции ГМЗ «Царское Село» 5. Ф.П. Осокин катает на лодке придворных дам на Большом озере в Екатерининском парке. Россия. Начало XX века. Из коллекции ГМЗ «Царское Село» 7. М. Ризников. «Руины в Царском» (лист из альбома). Россия. 1897. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>09.06.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6235</t>
+  </si>
+  <si>
+    <t>✨ Точка отсчета 9 июня 1918 года первые экскурсанты прошли по залам Екатерининского дворца. То есть 108 лет бывшая царскосельская императорская резиденция стала музеем. Спустя две недели, 23 июня, открылись для посетителей парадные залы Александровского дворца и одновременно павильоны, в том числе – Эрмитаж, Адмиралтейство, Концертный зал, Арсенал. Процесс музеефикации Екатерининского дворца начался в апреле 1917-го, когда художественно-историческая комиссия во главе с архитектором Георгием Лукомским начала работу по описанию предметов из коллекции будущего музея. В итоге общий объём текстов составил около пяти тысяч страниц. Тогда же фотограф Андрей Зеест сделал цветные снимки интерьеров Екатерининского дворца, позже – личных комнат бывших венценосных владельцев в Александровском дворце. Эти автохромы оказались бесценны при реставрации интерьеров. В конце 1917 года Народный комиссариат просвещения создал Коллегию по делам музеев и охране памятников искусства и старины. Несмотря на тяжёлые условия Гражданской войны и хозяйственную разруху, были выделены средства на проведение ремонтно-реставрационных работ в царскосельских дворцах. В результате парадные залы предстали «в полном блеске и красоте». Создание видео: Time Technology, 2019</t>
+  </si>
+  <si>
+    <t>08.06.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6229</t>
+  </si>
+  <si>
+    <t>✨ Выставка Сегодня в Екатеринбурге при поддержке Министерства культуры РФ открылась выставка «Царское Село. Шедевры императорской резиденции» (для посетителей работает с 10 июня). Она проходит в рамках национального проекта «Семья». В Екатеринбургском музее изобразительных искусств представлено более 350 предметов – как уникальные мемориальные вещи из исторических императорских коллекций, так и предметы, недавно пополнившие состав музейного собрания благодаря помощи меценатов. Выставка рассказывает об истории Царского Села – блистательной императорской резиденции, о строительстве Екатерининского и Александровского дворцов и множества парковых павильонов. Посетители увидят подлинные акварели и литографии известных художников, а также коллекцию тарелок из Бабигонского сервиза с акварельными видам Царского Села в первые десятилетия существования императорской резиденции. На выставке посетители могут познакомиться с уникальными образцами декоративно-прикладного искусства из коллекций фарфора, стекла, художественной бронзы, серебра, живописи; особое место занимает собрание восточного искусства: лаки, изделия из дерева, камня, расписной китайский и японский фарфор XVII–XIX века. Отдельный раздел посвящен великолепной коллекции вееров и других дамских аксессуаров, предметам быта. В Екатерининском дворце расположена всемирно известная Янтарная комната, но не менее значительной считается коллекция царскосельских янтарных изделий. На выставке представлены: медальон с портретом императрицы Елизаветы Петровны, шкатулки и настольные игры XVIII века, а также курительные трубки Александра II и другие предметы быта. Важный акцент сделан на предметах декоративно-прикладного искусства, изготовленных на Петергофской и Колыванской гранильных фабриках с использованием полудрагоценных камней – уральского малахита, родонита, яшмы, лазурита, нефрита, порфира. Впервые в Екатеринбурге представили подлинную флорентийскую мозаику из Янтарной комнаты «Осязание и обоняние», созданную в мастерской Луи Сириеса в середине XVIII века. Это единственная из четырех утраченных в Великую Отечественную войну мозаик из Янтарной комнаты, которую обнаружили и вернули в музей-заповедник «Царское Село» в 2000 году. Обычно она хранится в фонде музея и лишь изредка участвует в выставках. Выставка в Екатеринбурге продлится до 16 августа, а после отправится в Музей янтаря в Калининграде. 🔸 Екатеринбургский музей изобразительных искусств – Екатеринбург, улица Воеводина, 5 🔸 Выставка работает до 16 августа 2026 года. Фото: ГМЗ «Царское Село», Юлия Ремизова</t>
+  </si>
+  <si>
+    <t>08.06.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6228</t>
+  </si>
+  <si>
+    <t>Наш музей подготовил насыщенную программу на ближайшие праздничные выходные, она посвящена Дню России. Рассказываем подробнее.   12 июня, пятница. 13.30. Ратная палата. Музей «Россия в Великой войне». Лекция-экскурсия «Герои Первой мировой войны»   Ратная палата – это средоточие памяти о подвигах и судьбах тех, кто защищал страну во время Первой мировой войны. Именно здесь по воле императора Николая II было решено создать Галерею портретов георгиевских кавалеров, увековечив имена и подвиги особо отличившихся воинов. О судьбе одного из героев рассказывает временная выставка «Герой, художник, публицист. Памяти Георгия Петровича Кадина», посвящённая боевому офицеру-артиллеристу, летчику-наблюдателю, участнику Первой мировой войны. В экспозицию вошли созданные им произведения живописи и графики, а также документы и личные вещи. Посетители узнают о становлении художника, о его участии в Первой мировой войне в качестве артиллериста и летчика-наблюдателя, о работе в мирное время и вкладе в развитие авиационной темы в отечественном изобразительном искусстве. Георгий Кадин был не просто рисовальщиком, который фиксировал события со стороны, а непосредственным участником воздушных боев, он пережил ранения и авиакатастрофу. За годы Первой мировой войны Кадин был награжден пятью орденами и Георгиевским оружием. Лекцию-экскурсию ведёт сотрудник военно-исторического отдела музея Владимир Векшин. · Вход – по билету в Ратную палату · Билеты на сайте   12 июня, пятница. 16.00. «Триумф России. Памятники русской военной славы в Екатерининском парке». Авторская экскурсия Ивана Можанова   Царское Село стало одним из первых мест России, где с XVIII века начали увековечивать военные победы. Им посвящены отдельные монументы, обелиски и павильоны. Эта экскурсия – об исторических событиях XVIII-XX веков. Значительное внимание уделяется Великой Отечественной войне, героическому освобождению города Пушкина от немецко-фашистской оккупации и восстановлению парков и дворцов · Билеты на сайте   12 июня. 16.00-19.00. Императорская ферма. Лекция и кинопоказ под открытым небом (бесплатно)   В лекционном зале Императорской фермы хранитель фонда «Сбруя. Кареты» Ирина Бредихина расскажет об истории восстановления Пенсионерной конюшни и самого большого в мире кладбища лошадей, которое находится на территории исторического комплекса. Весной этого года в павильоне открылась постоянная экспозиция «Царские лошади. Жизнь после службы». Программу продолжит спецпоказ документального фильма «Жан-Луи Гуро. Лошадь — это будущее» (2025). Лента создана к 35-летию конного перехода известного французского писателя, издателя и путешественника Жана-Луи Гуро из Парижа в Москву. В начале 1990-х годов он одним из первых привлёк внимание к необходимости спасения кладбища императорских лошадей в Царском Селе. Фильм предоставлен для спецпоказа Русским географическим обществом. Затем гости увидят художественный фильм «Сердце Чемпиона» (2018) о дружбе человека и лошади. Событие организовано Молодёжным советом музея-заповедника «Царское Село». · Бесплатно, регистрация на TimePad:   13 июня, суббота. 12.00. «В служении верном Отечеству». Историческая программа для детей с родителями. 7+   Это специальная программа ко Дню России – интерактивная прогулка по царскосельским памятникам, которые находятся в Екатерининском парке и посвящены победам армии и флота. Участников ждёт увлекательный квест, а затем – мастер-класс в детском центре Екатерининского дворца. Юные гости создадут своими руками исторический путеводитель по увиденным объектам. · Место сбора: Екатерининский дворец, у последней двери по фасаду с табличкой «Вход групп на детские программы» · Стоимость: детский билет – 850 рублей; взрослый сопровождающий – по билету в Екатерининский парк · Билеты для детей на сайте 13 июня, суббота. 12.00-18.00. Императорская ферма. Семейный праздник «Лошадиная история»   · Подробно о фестивале мы писали ранее · Билеты – на сайте или кассе в день проведения фестиваля</t>
+  </si>
+  <si>
+    <t>07.06.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6225</t>
+  </si>
+  <si>
+    <t>❤️ Красота мимолетна. Вот и цветение древовидного пиона длится совсем недолго. На этой неделе во Фрейлинском садике Екатерининского парка мы успели запечатлеть роскошное растение во всей красе. Думаем, в ближайшие пару дней, пион еще можно увидеть цветущим. Фото: ГМЗ “Царское Село”, Екатерина Новак</t>
+  </si>
+  <si>
+    <t>06.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6224</t>
+  </si>
+  <si>
+    <t>6 июня – день рождения Александра Сергеевича Пушкина. Фото: ГМЗ "Царское Село", автор - Святослав Новиков</t>
+  </si>
+  <si>
+    <t>06.06.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6223</t>
+  </si>
+  <si>
+    <t>Директор музея-заповедника «Царское Село» Ольга Таратынова рассказала о реставрационных прорывах последнего десятилетия и о том, что еще предстоит восстановить. В Александровском дворце музей стремится возродить не только интерьеры, но и особую домашнюю атмосферу семьи последнего российского императора Николая II. «Мы постарались восстановить атмосферу любимого дома, где было уютно и спокойно», — поделилась в интервью Ольга Владиславовна. Благодаря огромному масштабу реставрационных работ знаменитый дворцово-парковый ансамбль, разрушенный в годы Великой Отечественной войны, обретает свой облик. В мировую культуру возвращаются архитектурные и интерьерные шедевры. Читайте полную версию беседы в новом выпуске журнала «Наше наследие».</t>
+  </si>
+  <si>
+    <t>05.06.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6218</t>
+  </si>
+  <si>
+    <t>❤️ Сильвестр Петрович красив и весел вне зависимости от дня недели. Стараемся не отставать от него. За фото благодарим лучшего друга царскосельских птиц Лину Пашкевичюте.</t>
+  </si>
+  <si>
+    <t>05.06.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6217</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 86-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>05.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6216</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 86 В этом выпуске – о завершении реставрации Китайского зала; о выставке подарков иранского шаха в Арсенале; об открытии павильона «Эрмитаж» на лето; о новом оформлении цветника-амфитеатра в Екатерининском парке. 🔸 Слушайте нас на всех популярных платформах</t>
+  </si>
+  <si>
+    <t>04.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6210</t>
+  </si>
+  <si>
+    <t>🐲 Китайский зал. Как увидеть   Друзья, рассказываем – как увидеть великолепный Китайский зал, который сегодня принимает первых посетителей. Беспрецедентные реставрационные работы велись при поддержке ПАО «Газпром».   Этот интерьер входит в постоянную экспозицию «Екатерина II. Личное пространство» в Зубовском флигеле Екатерининского дворца (маршрут № 4). Мы подготовили для вас подробную инструкцию.   Когда работает экспозиция   Экспозиция открыта с 10:00 до 18:00 (касса до 16:45, вход в экспозицию до 17:00). Выходной день: четверг (сегодня, 4 июня, – исключение).   Как приобрести билеты   Самый надежный путь – онлайн на нашем сайте, билеты поступают в продажу за семь дней до даты посещения. Второй вариант – в день посещения в кассе музея. Обратите внимание, что в кассу поступают билеты, не выкупленные онлайн. Экспозиция участвует в программах «Серебряный возраст» и «Пушкинская карта». Входные билеты в Екатерининский парк приобретаются отдельно.   Как зайти на экспозицию   Вход в Зубовский флигель находится со стороны Собственного садика Екатерининского парка – напротив большого фонтана. Если вы идёте со стороны главного входа в парк, то пройдите вдоль фасада Екатерининского дворца, затем под Висячим садом к Пандусу Камероновой галереи и сверните направо. Если вы идёте с Треугольной площади (в данном случае это самый удобный путь), то после входа в Екатерининский парк поверните налево.   Как попасть на экскурсию   Обзорные экскурсии проводятся по сеансам. В группе – до 10 человек. Продолжительность экскурсии – около 60 минут. Экскурсионное обслуживание включено в стоимость билета (кроме бесплатных билетов). Для бесплатных категорий потребуется оформить экскурсионное обслуживание – это можно сделать на сайте, или в день посещения в кассе музея.   Какие интерьеры входят в экспозицию   В личные покои Екатерины II включены следующие интерьеры: Китайский и Купольный залы, Серебряный, Зеркальный и Синий кабинеты, Опочивальня, Туалетная, Рафаэлевская комната, Лионский и Арабесковый залы.</t>
+  </si>
+  <si>
+    <t>03.06.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6196</t>
+  </si>
+  <si>
+    <t>🌿 Лавры заняли свои посты на Парадном плацу и вокруг Екатерининского дворца, включая Эрмитажную аллею Екатерининского парка. 🌿 В нашей «лавровой гвардии» – более двухсот деревьев. В апреле и мае, перед тем как выставить их ко дворцу, музейные садовники вручную подстригают лавры в форме шаров и пирамид. Зимуют теплолюбивые деревья в музейном оранжерейном комплексе «Верхние теплицы». Там у них – свои отдельные апартаменты, где в холодное время года поддерживается микроклимат средиземноморской зимы – около 8-10 градусов выше нуля. В конце XIX века отмечали, что Верхние теплицы в Царском Селе славятся не менее Виндзорских. Два века они снабжали императорскую семью зимой земляникой и яблоками. 🌿 Чтобы вы теперь наверняка посмотрели на царскосельские лавры другими глазами, напомним, что они у нас – «благородные». Такое красивое латинское название у вида – Láurus nóbilis. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>01.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6191</t>
+  </si>
+  <si>
+    <t>✨ В Международный день защиты детей мы решили рассказать о ближайших программах для юных посетителей музея. Публикуем карточки с подробным расписанием. В течение всех июньских выходных детей и их родителей ждут обзорные экскурсии в мини-группах по Екатерининскому и Александровскому дворцам, Императорской ферме и Белой башне. ✨ Подробнее обо всех программах – в группе отдела по работе с детьми в ВК «Белая башня»; дополнительную информацию можно получить по телефонам: (812) 415-76-15, 415-76-40 (кроме вторника).</t>
+  </si>
+  <si>
+    <t>01.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6181</t>
+  </si>
+  <si>
+    <t>🌺 Друзья, встречаем лето обоями-календарями для смартфонов. Пусть в нашем царскосельском июне будут белый шиповник и магия белой ночи в Екатерининском парке, лаковые панно Китайского зала и блики Зеркального кабинета. И, как всегда, много красоты. У каждой из десяти заставок – по шесть вариантов размещения календарей, чтобы подобрать подходящие под экраны ваших смартфонов, плюс – простые обои без календарей. 🔸 Скачать все варианты можно здесь или здесь Фото: ГМЗ «Царское Село» (1, 8 – Светлана Гриб, 2, 6 – Руслан Шамуков, 3, 5, 7, 9, 10 – Екатерина Новак, 4 – Валерий Бугаев)</t>
+  </si>
+  <si>
+    <t>31.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6172</t>
+  </si>
+  <si>
+    <t>❤️ В последний день мая делимся фотографиями царскосельской сирени. Надеемся, что этой весной были и счастье, и радость, и любовь. Всех крепко обнимаем, посылаем лучи любви! Фото: ГМЗ «Царское Село», автор – Светлана Гриб</t>
+  </si>
+  <si>
+    <t>30.05.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6171</t>
+  </si>
+  <si>
+    <t>❤️ Присела на секундочку полюбоваться петунией. Фото: ГМЗ "Царское Село", автор – Екатерина Новак</t>
+  </si>
+  <si>
+    <t>29.05.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6170</t>
+  </si>
+  <si>
+    <t>✨ Сегодня в Смольном губернатор Александр Беглов вручил директору нашего музея Ольге Таратыновой знак «Заслуженный работник культуры Российской Федерации» – соответствующий Указ президента Российской Федерации о присвоении этого почетного звания вышел в апреле. Награда присуждена за вклад в развитие отечественной культуры и искусства, многолетнюю плодотворную деятельность.   – Награду вручают мне, а на самом деле это огромный труд – реставрация, восстановление послевоенных утрат – труд всего нашего коллектива. Это награда нашему музею, – сказала Ольга Таратынова.   Поздравляем и гордимся!   Фото: пресс-служба губернатора Санкт-Петербурга</t>
+  </si>
+  <si>
+    <t>29.05.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6169</t>
+  </si>
+  <si>
+    <t>🐲 Друзья, совсем скоро откроется после реставрации Китайский зал Зубовского флигеля Екатерининского дворца. Это долгожданное событие, ему предшествовала огромная работа. 155 настенных лаковых панно выполнили современные китайские мастера в традиционных техниках и материалах. Сложно поверить – общая площадь росписи почти 170 квадратных метров. Персонажи этих росписей стали героями нашего видео. Девушки, мудрецы, мифические существа и котики – все с нетерпением ждут открытия Китайского зала. А мы скажем просто: это захватывающая дух красота. Масштабный реставрационный проект «Екатерина II. Личное пространство» стал возможен и проходит при поддержке ПАО «Газпром». 🐲 Посетители смогут увидеть это великолепие с 4 июня, когда весь экскурсионный маршрут по Зубовскому флигелю вновь станет доступен. Подробности расскажем в ближайшее время. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>28.05.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6165</t>
+  </si>
+  <si>
+    <t>✨ Наш музей издал альбом-каталог «Царское Село. Сокровища императорской резиденции». На почти пятистах страницах – рассказ о раритетах музейного собрания. Коллектив авторов составили научные сотрудники музея, они постарались создать краткую царскосельскую энциклопедию декоративно-прикладного искусства.  – Огромный интерес у посетителей и специалистов вызвала выставка, посвященная царскосельской императорской резиденции, подготовленная музеем-заповедником для Государственного исторического музея. Мы отправляли в Москву 526 раритетов. Это были предметы интересные не только в художественном отношении, но и те, которые многое могут рассказать о Царском Селе и его венценосных владельцах. Масштабный выставочный проект вдохновил нас на издание, которое, надеемся, будет интересно широкому кругу читателей, – говорит заместитель директора музея-заповедника «Царское Село» по научной работе Ираида Ботт.   В книгу вошли статьи, посвященные истории резиденции и собраниям живописи, скульптуры, фарфора, стекла, металла, мужского костюма, оружия и отдельно — восточной коллекции музея.   Янтарный ларец Готфрида Турау, предметы Бабигонского, Корбиевского и Рафаэлевского сервизов, портрет Елизаветы Петровны работы Вигилиуса Эриксена, монументальное полотно Ораса Верне «Царскосельская карусель», шедевры китайского и японского искусства, бронзовые часы Жака Каффиери, настольный секретер из лазуритового гарнитура Лионского зала, шефское мундирное платье Екатерины II, мундиры императоров – от Александра I до Николая II – об этих и других сокровищах коллекции рассказывает издание.   Книга адресована специалистам, а также всем, кто любит искусство и Царское Село.   Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>28.05.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6156</t>
+  </si>
+  <si>
+    <t>Жалеем, что фотографии не в состоянии передать аромат. В парках цветёт сирень. Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>27.05.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6155</t>
+  </si>
+  <si>
+    <t>323 года исполняется Петербургу, и мы не можем сегодня промолчать. С днем рождения, любимый город! ❤️ 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>27.05.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6154</t>
+  </si>
+  <si>
+    <t>26.05.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6148</t>
+  </si>
+  <si>
+    <t>✨ «Подарок шаха: коллекция князя П.Д. Салтыкова и посольство Хосрова-мирзы 1829 года» – так называется выставка, которая открылась сегодня в павильоне «Арсенал». В экспозиции представлены попона и сбруя – подарок, который иранский принц Хосров-мирза преподнёс князю Петру Салтыкову во время визита в Россию в 1829 году. В середине XIX века эти предметы были представлены в экспозиции павильона «Арсенал», сейчас они хранятся в коллекции Государственного Эрмитажа. Выставка – продолжение совместного проекта Государственного Эрмитажа и ГМЗ «Царское Село», который представляет предметы из коллекции российских императоров в павильоне «Арсенал». История этих предметов чрезвычайно интересна. Летом 1829 года в Россию прибыло посольство от иранского шаха Фатх-Али в связи с трагическими событиями в посольстве Российской империи в Тегеране, когда был убит русский посланник при шахском дворе Александр Грибоедов. Во главе посольства был внук Фатх-Али-шаха, молодой принц Хосров. Воспитанный в лучших аристократических традициях Ирана, прекрасно образованный Хосров-мирза и его сопровождающие становились зваными гостями на дворцовых церемониях в российской столице. Так, 22 сентября иранскую миссию пригласили на молебен по случаю победы России в Русско-турецкой войне 1828–1829 годов. Свита Хосрова-мирзы смотрела на происходящее на Царицыном лугу (ныне Марсово поле) из окон особняка Салтыковых. Иранских гостей принимал князь Пётр Салтыков. Иранцы преподнесли прекрасные подарки: золоченое седло, попону из черного бархата, шитую серебром и золотом, и уздечный комплект «с набором из чистого золота в эмали с настоящими изумрудами». В этих описаниях легко узнаются предметы, представленные на выставке в павильоне «Арсенал». Попона – яркий пример знаменитой иранской техники рештского шитья, или «решти», названной так по имени города Решт на северо-западе Ирана. Представленная на выставке попона украшена вышивкой со сложной орнаментальной композицией «цветы и птицы», которая занимает большую часть бархатной лицевой стороны конской накидки. Оборотная сторона целиком сшита из розового шелка. Абрис попоны акцентирован металлической бахромой. Сбруя выполнена в зелено-красно-золотистой цветовой гамме. Тонкие коричневые ремни оголовья и нагрудника (так называемой наперси) украшены золотыми накладками, дополненными многоцветной расписной эмалью и закрепленными в фигурных кастах драгоценными камнями. Среди них преобладают бериллы разной цветовой насыщенности, рубины и шпинели. Центральная ювелирная вставка наперси — аквамарин. Эти предметы вошли в обширную коллекцию князя Петра Салтыкова. Позже, когда князь проживал в Париже, он был вынужден продать часть предметов. Оружие приобрёл банкир барон Сельер. Он собирался снова выставить вещи на торги, правда, только восточную часть собрания, потому что европейское оружие полностью выкупил у него Наполеон III. Однако хранитель царскосельского «Арсенала» Флориан Жиль, заблаговременно узнав о намерениях банкира, убедил Александра II приобрести восточное оружие до распродажи. Так оно оказалось в России. Русский двор заплатил Сельеру огромную сумму в 190 тысяч франков. Вещи, представленные на выставке, вернулись в Россию в 1861 году. Их вместе с остальными 265 предметами коллекции Петра Салтыкова разместили в отдельной, отведенной для нее комнате павильона «Арсенал» – причем так, чтобы специально сделанные для них ярлычки с именем бывшего владельца и номером по новой описи были заметны в витринах — приобретением очень гордились. Такой ярлычок с номером «76а» сохранился и у вещей, подаренных иранским посольством 1829 года. Эти вещи пробыли в павильоне «Арсенал» больше 20 лет. В 1886 году предметы царскосельского Арсенала были перевезены в Императорский Эрмитаж. 🔸 Выставка работает до 23 августа 2026 года по билету в павильон «Арсенал». 🔸 Ежедневно с 10.00 до 18.00 (касса и вход до 17.00), кроме понедельника. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>26.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6145</t>
+  </si>
+  <si>
+    <t>🐎 13 июня в историческом комплексе «Императорская ферма» пройдёт семейный фестиваль «Лошадиная история». В программе – конные соревнования, экскурсии, мастер-классы, развлечения для детей и танцы под открытым небом.   Праздник начнётся в полдень с конноспортивных соревнований, посвящённых езде в дамском седле (Side Saddle). Эта эффектная и технически сложная дисциплина предполагает, что всадницы управляют лошадью, сидя боком. Участницы одеты в элегантные исторические костюмы, демонстрируют идеальный баланс и абсолютную гармонию с животным. Соревнования проводятся в трёх номинациях: «Исторический костюм», «Искусство верховой езды и конкурс элегантности», «Произвольная программа». После награждения победительниц желающие сфотографируются с всадницами в декорациях Императорской фермы. Специальные памятные подарки предусмотрены для гостей праздника, пришедших в своих исторических костюмах.   Во время музыкальных пауз между соревнованиями на площадке у Птичника прозвучат романсы и классические произведения русских и зарубежных композиторов в исполнении Царскосельского хора Пушкинского дома культуры.   У Козлятника будет работать детская площадка. Юные гости праздника поучаствуют в мастер-классе «Конь-огонь» и квестах, поиграют в краеведческие настольные и подвижные игры, потанцуют, познакомятся с народными забавами XIX века.   В этот день запланированы экскурсии по историческим комплексам «Императорская ферма» и «Пенсионерная конюшня». Билеты можно приобрести отдельно в день мероприятия в кассе на Императорской ферме.   В 16 часов во дворе фермы начнёт работу танцплощадка под открытом небом.   🐎 Когда: 13 июня, 12.00–18.00 🐎 Где: исторический комплекс «Императорская ферма» 🐎 Билеты – на сайте или кассе в день проведения фестиваля   Фото: ГМЗ «Царское Село», Святослав Новиков</t>
+  </si>
+  <si>
+    <t>25.05.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6144</t>
+  </si>
+  <si>
+    <t>В ближайшие выходные, 30 и 31 мая, у нас пройдут две авторские экскурсии. Билеты – на сайте музея   ✨ 30 мая, 21.00. «Белая ночь в Царском Селе»   Редкая возможность прогуляться в самое романтичное время года – белые ночи – по Екатерининскому парку. Экскурсовод Елена Бушина расскажет истории и легенды о царскосельской императорской резиденции. Редкая возможность: гости поднимутся на Камеронову галерею, которая в эти часы закрыта для посетителей.   ✨ Сбор – вход в парк рядом с Лицейской аркой, у карты парка ✨ Продолжительность – 1 час 30 минут ✨Стоимость – 1700 рублей   ✨ 31 мая, 16.00. «Мой каприз. Екатерина Великая и её Царскосельский парк»   Архитектура и паркостроительство были настоящей страстью Екатерины II. Именно здесь императрица создала первый в Российской империи пейзажный парк, здесь реализовала свои самые смелые архитектурные и парковые мечты-капризы. Авторская экскурсия Евгении Папакиной знакомит с экспозицией Агатовых комнат и Концертного зала, а также включает прогулку по пейзажной части Екатерининского парка в районе Верхних прудков.   ✨ Сбор – у входной зоны в павильон «Холодные бани» (Агатовые комнаты) ✨ Продолжительность – 1 час 30 минут ✨ Стоимость – 1600 рублей</t>
+  </si>
+  <si>
+    <t>24.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6135</t>
+  </si>
+  <si>
+    <t>🌟 Красота, от которой замирает сердце, – в царскосельских парках цветут яблони. Жалеем, что это так скоротечно. Учимся жить здесь и сейчас. Смотрим во все глаза, чтобы не упустить ни детали. 🌸 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>23.05.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6126</t>
+  </si>
+  <si>
+    <t>✨ Если вы мечтали побывать в «тереме, Олимпу равном», то имейте в виду, что сегодня Агатовые комнаты открылись на летний сезон. Восхититься этим архитектурным шедевром XVIII века можно ежедневно, кроме четверга.   ✨Режим работы: с 11 до 19 часов, касса и вход – до 18 ✨Выходной – четверг ✨Билеты продаются по сеансам в кассе павильона ✨Павильон закрыт во время дождя и при высокой влажности   ❤️ Горячо рекомендуем экскурсию хранителя живописи Ларисы Бардовской по Агатовым комнатам, которую мы записывали несколько лет назад. Посмотреть можно здесь</t>
+  </si>
+  <si>
+    <t>22.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6125</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 85 В этом выпуске – об открытии на летний сезон Агатовых комнат и Концертного зала; о фонтане в Собственном садике и баркаролах; о 400-летнем Евангелии, которое можно увидеть в Александровском дворце. Слушайте нас на всех популярных платформах</t>
+  </si>
+  <si>
+    <t>22.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6124</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 85-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>22.05.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6123</t>
+  </si>
+  <si>
+    <t>🌸 Как мы этого ждали! Наши царскосельские яблони зацветают ярко-розовым облаком на излете весны. Кстати, они – потомки растений, которые ботаник Владислав Недзвецкий обнаружил на рубеже XIX и XX веков в предгорьях Тянь-Шаня. Место для любования: куртина «Грибок» Александровского парка. Видео: ГМЗ «Царское Село», Светлана Гриб 🌸</t>
+  </si>
+  <si>
+    <t>21.05.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6122</t>
+  </si>
+  <si>
+    <t>🐴 Наш музей совместно с командой «Жги! Журнал о современной керамике и стекле» объявляют открытый конкурс для художников-керамистов. Его итогом станет проведение выставки лучших работ на территории исторического комплекса «Императорская ферма». Для участия в конкурсе мастерам предлагается представить произведения, связанные с царскосельской Фермой. Скульпторы могут поразмышлять о домашних, диких и даже экзотических животных, которые обитали здесь в XIX–начале XX века; обратиться к нынешним героям – лошадям и пони конного комплекса музея; вдохновиться почти вековой связью Фермы с производством и поставкой молочной продукции для императорского двора. Каждая страница истории Императорской фермы в авторской трактовке может стать самостоятельной темой для творческого осмысления. Прием заявок стартует 21 мая и продлится до 21 июня 2026 года. Для участия необходимо заполнить анкету на сайте конкурса, приложив к ней изображения готовых работ и текстовое описание концепции предлагаемого произведения. На сайте можно ознакомиться с условиями участия, требованиями к работам и задать вопросы организаторам. Напомним, что в прошлом году на Императорской ферме стартовал проект «Арт-Ферма Царского Села», который не только возвращает память о прошлом этого места, но и становится площадкой для интерпретации культурно-исторического наследия через призму современной творческой индустрии. Конкурс и выставка керамики «Глазурь и грива» станут продолжением проекта и помогут современным авторам рассказать об истории Фермы.</t>
+  </si>
+  <si>
+    <t>21.05.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6121</t>
+  </si>
+  <si>
+    <t>✨ Судьба старопечатного Евангелия. Лекция   Главным героем Дня славянской письменности и культуры в нашем музее станет Евангелие 1627 года издания. 23 мая, в канун этого праздника, приглашаем на лекцию «Из семьи первых Романовых – в семью последних Романовых: судьба старопечатного Евангелия». В Большой библиотеке Александровского дворца её прочитает хранитель фонда «Редкая книга» Ирина Зайцева. Гости увидят этот раритет, который хранится в фондах музея. Начало – в 17.00. Вход – по билету во дворец.   Слушатели узнают, в частности, как издание связывает первого царя из рода Романовых Михаила Фёдоровича и последнего – Николая II.   – Почти до середины ХIX века в России, согласно европейской моде, светским языком общения был язык французский. Соответственно, и императорская библиотека состояла на 90 процентов из книг на французском и других европейских языках. Тенденция перехода к употреблению родного языка и в официальных, и в семейных кругах наметилась с принятием Николаем I доктрины «Православие. Самодержавие. Народность». Это отразилось и на комплектовании императорской библиотеки, всё большую и большую долю в ней стали занимать русские книги, святоотеческая литература, издания Библии как на старославянском, так и на современном русском языке, понятном народу, – говорит Ирина Зайцева.   Собрание царскосельской библиотеки Александровского дворца к 1917-му году насчитывало 24 тысячи томов. Среди них было множество редких изданий Библии, большинство из них в роскошных позолоченных окладах с драгоценными каменьями. Внешне ничем не примечательное Евангелие издания 1627 года обращало на себя внимание лишь скромностью переплета и ветхостью. При этом оно – подлинная реликвия.   ✨ Когда: 23 мая, суббота, 17.00 ✨ Где: Александровский дворец, Большая библиотека ✨ Вход: по билету в Александровский дворец ✨ Билеты на сайте</t>
+  </si>
+  <si>
+    <t>20.05.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6112</t>
+  </si>
+  <si>
+    <t>🐎 Друзья, к открытию новой экспозиции в Пенсионерной конюшне музей подготовил сувенирную коллекцию — «Царские лошади». В ней — две линейки сувениров. Первая вдохновлена живописью придворных художников-анималистов Александра Швабе и Георга Гроота. Вторая основана на изображениях атрибутов верховой езды из собрания музея: сбруи, конной упряжи, шпор, подков и стремян. В сувенирную коллекцию вошли: интерьерные подушки; шоперы; небольшие сумки через плечо для телефона и мелочей; шейные платки и брелки-твилли; двусторонние маски для сна. Эти сувениры уже можно купить: • в павильоне «Пенсионерная конюшня» в Александровском парке; • в музее «Россия в Великой войне» в Ратной палате (она находится поблизости); • в музейных магазинах Екатерининского и Александровского дворцов; • в сувенирном павильоне в боскете Екатерининского парка. Совсем скоро коллекция появится и в интернет-магазине музея с доставкой по всей России: shop.tzar.ru Напомним, что 29 апреля в здании Пенсионерной конюшни открылась первая в современной истории Петербурга постоянная музейная экспозиция об императорских лошадях «Царские лошади. Жизнь после службы». Музейные предметы и информационные киоски рассказывают о роли лошади при российском императорском дворе, о знаменитых царских лошадях и их судьбах после окончания службы. Пенсионерная конюшня и кладбище лошадей находятся в Александровском парке. Экспозиция работает ежедневно, кроме понедельника. Касса — с 11:00 до 18:00. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>19.05.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6111</t>
+  </si>
+  <si>
+    <t>✨ Для ценителей живописи. Арт-медиация   Если вы мечтали детально рассмотреть, изучить и обсудить великолепное живописное убранство Картинного зала Екатерининского дворца, то этот момент настал. Приглашаем в субботу, 23 мая, на арт-медиацию Екатерины Дубро «Космос Картинного зала». Это не экскурсия, а диалог между гостями и ведущим процесса – медиатором. Событие – камерное, поэтому на него – всего 10 билетов.   Встреча в Картинном зале – попытка взглянуть на шпалерную развеску глазами человека, который погружается в глубину неизведанного. Историк искусства Александр Николаевич Бенуа охарактеризовал этот интерьер как «цельный памятник культуры XVIII века», но при этом он же назвал шпалерную развеску картин «варварской». Как же воспринимали это пространство гости императорской резиденции в XVIII веке? Как они считывали сюжеты и образы? Попадали ли они под влияние полотен или оставались к ним равнодушными? Гости обсудят эти и другие вопросы, а ещё – «послушают» голоса картин и выявят скрытые параллели живописи XVII-XVIII веков с современным искусством и даже кинематографом.   Медиация в музее — это интерактивная форма знакомства с выставочным проектом, которая подразумевает диалог между участниками. Гости, направляемые ведущим, совершают эмоциональное путешествие. В этом процессе крайне важны чувства, ощущения, размышления, полёт фантазии.   Картинный зал Большого Царскосельского (Екатерининского) дворца получил своё название благодаря оригинальной отделке – живописным полотнам, которые разместили по принципу шпалерной развески. Площадь интерьера – около 180 квадратных метров. В XVIII веке здесь проходили дипломатические приёмы, трапезы, музыкальные вечера. Основная часть коллекции живописи, представленная в зале, приобретена по распоряжению императрицы Елизаветы Петровны в Праге и Гамбурге. Большинство картин (114 из 130) удалось эвакуировать перед Великой Отечественной войной, и сейчас они занимают исторические места.   ✨ Когда: 23 мая 2026, суббота, 16.00 ✨ Где: Екатерининский дворец ✨ Сбор группы – в вестибюле дворца у входа на маршрут № 1 (будет ожидать экскурсовод с табличкой) ✨ Стоимость: 1200 рублей (билет включает вход в Екатерининский парк) ✨Количество билетов: 10 ✨Билеты на сайте</t>
+  </si>
+  <si>
+    <t>18.05.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6110</t>
+  </si>
+  <si>
+    <t>18 мая (6 мая по старому стилю) 1868 года родился великий князь Николай Александрович – будущий император Николай II. Он появился на свет в Опочивальне императрицы Марии Фёдоровны в Александровском дворце. Через две недели наследника престола крестили в церкви Воскресения Христова в Большом Царскосельском дворце. Граф Сергей Витте в своей книге «Воспоминания» писал: «Когда император Николай II вступил на престол, то от него светлыми лучами исходил, если можно так выразиться, дух благожелательности; он сердечно и искренне желал России в её целом, всем национальностям, составляющим Россию, всем его подданным, счастия и мирного жития, ибо у императора, несомненно, сердце весьма хорошее, доброе… …Я могу сказать, что я в своей жизни не встречал человека более воспитанного, нежели ныне царствующий император Николай II. В первые же месяцы своего царствования он женился, свадьба его по случаю траура была без всяких торжеств. После свадьбы, которая совершилась в Зимнем дворце, он поехал справлять медовый месяц в Царское Село, которое и доныне составляет, можно сказать, его главное местопребывание». 🖼 Изображение: Эрнест Липгарт. Портрет Императора Николая II. 1900. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>18.05.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6109</t>
+  </si>
+  <si>
+    <t>🌺 Сегодня – в Международный день музеев – поздравляем всех причастных и от души желаем вдохновения и созидательности. Искренне считаем: тем, кто связан с музейным делом, повезло в жизни. Во-первых, это соприкосновение с историей, во-вторых, любование вечной красотой, в-третьих, возможность делиться знаниями. Музеи сейчас – это носители смыслов, ориентиры, хранители культурного кода. С каждым годом они становятся всё более востребованными. Это места, куда мы приходим, чтобы стать чуточку лучше и, конечно, счастливее. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>18.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6107</t>
+  </si>
+  <si>
+    <t>Дорогие друзья, поздравляю вас с Международным днём музеев! Этот праздник объединяет всех, кто плодотворно работает на благо отрасли. Вы – хранители нашего культурного кода. Вы помогаете транслировать фундаментальные ценности, делая их понятными и актуальными для молодого поколения. Благодаря вам каждый год открывается 80 тысяч выставок и проводится порядка полумиллиона образовательных программ. Мы понимаем, что за каждым проектом стоит огромный труд десятков тысяч людей: от хранителей до экскурсоводов. Яркий пример вашей самоотдачи – акция «Ночь музеев», которая прошла совсем недавно. В этом году её снова посетили миллионы людей. Для сотрудников это был настоящий марафон: вы неустанно работали, чтобы показать публике сокровища наших фондов. Впереди – фестиваль «Интермузей. БРИКС Плюс» – площадка мирового уровня для обмена опытом и определения будущего отрасли. От всей души благодарю вас за вдохновение и преданность делу. Желаю вам новых смелых проектов и благодарных посетителей. С праздником!</t>
+  </si>
+  <si>
+    <t>17.05.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6106</t>
+  </si>
+  <si>
+    <t>Здесь всё меня переживёт, Всё, даже ветхие скворешни И этот воздух, воздух вешний, Морской свершивший перелёт. И голос вечности зовёт С неодолимостью нездешней, И над цветущею черешней Сиянье лёгкий месяц льёт. И кажется такой нетрудной, Белея в чаще изумрудной, Дорога не скажу куда… Там средь стволов ещё светлее, И всё похоже на аллею У царскосельского пруда. Анна Ахматова 1958 г. Фото: ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>16.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6096</t>
+  </si>
+  <si>
+    <t>✨ 16 мая 1879 года родился швейцарец Пьер Жильяр. С сентября 1905 года он учил детей императора Николая II и императрицы Александры Фёдоровны французскому языку, а с 1913 года стал наставником цесаревича Алексея.   Пьер Жильяр был одним из тех, кто добровольно отправился за семьей Николая II в ссылку в Тобольск. Затем переехал с царскими детьми в Екатеринбург, но в Ипатьевский дом не был допущен и вернулся обратно в Тобольск. В 1920 году через Владивосток эмигрировал в Европу. В 1922-м Пьер Жильяр женился на Александре Теглевой (1884–1955) – «старшей комнатной девушке», которая благодаря Жильяру, находясь в Сибири, избежала гибели.   В 1921 году Жильяр издал подробные мемуары о годах, проведённых с императорской семьёй. Вот фрагмент из них:   «Царская семья проводила обыкновенно зиму в Царском Селе, красивом городке, дачном месте, километрах в 20-ти на юг от Петрограда. Он расположен на возвышенности, верхняя часть которой занята Большим дворцом, любимым местом пребывания Екатерины II. Неподалеку от него, в парке, прорезанном маленькими искусственными озерами, возвышается полускрытая деревьями постройка гораздо более скромная – Александровский дворец. Император Николай II сделал из него свою обычную резиденцию после трагических событий января 1905 года.   Император и Императрица жили в одном из дворцовых флигелей, внизу, а их дети в следующем этаже, над ними. В среднем корпусе помещались парадные покои, а противоположный флигель был занят некоторыми лицами свиты. В этих рамках, которые вполне отвечали ее скромным вкусам, жила Царская Семья. Там в феврале 1906 года я увидел в первый раз Цесаревича Алексея Николаевича, которому было тогда полтора года.   Вот при каких обстоятельствах это произошло. В этот день я по обыкновению прибыл в Александровский дворец, куда мои обязанности призывали меня несколько раз в неделю. Я уже готовился кончить свой урок с Ольгой Николаевной, когда вошла Императрица с Великим Князем Наследником на руках. Она шла к нам с очевидным намерением показать мне сына, которого я ещё не знал. На лице её сияла радость матери, которая увидела наконец осуществление самой заветной своей мечты. Чувствовалось, что она горда и счастлива красотой своего ребенка. И на самом деле, Цесаревич был в то время самым дивным ребенком, о каком только можно мечтать, со своими чудными белокурыми кудрями и большими серо-голубыми глазами, оттененными длинными загнутыми ресницами. У него был свежий и розовый цвет лица здорового ребенка, и когда он улыбался, на его круглых щечках вырисовывались две ямочки. Когда я подошел к нему, он посмотрел на меня серьезно и застенчиво и лишь с большим трудом решился протянуть мне свою маленькую ручку».   Изображения: 1. Пьер Жильяр. Фотография. 1910-е годы. Санкт-Петербург. Из коллекции ГМЗ «Царское Село» 2. Пьер Жильяр. Le tragique destin de Nicolas II et de sa famille («Трагическая судьба Николая II и его семьи»). 1921. Париж. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>16.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6092</t>
+  </si>
+  <si>
+    <t>🌷 Друзья, показываем место, где у нас сейчас концентрация тюльпанов – наивысшая. Да, это Собственный садик Екатерининского парка – уголок умиротворения и красоты. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>15.05.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6091</t>
+  </si>
+  <si>
+    <t>Хорошо родиться в Екатерининском парке – правда? Царскосельские утята делают первые заплывы на Большом пруду. Всем хороших выходных! 👋 За фотографию благодарим нашего друга Лину Пашкевичюте.</t>
+  </si>
+  <si>
+    <t>15.05.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6090</t>
+  </si>
+  <si>
+    <t>✨ Человек в музее Юлию Ремизову – научного сотрудника музея, специалиста отдела выставок – вы можете знать по нашим видеоэкскурсиям, которые она периодически ведет. Скоро опубликуем еще одну: по выставке «Северное солнце». А пока мы поговорили с Юлией о том, почему филологи идут в экскурсоводы, о музейных находках, выставочных планах и идеях. — Почему вы, профессиональный филолог, пришли в музей? — Я в Царском Селе уже почти 17 лет. Никогда не думала, что свяжу свою жизнь с музейным делом. Окончила филологический факультет МГУ и выбрала профессию переводчика, владею тремя иностранными языками: норвежским, испанским и английским. После окончания университета переехала в Пушкин, занималась переводами. Но постепенно меня всё больше увлекала история — сначала Петербурга, а затем Царского Села. — Почему решили заниматься выставками? — Во время пандемии многое изменилось: практически не стало иностранных групп и детских программ. В тот момент захотелось попробовать себя в другой музейной профессии. И вот последние пять лет занимаюсь организацией выставок. Здесь мне особенно нравится многоплановость: подбор материала, подготовка текстов, работа с музейными хранителями, архитекторами, дизайнерами, коллегами из других музеев, специализированными транспортными компаниями и застройщиками экспозиций, выстраивание логистики. И, конечно же, научные исследования, которые иногда превращаются почти в детективные истории. — Можете привести пример? — Одна из таких историй началась с выставочного проекта в петербургском Манеже «Зерцало. Русский провинциальный портрет XVIII–XIX веков». Коллеги обратились с просьбой предоставить из нашей коллекции «Портрет фрейлины» неизвестного художника, датированный концом XVIII века. Сведений о нём было мало. Сначала считалось, что на полотне изображена фаворитка Павла I Екатерина Нелидова, однако при изучении работы возникли сомнения. Аналогичный портрет удалось обнаружить в собрании Мордовского республиканского объединенного краеведческого музея имени И.Д. Воронина в Саранске. Во время реставрации своего полотна саранские коллеги обнаружили подпись Ивана Аргунова, крепостного живописца графа Петра Борисовича Шереметева. Позже выяснилось, что на обоих портретах, вероятнее всего, изображена фрейлина Екатерины II Авдотья Полянская — представительница старинного рода Полянских, владевшего значительной частью усадеб Саранского уезда Пензенской губернии. Мы о ней ничего не знали, а благодаря этому исследованию удалось вернуть её имя в историю. ✨ Полный текст интервью читайте в Дзене Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>14.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6089</t>
+  </si>
+  <si>
+    <t>✨ Очень теплый и камерный праздник в сфере культуры – День музейного смотрителя, его начали отмечать 15 лет назад. И с тех пор 14 мая мы говорим спасибо тем, чье рабочее место – в залах музея. У нас постоянно работают около ста смотрителей, а в высокий сезон их число возрастает до 160 (когда открываются экспозиции в парковых павильонах). Какие они – наши смотрители?   Ответственные – первыми приходят на экспозиции и последними их покидают. Внимательные, неравнодушные, деликатные. Погруженные в историю царскосельской императорской резиденции и музея: они читают об этом и много интересного знают о дворцах и павильонах, предметах коллекции. Желаем коллегам гармонии и созидания, света и добра. И побольше всего вдохновляющего! ✨   P.S. Собрать всех смотрителей вместе – задача непростая. Это общее фото мы сделали два года назад. Фото: ГМЗ «Царское Село», Святослав Новиков (2024)</t>
+  </si>
+  <si>
+    <t>13.05.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6083</t>
+  </si>
+  <si>
+    <t>⛲ Сегодня наш единственный большой фонтан начал новый сезон – кстати, пятый в качестве «поющего» (подробности – ниже). Это значит, что в Собственном садике Екатерининского парка уже можно восхищаться струями воды, каррарским мрамором, цветами и музыкой. В этом году фонтану исполняется 160 лет. Его спроектировал архитектор Александр Видов, когда обустраивал по повелению императора Александра II в 1865-1867 годах западную часть царскосельского парка, примыкающую ко дворцу. Территория от фасада Зубовского флигеля до Кагульского обелиска преобразилась и стала Собственным садиком с центром композиции – мраморным фонтаном. Фонтаны стали любимым украшением парков ещё в XVIII веке. Но в Царском Селе из-за высокого местоположения дворцово-паркового ансамбля их устройство было невозможным. Казалось бы, всё должно измениться в XIX веке с появлением паровых машин. Как раз под Агатовыми комнатами находилась одна из таких: она снабжала водой дворец и пожарный кран, но и её мощности на новый фонтан не хватило. Поэтому Видов составил свой проект устройства машины с оригинальной системой подачи воды. Первоначальный проект художественного оформления выполнил скульптор Грациозо Ботта. Восьмиугольный бассейн с вазами-кашпо на углах и большую чашу в центре выполнили из белого каррарского мрамора мастера Петергофской гранильной фабрики. Яркая деталь, которая меняется в течение сезона, – цветочный декор. Борта фонтана выполнены в виде жардиньерок, что позволяет музейным садовникам высаживать в них флористические композиции. В этом году их составят петунии, пеларгонии, хлорофитум и адиантум. Почему мы считаем наш фонтан «поющим»? Когда он работает, звучат баркаролы – так называют народные песни венецианских гондольеров (barcaruoli). Главный элемент – умеренный темп, размер «шесть восьмых» и ощущение плавного успокаивающего покачивания на волнах. Среди самых известных – инструментальные баркаролы Глинки, Чайковского, Шопена, Мендельсона. Некоторые из них звучат в Собственном садике. ⛲ Фонтан (вместе с музыкальным сопровождением) запускают ежедневно, с 12 до 15 часов, кроме вторника. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>12.05.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6082</t>
+  </si>
+  <si>
+    <t>✨ Друзья, у нас радостная новость. Сегодня Минкультуры России объявило финалистов III Национальной премии в области музейного дела имени Д.С. Лихачева. В их числе – музей-заповедник «Царское Село».   Мы вышли в финал в номинации «Пиар-кампания музея», где в этом году заметно увеличилось число заявок.   🐎 Пиар-кампания «Ход конем» была посвящена продвижению конного комплекса музея (главной героиней, конечно, стала пони Карамелька), реставрации комплекса «Пенсионерная конюшня», темы лошадей в истории царскосельской императорской резиденции. Музей рассказывал об этом на протяжении всего 2025 года.   Хотим сказать огромное спасибо за поддержку журналистам, блогерам, друзьям, партнерам и вам – нашим прекрасным подписчикам.   Имена лауреатов объявят 20 мая 2026 года на торжественной церемонии в Малом театре России. Церемония пройдет в рамках Международного фестиваля «Интермузей. БРИКС+».   Поздравляем всех финалистов!   Фото: ГМЗ «Царское Село», Светлана Гриб ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>12.05.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6076</t>
+  </si>
+  <si>
+    <t>#все_новости_должны_быть_такими В ГМЗ «Царское Село» открылась первая в современной истории Петербурга постоянная музейная экспозиция об императорских лошадях Ее вместилищем стал исторический комплекс, включающий павильон «Пенсионерная конюшня» XIX века и самое большое в мире захоронение императорских лошадей. Впервые после Великой Отечественной войны он полностью отреставрирован и доступен для посещения. Экспозиция в Пенсионерной конюшне рассказывает о роли лошади при российском императорском Дворе, влиянии императоров на отечественное коннозаводство, а также об известных царских лошадях и том, как складывались их судьбы после окончания службы.</t>
+  </si>
+  <si>
+    <t>12.05.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6070</t>
+  </si>
+  <si>
+    <t>🌸 Доброе царскосельское утро! Фото: ГМЗ «Царское Село», Светлана Гриб ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>11.05.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6062</t>
+  </si>
+  <si>
+    <t>🌷 Красивый понедельник Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>10.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6060</t>
+  </si>
+  <si>
+    <t>✨ Участвуем в Национальной премии в области музейного дела имени Дмитрия Сергеевича Лихачёва. Премия учреждена Министерством культуры РФ и в этом году вручается в 17 номинациях. Имена лауреатов объявят 20 мая в Москве на сцене Малого театра России. В номинации «Хранитель» музей представил Ольгу Федосееву — 25 лет она отвечает за сохранность царскосельского собрания мебели. — Моё первое воспоминание о музее — из детства: мы идём с родителями вдоль величественного фасада Екатерининского дворца, и я помню это чувство ожидания — сейчас мы увидим воссозданный Большой зал, — делится Ольга Анатольевна. Ольга Анатольевна хранит музейный фонд мебели, в котором насчитывается более полутора тысяч предметов. За годы её работы коллекция увеличилась примерно на треть — что-то музей приобретает на аукционах и у частных коллекционеров, возвращаются предметы, утраченные во время распродаж 1920-х и оккупации Пушкина во время Великой Отечественной войны, многое дарят меценаты. Один из ярких примеров – многолетний меценат музея Михаил Карисалов, благодаря его усилиям с 2012 года коллекция пополнилась на 53 предмета художественной мебели. Последние три года Ольга Анатольевна хранит и музейный фонд «Женский костюм. Ткани». Параллельно занимается научной работой — готовит каталог музейной коллекции мебели XVIII века. — Среди предметов, которые мне особенно дороги, — небольшой стол наборного дерева, выполненный в 1773 году в Царском Селе янтарных дел мастером Герасимом Козловским к тезоименитству Екатерины II. Это уникальный предмет – на днище столешницы сохранилась авторская надпись: «1773 года ноября 23 дня делалъ сей столъ ентарного дела подмастерья Герасимъ Козловскiй». Подобные подписные и датированные образцы русской мебели XVIII века встречаются крайне редко, — рассказывает Ольга Федосеева. Фото: ГМЗ «Царское Село» (1 - Светлана Гриб, 2 - Валерий Бугаев) ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>09.05.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6059</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Поздравляю вас с Днём Великой Победы! В этот особенный для каждого праздник мы чествуем героев, которые защищали и отстояли наше Отечество. По сей день нас вдохновляют их мужество, самоотверженность и сила духа. В год единства народов России мы как никогда понимаем важность сплочённости. Ведь именно благодаря объединению советских солдат Великая Победа стала возможной.  Память о знаковом подвиге находит отражение и в культуре: фильмах, театральных постановках, музыке, выставочных проектах, литературе и просветительских инициативах. Искусство помогает нам ближе познакомиться с историей и почувствовать связь поколений, узнать о тяготах военного времени и почтить героев. От всей души благодарю ветеранов и тех, кто сегодня верно служит Родине. Желаю вам крепкого здоровья, благополучия и душевных сил! С Днём Победы!</t>
+  </si>
+  <si>
+    <t>09.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6058</t>
+  </si>
+  <si>
+    <t>Победа. Память Великая Отечественная война стала линией водораздела, разделившей жизнь нашего музея на до и после. Она принесла испытание эвакуацией, когда музейные сотрудники совершили подвиг, спасая шедевры, а затем возвращая их в родные стены. С войной пришла трагедия оккупации, разорения и разрушений, которые продолжались два с половиной года. Великая Отечественная показала героизм защитников и силу нашего духа.   «Сверху донизу, слева направо, на все свои триста метров чудеснейший дворец зияет пустыми глазницами вырванных окон. За окнами странная пустота. Провалы перекрытия, оборванные до кирпича стены», – это строки из репортажа военного корреспондента Павла Лукницкого 24 января 1944 года – в день, когда советские войска освободили город Пушкин. В апреле 1944-го директор Центрального хранилища музейных фондов пригородных дворцов-музеев Анатолий Кучумов написал: «Минут пять не могу оторваться от величественной панорамы разгромленного и оскверненного дворца... Глядя на эти великолепные фасады, забытые за время разлуки, хочется работать дни и ночи, лишь бы оживить эту руину, вернуть ей былую красоту...» Возрождение царскосельского ансамбля началось сразу же – во время Великой Отечественной. Этот труд продолжается по сей день. Ко Дню Победы мы составили список видеофильмов, экскурсий, лекций, которые записали в последние годы. В них – подробные рассказы о подвигах музейных сотрудников. 🔸 «Помнить. Нельзя забыть». Онлайн-лекция заместителя директора по научной работе Ираиды Ботт (2020) (запись трансляции — в ВК, Rutube, YouTube) 🔸 Память. Александр Александрович Кедринский (2023) 🔸 «Люди эпохи возрождения». Елена Сергеевна Гладкова (2024) 🔸 «Пушкин. Освобождение». Авторская экскурсия куратора выставки Андрея Кондратьева (2024) 🔸 «Люди эпохи возрождения». Вера Владимировна Лемус (2025) 🔸 «Спасавшие красоту». Авторская экскурсия куратора выставки Андрея Кондратьева (2025) С праздником Великой Победы!</t>
+  </si>
+  <si>
+    <t>08.05.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6057</t>
+  </si>
+  <si>
+    <t>Секрет успешных выходных от царскосельской белки: 1. Много гулять по паркам 2. Хорошо питаться 3. Весело подставлять кисточки попутному ветру Всем хороших выходных! 🐿 За фото благодарим нашего коллегу Илью Шепелева. ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>08.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6056</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 84-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6055</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 84 В этом выпуске – об открытии экспозиции «Царские лошади. Жизнь после службы»; о начале цветочного сезона в парках; о выставке «Бессмертный полк» на Камероновой галерее; о том, что увидеть на двух маршрутах Екатерининского дворца. 🔸 Слушайте нас на всех популярных платформах ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>08.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6054</t>
+  </si>
+  <si>
+    <t>🐴 Друзья, делимся радостными моментами открытия новой постоянной экспозиции «Царские лошади. Жизнь после службы», которая не так давно открылась в павильоне «Пенсионерная конюшня». Всего в экспозиции – более 120 подлинных предметов, в том числе живопись, конная упряжь, скульптуры лошадей, фрагменты подлинных могильных плит. Напомним режим работы экспозиции: ежедневно, кроме понедельника; касса работает с 11.00 до 18.00; посетить можно самостоятельно или в составе экскурсионной группы; экскурсии проходят в 12.00, 13.00, 14.00, 15.00 и 16.00; билеты – на сайте. Видео: ГМЗ «Царское Село», Светлана Гриб ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>07.05.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6053</t>
+  </si>
+  <si>
+    <t>✨ Казаки на службе царю и Отечеству. Видеоэкскурсия. Часть шестая Продолжаем видеоэкскурсию по выставке «Казаки на службе царю и Отечеству. XVI век – 1917 год». В заключительной части начальник военно-исторического отдела нашего музея Дмитрий Клочков расскажет об участии казачьих подразделений в войнах XIX – начала XX века. Выставка «Казаки на службе царю и Отечеству. XVI век – 1917 год» стала одной из главных выставок музея в 2025 году. Экспозиция в Камероновой галерее объединила более 900 предметов из собраний 13 музеев и архивов, шести частных коллекций. Их география охватила практически всю Россию: Москва, Петербург, Гатчина, Новочеркасск, Екатеринбург, Оренбург, Хабаровск. Это видео в высоком качестве смотрите в: 😄 ВК ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube Предыдущие части: первая, вторая, третья, четвёртая, пятая Видео: ГМЗ «Царское Село», 2025 ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>07.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6049</t>
+  </si>
+  <si>
+    <t>✨ Ночь музеев в Александровском дворце В этом году в очередной раз принимаем участие в акции «Ночь музеев», которая пройдёт 16 мая. Музей подготовил специальную экскурсионную программу по парадным залам Александровского дворца. Гости вечера смогут побывать в Полукруглом и Портретном залах, Мраморной гостиной (бывшей Бильярдной), Зале с горкой, Угловой гостиной, Большой и Малой библиотеках. А также познакомятся с историей создания дворца, его парадных интерьеров и редкими фотоснимками из коллекции музея, узнают – как связаны судьбы российских императоров Александра I, Николая I, Александра II и Николая II c Александровским дворцом. Музей принимает участие в вечерней программе. Первая экскурсия начнется в 18.00, последняя – в 22.00. Обращаем внимание, что вход – по билетам «Ночи музеев». Фото: ГМЗ «Царское Село» (1-3 – Екатерина Новак, 4 – Руслан Шамуков) ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>06.05.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6041</t>
+  </si>
+  <si>
+    <t>🌺 Цветочный сезон с акцентом на ароматы Наш музей открыл цветочный сезон. Всего нынешней весной подготовлено около 200 тысяч штук цветочной рассады. По сравнению с прошлой весной стало больше луковичных – 60 тысяч. Нарциссы и тюльпаны уже расцвели. Музейные садовники продолжают изучать старинный ассортимент растений, выделяя цветочных фаворитов Царского Села в разные периоды. – Исторически сады стремились повторить образ райского сада. И поэтому должны были услаждать все пять человеческих чувств – взор, осязание, вкус (можно сорвать спелое яблоко или другой фрукт), слух (здесь были клетки с певчими птицами) и обоняние (ароматы душистых трав и цветов). Такая средневековая традиция прослеживается и в барочных царскосельских садах императрицы Елизаветы Петровны. Сейчас мы решили повторить этот интересный многозначный прием и дополнили партерный цветник в амфитеатре Екатерининского парка душистыми посадками тимьяна, – говорит главный хранитель парков ГМЗ «Царское Село» Ольга Филиппова. Укрытый от сквозняков террасами и густыми липовыми шпалерами, этот участок будет благоухать ароматами цветов и душистых трав, погружая посетителей в атмосферу старого парка Елизаветы Петровны. Ароматы тимьяна, нежные и стойкие, будут смешиваться с более яркими нотами других цветов. Всё это создаст неповторимую парфюмерную композицию, призванную умиротворять и вдохновлять. Гордость музея – коллекция царскосельских роз – пополнится новыми английскими сортами, которые разместятся в розарии у павильона «Грот». В куртинах Екатерининского парка появятся исторические сорта французской сирени. В оранжерейном комплексе «Верхние теплицы» ждут устойчиво теплой погоды лавры. 230 экзотических для наших широт растений благополучно перезимовали в тепличных условиях. Как всегда, перед переездом на свежий воздух деревьям сделают идеальную стрижку: большинство подстригут в форме шаров, остальные – в форме пирамид. Лавры украсят территорию вокруг Екатерининского дворца, включая Эрмитажную аллею и Парадный плац. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>06.05.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6035</t>
+  </si>
+  <si>
+    <t>В канун Дня Победы мы почтили память погибших в годы Великой Отечественной войны. Церемония у мемориалов в Александровском парке – многолетняя традиция музея. Цветы возложили к могиле генерала Ивана Хазова и памятнику 76-го и 77-го истребительных батальонов. У мемориалов собрались сотрудники музея, представители администрации Пушкинского района Санкт-Петербурга, Пушкинского муниципального совета, школьники, студенты и их педагоги. О трагических днях оккупации города и его героическом освобождении вспоминали заместитель директора музея Игорь Сердюков и начальник военно-исторического отдела музея Дмитрий Клочков. Память погибших почтили минутой молчания. Оккупация города Пушкина длилась 859 дней. До начала Великой Отечественной здесь проживали 56 тысяч человек. Когда город освободили, осталось 400 жителей. 24 января 1944-го в девять вечера в Москве салютовали из 120 орудий в честь освобождения Пушкина и Павловска. Фото: ГМЗ «Царское Село», Святослав Новиков ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>05.05.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6027</t>
+  </si>
+  <si>
+    <t>🐴 Пенсионерная конюшня и Императорская ферма. Экскурсии Друзья, появилась хорошая возможность осмотреть исторические комплексы в Александровском парке вместе с гидом. В этом сезоне каждые субботу и воскресенье проходят обзорные экскурсии по Пенсионерной конюшне и Императорской ферме. Ближайшие даты – 9 и 10 мая. Старт экскурсии – внутри павильона «Пенсионерная конюшня», где неделю назад открылась новая постоянная экспозиция «Царские лошади. Жизнь после службы». Она рассказывает о роли лошади при российском императорском Дворе, влиянии императоров на отечественное коннозаводство, а также об известных царских лошадях и том, как складывались их судьбы после окончания службы. Затем экскурсия переместится на прилегающую к павильону территорию, где находится самое большое в мире захоронение императорских лошадей. После посетители смогут познакомиться с Императорской фермой. Здесь можно увидеть, как преобразились после реставрации здания бывшего коровника, каретного сарая, козлятника и другие строения, входящие в комплекс XIX века. Император Александр I желал, чтобы это было образцовое учреждение. Предполагалось, что ферма станет своеобразным центром племенного животноводства Российской империи. Помимо коров здесь содержались зубры, ламы, галапагосские черепахи и даже стадо овец-мериносов. Обращаем внимание, что экскурсия частично проходит на открытом воздухе. Пожалуйста, продумайте свой гардероб в соответствии с погодными условиями. 🔸 Даты: по субботам и воскресеньям, 13.00 🔸 Сбор группы в павильоне «Пенсионерная конюшня» 🔸 Продолжительность – 2 часа 🔸 Билеты на сайте Фото: ГМЗ «Царское Село» (1-6 – Екатерина Новак, 7-8 – Евгений Ворошилов)</t>
+  </si>
+  <si>
+    <t>05.05.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6026</t>
+  </si>
+  <si>
+    <t>⚠️ Друзья, в ближайшие дни, с 5 по 9 мая, возможны перебои с мобильной связью и беспроводным интернетом. Если вы приобрели билеты заранее на нашем официальном сайте, то рекомендуем сделать скриншоты каждого из билетов. Ещё один вариант – распечатать их. Главное – штрих-коды должны быть чёткими и легко считываться (с экрана смартфона или бумаги). Напоминаем, что в отдельных кассовых зонах и музейных вестибюлях есть бесплатный гостевой wi-fi с авторизацией по звонку с мобильного телефона.</t>
+  </si>
+  <si>
+    <t>05.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6025</t>
+  </si>
+  <si>
+    <t>✨ «Триумф России. Памятники русской военной славы в Екатерининском парке» – название авторской экскурсии Ивана Можанова, которая состоится в День Победы. Царское Село стало одним из первых мест России, где с XVIII века начали увековечивать военные победы. Им посвящены отдельные монументы, обелиски и павильоны. Экскурсия расскажет об исторических событиях XVIII-XX веков. Отдельный блок посвящён Великой Отечественной войне, героическому освобождению города Пушкина от немецко-фашистской оккупации и грандиозному восстановлению парков и дворцов в послевоенное время. · Когда – 9 мая, 16.00 · Сбор – Екатерининский парк, у главной лестницы Камероновой галереи (будет ожидать экскурсовод с табличкой) · Стоимость – 800 рублей (билет включает вход в парк) · Билеты на сайте ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>04.05.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6024</t>
+  </si>
+  <si>
+    <t>✨ На ближайшие выходные, 9-11 мая, наш музей подготовил насыщенную программу для детей. Знакомим подробнее. 🔸 9 мая, суббота 12.00. «По следам прошлого». Праздничная программа для детей с родителями в Александровском парке. 6+ Во время прогулки участники встречи вспомнят защитников города Пушкина и тех, кто освобождал его в январе 1944-го, попытаются представить – какими были дворцы и парки после оккупации. Желающие смогут рассказывать о судьбах своих родственников в годы Великой Отечественной, показывать личные фотоснимки, прочесть военные стихотворения. Обязательна предварительная запись по телефонам: (812) 415-76-15, 415-76-40 (кроме вторника) 11.00, 13.00. Обзорная экскурсия для детей (до 14 лет) с родителями в Екатерининском дворце. 6+ Интерактивная программа, адаптированная для юных гостей – рассказ о парадных залах Золотой анфилады, секретах Янтарной комнаты, традициях императоров и придворном быте. Билеты на сайте 13.00. Квест «В поисках удачи» и мастер-класс. Императорская ферма, детский центр. 6+ Детей ждёт увлекательное приключение на Императорской ферме, где предстоит разгадывать загадки, выполнять задания и в итоге – отыскать символ удачи. А после квеста в детском центре каждый участник сможет раскрасить гипсовую фигурку. Билеты на сайте 15.00. Обзорная экскурсия для детей с родителями. Ратная палата. 6+ Интерактивная программа в музее «Россия в Великой войне». Дети узнают, кого звали «Максим» и «Илья Муромец», зачем лётчикам нужна была сковородка, что моряки называли «чёртовой кожей», какую помощь на поле боя оказывали животные. Билеты на сайте 🔸 10 мая, воскресенье 11.00, 13.00. Обзорная экскурсия для детей (до 14 лет) с родителями в Екатерининском дворце. 6+ Интерактивная программа, адаптированная для юных гостей – рассказ о парадных залах Золотой анфилады, секретах Янтарной комнаты, традициях императоров и придворном быте. Билеты на сайте 11.00. Обзорная экскурсия для детей (до 14 лет) с родителями. Александровский дворец. 6+ Интерактивная программа, во время которой дети познакомятся с резиденцией последней императорской семьи, познакомятся с личными покоями императора Николая II и императрицы Александры Фёдоровны, узнают истории из жизни великих княжон Ольги, Татьяны, Марии, Анастасии и цесаревича Алексея. Билеты на сайте 11.00. Мастер-класс «Витражная роспись». Белая башня. 7+ В «рыцарском замке», стоящем посреди Александровского парка, дети познакомятся с увлечением средневековой культурой в XIX веке и научатся создавать витражную роспись на стекле. Обязательна предварительная запись по телефонам: (812) 415-76-15, 415-76-40 (кроме вторника) 12.00. Обзорная экскурсия для детей с родителями. Белая башня. 6+ Возможность осмотреть интерьеры Белой башни и подняться на смотровую площадку, которая находится на высоте 38 метров, с неё открывается панорамный вид на парк. Билеты на сайте 13.00. Обзорная экскурсия для детей с родителями. Императорская ферма. 6+ Интерактивная программа, во время которой дети познакомятся с историческим комплексом, узнают, кто здесь жил раньше (зубры и ламы, черепахи и овцы) и кто живёт в наши дни (лошади и пони). Билеты на сайте 14.00. Мастер-класс «Цветы», батик. Императорская ферма. 7+ На увлекательном занятии в детском центре юные художники познакомятся с техникой росписи по ткани – батиком – и затем создадут свои шедевры. Обязательна предварительная запись по телефонам: (812) 415-76-15, 415-76-40 (кроме вторника) 🔸 11 мая, понедельник 11.00, 14.00. Обзорная экскурсия для детей (до 14 лет) с родителями. Екатерининский дворец. 6+ Билеты на сайте 11.00, 14.00. Обзорная экскурсия для детей (до 14 лет) с родителями. Александровский дворец. 6+ Билеты на сайте</t>
+  </si>
+  <si>
+    <t>04.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6016</t>
+  </si>
+  <si>
+    <t>🌞 Красивый понедельник Шедевры золотошвейного искусства – в Екатерининском дворце. Напоминаем, выставка «Северное солнце» работает до 11 мая включительно. Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>03.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6015</t>
+  </si>
+  <si>
+    <t>✨ Казаки на службе царю и Отечеству. Видеоэкскурсия. Часть пятая Продолжаем видеоэкскурсию по выставке «Казаки на службе царю и Отечеству. XVI век – 1917 год». В пятой части сотрудник военно-исторического отдела нашего музея Алексей Кондратьев расскажет об участии казачьих подразделений в войнах XVIII – начала XIX века. Выставка «Казаки на службе царю и Отечеству. XVI век – 1917 год» стала одной из главных выставок музея в 2025 году. Экспозиция в Камероновой галерее объединила более 900 предметов из собраний 13 музеев и архивов, шести частных коллекций. Их география охватила практически всю Россию: Москва, Петербург, Гатчина, Новочеркасск, Екатеринбург, Оренбург, Хабаровск. Это видео в высоком качестве смотрите в: 😄 ВК ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube Предыдущие части: первая, вторая, третья, четвёртая Видео: ГМЗ «Царское Село», 2025 ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>02.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6014</t>
+  </si>
+  <si>
+    <t>✨ 2 мая (21 апреля по старому стилю) 1729 года родилась София Августа Фредерика Ангальт-Цербстская – будущая императрица Екатерина II. При Екатерине II дворцово-парковый ансамбль Царского Села достиг наивысшего расцвета. Императорский двор находился здесь с весны до осенних холодов. День рождения императрица почти всегда праздновала в своей любимой резиденции. Камер-фурьерский журнал за 1771 год подробно описывает, как проходил этот торжественный день: «21-го числа, в Четверток, в день торжества рождения Ея Императорского Величества, в Селе Царском происходило следующее: по утру в комнатах отправляема была утреня; в 12-м часу пред полуднем Ея Императорское Величество, в провожании обоего пола персон, соизволила шествовать в придворную церковь к Божественной литургии; по окончании оной, от стоящих близ Дворца пушек производима была пушечная пальба, из 101-го выстрела. Из церкви прибыла Ея Величество в картинную залу, в которой от находящихся в свите Ея Величества обоего пола персон и прибывшего из Санкт-Петербурга генералитета Ея Императорское Величество соизволила принимать подданнейшия от них поздравления и жаловать к руке, потом следовать со всеми персонами в галерею, и соизволила кушать обеденное кушанье. В продолжении стола, от галереи в первой комнате к парадному крыльцу, играла музыка на валторнах и скрипицах, с хором певчих. Пополудни в 7-м часу Ея Императорское Величество из внутренних своих апартаментов соизволила прибыть в картинную залу, где находились обоего пола персоны, и начался увеселительный бал; по сем с кавалерами соизволила забавляться в карты; продолжение всего происходило до 11-го часа. Вечернее кушанье госпожи дамы, Фрейлины и господа кавалеры кушали в столовой комнате, 30-ть персон». 📷 Изображение: Бюст Екатерины II. Фёдор Иванович Шубин. Россия, Санкт-Петербург, 1780. Из коллекции ГМЗ «Царское Село». Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>01.05.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6010</t>
+  </si>
+  <si>
+    <t>✨ Постоянную экспозицию «Кавалерская мыльня» в павильоне «Нижняя ванна» снова можно посетить. Сегодня она открылась на летний сезон. Павильон находится в регулярной части Екатерининского парка, недалеко от Екатерининского дворца. Нижняя ванна служила баней для придворных, здание построил архитектор Илья Неелов в 1779 году. Павильон использовался по прямому назначению вплоть до 1917 года, внутри – десять помещений и центральный зал с круглой ванной. В Кавалерской мыльне была мужская и женская половины, впрочем, деление – условное, так как мужчины и женщины мылись в разные дни недели. Звуки плещущейся воды, запах хвои в парной и лёгкие цветочные ароматы, «огонь» в каминах погружают в атмосферу царскосельской бани XVIII века. В экспозиции – мочалки, губки, березовые и дубовые веники, платья, обувь, лечебные травы для парильни. Они показывают непарадную сторону жизни царскосельской резиденции. 🔸 Режим работы: 11.00 – 19.00 (касса и вход посетителей до 18.00) 🔸 Выходной день – среда 🔸 Билеты продаются в кассе павильона 🔸 Во время дождя павильон закрывается Фото: ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>30.04.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5991</t>
+  </si>
+  <si>
+    <t>✨ Сегодня открылась стендовая выставка «Бессмертный полк музея-заповедника "Царское Село"». На верхнем этаже Камероновой галереи выставили более 70 фотографий участников Великой Отечественной войны – родственников сотрудников музея. Среди героев выставки – участники боев на разных фронтах Великой Отечественной. Их подвиги охватили огромную географию – битва за Ленинград, сражения под Москвой, в Сталинграде, на Курской дуге, в Крыму и на Дальнем Востоке. Большинство из них удостоено высоких государственных наград – орденов и медалей за проявленные мужество и героизм. 🔸 Выставка работает с 1 по 31 мая, с 11.00 до 19.00. Выходной – четверг. 🔸 Вход – по билету в Екатерининский парк. 🔸 Выставка проходит в застеклённой части Камероновой галереи (вход по Пандусу). 🔸 Камеронова галерея закрыта во время дождя и при повышенной влажности. Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>29.04.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5990</t>
+  </si>
+  <si>
+    <t>✨ 29 апреля 2000 года в Царское Село вернулась флорентийская мозаика «Осязание и обоняние», которую фашисты похитили вместе со всем убранством Янтарной комнаты в начале Великой Отечественной войны. Мозаика появилась на чёрном рынке антиквариата в Германии в 1997-м. Вопрос её возвращения в Россию решался в обеих странах на государственном уровне. Когда подлинный шедевр доставили в музей, появилась возможность сравнить оригинал с композицией, которую воссоздали реставраторы Царскосельской янтарной мастерской. В 2023-м – в год 20-летия открытия воссозданной Янтарной комнаты – мы попросили вспомнить те эпохальные события заместителя директора по научной работе нашего музея Ираиду Ботт и директора Царскосельской янтарной мастерской Бориса Игдалова. Их рассказ – в этом видео. Это видео в высоком качестве смотрите в: 💙 ВК ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>29.04.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5989</t>
+  </si>
+  <si>
+    <t>🏛 Екатерининский дворец. Режим работы Друзья, 1 мая в Екатерининском дворце на летний сезон открывается маршрут 2. Важные изменения до 11 мая включительно: – на маршруте 2 можно осмотреть выставку «Северное солнце»; – маршрут 1 временно не будет включать три Антикамеры. Рассказываем, что можно увидеть на маршрутах 1 и 2 в Екатерининском дворце. 👾 Маршрут 1 Маршрут начинается на Парадной лестнице, продолжается в Большом зале, далее – по залам Золотой анфилады, включая Янтарную комнату и Картинный зал. На первом этаже – осмотр постоянной экспозиции «Царское Село. Военные и послевоенные годы». Билеты на сайте 👾 Маршрут 2 Маршрут начинается с Антикамер, где работает выставка «Северное солнце», продолжается в Большом зале и на Парадной лестнице. В маршрут включены Янтарная комната, Картинный зал и три постоянные экспозиции: «Романовы в Царском Селе», «Памятные комнаты Александра I», «Царское Село. Военные и послевоенные годы». Билеты на сайте Фото: ГМЗ «Царское Село», автор – Руслан Шамуков ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>29.04.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5988</t>
+  </si>
+  <si>
+    <t>✨ 29 апреля (17 апреля по старому стилю) 1818 года появился на свет великий князь Александр Николаевич, будущий император Александр II. Его родители – великий князь Николай Павлович (будущий император Николай I) и великая княгиня Александра Фёдоровна, урождённая принцесса Фредерика-Луиза-Шарлотта-Вильгельмина. Историк Василий Ключевский так писал об императоре: «Александру II досталось наследство, обременённое запоздалыми преобразовательными вопросами, давно просроченными обещаниями и недавними тяжкими утратами... Он отличался от своих ближайших предшественников отсутствием наклонности играть в царя. Александр II по возможности оставался самим собой и в повседневном и в выходном обращении. Он не хотел казаться лучше, чем был, и часто был лучше, чем казался... Когда завязывалось сложное и трудное дело, дававшее досуг для размышлений, Александром овладевало тягучее раздумье, пробуждалось мнительное воображение, рисовавшее возможные отдельные опасности... Но в минуты беспомощности Александра II выручал тот же недостаток характера, который так вредил всему ходу его преобразовательной деятельности: эта его опасливая мнительность... Мнительность становилась источником решимости». 🖼 Изображение: Алоизий Рокштуль. Портрет императора Александра II на фоне Белой башни. 1864. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>28.04.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5980</t>
+  </si>
+  <si>
+    <t>🐴 Друзья, спешим поделиться радостной новостью – сегодня открылась новая постоянная экспозиция «Царские лошади. Жизнь после службы». Это означает, что исторический комплекс, включающий павильон «Пенсионерная конюшня» XIX века и самое большое в мире захоронение императорских лошадей, впервые после Великой Отечественной войны полностью отреставрирован и доступен для посещения. Экспозиция в Пенсионерной конюшне рассказывает о роли лошади при российском императорском Дворе, влиянии императоров на отечественное коннозаводство, а также об известных царских лошадях и том, как складывались их судьбы после окончания службы. Всего в экспозиции – более 120 подлинных предметов из коллекции музея-заповедника. Среди них – живопись, конная упряжь, скульптуры лошадей, призовые кубки, книги, фрагменты подлинных могильных плит. На открытие экспозиции приехал известный французский писатель, издатель, путешественник Жан-Луи Гуро. В начале 2000-х он пожертвовал средства на реставрацию части могильных плит. В 2023 году Гуро получил национальную премию «Хрустальный компас», которая проводится под эгидой Русского географического общества при поддержке Президентского фонда культурных инициатив, в номинации «Гражданская позиция». – Пенсионерная конюшня и кладбище лошадей представляет большую историческую и архитектурную ценность. Лично для меня это место – рубеж двух эпох. В 1826 году, когда император Николай I издал указ о создании Пенсионерной конюшни и впоследствии кладбища лошадей, его решение могло показаться очень необычным. Мы знаем, что, например, общества охраны животных возникли только полвека спустя. И в целом гораздо позже стали говорить о благополучии животных, о защите их прав. То есть в каком-то смысле Николай I стал предвестником новой эпохи, эпохи бережного взаимоотношения людей с миром животных, – сказал на открытии экспозиции Жан-Луи Гуро. Подробнее об экспозиции мы будем рассказывать в наших следующих публикациях. 🐴 Как можно посетить новую постоянную экспозицию: · ежедневно, кроме понедельника; · касса работает с 11.00 до 18.00; · самостоятельно или в составе экскурсионной группы; · экскурсии проходят в 12.00, 13.00, 14.00, 15.00 и 16.00; · билеты – на сайте. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>28.04.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5979</t>
+  </si>
+  <si>
+    <t>🏰 Павильон «Белая башня» в Александровском парке возобновит работу в ближайшую пятницу, 1 мая. Познакомиться с самым высоким сооружением царскосельских парков можно ежедневно с 10.00 до 18.00, кроме понедельника и вторника. Наш музей подготовил несколько вариантов посещения Белой башни. 🔸 Обзорные экскурсии – это возможность осмотреть интерьеры Белой башни и подняться на смотровую площадку, которая находится на высоте 38 метров, с неё открывается панорамный вид на парк. Экскурсии стартуют со среды по воскресенье каждые полтора часа – в 10.30, 12.00, 13.30, 15.00 и 16.30. 🔸 Детские интерактивные программы – созданы специально для юных любителей истории, которые хотят не просто слушать, а участвовать в происходящем. Игровой формат помогает познакомиться с прошлым павильона, построенного для детей императора Николая I, узнать тайны «рыцарского замка». Описание программ – на сайте. 🔸 Обзорные экскурсии для детей с родителями – новый формат семейного досуга. Экскурсии проходят в составе небольших групп и наполнены интерактивными элементами. Юным гостям предложат не только смотреть и слушать, но и отвечать на вопросы, искать предметы, выполнять задания прямо во время прогулки по Белой башне. Знакомство с павильоном завершит подъём на смотровую площадку. Билеты – на сайте. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>28.04.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5978</t>
+  </si>
+  <si>
+    <t>⚠️ Друзья, в связи с неблагоприятными погодными условиями – усилением ветра – мы вынуждены сегодня закрыть на вход Екатерининский и Александровский парки. Мы также настоятельно рекомендуем воздержаться от посещения Баболовского парка.</t>
+  </si>
+  <si>
+    <t>27.04.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5977</t>
+  </si>
+  <si>
+    <t>✨ Участвуем в Национальной премии в области музейного дела имени Дмитрия Сергеевича Лихачёва. Она учреждена Министерством культуры Российской Федерации и в этом году вручается в 17 номинациях. Имена лауреатов объявят 20 мая в Москве на сцене Малого театра России. В номинации «Музейный смотритель» музей заявил Тамару Сухову, в Екатерининском дворце она уже четырнадцать лет. – Работа смотрителя требует внимания и ответственности. Каждое утро мы начинаем с осмотра залов и экспонатов, в течение дня важно следить за их сохранностью и порядком. При этом мы всегда рядом с посетителями: помогаем сориентироваться, отвечаем на общие вопросы. Невозможно оставаться равнодушным к красоте дворца, трудиться здесь – настоящее счастье, – говорит Тамара Алексеевна. Фото: ГМЗ «Царское Село», Светлана Гриб ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>27.04.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5976</t>
+  </si>
+  <si>
+    <t>⚠️ Друзья, в связи с неблагоприятными погодными условиями – усилением ветра – мы вынуждены сегодня закрыть на вход Екатерининский и Александровский парки. Мы также настоятельно рекомендуем воздержаться от посещения Баболовского парка. Вход в Екатерининский дворец – через Церковные ворота по Парадному плацу.</t>
+  </si>
+  <si>
+    <t>27.04.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5970</t>
+  </si>
+  <si>
+    <t>❄️ Красивый понедельник Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>26.04.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5968</t>
+  </si>
+  <si>
+    <t>Я очень часто несу чепуху, Пишу плохие стихи, Ношу пальто на рыбьем меху, Холодные сапоги. Теряю друзей, наживаю врагов, Плачу за газ и за свет, А кроме того, ищу любовь, Которой все нет и нет. Иосиф Бродский Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в Mакс</t>
+  </si>
+  <si>
+    <t>25.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5959</t>
+  </si>
+  <si>
+    <t>🌸 В первом номере журнала «Музейное бюро» есть статья про наш красивый проект «Цветущий дворец», который проходил в Александровском дворце с сентября 2023-го по август 2024-го. Каждый месяц в течение года в интерьерах выставляли цветочные композиции, созданные современными дизайнерами и флористами в сотворчестве с представителями музея. Гортензия, хризантемы, форзиции, камелии, амариллисы, агавы, шиповник, бегония, цикламен в разное время украсили любимый дом семьи Николая II. А в Новый год в Зале с горкой установили живую ель, декорированную одуванчиками, гипсофилой, гортензиями и аспарагусом. С нежностью вспоминаем этот проект, делимся фотографиями. Статью про «Цветущий дворец» и весь номер журнала «Музейное бюро» можно прочесть онлайн – здесь. Фото: ГМЗ «Царское Село», Руслан Шамуков ✨ Мы в Макс</t>
+  </si>
+  <si>
+    <t>24.04.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5958</t>
+  </si>
+  <si>
+    <t>✨ Казаки на службе царю и Отечеству. Видеоэкскурсия. Часть четвёртая Продолжаем видеоэкскурсию по выставке «Казаки на службе царю и Отечеству. XVI век – 1917 год». В четвёртой части сотрудник военно-исторического отдела нашего музея Алексей Кондратьев расскажет об августейших атаманах. Выставка «Казаки на службе царю и Отечеству. XVI век – 1917 год» стала одной из главных выставок музея в 2025 году. Экспозиция в Камероновой галерее объединила более 900 предметов из собраний 13 музеев и архивов, шести частных коллекций. Их география охватила практически всю Россию: Москва, Петербург, Гатчина, Новочеркасск, Екатеринбург, Оренбург, Хабаровск. Это видео в высоком качестве смотрите в: 😄 ВК ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube Предыдущие части: первая, вторая, третья Видео: ГМЗ «Царское Село», 2025 ✨ Мы в МАКС</t>
+  </si>
+  <si>
+    <t>24.04.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5957</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 83-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5956</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 83 В этом выпуске – о парковой скульптуре; о новой экспозиции в Пенсионерной конюшне; об открытии павильонов на летний сезон; об арт-проекте «Ассоциации». 🔸 Слушайте нас на всех популярных платформах ✨ Мы в Макс</t>
+  </si>
+  <si>
+    <t>24.04.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5950</t>
+  </si>
+  <si>
+    <t>🐎 Исторический комплекс «Императорская ферма» снова открыт ежедневно – с 11 до 20 часов. Вход свободный. По выходным по Императорской ферме проводятся экскурсии. Они начинаются каждые субботу и воскресенье в 14 часов. Сбор группы – у входа в комплекс. Билеты – на сайте Императорская ферма расположена рядом с Ратной палатой. На экскурсии посетители увидят, как преобразились здания бывшего коровника, каретного сарая, козлятника и другие строения, входящие в комплекс XIX века. Автор проекта – Адам Менелас. Предполагалось, что ферма станет своеобразным центром племенного животноводства Российской империи. Помимо коров здесь содержались зубры, ламы, галапагосские черепахи и даже стадо овец-мериносов. Фото: ГМЗ «Царское Село», Екатерина Новак и Светлана Гриб ✨ Мы в Макс</t>
+  </si>
+  <si>
+    <t>23.04.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5947</t>
+  </si>
+  <si>
+    <t>🌳 Историческая ландшафтная композиция у главной лестницы Камероновой галереи в Екатерининском парке будет воссоздана. Сегодня музей осуществил первый и главный этап в этом процессе. Взамен утраченной букетной посадки старинных дубов на том же самом месте, рядом со скульптурой Геракла, высадили 15-летние дубки, выращенные в российском питомнике. В новом «букете», как и в прежнем, четыре дерева. – Букетная посадка – сложнейший ландшафтный прием и один из самый ценных ландшафтных элементов пейзажного парка. Ее особенность в том, что деревья расходятся из одной точки под одинаковым углом, образуя своеобразный букет. Это позволяет создать иллюзию объема, которую может дать только возрастное дерево. Рост под уклоном – не физиологично для дерева, поэтому такая посадка нуждается в закреплении особой конструкцией. Специалисты разработают ее индивидуально для нашей посадки. Она станет гарантией того что композиция из дубов будет радовать глаз на протяжении столетий, – говорит главный хранитель парков ГМЗ «Царское Село» Ольга Филиппова. Нынешней зимой музей вынужден был расстаться с «букетом» 200-летних деревьев, но перед этим не одно десятилетие делал всё возможное, чтобы эти деревья сохранить. 20 лет назад для букетной посадки возле Камероновой галереи была разработана индивидуальная система каблинга. Этот метод укрепления стволов и крупных ветвей с помощью специальных тросов позволяет предотвратить расколы деревьев, их падение или повреждение в результате ветров, снеговой нагрузки и старения древесины. В данном случае трос от каждого дерева вывели на кольцо в центр, равномерно распределяя нагрузку. Это позволило максимально продлить жизнь дубам. Четыре дерева, специально посаженные близко под наклоном, создавали впечатление объемной пышной кроны. Недавнее обследование выявило необратимое поражение их корневых систем гнилью. «Умышленный» наклон дубов составлял больше 30 градусов, а их масса и возраст были значительны. Кроме того все старовозрастные деревья царскосельских парков имеют повреждения, полученные в Великую Отечественную войну – хранят в древесине осколки военных снарядов, что тоже негативно влияет на их состояние. Спасти деревья было уже невозможно. Чтобы обеспечить безопасность посетителей парка, экспертный совет принял единственно возможное в данной ситуации решение. КГИОП Петербурга выдал разрешение на снос дубов. Всего в трех парках музея более 10 тысяч исторических деревьев. После ландшафтной инвентаризации каждое имеет номер, а около сотни наиболее ценных – специальные «древесные паспорта». Деревья-старожилы регулярно проходят профилактические обследования, в том числе компьютерную томографию стволов и корневых систем. Фото: ГМЗ "Царское Село", автор - Екатерина Новак ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5946</t>
+  </si>
+  <si>
+    <t>✨ Делимся радостной новостью. Указом президента Российской Федерации директору нашего музея Ольге Владиславовне Таратыновой присвоено почетное звание "Заслуженный работник культуры Российской Федерации". Награда присуждена за вклад в развитие отечественной культуры и искусства, многолетнюю плодотворную деятельность. Ольга Владиславовна возглавляет музей с 2008 года. «Царское Село» – один из самых востребованных музеев страны. Практически каждый год мы открываем для посетителей объекты и интерьеры после завершения реставрации. Одна из недавних жемчужин – личные комнаты Екатерины II в Зубовском флигеле Екатерининского дворца. 29 апреля примет первых посетителей новая постоянная экспозиция в отреставрированной Пенсионерной конюшне, в начале июня – возрожденный Китайский зал. Музей неоднократно становился лауреатом престижных российских и международных конкурсов. Поздравляем и гордимся! Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5945</t>
+  </si>
+  <si>
+    <t>🐴 Друзья, прекрасная новость. 29 апреля откроется для посетителей новая постоянная экспозиция «Царские лошади. Жизнь после службы». Это означает, что исторический комплекс, включающий павильон «Пенсионерная конюшня» XIX века и самое большое в мире захоронение императорских лошадей, впервые после Великой Отечественной войны полностью отреставрирован и станет доступен для посещения. Пенсионерная конюшня была специально предназначена для лошадей, не способных нести дальнейшую службу «по старости и слабости своей». Павильон строился в 1827-1830 годах по проекту архитектора Адама Менеласа. На прилегающей территории захоронены более 120 лошадей российских императоров. 🐴 Все подробности – на следующей неделе. Видео: ГМЗ «Царское Село», Светлана Гриб, Таисия Гриб ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>22.04.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5944</t>
+  </si>
+  <si>
+    <t>🌞 Северное солнце. 24-26 апреля Ближайшие выходные – последние, когда выставку «Северное солнце» можно посетить отдельно от основного маршрута по Екатерининскому дворцу. Вход со стороны Собственного садика Екатерининского парка будет работать с пятницы по воскресенье (24-26 апреля). В субботу для посетителей пройдут две обзорные экскурсии по выставке – в 14 и 16 часов. Присоединиться можно по входному билету на «Северное солнце» (при покупке нужно выбрать билет на 14.00, либо на 16.00). Билеты на сайте. Напомним, что работа этой красивой и необычной выставки продлена до 11 мая. В экспозиции представлены придворные платья и мундиры представителей императорского Двора из собрания нашего музея, а также головные уборы жительниц Русского Севера из фондов Каргопольского музея, всего – более 60 предметов. Они стали иллюстрацией развития народного художественного промысла – золотошвейного ремесла. 0+ ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>22.04.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5938</t>
+  </si>
+  <si>
+    <t>🌱Говорят – грядут холода и ветра. А мы пока в полном упоении бродим по паркам и не можем скрыть эмоции – красота! Фото: ГМЗ «Царское Село», автор – Екатерина Новак ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>21.04.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5937</t>
+  </si>
+  <si>
+    <t>✨ «Благочестивое барокко» – так называется авторская экскурсия Виктории Кучиной по Екатерининскому дворцу. Речь пойдет о тайнах и деталях убранства Дворцовой церкви. На экскурсии расскажут о религиозных традициях русского императорского двора XVIII века. Главная героиня – императрица Елизавета Петровна. По её повелению во дворце возвели храм Воскресения Христова. Церковь освятили 270 лет назад, летом 1756 года. Над её созданием трудились выдающиеся архитекторы русского барокко – Савва Чевакинский и Франческо Растрелли; над художественным оформлением работали известные живописцы XVIII века. Церковь Воскресения Христова – не только памятник архитектуры, но и памятник духовной культуры. Здесь в течение двух веков проходили торжественные богослужения во время пребывания императорского Двора в Царском Селе. ✨ Когда – 25 апреля, 16.30 ✨ Сбор – Екатерининский дворец, вход на маршрут № 3 (под Лицейской аркой) ✨ Продолжительность – 80 минут ✨ Стоимость – 1300 рублей ✨ Билеты на сайте ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>20.04.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5936</t>
+  </si>
+  <si>
+    <t>🌱 Апрель и солнце, люди и птицы – в нашем видео. Видео: ГМЗ «Царское Село», Светлана Гриб ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>20.04.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5935</t>
+  </si>
+  <si>
+    <t>⚡️ Врываемся в новую рабочую неделю. За фото благодарим нашего коллегу Илью Шепелева. ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>19.04.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5926</t>
+  </si>
+  <si>
+    <t>«Для меня значение имеет только любовь, и я имею дело только с теми вещами, которые крутятся вокруг неё». Марк Шагал Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>18.04.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5920</t>
+  </si>
+  <si>
+    <t>🌞 Продолжаем рассказ о женских головных уборах из собрания Каргопольского музея, которые вошли в экспозицию «Северного солнца» (выставка 0+). Сегодня поговорим о кокошнике. О перевязках – девичьих праздничных головных уборах Каргополья – мы писали здесь. Напомним, что увидеть шедевры золотошвейного искусства в Екатерининском дворце можно до 11 мая. Среди кокошников, украшенных бисером и жемчугом, нередко встречаются именные. Как правило, на паушах (боковых наушниках) таких кокошников золотными нитями вышиты две пары букв. Первая из них «К» – начальная буква слова кокошник, остальные – инициалы владелицы. Также на паушах могли быть вышиты по две или три одинаковые буквы. Реже встречаются кокошники с инициалами на заднике. На выставке – три именных каргопольских кокошника, но только у одного из них известно имя владелицы. Этот кокошник мастерицы изготовили для свадьбы Любови Ивановны Ершовой, жительницы деревни Кондратовской Калитинской волости Каргопольского уезда. На паушах кокошника, расшитых бисером, видим буквы: справа – «КЛ», слева – «NЕ». Буквы выполнены в технике золотного шитья по карте, когда стежки кладутся на узор, вырезанный из картона или плотной бумаги. Вероятно, при работе мастерица ошиблась, перевернув подложку из картона с буквой «И», которая в результате оказалась вышитой в зеркальном отображении. Этот кокошник выделяется среди других уборов тяжёлой длинной поднизью – многорядной сеткой из бисера. Верхняя – жемчужная, нижние – бисерные. По краю жемчужной сетки размещены перламутровые плашки. Над поднизью пришит жгутик, сплетённый из нитей с жемчугом. Такой декоративный элемент встречается лишь на двух кокошниках в собрании Каргопольского музея. Нижний край паушей обрамляет узкая сетка из бисера и жемчуга. Донце, сшитое из полос галуна (широкой золотной ленты), в передней части дополнено фрагментом сплошного золотного шитья вприкреп. Золотная нить и бить крепились к лицевой стороне изделия рабочей нитью, которая выходила с изнаночной стороны на лицевую, чтобы обхватить нить или бить, и уходила снова на изнаночную. В оформлении задней части кокошника есть свои особенности. Низ задника выполнен из галуна с растительным узором. Верхняя и боковые части задника декорированы цветочным орнаментом, шитым золотным шнуром и битью (тонкой металлической полоской). Узор из цветов обрамляет полукруглые фестоны (декоративные волнистые края) с выпуклыми розетками внутри. Изображения: 1-3 Кокошник Любови Ивановны Ершовой из коллекции Каргопольского музея на выставке “Северное солнце”. Фото: ГМЗ “Царское Село”, Екатерина Новак 4-6. Кокошник Любови Ивановны Ершовой. Вторая половина XIX – начало XX века. Олонецкая губерния, Каргопольский уезд, Калитинская волость. Из коллекции Каргопольского музея. Фото: Каргопольский музей, Николай Гернет</t>
+  </si>
+  <si>
+    <t>17.04.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5919</t>
+  </si>
+  <si>
+    <t>🌹 Друзья, ещё есть возможность посетить авторские экскурсии Юлии Мешковой «ОТМА: четыре царственные розы». Они пройдут 18 и 19 апреля в Александровском дворце https://t.me/tsarskoe_selo/5866</t>
+  </si>
+  <si>
+    <t>17.04.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5918</t>
+  </si>
+  <si>
+    <t>Я полюбил тебя, лишь увидал впервые. Я помню, шел кругом ничтожный разговор, Молчала только ты, и речи огневые, Безмолвные слова мне посылал твой взор. За днями гасли дни. Уж год прошел с тех пор. И снова шлет весна лучи свои живые, Цветы одели вновь причудливый убор. А я? Я все люблю, как прежде, как впервые. И ты по-прежнему безмолвна и грустна, Лишь взор твой искрится и говорит порою. Не так ли иногда владычица-луна Свой лучезарный лик скрывает за горою,- Но и за гранью скал, склонив свое чело, Из тесной темноты она горит светло. Константин Бальмонт</t>
+  </si>
+  <si>
+    <t>16.04.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5917</t>
+  </si>
+  <si>
+    <t>✨ Казаки на службе царю и Отечеству. Видеоэкскурсия. Часть третья Продолжаем видеоэкскурсию по выставке «Казаки на службе царю и Отечеству. XVI век – 1917 год». В третьей части начальник военно-исторического отдела нашего музея Дмитрий Клочков расскажет об истории казачьей гвардии. «Казаки на службе царю и Отечеству. XVI век – 1917 год» стали одной из главных выставок музея в 2025 году. Экспозиция в Камероновой галерее объединила более 900 предметов из собраний 13 музеев и архивов, шести частных коллекций. Их география охватила практически всю Россию: Москва, Петербург, Гатчина, Новочеркасск, Екатеринбург, Оренбург, Хабаровск. Это видео в высоком качестве смотрите в: 💙 ВК ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube Предыдущие части: первая, вторая Видео: ГМЗ «Царское Село», 2025 ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>16.04.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5908</t>
+  </si>
+  <si>
+    <t>✨ Ассоциации-2026 «Ассоциации» – одно из главных событий нашего музея – пройдут в этом году 27 июня и объединят дизайнеров одежды из разных российских городов. В шестнадцатый раз музей представит яркий спектакль моды под открытым небом на фоне архитектурных шедевров и парковых пейзажей. Впервые постановщиком арт-проекта выступит известный театральный режиссер Алексей Франдетти. Тема 2026-го – «Красота объединяет». В Год единства народов России театрализованные модные показы сделают акцент на многополярности российской культуры, обращении к традиционным техникам и мотивам. Музей предоставит слово представителям модной индустрии из Москвы, Казани, Мурманска и Нижнего Новгорода. Они специально создадут коллекции для «Ассоциаций», в течение дня их несколько раз покажут в самых красивых уголках Екатерининского парка. Более десяти лет подряд музей приглашал к участию в «Ассоциациях» известных петербургских дизайнеров одежды, в том числе Татьяну Парфенову, Татьяну Котегову, Лилию Киселенко, Стаса Лопаткина, Яниса Чамалиди, Леонида Алексеева, Елену Бадмаеву. В прошлом году формат полностью изменился – в проекте заявили о себе модельеры из разных регионов страны. 📷 Фото «Ассоциаций» разных лет: ГМЗ «Царское Село», автор – Руслан Шамуков</t>
+  </si>
+  <si>
+    <t>15.04.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5907</t>
+  </si>
+  <si>
+    <t>🌞 Северное солнце. 18-19 апреля В ближайшие выходные «Северное солнце» ждёт посетителей всех возрастов. Напомним, работа выставки продлена до 11 мая. 0+ 18 апреля, суббота 🌞12.00 – Интерактивная программа «Раз – шажок, два – стежок». Мастер-класс «Золотая канитель», изготовление закладки с вышивкой золотой нитью (6+). Юные посетители с помощью тактильных экспонатов раскроют секреты золотного шитья, увидят отличительные особенности нитей и канителей, узнают историю старинных головных уборов Каргополя, тайны парадных платьев и значение слов «очелье» и «пауши», а затем примерят головные уборы жительниц Севера. Вторая часть программы – мастер-класс в детском центре музея, где гости создадут свои произведения, вдохновившись красотой золотного шитья. Билеты на сайте 🌞 14.00 – Экскурсия по выставке. Присоединиться можно по входному билету на «Северное солнце» (при покупке нужно выбрать билет на 14.00). Билеты на сайте 🌞 16.00 – Экскурсия по выставке. Присоединиться можно по входному билету на «Северное солнце» (при покупке нужно выбрать билет на 16.00). Билеты на сайте 🌞 17.00 – Лекция исследователя истории костюма в кино, кандидата искусствоведения Дины Харьковой (ВГИК) о роли костюмов в создании образов на примере отечественного кинематографа XX века. Как подлинные костюмы попадали на съемочную площадку? Что общего у автомобильного герметика и золотного шитья? «Фунтик», «крутилка» и другие секреты создания костюмов в наших любимых фильмах. Как работали художники по костюмам над созданием исторических образов - от "Ивана Грозного" Сергея Эйзенштейна до "Русского ковчега" Александра Сокурова. По билету на выставку. Билеты на сайте 19 апреля, воскресенье 🌞 12.00 – Арт-медиация для детей с родителями. Это не экскурсия и не лекция, а разговор, исследование, приключение. Вместе с детьми медиатор рассматривает, удивляется, задает вопросы и ищет ответы. На выставке «Северное солнце» дети попробуют научиться «читать» одежду и понимать – что она может рассказать о семейном положении, статусе при дворе, древних суевериях. Вход для детей – по билету на программу; взрослые – по входному билету на выставку. Билеты на программу – на сайте ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>15.04.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5906</t>
+  </si>
+  <si>
+    <t>🌞 Сидим. Думаем. Щуримся на солнце. Фото: ГМЗ "Царское Село", автор - Светлана Гриб ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>14.04.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5896</t>
+  </si>
+  <si>
+    <t>"Я к вам травою прорасту, Попробую к вам дотянуться, Как почка тянется к листу Вся в ожидании проснуться" Весна в Екатерининском парке. Фото: ГМЗ "Царское Село", Светлана Гриб, Екатерина Новак ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>13.04.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5890</t>
+  </si>
+  <si>
+    <t>✨ Скульптура снимает зимнюю одежду Один из самых трепетных весенних моментов: парковую скульптуру освобождают от защитных зимних футляров. Сегодня предстали во всем великолепии статуи XVIII века на Эрмитажной аллее Екатерининского парка, среди них – «Великолепие», «Мир», «Примавера», «Персей», «Борей» и «Вакх». Следующий этап – скульптура со стороны парадного плаца Екатерининского дворца, у павильона «Грот», знаменитая «Девушка с кувшином». Весь процесс занимает порядка двух недель, в итоге посетители увидят более 70 объектов в Екатерининском и Александровском парках. В их числе – греческие герои, аллегории, нимфы и мифологические существа. Завершится весенний цикл открытием Мраморного фонтана в Екатерининском парке. – В этом году первыми зимние короба мы сняли со 123 захоронений императорских лошадей рядом с Пенсионерной конюшней. Здесь погребены кони, которые ходили под седлом российских императоров. Первое захоронение датируется 1834 годом, последнее – 1915-м. Надгробия из известняка – их отреставрировали и воссоздали в прошлом году – благополучно перенесли холода, – говорит хранитель скульптуры Наталья Лансере. В коллекции музея заповедника представлены мраморные, бронзовые, гальванопластические и чугунные статуи, бюсты, мраморные и гранитные пьедесталы и вазы, а также три античные мозаики I–III веков н. э. Особая гордость собрания — венецианская декоративная скульптура первой четверти XVIII века. Большинство произведений посвящено мифологическим персонажам и аллегориям: среди авторов – Антонио Тарсиа, Пьетро Баратта, Джованни Бонацца, Бортоло Модоло, Джованни Дзордзони, Джузеппе Дземиниани. Мраморный фонтан — единственный большой фонтан в ГМЗ «Царское Село». Он сооружён в Собственном садике Екатерининского парка в 1866 году по проекту архитектора Александра Видова и скульптора Грациозо Ботта. Восьмиугольный бассейн с вазами кашпо на углах и большая чаша в центре выполнены из белого каррарского мрамора мастерами Петергофской гранильной фабрики. В 2018 году фонтан отреставрировали. В теплое время года посетители любуются струями воды под звуки классической музыки. Напомним, что музей начинает высокий сезон 20 апреля, он продлится до 18 октября. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>12.04.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5889</t>
+  </si>
+  <si>
+    <t>✨ Семь лет назад, 12 апреля 2019-го, после реставрации открылась для посетителей церковь Воскресения Христова Екатерининского дворца. На церемонии закладки Дворцовой церкви 8 августа 1745 года присутствовала императрица Елизавета Петровна. Надпись об этом сохранилась на медной доске, обнаруженной в алтаре дворцового храма при восстановлении его интерьера после пожара 1820-го. Ещё одна символичная дата – 30 июля 1756 года, когда церковь освятили, теперь считается днём рождения Большого царскосельского (Екатерининского) дворца. В церкви работали известные живописцы XVIII века: Георг Кристоф Гроот, Иоганн Вебер, Георг Каспар Преннер, Мина и Федот Колокольниковы, Иван Аргунов, Джузеппе Валериани. После пожара 1820 года архитектор Василий Стасов привлёк к восстановлению живописного убранства профессоров Академии художеств Василия Шубуева, Алексея Егорова, Дмитрия Антонелли. Во время Великой Отечественной войны дворцовая церковь серьезно пострадала от разрушений и разграблений. Живописное убранство храма было почти полностью утрачено – из 114 образов сохранилось только три, от плафонов остались фрагменты. Масштабная реставрация – первая за полтора века – велась несколько лет. Все необходимые средства выделила компания «Газпром». Исторический интерьер возрождали специалисты Царскосельской янтарной мастерской – позолотчики, лепщики, резчики, живописцы – всего 350 специалистов. Увидеть церковь Воскресения Христова можно на отдельном маршруте по Екатерининскому дворцу, он включает также апартаменты императора Павла I. Режим работы: ежедневно, с 10 до 18 (касса и вход – до 16.45). Выходной – четверг. Вход – у Лицейской арки. ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>12.04.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5888</t>
+  </si>
+  <si>
+    <t>🌸🐣 Со светлым праздником Пасхи! 🖼 Изображение: Пасхальная открытка. Начало XX века. Из коллекции ГМЗ «Царское Село» ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>11.04.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5882</t>
+  </si>
+  <si>
+    <t>🌞Наше «Северное солнце» светит в Екатерининском дворце уже два месяца. Автор идеи выставки – директор музея Ольга Таратынова, авторы концепции – Яна Жиляева и Наталья Плеханова, художник – Юрий Сучков. В нашей экспозиции головные уборы жительниц Русского Севера (из каргопольского собрания) объединились с придворными платьями и мундирами представителей императорского Двора (из царскосельской коллекции). И это поистине – триумф золотошвейного ремесла. Сегодня расскажем историю, которая предшествовала путешествию раритетов из Каргопольского музея в Петербург. Итак, в 2022-м было «Дивование. Открытие Севера», этот художественный проект придумала создатель и руководитель фонда «Дорогами Ломоносова» Наталья Плеханова. Почему «Дивование»? У жителей Русского Севера это слово было в ходу и означало «любование». Четыре года назад на выставке в Каргополе посетители увидели «золотные платы», кокошники, девичьи головные уборы, полные костюмные комплексы. Позже к проекту присоединились Эрмитаж, петербургский Музей театрального искусства (они представили раритеты, связанные с темой Русского Севера) и современные художники. Так что в Каргополе традиционные головные уборы оказались в контексте современных художественных тенденций и шедевров начала XX века. В 2024-м наш музей выступил партнером проекта «Дороги русского Просвещения» – на выставку в Каргополь мы отправили редкие предметы XVIII века, в том числе личные вещи императрицы Екатерины II. Экспозиция рассказывала о мечтах Екатерины II об устройстве в России городов с «разумной» планировкой, о попытке преобразовать городскую среду и тех инициативах, которые в столице разрабатывались для далеких русских провинций. Именно там, в запасниках музея, мы увидели наряды каргополок, головные уборы и золотное шитье, от которого захватывает дух. От идеи до воплощения прошло меньше двух лет. В феврале 2026-го в Екатерининском дворце взошло «Северное солнце». Интерес к выставке такой горячий, что ее продлили до 11 мая. Приходите, приезжайте, прилетайте! Фото: ГМЗ "Царское Село", автор - Екатерина Новак ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>10.04.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5875</t>
+  </si>
+  <si>
+    <t>❤️ Друзья, верим в теорию шести рукопожатий и надеемся на вашу помощь. Наш музей получил несколько чёрно-белых фотографий. Их передала Инна Георгиевна Локотникова – ведущий библиотекарь Центральной библиотеки имени М. Ю. Лермонтова. На снимках – раскопки у павильонов «Нижняя ванна» в Екатерининском парке и «Арсенал» в Александровском парке в 1991 году. В них участвовали учащиеся и педагоги историко-краеведческого клуба «Ленинградец» (сейчас – «Петрополь») Дворца творчества юных под руководством археолога Виктора Абрамовича Коренцвита. Из того, что нам известно: на общей фотографии в центре – краевед и историк Владимир Ильич Аксельрод, на тот момент методист ДТЮ. Среди участников раскопок, запечатленных на фото, – педагоги Дворца творчества юных Инна Локотникова и Наталья Львова. Мы надеемся, что кто-то узнает себя или своих знакомых на этих снимках и расскажет нам о том, как проходили раскопки. В этом случае напишите, пожалуйста, на почту referent@tzar.ru ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>10.04.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5874</t>
+  </si>
+  <si>
+    <t>Друзья, в продаже есть билеты на авторскую экскурсию на завтра https://t.me/tsarskoe_selo/5861</t>
+  </si>
+  <si>
+    <t>10.04.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5873</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 82-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5872</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 82 В этом выпуске – о летнем режим работы; о продлении выставки «Северное солнце»; об экспозиции на ВДНХ; об архиве Елизаветы Николаевны Матвеевой; о видеоэкскурсии по выставке «Казаки на службе царю и Отечеству». 🔸 Слушайте нас на всех популярных платформах ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>09.04.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5871</t>
+  </si>
+  <si>
+    <t>✨ Казаки на службе царю и Отечеству. Видеоэкскурсия. Часть вторая Продолжаем видеоэкскурсию по выставке «Казаки на службе царю и Отечеству. XVI век – 1917 год». Во второй части начальник военно-исторического отдела нашего музея Дмитрий Клочков расскажет об обмундировании, вооружении и снаряжении казаков. Выставка «Казаки на службе царю и Отечеству. XVI век – 1917 год» стала одной из главных выставок музея в 2025 году. Экспозиция в Камероновой галерее объединила более 900 предметов из собраний 13 музеев и архивов, шести частных коллекций. Их география охватила практически всю Россию: Москва, Петербург, Гатчина, Новочеркасск, Екатеринбург, Оренбург, Хабаровск. Это видео в высоком качестве смотрите в: 😄 ВК ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube Первый выпуск смотрите здесь. Видео: ГМЗ «Царское Село», 2025 ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>09.04.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5868</t>
+  </si>
+  <si>
+    <t>⚡️⚡️⚡️ Друзья, редкие кадры: в объектив попала наша знаменитая Лола. Судя по фото – она по-прежнему улыбчивая, упитанная и оптимистично настроенная. Всем передаёт царскосельский привет! ❤️ За фото благодарим Аню Анемону ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>08.04.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5867</t>
+  </si>
+  <si>
+    <t>🌞 Северное солнце. 11-12 апреля В ближайшие выходные «Северное солнце» ждёт посетителей всех возрастов. 11 апреля, суббота 🌞 14.00 – Экскурсия по выставке. Присоединиться можно по входному билету на «Северное солнце» (при покупке билета нужно выбрать билет на 14.00). Билеты на сайте 🌞 15.00 – Мастер-класс «Золотая нить» (проводит молодёжный совет музея). Под руководством специалиста гости создадут особое украшение для сумки – аксессуар, который будет напоминать об искусстве русского Севера. Билет на мастер-класс включает возможность самостоятельного посещения выставки. Билеты на сайте 🌞 16.00 – Экскурсия по выставке. Присоединиться можно по входному билету на «Северное солнце» (при покупке билета нужно выбрать билет на 16.00). Билеты на сайте 12 апреля, воскресенье 🌞 14.00 – Интерактивная программа «Раз – шажок, два – стежок». Мастер-класс «Жемчужные реки – златые берега», изготовление подвеса в технике «бисероплетение» (6+). Юные посетители с помощью тактильных экспонатов раскроют секреты золотного шитья, увидят отличия нитей и канителей, узнают историю старинных головных уборов Каргополя, тайны парадных платьев и значение слов «очелье» и «пауши», а затем примерят головные уборы жительниц Севера. Вторая часть программы – мастер-класс в детском центре музея, где гости создадут свои произведения, вдохновившись красотой золотного шитья. Билеты на сайте ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>08.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5866</t>
+  </si>
+  <si>
+    <t>🌹 Друзья, рады сообщить, что по вашим многочисленным просьбам 18 и 19 апреля в Александровском дворце пройдут дополнительные авторские экскурсии Юлии Мешковой «ОТМА: четыре царственные розы». Они станут частью акции «Международные дни домов-музеев», которую поддержал ИКОМ России. Билеты – на нашем сайте. Экскурсия посвящена дочерям Николая II и Александры Фёдоровны – великим княжнам Ольге, Татьяне, Марии и Анастасии. Посетители узнают об их характерах и увлечениях, о трогательных взаимоотношениях между сестрами, а также о письмах, которые они подписывали ОТМА – первыми буквами имен. 🌹 Когда – 18 и 19 апреля, 16.45 🌹 Сбор – в вестибюле Александровского дворца 🌹 Продолжительность – 60 минут 🌹 Стоимость – 1100 рублей 🌹 Билеты на сайте #IHMD2026 #HouseMuseumDays ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>08.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5865</t>
+  </si>
+  <si>
+    <t>⚠️ Друзья, в связи с неблагоприятными погодными условиями – усилением ветра – мы вынуждены сегодня закрыть на вход Екатерининский и Александровский парки. Мы также настоятельно рекомендуем воздержаться от посещения Баболовского парка. Вход в Екатерининский дворец – через Церковные ворота по Парадному плацу. ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>07.04.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5862</t>
+  </si>
+  <si>
+    <t>📚 Наш музей получил в дар личный архив Елизаветы Николаевны Матвеевой (1907–1972), чья профессиональная жизнь до и после Великой Отечественной войны была связана с дворцами-музеями города Пушкина. 18 документов и 8 фотографий передала внучка Елизаветы Николаевны — Эмилия Болиславовна Скобинская, которая продолжает семейную традицию и сейчас работает внештатным музейным экскурсоводом. Елизавета Николаевна родилась в 1907-м в Санкт-Петербурге. В 1931-м окончила курсы по подготовке экскурсоводов, организованные Обществом пролетарского туризма и экскурсий при Областном совете Ленинграда, и стала работать экскурсоводом во дворцах-музеях Детского Села (с 1937 года — города Пушкина). Она разработала темы нескольких экскурсионных маршрутов, в том числе, «Свержение самодержавия» и «Расцвет дворянской монархии XVIII века». Кроме того, Елизавета Николаевна принимала активное участие в создании выставки «Героическая оборона Петрограда 1919 года» в Александровском дворце, посвященной советско-финскому конфликту 1918–1920 годов. Елизавету Николаевну высоко ценили в музее. Об этом может свидетельствовать запись за 1935 год в ее Трудовом списке: «Объявлена благодарность и премирована шелк кост за высокое качество проводимых экскурсий. Четкая работа и примерн дисциплиниров произв. достижений». С начала Великой Отечественной войны участвовала в подготовке музейных ценностей к эвакуации, была на оборонных работах в Пушкине, Александровке, Антропшино. Эмилия Скобинская сообщила, что «…в конце июля бабушка отправила дочь Риту, которой в мае исполнилось 13 лет, в город Сарапул (Удмуртия) вместе с одним из эшелонов, увозивших ящики с ценным музейным грузом. Спустя два месяца с начала войны туда уходила пятая партия ящиков — в общей сложности более 70, собранных в разных пригородных музеях. В Ленинграде оставались бабушкины сестры со своими семьями, мать и сестра деда с детьми, и только моя мама находилась далеко от них в Сарапуле. На общем семейном совете было решено: уж коль судьба посылает такое тяжелое испытание, как война, то лучше пережить его всем вместе, поэтому бабушка решила поехать вместе с грузом музейных предметов и привезти дочь обратно в Ленинград...». 22 августа 1941 года Дирекция дворцов-музеев командировала Матвееву в Сарапул с музейными ценностями. Как пишет сама Елизавета Николаевна в автобиографии, доставив ценности до места хранения, она «пыталась проехать в Ленинград обратно, но в сентябре пропуска уже не было». Из-за отсутствия какой-либо штатной должности в Сарапульском хранилище музейных фондов Матвеева поступила на работу комендантом Квартирно-эксплуатационной части в воинской части, затем, в связи с сокращением штатной единицы, была уволена и работала на огороде в подсобном хозяйстве. В 1942 году она стала председателем месткома в порту «Камбарка», где проработала до 1944 года. В сентябре 1944-го Елизавету Николаевну перевели в Ленинград на должность инспектора по кадрам в Ленречстрой при Северо-Западном речном пароходстве. В апреле сорок пятого ей удалось вернуться на работу в Пушкинские дворцы-музеи на должность научного сотрудника. С 1948-го – она водит экскурсии на выставке «Чесменская победа». В послевоенный период Елизавета Николаевна разработала экскурсию по Екатерининскому парку, собирала материал для реставрации павильонов «Концертный зал», «Кухня-руина», «Зал на острову», ездила в командировки по опознанию и розыску музейных ценностей в Эстонию и Псков, участвовала в проведении парковых гуляний и других мероприятий. В ноябре 1945 года награждена медалью «За доблестный труд в Великой Отечественной войне 1941–1945 гг.». Среди материалов, полученных в дар, особую ценность представляют документы, датированные 1941–1946 годами. На переданных музею фотографиях – Елизавета Николаевна с членами семьи и коллегами. На групповых снимках есть сотрудники пушкинских дворцов-музеев, изображений которых раньше не было в коллекции музея. По материалам статьи Ирины Распоповой, научного сотрудника, хранителя музейной коллекции «Рукописные материалы» Фото: ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>07.04.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5861</t>
+  </si>
+  <si>
+    <t>✨ Приглашаем на авторскую экскурсию Марии Мазиной «Пасха в Александровском дворце». Она пройдёт дважды – 11 и 18 апреля. Начало в 16 часов. Какие традиции празднования Пасхи существовали в семье императора Николая II; как проходила предпраздничная подготовка; куда ходили на церковные службы; как император поздравлял родных, войска и прислугу – об этом можно узнать на экскурсии. Гостям расскажут о пасхальных концертах и открытках, истории праздника милосердия (праздника «Белого цветка»), пасхальных днях 1917-го и 1918-го – трагических для императорской семьи. ✨ Когда – 11 и 18 апреля, 16.00 ✨ Сбор – в вестибюле Александровского дворца ✨ Продолжительность – 90 минут ✨ Стоимость – 1500 рублей ✨ Билеты на сайте ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>06.04.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5860</t>
+  </si>
+  <si>
+    <t>⚡️ Друзья, 20 апреля музей переходит на летний режим работы. Стоимость билетов в Екатерининский парк и Екатерининский дворец, а также на все другие объекты не повысится. В Александровский и Баболовский парки на протяжении всего года вход – свободный. Екатерининский парк – шедевр ландшафтной архитектуры, памятник, находящийся под охраной ЮНЕСКО, музей под открытым небом. Вход в него платный только в высокий сезон. Все льготы, предусмотренные федеральным законодательством, сохранены. Более десяти категорий посетителей имеют право бесплатного входа. Сохраняется специальная еженедельная льгота для пенсионеров: бесплатный вход в Екатерининский парк по вторникам. Все постоянно действующие объекты музея можно увидеть по Пушкинской карте (посетители от 14 до 22 лет) и по карте «Серебряный возраст». Сохраняются бесплатные часы: утром и вечером вход в Екатерининский парк – свободный: до 9.00 и после 19.00. Действует система абонементов, при этом разовое посещение обходится дешевле. По-прежнему в высоком сезоне будут действовать комплексные билеты, включающие знакомство с двумя и тремя объектами. Это обойдется дешевле, чем посещать каждый по отдельности. Варианта – три: Александровский дворец и Ратная палата; Ратная палата и павильон «Арсенал»; Александровский дворец, Арсенал, Ратная палата. Среди выставок, которые откроются в ближайшее время – «Бессмертный полк музея-заповедника “Царское Село”»; «Подарок шаха»: коллекция князя П.Д. Салтыкова и посольство Хосрова-мирзы 1829 года»; «Мемориальные вещи великого князя Михаила Павловича»; «Флот России в Великой войне». Подробности обязательно сообщим. Высокий сезон продлится до 18 октября. ✨ Мы в МАХ</t>
+  </si>
+  <si>
+    <t>05.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5850</t>
+  </si>
+  <si>
+    <t>В Александровском парке случаются неожиданные встречи: белка неспешно завтракает орехом, а из прошлогодней листвы выныривает белая ласка. Подробности – в нашем видео. Видео: ГМЗ «Царское Село», Светлана Гриб ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>04.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5849</t>
+  </si>
+  <si>
+    <t>Цвет небесный, синий цвет, Полюбил я с малых лет. В детстве он мне означал Синеву иных начал. И теперь, когда достиг Я вершины дней своих, В жертву остальным цветам Голубого не отдам. Он прекрасен без прикрас. Это цвет любимых глаз. Это взгляд бездонный твой, Напоённый синевой. Это цвет моей мечты. Это краска высоты. В этот голубой раствор Погружен земной простор. Это легкий переход В неизвестность от забот И от плачущих родных На похоронах моих. Это синий негустой Иней над моей плитой. Это сизый зимний дым Мглы над именем моим. Николай Бараташвили 1841 Перевод Бориса Пастернака Фото: ГМЗ «Царское Село», Святослав Новиков ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5848</t>
+  </si>
+  <si>
+    <t>В царскосельской лазоревке есть все краски весеннего пейзажа: ярко-синего неба, молочно-белых облаков, янтарного солнца. Лёгкая, звонкая и бойкая — как наступивший апрель. Всем хороших выходных! Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5842</t>
+  </si>
+  <si>
+    <t>✨ Друзья, будем вам рассказывать о праздничных головных уборах из собрания Каргопольского музея, которые вошли в экспозицию «Северного солнца» (0+). Напомним, что увидеть шедевры золотошвейного искусства в Екатерининском дворце можно до 11 мая. Сегодня говорим о перевязке – девичьем праздничном и свадебном головном уборе Каргополья второй половины XIX - начала XX века. Это широкий обруч на твёрдой основе из картона или бересты, обшитый позументом – декоративной тесьмой с металлической нитью, иногда в сочетании с шёлковыми тканями. К перевязке крепились ленты-флажки из шёлка или атласа, они спускались по спине. Такая форма головного убора обусловлена тем, что девушки могли позволить себе не скрывать волосы, демонстрируя их красоту – носили их распущенными или заплетали в одну косу. ✨ Перевязки из разных волостей Каргопольского уезда имеют свои особенности. В Каргополе и соседних волостях перевязки украшали длинной поднизью – это многорядная сетка из бисера. Верхнюю сетку часто выполняли из жемчуга. Поднизь пришивалась по изогнутой подковообразной линии, обрамленной перламутровыми плашками. В центре перевязку украшали шестилепестковой розеткой, шитой жемчугом. В северных волостях, вдоль Архангельского тракта, встречаются другие решения. Здесь перевязки декорировали узорами с лепестковыми розетками на фоне шитья позолоченной битью (тонкой металлической нитью) короткой поднизью в виде волнообразного ажурного волана из стеклянных перламутровых бусин, имитирующих жемчуг, реже из бисера. Края перевязок оформляли полукруглыми фестонами – декоративными зубчатыми или волнистыми краями – шитыми золотным шнуром с бусом или бисером. ✨ В южных и юго-западных волостях предпочитали перламутр, который в ажурных воланах переливался мерцающим блеском. Встречаются и более сложные варианты: с вышивкой бисером и стеклярусом, с канителью (тонкой витой металлической нитью) шнуром, фольгой, бахромой и даже цветами из папиросной бумаги. В коллекции Каргопольского музея перевязок сохранилось меньше, чем других головных уборов. Это связано с тем, что подобный праздничный и дорогой элемент наряда могла себе позволить не каждая девушка. Часто его брали на время – для свадьбы или большого праздника. ✨ Перевязка была символом торжества. В будни девушки носили простые ситцевые платки, завязывая их под подбородком. 📷 Изображения: 1.Перевязка. Конец XIX - начало XX века. Каргопольский уезд, Нифантовская волость, Полуборское с/о, д. Медвежья. Перевязка была сшита для Заросликовой Анны Владимировны. Из коллекции Каргопольского музея. Фото: ГМЗ «Царское Село», Екатерина Новак 2. Фрагмент выставки «Северное солнце». Фото: ГМЗ «Царское Село», Екатерина Новак 3. Перевязка. Конец XIX - начало XX века. Каргопольский уезд, Александровская волость, Конёвское с/о. Из коллекции Каргопольского музея 4. Тот же предмет. Фото: ГМЗ «Царское Село», Екатерина Новак 5,6. Перевязка. Вторая половина XIX века Каргопольский уезд. Собрание основателя музея Капитона Григорьевича Колпакова. Из коллекции Каргопольского музея</t>
+  </si>
+  <si>
+    <t>01.04.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5841</t>
+  </si>
+  <si>
+    <t>✨ Северное солнце. 4 апреля Друзья, обратите внимание: в сопроводительной программе к выставке «Северное солнце» произошла замена. Вместо арт-медиации пройдет кураторская экскурсия научного сотрудника нашего музея Юлии Ремизовой. Начало в 14 часов. Гости узнают о традициях золотошвейного искусства, головных уборах жительниц Русского Севера и особенностях придворного костюма. ✨ Билеты на сайте ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.04.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5832</t>
+  </si>
+  <si>
+    <t>🐦 День птиц Шутки в сторону: сегодня – День птиц. И это не чужой нам праздник. Какие птицы обитают в наших парках? Перечислить всех невозможно. Помимо привычных синиц, дятлов, поползней, есть зарянки, серые мухоловки, лесные завирушки. Знатоки встречали даже рябчика. Птицы у нас не просто наслаждаются жизнью, а контролируют размножение вредных насекомых. Тем самым создают баланс в экосистеме парков. А как они поют! Чистый восторг. 📷 За прекрасные фотографии благодарим друга всех пернатых — Ларису Белявскую. На фото: 1. сойка, 2. лазоревка, 3. малиновка, 4. скворец, 5. дятел, 6. зеленушка, 7. пищуха, 8. снегирь, 9. дрозд рябинник. ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>01.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5822</t>
+  </si>
+  <si>
+    <t>🌺 Друзья, встречаем апрель обоями-календарями для смартфонов. В них – пробуждение природы в царскосельских парках, солнце в дворцовых интерьерах и блеск золотного шитья. У каждой из десяти заставок – по шесть вариантов размещения календарей, чтобы подобрать подходящие под экраны ваших смартфонов, плюс – простые обои без календарей. 🔸 Скачать все варианты можно здесь или здесь Фото: ГМЗ «Царское Село» (1-4, 6, 8-9 – Екатерина Новак, 5, 7 – Светлана Гриб, 10 – Руслан Шамуков)</t>
+  </si>
+  <si>
+    <t>31.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5821</t>
+  </si>
+  <si>
+    <t>✨ Казаки на службе царю и Отечеству. Видеоэкскурсия. Часть первая Предлагаем вашему вниманию первую часть видеоэкскурсии по выставке «Казаки на службе царю и Отечеству. XVI век – 1917 год» – не все смогли ее увидеть летом прошлого года. Старт цикла из шести эпизодов символически приурочили к исторической дате – 31 (19) марта 1814 года союзные армии взяли Париж, наполеоновская Франция капитулировала. Русские казаки стали истинным «удивлением для Европы» – благодаря своему экзотическому внешнему виду, безумной храбрости в бою и нестандартному, с точки зрения европейцев, быту. В первом выпуске сотрудник военно-исторического отдела нашего музея Алексей Кондратьев расскажет о зарождении казачества. Выставка «Казаки на службе царю и Отечеству. XVI век – 1917 год» стала одной из главных выставок музея в 2025 году. Экспозиция в Камероновой галерее объединила более 900 предметов из собраний 13 музеев и архивов, шести частных коллекций. Их география охватила практически всю Россию: Москва, Петербург, Гатчина, Новочеркасск, Екатеринбург, Оренбург, Хабаровск. Видео: ГМЗ «Царское Село», 2025 Это видео в высоком качестве смотрите в: 😄 ВК ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube</t>
+  </si>
+  <si>
+    <t>31.03.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5820</t>
+  </si>
+  <si>
+    <t>Международный фестиваль «Интермузей.БРИКС+» пройдет 20–23 мая в Москве Мероприятия охватят сразу восемь площадок – все корпуса Третьяковской галереи, Дом культуры «ГЭС-2», Музей Москвы и Парк Горького. Впервые к ним присоединится ГМИИ им. Пушкина. «Музей – территория будущего» – именно так звучит тема в 2026 году. Современный музей как институт уверенно двигается к новым горизонтам, активно расширяя свои функции и свою миссию. Оставаясь главным хранителем наследия, музей усиливает собственную социальную роль, не только бережно сохраняя прошлое, но и активно моделируя будущее. По этой причине основные треки будут сосредоточены на работе с молодым поколением, применении передовых технологий в музейной практике и развитии актуальных форм коммуникации с современным посетителем. Являясь крупнейшей площадкой международного музейного диалога, «Интермузей» представит опыт как российских музеев, так и зарубежных институций, в особенности коллег из стран БРИКС, выступающих ключевыми партнерами фестиваля в этом году. Регистрация на мероприятия деловой программы стартовала на официальном сайте фестиваля. Организатором выступает центр «РОСИЗО» при поддержке Минкультуры России и Правительства Москвы.</t>
+  </si>
+  <si>
+    <t>31.03.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5819</t>
+  </si>
+  <si>
+    <t>🌞 Северное солнце. 4 – 5 апреля В ближайшие выходные «Северное солнце» ждет посетителей всех возрастов. Полностью сопроводительную программу выставки опубликовали здесь 0+ 🌞 4 апреля 🌞14.00 — Арт-медиация по выставке «Северное солнце» с сотрудником отдела развития и реализации проектов музея Людмилой Каштановой. Участники поразмышляют о традициях прошлого и их связи с настоящим, обсудят, как декор головных уборов Русского Севера и декоративные элементы золотого шитья придворного костюма соотносятся с модными тенденциями нашего времени, вдохновятся рукотворной тонкостью вышивки. Билеты на сайте 🌞 17.00 – Лекция этномузыковеда, композитора, кандидата искусствоведения Елены Ивановны Якубовской (Пушкинский Дом) «Песенная культура Каргополя: образный мир крестьянской семьи; пути воспитания человека-творца». Вход – по билету на выставку. Билеты на сайте 🌞5 апреля 🌞13.00 - Детская интерактивная программа по выставке «Северное солнце» с мастер-классом (6+) Гости выставки станут участниками интерактивной программы с мастер-классом «Солнышко по ткани» – декорирование салфетки в технике трафаретной росписи. Юные посетители с помощью тактильных экспонатов раскроют секреты золотного шитья, увидят отличия нитей и канителей, узнают историю старинных головных уборов Каргополя, тайны парадных платьев и значение слов «очелье» и «пауши», а затем примерят головные уборы жительниц Севера. Вторая часть программы – мастер-класс в детском центре музея, где гости создадут свои произведения, вдохновившись красотой золотного шитья. Билеты на сайте ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5818</t>
+  </si>
+  <si>
+    <t>🌹 Авторская экскурсия Не пропустите: 4 апреля в Александровском дворце впервые пройдёт авторская экскурсия Юлии Мешковой «ОТМА: четыре царственные розы». Начало – в 16.30. Экскурсия посвящена дочерям Николая II и Александры Фёдоровны – великим княжнам Ольге, Татьяне, Марии и Анастасии. Посетители узнают об их характерах и увлечениях, о трогательных взаимоотношениях между сестрами, а также о письмах, которые они подписывали ОТМА – первыми буквами их имен. 🔸 Когда – 4 апреля, 16.30 🔸Где – Александровский дворец 🔸Продолжительность – 60 минут 🔸Стоимость – 1100 ₽ 🔸Количество билетов – 15 🔸Билеты ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5817</t>
+  </si>
+  <si>
+    <t>🌿 Весна уже здесь — невесомая, как первый подснежник. Ловим это хрупкое мгновение и делимся с вами. Видео: ГМЗ «Царское Село», Светлана Гриб ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>29.03.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5808</t>
+  </si>
+  <si>
+    <t>Наши виолы (они же - анютины глазки) сейчас прекрасно себя чувствуют в музейном оранжерейном комплексе «Верхние теплицы». Распускаются, набирают силу и готовятся к переезду на свежий воздух – в Екатерининский и Александровский парки. Казалось бы, анютины глазки – такие нежные цветы, но прохлады не боятся и первыми отправятся украшать цветники. А уже в мае рядом с ними зацветут тюльпаны, нарциссы и гиацинты. Фото: ГМЗ «Царское Село», Екатерина Новак ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>28.03.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5805</t>
+  </si>
+  <si>
+    <t>⚡️ Друзья, важное сообщение: мы приняли решение продлить выставку «Северное солнце». Теперь увидеть придворные платья и мундиры представителей императорского Двора, а также головные уборы жительниц Русского Севера можно до 11 мая. Благодарны за отзывы, которые оставляют посетители. Кто-то отмечает эффектный замысел с ладьями, проплывающими по залам Екатерининского дворца. Кто-то восторгается тем, что золотное шитьё жительниц Севера не уступает по роскоши и «плотности» стежка платьям фрейлины. А кого-то вдохновляют музейные кокошники, густо украшенные речным жемчугом. В любом случае – спасибо за ваши добрые слова. Напомним, что «Северное солнце» – совместный проект нашего музея и Каргопольского историко-архитектурного и художественного музея при поддержке Министерства культуры РФ и Министерства культуры и туризма Архангельской области. Всего в экспозиции более 60 предметов. Они стали иллюстрацией развития народного художественного промысла – золотошвейного ремесла – от крестьянского быта до императорских мастерских. Автор художественной концепции – петербургский театральный художник Юрий Сучков. Музей подготовил к выставке насыщенную сопроводительную программу. Познакомиться с ней можно здесь. Информация о том, как посетить выставку, здесь.</t>
+  </si>
+  <si>
+    <t>27.03.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5804</t>
+  </si>
+  <si>
+    <t>Всероссийская акция «Ночь музеев» пройдет 16 мая Тема акции в 2026 году – «Родное». В Год единства народов России она призвана обратить внимание на богатство и самобытность культурного наследия разных регионов нашей многонациональной страны и показать, как местные особенности и обычаи складываются в единое культурное пространство. Двери музеев по всей стране будут открыты до позднего вечера. Гостей ждут не только тематические выставки, но и образовательные программы, посвященные национальным традициям, исторические реконструкции, мастер-классы по народным промыслам, спектакли и музыкальные выступления. Ознакомиться с афишей мероприятий и подключиться к видеотрансляциям можно будет на портале «Культура.РФ».</t>
+  </si>
+  <si>
+    <t>27.03.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5798</t>
+  </si>
+  <si>
+    <t>"Бывает, что-то не клеится, плохо выходит, и в то же время чувствуешь что-то хорошее. Вспомнишь о хорошем и поймешь: это весна". Михаил Пришвин Фото: ГМЗ "Царское Село", автор - Светлана Гриб ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5797</t>
+  </si>
+  <si>
+    <t>26.03.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5789</t>
+  </si>
+  <si>
+    <t>🐲 Рассказываем и показываем – что происходит сейчас в Китайском зале Зубовского флигеля Екатерининского дворца. Сложный реставрационный процесс – монтаж лаковых панно – вышел на финальный этап. В июне этого года Китайский зал, который входил в число личных комнат Екатерины II, предстанет во всем великолепии. Беспрецедентные работы в Зубовском флигеле проводятся в ходе масштабного реставрационного проекта «Екатерина II. Личное пространство». Его реализация стала возможна и проходит при поддержке ПАО «Газпром». 155 настенных лаковых панно прибыли в музей из Китая в январе этого года. Об этом мы сообщали здесь. Общая площадь росписи всех лаковых панно – почти 170 квадратных метров. Около двух лет китайские мастера по традиционным технологиям воссоздавали панели для Китайского зала – самого большого среди личных покоев Екатерины II в Зубовском флигеле. Подлинные исторические панно, как и всё великолепное убранство, погибли во время Великой Отечественной войны. Выполнение этой задачи доверили мастерам Пекинской художественной компании «Синьсинши» (в переводе с китайского – «Танцующий лев»). Специалисты Царскосельской янтарной мастерской разработали проект воссоздания панно, воссоздали 34 рамы на основе исторических акварелей и фотографий из фондов музея и выполняют работы по монтажу. Площадь Китайского зала – 180,5 квадратных метра. На его стенах размещались лаковые панно разных размеров – от пола до потолка в три яруса. Музей предоставил китайским мастерам имеющиеся аналоги. Этапы воссоздания курировали китайские эксперты и научные сотрудники музея. На выполнение всего объёма китайским мастерам понадобилось 700 дней. Они изготовили несколько видов лаковых панно: двадцать больших коромандельских панно в технике «куанцай» (резной полихромный лак) – размеры каждого панно около 4,5 метров и два панно высотой более 6 метров; шестнадцать больших панно в технике «мяоцзинь» (чёрный лак с росписью золотым); более девяноста чайных подносов и четыре полукруглых наддверных панно в технике «мяоцзинь», а также одно большое панно без росписи, покрытое чёрным лаком (впоследствии на него будут установлены эмалевые накладки) и двадцать малых фрагментов подносов без росписи. После возрождения декоративного убранства Китайского зала экскурсионный маршрут «Екатерина II. Личное пространство» вновь откроется для посетителей. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>25.03.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5788</t>
+  </si>
+  <si>
+    <t>🐴 Императорская ферма. Экскурсии и интерактивная программа В дни школьных каникул исторический комплекс «Императорская ферма» приглашает гостей на обзорные экскурсии и интерактивную программу «Лошадиная история». Они будут проходить по субботам и воскресеньям – 28-29 марта и 4-5 апреля. Билеты уже поступили в продажу на сайте музея. ✨ Обзорная экскурсия Посетители увидят, как преобразились после реставрации здания бывшего коровника, каретного сарая, козлятника и другие строения, входящие в комплекс XIX века. Автор проекта фермы – шотландский архитектор Адам Менелас. Император Александр I желал, чтобы это было образцовое учреждение. Предполагалось, что ферма станет своеобразным центром племенного животноводства Российской империи – здесь содержались зубры, ламы, галапагосские черепахи и даже стадо овец-мериносов. Обращаем внимание, что большая часть экскурсии проходит на открытом воздухе. ✨ Когда: 28-29 марта и 4-5 апреля ✨ Начало экскурсий: 14.00 (сбор – у входа на Императорскую ферму) ✨ Стоимость: 500 рублей (дети до 7 лет – бесплатно) ✨ Продолжительность: 45 минут ✨ Билеты на сайте ✨ Интерактивная программа «Лошадиная история» Сотрудники музейного конного комплекса, который находится на Императорской ферме, познакомят с его обитателями – орловскими рысаками и любимицами детей – пони. Гости узнают об истории лошадей, их роли в современном мире, особенностях содержания; смогут заплести косички на гриве и разобраться в принципах седловки. Под занавес можно угостить лошадей морковкой или яблоками. ✨ Когда: 28-29 марта и 4-5 апреля ✨ Начало программы: 15.00 ✨ Стоимость: 700 рублей (дети до 3 лет – бесплатно) ✨Продолжительность: 45 минут ✨Билеты на сайте</t>
+  </si>
+  <si>
+    <t>25.03.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5787</t>
+  </si>
+  <si>
+    <t>✨ День работника культуры В День работника культуры – несколько фактов о музее и его сотрудниках: – чтобы этот огромный и сложный механизм действовал безупречно, у нас работают 803 человека; в высокий сезон – больше; – всего в музее 39 подразделений; – самый старший по возрасту сотрудник – хранитель фонда «Живопись» Лариса Бардовская, в прошлом году она отмечала юбилей, мы вместе с вами поздравляли Ларису Валентиновну; – самый молодой сотрудник – Екатерина Хлебникова (22 года), она библиотекарь. О наших коллегах мы вам рассказываем в рубрике «Человек в музее». Сегодня желаем всем, кто профессионально связан с культурой и интересуется ею (а это, друзья, все мы!), вдохновения и созидания, гармонии и света, творческих порывов и счастья. За всем этим приезжайте в Царское Село! 📷 Фото: ГМЗ «Царское Село», автор – Руслан Шамуков ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5786</t>
+  </si>
+  <si>
+    <t>✨ Авторская экскурсия Авторская экскурсия Андрея Кондратьева «Весёлая Елисавет» станет царскосельским послесловием ко Дню театра. Можно смело вписывать в планы на выходные: 28 марта, начало в 16.50. Именно Елизавета Петровна 270 лет назад, в 1756 году, подписала указ об учреждении русского театра в Санкт-Петербурге. Гости погрузятся в историю театральных постановок в Большом Царскосельском (Екатерининском) дворце в XVIII веке. С именем дочери Петра I связан расцвет царскосельской императорской резиденции, которую венценосная хозяйка очень любила. Экскурсия также посвящена личности Елизаветы Петровны и её роли в формировании царскосельской резиденции. · Когда – 28 марта, 16.50 · Сбор – в вестибюле Екатерининского дворца · Продолжительность – 60 минут · Стоимость – 1200 рублей · Билеты на сайте</t>
+  </si>
+  <si>
+    <t>23.03.26 18:16</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5785</t>
+  </si>
+  <si>
+    <t>200 лет назад в Царском Селе в течение трёх дней прощались с Александром I. Гроб с телом императора был выставлен в Дворцовой церкви Воскресения Христова. Как век спустя писал исследователь Царского Села Сергей Вильчковский в своей книге, «в ночь с 11-го на 12-е марта 1826 года Императорская семья вошла в дворцовую церковь и приложилась к телу усопшего Государя. После этого гроб был закрыт и 12 марта состоялось торжественное перевезение тела, через Чесменский дворец, в С.- Петербург». Из письма Анны Дисборо, супруги полномочного посланника Великобритании в России: «Я видела гроб один раз в Царском Селе и три раза в Казанской церкви, но моё внимание было целиком отвлечено суматошной толпой, церемониальной парадностью и холодом, которые помешали мне осознать, что я присутствовала на похоронах так горячо любимого мною императора. В Царском Селе на гроб Александра были возложены шляпа и сабля, которые были на нём в его последнюю минуту; именно их вид тронул меня больше всего остального». 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>22.03.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5781</t>
+  </si>
+  <si>
+    <t>❤️ Год назад мы поделились историей Артура и Алины из Уфы. Тогда Артур написал, что хотел бы сделать своей девушке предложение во время поездки в Петербург – и именно на плацу перед Екатерининском дворцом. Обычно плац закрыт для посетителей, но музей откликнулся, сокровенный вопрос был задан, а долгожданное «да» получено. Все ликовали, мы растрогались, читатели желали паре счастья. Да, мы уверены, что семьи, рожденные в Царском Селе, – крепкие, гармоничные и счастливые. И вот сейчас спросили – как дела у Артура и Алины. С радостью сообщаем: всё хорошо. За это время они поженились и успели съездить в свадебное путешествие. Горячо поздравили молодых, пожелали им процветания. Мы часто говорим, что Царское Село – лучшее место на Земле. Но, кажется, можно смело добавить, что это – территория любви. С разрешения Артура и Алины выкладываем фото со свадьбы.</t>
+  </si>
+  <si>
+    <t>21.03.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5780</t>
+  </si>
+  <si>
+    <t>Забудешь ты меня, как эту ночь забудешь, как черный этот сад, и дальний плеск волны, и в небе облачном зеркальный блеск луны… Но – думается мне – ты счастлива не будешь. Быть может, я не прав. Я только ведь поэт, непостоянный друг печали мимолетной и краткой радости, мечтатель беззаботный, художник, любящий равно и мрак, и свет. Но ясновиденье подобно вдохновенью: презреньем окрылен тревожный голос мой! Вот почему твой путь и ясный, и прямой туманю наперед пророческою тенью. Предсказываю я: ты будешь мирно жить, как вдруг о пламенном в тебе тоска проснется, но, видишь ли, другой тех звезд и не коснется, которыми тебя могу я окружить. Владимир Набоков 1918 год За фото благодарим нашего коллегу Илью Шепелева</t>
+  </si>
+  <si>
+    <t>20.03.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5779</t>
+  </si>
+  <si>
+    <t>🎙 А ещё 81-й выпуск подкаста «Царское Село. Главное» можно прослушать прямо здесь.</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5778</t>
+  </si>
+  <si>
+    <t>🎧 Подкаст «Царское Село. Главное». Выпуск 81 В этом выпуске – о дарах мецената Михаила Карисалова и о том, как их увидеть; о совместной выставке с Музеем Мирового океана в Калининграде и о том, как музей работает в весенние школьные каникулы. 🔸 Слушайте нас на всех популярных платформах</t>
+  </si>
+  <si>
+    <t>19.03.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5772</t>
+  </si>
+  <si>
+    <t>🐴 Сегодня герой нашей рубрики #ходконем — Карат. Это мерин орловской рысистой породы, благородной серой масти. В этом году ему исполнится десять лет. Были бы мы кинематографистами, кинулись бы снимать о судьбе Карата фильм. Это сейчас Карат живет на нашей прекрасной Императорской ферме и абсолютно счастлив. К нам он прибыл из Московской области в 2022 году. Сотрудникам музейного конного комплекса о нем рассказала девушка, которая буквально спасла его от бойни – видимо, в прежнем конном хозяйстве с лошадьми не справились и решили избавиться от них таким жестоким способом. Около двух месяцев Карат провёл у своей спасительницы: за это время его успели подлечить и немного привести в порядок. Но по-настоящему новая жизнь началась для него уже в Царском Селе. 🐴 Адаптация проходила непросто. Карат около четырех месяцев стоял в деннике, повернувшись к людям спиной. Боялся и никому не доверял. Наши коллеги не опускали рук. Понадобилось полтора года, чтобы Карат не просто оттаял, а стал полноценным работником упряжного отделения. Теперь он — полноправный член конной команды. Летом с ветерком катает гостей в экипаже, а зимой — в санях. Сейчас это совсем другой конь. Спокойный, социализированный, охотно идёт на контакт. Но прошлое дает о себе знать: Карат очень тонко чувствующий и ранимый. Любое резкое движение он мгновенно считывает как угрозу. – Эта лошадь сразу чувствует состояние человека. Если вы напряжены или взвинчены, он отвернется или отойдет на несколько шагов. А вообще мы его считаем нашим психологом – он понимает, когда тяжело на душе. Смотрит проникновенно и всем своим видом показывает, что всё можно пережить,— признается начальник конного комплекса музея Наталья Леонидова. Фото: ГМЗ "Царское Село", Екатерина Новак ✨ Мы в MAX</t>
+  </si>
+  <si>
+    <t>18.03.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5768</t>
+  </si>
+  <si>
+    <t>🌺 Срочная новость: у Ратной палаты зацвели крокусы. А это значит только одно - весна пришла. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>17.03.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/5759</t>
+  </si>
+  <si>
+    <t>✨ Продолжаем рассказывать о многочисленных дарах, которые музей получил благодаря меценату Михаилу Карисалову. Сразу три стола наборного дерева XVIII века русской работы пополнили коллекцию музея. Верхняя доска столешницы одного из ломберных столов и его подстолье с трех сторон покрыты геометрическим орнаментом. По центру крышки столешницы помещена архитектурная композиция. Этот стол – аналог ломберных столов, которые украшали залы Екатерининского дворца до Великой Отечественной войны и были утрачены. Второй стол составляет пару с ломберным столом из музейного собрания, который сейчас находится в Малиновой столбовой Екатерининского дворца. Отличительная особенность предмета – живописные сцены в стиле шинуазри, набранные на подстолье: китайцы на фоне архитектурного пейзажа. В царскосельских дворцовых описях и довоенных инвентарных книгах дворцов-музеев города Пушкина числилось несколько парных столов. Сейчас в коллекции художественной мебели музея-заповедника хранятся лишь две пары столов XVIII века – ломберные столы из Официантской Екатерининского дворца и письменные серебряные столы из Серебряного кабинета Зубовского флигеля. «Воссоединение» пары ломберных столов XVIII века – редчайший случай в практике российских музейных собраний. Третий из подаренных столов XVIII века – столик-бобик, который происходит из исторической коллекции царскосельской императорской резиденции. На столешнице изображён букет цветов с ветвями лавра по бокам. На её днище сохранился фрагмент синей бумажной этикетки Царскосельского дворцового правления (ЦДП) и номер Царскосельской художественно-исторической комиссии Временного правительства (1917–1918 годы). Согласно описи имущества Екатерининского дворца, в июле 1917 года столик-бобик был перенесен в Малую белую столовую из квартиры «полковника Добровольского» (вероятно, речь идет о помощнике начальника Царскосельского дворцового управления Иване Добровольском, который проживал на Садовой улице в 4-м павильоне Большой оранжереи). Предмет простоял во дворце недолго и был, скорее всего, передан в антиквариат. На столе отсутствуют музейные номера инвентаризаций 1920-х и 1930-х годов. Все три стола наборного дерева XVIII века будут представлены в экспозиции Екатерининского дворца. Вторая часть дара – комплекс предметов русской художественной мебели, окрашенных белой краской, с позолоченным декором. Эти предметы датируются первой третью XIX – началом XX века. Они стилистически объединены орнаментальными мотивами ампирного характера: пальметты, лиры, рога изобилия, маскароны, химеры, треножники, гермы и сфинксы. Среди них – два парных кресла и кушетка с подлокотниками в виде сфинксов, диван с локотниками в виде стилизованных рогов изобилия и лебедей на подлокотниках. Лебединая тема продолжена в резном декоре спинок стульев и подстолья консоли на ножках в виде герм. Крылатые гермы также поддерживают мраморную столешницу круглого стола. Большая часть мебели XIX – начала XX века (стулья, столы, кресла, диван, кушетка, каминный экран) заняла место в экспозиции Александровского дворца, мебельное убранство которого было почти полностью утрачено во время Великой Отечественной войны. Благодаря предметам, переданным Михаилом Карисаловым, в Портретном зале Александровского дворца формируется обстановка, соответствующая первоначальному убранству парадных залов дворца. Они были меблированы предметами, окрашенными в белый цвет с позолотой. Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>15.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6802</t>
+  </si>
+  <si>
+    <t>🌞 Северное солнце. Видеоэкскурсия Три месяца в этом году «Северное солнце» сияло в Екатерининском дворце – Антикамеры и частично Большой зал стали средоточием золотошвейного искусства. С середины февраля по середину мая выставку увидели более 155 тысяч человек. Затем экспозиция отправилась в Нижний Новгород и вызвала там большой интерес. На этой неделе она откроется в Архангельске. Предлагаем вашему вниманию авторскую экскурсию научного сотрудника нашего музея Юлии Ремизовой. Это детальный рассказ о придворных платьях и мундирах представителей императорского Двора и головных уборах жительниц Русского Севера. Выставка «Северное солнце» — совместный проект музея-заповедника «Царское Село» и Каргопольского историко-архитектурного и художественного музея при поддержке Министерства культуры РФ и Министерства культуры и туризма Архангельской области. Это видео в высоком качестве: 😄 ВК (4К) ☺️ ОК ☺️ Дзен 🥰 Rutube 😉 YouTube (4К) Видео: ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>14.09.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6793</t>
+  </si>
+  <si>
+    <t>🍎 Яблочный полдень-2026: капуста, борщ, джаз Знаете, что нас пугало больше всего при подготовке тринадцатого «Яблочного полдня»? Прогноз погоды – он был безнадёжен. Но к утру тучи рассеялись, и на гостей семейного праздника не упало ни капли дождя. В минувшую субботу более тысячи человек пришли в исторический комплекс «Верхние теплицы». Он был украшен в стилистике барокко. В числе безусловных хитов – конфитюр из репчатого лука (сварено и съедено 15 кг), ароматный борщ (приготовлено и съедено около ста литров), композиции с использованием капусты – главной героини нынешнего праздника. Впервые экскурсию по яблоневому саду провел Бруно Кристиан-Анри Мармэ, который более 15 лет внедряет новаторские идеи в сфере садоводства в России. Французский заводчик яблоневых садов и эксперт по плодовым культурам поведал слушателям о сортах и особенностях ухода за ними. Главный хранитель парков нашего музея Ольга Филиппова посвятила свой рассказ овощам, которую выращивали в царскосельской императорской резиденции во времена Елизаветы Петровны. Гости вдохновились коллекцией исторических видов, которые специально к празднику вырастили царскосельские садовники – брокколи, кольраби, брюссельскую, цветную и кале. Музейные садовники на мастер-классах учили составлять флористические композиции из цветов и яблок, показывали – как черенковать колеус и бегонию. Как всегда, были спектакли для детей. И красивая финальная нота – джазовый концерт. До встречи в следующем сентябре! Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>14.09.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6784</t>
+  </si>
+  <si>
+    <t>✨ Пребываем в медитативном созерцании. Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>13.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6783</t>
+  </si>
+  <si>
+    <t>🍃 Осень. Красота. Екатерининский парк. Видим прекрасное в каждом мгновении. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>12.09.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6774</t>
+  </si>
+  <si>
+    <t>🌿 Как только появляется робкий солнечный луч, спешим в парк – сделать для вас красивые сентябрьские снимки. Потому что, согласитесь, для дождливых кадров у нас ещё будет время. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>11.09.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6771</t>
+  </si>
+  <si>
+    <t>🍎 🍏🍎 Друзья, напоминаем, что уже завтра пройдёт наш традиционный семейный праздник «Яблочный полдень». 🔸 Когда: 12 сентября, в субботу, с 12 до 17 часов 🔸 Где: исторический комплекс «Верхние теплицы» в Александровском парке 🔸 Билеты: заранее онлайн на официальном сайте музея или в день мероприятия в кассе парка на Треугольной площади и перед входом на территорию комплекса «Верхние теплицы». Каждый год праздник посвящён новым аспектам истории оранжерейного комплекса и культуре растений, а музейные садовники выращивают по старинным технологиям что-то особенное. В этом году ставка сделана на капусту: можно будет увидеть коллекцию сортов – брокколи, кольраби, брюссельскую, цветную и кале. Эти виды выращивались в царскосельской резиденции ещё при Елизавете Петровне. В течение дня на территории исторического комплекса «Верхние теплицы» пройдут авторские экскурсии, в том числе впервые экскурсию по яблоневому саду проведёт французский заводчик яблоневых садов и эксперт по плодовым культурам Бруно Кристиан-Анри Мармэ. Главный хранитель парков нашего музея Ольга Филиппова на «овощном» стендапе расскажет о том, как выращивали овощи в царскосельской императорской резиденции и что из них готовили. Маленьким гостям образовательный театр Екатерины Тихоновой покажет интерактивные спектакли. Актёры студии «Persona Viva» проведут мастер-класс по русским народным танцам. Финальным аккордом станет джаз-концерт группы «Original Jazz Experience». Как всегда, гости будут дегустировать сваренное прямо на празднике варенье. К традиционному яблочному в этот раз добавится варенье из яблок и моркови, а также из лука. Кроме того, в программе – мастер-классы для детей и взрослых, чайная церемония. На авторские экскурсии и мастер-классы нужно записаться на площадке непосредственно в день мероприятия. 🔸 Стоимость билетов: - взрослый – 600 руб. - семейный абонемент (2 взрослых и 1 ребенок с 4 до 14 лет) – 1300 руб. - семейный абонемент (2 взрослых и 2 ребенка с 4 до 14 лет) – 1500 руб. - детский билет (с 4 до 14 лет) – 300 руб. - детский билет (до 4 лет) – бесплатно 🔸 Билеты на сайте</t>
+  </si>
+  <si>
+    <t>10.09.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6770</t>
+  </si>
+  <si>
+    <t>💜💜💜</t>
+  </si>
+  <si>
+    <t>10.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6766</t>
+  </si>
+  <si>
+    <t>❗️ Обновлено 15.00: Друзья, первый тираж раскуплен, второй уже готовится. Дату поступления в продажу сообщим 🐦 Они прилетели. Фигурки соловьев, созданные из древесины старинного царскосельского дуба, уже в сувенирных магазинах музея. Это первый тираж лимитированной коллекции. Подробно историю рождения птиц мы рассказали вам здесь. Если вкратце, то она такая. Утраченный дуб – одно из двух деревьев, которые в первой половине XIX века по воле Николая I посадил напротив Александровского дворца садовник Фёдор Лямин. В его древесине, как и у многих царскосельских «древесных экспонатов», были осколки снарядов со времён Великой Отечественной войны. Из-за этого, а также по причине солидного возраста дуб начал болеть, его долго лечили сотрудники нашего садово-паркового отдела. Но настал момент, когда эксперты признали его аварийным, и музей вынужден был с ним попрощаться. На этом месте теперь растет молодой дуб-преемник, выращенный из желудя того самого знакового дерева. Мы решили использовать его древесину для создания арт-объектов, которые передадут текстуру, теплоту и энергетику старинного дерева. Решили, что вторую жизнь ему подарят птицы – они исторически связаны с царскосельскими парками и конкретно с этим местом рядом с Александровским дворцом. На нашу идею откликнулся петербургский скульптор, мастер по дереву Семен Белугин. Он создал вручную первые 28 фигурок – птенца и взрослой птицы.   Какие этапы включала эта сложная работа? – длительная сушка древесины; – поиск формы, прототипирование, дизайн упаковки; – заливка смолой пеньков и сушка: – выполнение вручную соловья: от распила пенька до размещения в коробку-гнёздышко.   В каждую коробку вложен сертификат подлинности с подписью Семена Белугина. Кроме того, есть вкладыш с кратким рассказом об истории создания птицы и её авторе. Финальные слова такие: «Перед вами не просто скульптура, а фрагмент живой истории Царского Села, получивший новую жизнь».   Фигурки соловьев можно купить в сувенирных магазинах музея (боскете Екатерининского парка напротив главного входа и в вестибюле Екатерининского дворца).   Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>09.09.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6765</t>
+  </si>
+  <si>
+    <t>110 лет назад, 8 сентября (26 августа) 1916 года, газета «Царскосельское дело» опубликовала заметку: «Новая достопримечательность Царского Села. Вблизи Феодоровского Государева собора, этого дивного памятника древней Руси вырос в незаметное сравнительно время целый роскошный уголок древней Руси. Из многочисленных стильных русских построек, подкупающих своей чарующей красотой, на фоне паркового ландшафта, выделяется редкое здание так называемой “Государевой Ратной палаты”. Заложенное в 1913 году, здание это уже вполне готово и вскоре будет служить местом хранения исторических документов, литературных и графических произведений, относящихся к войнам России с древнейших времен, а также военных трофеев. Постройки Государевой Ратной палаты представляют собою громадный пятиугольник, главный корпус которого состоит из зрительного зала, в два света, с ложами во втором ярусе. В конце зала имеется эстрада со всеми приспособлениями для световых картин. Зал рассчитан на 400 человек. Музейные коллекции предложено разместить в светлой галерее, окружающей всё центральное здание, а окружающие предметы военного снаряжения и пр. – в большой башне или ротонде. Много забот по благоустройству этой ценной новинки проявляет Начальник Дворцого Управления князь М.С. Путятин». 🖼 Изображение: Государева Ратная палата в Царском Селе. Открытка. 1916-1917. Москва. Картон, цветная печать, фототипия. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>09.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6756</t>
+  </si>
+  <si>
+    <t>✨ На Императорской ферме 12 сентября, в субботу, пройдут лекция и кураторская экскурсия. Они связаны с выставкой под открытым небом «Глазурь и грива». Рассказываем подробнее. ✨ 13.00. Лекция «Не только ваза: почему керамика стала современным искусством». 12+ Керамика сопровождает человека несколько тысячелетий, но сегодня она всё чаще появляется в музеях и галереях не как посуда или декоративный предмет, а как скульптура, инсталляция и полноценное художественное высказывание. На лекции гости узнают, отчего современные художники вновь обращаются к керамике, и почему привычная граница между ремеслом и искусством перестаёт работать. Рассмотрят произведения художников из разных стран. Специальные знания о керамике не потребуются. Лектор – Анастасия Лихолат: кандидат искусствоведения, куратор и основательница петербургской галереи «573», специализирующейся на современной авторской керамике, заместитель директора Музея архитектурной художественной керамики «Керамарх». Бесплатно. Регистрация на Timepad ✨ 15.00. Кураторская экскурсия по выставке. 6+ Владимир Никифоров – художник-керамист, вдохновитель проекта и эксперт по современной керамике – расскажет, как рождались идеи работ, раскроет тонкости мастерства участников и объяснит, почему керамика сегодня звучит по-новому. После экскурсии куратор ответит на вопросы. На выставке представлены работы девятнадцати авторов из Красноярска, Йошкар-Олы, Гаваны и других городов. Объекты размещены под открытым небом и вступают в диалог с архитектурой фермы — особенно интересно наблюдать, как один и тот же арт-объект меняется в зависимости от освещения. Билеты на сайте Фото: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>19.09.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6828</t>
+  </si>
+  <si>
+    <t>Более 3,5 тысяч человек приняли участие в первом фестивале «Медиамузей» В Нижнем Новгороде прошел первый фестиваль музейных коммуникаций «Медиамузей», организованный при поддержке Минкультуры России. В программу фестиваля вошло более 70 событий профессионального и общественного потоков. «Фестиваль «Медиамузей» подтвердил, что музейные коммуникации являются одним из ключевых направлений развития отрасли. Он положил начало большому открытому профессиональному диалогу между музеями, медиасферой и аудиторией, что необходимо для разработки своевременных и востребованных решений», – отметил директор Департамента музеев и поддержки циркового искусства Министерства культуры Российской Федерации Иван Лыкошин. Деловая программа фестиваля объединила свыше 250 лидеров музейной отрасли и экспертов медиаиндустрии. Мероприятия продемонстрировали коммуникационные стратегии государственных и частных музеев, представили музей как флагман региональной культурной экосистемы, исследовали процесс создания музейного продукта через призму медиапродвижения, а также презентовали опыт креативного кластера. Параллельная программа фестиваля прошла на 12 площадках по всему Нижнему Новгороду. В числе мероприятий — публичные интервью, дискуссии с медиаменеджерами, перформансы, городские события, организованные министерством культуры Нижегородской области, лекции от образовательного партнера фестиваля — журфака МГУ им. Ломоносова — и показы фильмов, созданных музеями совместно с видеоплатформами. Подробнее читайте на сайте Минкультуры России.</t>
+  </si>
+  <si>
+    <t>19.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6818</t>
+  </si>
+  <si>
+    <t>🌞 Сегодня в Архангельске открылась для посетителей выставка «Северное солнце» – совместный проект нашего музея-заповедника и Каргопольского музея при поддержке Министерства культуры РФ и Министерства культуры и туризма Архангельской области. В Музее изобразительных искусств в течение почти трех месяцев можно увидеть придворные платья и мундиры представителей императорского Двора и головные уборы жительниц Русского Севера, а также проследить трансформацию народного художественного промысла – золотошвейного ремесла – от крестьянского быта до императорских мастерских. Напомним, что в начале этого года «Северное солнце» взошло в Екатерининском дворце. За три месяца выставку увидели более 155 тысяч человек. Путешествие по России она начала с Нижнего Новгорода, где с ней познакомились почти 31 тысяча человек. Для экспозиций в других городах автор художественной концепции – петербургский театральный художник Юрий Сучков – сохранил главный образ: реку времени, по которой плывут ладьи. Музей-заповедник включил в экспозицию предметы из коллекции костюма, сделав акцент на золотном шитье, которое использовалось для украшения мундиров и придворных платьев. В числе раритетов – платья, которые принадлежали великой княгине Ксении Александровне, сестре Николая II, и Александре Фёдоровне, супруге императора. Одно из них – светлого бархата с серебряным шитьем упомянуто в статье журнала «Всемирная иллюстрация» (1894 г. № 1331) в связи с выставкой приданого великой княжны в Зимнем дворце. Придворные платья были изготовлены в петербургской мастерской Ольги Бульбенковой. Она специализировалась на создании дамских парадных костюмов к праздникам и приемам высокого уровня. На выставке представлен и костюм сокольничего, который принадлежал Николаю II. В нём император появился на знаменитом костюмированном балу у графа Шереметева в 1894 году. Из коллекции Каргопольского музея в экспозицию вошли платки, сороки, перевязки и кокошники, украшенные золотным шитьем и жемчугом. Все предметы датируются второй половиной XIX века и происходят из Каргопольского уезда, а также Вологодской Нижегородской губерний. В дополнение к выставке разработана сопроводительная программа, она включает цикл лекций музейных специалистов и приглашенных экспертов из Москвы и Петербурга. 🌞 В Архангельске выставка работает до 10 декабря 2026 года. Фото: Государственное музейное объединение «Художественная культура Русского Севера», Любовь Смирнова</t>
+  </si>
+  <si>
+    <t>18.09.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6810</t>
+  </si>
+  <si>
+    <t>Александровский парк. Осень. Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>18.09.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6807</t>
+  </si>
+  <si>
+    <t>✨ Друзья, мы вам стараемся показывать музейное закулисье – как у нас всё устроено, какие люди работают. А сегодня расскажем о «внешнем закулисье» – о том, зачем музею нужно себя продвигать. Этому был посвящен первый профессиональный фестиваль музейных коммуникаций «Медиамузей». Он прошел в Нижнем Новгороде при поддержке Минкультуры России и объединил более 3,5 тысяч человек, в том числе свыше 250 экспертов: лидеров музейной отрасли, пресс-секретарей. Такой масштаб события позволил затронуть много тем и интересных примеров. Мы сообщили – как представляем наши события; как взаимодействуем с журналистами; как ведем сообщества в социальных сетях. И сами внимательно слушали – как это делают другие музеи. Поделились своим мнением о том, что музейный бум, о котором много говорят в последнее время, стал во многом возможен благодаря тому, что музеи не только генерируют и реализуют яркие идеи, организуют знаковые культурные события, создают востребованную сувенирную продукцию, но и активно занимаются своим продвижением. Рассказали в том числе о продвижении главной выставки этого года «Северное солнце». Совместный проект ГМЗ «Царское Село» и Каргопольского музея из Екатерининского дворца сначала отправился в Нижний Новгород. Следующая точка в путешествии шедевров золотного шитья из фондов двух музеев – Архангельск. Добавим, что очень дорожим вами – нашими читателями. И считаем, что у нас – самые вдумчивые и неравнодушные подписчики. То, что наш музей входит в число самых медийных в стране – и ваша большая заслуга. Фото: 1-2 – Фестиваль музейных коммуникаций «Медиамузей», Сергей Досталев; 3 – ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>17.09.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6805</t>
+  </si>
+  <si>
+    <t>Память 85 лет назад, в ночь с 17 на 18 сентября 1941 года, немецко-фашистские войска заняли город Пушкин. В дворцово-парковом ансамбле в 1941–1943 годах размещались воинские подразделения вермахта, СС и испанской «Голубой дивизии». Враг находился в Пушкине 859 дней. Советские войска освободили город 24 января 1944-го. Как писала Ольга Берггольц, «никому из пушкинцев не пришлось дождаться дня освобождения в своём городе», «кого замучили и убили, кто умер от голода, кого угнали в Германию». Великолепный дворцово-парковый ансамбль был разрушен. Его возрождение стало возможным благодаря героизму людей, мастерству реставраторов и вере в то, что это возможно сделать. 📷 Фото: Немецкие солдаты у Церковных ворот Екатерининского дворца. 1942. Из коллекции ГМЗ «Царское Село» / Церковные ворота Екатерининского дворца. Фото: ГМЗ «Царское Село», Святослав Новиков</t>
+  </si>
+  <si>
+    <t>16.09.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6804</t>
+  </si>
+  <si>
+    <t>✨ 265 лет назад, 16 сентября (5 сентября по старому стилю) 1761 года императрица Елизавета Петровна в последний раз отметила именины. Праздник состоялся в её любимой резиденции – в Царском Селе. В камер-фурьерском журнале за этот день оставлена запись: «5-го числа, в среду, то есть, в высокоторжественный день Тезоименитства Её Императорского Величества происходило следующее: всенощная отправляема была по утру в комнатах. Литургию Её Императорское Величество и Его Императорское Высочество великий князь Павел Петрович, при собрании знатных российских персон, изволила слушать в большой придворной церкви, в которой проповедь говорил Синодальный член Святотроицкой Сергиевой Лавры архимандрит Гедеон. По окончании литургии, происходила пушечная пальба из 51-го выстрела. Обеденное кушанье Её Императорское Величество изволила кушать вверху, в большой картинной комнате, с дамами и кавалерами за ординарным столом, в 39-ти персонах, в том числе дамских было 10-ть персон. В продолжении стола играли на волторнах и трубах, с битием в литавры; а при питии за Высочайшее здоровье происходила пушечная пальба из 51-го выстрела. В вечеру, в обыкновенное время, все находящиеся при Дворе знатные персоны собрались в нижний зал, куда в 7-м часу Её Императорское Величество и Его Императорское Высочество прибыть изволили; и, спустя несколько времени, Её Императорское Величество изволила сесть за карточный стол и забавляться с дамами и кавалерами в карты до 11-го часа; а его Императорское Высочество, побыв при том несколько времени, изволил возвратиться в свои покои». На следующий день императрица в последний раз в своей жизни обедала «в саду, в большом Эрмитаже, с духовными персонами, с дамами и кавалерами, в 34-ти персонах. Стол состоял в трех переменах, в продолжении которого в саду играли на валторнах». Через два дня, вечером 19 (8) сентября 1761 года, в пятом часу Елизавета Петровна покинула Царское Село. 🖼 Изображение: Вигилиус Эриксен. Портрет императрицы Елизаветы Петровны. 1757. Из коллекции ГМЗ «Царское Село»</t>
+  </si>
+  <si>
+    <t>16.09.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6803</t>
+  </si>
+  <si>
+    <t>✨ «Один день Екатерины Великой» – авторская экскурсия Натальи Харитоновой, которая пройдёт 19 сентября, начало – в 16.50. 12+ Экскурсия позволит «прожить» один день Екатерины II, узнать об особенностях характера императрицы, многогранности её личности, многочисленных увлечениях – философии, литературе, архитектуре. Гости увидят личные покои Екатерины II в Зубовском флигеле Екатерининского дворца, услышат рассказ о воплощении «греко-римской рапсодии» Чарльза Камерона. Завершится экскурсия в павильоне «Грот» на берегу Большого пруда. ✨ Сбор – у входа на экспозицию «Екатерина II. Личное пространство» (маршрут 4) ✨ Стоимость – 1600 рублей (включает вход в парк) ✨ Билеты на сайте</t>
+  </si>
+  <si>
+    <t>20.09.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6834</t>
+  </si>
+  <si>
+    <t>🍂 Осень выдают только кое-где пожелтевшие листья, но если прищурить глаза на солнце, то кажется, что ещё август. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>29.09.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6876</t>
+  </si>
+  <si>
+    <t>– В Ратной палате вы открываете выставки об авиации, артиллерии, офицерских собраниях. Прямо сейчас – "Флот России в Великой войне". Что задумали на следующий год?   – 2027-й – год 110-летия двух революций, когда Российская империя прекратила существование. В планах – рассказать о последнем параде империи, где должен был быть представлен весь гвардейский корпус императорской армии. Надеемся, получится интересно.   – В этом году фестиваль «Великая война. 1914-1918» стал еще масштабнее. Как планируете его развивать?   – Нам как организаторам очень приятно, что фестиваль высоко оценили не только зрители, но и сами участники, которым было интересно воссоздавать, оживлять историю. Мы тоже считаем, что фестиваль перешёл фактически на новый этап – удалось показать полноценную реконструкцию боёв с пиротехникой. Неподдельные эмоции зрителей считывались сразу – и детей, и взрослых. Мы удачно выбрали площадку у Пенсионерной конюшни – там удалось разместить большое число зрителей. На будущее есть идеи, но все секреты раскрывать пока не буду.   – Какие места в Царском Селе вам особенно дороги?   – За последние годы я сроднился с Камероновой галереей, где прошли две большие выставки о военной истории. Когда туда приходишь, сердце бьётся сильнее, понимаешь – это тоже часть жизни. Безусловно, Ратная палата. Ещё – Арсенал, так похожий на средневековый замок, он навевает романтические мысли.   Фото: из личного архива Дмитрия Клочкова</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6875</t>
+  </si>
+  <si>
+    <t>✨ Человек в музее   Сами не уверены в том – что важнее для начальника военно-исторического отдела Дмитрия Клочкова: организовывать выставки, фестивали и занятия для детей; писать научные статьи и книги; давать интервью и вести видеоэкскурсии, или стоять в почётном карауле в форме Лейб-гвардии Преображенского полка. Мы спросили у Дмитрия Алексеевича – какие учителя приводят в мальчишек военную историю, и как хобби превращается в профессию.   – Как становятся военными историками?   – Как и многих, меня в детстве увлекали игрушечные солдатики. Они были в некотором дефиците, количество «сюжетов» тоже было ограниченным. Продавались альбомы для раскрашивания – с ними удавалось пофантазировать. Но рано или поздно возникал вопрос: в какие цвета раскрашивать. То есть требовалась теория, однако она была отрывочная – какие-то отдельные картины и изображения, которые попадались в журналах или книгах. Сам пытался найти информацию, ходил в музеи. И однажды, в 1986-м, в Музее Суворова увидел объявление о наборе в детский кружок. Конечно, я в него записался. Кружок вёл Георгий Эдишерович Введенский. Великолепный рассказчик, способный увлечь, на занятия он приносил из фондов подлинные предметы. Для нас, детей и подростков, это было что-то невероятное. В это же время началось оформляться движение военно-исторической реконструкции. В 1987-м состоялся первый «поход» в Бородино – к сожалению, я в нём не участвовал. С Введенским ещё раз встретились, когда я учился в институте. Георгий Эдишерович предложил написать статью для журнала «Родина» – к сожалению (или к счастью), её не опубликовали. Мы продолжали общаться, оба были активными участниками клуба военно-исторической реконструкции «Лейб-гвардии Преображенский полк». Начинал с Отечественной войны 1812 года, но затем круг интересов расширился – стал изучать и Первую мировую, и Великую Отечественную.   – Как хобби превратилось в профессию?   – Оно стало занимать всё большую и большую часть моей жизни и времени. С ним было связано создание ныне закрытого магазина «Военный коллекционер» на Загородном проспекте. Тогда же вышли мои первые публикации. Толчком стало появление репринтного издания о Собственном Его Императорского Величества конвое. Оно, как мне показалось, было издано дёшево, а я считал, что такая тема заслуживает большего. Критикуешь – предлагай, предлагая – делай. В итоге в 2007 году вышла моя первая книга по этой теме. А затем она переросла в серию об обмундировании и истории Российской армии в разные эпохи.   – Чувствуете себя продолжателем дела своего учителя в Царском Селе?   – Георгий Эдишерович – первый начальник военно-исторического отдела музея, один из инициаторов возрождения Ратной палаты и создания экспозиции о Первой мировой. Как человек достаточно активный, с великолепной фантазией, он оставил огромное количество идей и задумок, которые мы обязательно реализуем. Например, детский кружок "Ратная история", который мы создали четыре года назад, – изначально идея Введенского. Когда-то он только мечтал о создании музея «Россия в Великой войне», но предстояла гигантская работа, чтобы по сути столярную мастерскую в помещениях Ратной палаты превратить в полноценную экспозицию. Он вложил в это душу. И вот в 2014-м мы присутствовали на открытии музея. Вместе с другими реконструкторами я стоял в почётном карауле в форме Лейб-гвардии Преображенского полка. Георгия Эдишеровича не стало в 2021 году. В тот момент мы вместе работали над выставкой о конных эскортах «При Государеве стремени». Когда мне предложили продолжить дело Введенского, не сомневался ни минуты. Со многими в музее я уже был знаком, здесь работали и друзья – например, Алексей Рогатнев, хранитель фонда мужского костюма. Продолжение 👇</t>
+  </si>
+  <si>
+    <t>28.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6874</t>
+  </si>
+  <si>
+    <t>🍁 Начинаем неделю медитативной прогулкой по Александровскому парку. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>27.09.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6869</t>
+  </si>
+  <si>
+    <t>🌸 Друзья - смотрите, как красиво. Музей выпустил коллекцию фарфоровых кулонов «История в деталях». В основе декора подвесок — мотивы росписи люстр Китайского зала. Кулоны выполнены из белого фарфора в технике надглазурной ручной росписи и золочения. Традиционные для китайской культуры орнаменты — рыбы, птицы, цветы и листья — решены в духе русского живописного искусства XIX века. Автор росписи — художник Ольга Борисова. Изделия созданы на «Мануфактуре Филимоновых», которая находится в Царском Селе. К каждому приложен сертификат подлинности. Уже в эту пятницу сувениры можно будет купить в музейном магазине Екатерининского дворца. 🌿 Напомним, возрожденный Китайский зал открылся 3 июня. Завершающий реставрационный этап включал воссоздание и установку 155 настенных лаковых панно, а также люстр в стилистике шинуазри. Зал входит в постоянную экспозицию «Екатерина II. Личное пространство» в Зубовском флигеле Екатерининского дворца (маршрут № 4). Экспозиция открыта ежедневно, кроме четверга, с 10.00 до 18.00 (касса до 16.45, вход до 17.00). Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>26.09.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6864</t>
+  </si>
+  <si>
+    <t>🏛 Продолжаем рубрику о формировании царскосельской резиденции при Екатерине II. Предыдущие публикации можно найти по хештегу #екатерина_царское   ❤️ Это сорок четвёртая часть нашего повествования. И она – о мудрых правителях, выразительных метафорах и русских мастерах.   С 1788 года Екатерина II вместе со своим секретарем Александром Храповицким расставляла на колоннаде и на фасаде Холодной бани бронзовые копии знаменитых антиков — портретные бюсты великих писателей и философов древности, мифологических и исторических героев. Эта скульптурная коллекция воплощает продуманную идеологическую программу и составляет единый цикл, отражающий мировоззрение императрицы. Например, в числе первых на галерее был установлен бюст Сенеки. Древнеримский философ и драматург полагал, что при справедливом правителе, носителе разума, монархия может быть залогом благоденствия государства. Ему принадлежит выражение «Только мудрец умеет быть царем». Его любила повторять императрица.   Екатерина II остановила свой выбор на изображениях императоров, которые правили в I веке до нашей эры – II веке нашей эры. Она утвердила для отливки в меди бюсты великих полководцев и мудрых государей, умиротворявших народы: Германика, Септимия Севера, Марка Аврелия, Веспасиана, Тита. Заказ императрицы был выполнен в 1794 году.   Несколькими годами ранее императрица заказывает бюст Цезаря — великого полководца и усмирителя галлов. Считая, что Франция в результате революционных событий может превратиться в полудикую страну, императрица предсказывала появление «нового Цезаря», который образумит «галлов».   Изначально предполагалось отлить бюсты Митридата (царь Понтийской империи), Тиберия, Каракаллы и Брута. Однако с этим заказом венценосная заказчица не спешила и вскоре отказалась от повторения портретов не симпатичных ей Тиберия и Каракаллы и заказала бюсты понтийского царя Митридата и Брута (дань давним республиканским пристрастиям). Когда же 21 января 1793 года, после получения известий о казни французского короля, Екатерина II окончательно отвергла идею всеобщего братства, произнеся слова «Равенство — чудовище». Брут был изгнан с Камероновой галереи.   Особо место в коллекции портретов галереи занимают мифологические персонажи. Среди них знаменитый бюст Аполлона, Минервы, Ареса, Бахуса. Рядом с ними – знаменитые философы древности. Среди них основатели древней греческой философии – Гераклит, Сократ и Платон, а также Цицерон, Эпикур, Геродот. Мраморные римские бюсты, по которым делались в Петербурге отливки, представляли копии с греческих оригиналов, многие из них были бронзовыми. Прогуливаясь по Камероновой галерее, можно встретить и великих поэтов и драматургов – Гомера, Софокла. Феокрита, Овидия.   Особое место занимает бюст Михаила Ломоносова. Его выполнил знаменитый скульптор Федот Шубин через 27 лет после смерти учёного. Шубин сделал скульптурный портрет в трёх видах: в гипсе, в мраморе и в бронзе. Бронзовый бюст отливался в 1793 году в литейной мастерской Академии художеств.   Еще несколько слов про мастеров, которые отливали скульптуру для Царского Села: это мастер Тихон Лозовский, подмастерья Василий Екимов, Никита Бирюков, Иван Баженов и Сергей Хабаров. Все они окончили литейный и чеканный класс Академии художеств, которым руководил скульптор Фёдор Гордеев, литейных дел мастера Василий Можалов и Эдм Гастклу.   Фото: ГМЗ «Царское Село», фото - Евгений Ворошилов, Святослав Новиков, Светлана Гриб На фото: 2 - Геродот, 3 - Аполлон, 4 - Гомер, 5 - Демосфен</t>
+  </si>
+  <si>
+    <t>25.09.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6859</t>
+  </si>
+  <si>
+    <t>💧Друзья, шестнадцать наших скульптур засияли свежестью и чистотой не от обильных сентябрьских дождей. На этой неделе реставраторы освежили и скульптуру, и пьедесталы. Первым водные процедуры принял бронзовый бюст архитектора Франческо Растрелли. Затем – бюсты «Март», «Апрель», «Май» и «Июнь» около павильона «Грот» в Екатерининском парке. Вчера был финальный в этом году «банный день». На Эрмитажной аллее помыли одиннадцать скульптур венецианской коллекции — одной из жемчужин царскосельского собрания. Среди них – «Вакх», «Беллум», «Примавера» и бюст «Поро». – Все скульптуры мыть каждый сезон не требуется. Мы выбираем те, кому процедуры нужны именно сейчас. В этом году решили отложить работы до конца сезона, чтобы статуи отправились на «зимние каникулы» обновленными, – рассказывает хранитель парковой скульптуры музея Наталья Лансере. Подлинные шедевры итальянских мастеров начала XVIII века находятся под открытым небом с апреля по октябрь, поэтому музей регулярно проводит «гигиенические процедуры». Эту работу выполняют именно реставраторы: они знают, как не повредить камень. Применяют бессульфатные растворы, которые хорошо справляются с естественными загрязнениями. После этого мрамор обрабатывают водоотталкивающим консервирующим составом. 📷 Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>24.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6858</t>
+  </si>
+  <si>
+    <t>✨ Как в Царском Селе появились тирольские коровы и галапагосские черепахи, под какую музыку любили танцевать обезьяны, какое блюдо получал по праздникам лосёнок, куда доставляли павлиньи перья «без повреждения» – об этом расскажет сотрудник отдела учёта фондов нашего музея Елизавета Курдя. Ее лекция называется «Царскосельский зверинец: от болота до зоопарка». 12+ Событие станет частью сопроводительной программы выставки керамики «Глазурь и грива» на Императорской ферме. Кстати, работа экспозиции продлена на неделю – до 4 октября. Царскосельский зверинец был обустроен на части территории современного Александровского парка в XVIII веке. В 1750 году в центре Зверинца построили охотничий павильон «Монбижу» – в стиле елизаветинского барокко, территорию обнесли каменной оградой, а по углам поставили четыре бастиона с беседками-люстгаузами. Позже ограждение разобрали, Монбижу перестроили в Арсенал, а на местах бастионов возвели Шапель и Белую башню. 🔸 Когда: 26 сентября, 13.00 🔸 Где: Императорская ферма (Пушкин, Фермская дор., лит. А) 🔸 Бесплатно, регистрация на сайте</t>
+  </si>
+  <si>
+    <t>23.09.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6852</t>
+  </si>
+  <si>
+    <t>🌳 Наш царскосельский дуб теперь растет в центре Петербурга. Сегодня во дворе Академии русского балета имени А.Я. Вагановой произошло красивое событие: ректор академии, народный артист России Николай Цискаридзе и директор музея-заповедника «Царское Село» Ольга Таратынова высадили саженец. Этот молодой дуб был выращен из желудя старинного царскосельского дерева, которое росло напротив Александровского дворца. В первой половине XIX века по воле Николая I его посадил садовник Фёдор Лямин. Музейные садовники выращивали этот дубок 15 лет. 🌳 Выбор места для посадки глубоко символичен. Николай I был большим поклонником балета и активно влиял на развитие Императорского театрального училища (ныне — Академия русского балета). Император вместе с семьей посещал концерты в Учебном театре и экзамены, проводил осмотры училища, заботясь об улучшении условий проживания и обучения воспитанников. 🌳 Напомним, что накануне, 22 сентября, Николай Цискаридзе вместе с Ольгой Таратыновой посадил молодой дуб в музее-заповеднике. Дерево-преемник заняло место одного из самых старых и красивых дубов Александровского парка, который погиб 11 июля во время урагана. Этому исполину было более двухсот лет, он был посажен во времена Александра I и рос на Детском лугу, недалеко от павильона «Белая башня» и Александровского дворца. Фото: Академия русского балета имени А.Я. Вагановой</t>
+  </si>
+  <si>
+    <t>23.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6851</t>
+  </si>
+  <si>
+    <t>🌳 Молодой дуб-преемник, выращенный из желудя старинного царскосельского дерева, будет расти на месте одного из самых старых и красивых дубов Александровского парка. Накануне его посадили ректор Академии русского балета имени А.Я. Вагановой, народный артист России Николай Цискаридзе и директор нашего музея Ольга Таратынова. Видео: ГМЗ «Царское Село», Светлана Гриб</t>
+  </si>
+  <si>
+    <t>22.09.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6845</t>
+  </si>
+  <si>
+    <t>Сегодня был туман. Заворожённо бродили по парку. Фото: ГМЗ "Царское Село", автор - Екатерина Новак</t>
+  </si>
+  <si>
+    <t>22.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6839</t>
+  </si>
+  <si>
+    <t>🌳 Дуб-преемник   Сегодня ректор Академии русского балета имени А.Я. Вагановой, народный артист России Николай Цискаридзе вместе с директором нашего музея Ольгой Таратыновой посадил молодой дуб, выращенный из желудя старинного царскосельского дерева. Преемник будет расти на месте одного из самых старых и красивых дубов Александровского парка – он погиб 11 июля этого года во время урагана, который обрушился на южные районы города. Этому исполину было более двухсот лет, его посадили во времена Александра I. Он рос на Детском лугу, недалеко от павильона «Белая башня», Детского острова и Александровского дворца.   Раскидистый дуб (высота – 27 метров, диаметр ствола – 100 см) играл важную роль в формировании живописной картины этой части парка, был доминантой лугового пространства.   – Любой человек, как мне кажется, который оказывается в Петербурге и его пригородах, влюбляется навсегда в эту красоту и гармонию. Я родился в Тбилиси, но живу в Петербурге значительную часть жизни. И конечно для меня посадить дуб в Царском Селе – невероятно почетно. Это своеобразное признание заслуг и большая честь. Счастлив, что на протяжении 14 лет наша академия неразрывно связана с Царским Селом, мы вручаем дипломы выпускникам в Екатерининском дворце. Счастлив, что теперь в некотором роде моя частичка есть в Царском Селе, – отметил Николай Цискаридзе.   – Радостно, что частичка энергетики Николая Максимовича и вообще нашей балетной школы теперь воплощена в этом молоденьком дубке. К сожалению, двухсотлетнее дерево, которое росло на этом месте, погибло во время июльского урагана, мы до сих пор ликвидируем его последствия. Надеемся, что Николай Максимович будет иногда навещать дуб. А мы будем с удовольствием рассказывать – кто посадил это дерево, – отметила Ольга Таратынова.   Главный хранитель парков музея Ольга Филиппова напомнила, что Детский луг играет важную роль в формировании объемно-пространственной композиции Александровского парка. В XVIII веке пасущиеся на лугах стада коз и овец создавали пасторальную картинку, были символом гармоничного слияния человека с природой, утонченного вкуса и меланхоличной созерцательности. Луг, прилегающий к Белой башне, получил неофициальное название "Детский" после постройки павильона, предназначенного для обучения детей императора Николая I. Сегодня он остается одним из самых живописных уголков Александровского парка.   15 лет назад, в 2011 году, сотрудники музея собрали семена двухсотлетнего дуба, который рос у Александровского дворца, и передали их в оранжерейный комплекс музея. Садовники посеяли там желуди и вырастили из них саженцы. Музей ввел красивую традицию – высаживать дубки-преемники вместо утраченных деревьев.   В октябре 2023-го саженец-преемник взамен поваленного ураганом исторического дуба на берегу Фасадного пруда посадили актеры Александринского театра Иван Волков и Иван Трус. В октябре 2024-го – художественный руководитель Санкт-Петербургского государственного музыкального театра им. Ф.И. Шаляпина Фабио Мастранджело. Прошлой осенью директор Государственного Эрмитажа Михаил Пиотровский посадил молодое дерево-преемник перед фасадом Александровского дворца на месте того самого дуба-гиганта, с которым музей был вынужден попрощаться в мае 2025-го и из желудей которого вырастили преемников.   Выращивание одного дерева – от сбора желудя до высадки в парк – занимает более десяти лет. За это время «малыши» проходят настоящую древесную школу. Их «воспитанием» занимаются музейные садовники. Сначала саженцы растут в открытом грунте на территории оранжерейного комплекса, затем постепенно они занимают свои места в Екатерининском, Александровском и Баболовском парках.   23 сентября молодой дуб, выращенный из желудей старинных царскосельских деревьев, будет высажен во дворе Академии русского балета имени А.Я. Вагановой.   Фото: ГМЗ «Царское Село», Екатерина Новак</t>
+  </si>
+  <si>
+    <t>21.09.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6837</t>
+  </si>
+  <si>
+    <t>✨ Наш музей вошел в короткий список конкурса «Музейный Олимп». Возвращение в экспозицию возрожденного Китайского зала Зубовского флигеля Екатерининского дворца выдвинуто в номинации «Музейный шедевр». Семейная игровая видеопрогулка на русском жестовом языке «Архитектурные игры в Александровском парке» – в номинации «Музей – детям». С 12 по 15 октября номинанты представят проекты на профессиональном музейном форуме «Музейный Олимп». Победителей объявят на торжественной церемонии 16 октября. В июне 2026-го в Зубовском флигеле в полном блеске декоративной отделки предстал Китайский зал – здесь на стены установили 155 лаковых панно, воссозданных современными китайскими мастерами в традиционных техниках. Это часть масштабного реставрационного проекта «Екатерина II. Личное пространство». Он стал возможен благодаря поддержке ПАО «Газпром». Личные апартаменты императрицы Екатерины II в Екатерининском дворце – шедевр эпохи классицизма конца XVIII века, созданный Чарлзом Камероном и Джакомо Кваренги. Во время Великой Отечественной войны великолепная декоративная отделка была утрачена. Отделку восьми интерьеров спустя два с половиной века после их создания возродили специалисты Царскосельской янтарной мастерской. Лаковые панно в течение двух лет выполнили современные китайские мастера Пекинской художественной компании «Синьсинши» (в переводе с китайского – «Танцующий лев»). Восемь интерьеров Зубовского флигеля были открыты для посетителей в декабре 2024-го. Работы по воссозданию лаковых панно в это время продолжались. В прошлом году наш музей при поддержке Благотворительного фонда социальной помощи и поддержки «Свет» дал старт новому проекту. «Архитектурные игры в Александровском парке» – семейная игровая видеопрогулка на русском жестовом языке. При её создании музей активно сотрудничал с фокус-группами, следуя принципу проектирования инклюзивных программ — «ничего для нас без нас». Музей подготовил личный гид для смартфона – чат-бот, который «ведёт» участников по маршруту в парке, показывает видео, рассказывает об архитектурных памятниках и предлагает задания. К концу прогулки слушатели легко ориентируются в архитектурных стилях и могут определить неоготику и классицизм, шинуазри и неорусский стиль. Все видео – на русском жестовом языке, с субтитрами и переводом на русский словесный язык. Чат-бот полностью доступен как для глухих и слабослышащих людей, так и для слышащих участников прогулки. Напомним, что музей-заповедник «Царское Село» становился лауреатом конкурса «Музейный Олимп» девять раз. Фото и изображение: ГМЗ "Царское Село"</t>
+  </si>
+  <si>
+    <t>21.09.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/tsarskoe_selo/6835</t>
+  </si>
+  <si>
+    <t>🌦 Понедельник. Сегодня у нас два состояния. За фото вороны под дождём благодарим нашу коллегу Наталью Лансере.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3041,62 +5852,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H300"/>
+  <dimension ref="A1:H615"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4791.83" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4805.969" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -10569,50 +13380,5405 @@
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>28634</v>
       </c>
       <c r="B300" t="s">
         <v>885</v>
       </c>
       <c r="C300" t="s">
         <v>886</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E300">
         <v>37862</v>
       </c>
       <c r="F300">
         <v>321</v>
       </c>
       <c r="G300">
         <v>275</v>
       </c>
       <c r="H300">
         <v>35</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>95700</v>
+      </c>
+      <c r="B301" t="s">
+        <v>888</v>
+      </c>
+      <c r="C301" t="s">
+        <v>889</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E301">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>95701</v>
+      </c>
+      <c r="B302" t="s">
+        <v>891</v>
+      </c>
+      <c r="C302" t="s">
+        <v>892</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E302">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>95702</v>
+      </c>
+      <c r="B303" t="s">
+        <v>894</v>
+      </c>
+      <c r="C303" t="s">
+        <v>895</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E303">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>95703</v>
+      </c>
+      <c r="B304" t="s">
+        <v>897</v>
+      </c>
+      <c r="C304" t="s">
+        <v>898</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E304">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>95704</v>
+      </c>
+      <c r="B305" t="s">
+        <v>900</v>
+      </c>
+      <c r="C305" t="s">
+        <v>901</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E305">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>95705</v>
+      </c>
+      <c r="B306" t="s">
+        <v>903</v>
+      </c>
+      <c r="C306" t="s">
+        <v>904</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E306">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>95706</v>
+      </c>
+      <c r="B307" t="s">
+        <v>906</v>
+      </c>
+      <c r="C307" t="s">
+        <v>907</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E307">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>95707</v>
+      </c>
+      <c r="B308" t="s">
+        <v>909</v>
+      </c>
+      <c r="C308" t="s">
+        <v>910</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E308">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>95708</v>
+      </c>
+      <c r="B309" t="s">
+        <v>912</v>
+      </c>
+      <c r="C309" t="s">
+        <v>913</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E309">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>95709</v>
+      </c>
+      <c r="B310" t="s">
+        <v>915</v>
+      </c>
+      <c r="C310" t="s">
+        <v>916</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E310">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>95710</v>
+      </c>
+      <c r="B311" t="s">
+        <v>918</v>
+      </c>
+      <c r="C311" t="s">
+        <v>919</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E311">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>95711</v>
+      </c>
+      <c r="B312" t="s">
+        <v>921</v>
+      </c>
+      <c r="C312" t="s">
+        <v>922</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E312">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>95712</v>
+      </c>
+      <c r="B313" t="s">
+        <v>924</v>
+      </c>
+      <c r="C313" t="s">
+        <v>925</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E313">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>95713</v>
+      </c>
+      <c r="B314" t="s">
+        <v>927</v>
+      </c>
+      <c r="C314" t="s">
+        <v>928</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E314">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>95714</v>
+      </c>
+      <c r="B315" t="s">
+        <v>930</v>
+      </c>
+      <c r="C315" t="s">
+        <v>931</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E315">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>95715</v>
+      </c>
+      <c r="B316" t="s">
+        <v>933</v>
+      </c>
+      <c r="C316" t="s">
+        <v>934</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E316">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>95716</v>
+      </c>
+      <c r="B317" t="s">
+        <v>936</v>
+      </c>
+      <c r="C317" t="s">
+        <v>937</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E317">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>95717</v>
+      </c>
+      <c r="B318" t="s">
+        <v>939</v>
+      </c>
+      <c r="C318" t="s">
+        <v>940</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E318">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>95718</v>
+      </c>
+      <c r="B319" t="s">
+        <v>942</v>
+      </c>
+      <c r="C319" t="s">
+        <v>943</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E319">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>95719</v>
+      </c>
+      <c r="B320" t="s">
+        <v>945</v>
+      </c>
+      <c r="C320" t="s">
+        <v>946</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E320">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>95720</v>
+      </c>
+      <c r="B321" t="s">
+        <v>948</v>
+      </c>
+      <c r="C321" t="s">
+        <v>949</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E321">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>95721</v>
+      </c>
+      <c r="B322" t="s">
+        <v>951</v>
+      </c>
+      <c r="C322" t="s">
+        <v>952</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>95722</v>
+      </c>
+      <c r="B323" t="s">
+        <v>954</v>
+      </c>
+      <c r="C323" t="s">
+        <v>955</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E323">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>95723</v>
+      </c>
+      <c r="B324" t="s">
+        <v>957</v>
+      </c>
+      <c r="C324" t="s">
+        <v>958</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E324">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>95724</v>
+      </c>
+      <c r="B325" t="s">
+        <v>960</v>
+      </c>
+      <c r="C325" t="s">
+        <v>961</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E325">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>95725</v>
+      </c>
+      <c r="B326" t="s">
+        <v>963</v>
+      </c>
+      <c r="C326" t="s">
+        <v>964</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E326">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>95726</v>
+      </c>
+      <c r="B327" t="s">
+        <v>966</v>
+      </c>
+      <c r="C327" t="s">
+        <v>967</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E327">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>95727</v>
+      </c>
+      <c r="B328" t="s">
+        <v>969</v>
+      </c>
+      <c r="C328" t="s">
+        <v>970</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E328">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>95728</v>
+      </c>
+      <c r="B329" t="s">
+        <v>972</v>
+      </c>
+      <c r="C329" t="s">
+        <v>973</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E329">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>95729</v>
+      </c>
+      <c r="B330" t="s">
+        <v>975</v>
+      </c>
+      <c r="C330" t="s">
+        <v>976</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E330">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>95730</v>
+      </c>
+      <c r="B331" t="s">
+        <v>978</v>
+      </c>
+      <c r="C331" t="s">
+        <v>979</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E331">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>95731</v>
+      </c>
+      <c r="B332" t="s">
+        <v>981</v>
+      </c>
+      <c r="C332" t="s">
+        <v>982</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E332">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>95732</v>
+      </c>
+      <c r="B333" t="s">
+        <v>984</v>
+      </c>
+      <c r="C333" t="s">
+        <v>985</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E333">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>95733</v>
+      </c>
+      <c r="B334" t="s">
+        <v>987</v>
+      </c>
+      <c r="C334" t="s">
+        <v>988</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E334">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>95734</v>
+      </c>
+      <c r="B335" t="s">
+        <v>990</v>
+      </c>
+      <c r="C335" t="s">
+        <v>991</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E335">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>95735</v>
+      </c>
+      <c r="B336" t="s">
+        <v>993</v>
+      </c>
+      <c r="C336" t="s">
+        <v>994</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E336">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>95736</v>
+      </c>
+      <c r="B337" t="s">
+        <v>996</v>
+      </c>
+      <c r="C337" t="s">
+        <v>997</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E337">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>95737</v>
+      </c>
+      <c r="B338" t="s">
+        <v>999</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E338">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>95738</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E339">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>95739</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E340">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>95740</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E341">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>95741</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E342">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>95742</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E343">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>95743</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E344">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>95744</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E345">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>95745</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E346">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>95746</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E347">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>95747</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E348">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>95748</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E349">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>95749</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E350">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>95750</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E351">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>95751</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E352">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>95752</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E353">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>95753</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E354">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>95754</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E355">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>95755</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E356">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>95756</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E357">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>95757</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E358">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>95758</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E359">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>95759</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E360">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>95760</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E361">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>95761</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E362">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>95762</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E363">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>95763</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E364">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>95764</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E365">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>95765</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E366">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>95766</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E367">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>95767</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E368">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>95768</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E369">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>95769</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E370">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>95770</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E371">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>95771</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E372">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>95772</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E373">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>95773</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E374">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>95774</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E375">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>95775</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E376">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>95776</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E377">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>95777</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E378">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>95778</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E379">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>95779</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E380">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>95780</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E381">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>95781</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E382">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>95782</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E383">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>95783</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E384">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>95784</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E385">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>95785</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E386">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>95786</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E387">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>95787</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E388">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>95788</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E389">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>95789</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E390">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>95790</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E391">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>95791</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E392">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>95792</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E393">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>95793</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E394">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>95794</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E395">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>95795</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E396">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>95796</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E397">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>95797</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E398">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>95798</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E399">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>95799</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E400">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>95800</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E401">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>95801</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E402">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>95802</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E403">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>95803</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E404">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>95804</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E405">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>95805</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E406">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>95806</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E407">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>95807</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E408">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>95808</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E409">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>95809</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E410">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>95810</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E411">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>95811</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E412">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>95812</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E413">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>95813</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E414">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>95814</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E415">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>95815</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E416">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>95816</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E417">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>95817</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E418">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>95818</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E419">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>95819</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E420">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>95820</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E421">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>95821</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E422">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>95822</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E423">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>95823</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E424">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>95824</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E425">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>95825</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E426">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>95826</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E427">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>95827</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E428">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>95828</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E429">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>95829</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E430">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>95830</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E431">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>95831</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E432">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>95832</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E433">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>95833</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E434">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>95834</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E435">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>95835</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E436">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>95836</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E437">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>95837</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E438">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>95838</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E439">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>95839</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E440">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>95840</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E441">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>95841</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E442">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>95842</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E443">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>95843</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E444">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>95844</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E445">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>95845</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E446">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>95846</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E447">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>95847</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E448">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>95848</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E449">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>95849</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E450">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>95850</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E451">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>95851</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E452">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>95852</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E453">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>95853</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E454">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>95854</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E455">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>95855</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E456">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>95856</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E457">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>95857</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E458">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>95858</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E459">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>95859</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E460">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>95860</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E461">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>95861</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E462">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>95862</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E463">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>95863</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E464">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>95864</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E465">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>95865</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E466">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>95866</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E467">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>95867</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E468">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>95868</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E469">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>95869</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E470">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>95870</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E471">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>95871</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E472">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>95872</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E473">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>95873</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E474">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>95874</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E475">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>95875</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E476">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>95876</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E477">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>95877</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E478">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>95878</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E479">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>95879</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E480">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>95880</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E481">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>95881</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E482">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>95882</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E483">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>95883</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E484">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>95884</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E485">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>95885</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E486">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>95886</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E487">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>95887</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E488">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>95888</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E489">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>95889</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E490">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>95890</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E491">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>95891</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E492">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>95892</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E493">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>95893</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E494">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>95894</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E495">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>95895</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E496">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>95896</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E497">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>95897</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E498">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>95898</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E499">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>95899</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E500">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>95900</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E501">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>95901</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E502">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>95902</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E503">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>95903</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E504">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>95904</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E505">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>95905</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E506">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>95906</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E507">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>95907</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E508">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>95908</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E509">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>95909</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E510">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>95910</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E511">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>95911</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E512">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>95912</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E513">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>95913</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E514">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>95914</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E515">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>95915</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E516">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>95916</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E517">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>95917</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E518">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>95918</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E519">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>95919</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E520">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>95920</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E521">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>95921</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E522">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>95922</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E523">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>95923</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E524">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>95924</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E525">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>95925</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E526">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>95926</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E527">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>95927</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E528">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>95928</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E529">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>95929</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E530">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>95930</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E531">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>95931</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E532">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>95932</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E533">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>95933</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E534">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>95934</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E535">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>95935</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E536">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>95936</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E537">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>95937</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E538">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>95938</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E539">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>95939</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E540">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>95940</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E541">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>95941</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E542">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>95942</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E543">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>95943</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E544">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>95944</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E545">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>95945</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E546">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>95946</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E547">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>95947</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E548">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>95948</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E549">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>95949</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E550">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>95950</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E551">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>95951</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E552">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>95952</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E553">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>95953</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E554">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>95954</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E555">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>95955</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E556">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>95956</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E557">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>95957</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E558">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>95958</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E559">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>95959</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E560">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>95960</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E561">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>95961</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E562">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>95962</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E563">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>95963</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E564">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>95964</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E565">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>95965</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E566">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>95966</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E567">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>95967</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E568">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>95968</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E569">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>95969</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E570">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>95970</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E571">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>95971</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E572">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>95972</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E573">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>95973</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E574">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>95974</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E575">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>95975</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E576">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>95976</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E577">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>95977</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E578">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>95978</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E579">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>95979</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E580">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>95980</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E581">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>95981</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E582">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>95982</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E583">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>95983</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E584">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>103043</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E585">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>103044</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E586">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>103045</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E587">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>103046</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E588">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>103047</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E589">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>103048</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E590">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>103049</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E591">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>103050</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E592">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>103051</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E593">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>103052</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E594">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>123564</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E595">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>123565</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E596">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>123566</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E597">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>123567</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E598">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>123568</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E599">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>123569</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E600">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>123570</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E601">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>124372</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E602">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>127566</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E603">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>127567</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E604">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>127568</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E605">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>127569</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E606">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>127570</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E607">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>127571</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E608">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>127572</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E609">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>127573</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E610">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>127574</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E611">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>127575</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E612">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>127576</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E613">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>127577</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E614">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>127578</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E615">
+        <v>1178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">