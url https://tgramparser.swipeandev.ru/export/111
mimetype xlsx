--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -4335,854 +4335,857 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>27904</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>752</v>
       </c>
       <c r="F2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G2">
-        <v>117</v>
+        <v>325</v>
       </c>
       <c r="H2">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>27905</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1446</v>
       </c>
       <c r="F3">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G3">
-        <v>214</v>
+        <v>385</v>
       </c>
       <c r="H3">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>27906</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>2563</v>
       </c>
       <c r="F4">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="G4">
-        <v>381</v>
+        <v>547</v>
       </c>
       <c r="H4">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>27907</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2184</v>
       </c>
       <c r="F5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G5">
-        <v>276</v>
+        <v>336</v>
       </c>
       <c r="H5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>27908</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>2552</v>
       </c>
       <c r="F6">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G6">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="H6">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>27909</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>2434</v>
       </c>
       <c r="F7">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>282</v>
+        <v>315</v>
+      </c>
+      <c r="H7">
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>27910</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>2376</v>
       </c>
       <c r="F8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G8">
-        <v>337</v>
+        <v>367</v>
       </c>
       <c r="H8">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>27911</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>2324</v>
       </c>
       <c r="F9">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G9">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="H9">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>27912</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>2665</v>
       </c>
       <c r="F10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G10">
-        <v>366</v>
+        <v>399</v>
       </c>
       <c r="H10">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>27913</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>2162</v>
       </c>
       <c r="F11">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G11">
-        <v>190</v>
+        <v>211</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>27914</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>2672</v>
       </c>
       <c r="F12">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G12">
-        <v>413</v>
+        <v>449</v>
       </c>
       <c r="H12">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>27915</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>2362</v>
       </c>
       <c r="F13">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G13">
-        <v>361</v>
+        <v>388</v>
       </c>
       <c r="H13">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>27916</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>3519</v>
       </c>
       <c r="F14">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G14">
-        <v>423</v>
+        <v>451</v>
       </c>
       <c r="H14">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>27917</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>2742</v>
       </c>
       <c r="F15">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G15">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="H15">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>27918</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>2740</v>
       </c>
       <c r="F16">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G16">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>27919</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>2754</v>
       </c>
       <c r="F17">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G17">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="H17">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>27920</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>2805</v>
       </c>
       <c r="F18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G18">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="H18">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>27921</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>2632</v>
       </c>
       <c r="F19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G19">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="H19">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>27922</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>3078</v>
       </c>
       <c r="F20">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G20">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="H20">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>27923</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E21">
         <v>42</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>27924</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E22">
         <v>2751</v>
       </c>
       <c r="F22">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G22">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="H22">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>27925</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E23">
         <v>2530</v>
       </c>
       <c r="F23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G23">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="H23">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>27926</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24">
         <v>4212</v>
       </c>
       <c r="F24">
         <v>23</v>
       </c>
       <c r="G24">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="H24">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>27927</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E25">
         <v>2928</v>
       </c>
       <c r="F25">
         <v>10</v>
       </c>
       <c r="G25">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="H25">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>27928</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E26">
         <v>2968</v>
       </c>
       <c r="F26">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="H26">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>27929</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E27">
         <v>2846</v>
       </c>
       <c r="F27">
         <v>8</v>
       </c>
       <c r="G27">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="H27">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27930</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28">
         <v>4292</v>
       </c>
       <c r="F28">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G28">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="H28">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>27931</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E29">
         <v>3056</v>
       </c>
       <c r="F29">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>27932</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E30">
         <v>3100</v>
       </c>
       <c r="F30">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G30">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="H30">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>27933</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E31">
         <v>4324</v>
       </c>
       <c r="F31">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G31">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="H31">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>27934</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E32">
         <v>3086</v>
       </c>
       <c r="F32">
         <v>17</v>
       </c>
       <c r="G32">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="H32">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>27935</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>2949</v>
       </c>
       <c r="F33">
         <v>5</v>
       </c>
       <c r="G33">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H33">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>27936</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>3602</v>
       </c>
       <c r="F34">
         <v>9</v>
       </c>
       <c r="G34">
@@ -5190,103 +5193,103 @@
       </c>
       <c r="H34">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>27937</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E35">
         <v>3199</v>
       </c>
       <c r="F35">
         <v>3</v>
       </c>
       <c r="G35">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H35">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>27938</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E36">
         <v>2956</v>
       </c>
       <c r="F36">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G36">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H36">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>27939</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E37">
         <v>2941</v>
       </c>
       <c r="F37">
         <v>31</v>
       </c>
       <c r="G37">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H37">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>27940</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E38">
         <v>3069</v>
       </c>
       <c r="F38">
         <v>15</v>
       </c>
       <c r="G38">
@@ -5294,178 +5297,178 @@
       </c>
       <c r="H38">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>27941</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E39">
         <v>3048</v>
       </c>
       <c r="F39">
         <v>17</v>
       </c>
       <c r="G39">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H39">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>27942</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>2719</v>
       </c>
       <c r="F40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G40">
         <v>304</v>
       </c>
       <c r="H40">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>27943</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E41">
         <v>2658</v>
       </c>
       <c r="F41">
         <v>18</v>
       </c>
       <c r="G41">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H41">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>27944</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E42">
         <v>2918</v>
       </c>
       <c r="F42">
         <v>21</v>
       </c>
       <c r="G42">
         <v>372</v>
       </c>
       <c r="H42">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>27945</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E43">
         <v>2655</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
         <v>227</v>
       </c>
       <c r="H43">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>27946</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E44">
         <v>3097</v>
       </c>
       <c r="F44">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G44">
         <v>391</v>
       </c>
       <c r="H44">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>27947</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E45">
         <v>3030</v>
       </c>
       <c r="F45">
@@ -5473,77 +5476,77 @@
       </c>
       <c r="G45">
         <v>374</v>
       </c>
       <c r="H45">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>27948</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E46">
         <v>13393</v>
       </c>
       <c r="F46">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G46">
         <v>486</v>
       </c>
       <c r="H46">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>27949</v>
       </c>
       <c r="B47" t="s">
         <v>142</v>
       </c>
       <c r="C47" t="s">
         <v>143</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E47">
         <v>3736</v>
       </c>
       <c r="F47">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G47">
         <v>535</v>
       </c>
       <c r="H47">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>27950</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E48">
         <v>4144</v>
       </c>
       <c r="F48">
@@ -5655,51 +5658,51 @@
       </c>
       <c r="G52">
         <v>417</v>
       </c>
       <c r="H52">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>27955</v>
       </c>
       <c r="B53" t="s">
         <v>160</v>
       </c>
       <c r="C53" t="s">
         <v>161</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E53">
         <v>5358</v>
       </c>
       <c r="F53">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G53">
         <v>614</v>
       </c>
       <c r="H53">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>27956</v>
       </c>
       <c r="B54" t="s">
         <v>163</v>
       </c>
       <c r="C54" t="s">
         <v>164</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E54">
         <v>3783</v>
       </c>
       <c r="F54">
@@ -5707,77 +5710,77 @@
       </c>
       <c r="G54">
         <v>299</v>
       </c>
       <c r="H54">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>27957</v>
       </c>
       <c r="B55" t="s">
         <v>166</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E55">
         <v>4135</v>
       </c>
       <c r="F55">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G55">
         <v>385</v>
       </c>
       <c r="H55">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>27958</v>
       </c>
       <c r="B56" t="s">
         <v>169</v>
       </c>
       <c r="C56" t="s">
         <v>170</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E56">
         <v>3390</v>
       </c>
       <c r="F56">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G56">
         <v>465</v>
       </c>
       <c r="H56">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>27959</v>
       </c>
       <c r="B57" t="s">
         <v>172</v>
       </c>
       <c r="C57" t="s">
         <v>173</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E57">
         <v>3361</v>
       </c>
       <c r="F57">
@@ -5785,51 +5788,51 @@
       </c>
       <c r="G57">
         <v>241</v>
       </c>
       <c r="H57">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>27960</v>
       </c>
       <c r="B58" t="s">
         <v>175</v>
       </c>
       <c r="C58" t="s">
         <v>176</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E58">
         <v>3891</v>
       </c>
       <c r="F58">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G58">
         <v>485</v>
       </c>
       <c r="H58">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>27961</v>
       </c>
       <c r="B59" t="s">
         <v>178</v>
       </c>
       <c r="C59" t="s">
         <v>179</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E59">
         <v>3439</v>
       </c>
       <c r="F59">
@@ -5837,103 +5840,103 @@
       </c>
       <c r="G59">
         <v>207</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>27962</v>
       </c>
       <c r="B60" t="s">
         <v>181</v>
       </c>
       <c r="C60" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E60">
         <v>3891</v>
       </c>
       <c r="F60">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G60">
         <v>429</v>
       </c>
       <c r="H60">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>27963</v>
       </c>
       <c r="B61" t="s">
         <v>184</v>
       </c>
       <c r="C61" t="s">
         <v>185</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E61">
         <v>4206</v>
       </c>
       <c r="F61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G61">
         <v>375</v>
       </c>
       <c r="H61">
         <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>27964</v>
       </c>
       <c r="B62" t="s">
         <v>187</v>
       </c>
       <c r="C62" t="s">
         <v>188</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E62">
         <v>6177</v>
       </c>
       <c r="F62">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G62">
         <v>513</v>
       </c>
       <c r="H62">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>27965</v>
       </c>
       <c r="B63" t="s">
         <v>190</v>
       </c>
       <c r="C63" t="s">
         <v>191</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E63">
         <v>4137</v>
       </c>
       <c r="F63">
@@ -6201,51 +6204,51 @@
       </c>
       <c r="G73">
         <v>327</v>
       </c>
       <c r="H73">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>27976</v>
       </c>
       <c r="B74" t="s">
         <v>223</v>
       </c>
       <c r="C74" t="s">
         <v>224</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E74">
         <v>3218</v>
       </c>
       <c r="F74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G74">
         <v>460</v>
       </c>
       <c r="H74">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>27977</v>
       </c>
       <c r="B75" t="s">
         <v>226</v>
       </c>
       <c r="C75" t="s">
         <v>227</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E75">
         <v>3237</v>
       </c>
       <c r="F75">
@@ -6832,542 +6835,809 @@
         <v>10</v>
       </c>
       <c r="G98">
         <v>383</v>
       </c>
       <c r="H98">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>28001</v>
       </c>
       <c r="B99" t="s">
         <v>296</v>
       </c>
       <c r="C99" t="s">
         <v>297</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E99">
         <v>3705</v>
       </c>
+      <c r="F99">
+        <v>19</v>
+      </c>
+      <c r="G99">
+        <v>260</v>
+      </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>28002</v>
       </c>
       <c r="B100" t="s">
         <v>299</v>
       </c>
       <c r="C100" t="s">
         <v>300</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E100">
         <v>3224</v>
       </c>
+      <c r="F100">
+        <v>47</v>
+      </c>
+      <c r="G100">
+        <v>485</v>
+      </c>
+      <c r="H100">
+        <v>8</v>
+      </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>28003</v>
       </c>
       <c r="B101" t="s">
         <v>302</v>
       </c>
       <c r="C101" t="s">
         <v>303</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E101">
         <v>3696</v>
       </c>
+      <c r="F101">
+        <v>22</v>
+      </c>
+      <c r="G101">
+        <v>341</v>
+      </c>
+      <c r="H101">
+        <v>4</v>
+      </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>28004</v>
       </c>
       <c r="B102" t="s">
         <v>305</v>
       </c>
       <c r="C102" t="s">
         <v>306</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E102">
         <v>3424</v>
       </c>
+      <c r="F102">
+        <v>17</v>
+      </c>
+      <c r="G102">
+        <v>221</v>
+      </c>
+      <c r="H102">
+        <v>6</v>
+      </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>28005</v>
       </c>
       <c r="B103" t="s">
         <v>308</v>
       </c>
       <c r="C103" t="s">
         <v>309</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E103">
         <v>2837</v>
       </c>
+      <c r="F103">
+        <v>3</v>
+      </c>
+      <c r="G103">
+        <v>240</v>
+      </c>
+      <c r="H103">
+        <v>1</v>
+      </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>28006</v>
       </c>
       <c r="B104" t="s">
         <v>311</v>
       </c>
       <c r="C104" t="s">
         <v>312</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E104">
         <v>4634</v>
       </c>
+      <c r="F104">
+        <v>32</v>
+      </c>
+      <c r="G104">
+        <v>444</v>
+      </c>
+      <c r="H104">
+        <v>21</v>
+      </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>28007</v>
       </c>
       <c r="B105" t="s">
         <v>314</v>
       </c>
       <c r="C105" t="s">
         <v>315</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E105">
         <v>4113</v>
       </c>
+      <c r="F105">
+        <v>87</v>
+      </c>
+      <c r="G105">
+        <v>400</v>
+      </c>
+      <c r="H105">
+        <v>19</v>
+      </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>28008</v>
       </c>
       <c r="B106" t="s">
         <v>317</v>
       </c>
       <c r="C106" t="s">
         <v>318</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E106">
         <v>3952</v>
       </c>
+      <c r="F106">
+        <v>41</v>
+      </c>
+      <c r="G106">
+        <v>480</v>
+      </c>
+      <c r="H106">
+        <v>12</v>
+      </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>28009</v>
       </c>
       <c r="B107" t="s">
         <v>320</v>
       </c>
       <c r="C107" t="s">
         <v>321</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E107">
         <v>3123</v>
       </c>
+      <c r="F107">
+        <v>17</v>
+      </c>
+      <c r="G107">
+        <v>257</v>
+      </c>
+      <c r="H107">
+        <v>2</v>
+      </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>28010</v>
       </c>
       <c r="B108" t="s">
         <v>323</v>
       </c>
       <c r="C108" t="s">
         <v>324</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E108">
         <v>3361</v>
       </c>
+      <c r="F108">
+        <v>1</v>
+      </c>
+      <c r="G108">
+        <v>113</v>
+      </c>
+      <c r="H108">
+        <v>4</v>
+      </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>28011</v>
       </c>
       <c r="B109" t="s">
         <v>326</v>
       </c>
       <c r="C109" t="s">
         <v>327</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E109">
         <v>2849</v>
       </c>
+      <c r="F109">
+        <v>37</v>
+      </c>
+      <c r="G109">
+        <v>463</v>
+      </c>
+      <c r="H109">
+        <v>11</v>
+      </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>28012</v>
       </c>
       <c r="B110" t="s">
         <v>329</v>
       </c>
       <c r="C110" t="s">
         <v>330</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E110">
         <v>2782</v>
       </c>
+      <c r="F110">
+        <v>7</v>
+      </c>
+      <c r="G110">
+        <v>331</v>
+      </c>
+      <c r="H110">
+        <v>18</v>
+      </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>28013</v>
       </c>
       <c r="B111" t="s">
         <v>332</v>
       </c>
       <c r="C111" t="s">
         <v>333</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E111">
         <v>3845</v>
       </c>
+      <c r="F111">
+        <v>77</v>
+      </c>
+      <c r="G111">
+        <v>433</v>
+      </c>
+      <c r="H111">
+        <v>26</v>
+      </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>28014</v>
       </c>
       <c r="B112" t="s">
         <v>335</v>
       </c>
       <c r="C112" t="s">
         <v>336</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E112">
         <v>5533</v>
       </c>
+      <c r="F112">
+        <v>46</v>
+      </c>
+      <c r="G112">
+        <v>427</v>
+      </c>
+      <c r="H112">
+        <v>10</v>
+      </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>28015</v>
       </c>
       <c r="B113" t="s">
         <v>338</v>
       </c>
       <c r="C113" t="s">
         <v>339</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E113">
         <v>3582</v>
       </c>
+      <c r="F113">
+        <v>49</v>
+      </c>
+      <c r="G113">
+        <v>509</v>
+      </c>
+      <c r="H113">
+        <v>10</v>
+      </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>28016</v>
       </c>
       <c r="B114" t="s">
         <v>341</v>
       </c>
       <c r="C114" t="s">
         <v>342</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E114">
         <v>3613</v>
       </c>
+      <c r="F114">
+        <v>22</v>
+      </c>
+      <c r="G114">
+        <v>480</v>
+      </c>
+      <c r="H114">
+        <v>12</v>
+      </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>28017</v>
       </c>
       <c r="B115" t="s">
         <v>344</v>
       </c>
       <c r="C115" t="s">
         <v>345</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E115">
         <v>3086</v>
       </c>
+      <c r="F115">
+        <v>15</v>
+      </c>
+      <c r="G115">
+        <v>346</v>
+      </c>
+      <c r="H115">
+        <v>3</v>
+      </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>28018</v>
       </c>
       <c r="B116" t="s">
         <v>347</v>
       </c>
       <c r="C116" t="s">
         <v>348</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E116">
         <v>2909</v>
       </c>
+      <c r="F116">
+        <v>29</v>
+      </c>
+      <c r="G116">
+        <v>442</v>
+      </c>
+      <c r="H116">
+        <v>14</v>
+      </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>28019</v>
       </c>
       <c r="B117" t="s">
         <v>350</v>
       </c>
       <c r="C117" t="s">
         <v>351</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E117">
         <v>2945</v>
       </c>
+      <c r="F117">
+        <v>12</v>
+      </c>
+      <c r="G117">
+        <v>330</v>
+      </c>
+      <c r="H117">
+        <v>1</v>
+      </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>28020</v>
       </c>
       <c r="B118" t="s">
         <v>353</v>
       </c>
       <c r="C118" t="s">
         <v>354</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E118">
         <v>3578</v>
       </c>
+      <c r="F118">
+        <v>54</v>
+      </c>
+      <c r="G118">
+        <v>401</v>
+      </c>
+      <c r="H118">
+        <v>6</v>
+      </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>28021</v>
       </c>
       <c r="B119" t="s">
         <v>356</v>
       </c>
       <c r="C119" t="s">
         <v>357</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E119">
         <v>3409</v>
       </c>
+      <c r="F119">
+        <v>15</v>
+      </c>
+      <c r="G119">
+        <v>356</v>
+      </c>
+      <c r="H119">
+        <v>2</v>
+      </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>28022</v>
       </c>
       <c r="B120" t="s">
         <v>359</v>
       </c>
       <c r="C120" t="s">
         <v>360</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E120">
         <v>3471</v>
       </c>
+      <c r="F120">
+        <v>35</v>
+      </c>
+      <c r="G120">
+        <v>401</v>
+      </c>
+      <c r="H120">
+        <v>2</v>
+      </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>28023</v>
       </c>
       <c r="B121" t="s">
         <v>362</v>
       </c>
       <c r="C121" t="s">
         <v>363</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E121">
         <v>3541</v>
       </c>
+      <c r="F121">
+        <v>22</v>
+      </c>
+      <c r="G121">
+        <v>253</v>
+      </c>
+      <c r="H121">
+        <v>21</v>
+      </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>28024</v>
       </c>
       <c r="B122" t="s">
         <v>365</v>
       </c>
       <c r="C122" t="s">
         <v>366</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E122">
         <v>3313</v>
       </c>
+      <c r="F122">
+        <v>22</v>
+      </c>
+      <c r="G122">
+        <v>435</v>
+      </c>
+      <c r="H122">
+        <v>11</v>
+      </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>28025</v>
       </c>
       <c r="B123" t="s">
         <v>368</v>
       </c>
       <c r="C123" t="s">
         <v>369</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E123">
         <v>3148</v>
       </c>
+      <c r="F123">
+        <v>13</v>
+      </c>
+      <c r="G123">
+        <v>376</v>
+      </c>
+      <c r="H123">
+        <v>4</v>
+      </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>28026</v>
       </c>
       <c r="B124" t="s">
         <v>371</v>
       </c>
       <c r="C124" t="s">
         <v>372</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E124">
         <v>3215</v>
       </c>
+      <c r="F124">
+        <v>37</v>
+      </c>
+      <c r="G124">
+        <v>477</v>
+      </c>
+      <c r="H124">
+        <v>7</v>
+      </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>28027</v>
       </c>
       <c r="B125" t="s">
         <v>374</v>
       </c>
       <c r="C125" t="s">
         <v>375</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E125">
         <v>3153</v>
       </c>
+      <c r="F125">
+        <v>29</v>
+      </c>
+      <c r="G125">
+        <v>426</v>
+      </c>
+      <c r="H125">
+        <v>4</v>
+      </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>28028</v>
       </c>
       <c r="B126" t="s">
         <v>377</v>
       </c>
       <c r="C126" t="s">
         <v>378</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E126">
         <v>3568</v>
       </c>
+      <c r="F126">
+        <v>10</v>
+      </c>
+      <c r="G126">
+        <v>334</v>
+      </c>
+      <c r="H126">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>28029</v>
       </c>
       <c r="B127" t="s">
         <v>380</v>
       </c>
       <c r="C127" t="s">
         <v>381</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E127">
         <v>4637</v>
       </c>
+      <c r="F127">
+        <v>22</v>
+      </c>
+      <c r="G127">
+        <v>382</v>
+      </c>
+      <c r="H127">
+        <v>7</v>
+      </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>28030</v>
       </c>
       <c r="B128" t="s">
         <v>383</v>
       </c>
       <c r="C128" t="s">
         <v>384</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E128">
         <v>3453</v>
+      </c>
+      <c r="F128">
+        <v>5</v>
+      </c>
+      <c r="G128">
+        <v>306</v>
+      </c>
+      <c r="H128">
+        <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>28031</v>
       </c>
       <c r="B129" t="s">
         <v>386</v>
       </c>
       <c r="C129" t="s">
         <v>387</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E129">
         <v>3058</v>
       </c>
       <c r="F129">
         <v>8</v>
       </c>
       <c r="G129">
         <v>221</v>
       </c>
     </row>