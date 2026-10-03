--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2598">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3909,50 +3909,3947 @@
     <t>14.04.25 02:10</t>
   </si>
   <si>
     <t>t.me/amurleo_land/5911</t>
   </si>
   <si>
     <t>Открыта регистрация на бесплатный «Леопардовый забег», который состоится на фестивале «День леопарда» 3 мая во Владивостоке. Присоединяйся к самой пятнистой пробежке весны, зарегистрируйся прямо сейчас: https://rundnsrun.ru/ru/events/251! 📍Дистанция — 1,5 км, набережная Спортивной гавани 📅 Время — 3 мая, регистрация с 11:30 возле фонтана, старт в 12:15 🏁 🎽Обязательное условие — леопардовый принт в одежде или аксессуарах! 💥Два лучших образа леопарда получат слот на LeoRun 2025 и сувениры. А еще будет розыгрыш подарков 🎁 Организаторы забега — «Земля леопарда» и беговой клуб RunDnsRun. 🌿 После пробежки — погрузись в фестиваль! Концерт, мастер-классы, лекции о леопардах и многое другое в рамках «Дня леопарда» — крупнейшего в России праздника в честь этой редкой кошки, одного из символов Приморья. Не пропусти, беги в пятнистых красках — сохрани легенду Дальнего Востока!! 🐾 Подробнее — https://leopard-land.ru/about/news/1510 Генеральный партнер фестиваля — банк ВТБ. 🐾 Здесь «Земля леопарда» 🐾</t>
   </si>
   <si>
     <t>13.04.25 23:17</t>
   </si>
   <si>
     <t>t.me/amurleo_land/5908</t>
   </si>
   <si>
     <t>Тропы для самостоятельного посещения на «Земле леопарда» 🐆 Отдохнуть от городской суеты и вдохнуть полной грудью свежий воздух. «Земля леопарда» — это место, где время замедляет свой бег, позволяя вам раствориться в великолепии природы, почувствовать себя частью чего-то большего и вечного. Доступны несколько троп: 🌸«Кравцовские водопады» — каскад хрустальных потоков, низвергающихся с каменных ступеней. Это симфония воды, камня и растительности. 🌸«Тропой леопарда» — возможность прикоснуться к миру дикой природы, не нарушая её гармонии. Ежедневно с 9:00 до 18:00 Не упустите свой шанс, отправьтесь в путешествие, которое останется в вашей памяти навсегда! 🐾 Здесь «Земля леопарда» 🐾</t>
   </si>
   <si>
     <t>13.04.25 10:02</t>
   </si>
   <si>
     <t>t.me/amurleo_land/5905</t>
   </si>
   <si>
     <t>На «Земле леопарда» проснулись и мини-мишки — азиатские барсуки! 🦡 И, конечно, пробуждение началось с поиска еды. Нет, ребята не сидели на диете, а спали. Барсуки всеядны. Питаются мышевидными грызунами, лягушками, ящерицами, птицами и их яйцами, насекомыми, моллюсками, дождевыми червями, грибами, ягодами, орехами и травой. Как думаете, что первое попадёт в желудок малыша? 🐾 Здесь «Земля леопарда» 🐾</t>
+  </si>
+  <si>
+    <t>09.09.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9117</t>
+  </si>
+  <si>
+    <t>Оленяшки-стесняшки 🦌 А у вас тут покушать можно? Можно? Разрешаете? Трудно отказать такой очаровательной мордашке, поэтому ответ тут точно очевиден. А питаются такие пятнистые милашки растениями, орехами, грибами и ягодами, а когда похолодает, в их рацион будут входить кора и побеги. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.09.26 23:51</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9115</t>
+  </si>
+  <si>
+    <t>Спасённый леопард Leo 260M объявился в заказнике «Васильковский»: хищник повернул на юг и осваивает новые территории 🐆🐆 Свежими данными фотомониторинга поделились специалисты Дирекции по охране объектов животного мира и ООПТ Минлесхоза Приморья. На новых снимках пятнистый исследователь предстал настоящим мастером конспирации: в объектив фотоловушек он попал то смазанным в стремительном движении, то спрятавшим морду за стволом дерева. Но запутать зоологов не удалось. Учёные нацпарка «Земля леопарда» безошибочно опознали Leo 260M по уникальному узору пятен на шкуре — в мире диких кошек этот рисунок надёжнее любых отпечатков пальцев. До этого самый известный леопард России уже успел удивить специалистов: во время своих странствий он добрался до краевого заказника «Чёрные скалы», отметившись в самой северной и самой восточной точке, где когда-либо фиксировали присутствие леопардов. Теперь же неутомимый кот сместился южнее и продолжает исследовать природные просторы региона. 🖤 Напомним, судьба Leo 260M уникальна для мировой науки: это первый в мире представитель своего подвида, возвращённый в дикую природу после реабилитации. Летом 2022 года истощённого котёнка-сироту обнаружили возле границ «Земли леопарда». Малыша выходили специалисты МРОО «Центр "Тигр"», а весной 2023 года окрепшего зверя выпустили в Уссурийский заповедник (находится под управлением «Земли леопарда»). За его судьбой следила вся страна. Хищник не просто адаптировался к самостоятельной жизни, но и активно расширяет границы своих владений. Следим за дальнейшим маршрутом первопроходца! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.09.26 02:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9114</t>
+  </si>
+  <si>
+    <t>Самый «кошачий» день приморской осени возвращается 🐾 4 октября, в воскресенье, на «Земле леопарда» в третий раз пройдёт фестиваль «Золотой котябрь». Приглашаем встретить золотую осень всей семьёй в селе Барабаш. Событие приурочено к Всемирному дню защиты животных и посвящено четырём диким кошкам нацпарка: дальневосточному леопарду, амурскому тигру, рыси и дальневосточному лесному коту. ❗️Начало в 11:30 📌 Где: с. Барабаш, ул. Хасанская, 6Б (площадка перед визит-центром «Земли леопарда»). Вход: свободный. Вас ждут: - выставка картин под открытым небом. Прямо на лесной опушке откроется экспозиция «Пятнистые и полосатые» — около 30 оригинальных полотен от мастеров Международного союза художников-анималистов. - конкурс-дефиле на лучший костюм дикой кошки. Участников ждут творческие визитки, танцы и памятные призы. - ярмарка ремёсел и даров тайги. Натуральная продукция, сувениры ручной работы от мастеров и поделки юных умельцев. - детская зона. Полоса препятствий «в стиле диких кошек», аквагрим и творческие мастер-классы, где можно будет нарисовать одного из 27 «Леопардов дружбы» – зверей, свободно гуляющих через границу России и Китая. 📆 Программа: 11:30 – Открытие ярмарки мастеров и выставки «Пятнистые и полосатые» 12:00 – Праздничный концерт 13:30 – Конкурс-дефиле кошачьих костюмов 15:30 – Шоу мыльных пузырей Берите родных, готовьте кошачьи костюмы и приезжайте зарядиться теплом приморской осени! Генеральный партнёр — банк ВТБ. Подробнее — https://leopard-land.ru/about/news/1723 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.09.26 23:42</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9109</t>
+  </si>
+  <si>
+    <t>Рассветы Дальневосточного морского заповедника — искусство ✨ Сотрудник «Земли леопарда» Юлия Мартынченко запечатлела момент начала светового дня на заповедной части острова Попова. Северный участок Дальневосточного морского заповедника манит своей красотой и свободой. Чтобы попасть на остров и лично полюбоваться красотой, звоните по телефону: +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.09.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9106</t>
+  </si>
+  <si>
+    <t>На ближний свет переключаться не забываем 🤩 Маленькие «фары» на фото можно увидеть у не менее маленького, но очень шустрого колонка. Колонок — это автохтонный вид фауны юго-запада Приморья, то есть возникший на конкретной местности и продолжающий существовать на ней. А светящиеся глаза у колонка неспроста. Колонок — ночное животное, поэтому его глаза имеют светоотражающий слой, который называют тапетумом. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.09.26 01:08</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9105</t>
+  </si>
+  <si>
+    <t>О первых фотоловушках и первых снимках пятнистых 🐆 Продолжаем рассказывать об экспозиции на визит-центре «Земля леопарда». Эта часть повествует о Юрии Шибневе — учёном, который посвятил жизнь изучению дальневосточного леопарда. Именно он автор первой в истории фотографии котёнка этой пятнистой кошки. Приезжайте на визит-центр национального парка «Земля леопарда», чтобы узнать больше об истории и обитателях заповедных лесов. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.09.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9104</t>
+  </si>
+  <si>
+    <t>Доброй ночи от совы! 🦉 День птиц получается сегодня на «Земле леопарда», надеемся, вы не против. В кадре — ушастая сова. Хоть она и молниеносно пролетела мимо скрытой лесной камеры, но селфи сделать успела. Своё название она получила из-за пучков перьев на голове, похожих на ушки. Правда, они не имеют никакого отношения к органам слуха. Настоящие уши совы расположены по бокам головы под перьями. На кадрах пучки в виде ушек мы не увидим — птица их полностью прижала. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.09.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9103</t>
+  </si>
+  <si>
+    <t>Куда ты идёшь, Красная Шапочка? На охраняемых территориях «Земли леопарда» отмечено свыше 440 видов птиц — 80% от общего количества видов в регионе. Среди них есть рекордсмены. Например, желна — самый большой дятел в Приморье. Размерами она практически одинакова с вороной. Частично сходны птицы и по окрасу: желна почти вся чёрная, за исключением красной макушки. Пищу желна добывает классическим для дятлов способом — из-под древесной коры. Меню птицы составляют насекомые, их личинки и куколки. Волки на «Земле леопарда» не обитают, поэтому приморской Красной Шапочке бояться нечего. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.09.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9099</t>
+  </si>
+  <si>
+    <t>Утренне чёрно-белый рассвет 🌅 Порой чудеса фотографии могут подарить миру (и нашим подписчикам) такие необычные кадры! Дело в том, что здесь камера снимает в инфракрасном диапазоне, поэтому изображение монохромное, а не цветное. А так как на кадрах рассвет, картинка превращается в чёрно-белое «буйство красок». Вот, даже азиатский барсук решил полюбоваться на такую красоту! Полностью понимаем его. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.09.26 23:27</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9097</t>
+  </si>
+  <si>
+    <t>Наступила осень, а солнце на «Земле леопарда» светит всё ярче 🍂 Проведите последние тёплые деньки рядом с кристально чистой водой. В Дальневосточном морском заповеднике есть два места идеальных места для вас. Бухта Пограничная на острове Попова — отличный вариант для тех, кто хочет отдохнуть вдали от городской суеты. Здесь нет автомобилей и шума города — вас ждут только море, тишина и живописные пейзажи. Билет можно приобрести у заповедной части пляжа. Бухта Астафьева на юге Приморья известна своей бирюзовой водой и красивым песчаным берегом. Её чистоту подтверждают многолетние исследования учёных. Чтобы попасть в бухту, необходимо приобрести специальный браслет. Количество посетителей ограничено, чтобы сохранить уникальную природу. Берите всё необходимое и приезжайте отдохнуть телом и душой ☀️ 📞 Подробнее по телефону: 8 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.09.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9089</t>
+  </si>
+  <si>
+    <t>Представители банка ВТБ, Фонда защитников природы, ДВФУ и «Земли леопарда» провели повторное исследование морского мусора и уборку береговой полосы в Дальневосточном морском заповеднике на острове Попова. Мероприятие состоялось 4 сентября в дни Восточного экономического форума в рамках проекта «Чистый берег», который реализует Фонд защитников природы при грантовой поддержке Президентского фонда природы. Специалисты и волонтёры второй год подряд возвращаются на 100-метровую пробную площадь, заложенную здесь в 2025 году. Повторный мониторинг позволяет сопоставить данные разных лет. В акции приняли участие 20 человек. Волонтёры очистили берег от мусора, принесённого штормами и течениями Японского моря. Параллельно исследователи выполнили аэрофотосъёмку береговой полосы с помощью квадрокоптеров. Полученные снимки пополнят обучающую базу специализированной нейросети, созданной при поддержке Центра технологий для общества Yandex Cloud. Алгоритм учится автоматически распознавать скопления отходов по фото, определять их объем, фракции и массу, что позволяет заранее рассчитывать ресурсы для ликвидации загрязнений — необходимое число людей, транспорта и упаковочных материалов. После завершения полевых работ участники выезда оценили ход строительства первой экологической тропы северного участка заповедника на полуострове Ликандера. Обустройство познавательного маршрута в островном ботаническом саду подходит к завершению. Проект «Научно-обоснованное благоустройство туристического маршрута "Ботанический сад полуострова Ликандера"» реализуется дирекцией заповедников «Земля леопарда» при поддержке Фонда защитников природы и ВТБ. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.09.26 23:43</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9088</t>
+  </si>
+  <si>
+    <t>Пятнистое исключение из правил 🐆 А ведь некоторые не верят, что в Приморье обитает леопард. Что этот выходец из тропиков забыл у нас? Дальневосточный леопард — самый северный подвид леопарда. Этот пятнистый красавец полностью приспособился к жизни на юге Приморья. Зимой у него густая и длинная шерсть, летом — короткая и без подшёрстка. Однако на север Приморья леопард вряд ли когда-либо пойдёт: высокие сугробы просто помешают этой относительно небольшой кошке охотиться, да и снег он не особо любит. А вот юг Приморья — идеальное место, почти тропики! Малоснежные зимы позволяют этой кошке комфортно чувствовать себя на этой территории. Интересно, что, хоть дальневосточный леопард и самый северный подвид, по размерам он весьма невелик. Ведь из биологической закономерности, известной как правило Бергмана, леопард выбивается. Она звучит так: среди близких видов или подвидов теплокровных животных те, кто живут в более холодном климате, имеют более крупные размеры тела. Идеальный пример правила Бергмана — амурский тигр, который является самым крупным подвидом тигра и самым северным. Но, как известно, исключение подтверждает правило. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.09.26 00:09</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9084</t>
+  </si>
+  <si>
+    <t>Что произошло с этим деревом? Кто мог так поступить с ольхой, а главное зачем? 🤔 Всё начиналось с пчёл, которые решили сделать тайник со своим мёдом в дупле дерева. Всё учтено: хорошее укрытие, скрытое, надёжное и недоступное. Почти… Единственное, что было упущено, — это один косолапый сладкоежка, который учуял мёд. Мёд диких пчёл — лакомство, перед которым медведь просто не смог устоять: начал вскрывать дерево. С одной стороны не получилось, и он принялся за другую. Смущали ли его пчёлы? Вряд ли: густая шерсть надёжно защищает от укусов. Опытный гид «Земли леопарда» Антон Ганзевич с туристами в рамках экскурсии «По следам больших кошек» застал вдалеке убегающего от этого дерева белогрудого медведя. Был ли именно он тем самым «кладоискателем» или пришёл на разведку посмотреть на чужую работу — неизвестно. Не волнуйтесь за туристов: гид был с фальшфейером, а туристы — проинструктированы, как вести себя при встрече с дикими животными. Как именно старательные медведи вскрывают деревья, вы можете посмотреть на видео Юрия Смитюка, который смог запечатлеть этот интересный момент из жизни косолапого — https://t.me/smityuk_y/1555 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9081</t>
+  </si>
+  <si>
+    <t>«Земля леопарда» представила опыт сохранения птиц на «Дне сокола» ВЭФ 🦅 Тематическая сессия «Формируем ответственность: экологическое просвещение как инструмент охраны природы» объединила представителей заповедной системы, природоохранных организаций, науки и бизнеса. Участники дискуссии обсудили практические инструменты просвещения для решения природоохранных задач, сохранение соколиной охоты как объекта нематериального культурного наследия и вовлечение коммерческих компаний в сохранение редких видов. В своём докладе Виктор Бардюк подчеркнул, что сохранение верховных хищников невозможно в отрыве от единой экосистемы. На охраняемых территориях дирекции отмечено свыше 440 видов птиц — 80% от общего количества видов в регионе. Из них 34 вида — хищные. Особое место занимают семь видов семейства соколиных. В воздушном пространстве пернатые хищники занимают высокую ступень экологической пирамиды, выступая чуткими индикаторами здоровья природы. Для устойчивой защиты птиц дирекция применяет комплекс мер: антибраконьерские патрули для предотвращения незаконного отлова, исследования совместно с учёными ДВО РАН, а также сеть автоматических фотоловушек. После завершения основных деловых мероприятий ВЭФ на выставке «Улица Дальнего Востока», доступной для жителей и гостей Владивостока, продолжит работу павильон «Дом сокола» Минприроды России. На площадке будут работать специалисты «Земли леопарда»: все желающие смогут пообщаться с сотрудниками и задать вопросы о дикой природе региона. Подробнее — https://leopard-land.ru/about/news/1721 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.09.26 00:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9080</t>
+  </si>
+  <si>
+    <t>Даже в непогоду на «Земле леопарда» есть чем заняться! 🐆🐆 В нашем уютном визит-центре вы всегда можете узнать о туристических услугах национального парка, а также послушать увлекательную экскурсию или ознакомиться с экспозицией самостоятельно. Немного о том, что ждёт вас в визит-центре в небольшом ролике 👆 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9079</t>
+  </si>
+  <si>
+    <t>Передумала 🦌 Полный карт-бланш в дикой природе: если кабарга не хочет идти дальше — не пойдёт, кто мы такие, чтобы её заставлять. Кабаргу легко отличить от других копытных обитателей «Земли леопарда»: основной тон окраски тёмно-шоколадный с редкими светлыми пятнами на боках, но самое главное — наличие клыков у самцов 🧛‍♂️ Для чего они нужны: рогов у кабарги нет, а турнирные схватки проводить надо, тут-то и наступает время саблевидных клыков. Не переживайте, как правило, такие схватки не носят ожесточённого характера. У самок клыков нет, пусть кавалеры сражаются за женские сердца. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.09.26 01:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9076</t>
+  </si>
+  <si>
+    <t>Дальневосточный трепанг, или «морской огурец», ознаменовал начало учебного года на «Земле леопарда» 🌊   Героем акции «12 символов Земли леопарда» в сентябре стал дальневосточный трепанг, также известный как «морской огурец» в связи с его внешним сходством с этим овощем. «Колючий» обитатель океана находится под особой охраной в Дальневосточном морском заповеднике, входящем в состав дирекции заповедников «Земля леопарда». Главной темой занятий в этом месяце трепанг стал неслучайно — в конце сентября «морской огурец» находится ближе всего к берегу, когда его массовое передвижение для нереста заканчивается. 🪸 Во время сентябрьского занятия юные любители природы смогут познакомиться с морским обитателем поближе: узнают об особенностях его поведения во время размножения, удивительных способностях к регенерации, разнообразии окраса и других интересных научных фактах. К акции по проведению занятий все учебные заведения и библиотеки могут присоединиться самостоятельно: специалисты разработали полный текст уроков с презентацией и видеороликами: https://leopard-land.ru/about/shares/1618. Материалы о дальневосточном трепанге доступны по ссылке: https://disk.yandex.ru/d/AIor7ZRkhkWQDQ  Следующим героем экопросветительских занятий в октябре станет водяной олень. По итогам 2026 года «Земля леопарда» планирует поощрить сувенирами школы и педагогов, которые наравне со специалистами дирекции проведут для своих учащихся все 12 занятий. Подробнее — https://leopard-land.ru/about/news/1720 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>31.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9073</t>
+  </si>
+  <si>
+    <t>Когда друг, который выходит на улицу раз в год, наконец вышел на прогулку 😾 Перед нами дальневосточный лесной кот, встретить его на фотоловушках, да ещё и днём — большая редкость! Это очень скрытные животные, которые ведут преимущественно ночной образ жизни. Усатый житель леса немного больше домашней кошки, но иногда его могут называть «леопардовым». Это связано с пятнами на шкуре, которые немного сближают его с более крупным соседом — дальневосточным леопардом. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>31.08.26 00:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9071</t>
+  </si>
+  <si>
+    <t>Пятнистое чудо, которое хранит ваши тайны 🐆 Теперь редчайшая кошка России может обитать не только в лесу, но и на вашей полке! Матрёшка-леопард ручной работы станет прекрасным подарком для всех любителей кошачьих. Внутри неё легко поместятся украшения, ключи или любой мелкий предмет. А если положить в неё записку с заветным желание, то оно обязательно исполнится! Такой сувенир — это ежедневное напоминание о том, как хрупка природа и как важно беречь каждую пятнистую жизнь. 👉 Выбрать этот и другие сувениры можно по ссылке — https://leopard-land.ru/souvenirs 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9069</t>
+  </si>
+  <si>
+    <t>Сейчас, сейчас, осталось чуть-чуть, мы уже почти пришли 🦌 Когда поверил другу, который знает короткий путь. Есть вероятность, что друг повторяет это уже несколько часов. Пятнистые олени могут прогуливаться как и ночью, так и в плохую погоду, поэтому такая упорность на кадрах не удивительна. Надеемся, дорогу домой олени всё таки найдут ✊ 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.08.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9066</t>
+  </si>
+  <si>
+    <t>🐯 Знакомьтесь — дальневосточный леопард Leo 253F! Леопард без имени… На первый взгляд — это просто красивая молодая самка. Но за каждым таким кадром стоит большая работа учёных «Земли леопарда», а у самой героини пока нет даже имени — только номер, под которым её знают специалисты. Ей около трёх лет. Она ещё совсем молодая и только набирается опыта самостоятельной жизни в дикой природе. На одном из снимков солнечный свет подсветил даже тонкие реснички — такие детали фотоловушки иногда позволяют увидеть дикую кошку совсем близко, почти как при личной встрече. По фотографиям с фотоловушек специалисты могут узнавать животных, отслеживать их перемещения, взросление и судьбу потомства. У каждого леопарда свой неповторимый рисунок пятен, поэтому даже без имени учёные могут точно знать, с кем именно встретились. Но можно дать этой истории не только номер, но и личное участие. Программа «Хранители леопарда» позволяет поддержать сохранение дальневосточного леопарда и работу специалистов, которые каждый день следят за его безопасностью. И выбрать для леопарда имя. 💛 Станьте Хранителем леопарда и помогите таким историям продолжаться — https://leopard-land.ru/support/keepers 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9062</t>
+  </si>
+  <si>
+    <t>Дикая природа ближе, чем кажется: во Владивостоке стартовала образовательная программа юбилейного XX сезона Международного фестиваля «Золотая Черепаха»! Эксперты дирекции «Земля леопарда» провели в кинотеатре «Океан» первые открытые встречи, посвящённые уникальным заповедным территориям — ближайшим соседям города: 🌲 110 лет заповеднику «Кедровая падь» Старейший заповедник Дальнего Востока был создан ещё в 1916 году, чтобы уберечь последний нетронутый участок леса от вырубок и пожаров. Сегодня это в том числе дом для дальневосточного леопарда — одной из самых редких кошек планеты. Благодаря охране популяция выросла с критических 35 особей в начале XXI века до более чем 120 в России. 🌊 Дальневосточный морской заповедник Первый в стране морской биосферный заповедник, учреждённый в 1978 году в заливе Петра Великого для защиты богатейших островных и морских экосистем. С 2021 года находится под управлением «Земли леопарда». 📸 Что ещё ждёт гостей? Масштабная выставка дикой природы: - 150 лучших фоторабот финалистов конкурса «Золотая Черепаха» в залах кинотеатра «Океан». - 30 снимков специальной номинации «Дикая природа Приморского края» на уличной площадке (включая кадры тигров, леопардов и других обитателей тайги). 📍Владивосток, кинотеатр «Океан» 🗓 Экопросветительские встречи и экскурсии будут проходить по выходным на протяжении всего сентября. Вход свободный! Подробнее — https://leopard-land.ru/about/news/1719</t>
+  </si>
+  <si>
+    <t>29.08.26 03:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9059</t>
+  </si>
+  <si>
+    <t>По следам неизведанных лесных лап 🐾 На «Земле леопарда» никогда не бывает скучно, вот и барсучок решил поиграть в следопыта и отыскать животное, следы которого плутают вокруг поляны. Только не говорите ему, что эти следы — его собственные, он ведь так увлёкся! А следы у азиатского барсука напоминают сильно уменьшенные медвежьи. Передняя лапа имеет отчётливые отпечатки всех 5 пальцев, которые слегка повёрнуты носками внутрь. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9055</t>
+  </si>
+  <si>
+    <t>Двойная подпись ✍️ Иногда, чтобы удостовериться, можно подписаться и два раза, для пущей точности. На фотографиях видно, что леопард оставил своё «послание» — поскрёб с запаховой меткой. И даже не один, а два раза! Метки для леопардов — как местный «мессенджер», с помощью них они передают информацию о себе и своем состоянии. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.08.26 04:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9054</t>
+  </si>
+  <si>
+    <t>🔍 Зачем фальшфейер в лесу? Как он выглядит, для чего нужен, а главное — как им правильно пользоваться при встрече с тигром, медведем или крупным кабаном? 🔜 Ответы на эти вопросы — в нашем небольшом видео-монологе с сотрудником отдела науки Алексеем Титовым. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.08.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9050</t>
+  </si>
+  <si>
+    <t>Самое время ловить последние яркие мгновения лета ☀️ «Земля леопарда» зовёт вас насладиться уходящими летними деньками на чарующих лестных тропах. «Кравцовские водопады» — маршрут к каскаду из четырех живописных водопадов. Шум воды и густой летний лес создаст идеальную атмосферу для прогулки. «Тропой леопарда» — подарит уникальную возможность пройти по тайным тропам дальневосточного леопарда и почувствовать себя частью дикой природы. «Навстречу мечте» — маршрут для тех, кто хочет не просто прогуляться, а увидеть красоту природы в её первозданном виде. Тропа находится в старейшем заповеднике России — «Кедровая падь» — и проходит вдоль кристально чистой реки Кедровой. 🌿 Выбирайте маршрут, надевайте удобную обувь и отправляйтесь ловить момент — пока природа ещё в самом расцвете! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.08.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9047</t>
+  </si>
+  <si>
+    <t>Пятнистый 25 кадр 🎬 Оказывается скрытые, неожиданные кадры можно обнаружить и на лесных фотоловушках. Вот на этих фото, например, природную идиллию нарушает загадочный неопознанный кадр. Он будто так и передаёт тайное послание: «Приезжайте на «Землю леопарда». К счастью, перед нами вовсе не 25 кадр, но тайное послание вы всё равно примите к сведению. 📸 Такие «таинственные» кадры мы получаем благодаря самой большой сети фотомониторинга в России. На «Земле леопарда» таких фотоловушек около 450. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.08.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9046</t>
+  </si>
+  <si>
+    <t>🛟🌊 Инспекторы Дальневосточного морского заповедника помогли спасти отца с четырёхлетней дочкой в Хасанском округе — в соседней с заповедником акватории Желание полюбоваться морскими обитателями едва не обернулось трагедией: мужчина с четырёхлетним ребёнком отправился на резиновой лодке с косы Назимова, чтобы посмотреть на тюленей. При себе у туристов не было ни средств навигации, ни связи. Когда спустя два часа лодка не вернулась, бабушка девочки обратилась в экстренные службы. На спасение людей немедленно вышли государственные инспекторы Дальневосточного морского заповедника совместно с экипажем судна Пограничной службы ФСБ России по Приморскому краю. Благодаря оперативности и отличному знанию сложной береговой линии сотрудники заповедника и пограничники обнаружили мужчину с дочкой на берегу бухты Пемзовой. Около полуночи спасённых доставили на пирс бухты Постовой. К счастью, медицинская помощь отцу и ребёнку не потребовалась — они живы и здоровы. ❗️ Морские просторы Приморья прекрасны, но требуют предельной ответственности. Выход в море на резиновой лодке без спасательных средств, навигатора и стабильной связи (особенно с маленькими детьми) — огромный риск для жизни. Соблюдайте правила безопасности и берегите себя! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9045</t>
+  </si>
+  <si>
+    <t>Куда сходить в субботу во Владивостоке? 🤔 Приглашаем жителей и гостей города погрузиться в мир заповедной природы на юбилейном фестивале «Золотая Черепаха»! Вход свободный. 🌿 29 августа в кинотеатре «Океан» стартует цикл лекций и встреч с экспертами. В этот день специалисты «Земли леопарда» проведут открытые разговоры о природе Приморья. Программа на 29 августа: 🟡 13:00 – 13:45 | «Кедровая Падь. 110 лет на страже заповедной природы» Узнайте тайны одного из старейших заповедников России — дома дальневосточного леопарда. 🟡 13:45 – 14:30 | «Загадки Дальневосточного морского заповедника» Секреты подводного мира, кекуры и гроты, лежбища ларг, а также редкие морские обитатели — от трепанга до гигантского осьминога. Все дни фестиваля в «Океане» работает масштабная фотовыставка с дикими животными, в том числе с дальневосточными леопардами и амурскими тиграми «Земли леопарда». Международный фестиваль дикой природы «Золотая Черепаха» — крупнейший эколого-просветительский проект России, отмечающий свой 20-й сезон. За два десятилетия он объединил свыше 46 000 фотографов из 160 стран мира, вдохновляя бережно относиться к природе через искусство фотографии. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.08.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9043</t>
+  </si>
+  <si>
+    <t>Ну всё, время для послеобеденного сна 🐯 Почему после плотного обеда так сильно хочется спать? Именно такие мысли одолевают полосатого жителя тайги, что подтверждается мощным зевком. Но порой нельзя просто взять и сдаться во власти Морфея, к сожалению, работа не ждёт, даже в лесу. Амурский тигр — самый северный подвид тигра. Спать он может в среднем 8 часов и больше. Это единственный полосатый хищник, который смог приспособиться к морозным и многоснежным зимам умеренных широт. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.08.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9040</t>
+  </si>
+  <si>
+    <t>Когда мама снова зашла в комнату без спроса 🐯 И вот уже сразу и умываться перехотелось, и другими делами заниматься тоже… А если без шуток — на кадрах обаятельная самка Leo 184F вместе с подросшим котенком. Гон и размножение у леопардов не зависит от времени года, а на свет самка может приносить от 1 до 3 детенышей. При рождении котенок весит около 500 гр, а к моменту начала самостоятельной жизни вес увеличивается в 120 раз. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.08.26 00:54</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9036</t>
+  </si>
+  <si>
+    <t>ИИ и волонтеры очистили бухту Дальневосточного морского заповедника 🐠 Новый этап проекта по мониторингу и очистке побережий от морского мусора «Чистый берег», реализуемого Фондом защитников природы, состоялся в Дальневосточном морском заповеднике (под управлением «Земли леопарда»). Инициатива направлена на автоматизацию мониторинга труднодоступных побережий с помощью спутниковых данных, летательных аппаратов и алгоритмов машинного обучения. Искусственный интеллект способен определять скопления морского мусора, его объём и состав, что помогает оценить ущерб и подсчитать ресурсы, необходимые для уборки. В условиях сложного рельефа участники очистили 100-метровый участок бухты, собрав более 60 мешков отходов в бухте Нерпичьей. Основную часть находок составили – обрывки канатов и сетей, судовой мусор и бытовой пластик. Все полученные в ходе акции данные пойдут на дообучение нейросети, чтобы в дальнейшем оперативно и точно определять объем и вес мусора по снимкам. Проект реализуется при поддержке Президентского фонда природы и Центра технологий для общества Yandex Cloud. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.08.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9034</t>
+  </si>
+  <si>
+    <t>🏆«Земля леопарда» в числе лидеров Всероссийского конкурса экопросветителей! Когда речь заходит о сохранении дальневосточного леопарда, первыми обычно вспоминаются инспекторы на патрулировании и научные сотрудники, изучающие данные фотоловушек. Охрана и наука — фундаментальная основа нашей работы. Но сохранить самую редкую крупную кошку планеты невозможно без понимания ценности дикой природы. Именно поэтому экологическое просвещение играет важнейшую роль. Перевести сложные научные данные на понятный язык, вовлечь детей и взрослых, зажечь интерес к уссурийской тайге и объединить единомышленников — большой ежедневный труд. И этот труд получил высокую оценку на всероссийском уровне! Организаторы конкурса профессионального мастерства «Лучший по профессии: экопросветитель — 2026» (фонд «Заповедное посольство», Экоцентр «Заповедники» и Росзаповедцентр Минприроды России) подвели итоги сезона. «Земля леопарда» вошла в число лидеров по всей стране, а эксперты нацпарка отмечены в ключевых номинациях: 🐾 Татьяна Колка — номинация «Просвещение – дело каждого» 🐾 Анна Шпаковская — номинация «Добровольцы – наша опора» Поздравляем коллег с заслуженным признанием! И говорим огромное спасибо всем, кто приезжает на наши экотропы, участвует в заповедных акциях, помогает в качестве волонтёров и бережёт природу вместе с нами. Присоединяйтесь к поздравлениям в комментариях! 👇 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.08.26 02:16</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9030</t>
+  </si>
+  <si>
+    <t>— Ну мааам, можно ещё пять минут с друзьями? 😢 Как можете увидеть по кадрам, ответ от мамы был отрицательным. На фото семья азиатских барсуков безмятежно проводит время в сени деревьев: развивающие игры и груминг. Груминг — это уход за шерстью, в данном случае, проявление родительского поведения. В ходе груминга животные очищают шерсть от насекомых, грязи и других посторонних предметов. Хоть пять минут и были отменены, зато груминг — по расписанию. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9025</t>
+  </si>
+  <si>
+    <t>🦌 Копытное НЛО на «Земле леопарда»?! Сразу спешим вас успокоить, на кадрах — ничего сверхъестественного, вполне себе опознанная летающая кабарга. Кабарга — небольшое копытное животное, рогов у него нет, зато у самцов есть клыки. Передвигается кабарга прыжками, одновременно отталкиваясь передними и задними ногами, чем и может быть вызвано внезапное желание «полетать». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.08.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9024</t>
+  </si>
+  <si>
+    <t>Большой кот пришёл проверить, как идут дела в его лесу 🐆🐆 За этой фотографией — целая система работы: фотомониторинг, охрана территории, научные исследования, защита от пожаров и браконьеров, сохранение мест обитания дальневосточного леопарда. Чтобы у этого взгляда всегда оставался дом, нужна общая поддержка. Помочь нашей работе можно — сделав пожертвование на сайте «Земли леопарда» https://leopard-land.ru/support/donate Каждый вклад – это часть большой работы, благодаря которой редкие дикие кошки продолжают жить в своих лесах. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9023</t>
+  </si>
+  <si>
+    <t>Геологический барсук: скалистые хроники 🦡 Одна из главных стратегий добычи еды у азиатского барсука — собирательство. Вот и этот крепыш внимательно ищет, чем бы поживиться сегодня. Но дело происходит у подножия скалы, среди валунов. И кажется, будто барсук старательно изучает... камни. Песчаник ли это или глинистые сланцы? Работает профессионал! А может, перед нами история о поиске маньчжурских сокровищ? Как бы то ни было, барсук на видео выглядит достаточно упитанным. Значит, как минимум гастрономические сокровища он «раскапывает» регулярно: улиток, лягушек, слизней, дождевых червей и прочую вкуснятину. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.08.26 00:17</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9022</t>
+  </si>
+  <si>
+    <t>🇷🇺 Сегодня, 22 августа, отмечается День Государственного флага Российской Федерации! Именно в России удалось сохранить дальневосточного леопарда. Благодаря государственной охране природы, созданию национального парка «Земля леопарда» условия для сохранения леопарда значительно улучшились, а число зарегистрированных особей выросло уже в шесть раз. Это одно из самых редких животных планеты, а также самый северный и наиболее миролюбивый подвид леопарда, не проявляющий агрессии по отношению к человеку. Леопард — индикатор благополучия всей экосистемы. Его сохранение означает сохранение лесов, других диких животных и природного баланса, от которого напрямую зависит здоровье природы и людей. 🐆 Дальневосточный леопард стал символом уникальной природы Приморского края и ярким примером успешного природоохранного проекта мирового масштаба. История его спасения — это повод для гордости всей страны. С Днем Государственного флага России! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9019</t>
+  </si>
+  <si>
+    <t>Лес засыпает, просыпается заяц 🐇 Зайцы — активные ночные жители леса. Поэтому неудивительно, что зверька удалось запечатлеть при свете луны. В это время эти ушастые обитатели леса могут старательно выискивать чем бы поживиться. Летом эти зверьки питаются в основном травянистыми растениями, а зимой предпочитают древесно-кустарниковые породы. А прыгать в высоту они могут на 1,5 метра, что соответствует среднему росту 12-летнего ребенка! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.08.26 02:08</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9017</t>
+  </si>
+  <si>
+    <t>🐠 Купальный сезон в самом разгаре, поэтому самое время насладиться красотами морской природы В Дальневосточном морском заповеднике есть два места, где вы сможете расслабиться на пляже с чистейшим песком и прозрачной водой. Бухта Пограничная на острове Попова — отличный вариант для тех, кто хочет отдохнуть вдали от городской суеты. Здесь нет автомобилей и шума города — вас ждут только море, тишина и живописные пейзажи. Билет можно приобрести у заповедной части пляжа. Бухта Астафьева на юге Приморья известна своей бирюзовой водой и красивым песчаным берегом. Её чистоту подтверждают многолетние исследования учёных. Чтобы попасть в бухту, необходимо приобрести специальный браслет. Количество посетителей ограничено, чтобы сохранить уникальную природу. Выбирайте понравившуюся бухту, берите всё необходимое и приезжайте отдохнуть телом и душой ☀️ 📞 Подробнее по телефону туризма: 8 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9013</t>
+  </si>
+  <si>
+    <t>Зрители задержали дыхание, чемпион совершает последний решительный рывок и… Победа! 🐿️ За прыжок в длину на лесных олимпийских играх первое место получает — маньчжурская белка! Действительно, как тут не стать чемпионом? Белки способны с лёгкостью совершать прыжки с дерева на дерево, подруливая хвостом. В бесснежный период большую часть времени зверёк проводит на земле, где может перемещается скачками длиной до 1 м. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.08.26 00:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9010</t>
+  </si>
+  <si>
+    <t>«Леопард-няня» впервые зафиксирован в дикой природе 🐯 Впервые в истории исследований подвида удалось заснять, как самка дальневосточного леопарда взяла на себя заботу о двух котятах, которые не являются ее собственным потомством. Уникальный случай заботы был зафиксирован сотрудниками отдела науки «Земли леопарда». Первые месяцы своей жизни котята вместе с родной матерью под номером Leo 158F фиксировались на территории России, позже семья стала отмечаться в Китае. Спустя некоторое время та же пара котят была вновь замечена в России, однако в этот раз их сопровождала другая самка– Leo 195F по имени Толстушка. Леопардовая «няня» продолжила путешествовать с подопечными и вновь отметилась в КНР. Биологическая мать малышей тоже продолжает фиксироваться на территориях России и Китая в первом в мире трансграничном резервате для амурских тигров и дальневосточных леопардов — «Земля больших кошек». Как именно котята оказались на попечении другой самки – остается загадкой. Благодаря тому, что кровная мать котят полностью оставила потомство на попечении другой большой кошки, этот случай является уникальным для мировой науки. Подробнее — https://leopard-land.ru/about/news/1717 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.08.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9005</t>
+  </si>
+  <si>
+    <t>🐆 Наконец-то, солнце! Все бегом на «Землю леопарда» Хорошая погода стабилизировалась (хотя бы на пару дней), поэтому самое время насладиться ярким солнышком и провести время в самом сердце заповедной природы. Для комфортного отдыха вы можете расположиться в уютной гостинице «Центральная усадьба», где есть все условия для удобного проживания: • просторные номера и оборудованная кухня; • зоны отдыха с мангалами и беседками; • оздоровительный комплекс с бассейном, баней, хаммамом и спортзалом. Также всего в нескольких минутах от гостиницы находится визитная карточка «Земли леопарда» — экотропа «Тропой леопарда». А по пути в «Центральную усадьбу» вам выпадет возможность посетить «Кравцовские водопады» в селе Кравцовка. 🌸 Бронируйте номер и приезжайте, чтобы отдохнуть душой на лоне природы: +7 914 070-15-39. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.08.26 01:22</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9001</t>
+  </si>
+  <si>
+    <t>Кусочничаем с утра 🐗 Кусочничаем? Но как же завтрак? Не переживайте, кабанчики уже успели позавтракать, поэтому сейчас их ждёт небольшой перекус, а затем — новый поиск чего-нибудь съестного. Именно своим вытянутым носом и клыками кабаны вскапывают землю и листву, чтобы добывать пищу. Питаются эти любители вкусностей в основном кормами растительного происхождения, но также могут полакомиться мелкими животными, например, лягушками и мышами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9000</t>
+  </si>
+  <si>
+    <t>Думаем о великом 🤔 Какие же мысли могут посещать белогрудого косолапого? Может быть: где бы раздобыть что-нибудь вкусное? А пока мишка задумался о делах насущных, предлагаем рассмотреть его поближе. Нам повезло увидеть прекрасный профиль гималайского медведя: тонкая остроносая морда, большие округлые уши, точёный лоб и выразительные глаза. Именно такие особенности анатомии позволяют этому лесному красавцу беспрепятственно залезать в дупла. И, кстати, на самом деле мишка вовсе не «философствует», скорее всего, он просто заинтересовался птицей. 📸 Фото получено сотрудниками отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.08.26 00:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8997</t>
+  </si>
+  <si>
+    <t>Олень в тумане 🦌 И нет, перед вами не продолжение мультфильма Юрия Норштейна, а вполне себе самостоятельная история. Просто олень решил пойти чем-нибудь поживиться и потерялся в тумане. К счастью, плутать он будет недолго, его «товарищи» по обеду наверняка рядом. Питаются пятнистые разнообразно: от растений и орехов до грибов и ягод. Летом на водоёмах могут добывать водоросли, богатые полезными веществами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.08.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8993</t>
+  </si>
+  <si>
+    <t>Входим уверенным шагом в рабочую неделю 🐅🐅 Тяжело начинать новую рабочую неделю? Не переживайте, тигру тоже. Но берите пример с него! Хочет не хочет, а уверенным шагом прокладывает дорогу через густой лес. Вот и вы тоже — решительно идите неудачам и трудностям наперекор, тогда точно рабочий настрой улучшится в сто крат! А после такой уверенной прогулки, тигру нужно хорошенько отдохнуть. Спит он в среднем от 8 часов, однако время может увеличиваться в зависимости от интенсивности охоты. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.08.26 23:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8991</t>
+  </si>
+  <si>
+    <t>Островной ботанический сад на мысе Ликандера Дальневосточного морского заповедника — это уникальное природное пространство у побережья Японского моря, которое сохраняет редкие виды растений 🌹 Мы уже познакомились с одним из таких редких созданий природы — лилией поникающей. Сегодня расскажем о касатике (ирисе) мечевидном Iris ensata. Название «мечевидный» — это точный перевод латинского видового определения ensata (от ensis — меч). Листья этого растения формой и строением напоминают меч. Популяции ириса мечевидного сокращаются из-за массового сбора на букеты и неорганизованного туризма. Растение занесено в Красную книгу России, Приморского края и Сахалинской области. Чтобы сохранить уникальных представителей островной флоры, в рамках проекта «Научно-обоснованное благоустройство туристического маршрута "Ботанический сад полуострова Ликандера"» на видовых площадках появятся специальные таблички и ограждения, направляющие движение туристов. Это позволит посетителям увидеть редкие растения, не допуская вытаптывания мест их произрастания. Проект реализуется при поддержке Фонда защитников природы и ВТБ. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8988</t>
+  </si>
+  <si>
+    <t>Настоящий «Мегамозг» 🐙 Осьминог — одно из умнейших животных на планете. И этому есть подтверждение: у этого моллюска целых 9 мозгов! И это совсем не шутка. Помимо центрального мозга, в каждом щупальце осьминога расположено скопление нервных окончаний, которые отвечают за движение самих щупалец. Эти скопления действуют как отдельный «мини-мозг», благодаря чему щупальца могут двигаться автономно. Именно такому гениальному животному, осьминогу Дофлейна, и посвящён этот месяц в рамках проекта «12 символов Земли леопарда». Одним из участников акции стал детский сад №22 «Малыш» села Покровка. Более 12 педагогов провели урок про необычного обитателя морских глубин, в течение которого детям удалось познакомиться с необычным животным и изобразить его с помощью пластилина, красок и цветных карандашей. 🔜 С материалами «12 символов Земли леопарда» можно ознакомиться по ссылке — https://leopard-land.ru/about/shares/1618 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.08.26 01:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8987</t>
+  </si>
+  <si>
+    <t>Все побегут, и я побегу 🦌 Если один пятнистый олень почуял неладное и устремился в бег, вероятнее всего, за ним побежит и его товарищ, как на этом видео. Молниеносная реакция необходима в дикой природе: кто не успел среагировать, тот — обед. Олени — ребята общительные: заметив что-то неладное, они обычно сообщают сородичам о потенциальной опасности с помощью свиста. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8985</t>
+  </si>
+  <si>
+    <t>Когда проснулся раньше всех, а на улице ещё даже не утро… 🐯 Вот хочется иногда начать свой выходной правильно: встать пораньше, переделать все дела и с чистой душой отдыхать ещё целый день. Только, кажется, лео перестарался, ведь проснулся, а день ещё не начался. На самом деле леопарды совсем не «жаворонки», скорее наоборот, животные наиболее активны именно в ночное время суток. Поэтому теперь совсем неудивительно, что пятнистый житель леса «встал» пораньше 🙂 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.08.26 01:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8984</t>
+  </si>
+  <si>
+    <t>Не всегда фотоловушки реагируют на движение животных: иногда началом съёмки может послужить дождь. Теперь мы можем смотреть на «Землю леопарда» и слушать успокаивающие звуки дикой природы 🌧️ Стихия обрушилась на Приморский край, но не переживайте — все обитатели «Земли леопарда» находятся в безопасности. На время сильных дождей дикие животные заблаговременно покидают опасные участки, спасаясь от воды на высоких склонах. Хищники при этом могут укрываться от ливней и ветров в россыпях камней, пещерах или под навесами скал. Сидим дома и наблюдаем за капризами природы в уюте 🌿 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8978</t>
+  </si>
+  <si>
+    <t>Да, кажется, погода в Приморье не собирается радовать нас солнечными днями, но ничего! На «Земле леопарда» красиво и комфортно даже в дождь! ☔️ • Экотропа «Кравцовские водопады» Дождь дарит нам масштабное зрелище — каскад из 5 полноводных водопадов. А благодаря мокрой, яркой листве на деревьях и кустарниках вы сможете ощутить себя в настоящих джунглях! • Экотропа «Тропой леопарда» Конечно, настоящий леопард предпочитает пережидать капризы природы в пещере, но вы сможете увидеть дикий мир, где обитает эта редкая кошка. Узнать о её повадках, а вместе с тем — о растительности южного Приморья. Мы позаботились и о вашем комфортном проживании: в селе Барабаш, прямо в объятиях нацпарка «Земля леопарда», вас ждёт уютная гостиница «Центральная усадьба». Здесь созданы все условия для вашего безмятежного отдыха и восстановления сил: • комфортабельные номера; • зоны отдыха с мангалами и беседками, где можно насладиться тишиной и красотой природы; • оздоровительный комплекс: бассейн, баня, хаммам и спортзал. 📞 Забронировать номер в гостинице «Центральная усадьба»: +7 914 070-15-39. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.08.26 00:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8977</t>
+  </si>
+  <si>
+    <t>Тигр «попробовал на зуб» фотоловушку на «Земле леопарда» 🐯 Одна из фотоловушек, установленных в лесу для наблюдений за дикими животными, стала «жертвой» любознательной амурской тигрицы. «Свидетелем» инцидента стала другая фотоловушка. Автоматическая камера запечатлела серию кадров, на которых полосатая хищница с большим задором исследует ранее не встречавшийся ей объект. Главная героиня кадра — молодая самка под номером T 190F, родившаяся в нацпарке «Земля леопарда» несколько лет назад. Тигрице около двух лет, она только вступила во взрослую жизнь, чем и объясняется её свойственное молодёжи исследовательское поведение. Большая кошка переносила фотоловушку из места на место, грызла её и даже несколько раз отскакивала от неё, изучая. После контакта с диким животным камера перестала работать, однако уцелела карта памяти с материалами из пасти хищницы. Покусанную фотоловушку обнаружили сотрудники отдела науки «Земли леопарда» в ходе плановой проверки. «Увидев фотоловушку, первой мыслью было, что это дело лап медведя, так как они нередко исследуют фотоловушки, срывая их с деревьев. Однако после просмотра кадров с другой фотоловушки стало ясно, что свои усилия к этому приложил именно тигр», — рассказала Екатерина Блидченко, сотрудник отдела науки ФГБУ «Земля леопарда». Такие кадры имеют огромное значение для науки: они позволяют наблюдать особенности поведения животных и изучать их повадки. Чаще всего фотоловушки выходят из строя после встречи с тигром, медведем и дятлом. Подробнее — https://leopard-land.ru/about/news/1716 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.08.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8976</t>
+  </si>
+  <si>
+    <t>Адаптация «Человека-паука» от «Земли леопарда» 🐈 Маскировка в дикой природе — жизненно необходимое умение не только для тех, кто боится быть съеденным. Хищникам часто приходится прибегать к маскировке, чтобы добыть себе пропитание. Вот, например, дальневосточный лесной кот застигнут фотоловушкой за необычным способом охоты, вероятно, на мышевидного грызуна, затаившегося под пнем. И, конечно, вы и так знаете, что коты отлично лазают по деревьям. Усатый супергерой.</t>
+  </si>
+  <si>
+    <t>13.08.26 00:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8975</t>
+  </si>
+  <si>
+    <t>Вместе всегда веселей и выгодней 🌱 Такое трио для харз — не предел. В отличие от других куниц, харзы не живут в одиночку, а объединяются в небольшие группы от 2–4 особей и вместе охотятся. Эти яркие индийские куницы в России встречаются только на Дальнем Востоке, где проходит северная граница видового ареала. А зимой у нас появляется уникальная возможность увидеть тропического зверя в снегах. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8974</t>
+  </si>
+  <si>
+    <t>В чудесный солнечный день можно поступить как леопард — упасть на траву и понежиться 🐆 Но, конечно, дальневосточный леопард делает это не просто так: он оставил на земле поскрёб с мочевой меткой, а затем усилил запах с помощью желёз, «понежившись» на земле. Хищник проявил комфортное поведение здорового зверя и показал себя уверенным хозяином территории. Если ваши домашние усатые любимцы делают так, теперь вы знаете почему 🐱 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.08.26 00:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8973</t>
+  </si>
+  <si>
+    <t>Новый вид клопа-«вегетарианца» обнаружен в Уссурийском заповеднике 🪲 Учёные обнаружили взрослого клопа Okeanos quelpartensis сидящим на папоротнике в долине реки Каменка — это в той части Уссурийского заповедника (под управлением «Земли леопарда», которая была взята под охрану ещё в 1934 году. Ранее считалось, что и личинки, и взрослые особи обитают высоко в кронах деревьев и не спускаются к подлеску. Однако новая находка позволила расширить знания об этом малоизученном виде, который встречается главным образом на востоке Китая и на Корейском полуострове. Первопроходец относится к семейству клопов-щитников, которые обычно выделяются яркой расцветкой и умеют выделять защитный секрет с резким, въедливым запахом. Найденный экземпляр имеет контрастный окрас, в котором ярко-зелёный сочетается с шоколадным. При этом, как и все щитники, Okeanos quelpartensis не отличается габаритами: обычно вид вырастает не более полутора сантиметров. На сегодняшний день это самая северная находка Okeanos quelpartensis в России: до этого он встречался только в Хасанском округе, на самом юге Приморского края недалеко от границ с Китаем и КНДР. Подробнее — https://leopard-land.ru/about/news/1715 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8970</t>
+  </si>
+  <si>
+    <t>Удобный, красивый и надёжный элемент вашего путешествия! Стальная бутылка «Земли леопарда» — верный спутник для активного образа жизни. Бутылка изготовлена из прочной нержавеющей стали, что делает её устойчивой к повреждениям. Удобна для походов и ежедневного использования — проверено сотрудниками отдела туризма дирекции заповедников 🥰 Также это прекрасный сувенир с самой кошачьей особо охраняемой природной территории. Заказать памятные подарки с «Земли леопарда» вы можете на нашем сайте — https://leopard-land.ru/souvenirs Не упустите возможность порадовать себя и своих близких! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.08.26 00:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8969</t>
+  </si>
+  <si>
+    <t>А запах природы так и манит… Иногда хочется просто подойти к стволу дерева, уткнуться носом и насладиться смолистым запахом древесины. Да, сделать так вы вряд ли сможете, не поймав косых взглядов, а вот тигры вполне это практикуют. Так «наслаждаются» запахом тигры неспроста. Благодаря меткам эти животные обмениваются важными «сообщениями» о состоянии других особей и не только. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8966</t>
+  </si>
+  <si>
+    <t>Отдых на живописном пляже в окружении уникальных представителей мира морской природы 🏝️ Не упустите возможность отправиться на территорию Дальневосточного морского заповедника на острове Попова! Для вас доступны несколько видов проживания: • небольшая база (домики), расположенная в шаговой доступности от паромного причала; • проживание в центре экологического просвещения; • жилой корпус рядом с центром экопросвещения. Также доступна экскурсия «Ботанический сад полуострова Ликандера». Добраться до о. Попова можно на катамаране, который отходит от паромной переправы Владивостока. Приезжайте, чтобы отдохнуть душой и насладиться первозданной природой старейшего заповедника! Забронировать проживание можно по телефону: +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.08.26 01:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8963</t>
+  </si>
+  <si>
+    <t>Самка дальневосточного леопарда Сахаринка и её котёнок появились на лимитированных упаковках «Русского сахара» 🐯 С 2023 года эта краснокнижная кошка находится под опекой сахарного бренда в рамках программы «Хранитель леопарда». Новый дизайн посвящён радостному событию: Сахаринка впервые стала мамой. Узнаваемые красные коробочки «Русского сахара» украшены трогательной сценой: Сахаринка заботливо смотрит на своего котёнка, который задорно поднял лапку к маминой мордочке. На фоне краснокнижных кошек — живописные сопки национального парка «Земля леопарда». С 2023 года бренд «Русский сахар» присоединился к программе «Хранитель леопарда» и опекает молодую самку под номером Leo 204F. Сотрудники компании дали ей самое сладкое имя — Сахаринка. Сцена материнской заботы – уже четвёртый раз, когда упаковка с лимитированным дизайном выпускается в честь Сахаринки. Такой формат стал эффективным инструментом экологического просвещения: помимо иллюстраций, на упаковке всегда содержится информация о дальневосточном леопарде, его местах обитания и образе жизни. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8960</t>
+  </si>
+  <si>
+    <t>А вы знали, что на «Земле леопарда» обитает амурский горал? Это чрезвычайно редкое животное как в России, так и во всём мире. Даже приблизительная численность этих представителей подсемейства козлиные науке не известна. Российская популяция разделена на мелкие группы, одна из которых обитает на «Земле леопарда». Каждого горала мы знаем «в рога»: этих животных можно различить по уникальной форме рогов, неповторимой, как отпечаток пальца у человека. Горалы ведут скрытный образ жизни. Они хорошо приспособлены к скалистой местности, их распространение тесно связано с горными ландшафтами. Поэтому эти редкие животные очень редко попадаются в объективы фотоловушек, но иногда случается чудо, и горал позирует, хоть и сам того не подозревает. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.08.26 01:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8958</t>
+  </si>
+  <si>
+    <t>Попробуйте разглядеть осьминога Дофлейна под толщей воды! 🐙 Кожный покров осьминога — это гениальный инструмент маскировки. Природа снабдила его двумя типами «волшебных» клеток. Хроматофоры — это крошечные мешочки с пигментом, которые могут растягиваться или сжиматься, словно воздушные шарики, меняя цвет кожи. А иридоциты работают как микроскопические призмы: они преломляют падающий свет и изменяют его отражение. Благодаря такому дуэту осьминог способен за доли секунды менять свою окраску и замаскироваться под любой фон и освещение в опасной ситуации.  А ещё кожа у этих моллюсков настолько чувствительна, что буквально усеяна особыми клетками, которые воспринимают не только прикосновения, но и свет, и даже запахи и вкусы. ➡️ Этими и многими другими знаниями вы можете поделиться благодаря экопросветительскому проекту «12 символов Земли леопарда» — https://leopard-land.ru/about/shares/1618 Специалисты дирекции заповедников разработали полный текст уроков с презентацией и видеороликами. Фото и видео: А. Ратников 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8952</t>
+  </si>
+  <si>
+    <t>Красота в каждом миге 🌿 Прогулка на свежем воздухе вдали от шумного города всегда помогает восстановить силы и зарядиться энергией. На «Земле леопарда» вы можете насладиться спокойной прогулкой в окружении природы сразу на двух экологических тропах доступных для самостоятельного посещения: • экотропа «Тропой леопарда» (с. Барабаш, визит-центр «Земли леопарда») Кольцевая тропа снабжена информационными стендами, табличками, интерактивными элементами и видовыми площадками. Тропа доступна ежедневно для самостоятельного посещения. Также можно записаться на экскурсию, чтобы узнать всё о заповедных лесах, где обитает пятнистая кошка. • экотропа «Кравцовские водопады» (напротив с. Кравцовка) Каскад живописных водопадов, где можно услышать голос природы, сделать невероятные кадры и помедитировать. Звоните по номеру: 8 (914) 070-15-39 и бронируйте свой лучший отдых с заботой о природе! 🌿 Фото: Анастасия Шевцова, волонтёр школы фонда Владимира Потанина 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.08.26 22:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8951</t>
+  </si>
+  <si>
+    <t>Не все герои носят плащи, кому-то по душе усы и хвосты!🐱 С Международным днём кошек, друзья! Наши усатые братья меньшие — настоящие супергерои дикой природы. Одним покоряются отвесные скалы, другие виртуозно сливаются с тенями в густом лесу, а третьи завораживают своей ловкостью и грацией. И это — лишь малая часть их впечатляющих суперспособностей. Нам остаётся лишь наблюдать за суперкошками, восхищаясь каждым их движением 💛 Но есть место, где собрались сразу несколько ниндзя кошачьего мира — это «Земля леопарда». Только здесь, на одной звериной тропе, встречаются сразу 4 вида диких кошек: дальневосточный леопард, амурский тигр, дальневосточный лесной кот и рысь. Узнали, в каких персонажей перевоплотились обитатели «Земли леопарда»? ;) 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8950</t>
+  </si>
+  <si>
+    <t>Гималайский медведь, кажется, уже во всю празднует день основания Уссурийского заповедника, пританцовывая у дерева 🤠 Чтобы оставить свой запах и пометить территорию, медведи разворачиваются к дереву и, стоя или сидя на задних лапах, начинают спиной и затылком тереться, оставляя много шерсти. Также благодаря таким движениям у дерева косолапые смолят шерсть, чтобы их не кусали гнус, блохи и клещи. Кстати, на видео действительно происходит в Уссурийском заповеднике. Автор: Михаил Маслов 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.08.26 22:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8940</t>
+  </si>
+  <si>
+    <t>Сегодня мы отмечаем день основания Уссурийского государственного природного заповедника имени В.Л. Комарова! 🌿 92 года уникальная жемчужина Приморья хранит сокровища уссурийской тайги. Здесь сохранились реликтовые леса, в которых обитают амурские тигры и дальневосточные леопарды, некогда исчезнувшие из этих мест, но нашедшие путь домой. За последние годы под управлением дирекции заповедников «Земля леопарда» здесь был установлен режим охранной зоны и создана новая охранная зона, отремонтирован кордон «Аникин» и благоустроена его территория. Мы с замиранием сердца вспоминаем о тех, кто стоял у истоков создания этого заповедного уголка, кто с самоотверженностью и любовью посвятил себя сохранению его уникальных богатств. Сегодня наши самые искренние поздравления звучат в адрес всего коллектива заповедника. Ваш труд бесценен. Пусть и дальше заповедник остаётся неприкосновенным хранилищем жизни, местом силы и вдохновения для будущих поколений! Узнать больше о заповеднике можно, посмотрев короткометражный фильм «Сердце уссурийской тайги»: 🥰RUTUBE — https://rutube.ru/video/ae74405de23e2c2eaf131b17bf3bb9a4/ 😄VK Видео — https://vkvideo.ru/video-56043887_456240161 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8935</t>
+  </si>
+  <si>
+    <t>Отдых на самом южном острове России 🏖️ Остров Фуругельма Дальневосточного морского заповедника (под управлением «Земли леопарда») — одно из самых завораживающих мест Приморского края. На острове — только вы, белый песок и увлекательная экскурсия о природе и истории этого места. Несколько лет назад туристы встретили на маршруте птицу-контролера. Серая цапля встала посреди тропы и совсем не боялась туристов, потому что гуляла по своей территории. В заповеднике она чувствует себя в безопасности, ведь люди — только гости в её доме. На Фуругельма находятся крупные колонии множества редких птиц. Посещение острова доступно только при получении официального разрешения. Спешите побывать в одном из самых живописных мест России. В этом вам помогут партнёры «Земли леопарда»: 🔸 турфирма «Пять звёзд»: +7 (423) 222-80-90, +7 908 992-90-35 🔸 ИП Буднецкий: +7 (924) 239-72-71 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.08.26 01:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8934</t>
+  </si>
+  <si>
+    <t>Пока вы спали, кто-то присматривал жилплощадь 🐯 Безопасность — то, что необходимо каждому живому существу. В нацпарке «Земля леопарда» дальневосточные леопарды находятся под защитой от браконьеров и пожаров, а индивидуальную безопасность помогают обеспечить укрытия, например, пещеры. Такие каменные укрытия играют важную роль в жизни пятнистых кошек. Важны они в первую очередь для самок: в пещерах они рожают и выращивают котят, а узкий вход в логово ограждает детёнышей от более крупных хищников. А ещё леопард может спрятаться здесь от ненастной погоды: плюсовая температура сохраняется внутри даже в стужу благодаря естественной изоляции от внешней среды и теплу горных пород. Достоверно неизвестно, с какой целью леопард на видео посетил пещеру. Возможно, он обнаружил это место впервые и, проявляя свойственное всем кошкам любопытство, решил просто забраться внутрь. Видео получено сотрудниками отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8933</t>
+  </si>
+  <si>
+    <t>Знакомьтесь, Дальневосточный Лесной Кот! 😾 «Земля леопарда» по праву зовётся «самой кошачьей» особо охраняемой природной территорией России. Только здесь на одной звериной тропе — сразу 4 вида диких кошек. Перед вами — один из таких хищников — дальневосточный лесной кот. Иногда его называют «леопардовым» котом. Это из-за пятен на шкуре, которые действительно придают ему некоторое сходство с более крупным соседом — дальневосточным леопардом. А название этого лесного чуда по-английски: leopard cat. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8931</t>
+  </si>
+  <si>
+    <t>Я здесь был 🐆 Дальневосточному леопарду необязательно писа́ть такое на скале, чтобы заявить о своём присутствии. Достаточно оставить на ней свои невидимые для человеческого глаза, но при этом очень «яркие» для дикого мира метки. На видео можно увидеть сразу две отметки: сначала пятнистый трётся головой, так как на морде есть железы. Далее оставляет мочевую метку. Всё это для того, чтобы оставить свой запах на местности и рассказать о себе. А теперь подумайте, почему домашняя кошка трется о вас :) 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.08.26 00:27</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8927</t>
+  </si>
+  <si>
+    <t>Антибраконьерские учения состоялись на «Земле больших кошек» в Китае 🐯 Соревнования «Кубок владыки леса» прошли в населённом пункте Мопаньшань уезда Ванцин в Китае. Российскую сторону представила команда госинспекторов нацпарка «Земля леопарда». Событие организовано для обмена профессиональным опытом между инспекторами нацпарков, повышения уровня подготовки сотрудников и развития сотрудничества в сфере охраны природы. Российские госинспекторы выступили отдельной командой. Им предстояло пройти участок моделируемого патрулирования и выполнить серию заданий: обнаружить в лесу 20 учебных браконьерских петель, определить их координаты и внести сведения в патрульный журнал. Маршрут также включал задания по определению растений и следов животных. Отдельным испытанием стало распознавание пород деревьев на имитационном месте незаконной рубки. Участники также отработали документирование действий при условном происшествии в лесу. Программа события также включила семинар. Годом ранее сотрудник «Земли леопарда» присутствовал на «Кубке владыки леса» в качестве наблюдателя. Выход на полевой маршрут целой команды стал новым этапом профессионального взаимодействия служб охраны двух стран. Проект по развитию трансграничного сотрудничества реализуется при поддержке Президентского фонда природы России. Подробнее — https://leopard-land.ru/about/news/1713 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8926</t>
+  </si>
+  <si>
+    <t>Что будет делать медведь, когда встретит пятнистых оленей? Правильно, убежит 🐻 Конечно, исходы бывают разными, но конкретно на этом видео Михаил «перестраховался». Кажется, он не смог понять, почему и, главное, кто бежит. Несмотря на внушительный внешний вид, это очень осторожные животные. Бурый медведь всеяден. Питается травой, ягодами, клубнями, насекомыми, рыбами, амфибиями, млекопитающими и многим другим, что можно найти в диком лесу. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.08.26 01:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8920</t>
+  </si>
+  <si>
+    <t>Крупнейший осьминог мира стал героем уроков «Земли леопарда» 🐙 Героем проекта «12 символов Земли леопарда» в августе стал осьминог Дофлейна, известный также как гигантский осьминог. Название неслучайно: крупнее осьминога в мировой фауне нет. У этого животного, как известно, восемь «ног»: именно поэтому осьминог был выбран в качестве темы для августа, восьмого месяца в году. Ареал гигантского осьминога довольно широк. Встречается он и в водах Приморья, в том числе в Дальневосточном морском заповеднике (под управлением дирекции «Земля леопарда»). Для педагогов подготовлены текст занятия, презентация и видеоматериалы. В них рассказывается о внешнем виде осьминога Дофлейна, его ареале, меню, стратегиях охоты и особенностях анатомии. К проекту могут присоединиться образовательные учреждения и библиотеки. Материалы об осьминоге Дофлейнадоступны по ссылке:https://disk.yandex.ru/d/AIor7ZRkhkWQDQ Информацию о проведённых занятиях участники отправляют организаторам для учёта участия. Каждый месяц специалисты готовят материалы об одном из представителей дикой природы южного Приморья и размещают их на сайте leopard-land.ru в разделе «Акции». Предыдущий, июльский этап проекта, был посвящён амурскому тигру. По итогам 2026 года «Земля леопарда» планирует поощрить сувенирами школы и педагогов, которые проведут для своих учащихся все 12 занятий проекта. Подробнее — https://leopard-land.ru/about/news/1712 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8919</t>
+  </si>
+  <si>
+    <t>Идёт медведь по лесу. Видит — дождь надвигается. Остановился посмотреть — и не промок! Вот такие остросюжетные истории порой разворачиваются в диких лесах южного Приморья. Порою даже кажется, что мы уже слышали что-то подобное. Бурый медведь — один из двух видов медведей, обитающих в национальном парке «Земля леопарда». И он в полтора-два раза крупнее своего соседа, белогрудого медведя. Взрослый самец может вырасти до 2,5 метров в длину при весе до 400 килограмм! Впрочем, габариты бывают разные, а досуг — вполне универсален. Просто отложить все дела и полюбоваться красивой панорамой, прочистив голову от рабочей суеты... Даже медведи в курсе, что это работает. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.08.26 01:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8918</t>
+  </si>
+  <si>
+    <t>«Странник над морем тумана»: версия пятнистого оленя 🦌 Конечно, мало что всерьёз роднит этот кадр с шедевром романтической живописи Каспара Давида Фридриха. Но смысл композиции в целом тот же… Одинокий странник, взобравшись на горную вершину посреди бескрайних просторов, окидывает взглядом густое море неизведанного… А быть может, его глаза закрыты, и всё это — лишь грёза? Сон о нераскрытых тайнах мироздания?.. Это уже область интерпретации. У нас же есть прекрасная очевидность: молодой самец пятнистого оленя и первозданная природа «Земли леопарда». Чем не материал для кисти романтика? 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8917</t>
+  </si>
+  <si>
+    <t>О чём «переговариваются» дикие животные? 🐯 У лесных деревьев есть своя тайная почта. Амурская тигрица в национальном парке «Земля леопарда» сначала внимательно изучает чужую метку, а затем поднимается на задние лапы, обнимает ствол и оставляет уже свой запах — для «прочтения» другими животными. Такое меточное поведение помогает тиграм узнавать, кто прошёл здесь раньше, сообщать о своём присутствии и обмениваться информацией без личной встречи. Нам содержание этой переписки остаётся только угадывать. Но благодаря фотоловушке мы хотя бы увидели, как самая большая в мире кошка оставляет свой ответ! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.08.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8916</t>
+  </si>
+  <si>
+    <t>Продолжаем узнавать, что находится в рюкзаке сотрудников отдела науки «Земли леопарда» во время полевых работ 🔍 В первой части мы уже изучили большую часть необходимых вещей для пребывания в диком лесу. Сегодня, благодаря волонтёрам школы фонда Владимира Потанина, мы продолжим исследовать содержимое рюкзака сотрудников отдела науки! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>31.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8914</t>
+  </si>
+  <si>
+    <t>Кто не любит вечер пятницы? Харза, например, кажется, кричит от радости, ведь наступают выходные! 🌱 Но отдыхать харзе некогда. Этот активный обитатель «Земли леопарда» бодрствует в любое время суток, но больше предпочитает сумерки и световой день. Кстати, в отличие от других куниц, харзы не живут в одиночку. Они объединяются в небольшие группы от 2-4 особей. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>31.07.26 01:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8913</t>
+  </si>
+  <si>
+    <t>Уверенный взгляд и ни шагу в сторону 🐆 Эта самка дальневосточного леопарда идёт прямо к фотоловушке. Такие кадры помогают учёным дирекции заповедников «Земля леопарда» узнавать редких кошек и следить за судьбой каждой из них. На фото — Leo 56F по имени Альба. В начале века в мире оставалось всего около 35 дальневосточных леопардов. Сегодня только в нашей стране зарегистрировано уже не менее 135 особей. За этим результатом — годы охраны, научных исследований и заботы о природе. Сохранение этой краснокнижной семьи продолжается каждый день. Стать частью большой работы и поддержать мирного леопарда можно здесь: https://leopard-land.ru/support/donate 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8911</t>
+  </si>
+  <si>
+    <t>Итоги нашей тигриной викторины! Более 60 участников со всей России, к 8 из которых отправится игрушка-тигр 🥶 Победителями стали: • Васягина Елена • Иванова Елизавета • Михайлюк Екатерина • Никишина Анна • Смирнова Софья • Смирнов Максим • Соколова Светлана • Шакарова Полина Также двум участникам викторины дарим поощрительный приз от «Земли леопарда»: • Анущенко Мария • Давыдова Александра В течение нескольких дней с вами свяжется сотрудник «Земли леопарда» для отправки подарка. Благодарим за участие всех знатоков полосатой кошки! 🐾 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.07.26 01:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8905</t>
+  </si>
+  <si>
+    <t>Леопард Памелы Андерсон получил «двойное гражданство» 🐯   Самка дальневосточного леопарда — подопечная известной голливудской актрисы Памелы Андерсон — стала «гражданкой» Китая. Она обитает на территории трансграничного резервата «Земля больших кошек», что стало известно благодаря обмену данными в рамках международного проекта «Леопарды дружбы». Совместная работа позволила установить пятнистых особей, которые фиксируются фотоловушками как на российской, так и на китайской стороне границы. Одной из таких больших кошек стала самка с одной из самых длинных родословных — Leo 38F, Памела. В генеалогическое древо пятнистой самки входят одни из самых известных самцов и самок леопардов. На данный момент у Памелы двое взрослых детёнышей, одна из них — небезызвестная Leo 120F, которая прославилась тем, что принесла звёздной подопечной четырёх «внуков». Помимо богатой родословной, Памела отмечалась в паре с не менее известными «кавалерами»: Leo 12M Тайфун — экс-хозяин «Кедровой пади», а также Leo 10M по имени Лорд, чьё имя в рамках конкурса выбирала вся страна. Также Памела была зафиксирована вместе с самцом под номером Leo 271M с театральным именем Мейерхольд, младше взрослой самки почти в два раза. Учёные России и Китая продолжают обмениваться данными о состоянии популяции и следить за жизнью звё её здной подопечной. В России проект «Леопарды дружбы» реализуется в рамках более широкого проекта по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда, поддержанного Президентским фондом природы. Подробнее — https://leopard-land.ru/about/news/1711 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.07.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8900</t>
+  </si>
+  <si>
+    <t>223 дальневосточных леопарда! 🐆🐆 Учёные России и Китая сопоставили результаты фотомониторинга мировой популяции дальневосточного леопарда, одного из редчайших животных планеты, в трансграничном резервате «Земля больших кошек». Совместная оценка проведена по итогам работы учёных национального парка «Земля леопарда» и Северо-Восточного национального парка тигра и леопарда КНР, которые входят в трансграничный резерват. ❕После многократной сверки и взаимной проверки экспертами подтверждено, что в резервате зарегистрировано 223 дальневосточных леопарда — взрослых и котят, из которых 135 — в нацпарке «Земля леопарда», 115 — в Северо-восточном нацпарке тигра и леопарда, а 27 особей являются трансграничными, то есть регистрируются в двух странах. Полученные данные — результат долгого пути. В начале 2000-х годов в мире насчитывалось всего около 35 диких дальневосточных леопардов. Совместная работа учёных подтвердила высокую эффективность природоохранной работы. Ключевым показателем здоровья популяции леопарда стало соотношение полов с бо́льшим количеством самок — 1,1 к 1, что говорит о стабильном состоянии популяции. Данные о совместном учёте леопардов и тигров в трансграничном резервате «Земля больших кошек» были одновременно озвучены 29 июля в городе Дуннин (КНР) в ходе торжественного мероприятия, посвящённого Международному дню тигра, а также на пресс-конференции дирекции заповедников «Земля леопарда» в городе Владивостоке (РФ). Проект по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда реализуется при поддержке Президентского фонда природы России. Подробнее — https://leopard-land.ru/about/news/1710 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.07.26 22:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8899</t>
+  </si>
+  <si>
+    <t>29 июля весь мир отмечает Международный день тигра! 🐅 Тигры — индикаторы здоровья целых экосистем. Как и другие виды крупных кошачьих, тигр — своего рода «зонтик» или, говоря профессиональным языком, зонтичный вид. Охраняя тигра, мы обеспечиваем сохранение биоразнообразия на определённой территории. Сейчас на Земле обитает 6 подвидов тигров, самый северный из которых — амурский тигр — обитает на Дальнем Востоке России. Амурский тигр — символ силы и величия дикой природы, и мы рады, что «Земля леопарда» стала для этих полосатых красавцев надёжным домом. ▶️В честь Дня тигра сотрудники «Земли леопарда» подготовили викторину — https://forms.yandex.ru/u/6a672350d04688d45781f644/ Ответы принимаются до 18:00 30 июля по Владивостокскому времени. По итогам мы разыграем 8 игрушек-тигров, участвуйте! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.07.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8897</t>
+  </si>
+  <si>
+    <t>Жаркое лето создано для дня у моря! ☀️ В Дальневосточном морском заповеднике есть сразу два места, где можно насладиться прозрачной водой, чистым песком и заповедными пейзажами. Бухта Пограничная на острове Попова — уголок нетронутой природы совсем рядом с Владивостоком. Здесь нет автомобилей и городского шума. Билет можно приобрести непосредственно у заповедной части пляжа. Бухта Астафьева — знаменитая бирюзовая бухта с песчаным берегом на юге Приморья. Чистоту её воды подтвердили многолетние исследования учёных. Для отдыха в бухте необходимо приобрести специальный браслет, а число гостей ограничено, чтобы сохранить хрупкую природу. Выбирайте свой заповедный берег и отправляйтесь навстречу морскому лету! ☀️ Подробнее по телефону туризма — 89140701539 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.07.26 01:43</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8896</t>
+  </si>
+  <si>
+    <t>Для кого-то бревно — это просто бревно, а для пятнистого эстета — возможность пройтись модельной походкой 🐯 У дальневосточных леопардов особая любовь к упавшим деревьям. Они выручают пятнистых кошек, например, когда нужно перейти реку (переплывать водоём леопарды не будут, а предпочтут путь, по которому можно пройти, не намочив лапы). А пятнистый на видео просто захотел пройтись по бревну — кто мы такие, чтобы его останавливать. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8894</t>
+  </si>
+  <si>
+    <t>Как вода и огонь создали Кравцовские водопады? 🌋💧 Дальневосточный геологический институт ДВО РАН выпустил интересный материал о новом арт-объекте на экотропе «Кравцовские водопады». Специалисты рассказали, как древние извержения сформировали лавовые покровы и вулканическое стекло, а вода раскрыла их внутреннее строение и придала местности современный облик. Получилось настоящее путешествие в геологическое прошлое юга Приморья. Почитайте — это интересно! https://fegi.ru/news/2026/25jun Подробнее про новый арт-объект можно узнать на нашем сайте – https://leopard-land.ru/about/news/1708 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.07.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8893</t>
+  </si>
+  <si>
+    <t>Дикий лес + леопард понюхал камеру = хорошее настроение 🐆 Всегда бы математика была настолько простой! Хотя дело, конечно, не в ней. Просто дальневосточный леопард шёл очередной проторённой дорожкой и заметил очередную фотоловушку. Но одно дело — вот так про это сказать. Буднично, по фактам. А начнёшь смотреть — и как в первый раз. Это красиво, это мило, это хочется пересматривать... И как это у пятнистых каждый раз такое получается?! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8892</t>
+  </si>
+  <si>
+    <t>«А когда солнце будет?» Даже если на уме у самки пятнистого оленя вовсе нет этого вопроса — он вполне мог бы возникнуть. Лето на «Земле леопарда» несёт на себе всё бремя муссонного климата. Это значит: сильная влажность, частые туманы и дожди. Порой солнечную погоду приходится ждать больше недели. Когда тёплый летний муссон сталкивается с холодным приморским течением — получается как раз нечто такое. И это не говоря о тайфунах — тропических ливнях, которые случаются в августе… Но климатические особенности южного Приморья — это важная причина уникальности местной природы. В том числе небывалого разнообразия видов, когда северные обитатели встречаются с южными. Так что любуемся туманом и радуемся! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.07.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8891</t>
+  </si>
+  <si>
+    <t>Что в рюкзаке сотрудников отдела науки «Земля леопарда» во время полевых работ? 🤔 Ответ на этот вопрос нашли волонтёры школы фонда Владимира Потанина! Добровольцы не только сами узнали, что помогает учёным «в полях», но и решили поделиться этими знаниями с вами. Кстати, оператором видео так же является участница смены — Анастасия Яковлева. Наши волонтёры — самые талантливые 🥰 Смотрите небольшой ролик и делитесь своими мыслями в комментариях 👇 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8890</t>
+  </si>
+  <si>
+    <t>Есть подозрение, что строчка «Разбежавшись, прыгну со скалы» из известной песни была написана о бакланах 🤔 Дело в том, что эта птица не может взлететь просто так. Чтобы подняться в воздух, баклану действительно нужно разбежаться и прыгнуть со скалы (или любой другой возвышенности). Настоящие фанаты КИШа. А ещё бакланы умеют плавать под водой в особом стиле — двигая крыльями, как во время полёта. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.07.26 00:28</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8880</t>
+  </si>
+  <si>
+    <t>Выставка «Гармония трёх стихий» впервые открылась во Владивостоке 🎨 С художественной выставкой картин и скульптур Международного союза художников-анималистов можно познакомиться в арт-галерее Приморского океанариума. Изображения обитателей лесов и океанов, а также парящих в воздухе птиц будут радовать посетителей до 21 сентября. На выставке представлено более 80 работ художников и скульпторов со всей страны — от Сахалина до Москвы. Основная идея проекта — показать неразрывную связь воздуха, земли и воды, а также уникальное биоразнообразие, многогранный мир животных, насекомых и обитателей акваторий. Организаторы выставки — Международный союз художников-анималистов совместно с партнёрами — дирекцией заповедников «Земля леопарда» и АНО «Центр «Амурский тигр». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8879</t>
+  </si>
+  <si>
+    <t>Подглядываем за «рабочими буднями» диких животных в дождливую Приморскую погоду 🔎 Кто предпочитает отсиживаться дома, а для кого капризы природы не страшны — смотрите в нашем небольшом ролике 👆 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.07.26 01:29</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8878</t>
+  </si>
+  <si>
+    <t>Что-то не нравится мне ваша погода, даже настроения общаться нет 🐯 Дальневосточный леопард, кажется, почуял чью-то метку, но отвечать не стал. Не осуждаем — большая кошка в праве делать то, что хочет. Леопарды чаще всего предпочитают оставаться в укрытии во время непогоды. Возможно, лео на видео держит путь в каменное убежище. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.07.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8868</t>
+  </si>
+  <si>
+    <t>Геологический музей открылся на «Кравцовских водопадах»! 🪨 Первый и единственный геологический музей под открытым небом в Приморском крае открыт на экотропе «Кравцовские водопады» нацпарка «Земля леопарда». Посещение нового объекта абсолютно бесплатно — оно уже включено в стоимость билета на саму экотропу. Музей с названием «Кравцовские водопады — творение воды и огня» объединяет десятки образцов магматических и осадочных пород, окаменевшие остатки древней флоры и фауны, а также наглядно рассказывает о процессах, сформировавших рельеф юго-запада региона. Каждый экспонат сопровождается информацией о возрасте, происхождении и особенностях образования породы или окаменелости. Также можно познакомиться с геологической картой юго-запада Приморья, узнать о геологических эпохах, вулканической истории территории и этапах формирования Борисовского плато — базальтовой равнины, где расположен каскад Кравцовских водопадов. Отдельная часть выставки посвящена истории самих Кравцовских водопадов. Помощь в подготовке коллекции оказали специалисты Дальневосточного геологического института ДВО РАН и Приморского океанариума. Подробнее — https://leopard-land.ru/about/news/1708 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8867</t>
+  </si>
+  <si>
+    <t>Сегодня — Всемирный день китов и дельфинов! 🐳🐬 23 июля 1982 года Международная китобойная комиссия приняла историческое решение — ввести полный запрет на коммерческий вылов китов. Это решение стало важнейшей вехой в защите морских млекопитающих. Эти удивительные создания — представители хрупкой гармонии океана, которые играют важную роль в его экологии. В Дальневосточном морском заповеднике (под управлением «Земли леопарда») морские млекопитающие не раз становились главными героями кадра. Некоторые особо любопытные особи иногда словно берут на себя роль почётных патрульных, сопровождая государственных инспекторов во время рейдов. Море и его обитатели — одно из богатств нашей планеты, которое нуждается в бережном отношении и сохранении. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8857</t>
+  </si>
+  <si>
+    <t>Морской фестиваль и «Чистые игры» прошли в бухте Пограничной Дальневосточного морского заповедника, находящегося под управлением дирекции заповедников «Земля леопарда» 🌊 Главными героями просветительской программы стали участники «Морского патруля о. Попова» школы № 29 Владивостока. Юные экологи представили спектакль «Берегите море — оно живое». Практической частью фестиваля стали «Чистые игры» на заповедном участке побережья в рамках акции «Вода России». Под руководством волонтёров взрослые и подростки объединились в команды, собрали и рассортировали выброшенный штормами на побережье морской мусор, а затем представили наиболее необычные находки. Волонтёры группы «Друзья океана» рассказали, какую опасность для жизни морских млекопитающих влечёт упаковочная лента. Всего было собрано 290 кг мусора. Ещё одной площадкой для общения с юными экологами стала презентация игры-викторины «Морские уроки от Морского патруля о. Попова». Общим посылом праздника стали простые слова: море живое — и забота о нём начинается с поступков каждого человека. Организатором фестиваля выступила Межрегиональная общественная организация «Экологический пресс-клуб «Последняя среда» с использованием гранта Президента Российской Федерации, предоставленного Президентским фондом природы. Участниками Школы экологической журналистики «Живая тайга» стали 150 человек — из регионов ДФО, местные жители и туристы. Стратегический партнёр: Всероссийское общество охраны природы (ВООП). Фото: Юрий Смитюк Подробнее — https://leopard-land.ru/about/news/1707 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8856</t>
+  </si>
+  <si>
+    <t>Если при просмотре этого видео вы никого не нашли, обратите внимание на дерево с ушами в правом краю кадра 🦌 Пятнистый олень намеренно не собирался от нас прятаться, но природа продумала всё за него. «Одеяние» у оленя сезонное. Летом окрас шерсти красно-рыжий с белыми пятнами, а зимой пятна тускнеют, и их практически не видно. У нас есть ещё несколько месяцев, чтобы налюбоваться ярким нарядом оленей. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8849</t>
+  </si>
+  <si>
+    <t>Россия и Китай продолжили совместный учёт диких тигров и леопардов 🐆🐅 Главной темой встречи сотрудников нацпарка «Земля леопарда» и Северо-Восточного нацпарка тигра и леопарда КНР стал новый цикл совместного учёта животных на территории российско-китайского трансграничного резервата «Земля больших кошек». К началу совещания в Китае специалисты уже самостоятельно обработали материалы фотомониторинга и провели учёт тигров и леопардов на территориях своих стран. Российские и китайские учёные приступили к сопоставлению полученных результатов. Сравнение фотографий помогает определить животных, отмеченных по обе стороны государственной границы, и исключить их двойной учёт. Совместный анализ данных уже позволил определить отдельных трансграничных тигров и леопардов, обитающих сразу в России и Китае. Специалисты актуализировали сведения о таких животных и продолжили обработку фотоматериалов. Также обмен данными помогает учёным отслеживать перемещения тигров и леопардов, изучать их территориальное распределение и своевременно замечать изменения, которые могут потребовать дополнительных природоохранных мер. Трансграничный резерват «Земля больших кошек» объединяет национальный парк «Земля леопарда», заповедник «Кедровая падь» и Северо-Восточный национальный парк тигра и леопарда КНР. Проект по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда реализуется при поддержке Президентского фонда природы России. Подробнее — https://leopard-land.ru/about/news/1706 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8847</t>
+  </si>
+  <si>
+    <t>Закрепилась на севере: редкий леопард поселился в «Полтавском» заказнике 🐯 Самка дальневосточного леопарда под номером Leo 286F расширяет границы ареала своего подвида, «прописавшись» в заказнике «Полтавский» на удалении не менее 10 километров от границ нацпарка «Земля леопарда». Впервые Leo 286F была зафиксирована ещё котёнком, когда гуляла со своей мамой — самкой Leo 95F по имени Пуха. Отдалившись от матери, пятнистая леди сама стала мамой. Сейчас Leo 286F около 7 лет, последние несколько лет она обитает на территории «Полтавского» заповедника. Там она — резидент, то есть постоянно проживает на данной территории. О чём это говорит? Долгое время последним рубежом обитания редкой кошки считалась территория нацпарка «Земля леопарда», но со временем популяция начала увеличиваться, выходя за пределы нацпарка. Расширение ареала — признак восстановления популяции, которая не так давно находилась на грани полного исчезновения. 📸 Кадрами поделились КГБУ «Дирекция по охране объектов животного мира и ООПТ» — подведомственное учреждение министерства лесного хозяйства и охраны животного мира Приморского края. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.07.26 01:06</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8838</t>
+  </si>
+  <si>
+    <t>Семь видов редких краснокнижных растений обнаружены на самом северном туристическом маршруте Дальневосточного морского заповедника (под управлением «Земли леопарда») на острове Попова 🌸🏝️ Уникальные находки сделаны во время экологического мониторинга, который впервые провели в ботаническом саду на мысе Ликандера, расположенном в пределах Владивостока. На территории полуострова обнаружены и нанесены на карту места произрастания редких растений, так называемые ценопопуляции. Они включают семь видов, среди которых — лилия поникающая (Lilium cernuum) — редкое растение, которое в России встречается только на юге Приморского края. Также в рамках полевых работ учёные выбрали более 20 постоянных мониторинговых участков для наблюдений и провели полные геоботанические описания тропы маршрута и объектов показа. Важность таких работ обусловлена тем, что видовой состав растительности служит индикатором экологического состояния природного объекта. Повторные исследования этих участков позволят при необходимости скорректировать меры по поддержке природного объекта и свести к минимуму негативное воздействие. После проделанных работ на туристическом маршруте появятся настилы, лестницы и новые стенды, что сделает «Ботанический сад полуострова Ликандера» первой экотропой северного участка заповедника, расположенного в пределах Владивостока.  Работы проведены в рамках нового проекта «Научно-обоснованное благоустройство туристического маршрута “Ботанический сад полуострова Ликандера”» в рамках Грантовой Программы для молодых сотрудников заповедных территорий при поддержке Фонда защитников природы и ВТБ. Подробнее — https://leopard-land.ru/about/news/1705 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.07.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8837</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите на него: как только увидел, что снимают — нос к верху, хвост трубой! 🐗 Конечно, спустя время кабан будто забыл, что в кадре, но, тут же опомнившись, ушёл грациозно. В отличие от домашней свиньи, кабан обладает более коротким и плотным телом, более толстыми и высокими ногами. Его вес может достигать 260кг и более. Вот и как тут голову не задирать от своей неотразимости? Видео поделился любитель дикой природы — Евгений Сокур. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.07.26 00:22</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8834</t>
+  </si>
+  <si>
+    <t>Свидания редких леопардов впервые за 50 лет отмечены на новых территориях! 🐯❤️🐯 Сразу две пары дальневосточных леопардов зафиксированы в окрестностях Уссурийского заповедника — в части исторического ареала, где эти животные исчезли более полувека назад. Переселение леопардов проведено в рамках программы транслокации — первого в мире проекта по возвращению дальневосточных леопардов в часть исторического ареала, где они исчезли в прошлом столетии. Первую группу животных переселили в Уссурийский заповедник весной 2023 года, вторую — в конце 2025 года. Новые кадры сделаны фотоловушками в прилегающем к заповеднику охотничьем хозяйстве, где также обеспечиваются наблюдение и охрана. Первую пару леопардов составили переселённый самец Leo 345M и самка Leo 375F, которая самостоятельно добралась сюда из материнской группировки на «Земле леопарда». Второе свидание устроили участники программы транслокации — самец Leo 285M по имени Юнги и самка Leo 346F по имени Маруся. На снимках крупные кошки последовательно проходят перед фотоловушками друг за другом. Фотомониторинг ведётся не онлайн, поэтому весенние материалы поступили учёным только сейчас. Не исключено, что после отмеченных встреч котята уже появились на свет — дальнейшие наблюдения должны это установить. Программа транслокации реализуется экспертами Института проблем экологии и эволюции им. А.Н. Северцова РАН при поддержке ФГБУ «Земля леопарда», АНО «Дальневосточные леопарды» и Минприроды России. Фотомониторинг на территории охотничьего хозяйства ведут специалисты АНО «Фауна Дальнего Востока» по научному соглашению с АНО «Дальневосточные леопарды». Долгосрочная цель программы транслокации — формирование в южной части Сихотэ-Алиня, где расположен Уссурийский заповедник, новой группировки численностью не менее 25 особей, которая будет генетически связана с ядром популяции на «Земле леопарда». Подробнее — https://leopard-land.ru/about/news/1704 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8831</t>
+  </si>
+  <si>
+    <t>Элемент интерьера, который будет напоминать о «Земле леопарда» ✨ Фигурка дальневосточного леопарда в движении выполнена из дерева. Как и у настоящей большой кошки, у статуэтки — уникальные пятна. Деревянный лео имеет уникальный дизайн, разработанный местным ремесленником, Данилом Стативкиным, совместно с сотрудниками «Земли леопарда». Заказать памятные подарки с самой кошачьей особо охраняемой природной территории России вы можете на нашем сайте — https://leopard-land.ru/souvenirs Сувениры «Земли леопарда» — это прекрасный подарок, который послужит напоминанием о важности сохранения редчайшей крупной кошки 💛 Муррр 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.07.26 00:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8829</t>
+  </si>
+  <si>
+    <t>А волосы её на ветру развивались подобно шёлковой ленте… Желтоклювая цапля в России встречается лишь на юге Приморья, в Дальневосточном морском заповеднике (под управлением «Земли леопарда»). На восточном участке заповедника редкая птица ежегодно гнездится и поднимает на крыло своих птенцов. Во время брачного периода эта цапля имеет густой хохол, отличающий её от других белых цапель сходного размера. Также в брачном наряде клюв жёлтый, а зимой — тёмный. 📕Занесена в Красную книгу РФ. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8828</t>
+  </si>
+  <si>
+    <t>Интересно наблюдать за делами диких животных, даже когда их список дел — походить и посмотреть 🐻 На территории «Земли леопарда» обитают два вида медведей: бурый и гималайский. Своим присутствием на видео нас порадовал именно гималайский: его можно узнать по белому пятну в виде полумесяца на груди. Также по величине гималаец почти вдвое меньше бурого медведя и отличается от него более стройным телосложением, тонкой остроносой мордой и большими округлыми ушами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.07.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8824</t>
+  </si>
+  <si>
+    <t>Известная примета гласит: чёрный кот, перебегающий дорогу, сулит неприятности и проблемы. А что делать, если вам дорогу перешли чёрные кабаны? 🤔 Как минимум, такой уникальный момент стоит запечатлеть. Кабан — крупное животное с массивным телом на относительно коротких ногах. Тело покрыто жёсткой щетиной, расслаивающейся на концах. Окраска — от грязно-соломенной до бурой и почти чёрной. А вот окраска поросят сильно отличается от цвета взрослых кабанов: их шерсть покрыта белыми, чёрно-бурыми и жёлтыми полосами. Цвет шерсти меняется на обычный тёмный, когда юному кабану исполнится 4-5 месяцев. Копытных запечатлел сотрудник отдела науки «Земли леопарда» Дмитрий Беляев в Уссурийском заповеднике. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8823</t>
+  </si>
+  <si>
+    <t>Мировой океан изучен лишь на 2–5%, а озеро на видео, судя по всему, изучено на все 100% благодаря копытным 🦌 Пятнистые олени исследуют все места, где можно найти что-то съедобное. Например, на дне этого водоёма они ищут богатые полезными веществами водоросли. Да и вокруг угощений весьма немало. Получается, что мы наблюдаем своего рода пикник: кто-то ест, кто-то находится в воде (и тоже ест) — в общем, шикарный летний отдых. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.07.26 00:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8818</t>
+  </si>
+  <si>
+    <t>Волонтёры фонда Потанина благоустроили инфраструктуру «Земли леопарда» 🌿 Восемь добровольцев со всех уголков России трудились на благо заповедного дела. Под руководством сотрудника «Земли леопарда» они покрыли защитным составом настил и беседки на экотропе «Кравцовские водопады», а также облагородили территорию гостиницы «Центральная усадьба». Помимо этого, участники смены устроили настоящий мозговой штурм по грантовой деятельности, обменивались опытом, делились свежим видением сувенирной продукции и даже снимали контент об уникальной флоре и фауне юго-западного Приморья для социальных сетей дирекции заповедников. Каждый волонтёр познакомился с турмаршрутами нацпарка. Стоит отметить, что «Земля леопарда» второй год подряд становится самым популярным волонтёрским направлением среди особо охраняемых природных территорий страны. Так, конкурс на участие в 2026 году составил семь человек на место. Каждый год труд волонтёров помогает не только сохранять уникальную природу, но и популяризировать знания о ней. При этом стать волонтёром «Земли леопарда» может любой желающий — достаточно заполнить анкету на сайте организации. Волонтёрская смена Школы Фонда Потанина «Сохраняя наследие» была организована Благотворительным фондом Владимира Потанина и Фондом «Заповедное посольство». Подробнее — https://leopard-land.ru/about/news/1703 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.07.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8817</t>
+  </si>
+  <si>
+    <t>Пока мы тут сидим в офисах, барсук живёт свою лучшую жизнь 🦡 Спокойствие леса, умиротворяющая природа и солнечная погода после долгих дождливых дней. И в эпицентре всего этого барсук, наслаждается этой безмятежной идиллией. Повезло ему, скажите вы, но барсук не просто отдыхает на природе, вместе с тем он оставляет запаховую метку. Эти зверьки выделяют пахучее вещество, с помощью которого могут передавать важные «сообщения» другим сородичам. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.07.26 00:46</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8814</t>
+  </si>
+  <si>
+    <t>«Самый сладкий» леопард России впервые стала мамой 🐯 Пополнение в семье произошло у известной самки дальневосточного леопарда Leo 204F по имени Сахаринка. На снимках фотоловушки полугодовалый котёнок держится рядом с матерью и уже выглядит достаточно подросшим, чтобы сопровождать её по участку обитания, однако в этом возрасте по-прежнему полностью зависит от самки. Для Сахаринки, которой сейчас около пяти лет, это первое подтверждённое потомство. Появление детёныша служит сигналом для специалистов: краснокнижные хищники продолжают размножаться там, где для них надёжно сохраняются леса, богатая кормовая база и спокойные условия без браконьерства и природных пожаров. Своё ласковое имя пятнистая хищница получила благодаря участнику программы «Хранители леопарда» — бренду «Русский сахар» компании «Русагро». С 2023 года бренд опекает самку Leo 204F, поддерживая работу по сохранению дальневосточного леопарда. Специалисты продолжат следить за судьбой Сахаринки и её детёныша. Ожидается, что новые данные помогут больше узнать о поведении молодой семьи и первых шагах юного хищника в дикой природе. Подробнее — https://leopard-land.ru/about/news/1702 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8810</t>
+  </si>
+  <si>
+    <t>50 пятнистых оленей передала АНО «Дальневосточные леопарды» своему партнёру — АНО «Центр «Амурский тигр» — для нужд нового центра реабилитации диких животных 🦌 Новый центр создаётся у границ Уссурийского заповедника, который находится под управлением «Земли леопарда». Созданием занимается Центр «Амурский тигр» при поддержке Правительства Приморского края. Четыре оленя из числа переданных уже выпущены в готовый вольер для копытных животных. Их размещение позволит специалистам проверить готовность территории, ограждений и оборудования до прибытия животных из дикой природы, которым потребуется лечение и последующая реабилитация. На территории уже готов вольер для копытных, продолжается строительство восьми вольеров для амурских тигров, отдельных помещений для медведей и птиц, а также карантинных боксов для животных, которым требуется операция. Животные, способные после восстановления самостоятельно жить в естественной среде, смогут быть возвращены в природу. Для особей с травмами, не позволяющими выжить на воле, при центре предусмотрен хоспис. Ранее АНО «Дальневосточные леопарды» и АНО «Центр «Амурский тигр» заключили соглашение о сотрудничестве. АНО «Дальневосточные леопарды» является ключевым партнёром «Земли леопарда» и на протяжении многих лет участвует в сохранении дальневосточного леопарда и природных комплексов юго-запада Приморского края. Подробнее — https://leopard-land.ru/about/news/1701 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 00:08</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8809</t>
+  </si>
+  <si>
+    <t>Каждая капля дождя — глоток свежести и для природы 🌺 Воздух наполняется ароматом мокрой земли, травы становятся изумрудно-зелеными, а цветы склоняют свои бутоны, будто приветствуя долгожданного гостя. Во время непогоды главное помнить, что все обитатели «Земли леопарда» находятся в безопасности: на время сильных дождей они заблаговременно покидают опасные участки, прячась от воды на высоких склонах. Хищники при этом могут укрываться от ливней и ветров в россыпях камней, пещерах или под навесами скал. На кадрах — заповедник «Кедровая падь». В этом году ему исполняется 110 лет. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.07.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8808</t>
+  </si>
+  <si>
+    <t>Наблюдаем за общительным амурским тигром 🐅 Скала привлекла внимание полосатой кошки не просто так — это буквально лента новостей. Совсем недавно кто-то с помощью запаховой метки поделился новой «публикацией» о своей жизни, а тигр её прочитал. Помимо запаховых, в арсенале кошек присутствуют и другие метки, например, визуальные и акустические. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.07.26 01:28</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8807</t>
+  </si>
+  <si>
+    <t>Парни, кто куда, уносим копыта 🦌 Тихую лесную идиллию нарушил неожиданный звук, который спугнул всех, уже расслабившихся, оленей. Помимо чутких ушей, благодаря которым «пятнистые» могут услышать малейший звук на большом расстоянии, ориентироваться в тайге им также помогает «зеркало» Это белое пятно, расположенное вокруг хвоста, которое помогает оленям не терять друг друга из виду. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8806</t>
+  </si>
+  <si>
+    <t>Как удобно, когда твои лапы — как трекинговая обувь 🐾 Как мы писали ранее, дальневосточные леопарды — прирождённые альпинисты. Они с лёгкостью забираются на скалы. Помогает им в этом хвост и, конечно, надёжные лапы. Природа продумала всё до малейших деталей: при ходьбе острые когти больших кошек не стираются, ведь главное оружие надёжно спрятано. Когти представителей семейства кошачьих втяжные и используются хищниками, например, перед прыжком во время охоты или при передвижении по скользкой поверхности. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.07.26 00:43</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8796</t>
+  </si>
+  <si>
+    <t>Более 90 птенцов редчайшей птицы — малой колпицы — появилось на острове Фуругельма в Дальневосточном морском заповеднике 🐣 Малая колпица — одна из редчайших птиц мира. В конце 1980-х годов её численность сократилась до критически низких 288 особей. Сейчас птица включена в многочисленные Красные книги. Единственное место в России, где она гнездится, — остров Фуругельма в Дальневосточном морском заповеднике (под управлением «Земли леопарда»). Новейший мониторинг показал, что численность российской популяции растёт уверенно и быстро. Исследователи обнаружили 47 гнёзд малой колпицы, в которых насчитали более 90 птенцов. При этом в двух гнёздах было по пять юных колпиц — большая редкость для этого вида. Важно напомнить, что 25 лет назад на острове Фуругельма обнаружили не более трёх пар редчайшей птицы. Более чем в пятнадцать раз её численность смогла вырасти благодаря эталонным местообитаниям и постоянной охране, которые и привлекают малую колпицу в заповедник для размножения. Подробнее — https://leopard-land.ru/about/news/1700 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8794</t>
+  </si>
+  <si>
+    <t>Сидим и наслаждаемся вечерней тишиной 😴 И не забываем параллельно оставлять метки — это тоже очень важно. На кадрах не видно, что точно делает пятнистый созерцатель, но вполне возможно, что леопард оставил запаховую метку, тем самым обозначив свою территорию для остальных сородичей. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.07.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8793</t>
+  </si>
+  <si>
+    <t>Просто здравствуй, просто как дела? 🐯 Совсем не против поинтересоваться у вас амурский тигр. Надеемся, вы так же не против поделиться вашим настроением в комментариях! Тигры известны своей любовью проявлять интерес к фотоловушкам. Иногда животные могут просто обнюхать камеру, а иногда и полностью попробовать необычный «деликатес». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8792</t>
+  </si>
+  <si>
+    <t>Маньчжурская белка с маньчжурским орехом 🐿️ На экотропе «Тропой леопарда» в нацпарке «Земля леопарда» это абсолютно привычная картина. В других регионах нашей страны обитают преимущественно рыжие белки, а привычные на Дальнем Востоке носят чёрную шубу. Маньчжурская белка является особым крупным подвидом белки обыкновенной. Грызун сменяет свой «летний» короткий чёрный мех на темно-серый ближе к октябрю. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.07.26 00:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8791</t>
+  </si>
+  <si>
+    <t>Настоящая семейная идиллия Уссурийского заповедника 🦡 На видео азиатские барсуки. Отец играется с детьми, а вот что делает мать? А мама на кадрах метит членов своей семьи: наносит секрет подхвостовой железы, так как запах очень важен при коммуникации этих животных. Напомним, что каждый барсук имеет свой уникальный запах. Автор видео: Михаил Маслов 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8790</t>
+  </si>
+  <si>
+    <t>Собралась как-то одна дружная копытная компания в баню 🦌 Конечно, на видео туман, но влажность в Приморском крае чем-то напоминает парную. Пятнистые олени у водоёма заняты разными делами: кто-то ест траву, кто-то пьёт, а кто-то наслаждается водорослями. Да, вы не ослышались, олени действительно поедают водоросли, ведь они богаты полезными веществами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.07.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8789</t>
+  </si>
+  <si>
+    <t>Лилия поникающая (Lilium cernuum) 🥀 Розовый бриллиант Приморья, трепетно оберегаемый Красной книгой РФ, расцвёл в Дальневосточном морском заповеднике на мысе Ликандера острова Попова. В России эта лилия встречается только на юге Приморского края, локально произрастая на скалах биосферных заповедников «Кедровая падь» и Дальневосточного морского. Чтобы сохранить лилию поникающую и других уникальных представителей островной флоры, в рамках проекта «Научно-обоснованное благоустройство туристического маршрута "Ботанический сад полуострова Ликандера"» на видовых площадках появятся специальные таблички и ограждения, направляющие движение туристов. Это позволит посетителям увидеть редкие растения, не допуская вытаптывания мест их произрастания. Проект, реализуемый при поддержке Фонда защитников природы и ВТБ, сделает маршрут «Ботанический сад полуострова Ликандера» первой экотропой северного участка заповедника, расположенного в пределах Владивостока. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.07.26 01:44</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8785</t>
+  </si>
+  <si>
+    <t>Первая зарегистрированная в статусе прабабушки самка дальневосточного леопарда появилась на территории нацпарка «Земля леопарда» 🐯 Самкой леопарда с первым известным науке правнуком стала Leo 23F по имени Грация. Мать-героиня подарила жизнь десяти пятнистым хищникам из пяти выводков, стабильно принося потомство раз в два года. За всю историю научных наблюдений этого подвида в дикой природе случай подобной плодовитости стал рекордным. Правнука Грации удалось определить благодаря генеалогическому древу, составленному сотрудниками отдела науки «Земли леопарда». Учёные систематизировали данные о родственных связях, благодаря чему стало известно, что Грация является прабабушкой: её внучка — Leo 280F — родила котёнка. Стоит отметить, что как минимум семь взрослых котят Грации расселились на территории национального парка, один — освоился в Китае. На данный момент родословная Грации — одна из самых длинных известных науке — целых 4 поколения.  Источником для анализа стал огромный массив данных фотомониторинга, собранных за многолетнюю работу «Земли леопарда» с 2013 года. Самые ранние регистрации котят на фотоловушки зафиксированы в возрасте от 1,5 месяцев. Это помогает изучать изменения внутри популяции на протяжении большей части жизни особей и их поколений. На данный момент лишь единицы по всему миру имеют подобную возможность изучения больших кошек. Подробнее — https://leopard-land.ru/about/news/1699 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.07.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8784</t>
+  </si>
+  <si>
+    <t>Видео для тех, кто не может уснуть, точно так же, как и летучие мыши 🦇 Подготовили 20 секунд расслабляющих звуков с водоема в национальном парке «Земля леопарда». Кстати, нацпарк обладает развитой гидрологической сетью, все водотоки которой относятся к Японскому морю. Одна из чистейших рек нацпарка, частично затрагивающая его территорию — река Кедровая. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.07.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8783</t>
+  </si>
+  <si>
+    <t>Сегодня очень близко любуемся харзой 🌱 Мало кто знает, что зверёк с такой экзотической внешностью обитает на территории России. А некоторые даже не догадываются, что этот на первый взгляд милейший на вид товарищ — хищник. Чтобы добыть крупный улов, например, оленя, харзы объединяются в небольшие группы от 2-4 особей и охотятся вместе. Да и вместе всегда интереснее. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.07.26 00:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8780</t>
+  </si>
+  <si>
+    <t>Убегаем от плохой погоды…пока есть возможность 🐆 «Полгода плохая погода» — строчки из этой песни как никогда подходят к последним дождливым дням. Сегодня погода не лучше, поэтому зачем задерживаться на улице? Вот и леопард скорее всего бежит в уютную пещеру. Как вы уже могли догадаться, эти кошки не жалуют плохую погоду, чаще всего предпочитая не мочить лапки и оставаться в укрытии во время дождя или снега. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8773</t>
+  </si>
+  <si>
+    <t>Дождь — не помеха туризму 🌿 Заповедник «Кедровая падь» прекрасен в любую погоду. Даже если небо затянуто серыми тучами, лес не теряет своего очарования. Напротив, появляется особая, меланхоличная красота. Каждый звук, каждый запах обретают новую глубину, наполняя душу трепетом. Исчезают суета и тревога, остаётесь только вы и первозданная красота природы. В этой атмосфере умиротворения рождается глубокая благодарность за возможность быть частью этого великолепия 💚 ☎️ Чтобы посетить этот укромный уголок дикой природы, звоните по телефону: +7 (914) 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.07.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8763</t>
+  </si>
+  <si>
+    <t>Самка дальневосточного леопарда с котятами «поселилась» в старейшем заповеднике Дальнего Востока 🐯 Торжественное открытие первой скульптуры знаменитой семьи леопардов состоялось в «Кедровой пади» с участием АНО «Дальневосточные леопарды», волонтёров, журналистов и школьников. Скульптурная композиция была создана при поддержке банка ВТБ. Поводом для появления арт-объекта стало празднование 110-летия заповедника «Кедровая падь», основание которого началось в 1916 году. Заповедник находится под управлением «Земли леопарда». Скульптура изображает самку леопарда Leo 1F по имени Кедровка и её детёнышей — Шустрого, Крым и Бэри. Они получили известность благодаря документальному сериалу фотографа и режиссёра Василия Солкина «Пятнистая семейка», снятому неподалёку от места установки композиции. В рамках официальной части церемонии состоялось награждение грамотами заслуженных работников и вручение памятных подарков. В 2003 году заповедник «Кедровая падь» получил высокий международный статус биосферного резервата ЮНЕСКО. Напомним, что в 2012 году у границ заповедника был создан национальный парк «Земля леопарда», где под защитой находится ядро популяции леопарда. Подробнее — https://leopard-land.ru/about/news/1698 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8756</t>
+  </si>
+  <si>
+    <t>С Днём семьи, любви и верности! В этот день мы чествуем те незыблемые сокровища, что делают нашу жизнь по-настоящему полной: тепло семейного очага, безграничную взаимную поддержку и беззаветную преданность. И пусть вас не удивляет, но и в дикой природе крепкие семейные узы и верность встречаются нередко. Каждое живое существо по-своему сплетает невидимые нити «семейных» отношений. С безграничной нежностью животные заботятся о своём потомстве, передавая ему бесценный опыт выживания в суровых условиях дикой природы. Семья — это драгоценность, которую, подобно природе, нам нужно беречь и хранить 💚 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8753</t>
+  </si>
+  <si>
+    <t>Внимание! Зайцы на «Земле леопарда» научились ходить на передних лапах 🤨 Уж не знаем, от чего он это, то ли от того, что не хочет намочить лапки после дождя, то ли в лесу объявили конкурс на лучшую пародию на кенгуру. В любом случае передвигается заяц прекрасно на любых конечностях. А прыгать в высоту он может аж на 1,5 метра. И под конец разобьём ваши надежды на прорыв в науке: заяц прыгает вполне нормально, просто из-за недостаточной частоты кадров создаётся иллюзия, что заяц передвигается на передних лапах. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8752</t>
+  </si>
+  <si>
+    <t>Даже леопард от дождя будто немного выцвел 🐆 Как и все носители пушистой шубы, дальневосточные леопарды подвержены сезонной линьке. Выцветшая шерсть у некоторых особей наблюдается во время смены зимнего меха на летний, например, как у самки на видео — Leo 155F. Летом шерсть хищников становится короче, но ярче, а зимой — гуще, длиннее и приобретает более тёплые, тёмные тона. Что ж, ждём, когда этот леопард полностью заиграет новыми красками (в прямом смысле). 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.07.26 23:29</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8751</t>
+  </si>
+  <si>
+    <t>🦌 День начинается с пристального взгляда оленя Травоядный «исследователь» уже навострил ушки и внимательно вглядывается в необычный предмет. Понимаем, и сами бы удивились такому невиданному объекту в лесу. Уши у оленей — как настоящие эхолокаторы, и играют большую роль в коммуникации. С их помощью пятнистые улавливают свист сородичей, предупреждающий об опасности. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8747</t>
+  </si>
+  <si>
+    <t>На память о «Земле леопарда» ❤️ Яркие открытки с самой кошачьей заповедной территории России уже ждут вас в нашей онлайн-сувенирной лавке. На обратной стороне размещены поля для адреса и место для марки, поэтому открытку можно отправить в качестве письма родным и близким. Сувениры «Земли леопарда» — это прекрасный подарок, который послужит напоминанием о важности сохранения редчайшей крупной кошки 💛 Сувениры доступны к заказу на нашем сайте — https://leopard-land.ru/souvenirs 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.07.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8746</t>
+  </si>
+  <si>
+    <t>Во Всемирный день поцелуя мы просто не могли оставить вас без нежной ласки амурского тигра 🐯 Именно любопытство побуждает диких животных «целовать» фотоловушки. Так животные изучают незнакомый объект. Обнюхав скрытую лесную камеру, животное идёт дальше по своим делам. Незнакомые объекты в лесу — это как новый, неизведанный мир, который обязательно нужно осмотреть, а также обнюхать и попробовать (последнее для «гурманов»). Даже несмотря на иногда случающиеся шалости больших кошек, наша большая любовь к ним навсегда остаётся с нами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.07.26 00:45</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8742</t>
+  </si>
+  <si>
+    <t>Плохая погода плохой погодой, а метки оставлять надо 🐯 Вот и леопард придерживается такого же мнения. Поэтому пометил территорию не единожды, а дважды — для пущей уверенности. Леопарды имеют свои индивидуальные участки обитания, которые метят с помощью запаховых, визуальных и вокальных знаков. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8738</t>
+  </si>
+  <si>
+    <t>Когда рядом нет добычи, всегда можно поохотиться на собственный хвост 🦊 Минусов почти нет. Правда, догнать такую добычу не получится… На самом деле, у рыжей плутовки в рационе более 300 видов животных и несколько десятков видов растений. Летом она, например, не прочь полакомиться насекомыми, червями и ягодами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.07.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8737</t>
+  </si>
+  <si>
+    <t>Вышел покрасоваться 🦌 Пока остальные обитатели леса прячутся в уютных норках и пещерах, пятнистый олень в поисках съестного. Конечно, пусть остальные «прозябают» в укрытиях, без них всё самое вкусное достанется одному копытному. И, судя по всему, питается он не зря — такая мощная корона на голове требует сил. Главный «венец» оленя — то, что отличает его от самок. С конца февраля по начало апреля самцы сбрасывают старые рога, а новые начинают расти спустя время. В июне они уже начинают затвердевать, поэтому в июле мы можем увидеть «финальный» вариант рогов. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8736</t>
+  </si>
+  <si>
+    <t>А вы сможете найти обитателя «Земли леопарда» на этой фотографии? Подсказка: на фотографии затаился ёж. Пока вы ищете представителя семейства ежиные, вот пара интересных фактов о нём: • ведёт одиночный образ жизни; • активен преимущественно в сумеречное и ночное время; • не носит на своих иголках яблоки, грибы и так далее, как порой его изображают в детских сказках. Да и зачем носить, если он такое не ест: ёж — это крупное насекомоядное. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.07.26 01:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8735</t>
+  </si>
+  <si>
+    <t>И среди животных встречаются те, кто любит прогулки под дождём. Но это, пожалуй, не тот случай 🦡 Хоть азиатский барсук и ведёт ночной образ жизни, нередко его можно видеть в светлое время суток, как на этих кадрах. Рацион барсука разнообразен — зверь всеяден. Питается грызунами, лягушками, ящерицами, насекомыми, моллюсками, дождевыми червями, грибами, ягодами, орехами и травой. В общем, что нашёл, то в пасть и положил. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.07.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8734</t>
+  </si>
+  <si>
+    <t>Продолжаем узнавать больше о бурундуке 🐿️ Кто знает, в какой момент вам понадобится эта информация, может, завтра? Этот зверёк активен днём и ведёт наземно-древесный образ жизни. Питается семенами корейской сосны, кедрового стланика, лиственницы и монгольского дуба, а также ягодами и грибами. Беременность у бурундуков длится около 30 дней. Как правило, самки за год приносят один помет с 3–9 детёнышами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.07.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8730</t>
+  </si>
+  <si>
+    <t>🍃 Свежие капли прохладного летнего дождя падали, словно хрусталь, на раскинувшиеся кроны деревьев. Мокрые листья сверкали, отражая мрачный свет туманного дня Мы к чему это: даже самое красивое описание зелени не заставит пятнистых оленей передумать съесть её. Лето — самая вкусная пора для копытных, буквально холодильник, набитый изобилием еды: вот свежая травка, вот аппетитный листик; в оленью газонокосилку летит всё. Также эти обитатели «Земли леопарда» не прочь полакомиться желудями, орехами, грибами, ягодами и даже водорослями. Может быть, у вас получится красиво описать растительный мир дикого леса так, чтобы олени не захотели его съесть? 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.07.26 00:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8729</t>
+  </si>
+  <si>
+    <t>«Ёж-невидимка» поужинал рядом с лисицей 🦔 Спонтанная встреча двух диких обитателей леса произошла в охранной зоне Уссурийского заповедника, который находится под управлением «Земли леопарда». На кадрах видно, что ёж, входящий в рацион лисицы, находится на расстоянии меньше метра от рыжей хищницы, однако оба проявляют взаимное безразличие, сосредоточившись на обнаруженном лакомстве. После трапезы лисица покинула место съёмки.  Ещё одним интересным моментом стало появление второго ежа, который, вероятно, привлечённый запахом еды, смело вышел после того, как лисица покинула «трапезную». При наличии обильного пищевого ресурса, более калорийного и вкусного, животные предпочтут не тратить энергию на охоту, а полакомятся легкодоступной находкой, что можно увидеть на видео. Это первая фиксация подобных межвидовых взаимоотношений между амурским ежом и лисицей на территории дирекции заповедников «Земля леопарда». Автор видео: Ольга Шедько, натуралист-любитель. Подробнее — https://leopard-land.ru/about/news/1697 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8727</t>
+  </si>
+  <si>
+    <t>Покоритель пня 🐿️ Бурундук сегодня достиг новых вершин! И неважно, что эти «вершины» относительно невысокие, для кого-то они — настоящий подвиг. Не успел зверёк обрадоваться своей победе, как что-то отвлекло внимание пушистого обитателя «Земли леопарда». Хорошо, что это позволяет нам получше рассмотреть бурундука! Тело у него стройное, вытянутое, верхняя часть — серовато-бурая. Вдоль спины проходит пять продольных тёмных полос, разделённых светлыми участками. Вот такой он — покоритель высот! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.07.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8726</t>
+  </si>
+  <si>
+    <t>Кажется, кого-то уже потрепала рабочая неделя… А может, дальневосточный леопард флиртует с нами или тренируется «строить глазки» той самой? Как выходцы из тропиков, леопарды могут размножаться в любое время года. Обычно их встреча длится всего несколько дней, а после короткой супружеской жизни влюблённые быстро теряют друг к другу интерес. В случае успеха их романа, на свет появляются 1–3 котёнка, в воспитании которых самец не участвует. Детёныши живут с матерью 1–1,5 года, а после покидают «родительский дом» в поисках собственной территории. P.S. На самом деле, красавец на фото, вероятно, только проснулся. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.07.26 23:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8725</t>
+  </si>
+  <si>
+    <t>Большие кошки поздравляют большой город! Сегодня, 2 июля, Владивосток отмечает 166-летие 🌉🌉🌉 Как и юг Приморского края, это уникальный город — место с удивительной контрастирующей природой. Национальный парк «Земля леопарда» связан с Владивостоком территориально: часть городского округа относится к заповедной территории участком у полуострова Песчаный, за Амурским заливом от основной части города. Леопард — один из символов Приморья и добрый сосед горожан. С праздником, Владивосток, любимый город, чьи улицы хранят истории, а сердца — живую связь с природой! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8720</t>
+  </si>
+  <si>
+    <t>Амурский тигр стал героем июльских занятий «Земли леопарда» 🐅🐅 Главным героем занятий в июле стал амурский тигр, самая крупная кошка мира. Выбор на полосатого обитателя «Земли леопарда» в июле пал неслучайно: именно в этом месяце, 29 июля, отмечается Международный день тигра. В рамках проекта каждый месяц на сайте «Земли леопарда» появляются материалы, посвященные одному из 12 представителей дикой природы Приморья. Для педагогов подготовлены текст занятия, презентация и фотоматериалы. В июле в них рассказывается о мерах по охране амурского тигра, значении полосатой кошки в русской и китайской культурах и многом другом. Также, в честь Дня, тигра среди участников соцсетей «Земли леопарда» в июле состоится викторина, по итогам которой будут разыграны игрушки-тигры. К проекту могут присоединиться образовательные учреждения и библиотеки. Шесть этапов из 12 уже представлены на сайте «Земли леопарда»: https://leopard-land.ru/about/shares/1618. В июне занятия были посвящены паруснику Маака. В акции приняло участие более четырехсот детей. Подробнее — https://leopard-land.ru/about/news/1696 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.07.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8719</t>
+  </si>
+  <si>
+    <t>Архивное фото начала двухтысячных, звезда в кадре — дальневосточный леопард 🐯 Редкую пятнистую кошку в заповеднике «Кедровая падь» смог заснять учёный Юрий Шибнев. Тогда фотоловушек в современном их виде ещё не было, поэтому Юрий смастерил самодельную из фотоаппарата «Любитель», к которому была прикреплена длинная леска. Касаясь её, зверь спускал затвор и фотографировал сам себя. Шибневу удалось получить несколько десятков снимков дальневосточных леопардов, в том числе и котят этой редкой большой кошки. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.07.26 00:09</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8717</t>
+  </si>
+  <si>
+    <t>Барсучок показал свой пятачок 🐽 Поприветствовать всех с бодрым началом утра вышел азиатский барсук. Это отличная возможность хорошенько рассмотреть зверька. Голова у животного удлиненная, с небольшими глазами и короткими круглыми ушами. На мордочке две тёмные полосы, которые тянутся от носа к ушам. Лапки у барсука короткие и сильные, вооружены крепкими когтями. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.06.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8714</t>
+  </si>
+  <si>
+    <t>😱 Сотрудники «Земли леопарда» обнаружили ЭТО в лесной чаще и не поверили своим глазам… Трудно поверить, что «ужас, летящий на крыльях ночи», оказался… совенком ушастой совы! К счастью, такой пугающий вид у него только ночью. Сова вскармливает птенцов в гнезде чуть более 20 суток. Подросшие птенцы выбираются из гнезда, сидят неподалеку, выпрашивая корм громкими свистами. Автор фото — Дмитрий Беляев, сотрудник отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8713</t>
+  </si>
+  <si>
+    <t>Кошачьи будни на «Земле леопарда» 🐯 Что-то привлекло внимание леопарда, и он поспешил узнать, что это. Но, кажется, ему показалось. Дальневосточные леопарды — прирождённые альпинисты. Они с лёгкостью забираются на скалы. Помогает им в этом хвост длиной до 90 см, работающий как балансир. Кстати, вершины сопок — излюбленное место пятнистых кошек. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.06.26 23:55</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8712</t>
+  </si>
+  <si>
+    <t>🐟 Выражение лица, когда коллега не скидывался на еду, но ест больше всех: На видео — жёлтый, или трёхполосый, окунь (Sebastes trivittatus). Эта донная рыба встречается в акватории Дальневосточного морского заповедника, который находится под управлением «Земли леопарда». Несмотря на будто бы недовольный вид, рыба достаточно дружелюбна к аквалангистам: непуглива и любопытна. Латинское название «trivittatus» («трёхполосый») рыба получила благодаря характерному рисунку: у взрослых особей по бокам отчётливо видны три тёмные горизонтальные полосы. Автор видео: Александр Ратников, сотрудник Дальневосточного морского заповедника. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8709</t>
+  </si>
+  <si>
+    <t>Мам, ну всё, пойдём, хватит на них угрожающе смотреть 🦌 Семью пятнистых оленей запечатлел сотрудник отдела науки «Земли леопарда» Дмитрий Беляев в Уссурийском заповеднике. Оленёнок следует за мамой, постигая азы дикого мира. За 2 недели до рождения потомства самка уединяется, заботясь о своём малыше, в стороне от стада. Но вскоре объединяется с другими самками и их годовалыми детёнышами. Обычно рождается один детёныш, иногда и два. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.06.26 05:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8705</t>
+  </si>
+  <si>
+    <t>Ярко-красные скалы, обрамлённые изумрудным морем 🌊 На мысе Ликандера находится настоящая яркая жемчужина острова Попова и северного участка Дальневосточного морского заповедника — красные скалы. Секрет их цвета в повышенном содержании железа в породе. Природный процесс создал уникальный богатый оттенок от терракотового до ярко-красного с лёгким оранжевым отливом. Туристы, желая заполучить самые красивые кадры достопримечательности, порой подходят слишком близко к скальным обрывам, рискуя здоровьем. В рамках нового проекта «Научно-обоснованное благоустройство туристического маршрута "Ботанический сад полуострова Ликандера"» здесь впервые появятся специальные ограждения. Каждый гость территории сможет безопасно насладиться красотой яркого природного явления. Напомним, что проект поможет избежать вытаптывания уникальной островной и прибрежной флоры, а вместе с тем сделает маршрут «Ботанический сад полуострова Ликандера» первой экотропой северного участка заповедника, расположенного в пределах Владивостока. Проект реализуется при поддержке Фонда защитников природы и ВТБ. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.06.26 22:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8704</t>
+  </si>
+  <si>
+    <t>Вы живёте свою жизнь и даже не подозреваете, что прямо сейчас где-то в лесу сидит азиатский барсук. Вот теперь знаете 🦡 Сидит он, конечно, не просто так. Между собой барсуки общаются с помощью звуковых сигналов (вой, тявканье, рычание, клёкот), а также оставляют запаховые метки особым пахучим веществом, выделяемым специальными железами. Каждый барсук имеет свой уникальный запах. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.06.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8700</t>
+  </si>
+  <si>
+    <t>Уютное кафеее… обнаружил олень на лесной поляне 🦌 Сегодня оленю посчастливилось отобедать аппетитными лакомствами в новом таёжном заведении. Правда, блюдо здесь одно, но для «пятнистого» оно вкуснейшее. Помимо сочной листвы, в рацион оленей также входят орехи, грибы, ягоды и даже водоросли, которые они иногда могут поедать вместе с сотрапезниками. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8690</t>
+  </si>
+  <si>
+    <t>Марафонцы доплыли из Владивостока до берегов «Земли леопарда» 🐆🐆 Участники марафонского заплыва «Амурский залив 2026» преодолели 10 км от водной станции ТОФ в центральной части города до берега, где расположен нацпарк «Земля леопарда». Волонтёр в костюме дальневосточного леопарда приветствовал и подбадривал участников на берегу перед отправлением. По традиции считается, что «пожатие лапы» леопарду приносит удачу и облегчает заплыв. В этом году в заплыве приняли участие спортсмены из разных уголков страны — от Москвы и Санкт-Петербурга до Сахалина и Владивостока — всего более 80 человек. Соревнования прошли в трёх категориях: традиционных «В ластах» и «Классик», а также в виде «Дуэт», где два участника плыли в эстафете. Безопасность участников обеспечивали катера и моторные лодки, маршрут был отмечен буями, а пловцам предоставляли воду и питание. Победители в категориях получили призы, медали и кубки. Те, кто впервые покорил залив, были награждены значком «Покоритель Амурского залива». Организаторы мероприятия: Федерация подводного спорта Приморского края при поддержке Министерства физической культуры и спорта Приморского края, ФГБУ «Земля леопарда», Тихоокеанского флота и ГИМС МЧС России по Приморскому краю. Подробнее — https://leopard-land.ru/about/news/1695 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.06.26 00:18</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8683</t>
+  </si>
+  <si>
+    <t>Ушёл из жизни Сергей Борисович Иванов   26 июня 2026 года на 74-м году жизни скончался Сергей Борисович Иванов — видный государственный деятель, бывший министр обороны и руководитель Администрации Президента РФ, специальный представитель Президента по вопросам природоохранной деятельности, экологии и транспорта. Для всего мирового природоохранного сообщества эта потеря стала невосполнимой: именно Сергей Иванов стоял у истоков спасения дальневосточного леопарда — самой редкой крупной кошки на планете.   Человек, посвятивший себя спасению уникального хищника   Сергей Борисович возглавил наблюдательный совет АНО «Дальневосточные леопарды» в 2011 году и лично курировал всю работу по изучению и охране этого редчайшего животного. Именно он стал инициатором создания национального парка «Земля леопарда» в Приморском крае, который сохранил последний рубеж дальневосточного леопарда в дикой природе. В 2012 году, когда принималось решение о создании парка, в мире оставалось всего 35 особей — вид был на грани полного исчезновения.   Под руководством Иванова была развёрнута масштабная программа спасения. Благодаря его личной инициативе и настойчивости был построен первый в России экологический тоннель, позволяющий диким животным безопасно пересекать автомобильную трассу. Открывая этот уникальный объект, он назвал его досрочным подарком к Году экологии. Результат превзошёл все ожидания: сегодня популяция дальневосточного леопарда выросла до более 120 особей в России. «Леопардов в Приморье от вымирания мы спасли», — с полным правом говорил Сергей Борисович.   Уникальный опыт государственного управления в природоохранной сфере   Назначенный спецпредставителем Президента по вопросам природоохранной деятельности в 2016 году, Иванов сумел соединить высокий государственный статус с искренней личной увлечённостью. Он не просто курировал проект — он жил им. На заседаниях наблюдательного совета он обсуждал планы расширения территории нацпарка, создание резервной группировки леопардов и их транслокацию в места, где они были истреблены в прошлом. Он предлагал использовать современные технологии в охране природы и лично выезжал в национальный парк.   Его вклад в сохранение биоразнообразия России получил мировое признание. ООН неоднократно отмечала, что в последние годы Россия сделала очень много для расширения национальных парков и защиты природы — и в этом огромная заслуга Сергея Иванова.   Человек, любивший Россию и её природу   Сергей Борисович был искренним патриотом, который говорил: «60–65% территории России экологически идеальны». Любовь к природе он пронёс через всю жизнь: «Конечно, любовь к природе появляется с детства. Родители меня вывозили часто из тогдашнего Ленинграда в лес, в походы, в палатку». Он любил Байкал, где проводил отпуск, ловил хариуса, наблюдал за нерпой и медведями.   При этом он был последовательным и принципиальным защитником дикой природы. «Дикие животные в моём понимании должны жить в дикой природе», — настаивал он, выступая против контактных зоопарков и жестокого обращения с животными. Он призывал «крайне аккуратно подходить к экологии» при добыче полезных ископаемых.   Сергей Борисович Иванов ушёл из жизни, оставив после себя живое наследие — спасённую популяцию дальневосточного леопарда, которая продолжит расти и радовать новые поколения. Его имя навсегда останется в истории российской природоохранной деятельности как имя человека, который не просто говорил о любви к природе, а спас от исчезновения один из самых прекрасных её символов.   Вечная Ему память.</t>
+  </si>
+  <si>
+    <t>26.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8682</t>
+  </si>
+  <si>
+    <t>На «Земле леопарда» царит мир и гармония 🌿 Мандаринки плавают по водной глади, и иногда погружаются за чем-то вкусненьким: рыбой, личинками, ручейниками и многим другим. Пятнистый олень тоже не отстаёт и погружает голову, чтобы найти богатые полезными веществами водоросли на дне озера. Видео с лесными соседями получено сотрудниками отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.06.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8678</t>
+  </si>
+  <si>
+    <t>Экотропы «Земли леопарда» будто порталы в волшебные миры дикой природы 🌳 Лето — самое время прикоснуться к прекрасным творениям природы, тем более если погода радует. Экотропа «Кравцовские водопады» Деревянный настил позволит прогуляться к четырём водопадам — у каждого из них своё название и своя история. Вокруг — мелодия падающей воды, звуки природы и умиротворяющие виды. Экотропа «Тропой леопарда» Тропа проведёт вас по тайным тропам леопарда и позволит насладиться умиротворяющей атмосферой. Экотропа «Навстречу мечте» Тропа в старейшем заповеднике России — «Кедровая падь» — проходит вдоль кристально чистой реки Кедровой. Это не просто прогулка, а оживший сюжет книги об уникальной природе южного Приморья. Информационные стенды — как страницы дневника счастливчиков, которым первым в мире удалось поймать пятнистого духа на камеру. ☘️ «Земля леопарда» не зовёт в гости, а она открывает двери в мир дикой природы. Осталось только шагнуть. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.06.26 23:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8675</t>
+  </si>
+  <si>
+    <t>«Мама, а что это?» 🐻 Небольшая подборка медвежьего любопытства с «Земли леопарда». На территории национального парка обитают два вида медведей: бурый (как раз на фотографиях) и гималайский. Частенько косолапые меняют ракурс съёмки фотоловушек, но в этот раз обошлось без перестановок. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8674</t>
+  </si>
+  <si>
+    <t>Дальневосточный акробат 🌱 Яркое сочетание грации и ловкости — харза́. Шерсть на горле и груди этих животных ярко-жёлтая, на туловище имеет золотисто-бурый оттенок, на ногах и хвосте — тёмно-бурая. Верх головы и морда окрашены в чёрный цвет, нижняя челюсть — в белый. В нашей стране харза встречается только на Дальнем Востоке, где проходит северная граница видового ареала. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.06.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8673</t>
+  </si>
+  <si>
+    <t>Леопард в шоке, мы в шоке, все в шоке — а всё из-за того, что у большой кошки есть «тату»! Вы об этом знали? 🐆 Пятна леопарда — это не просто узор на шерсти, а своеобразная татуировка, которая отпечатана на его коже. Тёмные розеткообразные отметины диких кошек — реакция эволюции на окружающую среду. В каждой среде обитания отметины улучшают маскировку и делают зверя более эффективным хищником. А ещё каждый такой узор у всех леопардов абсолютно уникален, как отпечатки пальцев у человека. Так мы можем отличить одного леопарда от другого. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.06.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8669</t>
+  </si>
+  <si>
+    <t>«Земля леопарда» представила опыт охраны моря на семинаре ООН 🌊 Дирекция заповедников приняла онлайн-участие в международном семинаре по сохранению прибрежных и морских территорий Северо-Восточной Азии (NEAMPAN). Экспертная встреча состоялась 24–25 июня в Корейском университете морских наук и океана в Пусане, Республика Корея. Мероприятие, организованное офисом ЭСКАТО ООН для Северо-Восточной Азии, собрало специалистов из Китая, Японии, Республики Корея и России для обсуждения эффективных природоохранных мер (OECM) на морских и прибрежных территориях. Главной целью семинара стал обмен практическим опытом управления акваториями без создания новых строгих заповедных зон. Специалисты «Земли леопарда», под управлением которой находится Дальневосточный морской заповедник, в онлайн-докладе рассказали, как первый морской заповедник России, основанный в 1978 году и получивший статус биосферного резервата ЮНЕСКО в 2003 году, управляется в единой системе с национальным парком «Земля леопарда». Отдельные зоны нацпарка и прибрежная охранная зона заповедника служат буфером для морских экосистем, иллюстрируя принцип OECM — защиту моря через управление деятельностью на суше. Важным примером такого подхода стала популярная бухта Астафьева. Для баланса туризма и охраны природы здесь запрещено строительство и строго ограничено число посетителей — не более 1200 человек в день. Четырёхлетний мониторинг, в рамках которого бухту Астафьева сравнивали с эталонной бухтой Средняя, показал: качество воды остаётся высоким, и купание людей не вредит экосистеме. В докладе также раскрыли тему научных исследований на острове Фуругельма. Благодаря строгой охране единственного в России места гнездования редкой птицы — малой колпицы — число гнёзд увеличилось с 3 до 46. В свою очередь, на полуострове Ликандер острова Попова в рамках проекта «Научно-обоснованное благоустройство туристического маршрута "Ботанический сад полуострова Ликандера"» при поддержке Фонда защитников природы и ВТБ обустраивается экотропа «Ботанический сад полуострова Ликандера», а школьники участвуют в проекте «Морской патруль острова Попова» по изучению и уборке морского мусора. Также участникам форума рассказали об образовательном проекте «12 символов Земли леопарда», который помогает школьникам Приморья узнавать больше о диких животных. Участие России в NEAMPAN как структуре НЕАСПЕК координируется Минприроды РФ. Подробнее — https://leopard-land.ru/about/news/1692 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8668</t>
+  </si>
+  <si>
+    <t>Барсук попал в фильм ужасов 👻 Непроглядный туман, вокруг лишь деревья, и только удаляющийся шорох листьев нарушает гробовую тишину… Что за звук? Это барсук убегает подальше от всей этой жути! Да, картина перед нами кажется зловещей. Хорошо, что только для нас, для «зверька в тумане» это обычный день в лесу во время плохой погоды. Живут азиатские барсуки в дикой природе около 12 лет. Пары образуют осенью, на свет обычно появляются от 2 до 6 детёнышей. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.06.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8661</t>
+  </si>
+  <si>
+    <t>Мастер-классы «Леопарды дружбы» проходят для соседей «Земли леопарда» 🐆 Участниками творческих занятий уже стали ребята из экоклуба «Знатоки Земли леопарда», школьники села Барабаш и села Нежино, где мастер-класс прошёл в доме культуры. Юные натуралисты создают поделки, вдохновляясь редкими пятнистым кошками, которые живут в первом в мире трансграничном резервате для дальневосточных леопардов и амурских тигров «Земля больших кошек». Он был создан в 2024 году по соглашению между Правительствами РФ и КНР. Основой проекта «Леопарды дружбы» стали первые результаты обмена данными фотомониторинга между учёными двух стран. Совместная работа позволила установить ряд особей леопардов, которые фиксируются фотоловушками как на российской, так и на китайской стороне границы. В России проект реализуется в рамках проекта по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда, поддержанного Президентским фондом природы. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.06.26 00:18</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8659</t>
+  </si>
+  <si>
+    <t>Колючий гриб посреди леса 🦔 Часто в сказках, на картинках вы могли встречать ежа, изображённого с яблоками, грибами и ягодами на иголках, но в реальности это не так. На спине ёж ничего (специально) не носит, да и питаться предпочитает совсем другим. Амурский ёж — крупное насекомоядное, основная часть его рациона — различные почвенные беспозвоночные, включая дождевых червей. Реже может полакомиться мелкими наземными позвоночными. Ежи предпочитают вести одиночный образ жизни и активны преимущественно в сумеречное и ночное время. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8658</t>
+  </si>
+  <si>
+    <t>Эмоциональные качели знаете? Тигры придумали 🐯 Решили показать вам день из жизни фотоловушки, и как буквально за несколько мгновений кошачье любопытство может изменить тихий вечер. Всем движет любопытство: диким животным интересно, что это за объект, чем пахнет и можно ли его съесть. Скрытыми лесными камерами интересуются все, но чуть чаще — детёныши и молодые особи. Рекордсмены по «тесному общению» с фотоловушкой — амурские тигры и медведи. Как думаете, что стало с этой фотоловушкой «Земли леопарда» после такого полосатого знакомства? 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.06.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8655</t>
+  </si>
+  <si>
+    <t>Фотоотчет для мамы: где были, что делали 🧐 Конечно, надеемся, что самка гималайского медведя не захочет отсмотреть отснятые материалы. Малыши познают новый мир и, конечно, им интересно всё, что происходит вокруг: они осматриваются, вынюхивают и рассматривают. Медвежата рождаются в январе-феврале весом всего по 300—400г. Детёныши развиваются медленно и даже в месячном возрасте совершенно беспомощны. Половой зрелости молодые гималайские медведи достигают на третьем году жизни. Кадры получены сотрудниками отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.06.26 00:12</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8654</t>
+  </si>
+  <si>
+    <t>🦡 Будто бы приходящее со временем осознание выглядит так: Азиатский барсук сначала немного подвис, но после — резво побежал по делам. Возможно, он направился к своему барсучьему городищу. Это сложные многоярусные подземные сооружения с несколькими входными и вентиляционными отверстиями. Длина одного такого тоннеля может достигать 10 метров. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8653</t>
+  </si>
+  <si>
+    <t>Не только очень красивая, но и самая крупная бабочка России — парусник или хвостоносец Маака 🦋 Встретить её можно только на Дальнем Востоке. Своё имя этот вид получил от Ричарда Карловича Маака — исследователя Сибири и Дальнего Востока. В июне занятия дирекции заповедников в рамках проекта «12 символов Земли леопарда» посвящены именно этой бабочке: в течение года у вида развивается два поколения — весеннее, более мелкое, и летнее, наиболее крупное. Лёт бабочек первого поколения продолжается с конца апреля до начала июля. Для педагогов подготовлены текст занятия, презентация и фотоматериалы. К проекту могут присоединиться образовательные учреждения и библиотеки. Материалы доступны по ссылке: https://disk.yandex.ru/d/cYsgmvPPv9rFHw 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8652</t>
+  </si>
+  <si>
+    <t>Если вы вдруг забыли, кто инспектирует экотропы «Земли леопарда», то напоминаем 👆 Возле визит-центра дирекции заповедников настолько хорошо, что даже бурундук решил заглянуть в гости и набрал сувениры в свои щеки-карманы. Маленького обитателя леса сняли сотрудники отдела туризма «Земли леопарда». На съёмку бурундук охотно согласился. Ждём в гости и вас, у нас хорошо 😉 Больше о туристических предложениях на нашем сайте — https://leopard-land.ru/services или по номеру телефона: +7 (914) 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.06.26 00:52</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8651</t>
+  </si>
+  <si>
+    <t>Сегодня на энергосберегающем режиме 🐯 Утро наступило, а дальневосточный леопард, кажется, уже выполнил план-максимум на этот день и прилёг отдохну́ть. Пока пятнистый находится перед нами во всей красе, мы можем разглядеть его шикарную шубку. В холода большая кошка не замёрзнет, а летом не перегреется. Всё дело как раз в шерсти: зимой она становится гуще, длиннее и приобретает более светлый окрас, а летом — короче и ярче. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.06.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8648</t>
+  </si>
+  <si>
+    <t>Вот наконец подружки и встретились, пора обсудить самые свежие сплетни 💅 Ночь — время для охоты, отдыха…и самых жарких сплетен! Конечно, зачем же ещё две рыжие плутовки могли увидеться в такое время? Ну и как обсуждать сплетни без аппетитной закуски? Полакомиться лесные красавицы любят мышевидными грызунами, зайцами, птицами и рыбой. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.06.26 01:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8646</t>
+  </si>
+  <si>
+    <t>А у вас тут белки летают! 🐿️ На кадрах маньчжурская белка ловко спикировала вниз, показав всем мастерство своего полёта. Это мы так шутим, конечно же, данный подвид белок не летает 😁 Но прыгают они ещё как! Зверёк с лёгкостью совершает прыжки с дерева на дерево, подруливая хвостом. В бесснежный период большую часть времени они проводят на земле, где перемещаются скачками длиной до 1 м. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8645</t>
+  </si>
+  <si>
+    <t>— Это вы за мной наблюдаете? Будто так и говорит выражение этой милой мордочки 🐆 — Да, и не просто наблюдаем, но и защищаем, охраняем и изучаем, чтобы узнать о вас как можно больше! Когда-то вас было всего 35… Хорошо, что это время уже позади, и теперь вас более 120. — Но как же удалось восстановить популяцию? — Всё благодаря слаженной работе сотни людей, которые каждый день делают всё для сохранения вас, дальневосточных леопардов, в целости и сохранности. 🔜 Если вы хотите, чтобы огонёк надежды не потухал в глазах редчайшей кошки, то сделайте пожертвование через сайт: https://leopard-land.ru/support/donate</t>
+  </si>
+  <si>
+    <t>20.06.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8640</t>
+  </si>
+  <si>
+    <t>Кто-то уже наслаждается летним отдыхом на «Земле леопарда». Вам, кстати, тоже пора! 🐆 В селе Барабаш, прямо в объятиях национального парка «Земля леопарда», вас ждёт уютная гостиница «Центральная усадьба». Здесь созданы все условия для вашего безмятежного отдыха и восстановления сил: • комфортабельные номера; • зоны отдыха с мангалами и беседками, где можно насладиться тишиной и красотой природы; • оздоровительный комплекс: бассейн, баня, хаммам и спортзал. Всего в пяти минутах от «Центральной усадьбы» находится экотропа «Тропа леопарда», а по дороге к усадьбе вас очаруют «Кравцовские водопады» в селе Кравцовка. 🐯 Позвоните, чтобы забронировать номер и окунуться в мир гармонии и спокойствия: +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.06.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8635</t>
+  </si>
+  <si>
+    <t>Маленький не значит тихий! 🐿️ Приморский бурундук заявил о себе всему Уссурийскому заповеднику. Аплодисменты не умолкали, а из зрительного зала доносились возгласы «Браво!». Сначала он, а потом Леди Гага, Ариана Гранде… На самом деле на забавных фотографиях азиатский бурундук ест травинку. Семена корейской сосны, кедрового стланика, лиственницы и монгольского дуба составляют для бурундука устойчивую кормовую базу. Также в рацион могут входить ягоды, грибы и семена разнотравья. Маленького полосатого певца запечатлел сотрудник отдела науки «Земли леопарда» Дмитрий Беляев. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.06.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8634</t>
+  </si>
+  <si>
+    <t>Один из поводов завидовать ларгам — они каждый день загорают на морях ☀️ Кажется, пятнистой нерпе на фотографии очень хорошо. Вокруг чистое море, полное еды, нетронутая природа и покой. Вокруг — Дальневосточный морской заповедник, который уже более 45 лет сохраняет уникальную природу залива Петра Великого. Кстати, ларга является символом первого морского заповедника России, который находится под управлением «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.06.26 23:55</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8632</t>
+  </si>
+  <si>
+    <t>Пожалуй, все дети рады, когда мама возвращается домой с любимыми вкусностями 🐦 Немного подсмотрим за жизнью диких животных в Уссурийском заповеднике: самка большого пёстрого дятла принесла корм своим птенцам. В рационе у пернатых детей разнообразные насекомые. В это время дятлы обычно собирают их с ветвей, а не долбят деревья. Вылет птенцов происходит на 21‑23 сутки, и ещё почти месяц семья держится вместе, когда молодых подкармливают родители. Сидят на шее у родителей, получается 🤔 Фотографиями поделился сотрудник отдела науки «Земли леопарда» Дмитрий Беляев. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8631</t>
+  </si>
+  <si>
+    <t>Пришел, увидел, посмотрел: дальневосточного леопарда заметили возле села Барабаш Хасанского округа 🐆🐆 Стоит отметить, что село Барабаш находится у границы национального парка «Земля леопарда», поэтому встреча с леопардом здесь неудивительна. На месте работают специалисты отдела науки ФГБУ «Земля леопарда». Дальневосточный леопард — один из самых мирных хищников планеты. За всё время наблюдений не зафиксировано ни одного случая нападения на человека. Видео: @has_ves 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.06.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8630</t>
+  </si>
+  <si>
+    <t>Защитники крупных кошек объединяют усилия! 🐆 В Москве состоялось подписание трехстороннего соглашения о сотрудничестве между: 🐆 АНО «Дальневосточные леопарды» под руководством генерального директора Елены Гангало (ключевой партнёр национального парка «Земля леопарда»). 🐅 АНО «Центр «Амурский тигр» в лице генерального директора Сергея Арамилева. 🐆 Межрегиональной ассоциацией «Ирбис», которую представил председатель Попечительского совета Али Узденов. Цель — создание и реализация совместных проектов по амурскому тигру, дальневосточному леопарду и снежному барсу (ирбису). Стороны будут совместно изучать, сохранять и восстанавливать популяции этих животных и места обитания. В планах — совместные конференции, просвещение, подготовка аналитических материалов и взаимная инфоподдержка. В России — не менее 750 амурских тигров, в Китае — более 95, однако часть живёт одновременно в двух странах, поэтому общую численность нельзя получить путем сложения цифр. Мировая численность снежного барса оценивается примерно в 6500 особей в 12 странах, в России — около 90. Дальневосточный леопард — одно из редчайших животных планеты: в России, на «Земле леопарда», насчитывается более 120 особей, в Китае — около 80, работа по совместному подсчету продолжается в рамках трансграничного резервата «Земля больших кошек». Чем теснее работают друг с другом организации, защищающие этих хищников, тем выше шансы сохранить леса, горные склоны и кормовую базу, от которых зависят не только большие кошки, но и люди, живущие рядом с ними. Фото: ТАСС 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.06.26 00:13</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8628</t>
+  </si>
+  <si>
+    <t>На «Земле леопарда» — летнее потепление. Градусы на термометре ползут вверх, а цены на наши сувениры — вниз 🐆 Теперь календарь «Земля леопарда» можно приобрести за пол цены, редкая пятнистая кошка будет красоваться у вас дома! Также матрешка в виде дальневосточного леопарда — теперь со скидкой 20%! Сувенир от «Земли леопарда» — не просто прекрасный подарок и украшение интерьера, но и вклад в защиту уникального символа Приморского края. Приобрести «пятнистую» продукцию по ссылке — https://leopard-land.ru/souvenirs/51 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8623</t>
+  </si>
+  <si>
+    <t>Прекрасны в любое время года и при любой погоде ✨ Приезжайте на экотропу «Кравцовские водопады», чтобы увидеть мощь стихии и прогуляться под звуки природы. Благодаря информационным стендам и ботаническим табличкам прогулка по яркой достопримечательности Хасанского округа позволит узнать больше о природе юго-западного Приморья. Тропа доступна ежедневно для самостоятельного посещения, расположена напротив села Кравцовка (есть указатель). 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.06.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8622</t>
+  </si>
+  <si>
+    <t>Как думаете, чем занимаются пятнистые олени во время тумана? 🦌 Если вы ответили «едят», то вы абсолютно правы. Копытным ребятам ничего не мешает хорошенько потрапезничать, они даже в дождь от любимого лакомства не откажутся. Оно и понятно, настало лето, а значит, в рационе у оленей много вкусного: травянистые растения, жёлуди, орехи, листья деревьев и кустарников, грибы, ягоды и даже водоросли. В общем, рацион всем на зависть. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.06.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8619</t>
+  </si>
+  <si>
+    <t>Обитатели лесов южного Приморья «поселились» в Дальневосточном федеральном университете 🐆 В рамках сотрудничества в университете открылись две фотовыставки «Земли леопарда»: • фотовыставка «12 символов Земли леопарда». На стендах представлены дальневосточный леопард, амурский тигр, трепанг, малая колпица и другие представители фауны Приморского края. • фотовыставка «Край кошек». 12 работ профессиональных фотографов-анималистов, на которых запечатлены 4 вида семейства кошачьих «Земли леопарда»: леопард, тигр, рысь и дальневосточный лесной кот. Студенты и преподаватели смогут любоваться уникальными обитателями лесов и узнавать об их жизни больше. ДВФУ является Хранителем леопарда Leo 125F по имени Афина. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8618</t>
+  </si>
+  <si>
+    <t>Мама этого котёнка совсем скоро вернётся с охоты, а пока её нет, можно и немного попозировать 🐆 На протяжении первых 1,5 лет жизни детёнышей мамы-леопарды сопровождают и оберегают котят, отыскивают им убежища, приносят добычу, обучают охоте и выводят на прогулки. А после котята начинают самостоятельную жизнь. Стать частью важной миссии и помочь делу сохранения дальневосточного леопарда — https://leopard-land.ru/support/donate 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.06.26 04:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8616</t>
+  </si>
+  <si>
+    <t>Пернатый инспектор на месте 🧐 Так, что это тут у нас? Фотоловушка в положенном месте стоит? Хорошо закреплена, работает исправно? Ну ладно, смотрите у меня… Похоже, сегодня мы прошли проверку от настойчивой сойки. Таких «смотрителей» мы можем увидеть благодаря самой большой сети фотомониторинга в России, находящейся на «Земле леопарда». Здесь ежедневно «проводят фотосессии» около 450 камер. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.06.26 22:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8615</t>
+  </si>
+  <si>
+    <t>Шикарные виды сердца Уссурийского заповедника 🌿 Уссурийский заповедник им. В.Л. Комарова сохраняет нетронутый участок хвойно-широколиственного лианового леса на юге Приморского края. Здесь живут амурские тигры, дальневосточные леопарды, рыси, растут вековые пихты и легендарный женьшень. Узнать больше о заповеднике вы можете, посмотрев короткометражный фильм «Сердце уссурийской тайги». Заповедник находится под управлением «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.06.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8613</t>
+  </si>
+  <si>
+    <t>Главное, что удобно 🐯 Кто ещё может позволить себе подтянуться с таким шикарным видом на «Землю леопарда», как не сам дальневосточный леопард? В сумеречное время большие кошки наиболее активны. Вот и леопард хорошенько отоспался на большом камне и уже готов заниматься своими делами, например, охотой. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.06.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8611</t>
+  </si>
+  <si>
+    <t>В Дальневосточном морском заповеднике на острове Попова наблюдается массовое цветение мака Соколовской 🌸 Несмотря на кажущуюся хрупкость, это редкое красивое растение, пробиваясь сквозь скалы и камни, растёт на побережье, выдерживая шторма, солёные туманы и сильные ветры. Однако при всей своей выносливости к диким суровым условиям, растение не переносит пересадок — его невозможно культивировать дома, в горшках или в садах. Благодаря новому проекту «Научно-обоснованное благоустройство туристического маршрута "Ботанический сад полуострова Ликандера"» на маршруте будут установлены ботанические таблички, в том числе информирующие посетителей сада о том, что они находятся на местах произрастания редкого мака. А появление настилов поможет избежать вытаптывания уникальной островной и прибрежной флоры, вместе с тем сделав маршрут «Ботанический сад полуострова Ликандера» первой экотропой северного участка заповедника, расположенного в пределах Владивостока. Проект реализуется при поддержке Фонда защитников природы и ВТБ. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.06.26 01:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8607</t>
+  </si>
+  <si>
+    <t>Потопали начинать рабочую неделю 🦡 Длинные выходные — это, конечно, хорошо, но работать тоже надо. Это нам, людям, ещё повезло, а вот пушистые обитатели «Земли леопарда» вообще отдыха не знают. Барсук как раз с утра пораньше уже ищет, чем бы поживиться. И правильно: вставать на завтрак нужно как можно раньше, пока остальные лесные «работники» не разобрали всё самое вкусное! Барсуки всеядны. Питаться могут как грызунами и ящерицами, так и ягодами и орехами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.06.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8605</t>
+  </si>
+  <si>
+    <t>Перед вами доказательство наличия у оленей коллективного разума 🧠 К счастью, думают эти животные всё же по одиночке, но реакция у них отменная. Всё благодаря главному способу коммуникации оленей — ушам. С их помощью пятнистые улавливают малейший звук на огромном расстоянии. Вероятно, именно подозрительный звук и заставил оленей разом вскинуть головы. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.06.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8604</t>
+  </si>
+  <si>
+    <t>Леопард-матрёшка у вас на полке 🐆 Большая редчайшая кошка — теперь и в виде матрёшки! Такое изделие ручной работы — памятный сувенир и замечательный подарок для всех любителей кошачьих. Маленький «пятнистый» станет не только прекрасным дополнением к декору, но и настоящим хранителем ваших самых драгоценных вещей. Внутрь матрешки можно положить бижутерию, ключи или вложить самый сокровенный секрет, который обязательно сбудется. Каждый сувенир — напоминание о необходимости сохранения одной из редчайших кошек России. 🔜 Приобрести сувениры «Земли леопарда» по ссылке — https://leopard-land.ru/souvenirs 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.06.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8594</t>
+  </si>
+  <si>
+    <t>🐆🐆 Ежегодный трейловый забег LeoRun прошел на «Земле леопарда» Около 700 людей со всей России, Китая и Индии покорили самый спортивный маршрут природной территории — «Семиверстка», преодолев 5 дистанций на выбор — 3, 5, 10, 15 и 22 км. Красивейший маршрут пролегал в зоне хозяйственного назначения нацпарка по минерализованной полосе, где воздействие со стороны человека на природу минимально. 🌿 Организаторы обеспечили безопасность спортсменов: на трассе были расположены точки питания и пункты медицинской помощи. В зоне фудкорта можно было перекусить, на выставке-продаже приобрести сувениры от «Земли леопарда», также всех участников на финише ждал традиционный плов и красивая медаль с уникальным дизайном. Среди призеров был распределен призовой фонд в размере 500 000 рублей, призы от бренда Midea, а также подарки от других партнеров мероприятия. Организаторами самого масштабного «пятнистого» спортивного праздника лета выступили беговой клуб RunDnsRun и ФГБУ «Земля леопарда» при поддержке Группы компаний DNS, Минприроды РФ, Правительства Приморского края и администрации Хасанского муниципального округа. Генеральным партнером события выступил бренд Midea. Подробнее — https://leopard-land.ru/about/news/1691 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.06.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8593</t>
+  </si>
+  <si>
+    <t>Трепанг, он, собственно, кто? 🤔 Родственника морских ежей и звёзд — дальневосточного трепанга иногда называют «морским огурцом». Небольшое внешнее сходство с овощем у трепанга есть, но на этом всё. Жизнь у трепанга интересная: он медленно ползает по морскому дну в поисках пищи — детрита. Это органические останки растительных и животных организмов, которые осели на дно либо взвешены в толще воды. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.06.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8592</t>
+  </si>
+  <si>
+    <t>Уже завтра состоится самый пятнистый забег России — LeoRun 🐆 Для гостей и участников трейлового забега на уникальном экомаршруте «Земли леопарда» — Семиверстке — расположатся сразу несколько площадок: 🔵 сувениры «Земли леопарда»; 🔵 аквагрим; 🔵 точка питания. В связи с отсутствием связи оплата будет возможна только за наличный расчет! А ещё в этот день вас будут ждать пушисто-пятнистые маскоты «Земли леопарда» — пара дальневосточных леопардов, которые обнимут всех и каждого 🐆 LeoRun — совместный проект бегового клуба RunDnsRun и ФГБУ «Земля леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.06.26 22:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8591</t>
+  </si>
+  <si>
+    <t>С Днём России! Здесь, на Дальнем Востоке, в лесу, одна из самых редких и удивительных жемчужин страны — дальневосточный леопард. Именно в России удалось сохранить этот живой символ хрупкости и одновременно невероятной стойкости дикой природы. Защищая и восстанавливая популяцию дальневосточного леопарда, мы защищаем природное богатство страны. Каждый новый котёнок редкой кошки — это доказательство того, что вместе мы можем сохранить бесценные сокровища. «Рыбе — вода, птице – воздух, зверю — лес, степь, горы. А человеку нужна Родина. И охранять природу — значит охранять Родину», — Михаил Пришвин. Фото: Сергей Горшков 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8590</t>
+  </si>
+  <si>
+    <t>Хранитель леопарда рассказал о подопечном всей России! 🐆 София Уденгаард — победитель 4 сезона телевикторины «Умнее всех» телеканала «Пятница!» — Хранительница леопарда Leo 283F по имени Дуся. В новом выпуске телевикторины София рассказала Тине Канделаки и тысячам зрителей со всей страны о программе «Хранитель леопарда» и национальном парке «Земля леопарда». Напомним, что «Земля леопарда» — самая кошачья природная территория России, в национальном парке обитает 3 вида семейства кошачьих: дальневосточный леопард, амурский тигр, дальневосточный лесной кот. А в Уссурийском заповеднике территорию делит ещё и рысь. Таким образом, дирекция заповедников «Земля леопарда» является домом для 4 видов кошачьих! Если и вы хотите принять участие в природоохранной миссии по сохранению дальневосточного леопарда, переходите по ссылке — https://leopard-land.ru/support/keepers 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.06.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8583</t>
+  </si>
+  <si>
+    <t>Летние и солнечные деньки лучше всего проводить на свежем воздухе, тем более когда вокруг — завораживающая природа ✨ «Кравцовские водопады» — то, что вам нужно! Живописные каскады, расположенные в Хасанском районе Приморского края, являются настоящей жемчужиной природы. Пять невероятно красивых водопадов образуют каскад из родникового ручья, и каждый имеет своё название и особенности. О них вы сможете подробнее узнать благодаря информационным табличкам, которые не только расскажут о водопадах, но и поведают вам об уникальном мире фауны южного Приморья. 🌱 Тропа работает ежедневно с 09:00 до 18:00. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.06.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8581</t>
+  </si>
+  <si>
+    <t>Как сегодня сокращённый день?! 🌱 Будто шокирующую информацию узнала харза на фотографии. Харзы отличаются природным умением виртуозно лазать по деревьям. Как раз этот момент подъёма на ствол в кадре. Вытянутое и очень гибкое тело позволяет яркой кунице выполнять разные акробатические движения. Фото: Василий Солкин 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.06.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8580</t>
+  </si>
+  <si>
+    <t>Я только ножки намочу, и всё 🐦 Горная трясогузка уже проверила температуру водоёма — лето всё-таки. Она питается и кормит птенцов насекомыми, водными беспозвоночными и мелкими семенами растений. На видео птица занята поиском еды, не будем её отвлекать. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.06.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8577</t>
+  </si>
+  <si>
+    <t>Редкие кошки появились в центре Москвы! 🐆 Яркое граффити с изображением дальневосточного леопарда, амурского тигра и снежного барса украсило столицу России. Увидеть краснокнижное трио можно в самом центре города — на вентиляционной шахте станции «Китай-город» Московского метрополитена. Также в рамках проекта выпущена транспортная карта «Тройка» с изображением больших кошек. Это совместный проект Центра «Амурский тигр», АНО «Дальневосточные леопарды», Межрегиональной ассоциации «Ирбис», Русского географического общества и Департамента транспорта города Москвы. А вы уже видели уникальное граффити? 😉 Фото: центр «Амурский тигр», РГО 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.06.26 23:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8576</t>
+  </si>
+  <si>
+    <t>Уже совсем скоро, 13 июня, состоится самый пятнистый забег России — LeoRun! 🐆 Для гостей и участников трейлового забега на уникальной трассе «Земли леопарда» — Семиверстке — расположатся сразу несколько интересных площадок. ❕Напоминаем, что в связи с отсутствием связи оплата будет возможна только за наличный расчёт! И не забудьте сфотографироваться с нашими маскотами — парой дальневосточных леопардов! LeoRun — совместный проект бегового клуба RunDnsRun и ФГБУ «Земля леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.06.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8575</t>
+  </si>
+  <si>
+    <t>— Мам, я хочу Тимона и Пумбу! — У нас есть Тимон и Пумба дома. 🐗 Тимон и Пумба дома: Удивительным «содружеством» поделился с нами любитель дикой природы — Евгений Сокур. На кадрах ворона удобно уселась на спине кабана и собирает частички шерсти животного. Такое «партнёрство» не случайно. Вороны используют шерсть животных для строительства и утепления гнёзд, создания комфортных и тёплых условий для себя и своих птенцов. Далеко не всегда пернатый «клининг» выщипывает шерсть напрямую. Они также собирают шерсть, оставшуюся на земле, в кустах и на деревьях, где животные могли вычёсываться. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.06.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8569</t>
+  </si>
+  <si>
+    <t>🐻 Поздравляем, вас обнюхали! Сегодня у бурого медведя «нюхательное» настроение: то меточное дерево изучит, то фотоловушку обнюхает. Конечно, нужно же узнать свежие новости леса! Маркировочные деревья играют важную роль в коммуникации между жителями тайги. Животные оставляют метки как для обозначения своей территории, так и для передачи информации о себе и своём состоянии. Почему косолапый решил обнюхать ещё и камеру? А почему бы и нет? Поизучать что-нибудь новое и необычное — всегда интересно. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.06.26 23:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8568</t>
+  </si>
+  <si>
+    <t>Продолжаем изучение пернатых обитателей «Земли леопарда» 👀 На очереди — большой черноголовый дубонос. Клюв — ярко-желтого цвета, массивный и толстый, благодаря нему птица и получила такое название. На местах гнездования особи сразу разбиваются на пары и занимают гнездовые участки. Самцы и самки пересвистываются красивыми флейтовыми свистами, которые у самца играют роль песни. Питаются насекомыми, птенцов кормят как растительной пищей, так и гусеницами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.06.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8567</t>
+  </si>
+  <si>
+    <t>Малыш на земле? НЕ СПЕШИТЕ ЕГО СПАСАТЬ! 🐦 Наступил сезон слётков (подросших птенцов, которые учатся летать вне гнезда). Если вы увидели на земле птенца, не спешите его «спасать». Самое лучшее, что вы можете сделать — пройти мимо. 3 факта, которые нужно знать: 1. Это не сирота. Слётки (оперившиеся птенцы) должны покидать гнездо. Их родители находятся рядом, они следят за детьми и отгоняют хищников. 2. Он не болен. Птенцы нелепо сидят на земле, не умеют быстро реагировать и часто выглядят взъерошенными. Это нормально. 3. Забрав птенца домой, вы обрекаете его на верную смерть. Вырастить слётка в неволе без опыта орнитолога практически невозможно. Вмешательство в природу из жалости — это самое жестокое, что мы можем сделать. Дайте птицам вырасти самостоятельно. На видео можно увидеть, как горихвостка отгоняет бурундука от птенца. Вы всё ещё сомневаетесь в пернатых родителях? Видео: Екатерина Желтоухова 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.06.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8566</t>
+  </si>
+  <si>
+    <t>«Земля леопарда» ищет волонтёров на ежегодный трейл LEORUN! 🐆 📍Дата: 13 июня 2026 года 📍Место: национальный парк «Земля леопарда», экологический маршрут «Семивёрстка». Трансфер из Владивостока и обратно. 🐾 Задача: выступить аниматорами в костюмах дальневосточных леопардов. Трейл LEORUN — ежегодный спортивный и экологический праздник, который проводится уже в шестой раз. Вы побываете в местообитаниях самой редкой в мире большой кошки, приобщитесь к самому красивому спортивному мероприятию лета. От нас: памятные подарки и благодарности за поддержку важного события. 📞 Узнать подробности и оставить анкету можно по номеру 8-916-294-58-65 (Дарья). Звонки принимаются с 09:00 до 18:00 по Владивостоку. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.06.26 22:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8565</t>
+  </si>
+  <si>
+    <t>Сегодня Всемирный день океанов 🌊 Под управлением дирекции «Земли леопарда» находится Дальневосточный морской заповедник. Это первый в России морской заповедник, который выступает эталоном природы побережья, островов и шельфа залива Петра Великого Японского моря — самой богатой по биологическому разнообразию прибрежной акватории России. От нашего общего отношения зависит будущее Японского моря и Тихого океана в целом. Ведь даже одна уборка на побережье — вклад в сохранение чистоты природы и здоровья морских обитателей. Спасибо за поддержку работы по сохранению нашего общего достояния — океана 💙 С Днём океанов! Увидеть короткометражный документальный фильм о Дальневосточном морском заповеднике «Морские» вы можете по ссылке: 🥰RUTUBE 😄 VK Видео 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8562</t>
+  </si>
+  <si>
+    <t>— Ты тоже это видишь или мне кажется? — Нет, не кажется, за нами следят… 👀 И не просто следят, а ещё пристально наблюдают и изучают! Конечно, не все животные об этом догадываются, но это ради их же блага. Любопытство — признак интеллекта у животного. Иногда особи с интересом изучают невиданный предмет, а иногда пугаются. Неудивительно, что фотоловушка так заинтересовала двух «пятнистых» друзей — запах необычный, выглядит необычно, так ещё и вспышками «сверкает» необычными. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.06.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8561</t>
+  </si>
+  <si>
+    <t>Сообщение скопировано из лесного сайта знакомств: Бурый медведь О себе: настоящая харизма и грация «Земли леопарда». Иногда ненароком ломаю фотоловушки. Любимые занятия: Танцы у дерева. Я не просто чешусь — я веду блог: трусь спиной о дерево, оставляя запах для сородичей и попутно втираю смолу, чтобы их не кусали гнус, блохи и клещи. Крупный, сильный, обаятельный, скромный. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8560</t>
+  </si>
+  <si>
+    <t>Не можем перестать показывать вам синюю красавицу 😍 На кадрах синяя мухоловка решила продемонстрировать навыки пения. Песня их звучит в виде набора протяжных раскатистых трелей, у гнёзд с птенцами и слётков — трели становятся более пронзительными. Гнёзда птицы устраивают среди скальных выходов, в высоких пнях, а иногда на заброшенных строениях и руинах. Строит гнездо только самка и почти полностью из зелёного мха. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.06.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8559</t>
+  </si>
+  <si>
+    <t>А теперь информация, ради которой мы все здесь собрались 🤔 Зачем леопарду такой длинный хвост? Длинный хвост (72–90 см, что составляет 2/3 от длины тела) служит дальневосточному леопарду главным балансиром. Хвост помогает ему ловить равновесие при прыжках. Поскольку жизнь пятнистой кошки связана с горной местностью, то это очень важно для неё. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.06.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8550</t>
+  </si>
+  <si>
+    <t>День эколога — профессиональный праздник людей, для которых забота о природе стала делом жизни 〰️ «Земля леопарда» встретила этот день сразу несколькими событиями. На V Приморском экологическом форуме во Владивостоке был представлен успешный опыт просветительского проекта «12 символов Земли леопарда» — инициативы, которая через уроки о ярких животных рассказывает о богатстве природы юго-запада Приморья. Праздник стал поводом сказать спасибо тем, кто каждый день работает ради сохранения дальневосточного леопарда, амурского тигра, заповедных лесов и морских акваторий. Сотрудники дирекции получили почётные грамоты Минприроды России, знак «Отличник охраны природы» и благодарности от ФГБУ «Земля леопарда». Особая программа прошла и для юных друзей заповедной природы — участников экоклуба «Знатоки Земли леопарда» из села Барабаш. Для школьников провели тематическое занятие и викторину, участники получили специальные дипломы. День эколога — это не только праздник специалистов. Это напоминание: будущее редких животных, лесов, моря и всей природы зависит от общего внимания, знаний и бережного отношения. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.06.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8549</t>
+  </si>
+  <si>
+    <t>Продолжаем изучение пернатых обитателей «Земли леопарда» 👀 На очереди — большой черноголовый дубонос. Клюв — ярко-желтого цвета, массивный и толстый, благодаря ему птица и получила такое название. На местах гнездования особи сразу разбиваются на пары и занимают гнездовые участки. Самцы и самки пересвистываются красивыми флейтовыми свистами, которые у самца играют роль песни. Питаются насекомыми, птенцов кормят как растительной пищей, так и гусеницами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.06.26 00:43</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8548</t>
+  </si>
+  <si>
+    <t>Сегодня, 5 июня, в России отмечается День эколога! 🌿 Это профессиональный праздник для специалистов по охране окружающей среды, общественных деятелей, экологов-активистов и всех без исключения сотрудников заповедников и национальных парков. Всех тех, чьи знания стали щитом для природы. Мы поздравляем наших коллег со всей России и благодарим за вклад в наше общее дело по сохранению природы на Земле! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8547</t>
+  </si>
+  <si>
+    <t>Почувствовать себя пятнистой кошкой на самом спортивном событии «Земли леопарда»? Легко! 🐱 👀 «Земля леопарда» ищет волонтёров на ежегодный трейл LEORUN! Набираем от двух до четырёх пятнистых «помогаторов» ❤️ 📍Дата: 13 июня 2026 года 📍Место: национальный парк «Земля леопарда», экологический маршрут «Семивёрстка» Трансфер из Владивостока и обратно обеспечим! 🐾 Задача: стать дальневосточным леопардом! А именно — выступить аниматорами в костюмах наших очаровательных кошачьих маскотов. Почему эту возможность нельзя упустить? Трейл LEORUN — ежегодный спортивный и экологический праздник, который проводится уже в шестой раз. Приключение снова пройдёт на одном из живописных маршрутов Приморья: захватывающие виды на Амурский залив и мосты Владивостока, перепады высот до 900 метров и ощущение полной свободы... Организаторами выступают беговой клуб RunDnsRun и ФГБУ «Земля леопарда» при поддержке Министерства природных ресурсов и экологии РФ, Группы компаний ДНС, а также администрации Хасанского муниципального округа. ✨ Вы побываете в местообитаниях самой редкой в мире большой кошки, приобщитесь к самому красивому спортивному мероприятию лета. А ещё будут памятные подарки и благодарности за поддержку важного события — праздника природы и спорта, объединяющего сотни человек. Кстати, в этом году трейл обрёл международный статус — теперь он является частью Международной ассоциации трейлраннинга ITRA. 📞 Узнать подробности и оставить анкету можно по номеру 8-916-294-58-65 (Дарья). Звонки принимаются с 09:00 до 18:00 по Владивостоку. Времени осталось немного — мы ждём ваших заявок! ☀️ 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.06.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8540</t>
+  </si>
+  <si>
+    <t>Редкие дальневосточные леопарды оказались среди лучших героев Международного фестиваля дикой природы «Золотая Черепаха» во Владивостоке 🐯 Финалистами специальной номинации «Дикая природа Приморского края» стали фотографы Юрий Смитюк и Иван Боровков, запечатлевшие леопардов в национальном парке при поддержке профессиональных гидов «Земли леопарда». В финал от Юрия вошли и другие кадры с заповедных территорий «Земли леопарда» — с амурским тигром и дальневосточным лесным котом, а победителями в номинациях стали снимки с леопардом и лесным котом. Юрий со сцены отметил вклад Петра Сонина, сотрудника отдела туризма «Земли леопарда», сопровождающего туристов и фотографов в нацпарке. Он рассказал, что Пётр за последние 4 года научил его «читать лес». Участие в церемонии открытия и награждении принял директор «Земли леопарда» Минприроды России Виктор Бардюк. Он подчеркнул, что фотография в деле охраны природы — это гораздо больше, чем красивый кадр. Иногда один снимок действительно способен изменить ход истории. Так произошло с дальневосточным леопардом, когда первый в мире кадр этой кошки, сделанный Юрием Шибневым в 80-х годах, облетел весь мир и помог привлечь внимание к угрозе исчезновения леопарда, стал одним из толчков к развитию дела его сохранения. Сегодня фотографы дикой природы продолжают эту работу. Через их объективы люди видят то, что обычно скрыто от глаз. А то, что человек увидел и почувствовал, уже невозможно воспринимать равнодушно. Увидел — полюбил — сохранил. Фестиваль «Золотая Черепаха» — самое масштабное событие России в фотографии дикой природы. Впервые при поддержке Президентского фонда природы специальная номинация была организована в одном из регионов РФ, и этим регионом стал Приморский край. «Золотая Черепаха» проходит во Владивостоке с 4 июня по 30 сентября. Выставки и эколого-просветительская программа будут работать на нескольких городских площадках, вход для посетителей — бесплатный. 30 лучших фотографий «Дикой природы Приморского края» будут представлены во Владивостоке на ул. Набережная, д. 3, рядом с культурно-досуговым центром «ОКЕАН». Посмотреть фотоработы сможет каждый желающий. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.06.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8539</t>
+  </si>
+  <si>
+    <t>А вы знали, что у крупных кошек, таких как дальневосточный леопард, зрачки всегда круглые? В отличие от мелких представителей семейства кошачьих, например домашних кошек, у которых зрачки на свету становятся щелевидными, у больших кошек зрачки сохраняют свою круглую форму независимо от освещения. Разница в строении глаз напрямую связана с образом жизни и охотничьими повадками. Круглые зрачки могут сильно расширяться в сумерках, пропуская достаточное количество света для ночной охоты, и сужаться на ярком солнце, оставаясь круглыми, а не щелевидными. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8536</t>
+  </si>
+  <si>
+    <t>Загадка, которая мучает нас, а теперь будет мучать и вас: куда так радостно бежит харза? Возможно, её привлёк какой-то интересный звук, а может, она бежит к другим харзам. Кстати, харзы уже готовы к тёплому сезону: летний мех этих животных короче и грубее зимнего. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.06.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8532</t>
+  </si>
+  <si>
+    <t>Уверенный, сильный, игривый и чутка забавный — Leo 298M 🐆 Молодой самец леопарда под номером Leo 298М обладает разнообразнейшим фотопортфолио — здесь вы сможете увидеть и все виды территориальных меток, и интерес к камере, и даже лесные «потягушки». На кадрах самец уверенно показывает несколько способов оставить запаховую метку: разрывает задними лапами почву и трётся шерстью о землю. Помимо твердой решительности, лео также отличается любознательностью, часто можно увидеть, как он внимательно изучает фотоловушку. Если вы уже придумали имя для этого удивительного красавца и ждёте не дождётесь его назвать, то приглашаем вас стать Хранителем Leo 298M! 🔜 Переходите по ссылке, чтобы узнать всё о покровительстве над редчайшей большой кошкой — https://leopard-land.ru/support/keepers</t>
+  </si>
+  <si>
+    <t>02.06.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8531</t>
+  </si>
+  <si>
+    <t>Признавайтесь, кто испугал кабаргу?! 😠 Куда-то или от кого-то бежит дикое копытное. Причину его небольшого кросса по лесу мы не знаем. Кабарга — небольшое копытное животное. Рогов у этого копытного нет, зато есть клыки, которые имеются только у самцов. Кадры получены сотрудниками отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8530</t>
+  </si>
+  <si>
+    <t>💧Шум водопадов зовёт вас… Откликнитесь на зов «Кравцовских водопадов», приезжайте, чтобы лицезреть расцвет природной красоты! Тропа проведёт вас по знаменитому на всё Приморье каскаду природных водопадов и познакомит с окружающей природой. Деревянный настил позволит прогуляться к четырём водопадам — у каждого из них своё название и своя история. Это и многое другое вы узнаете из информационных стендов, которые встретите во время прогулки. А в начале маршрута оборудована пикниковая зона с беседками и мангалами. Можно начать либо закончить путешествие пиром на свежем воздухе! 📍 Тропа расположена напротив села Кравцовка (есть указатель) и доступна для самостоятельного посещения. Билеты приобретаются в кассе у входа с 09:00 до 18:00. 🌸 Ждём только вас! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.06.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8529</t>
+  </si>
+  <si>
+    <t>Съёмку прекращаем ✋🏻❌ Медведь-инспектор пресёк законную съёмку на «Земле леопарда». Согласна ли была с требованиями медведя фотоловушка или нет — мы никогда не узнаем, выбора у оборудования не было — пришлось остановить запись. Оказав «медвежью услугу», мишка ушёл. Мы благодарим Потапа за тщательную работу по пресечению ЗАКОННОЙ съёмки в нацпарке, и что скрытая камера не пострадала. Но больше так делать не нужно, пожалуйста. Такое поведение свойственно молодым особям: что-то новое и пахнет непривычно, а значит, надо исследовать. Наравне с медведями своё любопытство по отношению к камерам часто проявляют и большие кошки. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.06.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8528</t>
+  </si>
+  <si>
+    <t>Вот так, без суеты, тихо, не спеша продвигаемся в новый день 🐆 Вот и лео тоже не торопится, спокойно прогуливается по лесным тропам, попеременно красуясь перед камерами. Благодаря уникальным пятнам на шерсти, для каждого леопарда составляется своеобразный «паспорт» животного, с помощью которого можно определить номер, возраст, место фиксирования и краткое описание особи. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.06.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8523</t>
+  </si>
+  <si>
+    <t>Будущее природы начинается с детства 🐯 В Доме культуры села Нежино прошёл праздник, посвящённый Дню защиты детей. Специальной гостьей стала «леопардесса» от «Земли леопарда» – дети встречали пятнистую героиню с улыбками, играли с ней и участвовали в экологических играх. Праздничная программа также прошла в селе Барабаш. Мероприятия провели сотрудники отдела экологического просвещения «Земли леопарда». Нежино и Барабаш находятся у границ национального парка, поэтому такие встречи особенно важны. Именно здесь растут дети, от которых во многом зависит будущее уникальной природы Приморья и редчайшего дальневосточного леопарда. А на фото — тот самый момент, ради которого всё и затевалось: маленькая девочка обнимает «леопардессу» как старого доброго друга 🐆 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.06.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8521</t>
+  </si>
+  <si>
+    <t>Ну какова красота 😻 Синяя Мухоловка попозировала сотруднику отдела науки «Земли леопарда» Дмитрию Беляеву в Уссурийском заповеднике. Размером с воробья. Питается под кронами деревьев пауками, насекомыми, многоножками, брюхоногими моллюсками. Она делает стремительные броски-полёты на несколько метров от присады или хватает добычу с поверхности земли. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.06.26 01:45</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8518</t>
+  </si>
+  <si>
+    <t>Крупнейшая бабочка России стала героем занятий «Земли леопарда» 🦋 Проект «12 символов Земли леопарда» стартовал 11 января 2026 года, в День заповедников и нацпарков. Каждый месяц специалисты «Земли леопарда» готовят материалы об одном из представителей дикой природы южного Приморья. Июньским героем проекта стал парусник Маака, также известный как хвостоносец Маака. Эта бабочка знаменита своими выдающимися размерами: размах её крыльев достигает 14 см. В течение года у вида развивается два поколения — весеннее, более мелкое, и летнее, наиболее крупное. Лёт бабочек первого поколения продолжается с конца апреля до начала июля. Для педагогов подготовлены текст занятия, презентация и фотоматериалы. В них рассказывается о внешнем виде парусника Маака, его ареале, кормовых растениях, жизненном цикле бабочек и роли насекомых в природных сообществах. Отдельный блок посвящён известным энтомологам, среди которых — русский писатель Владимир Набоков. К проекту могут присоединиться образовательные учреждения и библиотеки. Четыре этапа из 12 уже представлены на сайте «Земли леопарда»: https://leopard-land.ru/about/shares/1618. Материалы о паруснике Маака доступны по ссылке:https://disk.yandex.ru/d/cYsgmvPPv9rFHw. Информацию о проведённых занятиях участники отправляют организаторам для учёта участия. Предыдущий, майский этап проекта, был посвящён дальневосточному леопарду. В акции приняли участие около сотни педагогов: занятия проводили как учителя и воспитатели, так и сотрудники «Земли леопарда». Следующим символом проекта станет амурский тигр: июльское занятие будет приурочено к Международному дню тигра, который отмечается 29 июля. Подробнее — https://leopard-land.ru/about/news/1688 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>31.05.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8514</t>
+  </si>
+  <si>
+    <t>С Днём защиты детей! 🐆 В детстве все маленькие, даже самые грозные хищники, и порой им нужна наша защита. «Дети тайги» — такие же дети: они барахтаются в первой луже, боятся первого грома и издают свои самые смелые «мяу» где-то в лесной чаще. Им не нужны игрушки. Им нужна чистая вода, здоровый лес и безопасность. «Земля леопарда» вот уже 13 лет защищает детей дикой природы южного Приморья. Важно, чтобы у всех детей было спокойное, сытое и безопасное детство. С праздником, большие и маленькие! 💚 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>31.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8512</t>
+  </si>
+  <si>
+    <t>А вы знали, что рябчик уссурийский не летает? 🤔 Понимаем, вы нам не верите, поэтому публикуем фотодоказательство. Рябчик уссурийский — вовсе не птица, а растение из семейства лилейных. В середине мая возле речных долин можно встретить вишнево-коричневые колокольчики, которые раскачиваются на ветру, зацепившись тонкими усиками друг за друга или за ближайшие кусты. Этот красавец и есть рябчик уссурийский, получивший название благодаря пёстрому окрасу, схожему с оперением одноимённой птицы. Фотографии были сделаны сотрудником отдела науки «Земли леопарда» Дмитрием Беляевым в Уссурийском заповеднике. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>31.05.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8511</t>
+  </si>
+  <si>
+    <t>Коллеги из Московского зоопарка поделились новостями о знаменитом дальневосточном леопарде Leo 80M по имени Николай, который живет в Центре воспроизводства редких видов животных 🐆 Характер у Николая очень спокойный. Любит, чтобы его видели, но слишком близкого общения не жалует. Николай живет в одном комплексе с леопардами Акрой и Эльбрусом. С Акрой у них сложился прекрасный союз, который подарил миру двух котят — Даву и Тимбу. В 2024 году Николай и Акра стали бабушкой и дедушкой! Их внуки родились в Новосибирском зоопарке. Напомним, что историю спасения Николая вы можете посмотреть в фильме «Leo80 — история одного леопарда»: https://vkvideo.ru/video-190791339_456239062?list=ln-pf0C5Q6u34AZsQ3mdQ 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8509</t>
+  </si>
+  <si>
+    <t>Пятнистая кошка красуется у вас дома 🐆 И это не просто мечты наших подписчиков, а реальность! Картина с дальневосточным леопардом станет не просто памятным подарком, но и прекрасным украшением вашего интерьера. Для вас две картины на выбор с «звёздными» кошками: • на первой картине красуется Leo 168M по имени Виктор, который уверенно идёт к своей цели, несмотря на снежный покров. • вторую картину украшает Leo 30M по имени Охотск, заражающий всех своим сладким зевком. Каждый сувенир от «Земли леопарда» — это маленькое напоминание о важности сохранения редчайшей крупной кошки. 🔜 Оформить заказ можно на нашем сайте — https://leopard-land.ru/souvenirs 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.05.26 00:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8508</t>
+  </si>
+  <si>
+    <t>Так и светится от счастья ☀️ Сегодня в объектив фотоловушки попало настоящее светящееся чудо! Редкие кадры — перед вами самая солнечная харза «Земли леопарда». К счастью, животное вовсе не съело на завтрак солнце, просто лучики попадают прямо на жёлтую шёрстку зверька. Индийская куница — харза — обладает гибким и сильным телом, благодаря чему умеет ловко взбираться по деревьям и далеко прыгать. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.05.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8503</t>
+  </si>
+  <si>
+    <t>☀️ Лето постепенно приближается, как и долгожданный отпуск. Почему бы не провести его на «Земле леопарда»? Гостиница «Центральная усадьба» распахнула двери и ждёт только вас! Здесь, наедине с нетронутой природой, вы сможете насладиться: • просторными номерами и оборудованной кухней; • зонами отдыха с мангалами и беседками; • оздоровительным комплексом с бассейном, баней, хаммамом и спортзалом. Также всего в 5 минутах езды от гостиницы находится экотропа «Тропой леопарда», которую можно посетить самостоятельно или с экскурсоводом. Отдых начинается на «Земле леопарда»! 📞 Забронировать номер в гостинице «Центральная усадьба»: +7 914 070-15-39. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.05.26 03:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8502</t>
+  </si>
+  <si>
+    <t>🌳 2026 год – юбилейный для заповедника «Кедровой падь», первого на Дальнем Востоке и одного из старейших в России. 110 лет — с 1916 года! История его создания оказалась непростой. Это не одна дата и не один документ, а целая цепочка решений, принятых людьми, которые больше века назад поняли: уникальные леса юга Приморья нужно сохранить от рубок, пожаров и охоты. Последний рубеж нетронутой природы. Сквозь революции, гражданские войны, вторжения и карусели смены власти... У истоков «Кедровой пади» стояли лесничий Теодор Гродецкий, Приморское лесное общество и другие подвижники природоохранного дела. Именно их усилия положили начало территории, которая позже стала убежищем для дальневосточного леопарда. 🌿 Сегодня «Земля леопарда» продолжает это дело. В юбилейный год нас ждут события, посвящённые истории заповедника, его основателям, сотрудникам и природе, которую здесь сохраняют уже 110 лет. А ведь заповедник расположен совсем рядом с Владивостоком, всего в 15 км через Амурский залив. А погрузиться в эту историю можно уже сейчас — у PrimaMedia вышла большая статья Василия Авченко «Кедровая падь»: тайна рождения». Читать: https://primamedia.ru/news/2502159/ 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.05.26 23:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8496</t>
+  </si>
+  <si>
+    <t>А вот и в старейшем заповеднике Дальнего Востока — «Кедровой пади» прошёл дождь 🌧️ И не такие капризы природы видело заповедное сердце юго-западного Приморья, и каждый раз оно прекрасно в любом виде. В этом году заповедник, образованный в 1916 году, празднует своё 110-летие 💚 Больше века «Кедровая падь» сохраняет уникальный мир флоры и фауны, смешение северных и южных видов. Настоящие северные «джунгли». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.05.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8493</t>
+  </si>
+  <si>
+    <t>28.05.26 04:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8491</t>
+  </si>
+  <si>
+    <t>Настоящий пятнистый сыщик 🐆🐆🔎 Следующий «Леопард дружбы», который ждёт не дождётся познакомиться с вами — Leo 303M. Этот пушистый исследователь почти на всех кадрах уверенно шагает по таёжным тропинкам, решительно прокладывая себе путь. На снимках лео часто прислушивается к звукам леса, настороженно изучая малейший шорох листвы. Возможно, он собирает улики в своё «леопардовое» досье. Живёт этот красавец в трансграничном резервате для дальневосточных леопардов и амурских тигров «Земля больших кошек», созданном по соглашению между Правительствами РФ и КНР. «Леопарды дружбы» — это международный проект, который в России реализуется в рамках проекта по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда, поддержанного Президентским фондом природы. Подробнее о проекте — https://leopard-land.ru/about/news/1634 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.05.26 02:08</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8490</t>
+  </si>
+  <si>
+    <t>🕊️ Сегодня, 28 мая, День пограничника! Территории «Земли леопарда» более чем на 280 км связаны с российско-китайской государственной границей. Здесь работа по охране природы напрямую соприкасается со службой тех, кто защищает рубежи страны. На фото – дальневосточный леопард Leo 80M. В 2015 году он ещё годовалой кошкой попал в капкан в соседнем Китае и получил тяжёлую травму лапы. Именно сотрудники Пограничного управления ФСБ России по Приморскому краю нашли редкого хищника и помогли его спасти. Сегодня роль пограничников особенно важна и в работе трансграничного резервата «Земля больших кошек». Он создан 16 мая 2024 года по соглашению России и Китая, подписанному в Пекине в присутствии Президента России Владимира Путина и Председателя КНР Си Цзиньпина. Резерват объединяет территории по обе стороны границы ради сохранения дальневосточного леопарда и амурского тигра. 🍀 Поздравляем пограничников с праздником и благодарим за службу, внимательность и помощь в деле сохранения природы. История Leo 80M – пример того, как одно своевременное действие может спасти жизнь редчайшей кошки планеты. Посмотрите фильм о нём: https://vkvideo.ru/video-190791339_456239062?list=ln-pf0C5Q6u34AZsQ3mdQ 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.05.26 23:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8484</t>
+  </si>
+  <si>
+    <t>Красота национального парка «Земля леопарда» во время дождя ❤️ Воздух мгновенно наполняется ароматом мокрого дерева, листвы и свежести, которую невозможно купить. Это запах природы в её самом чистом, нетронутом виде. Однако непогода по душе не всем обитателям леса: например, леопарды предпочитают укрываться в такую погоду в пещерах. А мы просто смотрим и наслаждаемся. В дождь нет места суете, есть только радость от соприкосновения с дикой, настоящей красотой. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.05.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8483</t>
+  </si>
+  <si>
+    <t>👀 Зачем тигру вторая пара глаз? На задней стороне ушей у тигра имеется пара белых пятен, которые часто называют «ложными глазами». Точное назначение этих пятен наукой не доказано, однако существует предположение о природе такого окраса. Белые контрастные пятна могут выполнять защитную функцию. Подобный рисунок создаёт иллюзию пристального взгляда, что, в свою очередь, отпугивает других хищников в моменты, когда тигр сидит спиной. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.05.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8482</t>
+  </si>
+  <si>
+    <t>🐆🐆 Спокойная прогулка по лесу — разве не обыденная рутина для леопарда? Ещё в начале века пятнистая кошка была подверженна ежедневной опасности от браконьеров. Обычная прогулка могла привести к плачевному исходу. С созданием национального парка у исчезающего вида появился шанс на спасение. Сотрудники «Земли леопарда» шаг за шагом смогли вернуть дальневосточному леопарду безопасность. Сейчас численность популяции выросла до более 120 особей, а пятнистая кошка может снова патрулировать родную тайгу в безопасности. Однако каждый такой шаг требует поддержки. Даже маленькое пожертвование поможет сохранению хрупкой популяции одного из редчайших подвидов. 🔜 Внесите свой вклад в будущее дальневосточного леопарда, сделав пожертвование на сайте — https://leopard-land.ru/help Фото: Сергей Горшков 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.05.26 03:58</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8472</t>
+  </si>
+  <si>
+    <t>Опыт России и Китая в сохранении леопарда и тигра представили учёным Азии 🇷🇺🤝🇨🇳 Международная научная конференция о развитии трансграничного резервата «Земля больших кошек» прошла на базе дирекции заповедников «Земля леопарда». Специалисты из России, Китая, Республики Корея и Монголии познакомились с российско-китайским опытом сохранения дальневосточного леопарда и амурского тигра, обсудили лучшие практики трансграничного сотрудничества. Конференция состоялась в Центральной усадьбе «Земли леопарда» в селе Барабаш. Участниками обсуждения стали представители профильных научных, природоохранных и государственных организаций стран региона. В ходе конференции был представлен ряд докладов, в том числе посвященных истории формирования трансграничного партнёрства между дирекцией заповедников и китайскими коллегами — от первых инициатив в 2011 году и меморандума 2019 года до создания резервата «Земля больших кошек» и запуска совместных проектов. Особый интерес участников вызвал практический опыт обмена данными фотомониторинга между Россией и Китаем. Такая работа необходима для объективной оценки состояния популяций: часть тигров и леопардов регулярно пересекает государственную границу и фиксируется фотоловушками обеих стран, поэтому национальные данные нельзя просто сложить. Конференция стала одной из площадок для передачи накопленного опыта другим странам региона. Участники задавали вопросы о методах мониторинга, идентификации отдельных животных по снимкам, организации обмена данными и использовании результатов для планирования охраны. Такой диалог помогает сделать природоохранные решения более сопоставимыми и применимыми для разных территорий, где обитают крупные хищники. Проект по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда реализуется при поддержке Президентского фонда природы. Подробнее — https://leopard-land.ru/about/news/1687 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.05.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8468</t>
+  </si>
+  <si>
+    <t>Наелся и спит 😴 Мудрость леопарда гласит: после плотного ужина просто невозможно сладко не поспать. Трудно не согласиться, хоть и вряд-ли лео собрался спать, ведь активнее всего «пятнистые» как раз ночью. Кстати, прямо перед тем, как лечь, пушистый соня оставляет запаховую метку для сородичей: трётся телом о землю. Зачем? Чтобы все знали, чья эта мягкая кроватка (шутка) 😁 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.05.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8463</t>
+  </si>
+  <si>
+    <t>Пройтись по тайным тропам леопарда, насладиться атмосферой умиротворения и узнать много нового о природе родного края 🌸 Это и многое другое ждёт вас на экомаршруте «Тропой леопарда» — визитной карточке «Земли леопарда». Кольцевая тропа на горе Бусленко снабжена информационными стендами, табличками, интерактивными элементами и видовыми площадками. Тропа доступна ежедневно для самостоятельного посещения. Также можно записаться на экскурсию, чтобы узнать всё о заповедных лесах, где обитает пятнистая кошка. 📍с. Барабаш, визит-центр «Земли леопарда» Ждём вас с нетерпением! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.05.26 00:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8460</t>
+  </si>
+  <si>
+    <t>Экотропа впервые появится в Морском заповеднике во Владивостоке 🌊 С появлением настилов, лестниц и новых стендов турмаршрут Дальневосточного морского заповедника на острове Попова — «Ботанический сад полуострова Ликандера» — станет первой экотропой северного участка заповедника, расположенного в пределах Владивостока. Островной ботанический сад на мысе Ликандера — уникальное пространство природы у побережья Японского моря создано для сохранения редких и исчезающих видов растений, характерных для островов заповедника и близлежащих островов залива Петра Великого. В рамках нового проекта в «Ботаническом саду» появятся ограждения на видовых площадках, деревянный настил в труднопроходимых местах, лестница с перилами на спуске к знаменитому кекуру «Штаны» и скамейки для отдыха, что сделает посещение полуострова комфортным и безопасным. Отдельным элементом благоустройства тропы станут красочные и информативные ботанические таблички. Проект «Научно-обоснованное благоустройство туристического маршрута “Ботанический сад полуострова Ликандера”» будет реализован дирекцией заповедников «Земля леопарда» в рамках Грантовой Программы для молодых сотрудников заповедных территорий при поддержке ВТБ. Координатор Программы — Фонд защитников природы. Подробнее — https://leopard-land.ru/about/news/1686 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.05.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8459</t>
+  </si>
+  <si>
+    <t>Уроки про леопарда увидеть не хотите ли? 🐆 Напоминаем, что дальневосточный леопард — главный герой мая в рамках проекта «12 символов Земли леопарда». Каждый месяц на сайте leopard-land.ru по-очереди появляются материалы про одного из обитателей заповедных лесов Приморья. К акции могут присоединиться все учебные заведения самостоятельно: специалисты «Земли леопарда» разработали полный текст уроков с презентацией и видеороликами. Пять из 12 этапов уже представлены на сайте leopard-land.ru в разделе «Акции» (https://leopard-land.ru/about/shares/1618). Дидактические материалы к занятию о дальневосточном леопарде — https://leopard-land.ru/about/news/1676 Порадуйте пятнистых кошек и проведите урок в честь них! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.05.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8458</t>
+  </si>
+  <si>
+    <t>В рамках международного проекта НЕАСПЕК ООН участники выезжали в нацпарк «Земля леопарда», чтобы познакомиться с работой системы фотомониторинга 🐆 За несколько дней до этого живописное место посетил и дальневосточный леопард. Красавец огляделся и ушёл по кошачьим делам. Возможность побывать в одном кадре с одним из редчайших животных планеты и самой прекрасной кошкой есть не только у учёных, но и у наших гостей в рамках туристического маршрута «По следам больших кошек» 📞 Лето уже близко, скорее бронируйте свой отдых на «Земле леопарда»: +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.05.26 00:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8449</t>
+  </si>
+  <si>
+    <t>Международные специалисты собрались на «Земле леопарда» для обсуждения вопросов сохранения больших кошек 🐆 Заседания прошли 21–22 мая в Центральной усадьбе дирекции заповедников «Земля леопарда» в с. Барабаш. Очное участие приняли представители России, Китая, Монголии и Республики Корея, к обсуждению онлайн также присоединился представитель Международного союза охраны природы (IUCN) из Женевы. НЕАСПЕК — Субрегиональная программа ЭСКАТО ООН по природоохранному сотрудничеству в Северо-Восточной Азии. В 2026 году Россия председательствует в НЕАСПЕК, а проведение встречи на российской площадке стало частью работы по развитию международного взаимодействия в сфере сохранения биоразнообразия. Главной темой встречи стало обсуждение создания трансграничной сети по сохранению больших кошек Северо-Восточной Азии. Участники рассмотрели современное состояние популяций амурского тигра, дальневосточного леопарда и снежного барса, обменялись опытом мониторинга, а также обсудили перспективы создания объединённых баз данных и платформ открытого обмена научной информацией. Современное состояние трёх видов показывает, что международная координация остаётся необходимой. В России обитает не менее 750 амурских тигров, в Китае — более 95, однако часть живёт одновременно в двух странах, поэтому общую численность нельзя получить путём сложения цифр. Мировая численность снежного барса оценивается примерно в 6500 особей в 12 странах, в России — около 90. Дальневосточный леопард остаётся самой редкой кошкой среди обсуждаемых и одним из редчайших животных планеты: в России, на «Земле леопарда», насчитывается более 120 особей, в Китае – около 80, работа по совместному подсчёту численности продолжается в рамках трансграничного резервата «Земля больших кошек». Практическая часть программы прошла в нацпарке «Земля леопарда». Участники выехали на маршрут, где познакомились с работой системы фотомониторинга больших кошек, увидели фотоловушки, следы тигра и леопарда на грунте, поскрёбы, копытных животных и птиц. Также специалисты посетили лабораторию отдела науки и центр фотомониторинга дирекции заповедников. Обсуждение трансграничной сети позволит укрепить регулярное взаимодействие специалистов, повысить сопоставимость данных мониторинга и быстрее обмениваться сведениями о состоянии популяций. Такой подход особенно важен для видов, чьи места обитания расположены в приграничных районах и зависят от сохранности экологических связей между странами. В работе встречи приняли участие представители профильных научных, природоохранных и государственных организаций стран региона. Среди них — ФГБУ «Земля леопарда», Межрегиональная ассоциация «Ирбис», АНО «Центр “Амурский тигр”», Хинганский заповедник, заповедник «Убсунурская котловина», Тихоокеанский институт географии ДВО РАН, Правительство Хабаровского края, а также Центр изучения кошачьих Государственного управления лесного и степного хозяйства КНР, китайская природоохранная организация Eco-Bridge Continental, Центр «Ирбис Монголия», Институт биологии Монгольской академии наук и Национальный институт экологии Республики Корея. Экспертная встреча ЭСКАТО ООН по сохранению больших кошек прошла при поддержке Минприроды России. Подробнее — https://leopard-land.ru/about/news/1685 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.05.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8448</t>
+  </si>
+  <si>
+    <t>Задача выполнена — можно расходиться 🐸 Дальневосточная жаба повстречалась сотруднику отдела науки «Земли леопарда» Дмитрию Беляеву в Уссурийском заповеднике. К середине мая на юге Приморского края у этих жаб заканчивается икрометание, и они с чувством выполненного долга покидают водоёмы, где остаются развиваться икра и головастики. «Инициативу по размножению» перенимают самые теплолюбивые виды: дальневосточная квакша и дальневосточная жерлянка. Концерты квакши будут слышны каждый вечер до конца июля, жерлянки же ведут себя чуть тише. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.05.26 01:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8446</t>
+  </si>
+  <si>
+    <t>Практически летающий леопард 🐆 Сотрудники «Земли леопарда» — Алёна Митрян и Илья Плотников — установили фотоловушку в лесу нацпарка, замаскировали её листьями и ушли. Через 20 минут после их ухода в кадре появился молодой красавец Leo 327М. Миссия «перебраться через реку, не намочив лапы» успешно выполнена, да ещё и с какой грацией — лео буквально перелетел. Напомним, что дальневосточные леопарды не жалуют воду и чаще всего находят любые способы перебраться через водоёмы, никак с ними не контактируя. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8445</t>
+  </si>
+  <si>
+    <t>Как учёные определяют численность дальневосточных леопардов? 🤔 Каждый леопард имеет индивидуальный узор пятен на шкуре. Получив кадры с фотоловушек, сотрудники отдела науки загружают материал в специальную программу, которая выделяет на изображении узор пятен и сравнивает его с уже имеющимися в базе данных, после чего выдаёт особь с наибольшей вероятностью совпадения. Если данный леопард не фиксировался ранее, то для него создаётся новый «паспорт», в котором содержится номер особи, место, в котором его встретили, и краткое описание. Этими и многими другими знаниями вы можете поделиться благодаря экопросветительскому проекту «12 символов Земли леопарда» — https://leopard-land.ru/about/shares/1618 Специалисты дирекции заповедников разработали полный текст уроков с презентацией и видеороликами. Дидактические материалы к занятию о дальневосточном леопарде — https://leopard-land.ru/about/news/1676 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.05.26 00:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8444</t>
+  </si>
+  <si>
+    <t>Полосатый детский сад 🐗 Как минимум 15 кабанчиков попали в кадр в охранной зоне Уссурийского заповедника. ⠀ Окраска поросят сильно отличается от цвета взрослых кабанов. Это камуфляжный окрас, помогающий кабанчикам сливаться с лесной подстилкой. Из-за него их иногда называют «полосатиками». Цвет шерсти меняется на обычный тёмный, когда юному кабану исполнится 4-5 месяцев. Самки кабанов — очень заботливые матери. Они внимательно охраняют своих детёнышей и, если придётся, свирепо защищают их от обидчиков. Видео поделилась Ольга Шедько, натуралист-любитель. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.05.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8443</t>
+  </si>
+  <si>
+    <t>Исследуем «Землю леопарда» 🔍 Угадаете, кто оставил свою роспись на тисе остроконечном? Чьи следы когтей нашел сотрудник отдела науки Илья Плотников? Сначала ваши предположения, а потом смотрите ответ 👇 Медведь</t>
+  </si>
+  <si>
+    <t>22.05.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8442</t>
+  </si>
+  <si>
+    <t>Красавица Людорфия Пуцилло из Уссурийского заповедника 🦋 Дневная бабочка из семейства парусников. Эта бабочка просыпается одной из первых весной. Она летает очень рано (в апреле-мае), когда в лесу ещё лежит снег. Уссурийский заповедник находится под управлением «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.05.26 00:36</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8433</t>
+  </si>
+  <si>
+    <t>Вы только посмотрите, что творится на «Земле леопарда»! Пока вы листаете ленту, в лесах Приморья происходит настоящий всплеск красок. Природа пробудилась от зимнего сна, и это зрелище, от которого захватывает дух. 📞 Заповедные тропы уже ждут своих исследователей. Готовы увидеть это своими глазами? Звоните по телефону и бронируйте свой отдых на «Земле леопарда»: +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8432</t>
+  </si>
+  <si>
+    <t>Правильно ли мы понимаем, что кто-то хвастается своей шикарной улыбкой без единого похода к стоматологу? 📸 Дальневосточный леопард имеет 30 зубов, немного уступая человеку, но при этом обладает 4 клыками. Можно представить, что пятнистый улыбнулся нам. А что? У леопарда нет поводов для грусти, ведь он живёт на «Земле леопарда». Будь мы пятнистыми, тоже бы ходили и радовались. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.05.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8430</t>
+  </si>
+  <si>
+    <t>Научные труды выдающегося учёного Бромлея представлены во Владивостоке 📖 Книжно-иллюстративная выставка памяти крупнейшего териолога Дальнего Востока, профессора Гордея Фёдоровича Бромлея, представлена в отделе Центральной научной библиотеки при Федеральном научном центре биоразнообразия наземной биоты Восточной Азии ДВО РАН (г. Владивосток, пр-кт 100-летия Владивостока, д.159). Гордей Фёдорович Бромлей (1906–1982) — доктор биологических наук, профессор. Он по праву считается ключевой фигурой в изучении уникальной природы юга Дальнего Востока. Его научная карьера была тесно переплетена с судьбой Уссурийского заповедника, который он возглавлял с 1956 года, будучи старшим научным сотрудником. В этот период под его началом были проведены полевые исследования, результаты которых легли в основу классических научных монографий по экологии местных млекопитающих. Ключевым результатом этой работы стал фундаментальный труд «Растительный и животный мир Уссурийского заповедника», изданный в 1977 году. В его работах были впервые комплексно обобщены данные о флоре и фауне особо охраняемой природной территории. Профессор Бромлей является автором более 70 научных работ, которые посвящены биологии ключевых видов уссурийской тайги, а его книга «Медведи юга Дальнего Востока СССР» получила международное признание. Ознакомиться с многолетними трудами выдающегося ученного можно до конца мая. Уссурийский государственный природный заповедник находится под управлением дирекции заповедников «Земля леопарда». Подробнее — https://leopard-land.ru/about/news/1684 Фото: ЦНБ ДВО РАН 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.05.26 23:44</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8425</t>
+  </si>
+  <si>
+    <t>Не знаем, много ли вы кушаете на завтрак, но у оленей — пир на весь мир 🍽️ Завтрак — дело особенное, кто-то ест плотно, чтобы хватило надолго, а кто-то предпочитает вовсе не завтракать. Но у оленей всё намного проще. Они и завтракают, и обедают, и ужинают, и «полдничают», да и перекусить чего-нибудь между делом тоже не против. А трапезничают «пятнистые» растениями, орехами, листьями деревьев, грибами и ягодами. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.05.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8424</t>
+  </si>
+  <si>
+    <t>Пссс, расскажешь обо мне? 🐆 Напомним, что май на «Земле леопарда» — месяц пятнистого красавца. В рамках проекта «12 символов Земли леопарда» в начале каждого месяца на сайте leopard-land.ru появляются материалы, посвящённые по очереди каждому из 12 представителей дикой природы южного Приморья. К акции могут присоединиться все учебные заведения самостоятельно: специалисты дирекции заповедников разработали полный текст уроков с презентацией и видеороликами. Пять из 12 этапов представлены на сайте leopard-land.ru в разделе «Акции» (https://leopard-land.ru/about/shares/1618). Информацию о проведённых занятиях следует направить организаторам для отчётности. Дидактические материалы к занятию о дальневосточном леопарде — https://leopard-land.ru/about/news/1676 Расскажите об уникальном символе природы южного Приморья 🐆 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8423</t>
+  </si>
+  <si>
+    <t>Всем знакомая и всеми любимая сепиола двурогая 🥰 Это крошечное создание обитает в Дальневосточном морском заповеднике (под управлением «Земли леопарда). Днём эти моллюски прячутся в грунте, а с наступлением темноты выходят на охоту за ракообразными. Хотя своим обликом сепиолы двурогие очень похожи на каракатиц, они относятся к разным отрядам. Представители отряда сепилоид отличаются маленьким размером: обычно взрослые самцы сепиол вырастают не более 8 сантиметров в длину. Так, средняя длина сепиолы двурогой составляет 2-4 сантиметра. Фото: А. Шпатак 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.05.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8411</t>
+  </si>
+  <si>
+    <t>Когда птицам раздавали специальные железы для защиты перьев от намокания, баклан стоял в очереди за рыбой 🐦‍⬛ В отличие от большинства водоплавающих птиц, у бакланов не развита копчиковая железа, поэтому их оперение не защищено от воды и быстро намокает. Из-за этого тело птицы становится тяжелее, что помогает ей глубоко нырять (до 9 метров) и быстро преследовать рыбу под водой, не всплывая на поверхность. После ныряния птицы часами сидят с раскинутыми крыльями и сушат их на ветру. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.05.26 04:56</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8408</t>
+  </si>
+  <si>
+    <t>Знакомьтесь — Leo 285M, у которого появилось имя — Юнги 🐯 Молодой самец дальневосточного леопарда Leo 285M обитает в Уссурийском заповеднике. Он — молодой хозяин тайги, уверенно закрепляющийся на новой земле. Уникальным именем самца наградил его Хранитель. Кстати, под опекой Хранителя Юнги также находится очаровательная самка Leo 346F по имени Маруся. Красотка также живёт в Уссурийском заповеднике 🐆 Возможно, когда-нибудь Маруся и Юнги станут родителями нового поколения котят, которые родятся на землях, где леопарды были истреблены более 50 лет назад. Если и вы хотите стать Хранителем леопарда, переходите по ссылке, мы всё расскажем — https://leopard-land.ru/support/keepers   🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.05.26 00:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8405</t>
+  </si>
+  <si>
+    <t>Дальневосточный леопард борется за приз зрительских симпатий! 🐯 Открыто голосование на приз зрительских симпатий фотоконкурса «Самая красивая страна» РГО 2026. ⚡️ А этом году в финал конкурса вышли сразу три фотографии Юрия Смитюка: дальневосточный леопард «Хозяин Борисовского плато» в номинации «Дикие животные», «Золотой орлан» в номинации «Птицы» и «Сказочный лес» в номинации «Магия стихии». Для участия в голосовании необходимо иметь аккаунт на одном из сайтов — «ВКонтакте», «Одноклассники», Mail.ru, Yandex.ru. Один человек может проголосовать за любое количество понравившихся ему фотографий, но каждому снимку можно отдать только один голос. 🔜 Голосуйте за понравившиеся работы на сайте — https://photo.rgo.ru/voting/ 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8403</t>
+  </si>
+  <si>
+    <t>🌙 Спят усталые игрушки, лео спит А потом кричит! Конечно, когда приснился страшный сон, и не такие звуки издаёшь. Хорошо, что на самом деле, кошка издала лишь мощный зевок, и никакой кошмар её не тревожит. Отдыхать леопарды могут как 20–30 минут, так и несколько часов — зависит от интенсивности охоты. «Активничают» кошки в ночное время, поэтому, скорее всего, после отдыха наш «соня» отправился и дальше покорять «Землю леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.05.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8402</t>
+  </si>
+  <si>
+    <t>🤩 Ну просто загляденье! Надеемся, именно так думает харза, когда останавливается, чтобы рассмотреть место своего обитания. Но, к сожалению, не «Земля леопарда» стала причиной восхищения желтогрудой куницы, а другие обитатели нацпарка — птицы. Харза́ — хищник, и на фотографии видно, как она высматривает свою добычу. Помимо птиц, в её рацион входят: кабарга, косуля, дикие поросята, грызуны, рыба и мелкие зверьки. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.05.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8401</t>
+  </si>
+  <si>
+    <t>Пернатое селфи 🐦 Гаичка — птичка занятая, но даже она нашла время передать вам всем привет! Гаичка — мелкая синица. Предпочитает питаться насекомыми и другими беспозвоночными, а также семенами. Селятся эти птицы в различных дуплах над землёй, искусственные гнездовья занимают редко. Гнёзда строят из мха и шерсти. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.05.26 23:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8399</t>
+  </si>
+  <si>
+    <t>Видели когда-нибудь выдру так близко? 🦦 Сотруднику отдела науки «Земли леопарда» Илье Плотникову удалось запечатлеть обитателя заповедных территорий на фотоаппарат. Выдра — вид хищных млекопитающих из семейства куньих, ведущих полуводный образ жизни. Это крупный зверь с вытянутым гибким телом обтекаемой формы. Лапы короткие, с плавательными перепонками. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.05.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8398</t>
+  </si>
+  <si>
+    <t>15 лет назад у редчайшей кошки планеты появился сильный союзник 🐆🐆 В 2026 году АНО «Дальневосточные леопарды» отмечает 15-летие со дня основания. Для дирекции заповедников «Земля леопарда» это не просто партнёр, а часть большой команды, благодаря которой пятнистый хищник получил шанс на будущее. Вклад этой организации не всегда виден на фотографиях из тайги. Но он хорошо виден в другом — в спокойных звериных тропах, в устойчивой охране территории, в работе против браконьерства и пожаров, в развитии науки, экопросвещения и познавательного туризма. При активном содействии АНО «Дальневосточные леопарды» национальный парк «Земля леопарда» стал территорией, где природа восстанавливается. Здесь сформировалась одна из самых богатых кормовых баз для крупных хищников, работает система охраны, развиваются маршруты для гостей, а история спасения редчайшей кошки становится понятной детям и взрослым. Главный результат этих 15 лет — не только цифры. Это лес, где у леопарда есть добыча. Это граница, через которую редкие кошки могут свободно перемещаться. Это люди, которые знают: сохранить дикую природу возможно, если действовать вместе. Поздравляем АНО «Дальневосточные леопарды» с юбилеем и благодарим за годы последовательной, профессиональной и по-настоящему важной работы. Пусть у дальневосточного леопарда всегда будет дом. А у его дома — надёжные защитники. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.05.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8396</t>
+  </si>
+  <si>
+    <t>Без лишних слов, просто наслаждаемся красотой и грациозностью пятнистого оленя 🦌 Тонкие ножки, стройное телосложение — всё и ничего лишнего. Наша пятнистая модель даже копытце приподняла для пущей изящности! «Одеяние» у оленя — сезонное. Летом окрас шерсти красно-рыжий с белыми пятнами, а зимой пятна тускнеют и их практически не видно. На кадрах у нашей звезды пятна постепенно проявляются, а значит, совсем скоро её гардероб поменяется. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8395</t>
+  </si>
+  <si>
+    <t>Сегодня нелётный день — мы пообедали 🐦‍⬛ Знакомьтесь, перед вами очковый чистик — морская птица, которая после поедания рыбы становится настолько тяжёлой, что ей трудно взлетать. За это её прозвали приморским пингвином. После особенно насыщенного обеденного перерыва очковые чистики часто «переваливаются» с ноги на ногу по скалистым местностям, оставив любые попытки взлететь. Передвигаться, как маленькие пингвины, им придётся до тех пор, пока еда немного не переварится. Эту птицу часто можно встретить в акватории Дальневосточного морского заповедника (под управлением «Земли леопарда»). 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.05.26 00:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8391</t>
+  </si>
+  <si>
+    <t>Российско-китайская выставка «Леопарды дружбы» открылась на «Земле леопарда» сегодня, в день образования трансграничного резервата «Земля больших кошек»! 🐆🐆 Новая выставка из 30 снимков представлена в выставочном зале центральной усадьбы «Земли леопарда» в с. Барабаш (ул. Лазо, 37А). Героями экспозиции стали леопарды, которые живут на территории сразу двух стран. Фотоловушки фиксируют этих хищников по обе стороны госграницы, подтверждая: для диких животных лес остаётся единым домом. Сведения о трансграничных особях получены в результате обмена научными данными фотомониторинга в рамках развития резервата. Нацпарк «Земля леопарда» — основное место обитания дальневосточного леопарда в России. На протяжении почти 280 км он граничит с Северо-Восточным национальным парком тигра и леопарда КНР. Вместе эти территории сохраняют единую мировую популяцию одного из редчайших животных планеты. «Леопарды дружбы» — международный эколого-просветительский проект, который знакомит жителей двух стран с трансграничными хищниками. Проект реализуется при поддержке Президентского фонда природы России. Первый в мире трансграничный резерват для дальневосточного леопарда и амурского тигра был образован 16 мая 2024 года: соглашение о его создании было подписано в Пекине в присутствии Президента России Владимира Путина и Председателя КНР Си Цзиньпина. Подробнее — https://leopard-land.ru/about/news/1682 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8390</t>
+  </si>
+  <si>
+    <t>Мы по ночам подглядываем за животными, а вы чем занимаетесь? 🐻 Гималайский медведь бродит по «Земле леопарда» и неспешно изучает метки на деревьях. Интересна здесь модельная походка от бедра у Потапа. Все дело в том, что он весьма упитан и ставит лапы чуть внутрь, чтобы лучше держать равновесие. Кажется, этот медведь по биоритму — настоящая «сова». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.05.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8388</t>
+  </si>
+  <si>
+    <t>Шанс встретить леопарда крайне низок, но никогда не равен нулю! 🥹 🐆 Дальневосточного леопарда запечатлели гости нацпарка «Земля леопарда» во время туристического маршрута «По следам больших кошек» под руководством сотрудника Антона Ганзевича. На кадрах молодой леопард под номером Leo 347M с безопасного расстояния внимательно наблюдает за туристами. Сейчас Leo 347M около двух лет. Несмотря на своё природное любопытство, леопард вёл себя миролюбиво, демонстрируя спокойствие и уверенность на своей земле — «Земле леопарда». Встреча с леопардом на территории нацпарка — редкое, но естественное явление, которое доступно туристам. Лес, по которому передвигался пятнистый — его типичное местообитание, здесь обеспечена надёжная охрана от браконьерства и других угроз. Это самый мирный подвид леопарда: не зафиксировано ни одного случая нападения этого животного на человека. Подробнее — https://leopard-land.ru/about/news/1680 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.05.26 23:09</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8386</t>
+  </si>
+  <si>
+    <t>Креветка, которая меняет пол в течение жизни 🦐 В акватории Дальневосточного морского заповедника (под управлением «Земли леопарда») обитает креветка, которая в первый год жизни развивается как самец, а затем — как самка. Хитиновый покров молодых особей травяной креветки изумрудного цвета с «узором» из продольных поперечных полос. Такой окрас помогает скрываться среди водорослей. Живут травяные креветки в среднем 4 года, а вырастают до 18 см. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.05.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8382</t>
+  </si>
+  <si>
+    <t>Нишевая фотосессия амурских тигров, вы готовы к этому? 🐯 Одна из фотоловушек нацпарка засняла сразу двух полосатых моделей. Амурские тигры по образу жизни — одиночки, но есть исключения: мать с котятами или «свидание». По этим кадрам трудно судить, кто перед нами. Возможно, это подросшие котята на пороге расселения. Но одно можно сказать точно: пока полосатые вместе, получаются шикарные фотографии. Ждём вашей оценки модельных способностей тигров. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.05.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8381</t>
+  </si>
+  <si>
+    <t>Сокровище в мире изучения дальневосточного леопарда, которым мы делимся с вами 🐯 Видеосъёмка ведётся в логове самки дальневосточного леопарда, где пятнистые котята ожидают маму. Они ещё совсем юны, чтобы самостоятельно покидать укрытие и охотиться. Но выглядывать из него и подсматривать одним глазком на «Землю леопарда» можно (да и любопытство не позволяет оставаться на месте). Самки дальневосточного леопарда — очень заботливые матери. На протяжении первых 1,5 лет жизни детёнышей они сопровождают и оберегают котят, подыскивают им убежища, приносят добычу, обучают охоте и выводят на «прогулки». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.05.26 00:14</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8377</t>
+  </si>
+  <si>
+    <t>Новая флора украсит «Кравцовские водопады»: более 300 саженцев растений обрели дом на экотропе 🌸 Кравцовские водопады — одна из самых популярных природных достопримечательностей Приморья, которая сильно пострадала из-за нерегулируемого туризма в прошлом. Всё изменило создание здесь в 2022 году экотропы, которая позволяет посещать водопады и не вредить природным комплексам. В то же время, хотя деревянный настил запустил процесс самовосстановления природы, некоторые участки нуждаются в помощи со стороны человека. В рамках проекта, поддержанного Фондом защитников природы, уже проведена комплексная оценка состояния экосистемы и начат процесс восстановления ландшафтов. Высадка новой очереди саженцев стала следующим этапом реабилитации ландшафтов. Компания «новосёлов» состоит из представителей более пятнадцати видов растений. Это и деревья, такие как пихта цельнолистная, и различные кустарники — рододендрон остроконечный, бересклет Маака, сирень амурская, боярышник перистонадрезанный. Многие высаженные растения являются эндемиками Приморского края. При этом особое внимание уделено видам местной флоры, которые красиво «зимуют» за счёт ярких плодов, как барбарис амурский, калина Саржента и бересклеты. Подробнее — https://leopard-land.ru/about/news/1679 Экотропа открыта ежедневно с 9:00 до 18:00. Приезжайте и наслаждайтесь искусством природы ❤️ 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8373</t>
+  </si>
+  <si>
+    <t>Пятнистое очарование — красавица Leo 209F 🐆 За жизнью красавицы мы наблюдаем с самого детства, её мать — самка леопарда по имени Грация (Leo 23F). Ещё в детстве у Leo 209F проявилась особенная черта характера: она упряма, и если что-то решила сделать, то идёт до конца. Будучи котёнком, она унюхала что-то на земле. Пятнистая мама уже успела отойти на приличное расстояние, а юная красавица всё изучала запах. Наконец, когда всё было выяснено, а точки расставлены над «и», Leo 209F всё-таки присоединилась к семье. У Leo 209F ещё нет Хранителя, а значит, ей некому дать имя. Но всё может измениться. Кто знает, возможно, именно вы станете «крёстным» уникальной и редкой большой кошки мира. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.05.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8372</t>
+  </si>
+  <si>
+    <t>Рыба, которая никогда не останавливается 🐟 Рыба-луна — экзотический гость вод Дальневосточного морского заповедника (под управлением «Земли леопарда»), хотя обитает она во всех морях тропического и умеренного поясов. Не имея воздушного мешка, присущего практически всем «морским», этой рыбе приходится быть в постоянном движении. Ведь стоит ей остановиться — уйдёт на дно или будет вынесена на берег. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.05.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8365</t>
+  </si>
+  <si>
+    <t>В этот солнечный день не обойтись без улыбки 😁 Самец дальневосточного леопарда «улыбнулся» не просто так, а чтобы прочесть запаховую метку — своеобразное «сообщение» от другого животного. Так он обнажил особый орган обоняния. Такое поведение называется флемен. Стоит отметить, какое живописное место на «Земле леопарда» выбрали животные, чтобы пообщаться. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.05.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8364</t>
+  </si>
+  <si>
+    <t>Сегодня, 12 мая, День экологического образования 👩‍🏫 Забота о планете начинается со знаний. Для «Земли леопарда» экологическое просвещение является одной из ключевых задач на пути к сохранению природы южного Приморья, в том числе редчайшей кошки — дальневосточного леопарда. Каждое занятие — это кирпичик в будущее, где природа и человек существуют в гармонии. 🐆 Напомним, что в этом году дирекция заповедников запустила экопросветительский проект «12 символов Земли леопарда». В этом месяце его главный герой — дальневосточный леопард. Вы можете стать частью акции и рассказать о редкой кошке. Подробнее — https://leopard-land.ru/about/news/1618 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.05.26 00:07</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8363</t>
+  </si>
+  <si>
+    <t>Кит поприветствовал инспекторов в Дальневосточном морском заповеднике 🐋 Северный малый полосатик, или кит Минке, несколько раз показывался из воды, «заявив» сотрудникам отдела охраны о своём присутствии, однако удалось снять лишь его второе появление. Это весьма быстрое и непредсказуемое животное: занырнув в одном месте, он может вынырнуть совсем в другой стороне, что усложнило его видеофиксацию. Появление кита Минке в Дальневосточном морском заповеднике связано с подходом в акваторию стайных рыб, которыми он питается. Такой рацион, состоящий из корюшки, сельди и других стайных рыб, является особенностью малого полосатика, поскольку другие полосатики – синий кит, сейвал, финвал, кит Брайда – несмотря на более крупные размеры, питаются зоопланктоном. Дальневосточный морской заповедник образован в Приморском крае в 1978 году. С 2021 года заповедник находится под управлением дирекции заповедников «Земля леопарда». Подробнее — https://leopard-land.ru/about/news/1678 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8362</t>
+  </si>
+  <si>
+    <t>🐾 Это — Приморский край. Здесь — материнская популяция одного из самых редких животных планеты. Пятнистый котёнок — один из них. Дальневосточный леопард. В дикой природе таких малышей мать прячет в укромных логовах и почти два года водит за собой — учит охоте, выживанию. Удивительная деталь: рисунок розеток на его шкуре уникален и не повторяется больше ни у одного зверя на свете. Он такой один, такого не было никогда раньше, и больше никогда не появится. Сегодня в России их около 120. А в начале 2000-х в мире оставалось всего около 35 — подвид стоял на самом краю. То, что этот малыш сейчас сидит на сопке и спокойно смотрит вперёд — результат большой и почти невидимой работы. Борьба с пожарами и браконьерством, восстановление лесов — всё это удерживает подвид по эту сторону черты. Если этот взгляд вас зацепил — вы можете стать частью истории, где редчайшая кошка возвращается домой. 🔗https://leopard-land.ru/support/donate — помочь «Земле леопарда» сохранить природу. Для животных. Для всех нас. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.05.26 00:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8359</t>
+  </si>
+  <si>
+    <t>Продолжаем любоваться самым южным островом России 😍 Сотрудник «Земли леопарда» Александр Ратников поделился фотографиями расцветающего острова Фуругельма в Дальневосточном морском заповеднике. Он был описан 10 мая 1854 года моряками фрегата «Паллада» и назван по фамилии И. В. Фуругельма, капитана транспорта «Князь Меньшиков». На Фуругельма находятся крупные колонии множества редких птиц. Благодаря эффективной охране здесь — нетронутая природа. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.05.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8354</t>
+  </si>
+  <si>
+    <t>Хлопай ушами и взлетай 🦌 Олень решил превратить свои уши в некую пародию на дельтаплан. Не смеем ему в этом возразить, хоть и взлететь у копытного энтузиаста вряд ли получится. А если серьезно, то олень просто прислушивается к звукам леса. Уши у «пятнистых» играют большую роль в коммуникации, с их помощью они улавливают свист сородичей, предупреждающий об опасности. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.05.26 00:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8350</t>
+  </si>
+  <si>
+    <t>Собираем рюкзак в поход вместе с «Землёй леопарда» 🏕️ Настала весна, а значит — и время для пеших прогулок и путешествий вглубь леса. Самое время собрать подходящий набор для поездки на природу или морское побережье. В этом нам помогут оригинальные сувениры от «Земли леопарда»! В нашей сувенирной лавке вас ждут: термобутылка для воды, влагостойкий чехол для защиты телефона от попадания влаги, а также рюкзак и шоппер с изображением редких больших кошек, куда можно сложить все туристические принадлежности. Каждый сувенир от «Земли леопарда» — напоминание о важности сохранения и защиты неповторимой природы юга Приморья. 🔜 Скорее отправляйтесь навстречу весне и не забудьте приобрести всё самое нужное на нашем сайте — https://leopard-land.ru/souvenirs 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.05.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8345</t>
+  </si>
+  <si>
+    <t>В этот особенный день делимся архивными кадрами заповедника «Кедровая падь», который в этом году отмечает своё 110-летие Даже в годы Великой Отечественной войны все заповедники России, и в том числе заповедник «Кедровая падь», продолжали функционировать, несмотря на крайне тяжёлые условия, ослабление охраны и кадровый голод. Все понимали важность защиты природы даже в самые сложные периоды истории. В штате осталось всего 3 егеря на весь заповедник. Несмотря на нехватку людей, егеря продолжали вести борьбу с браконьерством и охраняли территорию от пожаров. Когда охрана была ослаблена, в заповедник стали массово проникать браконьеры. Особенно много было людей в выходные дни, тогда олени бежали из заповедника, и человеку опасно было проходить. Однако егеря продолжали стоять на страже заповедного мира, даже ценой своей жизни. Егерь А. Еримишин, славившийся своей неподкупностью, трагически погиб при исполнении служебных обязанностей в 1944 году. Он был зверски убит топором сзади и затем сожжён в печи браконьером. Убийца понёс заслуженную кару. Ныне имя Еремишина носит один из горных ключей в истоках реки Кедровая — ключ Еремишина. С началом войны обширные коллекции и научное оборудование были вывезены, многие научные сотрудники ушли на фронт. Однако бесценный материал по учёту диких животных сохранился благодаря егерю Г. И. Гаврилову, который к 1949 году работал в заповеднике уже 14 лет и вёл подробные дневники наблюдений. Заповедник, основанный в 1916 году, смог пережить войну как целостный природный комплекс. Часть фотографий взята из альбома Татьяны Александровны Шишловой — дочери директора заповедника «Кедровая падь» А. Г. Панкратьева, занимавшего этот пост с 1958 по 1963 год. Именно она — тот самый ребёнок на фотографии возле таблички «Кедровая падь». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8340</t>
+  </si>
+  <si>
+    <t>🏞️ Экологическая тропа «Кравцовские водопады» ждет вас! Когда в гости? Тропа проведёт вас по знаменитому на всё Приморье каскаду природных водопадов и познакомит с окружающей природой. Деревянный настил позволит прогуляться к четырём водопадам — у каждого из них своё название и своя история. Это и многое другое вы узнаете в информационных стендах, которые встретите во время прогулки. А в начале маршрута оборудована пикниковая зона с беседками и мангалами. Можно начать либо закончить лесное путешествие пиром на свежем воздухе! Чем не идеальный выходной на природе? 📍Тропа расположена напротив села Кравцовка (есть указатель) и доступна для самостоятельного посещения. Билеты приобретаются в кассе у входа с 09:00 до 18:00. 🌸 Ждём вас в гости! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.05.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8339</t>
+  </si>
+  <si>
+    <t>❕Самое страшное, что вы можете сделать для дикого животного — пожалеть его по-человечески. Иногда нам сообщают о «спасенышах»: оленятах, птенцах, лисятах, бельчатах и многих других. Люди уверены: раз детёныш один — он «потерялся» или «мать бросила». В 99% случаев это не так. И добрые намерения могут закончиться печально. Почему НЕЛЬЗЯ забирать лесных детей из их дома: Мать рядом, даже если вы её не видите. Большинство млекопитающих специально оставляют детёнышей в укромном месте на весь день, чтобы не привлекать хищников запахом. Пока вы стоите рядом, мать за детёнышем не придёт. Однако если вы уйдёте, она заберёт малыша. О «выпавших» птенцах — они же слётки. У многих птиц «дети» покидают гнездо, ещё не умея хорошо летать. Они прыгают по земле и низким веткам, а родители докармливают их и защищают. Это нормальный этап развития. Родители рядом и продолжают заботиться. Человек своим присутствием просто пугает их. Вернуть птенца в гнездо часто бесполезно: слёток, посаженный обратно в гнездо, скорее всего, снова выпрыгнет — это инстинкт. Пройдите мимо. Родители справятся лучше любого человека. Ваша помощь может оказаться не спасением, а похищением. Природа знает лучше. Доверьтесь ей, а не «спасайте» того, кто не просил помощи. ❕Помните, что изъятие диких животных из среды обитания в России без специального разрешения (лицензии) является незаконным и влечёт как административную (КоАП РФ), так и уголовную (УК РФ) ответственность. Номер для консультации при безвыходной ситуации с нахождением детёныша дикого животного: +7 (915) 071-04-10 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.05.26 23:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8336</t>
+  </si>
+  <si>
+    <t>Не самый приятный утренний сюрприз для леопарда — дождь ☔️ Мокро и сыро, но какими-то очень важными кошачьими делами заниматься надо, раз красавец перед фотоловушкой, а не «дома». Дальневосточные леопарды не очень любят воду и всё, что с ней связано. Во время дождя или снега они предпочитают оставаться в укрытии. 🐆 Здесь «Земля леопарда»</t>
+  </si>
+  <si>
+    <t>07.05.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8335</t>
+  </si>
+  <si>
+    <t>Дальневосточный морской заповедник — это не только охраняемая акватория, но и охранная зона вдоль побережья залива Петра Великого 🌊 Среди ветвей кустарника притаился красноспинный полоз — весьма распространённый в южном Приморье вид живородящих змей. Он не ядовит и совершенно безобиден, хотя окрасом и напоминает щитомордника. Дальневосточный морской заповедник находится под управлением «Земли леопарда». 🐆 Здесь «Земля леопарда»</t>
+  </si>
+  <si>
+    <t>07.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8332</t>
+  </si>
+  <si>
+    <t>Доводим до сведения: у кабана на «Земле леопарда» всё хорошо 🐗 Осень, зима, весна или лето для кабана — не важно. Вот что действительно важно, так это еда. На кадрах копытное ищет что-нибудь вкусное. Основу питания кабанов составляют корма растительного происхождения: орехи, травянистая растительность, корни и, как вы поняли, жёлуди. Рацион ребят также включает различных мелких животных: лягушек, мышевидных грызунов. 🐆 Здесь «Земля леопарда»</t>
+  </si>
+  <si>
+    <t>07.05.26 00:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8331</t>
+  </si>
+  <si>
+    <t>Дальневосточный леопард замечен на дороге в Китае 🐆 Съёмка была сделана на автодороге в провинции Цзилинь. Животное вело себя осторожно: заметив присутствие людей, немедленно попыталось скрыться. Учёные «Земли леопарда» проанализировали видеозапись и, сопоставив уникальный рисунок пятен на шкуре хищника с российскими базами данных фотомониторинга, установили: этот леопард в России прежде не фиксировался. Высока вероятность, что зверь постоянно обитает на территории КНР. Случай наглядно демонстрирует, что популяция дальневосточного леопарда продолжает расселяться. В начале этого века в мире насчитывалось всего около 35 диких особей этого хищника. Создание в 2012 году в Приморском крае нацпарка «Земля леопарда» позволило взять популяцию под надёжную охрану: численность выросла более чем в три раза, и леопарды начали возвращаться в места, где их не видели десятилетиями, в том числе в соседние провинции Цзилинь и Хэйлунцзян. Сегодня в России более 120 дальневосточных леопардов. На фоне этих успехов в 2017 году в Китае был создан Северо-Восточный национальный парк тигра и леопарда. Сегодня российская и китайская стороны ведут совместную работу в рамках первого в мире трансграничного резервата для дальневосточного леопарда и амурского тигра — «Земля больших кошек», созданного в 2024 году по соглашению между правительствами России и Китая. Подробнее — https://leopard-land.ru/about/news/1677 🐆 Здесь «Земля леопарда»</t>
+  </si>
+  <si>
+    <t>06.05.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8330</t>
+  </si>
+  <si>
+    <t>Танец живота отменяется, на горизонте — танец хвоста! 🐯 Кадры от наших коллег из Северо-восточного национального парка тигра и леопарда в Китае. Конечно, на кадрах не танец, чтобы удивить другого леопарда, а момент маркировочного поведения. Пятнистый красавец делает поскрёб, а в кадр попадают лишь задорные движения хвоста. Напомним, Северо-восточный нацпарк тигра и леопарда объединён с «Землёй леопарда» в трансграничный резерват «Земля больших кошек». Животных в России спасли от исчезновения, со временем они стали возвращаться и в соседний Китай. В 2025 году проект «Земли леопарда» по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда стал победителем первого конкурса грантов Президентского фонда природы. 🐆 Здесь «Земля леопарда»</t>
+  </si>
+  <si>
+    <t>06.05.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8329</t>
+  </si>
+  <si>
+    <t>Весна на самом южном острове России 🌸 Всё расцветает на заповедных территориях «Земли леопарда», в том числе и в Дальневосточном морском заповеднике — на острове Фуругельма! Недалеко от острова находятся камни Михельсона — пристанище для ларг. Эти морские млекопитающие являются индикаторами здоровья морской экосистемы и привлекают внимание биологов, изучающих морскую жизнь. Иногда они подплывают к берегу и с интересом наблюдают за работой государственных инспекторов. 🐆 Здесь «Земля леопарда»</t>
+  </si>
+  <si>
+    <t>06.05.26 00:11</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8328</t>
+  </si>
+  <si>
+    <t>Слева у нас водоём, а здесь вот камера стоит, не обращай внимания, тут люди опять что-то снимают. Пойдём дальше 🦌 Есть ощущение, что один пятнистый олень проводит экскурсию второму, рассказывая о достопримечательностях «Земли леопарда». Зачем же наблюдать за лесными обитателями? Так учёные узнают об их повадках, поведении и многом другом, не тревожа покой животных. На «Земле леопарда» около 450 фотоловушек — это самая большая сеть фотомониторинга в России. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.05.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8327</t>
+  </si>
+  <si>
+    <t>О том, как прошёл самый леопардовый фестиваль России, в нашем ролике 👆 👀 И всё это — глазами главного героя праздника — дальневосточного леопарда. Благодарим всех участников фестиваля! Вы, ваша энергия и эмоции помогли сделать этот праздник незабываемым. 🟡Уже в октябре этого года «Земля леопарда» планирует провести подобный фестиваль в селе Барабаш, у границ национального парка. Будем рады встретиться с вами вновь! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.05.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8324</t>
+  </si>
+  <si>
+    <t>Дальневосточный леопард стал героем занятий «Земли леопарда» в мае 🐆🐆 В рамках проекта «12 символов Земли леопарда» в начале каждого месяца на сайте leopard-land.ru появляются материалы, посвящённые по очереди каждому из 12 представителей дикой природы южного Приморья. Героем занятий «Земли леопарда» в мае стал дальневосточный леопард – главный символ уникальной природы южного Приморья. Последний месяц весны посвящён большой кошке не просто так: именно в мае во всём мире празднуют Всемирный день леопарда. В честь этого события в начале месяца прошёл фестиваль «День леопарда» и состоялось открытие выставки «Пятнистые и полосатые» в Приморском краевом центре народной культуры. К акции могут присоединиться все учебные заведения самостоятельно: специалисты «Земли леопарда» разработали полный текст уроков с презентацией и видеороликами. Пять из 12 этапов представлены на сайте leopard-land.ru в разделе «Акции» (https://leopard-land.ru/about/shares/1618). Информацию о проведённых занятиях следует направить организаторам для отчётности. В апреле занятия были посвящены краснокнижной малой колпице, которая гнездится в России только на самом южном острове России — Фуругельма в Дальневосточном морском заповеднике. Дидактические материалы к занятию о дальневосточном леопарде — https://leopard-land.ru/about/news/1676 Подробнее — https://leopard-land.ru/about/news/1676 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.05.26 23:44</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8323</t>
+  </si>
+  <si>
+    <t>🐆 Уже 13 июня пройдёт шестой трейловый полумарафон LeoRun — совместный проект бегового клуба RunDnsRun и дирекции заповедников «Земля леопарда». Друзья бегового клуба RunDnsRun— парк «Белый лев», кофе-магазины и кофейни «Кафема» — проводят розыгрыш, благодаря которому вы можете стать участником уникального трейлового полумарафона LeoRun и не только! ▶️Переходите и участвуйте в розыгрыше призов — https://t.me/kafema_coffee/4987 Итоги — 11 мая в 12:00 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.05.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8321</t>
+  </si>
+  <si>
+    <t>Когда одного кадра критически недостаточно 🦌 Пятнистый олень спокойно занимался своими «пятнистыми» делами пока на горизонте не замаячил объектив фотоловушки. Тут важные дела сразу же отошли на второй план, а на первый — вышла идеальная поза для кадра. Хотя, кажется, модельная пауза слегка затянулась. Вполне вероятно, что «модель» застыла на месте и прислушивается. Слух у оленей отменный, а их уши – настоящие эхолокаторы, с помощью которых можно уловить малейший звук на большом расстоянии. Ну, ничего, совсем скоро олень продолжит свой путь, нужно только ещё немного постоять и сделать несколько фото. Еще чуть-чуть… И ещё… 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8320</t>
+  </si>
+  <si>
+    <t>Интересный факт: данный смайлик — 😡 — был создан по образу осьминога на фото (конечно, это шутка) Этот осьминог Дофлейна явно не боится выделяться. По крайней мере, сейчас он сохраняет свой обычный цвет. Эти животные могут менять свой окрас в зависимости от окружения и маскироваться, как хамелеоны. Но это точно не про яркого парня на фото. Красавец был запечатлён в Дальневосточном морском заповеднике (под управлением «Земли леопарда»). 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.05.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8318</t>
+  </si>
+  <si>
+    <t>Травка зеленеет, солнышко блестит, вот и леопард гулять спешит 🐯 Когда такая замечательная погода, просто невозможно оставаться дома. Даже лео вышел насладиться зеленеющим лесом, умиротворенно прикрыв глаза. Но на прогулке наш пятнистый «гуляка», скорее всего, не просто так. Леопарды — территориальные животные, которые метят границы своего ареала. Для обозначения территории могут использоваться запаховые, визуальные и вокальные знаки. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.05.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8308</t>
+  </si>
+  <si>
+    <t>Самый «пятнистый» фестиваль России — День леопарда — состоялся во Владивостоке 🐆 Леопардовый праздник развернулся на площади Адмирала Фокина в полдень. Праздник открыла Леопардовая зарядка от партнёра фестиваля — бегового клуба RunDNSRun. Участники в одежде с пятнистым принтом дали старт празднику весело и с пользой для здоровья. Каждый «леопард» получил сувенир от организаторов и партнёров. Также среди участников зарядки прошла лотерея по номерам: десять участников получили подарки от Банка «ВТБ», «Земли леопарда» и сети кафе «ЕДА И ТОЧКА.», а двое счастливчиков — слот на участие в трейловом полумарафоне LeoRun 2026. Концертная программа на главной сцене стала украшением праздника. Перед зрителями выступили творческие коллективы Приморья. Яркой изюминкой концерта стало вокально-танцевальное выступление китайских артистов из Музея тигра и леопарда г. Хуньчунь (КНР). Особое внимание гостей праздника привлёк творческий конкурс на лучших «ЛеодЕвицу», «ЛеомОлодца» в детской и взрослой категориях. Кроме того, в этом году на «Дне леопарда» впервые была введена номинация на лучшую «ЛеоСемью». Все конкурсанты получили памятные сувениры от «Земли леопарда» и Банка «ВТБ», а победители — ценные подарки от спонсоров: ресторана итальянской кухни CRUST и компании «Владхлеб». Победители детских номинаций конкурса получили уникальные призы — «ЛеодЕвицу» и «ЛеомОлодца», созданных руками мастера по созданию кукол Анны Мазур, а также подарки от Дома Приморского меда. В течение всего фестиваля работали тематические площадки. Так, на площадке сообщества мастеров «ПряниК и Море» прошла акция по созданию большой пряничной мозаики в виде головы леопарда. Также свои художественные способности гости фестиваля ярко проявили на мастер-классе по созданию портретов «Леопардов дружбы» — редких кошек, обитающих на территории «Земли больших кошек». Кроме того, в ходе праздника его гости смогли проявить свои знания о дальневосточных леопардах, участвуя в викторине и настольных играх, а фотозоны с леопардовой тематикой собирали очереди желающих запечатлеть момент. Генеральный партнёр «Дня леопарда» — Банк «ВТБ». Партнёры фестиваля: Беговой клуб RunDNSRun, Группа компаний «Славда», курьерская компания «Курьер Сервис Экспресс», сообщество мастеров «ПряниК и Море», компания «Владхлеб», ресторан итальянской кухни CRUST, Дом Приморского мёда, Приморский краевой центр народной культуры, VL Афиша, сеть кафе «ЕДА И ТОЧКА.». При поддержке администрации города Владивостока.</t>
+  </si>
+  <si>
+    <t>02.05.26 22:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8307</t>
+  </si>
+  <si>
+    <t>Китайские артисты выступят на фестивале «День леопарда» уже сегодня! 🇨🇳 Культурный обмен — часть большой работы по развитию трансграничного резервата «Земля больших кошек», который объединяет приграничные охраняемые территории России и Китая для сохранения дальневосточного леопарда и амурского тигра. Увидеть и услышать яркие номера артистов из КНР на фестивале можно будет после 14:30. Помимо этого, гостей фестиваля будут радовать разнообразные инструментальные и вокальные номера участников: от выступления ансамбля бразильских барабанов до представлений танцевальных студий и кавер-групп. Начало фестиваля в 12:00 Место: площадь на Адмирала Фокина Ждём вас! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.05.26 22:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8306</t>
+  </si>
+  <si>
+    <t>🐆🐆 С Международным днём леопарда! В мире существует более восьми подвидов пятнистой кошки, но только здесь, в Приморском крае, обитает один из самых малочисленных из них — дальневосточный леопард. Этот «суровый» подвид, обитающий севернее всех своих сородичей, — живая нить, которую человечество едва не оборвало. В начале века дальневосточный леопард был на грани исчезновения: браконьерство могло навсегда прервать существование уникального животного. Но благодаря самоотверженному труду учёных, экологов и всех, кому неравнодушна судьба самой мирной большой кошки, популяция выросла до более чем 120 особей и продолжает расти! В этот день мы желаем дальневосточному леопарду, чтобы пятнистые котята всё чаще попадали в объективы фотоловушек, тайга щедро кормила, а тишину нарушал только мирный шелест ветра. Пусть каждый след ведёт только в сытое и безопасное будущее. А если вы хотите отпраздновать вместе с нами, то приглашаем на фестиваль «День леопарда», который пройдёт уже сегодня в 12:00 на площади Адмирала Фокина. Вас ждут — концерт конкурсы, мастер-классы и многое другое. Надевайте как можно больше одежды с леопардовым принтом и присоединяйтесь! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.05.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8305</t>
+  </si>
+  <si>
+    <t>«День леопарда» уже завтра! Готовьте свои леопардовые наряды на наш пятнистый карнавал 🐆 Вас ждут активности: зарядка, мастер-классы, викторина, познавательные площадки, концертная программа и многое другое. Не забудьте, что самых ярких леопардов будут ждать призы конкурса на лучших «ЛеодЕвицу», «ЛеомОлодца», и впервые мы наградим самую пятнистую «ЛеоСемью»! У вас будет возможность получить памятные подарки от «Земли леопарда», а также от генерального партнёра фестиваля — Банка ВТБ, и партнёров: бегового клуба RunDNSRun, группы компаний «Славда», компании «Владхлеб», ресторана итальянской кухни CRUST, Дома Приморского мёда, сети кафе «ЕДА И ТОЧКА.». Увидимся завтра на площади Адмирала Фокина. Начало в 12:00. Полная программа фестиваля — https://t.me/amurleo_land/8295 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.05.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8304</t>
+  </si>
+  <si>
+    <t>Геометрически безупречен 🤩 Пятиугольный волосатый краб не зря носит название из учебников геометрии. Всё дело (и тело) в углах. Его карапакс, то есть верхний щиток панциря, имеет расширенные стороны. Они образуют пятый угол, отличая вид на фото от его близкого родственника — четырёхугольного волосатого краба. Пятиугольный волосатый краб — обычный вид для Дальневосточного морского заповедника (заповедник находится под управлением «Земли леопарда»). 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.05.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8303</t>
+  </si>
+  <si>
+    <t>«День леопарда» уже в это воскресенье, 3 мая. Вас ждёт много подарков и даже кое-что очень вкусное! 🌹 Партнёр фестиваля — сеть кафе «ЕДА И ТОЧКА.» — приготовила специальное предложение в Международный день леопарда. Только 3 мая на двух ближайших точках к фестивалю вас ждёт леопардовый спешл-напиток! 🐆 ЛЕО Холодное сливочное какао с ярким абрикосовым вкусом, украшенное сырной пеной с леопардовыми пятнами из сахарной пудры — специально ко «Дню леопарда». Точки, на которых возможно попробовать леопардовый спешл-напиток: 📍Фокина 📍Семёновская Помимо этого, вас ждёт много подарков и сувениров от генерального партнёра фестиваля — Банка ВТБ, а также от партнёров: бегового клуба RunDNSRun, группы компаний «Славда», компании «Владхлеб», ресторана итальянской кухни CRUST, Дома Приморского мёда. Ждём вас 3 мая в 12:00 на площади Адмирала Фокина! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.04.26 22:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8302</t>
+  </si>
+  <si>
+    <t>Мир, Мур, Май! 🐯🌿 От всей души поздравляем вас с этим светлым Днём Весны и Труда! Пусть он наполнит ваши сердца радостью, вдохновением и гармонией с прекрасным миром вокруг нас. Сейчас время, когда природа, пробуждаясь ото сна, щедро делится с нами своим буйством красок. Каждый день мы работаем над тем, чтобы сохранить всё то уникальное, что даёт нам природа, в том числе редкую кошку — дальневосточного леопарда и его дом — уникальные леса южного Приморья. Пусть труд, направленный на сохранение природы, приносит плоды, а краснокнижные животные продолжают радовать нас своим присутствием! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.04.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8301</t>
+  </si>
+  <si>
+    <t>Никаких сереньких волчков, только товарищ-олень, который тоже, кажется, не прочь схватить за бочок 🦌 Старожилы заповедного леса не спят и бдят даже по ночам, параллельно пугая всех пронзительным взглядом. Ну, а что? Надо держать всех обитателей «Земли леопарда» в тонусе, чтобы не расслаблялись. А продолжать следить за животными (и иногда пугать вас) нам помогает самая большая сеть фотомониторинга в России. В национальном парке таких скрытых камер установлено около 450. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.04.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8300</t>
+  </si>
+  <si>
+    <t>Чтобы быть такими же бодрыми и активными, как леопард, скорей регистрируйтесь на «Леопардовую зарядку»! Фестиваль «День леопарда» 3 мая откроет спортивная разминка от бегового клуба RunDnsRun. Обязательное условие участия — одежда или аксессуары с леопардовым принтом. 🟡11:30 — сбор участников и регистрация 🟡12:00 — старт Зарядку проведет мастер-тренер сети тренажерных залов World Class — Евсеенко Анастасия. Участников ждёт лотерея, в рамках которой они смогут выиграть призы от «Земли леопарда» и партнёров фестиваля, а также слоты на трейл LeoRun 2026. ⚡️ Сбор участников на площади Адмирала Фокина. 🔜 Регистрация на зарядку открыта на сайте rundnsrun.ru К зарядке готовы! Ждём вас 🌹 Программа фестиваля — https://t.me/amurleo_land/8295 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>30.04.26 00:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8299</t>
+  </si>
+  <si>
+    <t>Выставка «Пятнистые и полосатые» открылась в центре Владивостока 🐆🐆 📍 Экспозиция «Пятнистые и полосатые» украсила выставочный зал Приморского краевого центра народной культуры (ул. Пушкинская, 25). 🟢Выставка доступна ежедневно с 9:00 до 18:00, вход свободный. Исполненные в разных жанрах, все картины объединены одной темой больших кошек: на каждой из них изображён леопард или тигр. Всего на выставке представлено 28 работ. Открытие экспозиции приурочено к фестивалю «День леопарда», который состоится 3 мая во Владивостоке на площади Адмирала Фокина. Кроме того, именно дальневосточный леопард станет главным героем эколого-просветительского проекта «12 символов Земли леопарда». Все представленные работы можно приобрести. Часть вырученных средств будет направлена на природоохранные мероприятия. Организаторы — Международный союз художников-анималистов и дирекция заповедников «Земля леопарда». Выставка будет открыта до конца мая. Подробнее — https://leopard-land.ru/about/news/1674 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.04.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8296</t>
+  </si>
+  <si>
+    <t>А вот и жених нашёлся 🤭 Только недавно мы рассказывали о самке дальневосточного леопарда, грациозно прогулявшейся на фоне рододендрона, а уже через несколько дней на этом же месте отметился самец. Мы очень ждём продолжения этой романтичной истории и надеемся, она закончится появлением пятнистых «карапузов». На фотографии видно, что самец оставил своё «послание» — поскрёб с запаховой меткой. Так он заявил о себе. Осталось подождать, дойдёт ли послание до адресата 🌹 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>29.04.26 02:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8295</t>
+  </si>
+  <si>
+    <t>«День леопарда» в это воскресенье, 3 мая, в 12:00! Вход свободный 🌹 Место: площадь Адмирала Фокина 🔥 Программа фестиваля: 🟡12:00 — леопардовая разминка При организации бегового клуба RunDNSRun перед главной сценой фестиваля стартует спортивная разминка. Обязательное условие участия — одежда или аксессуары с леопардовым принтом. Также участников ждёт лотерея, в рамках которой они смогут выиграть призы от «Земли леопарда», партнёров фестиваля и слоты на трейл LeoRun 2026. ▫️11:30 — сбор участников и регистрация ▫️12:00 — старт зарядки 🔜 Регистрация на зарядку открыта на сайте rundnsrun.ru 🟡12:20 — начало концертной программы На сцене выступят музыкальные и творческие коллективы коллективы из Приморского края.   🟡14:00 — творческий конкурс на лучших ЛеодЕвицу, ЛеомОлодца и ЛеоСемью Гости фестиваля, пришедшие в ярких леопардовых костюмах, смогут принять участие в настоящем дефиле: показать свой наряд, совершив проходку по сцене либо исполнив творческий номер. Каждого участника ждут сувениры от «Земли леопарда», а обладатели двух самых ярких костюмов и выступлений получат призы от партнёров фестиваля. 🟡14:00 — викторина о дальневосточном леопарде Вас ждут сувениры от «Земли леопарда» и банка «ВТБ». 🟡 с 11:30 до 16:00 — работа тематических площадок На площади Адмирала Фокина, помимо концертной программы фестиваля и других активностей, вас ожидают тематические площадки. Ждём вас! 🐆</t>
+  </si>
+  <si>
+    <t>28.04.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8294</t>
+  </si>
+  <si>
+    <t>Это же сколько рук надо, чтобы с ним поздороваться… 🤔 Но руки ей, конечно, лучше не совать: на фото — медуза-крестовик. Она обычна для вод Приморского края, где встречается главным образом на мелководьях. Типичным местообитанием этого вида являются заросли морской травы. Обитает эта маленькая медуза и в Дальневосточном морском заповеднике (под управлением «Земли леопарда»). Стрекательные клетки медузы-крестовика для человека не несут смертельной опасности, однако контакт с ними весьма болезненный. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.04.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8286</t>
+  </si>
+  <si>
+    <t>Выставка детских рисунков из России «Леопарды дружбы» открылась в Китае 🐯   Более 20 рисунков школьников из Хасанского муниципального округа России украсили Музей тигра и леопарда в китайском городе Хуньчунь.   Авторами красочных изображений дальневосточных леопардов выступили школьники из экологических клубов «Лотос» (пгт Хасан) и «Знатоки Земли леопарда» (с. Барабаш). Объектами вдохновения для юных художников стали снимки леопардов, фиксирующихся фотоловушками попеременно на территории двух стран.   Новая информация о трансграничных особях была получена по результатам обмена данными фотомониторинга двух стран. Наблюдения учёных России и Китая позволили расширить биографии особей. Эколого-просветительским плодом этой работы стал международный проект «Леопарды дружбы». Также новые данные стали основой для занятий и художественных мастер-классов со школьниками двух стран.   Помимо ребят из Хасанского муниципального округа Приморья, участниками занятий о «Леопардах дружбы» стали школьники из китайской приграничной провинции Цзилинь. Вместе с открытием выставки рисунков в апреле также состоялся творческий конкурс среди китайских школьников. Свои рисунки трансграничных кошек создали более 300 детей. «Земля леопарда» выступила партнёром этого мероприятия.   Планируется, что работы победителей творческого конкурса в Китае в скором времени будут представлены в выставочном зале Центральной усадьбы национального парка «Земля леопарда» в с. Барабаш.   Организаторы выставки — «Земля леопарда» и Музей тигра и леопарда в г. Хуньчунь — центр экологического просвещения Северо-Восточного национального парка тигра и леопарда КНР. Проект был реализован в рамках работы трансграничного резервата «Земля больших кошек» при поддержке Президентского фонда природы, грант которого был получен «Землёй леопарда» в 2025 году. Подробнее — https://leopard-land.ru/about/news/1670 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>28.04.26 00:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8282</t>
+  </si>
+  <si>
+    <t>👑 «Игра престолов» в старейшем заповеднике Дальнего Востока В объектив фотоловушки известного фотографа Юрия Смитюка — в ходе совместного выезда с сотрудником отдела туризма нацпарка «Земля леопарда» Петром Сониным — попали кадры, которые заставили специалистов заговорить о возможной «смене власти» в заповеднике. Первым героем съёмки стал Leo 225M по имени Бархат — нынешний хозяин «Кедровой пади». Ему около девяти лет — почти преклонный возраст при средней продолжительности жизни леопардов в дикой природе в 12 лет. На видео большая кошка чихает, а затем вокализирует — рычит, заявляя с высокой горы о своих правах на территорию и добычу. Записать такое поведение удаётся крайне редко: подобных кадров за всё время наблюдений насчитывается лишь единицы. Однако ещё более редкой оказалась вторая находка. Другая фотоловушка зафиксировала на владениях Бархата молодого самца Leo 350M в возрасте трёх-четырёх лет (на фото). Зверь вёл себя уверенно и без спешки: изучал запаховые метки резидента, тёрся щекой о скалу, оставляя собственный след из запаховых желёз, — и даже устроил настоящее «селфи» прямо перед объективом фотоловушки. Его регулярное появление на чужой территории и уверенное «перекрывание» меток Бархата — поведение, характерное для самца, нацеленного на завоевание участка. Бархату сейчас около девяти лет. За последние 25 лет в «Кедровой пади» поочерёдно «царствовали» леопарды Гордый, Барабашевский, Лорд, Меамур и Тайфун — и каждый в своё время уступал территорию более молодому сопернику. Заповедник «Кедровая падь» на протяжении более ста лет является одной из главных площадок для наблюдения за дальневосточным леопардом. Учреждённый ещё в Российской империи, в 2026 году он отмечает 110-летие. Подробнее — https://leopard-land.ru/about/news/1670 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.04.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8279</t>
+  </si>
+  <si>
+    <t>Серия субботников прошла на территориях «Земли леопарда» Уборка валежника в старейшем заповеднике на Дальнем Востоке — «Кедровая падь» — проведена силами Приморского отделения Российского экологического общества. 15 волонтёров очистили территорию, прилегающую к лесной дороге и новой экологической тропе«Навстречу мечте», открытой в ноябре прошлого года, от валежника, принесённого наводнением. Субботник прошёл в рамках Всероссийской недели субботников «Мы за чистоту», которую проводит Федеральное агентство по делам молодёжи совместно с Всероссийским экологическим общественным движением «Экосистема». Также масштабный субботник состоялся в бухте Теляковского Дальневосточного морского заповедника, который находится под управлением «Земли леопарда». 180 волонтёров очистили побережье от 80 кубов, принесённого течением дрейфующего мусора, выброшенного волнами. Помимо уборки, партнёрами события — агентством по делам молодёжи, центром «Молодёжь Приморья» и Министерством ЖКХ Приморского края – был организован централизованный вывоз собранного мусора на полигон. Добровольцы не только внесли вклад в сохранение уникальных экосистем заповедников, но и помогли начать подготовку к летнему туристическому сезону на «Земле леопарда». Подробнее — https://leopard-land.ru/about/news/1669 Фото: центр «Молодёжь Приморья», ФГБУ «Земля леопарда» 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>27.04.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8278</t>
+  </si>
+  <si>
+    <t>Мама, смотри, я — эквилибрист! 🐻 Всю свою возможную грацию гималайский медведь вложил в этот секундный проход по бревну. На видео — лончак — медвежонок второго года жизни: для него это лишь вторая весна. Как и положено всем лесным и не только детям, он любит лазить по брёвнам. Сложно сказать, почему спустя целую секунду равновесия мишка поспешил убежать. Возможно, он поспешил за мамой, а может быть, услышал что-то интересное. Видео получено сотрудниками отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.04.26 23:49</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8277</t>
+  </si>
+  <si>
+    <t>Встали и уверенно пошли на работу 🐙 💼 В Дальневосточном морском заповеднике рабочий день для обитателей — это буквально каждый день. Осьминог Дофлейна на этой фотографии выглядит весьма решительным. Его можно понять: это самый большой осьминог в мире и одно из умнейших животных планеты. Пусть его оптимистичный настрой передастся нам всем! Дальневосточный морской заповедник находится под управлением «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8273</t>
+  </si>
+  <si>
+    <t>Посадка пяти тысяч саженцев кедра корейского прошла в национальном парке «Земля леопарда» 🌱 Необходимая часть работы «Земли леопарда» — лесовосстановление, которое возвращает местообитаниям дальневосточного леопарда их изначальные черты. Ведь в прошлом неконтролируемые рубки стали одной из причин сокращения численности краснокнижной кошки. Мероприятие прошло в районе экологического маршрута «Семивёрстка». Участие приняли 25 человек. Благодаря круглосуточной охране молодые деревья смогут окрепнуть и стать незаменимой частью эталонной экосистемы. Вид высаженных растений имеет здесь особое значение. Кедр корейский называют «хлебным деревом» уссурийской тайги за ту исключительную роль, которую он играет в формировании природной среды и как источник пищи для животных. В первую очередь — для крупных копытных, основы рациона дальневосточного леопарда и амурского тигра. Эта посадка стала первым событием проекта по массовому лесовосстановлению, который курируется совместно Всероссийским обществом охраны природы (ВООП) и Благотворительным фондом «Сохранение экологических систем Дальнего Востока и Сибири». Всего же в рамках данной инициативы планируется высадить миллион деревьев. При этом деятельность проекта направлена в первую очередь на земли ООПТ, и национальный парк «Земля леопарда» стал первой особо охраняемой территорией-участницей. #Мызачистоту Подробнее — https://leopard-land.ru/about/news/1668 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.04.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8270</t>
+  </si>
+  <si>
+    <t>Заберите частичку Кравцовских водопадов к себе домой 🍃 В нашем ассортименте можно найти не только «леопардовую» продукцию, но и сувениры, посвященные Кравцовским водопадам — удивительному памятнику природы. Лимитированная коллекция с принтом леопарда на фоне завораживающего каскада уже в нашей онлайн сувенирной лавке! Порадуйте красотой южного Приморья себя и своих близких. Покупая наши сувениры, вы также вносите вклад в дело сохранения уникальной природы Приморского края. 🔜 Оформить заказ на нашем сайте — https://leopard-land.ru/souvenirs 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>26.04.26 00:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8268</t>
+  </si>
+  <si>
+    <t>Таким глазкам можно всё простить 🥹 Даже если вдруг этот леопард громко скакал по лесу, то он полностью оправдан Вылитый Кот в сапогах, правда, без сапог и шляпы, но эти аксессуары совсем ни к чему в тайге. Любопытную дикую кошку привлёк необычный новый запах. Она подошла сбоку к фотоловушке и с любопытством на несколько секунд «зависла» перед камерой. В этот момент и были сделаны кадры самого большеглазого леопарда в национальном парке «Земля леопарда». На кадрах, кстати, самка Leo 21F по имени Сочи. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.04.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8267</t>
+  </si>
+  <si>
+    <t>Бегом за мамой! 🐯 Беззаботное, а главное безопасное детство — это именно то, что нужно малышам, в том числе и пятнистым. Котёнок всюду следует за мамой, и если она куда-нибудь отойдет, её нужно скорее догонять. Хвост трубой и вперёд. В начале XXI века численность дальневосточных леопардов составляла около 35 особей. Они находились на грани вымирания и могли навсегда исчезнуть. Благодаря созданию «Земли леопарда» — ежедневной охране и изучению — подвиду удалось помочь, теперь их более 120. Больше, чем было, но всё ещё крайне мало. Вы можете стать частью важной миссии и помочь делу сохранения этой редкой кошки, внеся свой вклад, чтобы топот маленьких леопардовых лапок не затихал никогда. Сделать пожертвование можно на сайте «Земли леопарда» — https://leopard-land.ru/support/donate 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>25.04.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8262</t>
+  </si>
+  <si>
+    <t>Известный афоризм гласит: «Красота в глазах смотрящего» 🧐 В нашем случае — «красота в глазах мимо проходящего, сначала не заметившего, а потом как заметившего, и затем смотрящего». Не заметить живописный вид для тигра проще простого, ведь у большой кошки много дел. Отдыхает от них полосатый житель леса в среднем от 8 часов, однако время на сон может увеличиваться в зависимости от интенсивности охоты. Надеемся, больше такую красоту тигр не позволит себе не заметить. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.04.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8258</t>
+  </si>
+  <si>
+    <t>Шикарный и забавный самец Leo 239M 🐯 Продолжаем знакомиться с «Леопардами дружбы», на этот раз это весьма харизматичный самец дальневосточного леопарда. Leo 239M — тот самый друг, который на все просьбы: — «Давай хоть раз нормально сфотографируешься». Отвечает: — «Давай!» И корчит рожицу. На фотографиях часто смотрит прямо в объектив. Это один из немногих леопардов с известной родословной: его мать — Leo 89F. Красавец обитает в первом в мире трансграничном резервате для дальневосточных леопардов и амурских тигров «Земля больших кошек», созданном по соглашению между Правительствами РФ и КНР. «Леопарды дружбы» — это международный проект, призванный познакомить общественность России и Китая с особыми леопардами. В России он реализуется в рамках проекта по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда, поддержанного Президентским фондом природы. Подробнее о проекте — https://leopard-land.ru/about/news/1634 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.04.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8257</t>
+  </si>
+  <si>
+    <t>Туристические объекты «Земли леопарда» обработаны от клещей 🕷️ Вместе с повышением температур на юге Приморья начался сезон активности иксодовых клещей, которые переносят опасный вирус клещевого энцефалита. Чтобы обезопасить посетителей «Земли леопарда», на туристических объектах в пределах сёл Барабаш и Кравцовка провели противоклещевую обработку. Противоклещевой препарат был распылён у экологической тропы «Кравцовские водопады» и автомобильной дороги в месте подъезда к туристическому объекту. От клещей обработаны также экологическая тропа «Тропой леопарда», территория визит-центра «Земли леопарда» и зоны отдыха в Центральной усадьбе в селе Барабаш. Важно, что обработанные участки не являются частью особо охраняемых природных территорий, поэтому флора и фауна заповедных мест не пострадала. Туристические объекты «Земли леопарда» открыты ежедневно с 9:00 до 18:00. Ждём вас в гости! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>24.04.26 00:40</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8256</t>
+  </si>
+  <si>
+    <t>Ларга присоединилась к антибраконьерскому рейду в Дальневосточном морском заповеднике 🦭 Видео с ластоногим путником удалось снять государственному инспектору Владиславу Дегтярёву. Любопытная пятнистая нерпа, проявляя инициативу, изредка приближалась к сотрудникам заповедника и «подглядывала» за ними. «Такое любопытство к неизвестным для животных объектам свойственно молодым нерпам. Совсем недавно у ларг завершился сезон размножения. Задача самок — прокормить своё потомство, а учиться плавать, добывать пищу и заботиться о себе подросшие тюлени должны сами», — рассказал Алексей Трухин, ведущий научный сотрудник ТОИ ДВО РАН. На кадрах — серка — перелинявший белёк, который родился в этом году, ему около 2-3 месяцев. После первой линьки (через 3-4 недели после рождения) юнцы становятся похожими на взрослых и полностью приспособлены для активного плавания. Место встречи оказалось не случайным. Ларга была замечена возле камней Елизарова — группы подводных и надводных камней (скал) в заливе Петра Великого, рядом с которыми часто можно увидеть ларг. Вместе с тем камни являются ориентиром границы между заповедником и его охранной зоной. Дальневосточный морской заповедник находится под управлением «Земли леопарда». Подробнее — https://leopard-land.ru/about/news/1666 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8255</t>
+  </si>
+  <si>
+    <t>Мистер Крабс, вы ли это? 🦀 Камчатский краб — возможно, не самый грациозный обитатель Дальневосточного морского заповедника. Но и мы не лебеди. Это один из крупнейших крабов Дальнего Востока. Сейчас самки камчатского краба перемещаются с больших глубин на мелководье для линьки и нереста. Здесь они встречаются с самцами, чтобы дать жизнь тысячам маленьких крабиков. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8254</t>
+  </si>
+  <si>
+    <t>«День леопарда» уже в следующее воскресенье — 3 мая в 12:00 😺 На площади Адмирала Фокина, помимо концертной программы фестиваля и других активностей, вас ожидают тематические площадки:   🟡 Площадка с фотоловушкой и играми Сотрудники «Земли леопарда» расскажут о методах изучения леопардов при помощи фотоловушек и предложат сыграть в несколько игр на знание природы Приморского края.   🟡 Мастер-класс по созданию пряничного леопарда Каждый участник фестиваля сможет поучаствовать в создании большого пряника в виде дальневосточного леопарда, раскрасив одно из его пятен.   🟡 Творческий мастер-класс от «Земли леопарда» На этой локации можно будет изготовить свою поделку с изображением леопарда.   🟡 Площадка отдела туризма «Земли леопарда» Вы сможете узнать об экотропах и экскурсиях на заповедной территории.   🟡 Фотозоны Запечатлейте себя в этот яркий день в сопровождении маскота фестиваля — леопарда, а также у тантамарески с изображением семьи дальневосточных леопардов. 🟡 Сувениры Соседи «Земли леопарда» из Хасанского округа продемонстрируют свои искусные умения на площадке сувениров, выполненных своими руками. Увидимся на «Дне леопарда»! 🐆 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 00:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8250</t>
+  </si>
+  <si>
+    <t>День начинается с лихого брейк-данса на листве 🐆 На самом деле леопард не просто демонстрирует нам своё мастерство танцевального искусства, но ещё и оставляет важное «послание» всему лесу. На ярких кадрах фотоловушки «Земли леопарда» леопард сначала оставил на земле поскрёб с мочевой меткой, а затем усилил собственный запах с помощью желёз тела. Такая метка может являться заявлением о хозяйских правах на территорию. Поэтому на кадрах не просто «танец», а «танец» с глубоким смыслом… 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8249</t>
+  </si>
+  <si>
+    <t>Полосатый «журналист» вынюхивает новости и ходит по лесу в поисках сенсации 🤣 Амурский тигр решил проверить лесную ленту новостей. Всё, что произошло за время его отсутствия, он узнаёт благодаря меточному дереву. Специальной «улыбкой» он обнажает орган обоняния и улавливает запахи других особей. Такое поведение имеет научное название — флемен. Видимо, тигр «прочитал новости», которые заставили его «улыбаться». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.04.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8248</t>
+  </si>
+  <si>
+    <t>Дарите женщинам цветы без повода 🌸 Весна, например, дарит Прекрасное всегда тянется к прекрасному, вот и грациозная самка дальневосточного леопарда прошла мимо цветущего рододендрона. Атмосфера располагает романтике, и, возможно, самка направляется на свидание, но это лишь наше предположение. Размножение леопардов может происходить в течение всего года. Обычно встреча пятнистой пары длится всего несколько дней, а после короткого романа влюблённые быстро теряют друг к другу интерес. Благодаря профессионализму сотрудников отдела науки «Земли леопарда», снимки, сделанные фотоловушками, нередко оказываются не только информативными для учёных, но и по-настоящему красивыми. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>22.04.26 00:43</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8247</t>
+  </si>
+  <si>
+    <t>❌ Нарушители заповедного режима задержаны на необитаемом острове Каждый апрель на островах Дальневосточного морского заповедника массово растёт черемша – привлекательная цель для браконьеров. В этот период отдел охраны «Земли леопарда» усиливает охрану на островах и береговой части заповедника. Однако находятся нарушители, которые надеются нажиться на заповедной природе. Во время очередного рейда по острову Стенина были найдены и задержаны восемь нарушителей: они срезали и заготавливали черемшу для дальнейшей перепродажи. Документов у злоумышленников не оказалось, поэтому госинспекторы доставили их в отделение Хасанского УМВД, а затем в миграционный отдел. Нарушителям режима грозит штраф, а нелегально пребывающим в стране «пиратам Японского моря» — депортация. Обычно на южных островах Приморья черемша созревает на несколько недель раньше, чем на материковой части. Именно в этом заключена коммерческая выгода, которая привлекает сюда собирателей. Дальневосточный морской заповедник находится под управлением «Земли леопарда». Подробнее — https://leopard-land.ru/about/news/1665 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8246</t>
+  </si>
+  <si>
+    <t>Когда понюхал ту самую кухонную тряпку мамы, которую она запрещает выкидывать и говорит, что её ещё можно постирать 🤢 Шутки шутками, а ситуация жизненная, как бы вы не отпирались. На кадрах мы видим, как красавец самец дальневосточного леопарда под номером Leo 289M занимается грумингом. Уход за шерстью — важная часть дня усатых обитателей «Земли леопарда». Леопарды, как и все кошки, вылизываются и чистят свою шерсть. Они используют свой грубый язык, чтобы удалить выпавшие волосы и грязь с меха. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.04.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8245</t>
+  </si>
+  <si>
+    <t>«День леопарда» уже совсем скоро, 3 мая, доставайте свои наряды, ведь мы будем выбирать самых пятнистых! 🐆 В этом году на фестивале традиционно состоится творческий конкурс на лучших ЛеодЕвицу, ЛеомОлодца и впервые — ЛеоСемью! Гости фестиваля, пришедшие в самых ярких костюмах леопарда, смогут показать свой наряд, совершив проходку по сцене либо исполнив творческий номер, и побороться за победу! Каждого из участников конкурса ждёт сувенир от «Земли леопарда», а обладатели самых ярких костюмов и выступлений в трёх номинациях получат призы от банка ВТБ и сертификаты от ресторана итальянской кухни CRUST. Также призы получат и 5 самых маленьких «котят леопарда»! 📅 Дата: 3 мая в 12:00 📍 Место: площадь на Адмирала Фокина Генеральный партнёр фестиваля — банк ВТБ. Партнёры фестиваля: Беговой клуб RunDNSRun, Группа компаний «Славда», Приморский краевой центр народной культуры, VL Афиша, сообщество мастеров «ПряниК и Море», ресторан итальянской кухни CRUST, сеть кафе «ЕДА И ТОЧКА.». При поддержке администрации города Владивостока. Мы уже готовы к самому пятнистому фестивалю России, а вы? 🐆 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>21.04.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8239</t>
+  </si>
+  <si>
+    <t>Руководство дирекции заповедников «Земля леопарда» и Северо-Восточного национального парка тигра и леопарда КНР встретились в г. Чанчунь (КНР) для обсуждения планов сотрудничества в рамках развития трансграничного резервата «Земля больших кошек» 🇨🇳 🐆 🇷🇺   «Земля больших кошек» — первый в мире трансграничный резерват для амурских тигров и дальневосточных леопардов, созданный в 2024 году. В 2025 году проект «Земли леопарда» по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда стал победителем конкурса грантов Президентского фонда природы.   В ходе визита в Китай в апреле 2026 года российскую делегацию возглавил директор «Земли леопарда» Виктор Бардюк, китайскую сторону представляла делегация во главе с заместителем директора Департамента международного сотрудничества Государственного управления лесов и степей КНР Сюй Цянсин.   В преддверии годовщины образования резервата «Земля больших кошек» стороны провели несколько совместных мероприятий. Первым выступила научная конференция, посвящённая подведению результатов обмена данными фотомониторинга амурского тигра и дальневосточного леопарда на территории российско-китайского трансграничного резервата.   Также в рамках визита делегации в Китай состоялось совещание по охране с участием представителей служб охраны территории со стороны «Земли леопарда» и Северо-Восточного национального парка тигра и леопарда КНР, пограничных служб и служб охраны общественного порядка. Руководители подразделений представили друг другу доклады о порядке организации соблюдения природоохранного режима на подведомственных приграничных территориях.   По итогам совещания были обозначены сотрудники, ответственные за координацию работы служб охраны двух национальных парков, достигнута договорённость о стажировках и намечены ближайшие совместные мероприятия.   Отдельной темой обсуждения стало сотрудничество в рамках экологического просвещения. В России и Китае силами двух нацпарков уже стартовал проект «Леопарды дружбы» в социальных сетях. Стороны утвердили даты и место проведения фотовыставки «Леопарды дружбы», а также обсудили проведение мероприятий для китайских школьников в России. Подробнее — https://leopard-land.ru/about/news/1664 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8236</t>
+  </si>
+  <si>
+    <t>😡 Если я обижусь, то не скажу об этом, но знаки будут… Недовольная (на вид) кабарга вышла на прогулку. Чем она конкретно недовольна, сказать трудно, но её шикарная монобровь говорит о многом без слов. Кабарга — небольшое копытное животное. У самцов имеется характерная пара клыков, которые становятся «оружием» во время столкновения с другими особями во время гона. Что ж, если остальные копытные «очаровывают» дам своими клыками, то эта кабарга привлекает внимание неповторимой мимикой. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8235</t>
+  </si>
+  <si>
+    <t>Ну жених! 🤵‍♂️ Перед вами серая цапля в брачном наряде. Об этом говорят оранжевый клюв и распушённые перья на груди. В середине весны цапли возвращаются в Дальневосточный морской заповедник для гнездования. Самец строит новое или ремонтирует старое гнездо сразу после прилёта. Проделав часть работы, он призывает самку. Эти моногамные птицы — очень ответственные родители: кладку из 3‑9 яиц насиживают оба. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>20.04.26 00:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8231</t>
+  </si>
+  <si>
+    <t>Вышли, прошли два шага и пошли обратно домой 🐆 Когда за окном такая погода, желание выходить на улицу — нулевое. Именно поэтому лео уже на полпути домой. Но напоследок нужно не забыть понюхать и оставить метку. Метка леопарда — своеобразное «СМС» для других обитателей леса. Изучив её, любое животное может узнать всю информацию о «хозяине» территории. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.04.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8227</t>
+  </si>
+  <si>
+    <t>И с одного бока не лежится, и с другого 🐯 Знаем это ощущение: специально ложишься спать пораньше, а по итогу засыпаешь как обычно. Бессонные ночи, во время которых даже удобную позу найти не получается, знакомы даже пятнистым «усатым». Отдых — важная часть жизни любой кошки. Восстанавливать силы леопард может как 20–30 минут, так и несколько часов — зависит от интенсивности охоты. Однако на кадрах «пятнистый», скорее всего, отдыхает недолго, ведь наиболее активны эти кошки в ночное время. Эх, не отдохнул леопард, ну что ж, охота посреди ночи — это тоже своего рода здоровый сон! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.04.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8226</t>
+  </si>
+  <si>
+    <t>🦌 Я пришёл мило посмотреть в камеру и съесть всё, что не так лежит. Как видите, в камеру я уже посмотрел… Ну, а что следует дальше, мы с вами и так прекрасно понимаем. Вся ближайшая территория «Земли леопарда» будет расчищена от лишнего «мусора». Пятнистые олени — самый массовый вид копытных на юго-западе Приморья. На «Земле леопарда» этих пятнистых обжор обитает целых 23 тысячи. А живут эти травоядные гурманы около 15 лет. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8225</t>
+  </si>
+  <si>
+    <t>А вот и автор дикой песни 🦌 На видео — крик косули, или, точнее, её основное звуковое средство коммуникации, которое часто описывается как громкий «лай», напоминающий собачий. Этот «лай» используется животными в случае опасности, когда они обеспокоены или встревожены. Автор: Михаил Маслов 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>18.04.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8224</t>
+  </si>
+  <si>
+    <t>Представьте, что вы — научный сотрудник «Земли леопарда» и сейчас, во время полевой работы, находитесь в лесу. Вдруг вы слышите это 👆 Каков ваш вердикт? Кто дал о себе знать в лесу?</t>
+  </si>
+  <si>
+    <t>18.04.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8223</t>
+  </si>
+  <si>
+    <t>Если прочитать звуки по губам леопарда на этом видео, то получится что-то среднее между «ыааааа» и «ыыыыы» 🤔 Но если не фантазировать, а прислушаться, станет ясно, что в момент своей «улыбки» леопард не издаёт звуков. «Улыбка» на видео — это не позирование на камеру, а важная часть «общения» обитателей леса. Такое поведение называется флемен. С его помощью животные открывают для воздуха доступ к особому органу, который и отвечает за «общение». Леопард проверяет воздух на присутствие феромонов, которые могли оставить другие звери. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8222</t>
+  </si>
+  <si>
+    <t>«Воооооот настолько я редкая» 🪽 Малая колпица — одна из редчайших птиц в мире. Этот вид внесён в Красную книгу. В 1988-1990гг. по причине охоты, разрушения мест обитания и загрязнения окружающей среды численность мировой популяции достигла самой низкой отметки — 288 особей. 🪺Благодаря усилиям природоохранных организаций в настоящее время в мире насчитывается около 3000 гнездящихся пар. Единственное место гнездования этой птицы в России — остров Фуругельма (южный район Дальневосточного морского заповедника). Здесь находится 41 гнездо. Рассказать о малой колпице вы можете в рамках акции «12 символов Земли леопарда» на своих занятиях. Специалисты разработали полный текст уроков с презентацией и видеороликами: https://leopard-land.ru/about/shares/1618 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.04.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8217</t>
+  </si>
+  <si>
+    <t>Пакуем чемоданы, ребята, отпуск закончился! 🦅 Лето, солнце, жара — сказка, но не для чёрных грифов. В Приморье они прилетают исключительно на зимовку, после чего возвращаются на родину — в Монголию. На кадрах Юрия Смитюка, снятых в начале марта в заповеднике «Кедровая падь», чёрные грифы уже одной лапой на полпути домой. Во время зимовки на юго-западе Приморья птицы-панки держатся большими группами (так удобнее искать пищу), а вот после зимовки — парами. Чëрный гриф — самая крупная хищная птица России, занесена в Красную книгу. Питается исключительно падалью, за что её называют «санитаром леса». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>17.04.26 01:52</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8214</t>
+  </si>
+  <si>
+    <t>Найден официальный представитель пятницы! Вы только посмотрите на его довольную мордочку, он явно уже чувствует приближающиеся выходные 🐆 Знакомьтесь, самец под номером Leo 91M — «леопард дружбы». Красавцу около 11 лет — почтенный возраст среди леопардов. Активный самец часто попадается в объективы скрытых камер во время отдыха, и, кажется, отдыхать ему очень нравится. Leo 91M регулярно фиксируется на одних и тех же тропах, демонстрируя приверженность своему участку. Кстати, живёт он в трансграничном резервате для дальневосточных леопардов и амурских тигров «Земля больших кошек», созданном по соглашению между Правительствами РФ и КНР. «Леопарды дружбы» — это международный проект, который в России реализуется в рамках проекта по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда, поддержанного Президентским фондом природы. Подробнее о проекте — https://leopard-land.ru/about/news/1634 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8213</t>
+  </si>
+  <si>
+    <t>Нам стало известно, что «вандалов» было несколько. Работают ли они сообща — выясняем 🧐 А пока фотоловушка «Земли леопарда» героически выдерживает удары судьбы (на этот раз от самки седого дятла), расскажем, почему у дятлов не бывает сотрясений мозга, хоть они ежедневно с большим упорством долбят дерево. Во время выдалбливания скорость сближения клюва с деревом составляет 7 метров в секунду, а при столкновении он испытывает перегрузки до 1000 g. Это гораздо больше, чем могут выдержать организмы других животных, включая человека. Например, парашютисты при раскрытии парашюта испытывают перегрузки вплоть до 10 g. Природа снабдила дятлов уникальным строением черепа, которое рассеивает энергию от мощных ударов. Всё давно уже продумано природой: клюй сколько хочешь! Но, желательно, не фотоловушки. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.04.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8212</t>
+  </si>
+  <si>
+    <t>Пернатый вандал в «красной шапочке» покусился на фотоловушку 🐦 Прекрасный солнечный день, очаровывающий вид на природу и очертания Владивостока, и тут прилетел он… Красная шапочка, глаза-бусинки и невероятное желание поклевать объектив скрытой лесной камеры. Ориентировка на «вандала» была моментально отправлена сотрудникам отдела науки «Земли леопарда». Спустя время ими было установлено, что на кадрах — седой дятел. Мы долго не верили, что он мог так поступить (даже не сомневались), но теперь нам придётся жить с этим фактом. Почему птицы так поступают 👇 Фотоловушки, сливаясь с деревом, воспринимаются дятлами как часть дерева. Дятел простукивает пустоты дерева в поисках личинок, а в замаскированных фотоловушках тоже есть пустоты. Дополнительное сходство придаёт объектив, напоминающий природное отверстие в древесине. Мы не злимся на дятла, ведь он просто искал себе перекус, а максимум, что мог получить — хрустящие микросхемы. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.04.26 01:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8210</t>
+  </si>
+  <si>
+    <t>«День леопарда» уже совсем скоро 🐆 В этом году «пятнистый» праздник пройдёт на площади Адмирала Фокина (рядом с остановкой «Площадь Семёновская»). Фестиваль состоится 3 мая — в Международный день леопарда. 🐆 Начало фестиваля в 12:00. Вход свободный. Фестиваль откроет леопардовый флешмоб от бегового клуба RunDNSRun. Самые яркие «леопарды» получат призы. Вас ждёт концерт музыкальных и творческих коллективов Приморского края. На сцене фестиваля выступят не только отечественные исполнители, но и артисты из Китая, где также обитают дальневосточные леопарды. Одним из ключевых элементов праздника станет творческий конкурс на лучших «ЛеодЕвицу и ЛеомОлодца». Гости фестиваля, пришедшие в леопардовых костюмах, смогут показать свой наряд, совершив проходку по сцене либо исполнив творческий номер. Каждого из участников конкурса ждут призы. Также гостей праздника порадуют: фотозоны, тематические игры, викторины, мастер-классы от партнёров и сотрудников «Земли леопарда», площадка познавательного туризма и продажа сувениров. Ждём вас на самом леопардовом празднике года! Подробнее — https://leopard-land.ru/about/news/1662 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8209</t>
+  </si>
+  <si>
+    <t>Подглядеть за тайной жизнью леопардов? Легко! 🐯 Вы сможете это сделать 18 апреля в Москве. Наш сотрудник проведёт лекцию «В гостях у леопарда», где вы сможете наблюдать редчайшую крупную кошку планеты на уникальных кадрах с фотоловушек. 📅 Когда: 18 апреля в 14:00 📍 Где: Москва, Государственный Дарвиновский музей (ул. Вавилова 57) Лекция не только обеспечит «порцией милоты», но и даст представление о роли дальневосточного леопарда в сложной экосистеме южного Приморья — места, где находится сердце его мирового ареала. А ещё вы увидите редчайшие кадры с котятами дальневосточного леопарда! И узнаете, как пятнистые мамы воспитывают подрастающее усатое поколение. Напомним также, что в музее работает фотовыставка о Дальневосточном морском заповеднике: красочные фотокартины познакомят с самыми яркими и экзотичными обитателями залива Петра Великого в Японском море. Среди них — гигантский осьминог, голожаберный моллюск и самая большая в мире медуза! Речь идёт как о подводных снимках, так и о фотографиях с тюленями и морскими птицами. Каждая картина снабжена карточкой с информацией о «модели». Выставка будет работать до 17 мая 2026 года. 🎫 Лекция и выставка доступны гостям музея, проход осуществляется по билетам. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.04.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8206</t>
+  </si>
+  <si>
+    <t>Рост численности пятнистого оленя более чем на 40% показал авиаучет копытных на «Земле леопарда» 🦌 На сегодняшний день на юго-западе Приморского края обитает более 41 тысячи пятнистых оленей. По сравнению с учётом 2023 года, поголовье оленя в ареале леопарда увеличилось на 42–52 %. Высокая численность крупных кошачьих — тигра и леопарда — не оказывает заметного влияния на рост популяции этих копытных. Помимо этого, восстанавливается популяция дикого кабана: численность на юго-западе Приморья составила около 1,5 тысяч особей, что в 1,2 раза выше показателей 2023 года. На сегодняшний день суммарное поголовье диких копытных достигает 46 тысяч особей, что обеспечивает добычей растущие популяции дальневосточного леопарда и амурского тигра. Благодаря надёжной охране заповедных территорий от браконьерства возросла численность копытных и в близлежащий к дирекции заповедников охотхозяйствах. Авиаучет проводился в национальном парке «Земля леопарда», его охранной зоне, старейшем на Дальнем Востоке заповеднике «Кедровая падь» и соседних с ними территориях. Исследование охватило площадь более 571 тысяч гектаров, общая длина учётных маршрутов составила около тысячи километров. Подробнее — https://leopard-land.ru/about/news/1660 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>15.04.26 01:08</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8202</t>
+  </si>
+  <si>
+    <t>Пришёл, пометил, победил 🐯 Главный девиз дальневосточного леопарда показан на кадрах во всей красе. Эти пятнистые кошки имеют свои индивидуальные участки обитания, границы которых регулярно обходят и метят с помощью запаховых, визуальных и вокальных знаков. На данных фото лео «информирует» обитателей «Земли леопарда» запаховой меткой. Мотаем на ус! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.04.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8201</t>
+  </si>
+  <si>
+    <t>Присоединяйтесь к заповедной команде «Земли леопарда»! 🐆🐆 🔜 Кассир на летний сезон Требования: ответственность, знание кассовой отчётности (возможно обучение). График посменный. Хасанский округ, б. Астафьева. Проживание и трансфер. 🔜 Охранник-контролер на летний сезон Обязанности: осуществление контроля наличия билетов и обеспечение безопасности. График посменный. Хасанский округ, б. Астафьева. Проживание и трансфер. 🔜 Разнорабочий Обязанности: работы по содержанию зданий и территорий объектов «Земли леопарда». Хасанский округ, с. Барабаш. Проживание. 🔜 Водитель категории D Обязанности: перевозки экскурсионных групп, текущее обслуживание автомобиля. Опыт работы: 3-5 лет. Хасанский округ, с. Барабаш. Проживание. ▶️Ждём ваши резюме на tourism@leopard-land.ru ▶️Вопросы по тел. +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>14.04.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8200</t>
+  </si>
+  <si>
+    <t>Днём — стадо пятнистых оленей, вечером — амурский тигр и хор всё тех же оленей 📸 Не хотим хвастаться, но придётся, ведь эту фотоловушку установили наши туристы под руководством опытного сотрудника отдела туризма «Земли леопарда» — Антона Ганзевича. И посмотрите, какой «улов» нам попался! При свете дня беззаботно поедающие зелень олени ещё не подозревали, что вечером они будут предупреждать друг друга о приближающейся опасности (свистом). Запечатлеть дикую природу во всей красе и узнать больше о «Земле леопарда» и не только, вы можете в рамках тура «По следам больших кошек». 📞 Лето уже близко, скорее бронируйте свой отдых на «Земле леопарда»: +7 914 070-15-39</t>
+  </si>
+  <si>
+    <t>13.04.26 23:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8199</t>
+  </si>
+  <si>
+    <t>Мы так давно не показывали вам амурского горала, что вы могли забыть, как он выглядит. А этого допускать ни в коем случае нельзя! Амурский горал – чрезвычайно редкое животное как в России, так и во всём мире. Вид внесён в Международную Красную книгу (Красный список МСОП) как «Уязвимый».  Даже приблизительная численность этих представителей подсемейства козлиные науке не известна. Во всём мире, предположительно, всего около 1500 особей. Российская популяция разделена на мелкие группы, одна из которых обитает на «Земле леопарда». Каждого горала можно различить по уникальной форме рогов — неповторимой, как отпечаток пальца у человека.  Это видео — одна из редчайших возможностей посмотреть на редчайшее парнокопытное в дикой природе. Спасибо за это отделу науки «Земли леопарда». Любим. Ценим. Восхищаемся (горалом тоже)! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8196</t>
+  </si>
+  <si>
+    <t>Что тяжелее: 100 кабанов или 100 желудей? 🐗⚖️🌰 Ответ: не имеет значения, ведь пока мы считали, все жёлуди съели кабаны. Основу питания кабанчиков составляют корма растительного происхождения: орехи, травянистая растительность, корни и, как вы поняли, жёлуди. Рацион ребят также включает различных мелких животных: лягушек, мышевидных грызунов. Кабаны на фото как раз ищут, чем бы полакомиться. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8195</t>
+  </si>
+  <si>
+    <t>Интересный факт: пляжный сезон у ларг длится примерно 365 дней в году 🦭 Во время антибраконьерского рейда в Дальневосточном морском заповеднике государственный инспектор Владислав Дегтярёв запечатлел пятнистых нерп. Одни отдыхали на камнях, другие с любопытством поглядывали на инспекторов (возможно, проводили свой рейд). Совсем недавно у ларг завершился сезон размножения. Сейчас у нерп период линьки. Благодаря берегам морского заповедника и камням, которые там находятся, линька протекает благополучно. Дальневосточный морской заповедник находится под управлением «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.04.26 00:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8185</t>
+  </si>
+  <si>
+    <t>Участники экологического клуба «Знатоки Земли леопарда» совершили четырёхдневную образовательную поездку в Китай для знакомства с природоохранной работой и традициями соседней страны 🇨🇳🐆🇷🇺 Насыщенная программа экспедиции позволила детям больше узнать об уникальной природе по обе стороны границы. Школьники из села Барабаш посетили Северо-Восточный национальный парк тигра и леопарда КНР, а также профильный Музей естествознания в городе Хуньчунь. Участники клуба увидели работу действующей станции по спасению диких животных и познакомились с новейшими технологиями наблюдений за хищниками. Серьёзные образовательные мероприятия гармонично сочетались с культурным обменом и погружением в местные традиции. Трансграничное сотрудничество является важнейшим условием для выживания краснокнижных хищников, поскольку территории российского и китайского национальных парков образуют единый резерват «Земля больших кошек». Клуб «Знатоки Земли леопарда», в который входят школьники села Барабаш, знакомит детей с этой масштабной работой, проводя еженедельные интерактивные занятия и творческие уроки. Обмен молодёжными инициативами в природоохранной работе создаёт прочный фундамент для формирования у будущего поколения чувства общей ответственности за сохранение планеты. ✌️ Проект удалось реализовать благодаря поддержке участника программы «Хранители леопарда» — банка ВТБ. Подробнее — https://leopard-land.ru/about/news/1658 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.04.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8184</t>
+  </si>
+  <si>
+    <t>🦡 Барсук-осветитель зафиксирован на «Земле леопарда»! Это лишь кажется, что азиатские барсуки такие неприметные домоседы-скромники. Они — те ещё работяги! Вот и этот молодой человек не сидит без дела: он проверяет, исправно ли работает подсветка наших фотоловушек. Делает свой вклад в дело сохранения дальневосточного леопарда! Есть, правда, нюанс: технически барсуки входят в рацион пятнистого хищника. Поэтому перед нами может быть вовсе не акт альтруизма с сомнительной выгодой, а просто поиск пищи в свете киносъёмки. А как считаете вы? 📸 Видео отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.04.26 03:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8183</t>
+  </si>
+  <si>
+    <t>🐯 Сегодня на лесном подиуме — многократный победитель конкурсов милоты дальневосточный леопард! Посмотрите, какую беспроигрышную комбинацию он собрал для этого выступления. Начало лаконичное, но вместе с тем эффектное: пройти под аркой из коряг, как бы невзначай понюхав её. Дальше — элегантно склонить голову к прошлогодней траве, чтобы вдохнуть запах теплеющей почвы. Нестареющая классика! Затем фирменный флемен: неотразимая леопардовая «улыбка». Которая на самом деле — изучение информации о тех, кто был здесь до пятнистой модели. Наконец финал — грациозный выход на крупный план, где пятнистый предстаёт во всей краснокнижной красе. Нам кажется, тут нужны стоячие овации! 📸 Видео отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.04.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8180</t>
+  </si>
+  <si>
+    <t>Как субботу начнёшь — так её и проведёшь 🐯 Леопард тоже знает эту народную мудрость, поэтому начал свой день правильно, с хорошего сладкого зевка. Действительно, к чему суетиться, если ты в безопасности, кормовой базы вдоволь, а вокруг — только бескрайние сопки приморской тайги. Дальневосточный леопард — самый мирный леопард в мире. Будучи столь беззащитным, в начале века численность пятнистых кошек достигла критической отметки — 35 особей. Но благодаря ежедневной охране подвид удалось спасти, теперь их более 120! Здесь, на «Земле леопарда», их дом, который по сей день изучают и охраняют множество учёных и госинспекторов. Внесите свой вклад в защиту редчайшего вида, чтобы дальневосточный леопард и впредь мог продолжать свою спокойную жизнь на заповедной земле. Сделать пожертвование можно на сайте «Земли леопарда» — https://leopard-land.ru/support/donate Фото: Геннадий Юсин. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.04.26 00:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8179</t>
+  </si>
+  <si>
+    <t>😁😆😁 искупаться в ледяной реке после спячки ...а впрочем, надо стереть и просто забыть об этом. Этот белогрудый медведь так нерешительно принюхивался к берегу лесной реки, словно решал — нырять или не нырять? Но ведь контрастный душ — вещь не для слабонервных. Вот и косолапый словно решил поберечь нервную систему ради более насущных вещей. Ему ещё на черёмуху за ягодой лазать. Если серьёзно, то едва ли этот медведь хотел купаться. Скорее всего, он просто ищет чего-нибудь пожевать после долгого сна. И это что-то, скорее всего, будет «вегетарианским». Ведь более 80% рациона этого вида составляет растительная пища. 📸 Видео отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.04.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8178</t>
+  </si>
+  <si>
+    <t>🐆 Знакомьтесь, это Фьюжн Поздравляем! Вы выбрали имя для леопарда! Фьюжн идеально отражает наше стремление объединить технологии, науку и бизнес — этого подхода мы придерживаемся в своей заботе о природе. В имени молодого хищника сошлись и технологичность, и дикий характер. 💙 Спасибо, что голосовали!</t>
+  </si>
+  <si>
+    <t>10.04.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8174</t>
+  </si>
+  <si>
+    <t>🐯 Уникальные открытки и магниты с природой Приморья — уже в нашей онлайн сувенирной лавке! Леопард и тигр в восточно-азиатском стиле, красоты Дальневосточного морского заповедника — всё это станет прекрасным дополнением к декору или подарком для любого любителя природы. Сувениры отличаются неповторимым визуальным стилем, созданным одной из участниц Международного союза художников-анималистов. Обращаем внимание, что количество данной продукции ограничено. Покупка сувениров от «Земли леопарда» — это вклад в сохранение одной из самых редких больших кошек России — дальневосточного леопарда. 🔜 Оформить заказ вы можете на нашем сайте — https://leopard-land.ru/souvenirs 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.04.26 03:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8173</t>
+  </si>
+  <si>
+    <t>Леопард пометил скалу. Теперь это его скала. Возражения? Не думаем! Тем более, что на самом деле этот самец леопарда не так чтобы «приватизировал» часть природного ландшафта 🐯 Но он дал понять, что это его земля. И если его участок посетит другой самец — он будет по крайней мере предупреждён, что эти охотничьи угодья заняты. Впрочем, территориальное поведение дальневосточных леопардов бывает неоднозначным. Наши учёные фиксировали случаи, когда совсем молодые, но уже самостоятельные леопарды прохаживались на участке своей матери без каких-либо возражений с её стороны. Конечно, запаховые, визуальные и вокальные метки у самцов дальневосточного леопарда регулярно «в ходу». И они хорошо информируют о своём авторе других животных, притом не обязательно леопардов. Рачительные коты оставляют их в таких точках своих владений, которые визуально выделяются из окружения. Получается своеобразная сеть «сигналов», порой весьма равномерно покрывающая охотничий участок наподобие разметки. 📸 Видео отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.04.26 23:28</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8170</t>
+  </si>
+  <si>
+    <t>Порою завтрак прерывают мысли о великом 🦌 Особенно, когда такой пейзаж простёрт пред очами... Эта самка пятнистого оленя и вправду выглядит так, словно её вдруг осенило эпохальное соображение о природе вещей. Впрочем, мы можем лишь догадываться. А что мы знаем точно, так это то, что совсем скоро эта красавица станет ещё красивее. К лету пятнистые олени утрачивают зимний «блёклый» окрас и меняют его на яркий красно-оранжевый цвет с контрастными пятнами. Именно из-за него китайцы называют этот вид «олень-цветок». Впрочем, не знаем, кому как — а для нас эти копытные в любое время года выглядят прекрасно! 📸 Фото отдела науки «Земли леопарда». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.04.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8167</t>
+  </si>
+  <si>
+    <t>Знакомимся с настоящей леди-леопардессой — Leo 280F 💎 Молодая и яркая самка, отличается аккуратным телосложением и выразительным взглядом. Часто фиксируется на фотоловушках в момент анализа запахов, приоткрывая пасть для получения дополнительной информации обокружающей среде, что говорит о стабильной кормовой базе и успешной адаптации к самостоятельной жизни особи. Эта пятнистая «дама» живёт в первом в мире трансграничном резервате для дальневосточных леопардов и амурских тигров «Земля больших кошек», созданном по соглашению между Правительствами РФ и КНР. «Леопарды дружбы» — это международный проект, который в России реализуется в рамках проекта по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда, поддержанного Президентским фондом природы. Подробнее о проекте — https://leopard-land.ru/about/news/1634 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>09.04.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8164</t>
+  </si>
+  <si>
+    <t>Когда зашёл в парфюмерный и остановиться уже невозможно 😁 Утончённые и уникальные запахи одурманивают не только людей, но и животных. Тигр на кадрах попеременно изучает два меточных дерева, принюхиваясь к интересным запахам. Тигры — территориальные животные и регулярно обходят и метят границы своих индивидуальных участков. Запаховые метки, которые изучает тигр на кадрах, могут сообщать не только о «хозяине» территории, но и о физиологическом состоянии особи. Надеемся, полосатый «парфюмер» узнает всё, что его интересует, и отправится по своим кошачьим делам. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.04.26 23:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8159</t>
+  </si>
+  <si>
+    <t>На улице пробиваются первые травинки, а значит, пора на «Землю леопарда» 🌿 Проведите первые теплые деньки, наслаждаясь удивительной красотой Приморья, в гостинице «Центральная усадьба». В гостинице есть всё для комфортного отдыха: уютные номера, зоны отдыха с беседками, оздоровительный комплекс с бассейном, баней, хаммамом и спортзалом. Более того, в пяти минутах от гостиницы находится экотропа «Тропой леопарда», которую вы можете исследовать самостоятельно или с экскурсоводом. 📞 Звоните по номеру, чтобы понежиться в лучах весеннего солнца и отдохнуть душой: +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.04.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8158</t>
+  </si>
+  <si>
+    <t>Новости об известном спасённом леопарде — Leo 260M 🐆 На этот раз фотоловушка известного фотографа Игоря Метельского запечатлела всеми полюбившегося лео на фоне завораживающего морского пейзажа. Самец на кадрах выглядит крепким и полным сил. Напомним, Leo 260M — это первый в мире представитель подвида, успешно возвращённый в дикую природу после реабилитации. Летом 2022 года котёнок был найден истощённым и без матери неподалёку от границ «Земли леопарда». Специалисты доставили сироту в Центр реабилитации МРОО «Центр Тигр», где он восстановил силы. Весной 2023 года леопард был выпущен в природную среду — в Уссурийский заповедник, который находится под управлением «Земли леопарда». После этого он отправился дальше. Его предпоследняя точка фиксации в заказнике «Чёрные скалы» стала самой северной и самой восточной для всех леопардов в мире, символизируя постепенное возвращение вида в утраченные места обитания. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>08.04.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8157</t>
+  </si>
+  <si>
+    <t>Продолжаем знакомство с главной героиней «Земли леопарда» в апреле 🪽 Малая колпица — одна из редчайших птиц в мире, её единственное место гнездования в России — южный участок Дальневосточного морского заповедника. Моногамны, ухаживание состоит во взаимной чистке оперения и продолжается до окончания яйцекладки. Питается птица в основном мелкой рыбой, ракообразными и моллюсками. Добывает пищу на мелководьях, «кося» опущенным в воду клювом, т.е. помахивая им из стороны в сторону, не касаясь дна. А рассказать о малой колпице вы можете в рамках акции «12 символов Земли леопарда» на своих занятиях. С этой целью специалисты разработали полный текст уроков с презентацией и видеороликами: https://leopard-land.ru/about/shares/1618 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.04.26 23:58</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8156</t>
+  </si>
+  <si>
+    <t>Редкий леопард впервые попал на видео на фоне мостов Владивостока 🐯 Кадры получены с помощью фотоловушки недалеко от полуострова Песчаный. Камера засняла большую кошку на фоне силуэта Владивостока, где видны его визитные карточки – Золотой и Русский мосты. Героем ролика оказался молодой самец из последнего выводка самки по имени Герда. Ему сейчас около двух лет – возраст, когда леопарды активно осваивают собственные территории. Сейчас именно этому леопарду выбирает имя участник программы «Хранители леопарда» – банк ВТБ. Проголосовать за самое удачное имя можно с 7 до 9 апреля включительно. Итоги будут подведены 10 апреля в официальных сообществах ВТБ. Его мать хорошо известна как многодетная мать-героиня, также получившая имя от банка ВТБ. Благодаря новым кадрам специалисты смогли выяснить пол третьего котёнка из её выводка, что стало важным дополнением к базе данных о популяции. ВТБ с 2023 года поддерживает нацпарк «Земля леопарда» и носит титул Хранителя леопарда. Под опекой банка находится семья дальневосточных леопардов: самка Герда и её отпрыски – сын Феникс, дочь Сиерра и молодой самец, который вскоре получит имя. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>07.04.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8155</t>
+  </si>
+  <si>
+    <t>😼 Мы к вам снова с серьёзной задачкой Ещё одному малышу дальневосточного леопарда нужно имя, выручайте! В этот раз мы попросили помощи у нашей IT-команды. К конференции Data Fusion они собрали шорт-лист имён-финалистов, но окончательный выбор доверяем только вам. Само голосование — в нашей группе Data Fusion. ➡️ Клик 😳 Переходите и голосуйте за имя, которое достойно этого маленького хищника ✌️ ВТБ в МАХ</t>
+  </si>
+  <si>
+    <t>07.04.26 00:26</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8151</t>
+  </si>
+  <si>
+    <t>Думаете, эти олени здесь просто так? Нет, они пришли, чтобы пожелать вам доброго утра☀️ Ну и не только поэтому, сейчас на «Земле леопарда» по расписанию завтрак, следовательно, у копытных была кроме встречи с вами ещё одна веская причина проснуться пораньше. На самом же деле олени могут питаться круглые сутки. А в рацион их входят как растения, орехи, грибы и ягоды, так и жучки, личинки и мелкие рептилии. Что-что, а даже «пятнистым» гурманам иногда нужен белок. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.04.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8150</t>
+  </si>
+  <si>
+    <t>Очередная серия всеми любимого сериала «Тайная жизнь обитателей «Земли леопарда» 🦦 Фотоловушка фотографа Юрия Смитюка засняла очередной эпизод полюбившегося сериала о лесных жителях, главными героями которого продолжают быть выдры. Сегодня «пушистые звёзды» не только изучают меточное дерево, но и одна из особей оставляет свой уникальный след. Животные оставляют метки как для обозначения своей территории, так и для передачи информации о себе и своём физиологическом состоянии. Это является важнейшим инструментом коммуникации для межвидового и внутривидового общения. Как раз именно такой «разговор» и демонстрирует на видео одна из особей. Серия 2 — https://t.me/amurleo_land/8130 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.04.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8147</t>
+  </si>
+  <si>
+    <t>Приветствуем следующего «леопарда дружбы» 🐯 Перед вами — Leo 261M, молодой и амбициозный самец, представитель нового поколения восстановленной популяции. Его появление на фотоловушках стало регулярным, что свидетельствует о формировании собственного участка. Этот леопард любит отдыхать на возвышенностях, выбирая точки с лучшим обзором, — стратег по натуре. Также его движения быстры и точны, что говорит о хорошей физической форме. Эта пятнистая кошка обитает в первом в мире трансграничном резервате для дальневосточных леопардов и амурских тигров «Земля больших кошек», созданном по соглашению между Правительствами РФ и КНР. «Леопарды дружбы» — это международный проект, который в России реализуется в рамках проекта по развитию трансграничного сотрудничества для сохранения мировой популяции дальневосточного леопарда, поддержанного Президентским фондом природы. Подробнее о проекте — https://leopard-land.ru/about/news/1634 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>06.04.26 00:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8145</t>
+  </si>
+  <si>
+    <t>Когда впервые за долгое время вышел на улицу — и сразу захотелось обратно🥲 Да, погода сегодня не радует, барсука тоже. Но пропитание себе искать нужно, делать нечего. Маленький обитатель «Земли леопарда» всеяден, поэтому может полакомиться многими «деликатесами» леса: грызунами, ящерицами, грибами, ягодами, орехами и травой. Однако сейчас, скорее всего, главное блюдо в меню барсука — дождевые черви. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>05.04.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8142</t>
+  </si>
+  <si>
+    <t>В день основания нацпарка делимся главным символом «Земли леопарда» — дальневосточным леопардом🐆🐆 Перед нами — Leo 160M, сильный и отважный самец, является примером превосходного здоровья и стойкости. На кадрах леопард на мгновение останавливается и прикрывает глаза, будто наслаждается тишиной и умиротворением момента. Именно эти драгоценные минуты, когда величественная кошка наконец позволяет себе расслабиться, не задумываясь об опасности, — и есть настоящая цель «Земли леопарда». Когда каждый леопард знает: его жизнь находится под ежедневной защитой. Этот покой — результат долгой и кропотливой работы сотни учёных, госинспекторов, и всех, кто причастен к сохранению дальневосточного леопарда. Ради таких мгновений мы и продолжаем борьбу за сохранение самой редкой большой кошки России. И ради них будем продолжать её дальше. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.04.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8141</t>
+  </si>
+  <si>
+    <t>Сегодня день основания национального парка «Земля леопарда»! 🐆 Ровно 14 лет назад, 5 апреля, национальный парк «Земля леопарда» начал свою историю. Историю, которая пишется прямо сейчас — кадрами фотоловушек, охраной госинспекторов и растущей популяцией редкой крупной кошки мира. «Земля леопарда» — это место, где природа — главный герой, а дальневосточный леопард — её символ. 14 лет тишины в лесу, которую мы охраняем, 14 лет следов на снегу, которые мы считаем, и 14 лет спокойной жизни для пятнистых кошек. Но главное — это 14 лет нашей общей любви к дикой природе. Спасибо каждому: от инспекторов, которые ежедневно охраняют заповедный покой, до вас, наших друзей, кто следит, переживает и помогает нам стать лучше. Сегодня вы смело можете сказать: «С днём рождения, "Земля леопарда"!». 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.04.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8139</t>
+  </si>
+  <si>
+    <t>Граф Кабаргакула воспрянул ото сна и отправился на прогулку по «Земле леопарда»🦌 Древнее существо, столетиями ждавшее своего часа, наконец проснулось и заметило вас. Оно приближается все ближе и ближе, и это…всего лишь кабарга. Кабарга — небольшое копытное животное. У самцов имеется характерная пара клыков, которые становятся неким «оружием» во время гона. В этот период особи могут преследовать друг друга, пытаясь клыками или ногами ударить противника. И если у вас до сих пор остались какие-либо сомнения насчет клыков, то уверяем, кабарга поедает исключительно растения. В рационе у неё лишайники, хвоя, папоротники и листья деревьев. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>04.04.26 03:04</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8135</t>
+  </si>
+  <si>
+    <t>Что мне снег, что мне зной, что мне дождик проливной, когда моя шерсть всегда со мной 🐯 К каждому сезону амурский тигр относится очень ответственно и меняет свои «наряды»: летом его шерсть короче, а к зиме она превращается в пушистую шубу за счёт формирования густого подшёрстка, который защищает его от таёжных морозов. Однако шерсть маленьких тигрят до окончания формирования остевых волос* не так надёжно защищает малышей от влаги, поэтому они полностью полагаются на маму, которая их может высушить и обогреть. Амурский тигр — самый северный подвид тигра. Это единственный полосатый хищник, который смог приспособиться к морозным и многоснежным зимам умеренных широт. *Остевые волосы — это длинные, жёсткие и упругие волоски, составляющие основу шёрстного покрова млекопитающих. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8131</t>
+  </si>
+  <si>
+    <t>Что посмотреть на выходных? 🎞️ Вдохновляемся заповедным искусством и смотрим фильмы о «Земле леопарда»! 🐆 «Земля леопарда. История спасения» Фильм об удивительном мире природы южного Приморья и его сохранении. Посмотреть фильм: 📱 VK Видео 🥰RUTUBE 🌲 «Сердце уссурийской тайги» Картина рассказывает об Уссурийском заповеднике — одном из старейших на Дальнем Востоке, доме амурского тигра и женьшеня. Посмотреть фильм: 🥰 RUTUBE 📱 VK Видео 🌊 «Морские» Фильм снят в 2023 году к 45-летию Дальневосточного морского заповедника. Главные герои — три госинспектора, работающие в заповеднике много лет. Именно они рассказывают о заповеднике, его природе и работе по её сохранению. Посмотреть фильм: 🥰RUTUBE 📱 VK Видео 🐆🐆 «Leo 80. История одного леопарда» Трогательное кино о самце дальневосточного леопарда, который чуть не погиб из-за браконьеров, но был спасён природозащитниками. Посмотреть фильм: 📱 VK Видео 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.04.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8130</t>
+  </si>
+  <si>
+    <t>Продолжаем подсматривать за тайной жизнью выдр 🦦 В этот раз фотоловушка фотографа Юрия Смитюка запечатлела целую семью этих млекопитающих. И днём, и ночью выдры занимались изучением запахов. Дерево на видео входит в их домашний участок и является частью тропы диких животных. На нём постоянно появляются новые интересные запахи, которые обязательно нужно изучить. Также это очень удачное дерево может служить наблюдательным пунктом: с возвышенности над рекой можно увидеть многое 😉 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>03.04.26 00:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8127</t>
+  </si>
+  <si>
+    <t>Численность редчайшего в России оленя увеличилась 🦌 В Приморье водяные олени расселяются из соседних Китая и Северной Кореи. Россия для этих животных — новая территория, которая ранее не входила в их ареал. Первыми этих копытных описали в 2019 году именно сотрудники «Земли леопарда». Обнаружение в России ранее не встречавшихся «саблезубых» копытных (у самцов этого вида есть длинные клыки) стало первым подобным событием в 21 веке. Авиаучёт 2019 года показал, что в стране обитает около 170 водяных оленей. На сегодняшний день минимальная численность популяции водяного оленя составляет 1169 особей, что превышает показатели учёта 2023 года почти в 4 раза. Во время авиаучёта было отмечено, что, в отличие от других копытных, водяной олень не убегает от пролетающего вертолёта. Это, в сочетании с отсутствием снега на юго-западе Приморья и высокой травой, может увеличить вероятность пропусков стоящих животных. Таким образом, оценка численности представляет собой минимальное число этих животных. Авиаучёт проводился в национальном парке «Земля леопарда», его охранной зоне, старейшем на Дальнем Востоке заповеднике «Кедровая падь» и соседних с ними территориях. Исследование охватило площадь более 571 тысячи гектаров, общая длина учётных маршрутов составила около тысячи километров. Подробнее — https://leopard-land.ru/about/news/1655 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8124</t>
+  </si>
+  <si>
+    <t>02.04.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8121</t>
+  </si>
+  <si>
+    <t>Тшшш, тише, у нас тут свидание енотовидных собак 🤫 Что может быть романтичнее прогулки под луной в лесу… Для пары енотовидных собак это обычное свидание на «Земле леопарда». Енотовидные собаки живут семейными парами и образуют очень крепкий союз. Потомство эти животные выращивают вдвоём. И это очень облегчает процесс воспитания, ведь в выводке может быть до 16 детёнышей. Но обычно рождается 6-8 щенков. Всё, не отвлекаем ребят, у них тут семья намечается. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8120</t>
+  </si>
+  <si>
+    <t>Немного расскажем о малой колпице — главной героине апреля на «Земле леопарда» 🪽 Малая колпица — одна из редчайших птиц в мире. Этот вид внесён в Красную книгу. В России единственное место гнездования — южный участок Дальневосточного морского заповедника, остров Фуругельма. Эти птицы моногамы (один партнёр, как правило, на протяжении всей жизни). Гнёзда устраивают на ровных площадках скалистых обрывов морских островов. Кладку из 2‑3 яиц насиживают оба партнёра 26 дней: ночью — самка, днём — в основном самец. Напомним, что вы можете рассказать о малой колпице в рамках акции «12 символов Земли леопарда» на своих занятиях. С этой целью специалисты разработали полный текст уроков с презентацией и видеороликами: https://leopard-land.ru/about/shares/1618 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>02.04.26 00:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8119</t>
+  </si>
+  <si>
+    <t>И тут мокро!!! 😩 Продолжаем узнавать больше о дальневосточном леопарде благодаря красочным иллюстрациям. Дальневосточные леопарды действительно не очень любят воду и всё, что с ней связано, прямо как многие из нас не любят ранний подъём или звук скрежета вилки о тарелку. Во время дождя или снега леопарды предпочитают оставаться в укрытии. А если на пути пятнистого встречается водоём, то, вероятнее всего, маршрут будет перестроен: при любой возможности обойти/перейти препятствие, он обязательно ею воспользуется. Не забываем, что леопарды — котики, хоть и большие. Но, конечно, не все котики боятся воды: амурский тигр, например, намокнуть не боится и запросто может переплыть даже реку Амур. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>01.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/8117</t>
+  </si>
+  <si>
+    <t>В Международный день птиц продолжаем рассказывать о братьях наших пернатых 🐦 Красавица черноголовая гаичка покрасовалась перед фотоловушкой «Земли леопарда». Черноголовая гаичка — мелкая синица, весом 9–15 грамм (чуть больше спичечного коробка). Это оседлый вид, который не перелетает на большие расстояния, предпочитая оставаться в лесах круглый год. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>16.09.26 00:33</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9147</t>
+  </si>
+  <si>
+    <t>Удобно, когда ростом ты буквально как трава, никто не заметит. Ну почти… 🦡 Тяжело рассмотреть окрас азиатского барсука на этих фотографиях, поэтому мы описываем, а вы представляйте. Голова у животного удлинённая, с небольшими глазами и короткими круглыми ушами. На мордочке две тёмные полосы, которые тянутся от носа к ушам. Лапки у барсука короткие и сильные. В дикой природе азиатские барсуки живут около 12 лет. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>15.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9146</t>
+  </si>
+  <si>
+    <t>«Земля леопарда» ищет волонтёров на «День тигра» во Владивостоке! 🌹 • Когда: 27 сентября с 12:00 • Где: Спортивная набережная, г.Владивосток. • Задача: помощь в работе площадки, проведение викторин и экологических игр. Если тебе больше 18 лет, ты активный, коммуникабельный — тебе к нам! Ждём ваших звонков на номер телефона: +7 (924) 005-55-43 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>15.09.26 01:56</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9145</t>
+  </si>
+  <si>
+    <t>Кажется, кто-то опаздывает 🐆 Быстрой походкой, переходящей в лёгкий бег, дальневосточный леопард уверенно идёт туда, куда ему надо (куда именно — мы не знаем). Леопарды предпочитают одиночный образ жизни. Как и полагается настоящим интровертам, большую часть времени они общаются «дистанционно». В компании их можно встретить только в двух случаях: во время «свиданий» или когда самка заботится о своих котятах. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>14.09.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9141</t>
+  </si>
+  <si>
+    <t>Волонтёры очистили заповедную бухту Нерпичья от полутонны отходов 🌊 Экологический десант включал 14 представителей приморского отделения Российского экологического общества и руководство дирекции заповедников «Земля леопарда», под управлением которой находится заповедник.  Из-за особенностей течения на побережье принесло множество дрейфующего морского мусора: было собрано более 60 мешков, в них — пластиковые бутылки, элементы оборудования для аквакультуры, обрывки рыболовных сетей и упаковочный пенопласт. Все неорганические отходы были погружены в спецмашины и вывезены с территории заповедника для последующей утилизации. Приём мусора был обеспечен Приморским экологическим оператором и ООО «Базис». Подробнее — https://leopard-land.ru/about/news/1725 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>14.09.26 00:41</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9140</t>
+  </si>
+  <si>
+    <t>Мы всегда ждём вас в гости! 🐆 На территории визит-центра «Земли леопарда» вы можете узнать о туристических услугах национального парка и пройти одну из самых известных троп нацпарка — «Тропой леопарда». Начинать советуем с карты, которая расскажет о территориях самой кошачьей особо охраняемой природной территории России. О визит-центре в небольшом ролике 👆 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>13.09.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9135</t>
+  </si>
+  <si>
+    <t>Так, пора упрыгивать отсюда 🐇 «Что-то засиделся я на одном месте, пора менять дислокацию», — подумал маньчжурский заяц и упрыгал в тьму ночную. Всем бы такую возможность — упрыгать куда глаза глядят и гулять так всю ночь. Но после длительной ночной прогулки требуется такой же длительный отдых. Зайцы проводят это время в лёжках, которые могут располагаться под валежником, среди кустарников, в нишах среди камней. Мотаем на ус! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>13.09.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9134</t>
+  </si>
+  <si>
+    <t>Среди хвойных склонов, где воздух наполнен тишиной и древними тайнами, идёт он — настоящий хозяин леса, дальневосточный леопард 🐯 Его шаги почти бесшумны, взгляд — пронизывающий, а путь — всегда особенный. На этом снимке он спускается с горы, оставляя за собой след, который может исчезнуть навсегда… если мы не поможем. На этом снимке — самец под номером Leo 102M. Он живёт в центральной части нацпарка «Земля леопарда», сейчас ему около 10 лет. А средняя продолжительность жизни этих кошек в дикой природе — 12 лет. Желаем этому леопарду долгих лет! Каждый такой кадр этих животных — настоящее чудо. За ним — тысячи часов работы экологов, учёных и инспекторов. Мы оберегаем эти земли от браконьеров и пожаров, следим за состоянием популяции, спасаем тех, кто оказался в беде, и мечтаем о будущем, в котором леопардов станет больше. ❕ Помогите сохранить эту редкую кошку — сделайте пожертвование по ссылке: https://leopard-land.ru/support/donate 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.09.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9133</t>
+  </si>
+  <si>
+    <t>Бу! Испугались, страшно? 👻 Так вот, нам тоже. Хоть олени в основном и питаются растениями, взгляд у этого «пятнистого» пробирает до мурашек. Ну ладно, а если не нагонять жути, то глаза у оленя всего лишь имеют особый светоотражающий слой, поэтому фото и кажется таким пугающим. На «Земле леопарда» этих пятнистых ребят — целых 23 тысячи. А живут они около 15 лет. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>12.09.26 03:20</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9130</t>
+  </si>
+  <si>
+    <t>Кто-то оооочень рад встрече с вами 🐤 Кажется, самка синей мухоловки не может просто взять и не поздороваться с вами! Как можно заметить, синяя мухоловка на кадрах вовсе не синяя. Дело в том, что у этого вида птиц развит так называемый половой диморфизм — различия во внешних признаках, физиологии или поведении между мужскими и женскими особями одного вида. У этой птицы ключевое отличие заключается в окрасе: самка не синего, а бурого цвета, с коричневым оттенком на голове и оливковым на спине. Пусть оперение самки и не такое яркое, зато её тёплое приветствие способно растопить любое сердце! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9128</t>
+  </si>
+  <si>
+    <t>Цветочный мишка 🌸 Сегодня на кадрах большому самцу гималайского медведя повезло попасть на милую полянку, усыпанную цветами. Рацион косолапого на 85% состоит из растительного происхождения: орехи, ягоды, побеги трав и кустарников, корневища. Возможно, в поисках такого перекуса мишка и заглянул на полянку. А рот гималаец приоткрыл от жары, смеем предположить, что устал после долгого подъёма к красивому виду. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>11.09.26 00:51</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9127</t>
+  </si>
+  <si>
+    <t>🐢 Приглашаем жителей и гостей Владивостока погрузиться в мир заповедной природы на юбилейном фестивале «Золотая Черепаха»! ⏰ Когда: 12 сентября (суббота) в 11:00 📍Где: кинотеатр «Океан» (ул. Набережная, 3). Вход свободный. В этот день специалисты «Земли леопарда» проведут открытые разговоры о самой кошачьей территории России! А вы знали, что в Приморье, всего в 10 км от Владивостока, есть единственный в стране подобный уголок земли, где одними тропами ходят сразу четыре вида кошек: дальневосточный леопард, амурский тигр, рысь и дальневосточный лесной кот? Как устроена их жизнь в дикой природе и почему эти места имеют мировое значение для сохранения разнообразии жизни и её благополучия, в том числе для человека? Будет много интересного и познавательного – приходите послушать, пообщаться и задать вопросы! А ещё в кинотеатре «Океан» сейчас открыта масштабная фотовыставка «Золотой Черепахи» — 150 снимков дикой природы от фотографов со всего мира, включая кадры с леопардами и тиграми. Отличный повод провести выходной красиво и с пользой. Ждём вас с нетерпением! 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9123</t>
+  </si>
+  <si>
+    <t>Школьники совместно с сотрудниками «Земли леопарда» открыли смену во Всероссийском детском центре «Океан» занятиями о леопарде 🐆 Встреча со специалистами дирекции заповедников состоялась в рамках смены «Мир открытий». Ребята узнали больше о дальневосточном леопарде и работе по его сохранению, а также в игровой форме познакомились с основными способами изучения животного: троплением и фотомониторингом. Занятия завершились просмотром фильма «Leo 80. История одного леопарда» о знаменитом спасённом самце дальневосточного леопарда, который чуть не погиб от рук браконьеров. Организатором тематической смены выступает Русское географическое общество. Смена «Мир открытий» ежегодно проводится во Всероссийских детских центрах, в том числе в «Океане». Фото леопарда — Сергей Горшков. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>10.09.26 03:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9120</t>
+  </si>
+  <si>
+    <t>Аристократ в красной шапочке вальяжно прогуливается на «Земле леопарда» 🐧 Осмотр стволов и корней деревьев проходит успешно, ведь перед нами — белоспинный дятел. Как вы могли догадаться, окрас дятла соответствует его названию. У самца лоб грязно-белого цвета, макушка красная, а на белой голове — широкая чёрная полоса в виде «усов» и «бакенбардов», что сближает его с типичными аристократами XIX века. Думаем, проверка владений завершена, и местный «дворянин» может продолжать свою важную «дятловую» работу. 🐆 Здесь «Земля леопарда» / МАХ</t>
+  </si>
+  <si>
+    <t>19.09.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9168</t>
+  </si>
+  <si>
+    <t>Более 800 человек приняли участие в фестивале «Земля леопарда»! 🐆 Большой леопардовый праздник состоялся в селе Вольно-Надеждинское уже в 16 раз. Неизменным его организатором выступило МБОУ ДО «Станция юных туристов Надеждинского района» совместно с администрацией Надеждинского района при поддержке ФГБУ «Земля леопарда». Фестиваль стартовал с традиционного шествия школьников со всего Надеждинского района. Из года в год ребята готовятся к празднику заранее, подбирая яркую леопардовую атрибутику и костюмы. Со сцены главной площади с. Вольно-Надеждинское участников шествия поприветствовали заместитель главы Надеждинского района Юрий Вольных и заместитель директора ФГБУ «Земля леопарда» Мария Окулова. Они напомнили, что фестиваль в наши дни можно по-настоящему назвать праздником, так как теперь для него всегда есть повод — популяция дальневосточного леопарда за последние 15 лет выросла более чем втрое — до 135 особей. Фестиваль «Земля леопарда» продолжился концертом под открытым небом, подвижными играми, многочисленными мастер-классами и играми. Ребята, прошедшие все активности, получили призы ✨ 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>19.09.26 01:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9160</t>
+  </si>
+  <si>
+    <t>Почувствовать себя дальневосточным леопардом? Легко! 🐱 «Земля леопарда» ищет волонтёров на День тигра. 📍Дата: 27 сентября в 10:00 🐾 Задача: стать дальневосточным леопардом! А именно — выступить аниматорами в костюмах наших очаровательных кошачьих маскотов. Вы примете участие в «Тигрином шествии» на Спортивной набережной. 📞 Узнать подробности можно по номеру 8 (962) 111 24-63 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>18.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9159</t>
+  </si>
+  <si>
+    <t>Три поросёнка, вы ли это? Перед нами, конечно, не свиньи, а прямой предковый вид персонажей известной книги — кабаны. В отличие от домашней свиньи, кабаны обладают более коротким и плотным телом, более толстыми и высокими ногами, а голова кабана длиннее и тоньше, со стоячими ушами. В дикой природе кабаны живут около 12 лет 🐗 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>18.09.26 01:00</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9153</t>
+  </si>
+  <si>
+    <t>Сюда вам надо 🙂‍↕️ Ежедневно на «Земле леопарда» доступны две экологические тропы для самостоятельного посещения: «Тропой леопарда» Вы пройдёте по лесным тропинкам, насладитесь панорамными видами и узнаете больше об обитателях южного Приморья, а также об истории края. 📍с. Барабаш, ул. Хасанская, 6Б «Кравцовские водопады» Маршрут приведёт к каскаду живописных водопадов. Тропа оборудована настилом, что делает её доступной для людей разного возраста и физической подготовки. 📍Через дорогу от с. Кравцовка Не упустите шанс провести свой отдых на природе, провожая последние тёплые деньки. Больше о туризме на «Земле леопарда» — leopard-land.ru/services или по телефону: +7 914 070-15-39 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>17.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9152</t>
+  </si>
+  <si>
+    <t>Даже у леопардов бывают дни, когда хочется сесть и просто подумать о жизни 🐆 Роскошный самец дальневосточного леопарда (как мы узнали, что самец, объяснять не будем, всё очевидно) порадовал нас своим присутствием в кадре. Кто знает, может быть, у него назначено свидание? Леопарды могут размножаться в любое время года. Обычно их встреча длится всего несколько дней, а после короткой супружеской жизни влюблённые быстро теряют друг к другу интерес. В случае успеха их романа на свет появляются 1–3 котёнка, в воспитании которых самец не участвует. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>17.09.26 00:37</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9151</t>
+  </si>
+  <si>
+    <t>Необычная находка — редкое «призрачное» растение — обнаружено в заповедной части острова Попова в Дальневосточном морском заповеднике 🌸 Монотропаструм низкий (Monotropastrum humile) — бесхлорофилльное растение из семейства Вересковые, которое получает все питательные вещества через грибы, а не за счёт фотосинтеза. Главная его особенность — полное отсутствие хлорофилла, из-за чего растение не способно к фотосинтезу и имеет необычный, полупрозрачный вид, за что в некоторых странах его называют «призрачным цветком». Внесено в региональные Красные книги России. Растение можно увидеть на мысе Ликандера, расположенном в пределах Владивостока. Чтобы сохранить уникальных представителей островной флоры, в рамках проекта «Научно-обоснованное благоустройство туристического маршрута "Ботанический сад полуострова Ликандера"» на видовых площадках уже скоро появятся специальные таблички и ограждения, направляющие движение туристов. Это позволит посетителям увидеть редкие растения, не допуская вытаптывания мест их произрастания. Работы проводятся в ходе проекта «Научно-обоснованное благоустройство туристического маршрута “Ботанический сад полуострова Ликандера”» в рамках Грантовой Программы для молодых сотрудников заповедных территорий при поддержке Фонда защитников природы и ВТБ. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>16.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9150</t>
+  </si>
+  <si>
+    <t>Знакомство с уникальным миром дикой природы южного Приморья проходит по всей стране 🐆 Эколого-просветительский проект «12 символов Земли леопарда» рассказывает о диких животных, среди них — редкий дальневосточный леопард. Частью проекта стала всероссийская акция #Диковажные, запущенная учениками потока «Медиакоммуникации» Мастерской новых медиа. Занятия проходят в разных уголках страны: в школах Ставрополя, Приморья, а также Липецкой области. Так, урок прошёл и в школе № 25 Ставрополя. Школьники поближе познакомились с дальневосточным леопардом. Ребята были удивлены тем, что этих красивых и грациозных кошек в России всего 135. В конце занятия ребята придумывали расположение пятнышек у своих леопардов, разрисовывая мордочки на бумаге. Каждый узор на шерсти дальневосточного леопарда уникален, как отпечатки пальцев у людей. Дети узнают не только о повадках, особенностях и характере дальневосточного леопарда, но и о том, как его сохранить. А акция #Диковажные помогает подрастающему поколению узнать, что беречь дальневосточного леопарда — значит беречь достояние России. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>21.09.26 01:43</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9181</t>
+  </si>
+  <si>
+    <t>Защита нерестовых рек «Земли леопарда» впервые расширена до устьев 🐟 Осенью в реки на юго-западе Приморского края заходит на нерест красная рыба, привлекая браконьеров попытками незаконной добычи. Нынешний сезон — первый нерестовый с момента создания охранной зоны. Ранее госинспекторы могли пресекать браконьерство только в границах нацпарка «Земля леопарда» и заповедника, теперь под охрану взяты и нижние участки рек Нарва, Кедровая, Сухая речка и Барабашевка — вплоть до устьев, куда лососёвые заходят из моря. Сотрудники отдела охраны дежурят на стационарных и передвижных постах, проводят рейды пешком, на технике повышенной проходимости. Первые результаты работы уже зафиксированы: в охранной зоне инспекторы обнаружили и изъяли несколько браконьерских сетей, перекрывавших русла по всей ширине. Важно отметить, что незаконная добыча и нарушение охранного режима влекут уголовную и административную ответственность. Для комплексного контроля за обстановкой дирекция нацпарка инициировала привлечение коллег из смежных контрольно-надзорных и правоохранительных ведомств. В дикой природе важен каждый элемент, и сохранение рыбы напрямую влияет на стабильность всей экосистемы. Осенний ход кеты и симы даёт ценный ресурс хищникам: рыбой могут кормиться дальневосточный леопард, амурский тигр, гималайский и бурый медведи. Возможность контролировать низовья рек появилась благодаря созданию охранной зоны заповедника «Кедровая падь». Буферная территория шириной один километр создана у водоохранных зон для снижения рисков браконьерства, загрязнения воды и лесных пожаров. Подробнее — https://leopard-land.ru/about/news/1726 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>20.09.26 23:19</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9180</t>
+  </si>
+  <si>
+    <t>А так и не скажешь, что перед нами — грозный хищник 🌱 Харза́ — яркий представитель семейства куньих. В нашей стране встречается только на Дальнем Востоке, где проходит северная граница видового ареала. На фото — детёныш. Молодые харзы держатся с самкой группами до семи особей. Могут охотиться даже на копытных (в основном молодых)! Для родов самка выбирает самые глухие уголки леса. На свет появляется 2—5 детёнышей. Половой зрелости они достигают на втором или третьем году жизни. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>20.09.26 23:17</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9179</t>
+  </si>
+  <si>
+    <t>А так и не скажешь, что перед нами — грозный хищник 🌱 Харза́ — яркий представитель семейства куньих. В нашей стране встречается только на Дальнем Востоке, где проходит северная граница видового ареала. На фото — детёныш. Молодые харзы держатся с самкой группами до семи особей. Могут охотиться даже на копытных (в основном молодых)! Для родов самка выбирает самые глухие уголки леса. На свет появляется 2—5 детёнышей. Половой зрелости они достигают на втором или третьем году жизни.</t>
+  </si>
+  <si>
+    <t>20.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9178</t>
+  </si>
+  <si>
+    <t>Здравствуйте! А что это вы тут делаете? 🧐 Подглядываем за ночной жизнью дальневосточного леопарда. Правда, чем именно он занимается, мы никогда не узнаем. Предположим: заигрывает с нами глазками, иначе почему они так светятся? Дело в том, что внутренняя поверхность глаза некоторых животных имеет специальный слой клеток, который называется тапетум. Он отражает падающий свет и помогает хищникам видеть в условиях плохой освещённости. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>19.09.26 22:34</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9177</t>
+  </si>
+  <si>
+    <t>Сегодня, в третье воскресенье сентября, в России отмечается День работников леса 🌲 Мы поздравляем наших коллег с профессиональным праздником! Лес — это дом для миллионов живых существ, в том числе и редкой крупной кошки мира — дальневосточного леопарда. Каждый день сотрудники «Земли леопарда» и других заповедных территорий России выходят на службу: они охраняют, изучают и бережно восполняют лесные богатства. Помните о необходимости хранить и восполнять наше общее зелёное достояние — лёгкие нашей планеты. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>29.09.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9219</t>
+  </si>
+  <si>
+    <t>Рабочий день закончился, бежим домой 🐆 Лео, как и все мы после работы, наперегонки бежит в уютное логово. Понимаем, принимаем и повторяем в точности за пятнистым «работником». Каменные укрытия играют важную роль в жизни пятнистых кошек. Так, например, в пещерах самки рожают и выращивают котят, при этом узкий вход в логово ограждает детёнышей от крупных хищников. Также пещеры служат для леопардов укрытием в непогоду: эти кошки, как известно, очень не любят мочить лапки. Мотаем на ус! 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>29.09.26 01:15</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9218</t>
+  </si>
+  <si>
+    <t>Выставка картин диких кошек откроется в лесу у «Земли леопарда» 🌹 Уникальная экспозиция «Пятнистые и полосатые» развернётся под открытым небом у визит-центра нацпарка «Земля леопарда» на фестивале «Золотой котябрь» – 4 октября. Посетители смогут увидеть 30 художественных полотен с изображениями редких кошек. Лесная галерея станет ключевой художественной изюминкой экологического фестиваля, приуроченного ко Всемирному дню защиты животных. Необычный формат экспозиции от Международного союза художников-анималистов призван языком искусства привлечь внимание к сохранению фауны юго-запада Приморья. 📅 Когда: 4 октября в 12:00 📌 Где: с. Барабаш, у визит-центра «Земли леопарда» (ул. Хасанская, 6Б) 📑 Вход свободный Гостей праздника ждёт разнообразная программа для всей семьи: 12:00 – концерт творческих коллективов Владивостока, Хасанского и Надеждинского округов; 13:30 – конкурс-дефиле на лучший костюм дикой кошки; 15:30 – шоу мыльных пузырей. В течение дня у визит-центра также будет работать ярмарка сувениров ручной работы и даров тайги от мастеров Хасанского округа, детская полоса препятствий и творческие мастер-классы, где юные гости смогут нарисовать трансграничных «Леопардов дружбы». Приходите на фестиваль в костюмах или аксессуарах с леопардовыми и тигриными мотивами. Авторов лучших нарядов наградят памятными призами. 🐾 Ждём с нетерпением! Генеральный партнёр – банк ВТБ. Подробнее – https://leopard-land.ru//news/1731 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>28.09.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9217</t>
+  </si>
+  <si>
+    <t>И заяц превращается… превращается… в суриката! 🐰 Что-то насторожило или заинтересовало относительно небольшого обитателя «Земли леопарда»: он встал и огляделся. Быть таким бдительным ушастому зверьку не впервой, ведь наиболее активен он в тёмное время суток, когда особенно незаметен. А окрас помогает ему в этом. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>28.09.26 00:50</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9214</t>
+  </si>
+  <si>
+    <t>Мы бежали, мы бежали, наши лапки так устали, мы немножко отдохнём и опять бежать начнём 🐾 И не просто отдохнём, а ещё параллельно займёмся очень важным делом — оставим метку! Азиатские барсуки оставляют запаховые метки особым пахучим веществом, выделяемым специальными железами. У каждого зверька свой уникальный запах, благодаря которому они могут передавать важные сообщения другим животным. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>27.09.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9213</t>
+  </si>
+  <si>
+    <t>Делимся видео с самого полосатого праздника Владивостока — Дня тигра 🐯 Напомним, что колонна «Земли леопарда» прошла во главе тигриного шествия. Подробнее — https://leopard-land.ru/about/news/1730 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>27.09.26 03:55</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9203</t>
+  </si>
+  <si>
+    <t>Колонна «Земли леопарда» прошла во главе шествия на Дне тигра 🐯 Празднование состоялось 27 сентября на Набережной Спортивной гавани в рамках ежегодного Дня тигра. Праздничная колонна дирекции объединила поколения защитников южного Приморья — учёных, государственных инспекторов, экопросветителей и волонтёров, а также детей и преподавателей из ФГБОУ ВО «ВВГУ» ООШ «Лингвистическая гимназия». Яркое оформление и образы диких кошек подчеркнули ключевую мысль праздника: спасение тигра неразрывно связано с благополучием всей экосистемы, в том числе с сохранением его пятнистого соседа — дальневосточного леопарда. Начало системной охране юга Приморья положил старейший на Дальнем Востоке заповедник «Кедровая падь», основанный в 1916 году для защиты реликтового леса от огня и промышленных рубок. Создание в 2012 году нацпарка «Земля леопарда» расширило защитный пояс. Сегодня на этих территориях — самая высокая плотность амурского тигра среди ООПТ в России. На Набережной Спортивной гавани на протяжении дня работала образовательная площадка «Земли леопарда». Гости праздника проверяли свои экологические знания в викторине и пробовали силы в роли исследователей. Для самых маленьких участников сотрудники дирекции подготовили тематические раскраски с тигром и другими обитателями уссурийской тайги. Экологические праздники осени продолжатся уже через неделю: на Дне тигра дирекция заповедников пригласила жителей и гостей Приморья на фестиваль «Золотой котябрь», который пройдёт 4 октября в селе Барабаш у визит-центра «Земли леопарда» (ул. Хасанская, 6Б), вход свободный. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>26.09.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9202</t>
+  </si>
+  <si>
+    <t>Сегодня во Владивостоке празднуется День тигра 🐯 Амурский тигр — самый крупный, самый северный и один из самых редких подвидов тигра. Для Приморья дикая кошка стала не просто символом, а настоящим тотемным животным, отражающим характер своенравного региона! С полосатым праздником! Делимся видео с тигром и, кажется, его самым любимым деревом. Сегодня во Владивостоке на набережной Спортивной гавани пройдет городской праздник. Для гостей праздника в течение всего дня будут работать образовательные, творческие и спортивные тематические площадки, которые начнут свою работу в 12:00. «Земля леопарда» представит экологические игры для детей и взрослых. На площадке можно будет узнать все о том, что ждет туристов в этом уникальном уголке дикой природы, а также приобрести сувениры из нацпарка с амурским тигром и дальневосточным леопардом. Мы вас ждём🐯 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>26.09.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9201</t>
+  </si>
+  <si>
+    <t>Страна должна знать своих героев 🏅 Сегодня во время торжественного собрания по случаю празднования Дня тигра награды удостоены сотрудники «Земли леопарда», ежедневно защищающие природу! 🐅 За вклад в дело сохранения амурского тигра и природы юга Дальнего Востока России памятный подарок и благодарность от АНО «Центр “Амурский тигр„» получили: • Старший госинспектор дирекции заповедников «Земля леопарда» Росолов Евгений; • Старший госинспектор дирекции заповедников «Земля леопарда» Оконичников Алексей. Награждённые внесли значимый вклад в дело охраны местообитаний амурского тигра на юго-западе Приморского края, благодаря чему здесь фиксируется самая высокая плотность этого редчайшего зверя среди всех заповедников и нацпарков. Поздравляем! 🎉 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>25.09.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9199</t>
+  </si>
+  <si>
+    <t>Десятки ремесленников представят свои изделия на фестивале «Золотой котябрь» 🐾 Самое яркое событие осени состоится 4 октября в селе Барабаш. Участников яркого праздника порадуют мастер-классы, концертная программа и выставка картин с изображением диких кошек под открытым небом. ⏰ Когда: 4 октября в 12:00 📍 Где: с. Барабаш, у визит-центра «Земли леопарда» (ул. Хасанская, 6Б) ❗️Вход свободный Фестиваль «Золотой котябрь» приурочен ко Всемирному дню защиты животных, призванному обратить внимание человечества на проблемы других обитателей планеты. Откроет фестиваль выставка Международного союза художников-анималистов. На экспозиции гости увидят уникальные изображения дальневосточного леопарда, амурского тигра, дальневосточного лесного кота и рыси – обитателей «самой кошачьей» заповедной территории России. Гостей ждут интересные мастер-классы, среди них — создание гирлянды из фотографий леопардов, которые обитают в трансграничном резервате «Земля больших кошек». Также гости кошачьего праздника смогут раскрасить баннер с рисунком леопарда. Подобно уникальным пятнам на шерсти этих кошек, участники украсят рисунок отпечатками своих рук. Приходите на праздник в костюмах и аксессуарах в стиле редких кошек – дальневосточного леопарда и амурского тигра. Каждый, кто выполнит это условие, получит приз, а по итогам праздника будут выбраны самые яркие костюмы, чьи авторы получат специальные призы. 🐾 Будем ждать всех и каждого на осеннем празднике больших кошек! Генеральный партнер фестиваля – Банк ВТБ. Подробнее — https://leopard-land.ru/about/news/1728 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>24.09.26 23:10</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9198</t>
+  </si>
+  <si>
+    <t>Сначала изучил, потом «расписался» 🐅 Внимательность — залог успеха, поэтому, подробно изучив древесный «материал», амурский тигр с уверенностью поставил свою подпись. На видео мы видим не что иное, как процесс передачи лесных СМС: тигр понюхал меточное дерево, узнал местные новости и не забыл поделиться «слухами», оставив мочевую метку. Такие кадры нам удалось получить благодаря фотоловушке, поставленной нашими туристами под чутким руководством опытного гида «Земли леопарда» — Антона Ганзевича — в рамках тура «По следам больших кошек». 📞 Хотите приложить руку к сохранению больших кошек? Тогда бронируйте свой отдых на «Земле леопарда» по телефону: +7 914 070-15-39. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>24.09.26 02:50</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9188</t>
+  </si>
+  <si>
+    <t>«Земля леопарда» представила возможности всесезонного семейного туризма 🐆 Туристический потенциал охраняемых территорий был представлен на панельной сессии «Семейный туризм на Дальнем Востоке: маршруты выходного дня и длительные поездки для родителей с детьми» в ходе форума. Мероприятие проходит с 23 по 26 сентября в рамках Тихоокеанского международного конгресса. Заповедные территории «Земли леопарда» выступают одним из главных экологических брендов Приморского края. Инфраструктура полностью приспособлена для комфортного семейного отдыха: гости могут забронировать готовые многодневные программы с прямым трансфером из аэропорта и проживанием в отеле. Кроме того, в старейшем заповеднике Дальнего Востока «Кедровая падь» туристов принимает обновлённый гостевой дом и новая экологическая тропа. Посетителям доступны пешие экологические тропы, экотропа к каскадам водопадов и морские экскурсии. В текущем осеннем сезоне особой популярностью пользуются туры «По следам больших кошек». На зимний период открыто бронирование фотоукрытий для съёмки дальневосточного леопарда, амурского тигра и других диких животных. Самым популярным и всесезонным направлением остаётся экотропа «Кравцовские водопады», где открыта новая геологическая экспозиция. Для юных туристов сформирована отдельная познавательная среда: на объектах действуют интерактивные площадки, регулярно проводятся творческие мастер-классы и показы тематических фильмов о дикой природе. Значимой частью остаётся событийный экотуризм. Уже 4 октября «Земля леопарда» приглашает жителей и гостей региона на семейный экологический фестиваль «Золотой котябрь» в селе Барабаш. Подробнее — https://leopard-land.ru/about/news/1727 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>23.09.26 23:29</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9187</t>
+  </si>
+  <si>
+    <t>Сегодня отмечается Всемирный день моря! 🌊 Цель праздника — привлечение внимания общественности к невосполнимому ущербу, который наносит морям глобальное потепление, незаконный вылов рыбы и загрязнение водоёмов. Под управлением дирекции «Земли леопарда» находится Дальневосточный морской заповедник. Это первый в России морской заповедник, который выступает эталоном природы побережья, островов и шельфа залива Петра Великого Японского моря, самой богатой по биологическому разнообразию прибрежной акватории России. Этот праздник — отличный повод посмотреть документальный фильм «Морские». Главные герои картины — три государственных инспектора Дальневосточного морского заповедника, которые денно и нощно охраняют природу залива Петра Великого на юге Приморья. Именно из уст бывалых защитников океана, словно сидя напротив них за чашкой чая, зритель узнает о столкновениях с браконьерами, ночных рейдах и редких животных. 🥰RUTUBE — https://rutube.ru/video/6762f374f5bb07318d549fc4b8ec4124/?r=a 😄VK Видео — https://vkvideo.ru/video-56043887_456240300?list=ln-yVZRskmAFnZSJRHiHy Фото: Александр Ратников 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>23.09.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9186</t>
+  </si>
+  <si>
+    <t>«Земля леопарда» ищет волонтёра на День тигра 🌹 Вы активны и можете зарядить толпу своей энергией? Тогда вам точно к нам! Дата: 27 сентября в 11:00 Задача: принять участие в «Тигрином шествии» на Спортивной набережной в костюме дальневосточного леопарда. 📞 Узнать подробности можно по номеру 8 (962) 111 24-63 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>23.09.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9185</t>
+  </si>
+  <si>
+    <t>Отрастающий заново хвост у ящериц — это несомненно здорово, но вот с регенерацией трепанга не сравнится 😎 Потеря органов для дальневосточного трепанга не смертельна. За 2–3 месяца он может полностью отрастить новый кишечник и дыхательную систему! Трепанг обладает уникальной способностью восстанавливать целое тело из одного крупного фрагмента. Небольшие разрезы кожи заживают за неделю. ▶️Этими и многими другими знаниями вы можете поделиться благодаря экопросветительскому проекту «12 символов Земли леопарда» — https://leopard-land.ru/about/shares/1618 Специалисты дирекции заповедников разработали полный текст уроков с презентацией и видеороликами. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
+  </si>
+  <si>
+    <t>22.09.26 00:17</t>
+  </si>
+  <si>
+    <t>t.me/amurleo_land/9184</t>
+  </si>
+  <si>
+    <t>Приехать и влюбиться в природу юга Дальнего Востока 😻 Эта небольшая история о Петре Сонине, который работает на «Земле леопарда» вот уже 11 лет! Дальний Восток всегда манил людей. Сюда приезжают по разным причинам: кто-то ради туризма, кто-то ради заработка, а кто-то, как Пётр — коренной москвич в нескольких поколениях — приехал в Приморье, оставив столичный комфорт ради большого благого дела. 15 лет назад он приехал в Приморье. В первые годы работал в Центре реабилитации с тигрятами-сиротами и травмированными леопардами. А в 2015 году стал сотрудником «Земли леопарда». Сначала работал в отделе науки, а сейчас – в отделе туризма. Всю жизнь накапливая ценные знания о природе, он делится ими с гостями заповедных территорий на экскурсиях и турах. И уже не вспоминает свою жизнь в Москве. Здесь он нашел себя, свою семью и дело жизни. Видео — часть всероссийской акции #Диковажные, запущенной учениками потока «Медиакоммуникации» Мастерской новых медиа. Акция #Диковажные помогает подрастающему поколению узнать о краснокнижных животных, в том числе и о редкой большой кошке — дальневосточном леопарде. Также в рамках акции проходят занятия по всей России: в школах Ставрополя, Приморья, а также Липецкой области. 🐆 Здесь «Земля леопарда» / МАХ / ВК</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4274,62 +8171,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H433"/>
+  <dimension ref="A1:H867"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3002.267" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4163.126" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -15485,50 +19382,7428 @@
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>28335</v>
       </c>
       <c r="B433" t="s">
         <v>1296</v>
       </c>
       <c r="C433" t="s">
         <v>1297</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="E433">
         <v>3119</v>
       </c>
       <c r="F433">
         <v>13</v>
       </c>
       <c r="G433">
         <v>352</v>
       </c>
       <c r="H433">
         <v>18</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>95303</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E434">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>95304</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E435">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>95305</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E436">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>95306</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E437">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>95307</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E438">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>95308</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E439">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>95309</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E440">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>95310</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E441">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>95311</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E442">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>95312</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E443">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>95313</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E444">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>95314</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E445">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>95315</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E446">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>95316</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E447">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>95317</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E448">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>95318</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E449">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>95319</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E450">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>95320</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E451">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>95321</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E452">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>95322</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E453">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>95323</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E454">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>95324</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E455">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>95325</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E456">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>95326</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E457">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>95327</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E458">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>95328</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E459">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>95329</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E460">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>95330</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E461">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>95331</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E462">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>95332</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E463">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>95333</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E464">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>95334</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E465">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>95335</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E466">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>95336</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E467">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>95337</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E468">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>95338</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E469">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>95339</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E470">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>95340</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E471">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>95341</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E472">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>95342</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E473">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>95343</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E474">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>95344</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E475">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>95345</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E476">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>95346</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E477">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>95347</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E478">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>95348</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E479">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>95349</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E480">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>95350</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E481">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>95351</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E482">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>95352</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E483">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>95353</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E484">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>95354</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E485">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>95355</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E486">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>95356</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E487">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>95357</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E488">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>95358</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E489">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>95359</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E490">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>95360</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E491">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>95361</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E492">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>95362</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E493">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>95363</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E494">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>95364</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E495">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>95365</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E496">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>95366</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E497">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>95367</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E498">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>95368</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E499">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>95369</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E500">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>95370</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E501">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>95371</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E502">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>95372</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E503">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>95373</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E504">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>95374</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E505">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>95375</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E506">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>95376</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E507">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>95377</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E508">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>95378</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E509">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>95379</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E510">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>95380</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E511">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>95381</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E512">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>95382</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E513">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>95383</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E514">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>95384</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E515">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>95385</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E516">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>95386</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E517">
+        <v>2999</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>95387</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E518">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>95388</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E519">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>95389</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E520">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>95390</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E521">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>95391</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E522">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>95392</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E523">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>95393</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E524">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>95394</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E525">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>95395</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E526">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>95396</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E527">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>95397</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E528">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>95398</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E529">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>95399</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E530">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>95400</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E531">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>95401</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E532">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>95402</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E533">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>95403</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E534">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>95404</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E535">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>95405</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E536">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>95406</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E537">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>95407</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E538">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>95408</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E539">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>95409</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E540">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>95410</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E541">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>95411</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E542">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>95412</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E543">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>95413</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E544">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>95414</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E545">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>95415</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E546">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>95416</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E547">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>95417</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E548">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>95418</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E549">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>95419</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E550">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>95420</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E551">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>95421</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E552">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>95422</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E553">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>95423</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E554">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>95424</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E555">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>95425</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E556">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>95426</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E557">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>95427</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E558">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>95428</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E559">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>95429</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E560">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>95430</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E561">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>95431</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E562">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>95432</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E563">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>95433</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E564">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>95434</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E565">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>95435</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E566">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>95436</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E567">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>95437</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E568">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>95438</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E569">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>95439</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E570">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>95440</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E571">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>95441</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E572">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>95442</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E573">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>95443</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E574">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>95444</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E575">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>95445</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E576">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>95446</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E577">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>95447</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E578">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>95448</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E579">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>95449</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E580">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>95450</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E581">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>95451</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E582">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>95452</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E583">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>95453</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E584">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>95454</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E585">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>95455</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E586">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>95456</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E587">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>95457</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E588">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>95458</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E589">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>95459</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E590">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>95460</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E591">
+        <v>5303</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>95461</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E592">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>95462</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E593">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>95463</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E594">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>95464</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E595">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>95465</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E596">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>95466</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E597">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>95467</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E598">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>95468</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E599">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>95469</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E600">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>95470</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E601">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>95471</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E602">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>95472</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E603">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>95473</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E604">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>95474</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E605">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>95475</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E606">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>95476</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E607">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>95477</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E608">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>95478</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E609">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>95479</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E610">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>95480</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E611">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>95481</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E612">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>95482</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E613">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>95483</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E614">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>95484</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E615">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>95485</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E616">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>95486</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E617">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>95487</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E618">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>95488</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E619">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>95489</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E620">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>95490</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E621">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>95491</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E622">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>95492</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E623">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>95493</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E624">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>95494</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E625">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>95495</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E626">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>95496</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E627">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>95497</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E628">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>95498</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E629">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>95499</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E630">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>95500</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E631">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>95501</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E632">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>95502</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E633">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>95503</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E634">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>95504</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E635">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>95505</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E636">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>95506</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E637">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>95507</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E638">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>95508</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E639">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>95509</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E640">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>95510</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E641">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>95511</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E642">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>95512</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E643">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>95513</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E644">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>95514</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E645">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>95515</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E646">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>95516</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E647">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>95517</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E648">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>95518</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E649">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>95519</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E650">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>95520</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E651">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>95521</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E652">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>95522</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E653">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>95523</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E654">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>95524</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E655">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>95525</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E656">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>95526</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E657">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>95527</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E658">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>95528</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E659">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>95529</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E660">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>95530</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E661">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>95531</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E662">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>95532</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E663">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>95533</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E664">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>95534</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E665">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>95535</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E666">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>95536</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E667">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>95537</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E668">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>95538</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E669">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>95539</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E670">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>95540</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E671">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>95541</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E672">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>95542</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E673">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>95543</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E674">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>95544</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E675">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>95545</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E676">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>95546</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E677">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>95547</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E678">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>95548</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E679">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>95549</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E680">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>95550</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E681">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>95551</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E682">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>95552</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E683">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>95553</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E684">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>95554</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E685">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>95555</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E686">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>95556</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E687">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>95557</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E688">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>95558</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E689">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>95559</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E690">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>95560</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E691">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>95561</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E692">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>95562</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E693">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>95563</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E694">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>95564</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E695">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>95565</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E696">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>95566</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E697">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>95567</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E698">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>95568</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E699">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>95569</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E700">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>95570</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E701">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>95571</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E702">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>95572</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E703">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>95573</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E704">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>95574</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E705">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>95575</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E706">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>95576</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E707">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>95577</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E708">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>95578</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E709">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>95579</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E710">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>95580</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E711">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>95581</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E712">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>95582</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E713">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>95583</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E714">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>95584</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E715">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>95585</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E716">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>95586</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E717">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>95587</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E718">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>95588</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E719">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>95589</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E720">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>95590</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E721">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>95591</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E722">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>95592</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E723">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>95593</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E724">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>95594</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E725">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>95595</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E726">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>95596</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E727">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>95597</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E728">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>95598</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E729">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>95599</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E730">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>95600</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E731">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>95601</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E732">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>95602</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E733">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>95603</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E734">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>95604</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E735">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>95605</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E736">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>95606</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E737">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>95607</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E738">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>95608</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E739">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>95609</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E740">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>95610</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E741">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>95611</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E742">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>95612</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E743">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>95613</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E744">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>95614</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E745">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>95615</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E746">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>95616</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E747">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>95617</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E748">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>95618</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E749">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>95619</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E750">
+        <v>26259</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>95620</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E751">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>95621</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E752">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>95622</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E753">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>95623</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E754">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>95624</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E755">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>95625</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E756">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>95626</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E757">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>95627</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E758">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>95628</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E759">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>95629</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E760">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>95630</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E761">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>95631</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E762">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>95632</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E763">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>95633</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E764">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>95634</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E765">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>95635</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E766">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>95636</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E767">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>95637</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E768">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>95638</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E769">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>95639</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E770">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>95640</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E771">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>95641</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E772">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>95642</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E773">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>95643</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E774">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>95644</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E775">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>95645</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E776">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>95646</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E777">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>95647</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E778">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>95648</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E779">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>95649</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E780">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>95650</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E781">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>95651</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E782">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>95652</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E783">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>95653</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E784">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>95654</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E785">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>95655</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E786">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>95656</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E787">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>95657</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E788">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>95658</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E789">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>95659</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E790">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>95660</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E791">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>95661</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E792">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>95662</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E793">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>95663</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E794">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>95664</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E795">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>95665</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E796">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>95666</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E797">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>95667</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E798">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>95668</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E799">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>95669</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E800">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>95670</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E801">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>95671</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E802">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>95672</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E803">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>95673</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E804">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>95674</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E805">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>95675</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E806">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>95676</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E807">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>95677</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E808">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>95678</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E809">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>95679</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E810">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>95680</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E811">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>95681</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E812">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>95682</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E813">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>95683</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E814">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>95684</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E815">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>95685</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E816">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>95686</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E817">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>95687</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E818">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>95688</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E819">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>95689</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E820">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>95690</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E821">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>95691</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E822">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>95692</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E823">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>95693</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E824">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>95694</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E825">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>95695</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E826">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>95696</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E827">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>103029</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E828">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>103030</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E829">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>103031</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E830">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>103032</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E831">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>103033</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E832">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>103034</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E833">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>103035</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E834">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>103036</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E835">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>103037</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E836">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>103038</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E837">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>103039</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E838">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>103040</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E839">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>103041</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E840">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>123555</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E841">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>123556</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E842">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>123557</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E843">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>123558</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E844">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>123559</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E845">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>123560</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E846">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>123561</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E847">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>124366</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E848">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>124367</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E849">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>124368</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E850">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>124369</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E851">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>124370</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E852">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>127516</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E853">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>127517</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E854">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>127518</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E855">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>127519</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E856">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>127520</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E857">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>127521</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E858">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>127522</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E859">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>127523</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E860">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>127524</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E861">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>127525</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E862">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>127526</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E863">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>127527</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E864">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>127528</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E865">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>127529</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E866">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>127530</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E867">
+        <v>2041</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">