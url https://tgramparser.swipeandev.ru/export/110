--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="898">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1832">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2706,50 +2706,2852 @@
     <t>15.04.25 06:45</t>
   </si>
   <si>
     <t>t.me/kolomenskoe_moscow/6867</t>
   </si>
   <si>
     <t>🌸Мечта о цветущем Коломенском Сегодня в рамках проекта #моеколоменское хотим поделиться трогательным рассказом Инны Ягодовой о ее заветной мечте: «Моя мечта — увидеть самый замечательный яблоневый сад, который находится в Коломенском, цветущим. Ни разу не удавалось мне приехать в Москву в мае-июне, потому что работаю в школе, а это самая горячая пора — пора экзаменов. Мне кажется, он будет сниться во сне: много-много цветущих яблонь. Может быть, когда-нибудь я и приеду в конце мая в Коломенское на экскурсию в сад моей мечты». Друзья, совсем скоро сады Коломенского расцветут, окутав парк нежным ароматом весны. Следите за нашими публикациями в соцсетях — мы покажем все этапы цветения яблонь. И, конечно, приглашаем вас лично посетить музей-заповедник, чтобы вживую увидеть и насладиться этим природным явлением❤️ 📷А пока делимся фотографиями из нашего архива🌸 #моеколоменское</t>
   </si>
   <si>
     <t>14.04.25 11:10</t>
   </si>
   <si>
     <t>t.me/kolomenskoe_moscow/6864</t>
   </si>
   <si>
     <t>Наблюдаем за весенними переменами🌸</t>
   </si>
   <si>
     <t>14.04.25 07:33</t>
   </si>
   <si>
     <t>t.me/kolomenskoe_moscow/6861</t>
   </si>
   <si>
     <t>Планы на неделю 14–20 апреля 🏛Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 6 временных выставок и 8 постоянных экспозиций. 18 апреля — день бесплатного посещения. Приглашаем заглянуть на постоянные экспозиции и временные выставки, предварительно оформив бесплатный билет на сайте. 🎙Экскурсии по расписанию 8 экскурсий в сборном формате — выбирайте, что вам интересно. Наш фаворит на этой неделе — экскурсия «Музейное приключение, или вечернее путешествие», которая проходит один раз в месяц во Дворце царя Алексея Михайловича после закрытия. Кроме того, вы можете оформить экскурсию на заказ — только для вашей группы и в любое удобное вам время. 🎓Лекции суббота 19 апреля ⏺️13:00 — «Император Петр Великий» 🧸Программы для детей суббота 19 апреля 📎11:00 — мастер-класс «Животный мир вокруг нас. Любимчики царского двора» 📎13:00, 15:00 — мастер-класс «Пейзаж. Графика» воскресенье 20 апреля 📎16:00 — музейное занятие «Кто на Севере не бывал — красоты не видал» ☀️Мероприятия суббота 19 апреля 🏛16:00 — концерт «Вечер в Коломенском при свечах. Скрипка и фортепиано: от Баха до Пьяццоллы» 🍯Ярмарка мёда</t>
+  </si>
+  <si>
+    <t>09.09.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10371</t>
+  </si>
+  <si>
+    <t>🐴 Казачья станица Москва 12 сентября в музее-заповеднике «Коломенское» пройдет XII фестиваль «Казачья станица Москва», объединяющий свыше 1000 участников из 42 регионов страны. Этот яркий, масштабный и душевный праздник познакомит вас с уникальной культурой и традициями российского казачества. 👍Гости смогут освоить тонкости казачьего говора на викторине «Давай погутарим», поработать на гончарном круге, сплести обережный пояс-гашник, создать букет из трав донской степи и обучиться искусству фланкировки. Подробнее — на сайте. ⏰Время работы площадок фестиваля: с 10:00 до 20:00 Вход бесплатный💚 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>08.09.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10370</t>
+  </si>
+  <si>
+    <t>Что важно - материальное или мемориальное? Музейное занятие из цикла «Перенести... Нельзя... Оставить» познакомит участников с историей создания музея деревянного зодчества в Коломенском и принципами научной реставрации. Во время посещения Церкви Святого Великомученика Георгия Победоносца и других памятников гости узнают, как перевозят архитектурные объекты из удаленных регионов, каким образом сохраняют подлинные материалы и восполняют утраченные элементы. Особое внимание будет уделено вопросу, как научиться видеть художественную и историческую ценность старинных построек. Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>08.09.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10364</t>
+  </si>
+  <si>
+    <t>🪵 История спасения: как в Коломенском появился музей деревянного зодчества 📍В музее-заповеднике «Коломенское» продолжает работу просветительский проект — цикл из четырех занятий «Перенести… Нельзя… Оставить». 💚 Музейное занятие «Что важно — материальное или мемориальное?» познакомит участников с историей создания музея деревянного зодчества в Коломенском и принципами научной реставрации. Мы встретимся у церкви Святого Великомученика Георгия Победоносца и других памятников музея, чтобы узнать, как перевозят архитектурные объекты из удаленных регионов, каким образом сохраняют подлинные материалы и восполняют утраченные элементы. 📌Этот курс объединяет рассказ, исследование и живую дискуссию. Он рассчитан на подростков и родителей, которые готовы вместе искать ответы и самостоятельно решать, где поставить паузу в названии проекта: «перенести нельзя, оставить» или «перенести, нельзя оставить». 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>08.09.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10362</t>
+  </si>
+  <si>
+    <t>🎓 Сегодняшний рассказ экскурсовода музея-заповедника Полины Орловой посвящен одному из ключевых парных сопоставлений на выставке «Сакральное и радикальное. Красная нить русского искусства». На первый взгляд эти миры кажутся несовместимыми: за спиной Христа — вечность Иерусалима, а у Ларионова — пыльная улочка уездного города с трактирными вывесками. Однако мы предлагаем вам взглянуть глубже и увидеть связь между картиной Михаила Ларионова «Улица в провинции» (1910) и иконой «Вход Господень в Иерусалим» (XVI век). Присоединяйтесь к экскурсиям, чтобы увидеть, как расчистка потемневших икон потрясла художников-авангардистов и дала им новый визуальный язык, и проследите ту самую «красную нить», которая связывает сакральное и радикальное в русском искусстве. 📍Выставочный зал «Атриум», музей-заповедник «Коломенское» 🔊Экскурсии проходят по средам и четвергам в 16:00 и по субботам в 17:00. 🎟️ Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>07.09.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10359</t>
+  </si>
+  <si>
+    <t>💚Планы на неделю 7–13 сентября Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 12 временных выставок и 14 постоянных экспозиций. 🔊Экскурсии по расписанию 15 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. 🫶 Наш фаворит на этой неделе — экскурсия Мельница мелет — мука будет Каждый, кто захочет не просто увидеть, как зерно превращается в муку, но и помочь мельнику, а также узнать, как устраивалась запруда для работы мельничного колеса – может легко это сделать, оказавшись в Коломенском. 🎫 Билеты на экскурсию можно приобрести тут 🧸 Музейные занятия и мастер-классы для детей 12 сентября в 16:00 — музейное занятие цикла «Перенести… Нельзя… Оставить» 📍Что важно - материальное или мемориальное? Билеты 12 сентября в 11:30 — музейное занятие музейное занятие «Тягок труд, да сладок мед» Художественные мастер-классы 12 сентября: ⏺️11:00 — «И я там был. Атрибуты царского стола» ⏺️15:00, 16:00 — «Портрет» А также: ⏺️Ярмарка меда ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>07.09.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10358</t>
+  </si>
+  <si>
+    <t>💚Планы на неделю 7–13 сентября Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 12 временных выставок и 14 постоянных экспозиций. 🔊Экскурсии по расписанию 15 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. 🫶 Наш фаворит на этой неделе — экскурсия Мельница мелет — мука будет Каждый, кто захочет не просто увидеть, как зерно превращается в муку, но и помочь мельнику, а также узнать, как устраивалась запруда для работы мельничного колеса – может легко это сделать, оказавшись в Коломенском. 🎫 Билеты на экскурсию можно приобрести тут 🧸 Музейные занятия и мастер-классы для детей 12 сентября в 16:00 — «Перенести… Нельзя… Оставить» 12 сентября в 11:30 — музейное занятие музейное занятие «Тягок труд, да сладок мед» Художественные мастер-классы 12 сентября: ⏺️11:00 — «И я там был. Атрибуты царского стола» ⏺️15:00, 16:00 — «Портрет» А также: Ярмарка меда</t>
+  </si>
+  <si>
+    <t>06.09.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10357</t>
+  </si>
+  <si>
+    <t>🐝 Яркие краски в пасмурный день На Фестивальной площадке вас ждет настоящее изобилие: мед, травяные чаи, варенья, орехи, сухофрукты, грибы и разные сладости 🍯Здесь развернулась ежегодная Ярмарка меда. Приходите всей семьей, чтобы запастись витаминами и просто приятно провести время❤️ 🍯Ярмарка меда работает ежедневно до 25 октября 2026 года. ☀️Если вам интересно, как устроен быт пчеловодов, приглашаем также посетить Усадьбу пасечника🐝 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>06.09.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10356</t>
+  </si>
+  <si>
+    <t>🐎 Знакомьтесь, это Оптимус! На Конюшенном дворе его называют Тёма 😍 Оптимус – крупный, мощный конь, с невероятно добрым и уравновешенным характером. В музее-заповеднике он появился в апреле, но уже освоился и привык к новой обстановке. Совсем скоро этот силач будет задействован в упряжных работах, катаниях верхом и фотосессиях. 🏛️ Приходите на обзорную экскурсию по Конюшенному двору. Там вам расскажут более подробно не только о нем, но и об остальных наших прекрасных жителях. Расписание экскурсий: ⏺️Вторник – пятница: 12:00, 15:00, 16:00 ⏺️Суббота – воскресенье: 11:00, 15:00, 16:00 🎫 Билеты на экскурсию в составе сборной группы ☝️Мы также можем провести эту экскурсию индивидуально. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.09.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10352</t>
+  </si>
+  <si>
+    <t>🎨 С началом учебного года в Коломенском и в усадьбе Измайлово возобновляются занятия в художественной студии «В мире искусства». Каждую субботу дети в возрасте от 6 до 14 лет изучают живопись и графику под руководством профессионального художника — Виктора Маторина. 🖌️ На мастер-классах ребята погружаются в атмосферу XVII века, изучая историю и черпая вдохновение в великолепии Дворца царя Алексея Михайловича и учатся рисовать свои первые шедевры. 📍Занятия можно посещать выборочно, а можно ходить регулярно, чтобы освоить разные жанры и техники. ⏺️Расписание занятий в музее-заповеднике Коломенское. ⏺️Расписание занятий в усадьбе Измайлово. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.09.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10351</t>
+  </si>
+  <si>
+    <t>Дорогие москвичи, сердечно поздравляю вас с Днём рождения столицы! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>05.09.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10345</t>
+  </si>
+  <si>
+    <t>🗓В эти выходные Москва отметит 879-й день рождения🎉 Программа Дня города ⬇️ 5 и 6 сентября с 12:00 до 18:00 на площадках возле Дворца царя Алексея Михайловича в рамках праздника в Коломенском пройдут мастер-классы, концерты и лекции. Подробнее — на сайте. 📍На площадке Зингаро 5 и 6 сентября состоятся концерты Московской дирекции массовых мероприятий. С программой можно ознакомиться на сайте. 📌Вход свободный, предварительная регистрация не требуется💚 🔊Приходите всей семьей и приводите друзей, чтобы вместе отметить День города Москвы и окунуться в атмосферу народных традиций и культурного наследия❤️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10344</t>
+  </si>
+  <si>
+    <t>👩🏻‍🌾 На экскурсии «Мельница мелет — мука будет» вы увидите все помещения мельницы и сможете попробовать себя в роли мельника. 🔊Экскурсии проходят: ⏺️со среды по пятницу в 16:00, 16:30, 17:00 и 17:30 ⏺️по выходным и в праздничные дни в 15:00, 15:30, 16:00, 16:30, 17:00 и 17:30 📍Сбор группы происходит у входа на Водяную мельницу. 🎫 Билеты на экскурсию 🧸Отличный способ провести выходной с пользой для всей семьи: исследуйте мельницу, затем познакомьтесь с историей Голландского домика Петра I и завершите день отдыхом на набережной 👍 🎥На видео — заведующий сектором экскурсионного отдела музея-заповедника «Коломенское» Андрей Сальников. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.09.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10338</t>
+  </si>
+  <si>
+    <t>❤️«Яблоко» в архитектуре православных храмов — это не плод, а декоративный элемент Рассказываем и показываем «яблочные» детали, которые можно увидеть в Коломенском. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>03.09.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10337</t>
+  </si>
+  <si>
+    <t>💚 Картина, о которой сегодня расскажет экскурсовод музея-заповедника Полина Орлова, называется «Пейзаж с красным домом» (также известна как «Пейзаж с красными крышами»). Это одно из ключевых произведений русского авангарда, созданное Аристархом Лентуловым в 1917 году. 🏛 Полотно хранится в коллекции Самарского областного художественного музея, а до 18 октября его можно увидеть в залах выставочного пространства «Атриум» в Коломенском, где работает выставка «Сакральное и радикальное. Красная нить русского искусства». 📍Сам Лентулов писал в своих воспоминаниях: «Моя страсть к солнцу и яркому свету сопутствовала мне... со дня моего рождения. В пейзаже я допускал контрасты света и тени — от чёрного в тени до чистого хрома на свету». 🔊Присоединяйтесь к экскурсиям по экспозиции, чтобы узнать о том, какое влияние древние иконы оказали на русский авангард. 📍Выставочный зал «Атриум», музей-заповедник «Коломенское» 🔊 Экскурсии проходят по средам и четвергам в 16:00 и по субботам в 17:00. 🎟️ Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>03.09.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10330</t>
+  </si>
+  <si>
+    <t>🗓Приглашаем отметить День города в Коломенском! 🎉 5 и 6 сентября в музее-заповеднике пройдут мероприятия, посвященные Дню города. Для гостей Коломенского подготовлена программа развлекательных и познавательных мероприятий ⬇️ 5 сентября с 12:00 до 18:00 в рамках праздника у Дворца царя Алексея Михайловича пройдет концертная программа с участием духовых оркестров, музыкальных ансамблей и джазовых коллективов. Для детской и семейной аудитории будут организованы интерактивные мероприятия и серия мастер-классов. 📍Смотрите подробное расписание на нашем сайте. 👀На площадке Зингаро 5 и 6 сентября состоятся концерты Московской дирекции массовых мероприятий. С программой можно ознакомиться на сайте. ❤️Вход свободный, предварительная регистрация не нужна. Приходите всей семьей! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>02.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10329</t>
+  </si>
+  <si>
+    <t>⏳Успейте записаться в Детский музейный совет В этом году участники «Детского музейного совета» отправятся во времена царя Алексея Михайловича, чтобы узнать особенности царской соколиной охоты и превратить эти секреты в крутую игру. Такую, чтобы другие ребята отложили телефоны и пришли на Соколиный двор 👍 У вас есть ровно два дня, чтобы стать частью команды. Послезавтра прием заявок закрывается. 🔊Готовы стать частью нового сезона «Детского музейного совета»? Записывайте видеоанкету, заполняйте форму заявки на участие и ждите приглашение. Прием заявок завершится 4 сентября 2026 года. 📍Узнать о проекте подробнее можно на нашем сайте. 😍 Для вдохновения показываем комнату сокольника и амуницию, которую используют для демонстрации полета ловчей птицы. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>02.09.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10325</t>
+  </si>
+  <si>
+    <t>💚 «Перенести… Нельзя… Оставить»: история создания музея деревянного зодчества и вопросы сохранения архитектурного наследия в Коломенском Проект основан на идее архитектора-реставратора Петра Дмитриевича Барановского, благодаря которому в Коломенском был создан уникальный музей под открытым небом, объединивший памятники деревянной архитектуры XVI–XVII веков. Сегодня эта работа продолжается, а вопросы сохранения исторической среды остаются не менее актуальными, чем столетие назад. 📍Первое занятие цикла «Перенести... Нельзя... Оставить» посвящено знакомству с особенностями деревянного зодчества и причинами, по которым памятники деревянной архитектуры требуют особой заботы и внимания. 📌Занятие с посещением экспозиции «Архитектура древнего города. Люди и технологии». 📍Место встречи — у входа в выставочный зал «Атриум». 🗓5 сентября, 16:00 🎫 Билеты на занятие ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>01.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10317</t>
+  </si>
+  <si>
+    <t>🍏 Посмотрите, как прошел фестиваль «Урожай» в Коломенском! Минувшие выходные выдались насыщенными: сбор яблок проходил одновременно в трех исторических садах — в Казанском, Дьяковском и Вознесенском. В этом году фестиваль посетили 20 тысяч гостей. Пока в садах кипела работа, у Дворца царя Алексея Михайловича развернулась масштабная праздничная программа. Гости наслаждались живой музыкой, кукольными спектаклями и народными играми, а дети и взрослые с удовольствием занимались творчеством на мастер-классах. 🫶 ❤️Благодарим всех гостей за бережное отношение к деревьям и атмосферу праздника. До новых встреч в Коломенском! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>01.09.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10316</t>
+  </si>
+  <si>
+    <t>🦉Поздравляем с Днем знаний! Желаем школьникам и студентам увлекательных занятий, удивительных приключений, новых друзей и веселых перемен. Родителям – сил, терпения и мудрости. Вы для своих детей опора, наставники и главный пример для подражания. Музей-заповедник всегда ждет вас в гости на выставки и экспозиции. Наши музейные педагоги готовы поделиться с вами интересными историческими фактами и полезными навыками. У нас можно: ⏺️ узнать что-то новое ⏺️ научится рисовать ⏺️ определить значение исторического наследия в современном мире ⏺️ создать коллекцию музейных сувениров ⏺️ стать одним из создателей музейной игры 🎥 На видео — сокольник Алена Ярцева с филином Варварой поздравляют нас с началом учебного года. Приходите в Коломенское, чтобы увидеть пернатых обитателей Соколиного двора и посетить экскурсию с демонстрацией полета ловчей птицы 👍</t>
+  </si>
+  <si>
+    <t>31.08.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10309</t>
+  </si>
+  <si>
+    <t>📅 31 августа — День лошади Сегодня в православном календаре день памяти святых мучеников Флора и Лавра — братьев-близнецов, искусных каменщиков и строителей храмов. Но на Руси 31 августа называли «Лошадиный праздник» или «Конские именины». 🐴 Согласно преданию, святые исцеляли людей и животных, а после смерти стали главными покровителями домашнего скота, особенно лошадей. С этого дня крестьяне начинали готовиться к осени: завершали жатву и устраивали выходной своим главным помощникам по хозяйству. В карточках знакомимся с обитателями Конюшенного двора и приглашаем на обзорные экскурсии. Вы увидите денники с лошадьми разных пород и каретный сарай. Экскурсовод расскажет о породах лошадей в нашей конюшне, происхождении многих пословиц и поговорок, которые связаны с лошадьми и употребляются в наши дни. Также после экскурсии у вас будет возможность самостоятельно посетить постоянную экспозицию «Лошадь — человеку крылья». 🎫 Билеты на экскурсию ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>31.08.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10304</t>
+  </si>
+  <si>
+    <t>«Яблоко» в архитектуре православных храмов — это не плод, а декоративный элемент Рассказываем и показываем «яблочные» детали, которые можно увидеть в Коломенском</t>
+  </si>
+  <si>
+    <t>31.08.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10300</t>
+  </si>
+  <si>
+    <t>🍏 «Яблоко» в архитектуре православных храмов — это не плод, а декоративный элемент Рассказываем и показываем «яблочные» детали, которые можно увидеть в Коломенском❤️</t>
+  </si>
+  <si>
+    <t>31.08.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10298</t>
+  </si>
+  <si>
+    <t>31.08.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10296</t>
+  </si>
+  <si>
+    <t>Планы на неделю 31 августа–6 сентября 🏛️ Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 13 временных выставок и 14 постоянных экспозиций. 🔊 Экскурсии по расписанию 15 экскурсии в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. ❤️ Наш фаворит на этой неделе — экскурсия по Соколиному двору с демонстрацией полета ловчих птиц Соколиная охота была любимой потехой царя Алексея Михайловича Романова. В эпоху его правления она достигла вершины своего развития в России. В Коломенском мы показываем гостям ловчих птиц: соколов-балoбанов, ястреба-тетеревятника и канюка. Кроме того, здесь живет дружелюбная и очень фотогеничная любимица гостей — филин Варя. 🗓 Билеты можно приобрести тут 🧸Музейные занятия и мастер-классы для детей ⏺️ 5 сентября в 16:00 — «Перенести… Нельзя… Оставить» 🎫 Билеты ⏺️ 5 сентября в 11:30 — музейное занятие «Тягок труд, да сладок мед» 🎫 Билеты А также: ⏺️ Винтажный маркет ⏺️ Театральный бульвар ⏺️ Бассейн ⏺️ Ярмарка меда ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>30.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10294</t>
+  </si>
+  <si>
+    <t>На нашей сцене сегодня выступили ансамбль гусляров «Веселый перезвон», ансамбль «Гуляйте, ребята», хор русской песни имени Михаила Ивановича Чабаненко «Московия» и фолк-проект «Репа». ❤️ Благодарим всех, кто участвовал в фестивале и разделил с нами праздник в честь урожая!</t>
+  </si>
+  <si>
+    <t>30.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10292</t>
+  </si>
+  <si>
+    <t>А еще, сегодня в музее-заповеднике прошел яблочный конкурс ❤️ 3 призовых места распределились так: 1 место: собрали 60 кг яблок 2 место: собрали 40 кг яблок 3 место: собрали 30 кг яблок Все победители получили пригласительные билеты в музей-заповедник, книги о Коломенском и партнерские призы от ddx fitness</t>
+  </si>
+  <si>
+    <t>30.08.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10290</t>
+  </si>
+  <si>
+    <t>Делимся атмосферой на фестивале «Урожай», где проходят, в том числе, мастер-классы. Здесь мы плетем венки и плодово-овощные броши 🍏</t>
+  </si>
+  <si>
+    <t>30.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10288</t>
+  </si>
+  <si>
+    <t>🍎 Сегодня в Коломенском большой праздник — фестиваль «Урожай»! Гостей ждут мастер-классы, музыкальная программа, активные игры и лекции о русских садах для всей семьи 🎓</t>
+  </si>
+  <si>
+    <t>30.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10286</t>
+  </si>
+  <si>
+    <t>🎵 Встречаем сентябрь красиво, с музыкой и при свечах. Погрузитесь в атмосферу волшебства и искусства на органных концертах в Коломенском. Это шанс отдохнуть от городской суеты и подарить себе и близким незабываемый вечер в историческом месте. Следите за нашими анонсами, чтобы не пропустить даты концертов и начало продаж билетов! Поделитесь постом с теми, с кем хотели бы разделить эти моменты. 🔊Расписание, билеты и подробное описание опубликованы на сайте. 📍 Музей-заповедник «Коломенское», Дворец царя Алексея Михайловича. Театральная хоромина 📍Москва, м. Каширская, Проспект Андропова, д. 39, стр. 69 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>29.08.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10280</t>
+  </si>
+  <si>
+    <t>❤️Успейте побывать в этом сезоне в музейных пространствах, рассчитанных на посещение только в теплое время года. Среди них – Голландский домик Петра I, основной объем и галерея церкви Вознесения Господня, Моховая башня Сумского острога и мельница на реке Жуже. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>29.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10279</t>
+  </si>
+  <si>
+    <t>День перенесения из Эдессы в Константинополь Нерукотворного Спаса (Спаса на убрусе) православная церковь отмечает 29 августа Изображение Лика Спасителя на убрусе восходит к преданию о сирийском правителе Авгаре. Посланный им художник Анания не сумел изобразить Христа — тогда Спаситель умыл лицо, отер его убрусом, на котором отпечатался Его Божественный Лик, и вручил убрус Анании вместе с письмом. Царь Авгарь получил святыню и исцелился от проказы. Убрус с образом Спасителя долгое время хранился в Эдессе как главное сокровище города, а в 944 году был перенесен в Константинополь. На экспозиции «Сакральное и радикальное. Красная нить русского искусства» в выставочном зале музея-заповедника «Коломенское» можно увидеть икону, где образ Спасителя создан в русле канона Святого Убруса. Икону написал выдающийся художник Симон Ушаков во второй половине XVII века. Рекомендуем посетить выставку с экскурсией, чтобы найти связь между древней иконой и дерзким авангардом. 🎫 Билеты на экскурсию доступны по ссылке. 📷Ушаков Симон Икона «Спас Нерукотворный» Вторая половина XVII в. из собрания ГИМ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10278</t>
+  </si>
+  <si>
+    <t>❤️В коллекции музея-заповедника хранится деревянный ящик со «световыми картинами» для «волшебного фонаря». Изображения можно было проецировать на экран — например, во время лекции. Предлагаем вам рассмотреть карточку, посвященную плодосборникам. Как и сто лет назад, собирать плоды разрешается только с помощью таких приспособлений. 🍏 Исторические сады Коломенского — настоящее сокровище, требующее трепетного отношения. Просим всех посетителей (и взрослых, и детей) соблюдать правила бережного обращения с деревьями: ⏺️Категорически запрещено трясти ветви и стволы ⏺️Нельзя ломать сучья ⏺️Запрещено залезать на деревья ⏺️Недопустимо сбивать плоды палками или другими предметами. ❗️Помните: каждое дерево в саду — это часть нашей истории и культуры, которую мы должны сохранить для будущих поколений. 📷Световая картина «Типы плодосъемов» 1900-1910 гг. Изготовитель: фабрика С.А. Баранова Коллекция МГОМЗ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10274</t>
+  </si>
+  <si>
+    <t>💚 До закрытия выставки «Фронтовой репортаж» остался месяц. Успейте увидеть историю в объективе военных корреспондентов. Экспозиция посвящена фотокорреспондентам — людям, которые, рискуя собственной жизнью на передовой и в оккупированных городах, сохранили для нас бесценные свидетельства военного времени. В залах музея можно увидеть работы Бориса Кудоярова, Якова Халипа, Евгения Халдея, Тимофея Мельника. На снимках запечатлены не только фронтовые будни, но и редкие кадры самих авторов за работой или во время короткого отдыха. Также, здесь представлены камеры, удостоверения, письма с фронта и предметы быта, рассказывающие о суровом быте тех, кто приближал долгожданную Победу. 🎫 Билеты на экспозицию По выставке проходят экскурсии в составе сборных групп. Это отличная возможность не просто посмотреть уникальные снимки, но и узнать малоизвестные истории их создания от профессиональных экскурсоводов. 🎫 Билеты на экскурсию 📍 г. Москва, просп. Андропова, д. 39, стр. 69, Большой выставочный зал Дворца царя Алексея Михайловича (ст. м. «Каширская»). 🗓Выставка работает до 27 сентября 2026 г. ️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>27.08.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10271</t>
+  </si>
+  <si>
+    <t>🎉 Приглашаем принять участие в яблочном конкурсе! 🎉 ️ Как стать участником: ️ССоберите яблоки ️ВВзвесьте собранный урожай у администратора ️ППолучите карточку с указанием веса вашего урожая. ️ППриходите к главной сцене у Дворца царя Алексея Михайловича для регистрации до 16:45, в 17:00 — там будут подводить итоги. 🏆 В конце мероприятия мы объявим победителей и вручим призы — всего предусмотрено 3 призовых места! 📍Напоминаем о том, что 30 августа в Коломенском пройдет фестиваль «Урожай». В течение дня в музее-заповеднике пройдут яблочные состязания, мастер-классы, игры, лекции и музыкальная программа. Подробная программа опубликована на сайте музея-заповедника. ️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>27.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10269</t>
+  </si>
+  <si>
+    <t>🗓Сегодня отмечают День российского кино! 🌳 Музей-заповедник «Коломенское» — это настоящая съемочная площадка под открытым небом. Коломенское и усадьбу Измайлово часто выбирают в качестве декораций для исторических фильмов. Здесь создавали шедевры Сергей Эйзенштейн, Андрей Тарковский, Сергей Бондарчук, Светлана Дружинина, Никита Михалков и другие мэтры кино. 💚 В этот день делимся подборкой фотографий со сценами из фильмов и сериалов, которые снимали в Коломенском. список наиболее известных картин вы найдете на сайте музея-заповедника. 👍Рекомендуем вам приехать на прогулку и пройтись по тем же тропинкам, по которым ступали русские государи и легенды отечественного кинематографа. Лучше всего о бывшей царской резиденции расскажут наши экскурсоводы — выбирайте, что вам интересно. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>27.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10261</t>
+  </si>
+  <si>
+    <t>🦉 В музее-заповеднике «Коломенское» стартует новый сезон проекта «Детский музейный совет». 🦉 🦅 Что общего между полетом сокола и правилами настольной игры? Как превратить крик совы в игровую карту события? Ответы узнают только те, кто получит «Пернатый карт-бланш». Музей-заповедник «Коломенское» открывает набор в новый сезон проекта. В этом году наша миссия звучит так: «От крыла до кубика». Мы отправимся во времена царя Алексея Михайловича, чтобы узнать секреты его любимой охоты и перенести их на игровое поле. Наша цель — создать игру, которая заставит других детей отложить гаджеты, прийти на Соколиный двор и взять в руки фишки и карты. Мы даем вам полный карт-бланш: придумывайте правила, рисуйте птиц, испытывайте амуницию. Но помните: каждая ошибка в чертеже — и ваш виртуальный сокол разобьется о землю прямо на игровом поле. 👀Готовы стать частью нового сезона «Детского музейного совета»? Записывайте видеоанкету, заполняйте форму заявки на участие и ждите вызова на встречу. Прием заявок открыт с 24 августа по 4 сентября 2026 года. Детский музейный совет — просветительский проект для учащихся образовательных учреждений на безвозмездной основе. 📍Узнать о проекте подробнее можно на нашем сайте. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.08.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10256</t>
+  </si>
+  <si>
+    <t>🍎 30 августа приглашаем в Коломенское на фестиваль «Урожай»! 🔊В музее-заповеднике пройдут яблочные состязания, мастер-классы, игры, лекции и музыкальная программа. Мы обеспечим гостей необходимым инвентарем: корзинами, лестницами и плодосборниками. Собранный урожай можно забрать с собой или оставить в специальных ящиках для передачи в благотворительный фонд. ☝️ Важно Просим бережно относиться к заповедным деревьям — свидетелям столетий. Пожалуйста, не трясите ветки, не ломайте их и не пытайтесь залезть на стволы ради самого красивого яблока. Наша общая задача — сохранить эти сады для будущего. ❤️ Вход свободный, регистрация не нужна. Приходите всей семьей! 📍Подробная программа опубликована на сайте музея-заповедника. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.08.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10251</t>
+  </si>
+  <si>
+    <t>26.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10250</t>
+  </si>
+  <si>
+    <t>🎥 Отметим Всероссийскую акцию «Ночь кино» в Коломенском Акция приурочена ко Дню российского кинематографа. Показы пройдут на более чем 5 000 площадках в 89 регионах России и за рубежом. ❤️В музее-заповеднике зрители смогут бесплатно посмотреть семейные фильмы «Буратино» и «Чебурашка 2». Сеансы состоятся 29 августа в Театральной хоромине во Дворце царя Алексея Михайловича: ⏺️«Чебурашка 2» (2025): 17:00–18:43; ⏺️«Буратино» (2025): 19:15–20:57. 📍Вход свободный. Количество мест ограничено (вместимость зала — 160 человек). 📍Как добраться ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>25.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10247</t>
+  </si>
+  <si>
+    <t>🗓 497 лет назад родился Иван IV, вошедший в историю под именем Иван Грозный. 📍Собрали все самое интересное про Ивана Васильевича в карточках. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>25.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10238</t>
+  </si>
+  <si>
+    <t>🗓 25 августа 1530 года родился Иван IV, вошедший в историю под именем Иван Грозный 📍Собрали все самое интересное про Ивана Васильевича в карточках. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>25.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10237</t>
+  </si>
+  <si>
+    <t>☀️Август подходит к концу: осталось всего 7 летних экскурсий, которые можно посетить на этой неделе. ⏺️ «Крыши, парящие над землей» 🗓25–27 августа в 14:00 и 17:00 | 29 и 30 августа в 11:00 и 14:00 🎫 Билеты ⏺️«Мистика Голосова оврага» 🗓26, 27 и 30 августа в 10:00 🎫 Билеты ⏺️ «Тайны древнего Коломенского» 🗓26 и 27 августа в 11:00 🎫 Билеты ⏺️ «Хранители истории. Башни русских крепостей» 🗓Ежедневно с 25 по 30 августа в 15:00 🎫 Билеты ⏺️«Зеленый маршрут» 🗓29 августа в 10:00 🎫 Билеты ⏺️«Коломенское в судьбе императрицы. Екатерина Великая» 🗓29 августа в 15:30 🎫 Билеты ⏺️«Знакомьтесь: Коломенское» 🗓29 августа в 19:30 ⭐ Вечерний формат под закатным небом.☀️ 🎫 Билеты ❗️Эти экскурсии проходят только в летнее время. С каждым днем лета остается все меньше — не откладывайте прогулку по любимому Коломенскому ❤️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>25.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10236</t>
+  </si>
+  <si>
+    <t>24.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10235</t>
+  </si>
+  <si>
+    <t>«Восьмое чудо света» и секреты древних зодчих: в Коломенском открыта выставка о главном деревянном дворце России! Приглашаем вас на выставку «Где у дворца бочка, лемех и прапор?», посвященную истории создания и воссозданию Дворца царя Алексея Михайловича. Дворец царя Алексея Михайловича, строительство которого началось в 1667 году и продолжалось пять лет, современники называли настоящим чудом архитектуры. Государь лично следил за ходом работ, а поэт и просветитель Симеон Полоцкий назвал дворец «восьмым чудом света». Выставка знакомит с уникальным обликом деревянной царской резиденции, состоявшей из 26 теремов различной высоты, украшенных искусной резьбой, ажурными подзорами и декоративными элементами. Особое внимание уделено архитектурным деталям, давшим название проекту. Вы узнаете, что такое «бочка», «лемех» и «прапор» — характерные элементы древнерусского деревянного зодчества, сформировавшие неповторимый силуэт дворца. 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>24.08.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10233</t>
+  </si>
+  <si>
+    <t>Планы на неделю 24–30 августа 🏛️ Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 13 временных выставок и 14 постоянных экспозиций. 🔊 Экскурсии по расписанию 22 экскурсии в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. ❤️ Наш фаворит на этой неделе — экскурсия Царевна средь русских церквей. Церковь Вознесения сохранила свой первозданный облик с XVI века. Знакомство со средневековой архитектурой, посещение основного объема и погружение в тишину подклета помогут понять, почему этот памятник стал одним из трех объектов в Москве, внесенных в список Всемирного наследия ЮНЕСКО. 🗓 Билеты можно приобрести тут 🧸Музейные занятия и мастер-классы для детей 26 и 29 августа в 11:30 — музейное занятие «В каждой избушке свои игрушки» 26 и 29 августа в 15:30 — мастер-класс «Солнышко в руках» 27 и 30 августа в 12:30 — музейное занятие «Декор и обстановка царского дворца» 27 и 30 августа в 15:30 — мастер-класс «Душу вложишь — все сможешь» А также: ⏺️ Винтажный маркет ⏺️ Театральный бульвар ⏺️ Бассейн ⏺️ Ярмарка меда ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.08.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10230</t>
+  </si>
+  <si>
+    <t>Последние недели лета в Коломенском: время для открытий и творчества 🏰✨ В музее-заповеднике продолжается серия увлекательных музейных занятий и мастер-классов для всей семьи — вот что ждет вас в последние летние дни: 🛠 Музейные занятия — погружение в быт и историю: «Сказ о царице-матушке» (20 и 23 августа в 12:30) — почувствуйте атмосферу жизни женской половины Дворца царя Алексея Михайловича. «Дело мастера боится» (22 августа в 11:30) — узнайте, как строилась древняя Москва, и сколько бревен нужно для настоящей избы. «В каждой избушке свои игрушки» (26 и 29 августа в 11:30) — познакомьтесь с крестьянским обиходом и поиграйте с традиционными игрушками. «Декор и обстановка царского дворца» (27 и 30 августа в 12:30) — узнайте секреты украшения царских палат. 🎨 Творческие мастер-классы — создайте свой шедевр: «Волшебная свеча» (20 и 23 августа в 15:30) — создайте и украсьте свечу из вощины. «Чудо-войлок» (22 августа в 15:30) — познакомьтесь с двумя техниками валяния и сделайте сувенир своими руками. «Солнышко в руках» (26 и 29 августа в 15:30) — изучите солнечные орнаменты и сделайте подставку под горячее. «Душу вложишь — все сможешь» (27 и 30 августа в 15:30) — смастерите куклу-птичку без единого стежка! Важная информация: 📍 Занятия проходят на разных площадках музея: во Дворце царя Алексея Михайловича, выставочном зале «Атриум» и других локациях. 👨‍👩‍👧 Дети до 14 лет допускаются на занятия только в сопровождении взрослого. Не забудьте приобрести билет для себя и ребенка! 🎫 Обратите внимание: если занятие включает посещение экспозиции, необходимо купить два билета — на экспозицию и на само занятие. Подробное расписание, описание занятий и покупка билетов доступны на нашем сайте.</t>
+  </si>
+  <si>
+    <t>13.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10228</t>
+  </si>
+  <si>
+    <t>🐝Приглашаем на Ярмарку меда 🍯С 14 августа по 25 октября 2026 года Коломенское вновь наполнится густым ароматом разнотравья. В музей-заповедник съедутся более 150 пчеловодов со всей нашей необъятной Родины: от янтарных берегов Балтики до Тихого океана, от солнечных долин Крыма до суровых северных областей. На одной площадке встретятся представители 30 регионов России, чтобы представить плоды своего кропотливого труда. 🚌 Без труда добраться до Главной медовой ярмарки гости смогут на бесплатных автобусах от станций метро «Коломенская» и «Кленовый бульвар». 🔊Ярмарка открыта на Фестивальной площадке ежедневно с 10:00 до 20:00. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>12.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10224</t>
+  </si>
+  <si>
+    <t>Во-первых, это красиво. Именно так, скорее всего, подумал Петр I, когда привез из Голландии семена томатов для... украшения садов. В рамках проекта #ИсторияСадов вместе с музеем-заповедником «Коломенское» рассказываем, как картофель и томаты пробивали себе дорогу к нашим столам и при чем здесь первый российский император. Смотреть короткое видео 🍅 во ВКонтакте 🥔 в YouTube 🍏 Слушать подкаст #ИсторияСадов</t>
+  </si>
+  <si>
+    <t>11.08.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10223</t>
+  </si>
+  <si>
+    <t>Кто вы в этот #фотовторник — рабочая лошадка или любитель праздных прогулок на природе? В любом случае, предлагаем сделать небольшую паузу и включить подкаст #ИсторияСадов, который мы записали вместе с Коломенским. Слушайте выпуск «Восьмое чудо света» об истории Коломенских садов и узнайте, как выглядела царская резиденция Алексея Михайловича, почему в старину здесь повсюду росли яблони и как Коломенское изменилось ради Екатерины II, которая ну очень любила пешие прогулки. 📸: Территория музея-заповедника «Коломенское». Фотограф: Задикян А.А. 1950-1960 годы. Музей-заповедник «Коломенское».</t>
+  </si>
+  <si>
+    <t>09.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10222</t>
+  </si>
+  <si>
+    <t>💚 На выставке «Сакральное и радикальное. Красная нить русского искусства» зрители увидят картину Натальи Гончаровой «Георгины» (1906—1907). Это был период, когда художница искала национальные корни современного искусства, обращаясь к иконе, вывеске и лубку. Рядом с «Георгинами» представлена икона начала XVIII века «Богоматерь. Блаженное чрево». Именно об этой смысловой паре рассказывает сегодня экскурсовод музея-заповедника Полина Орлова. Присоединяйтесь к экскурсиям, чтобы увидеть, как расчистка потемневших икон потрясла художников-авангардистов и дала им новый визуальный язык, и проследите ту самую «красную нить», которая связывает сакральное и радикальное в русском искусстве. 📍Место: Выставочный зал «Атриум», музей-заповедник «Коломенское» 🔊Экскурсии проходят по средам и четвергам в 16:00 и по субботам в 17:00. 🎟️.Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>08.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10221</t>
+  </si>
+  <si>
+    <t>⛪ Молитва в камне: новая постоянная экспозиция в церкви Вознесения Господня Белокаменный шатровый храм возвышается над Москвой-рекой уже почти пять веков. Теперь вы можете не только наблюдать величественный экстерьер церкви, но и увидеть ее сакральное сердце — древний подклет. Именно здесь развернулась новая постоянная экспозиция «Молитва в камне». Это путешествие сквозь время, посвященное истории создания шедевра, его уникальным инженерным решениям и тайнам, которые хранят эти древние стены. Церковь Вознесения сохранила свой первозданный облик с XVI века. Знакомство со средневековой архитектурой, посещение основного объема и погружение в тишину подклета помогут понять, почему этот памятник стал одним из трех объектов в Москве, внесенных в список Всемирного наследия ЮНЕСКО. 📍Чтобы история ожила в каждой детали, мы приглашаем вас на экскурсию «Царевна средь русских церквей». Вместе мы расшифруем белокаменный узор храма и узнаем, как молитва одного государя превратилась в вечность, застывшую в камне. 🗓 Экскурсии проходят со среды по пятницу в 14:00, в выходные дни — в 13:00 и 15:00. 🎟️ Билеты 📍 Место встречи: у входа в подклет церкви Вознесения Господня. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>07.08.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10220</t>
+  </si>
+  <si>
+    <t>Обновленная жемчужина Коломенского в объективе «Мосфото» ✨ Друзья, у нас отличная новость для всех ценителей истории и архитектуры! В городском медиабанке «Мосфото» появился великолепный фотоальбом, посвященный церкви Вознесения Господня, совсем недавно открывшейся после масштабной реставрации. Теперь вы можете увидеть обновленную красоту белоснежной церкви в мельчайших деталях. Предлагаем вам насладиться этими кадрами и перенестись в атмосферу величия и истории! 📸 Смотреть весь альбом: foto.mos.ru/tag/tserko...</t>
+  </si>
+  <si>
+    <t>07.08.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10219</t>
+  </si>
+  <si>
+    <t>История и современность: год назад открыли обновлённую Царскую набережную музея-заповедника "Коломенское" За это время она стала популярным местом отдыха — здесь уже побывали больше восьми миллионов посетителей. ➡️ Зимой на набережной был обустроен один из самых протяжённых катков России. ➡️ Сейчас работают площадка международного открытого фестиваля "Театральный бульвар", зоны для занятий спортом и бассейный комплекс. Царская набережная — отличный пример того, как сохранение культурного наследия может помогать развитию городской инфраструктуры. ✅ Органично вписали новые павильоны, настил и малые архитектурные формы в сложившийся ансамбль и подчеркнули уникальный облик Коломенского. ✅ Создали индивидуальную архитектурно-художественную подсветку каждого объекта набережной, выделив природный ландшафт и архитектуру. ✅ Модернизировали Соколиный двор: создали визит-центр, обновили инфраструктуру и музейную экспозицию, для редкой коллекции птиц обустроили новые просторные вольеры. 📍 Развитие территории музея-заповедника продолжается. В этом году проходит третий этап благоустройства: планируется привести в порядок городошную и воркаут-площадки, детскую игровую зону, хозяйственный двор, основные пешеходные маршруты и мощение возле дворца царя Алексея Михайловича. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>07.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10218</t>
+  </si>
+  <si>
+    <t>💚 Приглашаем на экскурсии по выставке «Под покровом Боголюбской. Путь надежды». 📍Экспозиция посвящена 100-летию начала научной реставрации иконы «Богоматерь Боголюбская» XII века — одного из важнейших памятников домонгольской Руси, созданного по заказу князя Андрея Боголюбского. Александр Горматюк, завершивший реставрацию святыни, выступает куратором проекта. Специально для выставки он создал серию живописных и графических работ, а также копии малоизвестных византийских памятников, раскрывающие истоки иконографии образа. ➡️ На экскурсии с гидом: ⏺️ Вы узнаете о драматической судьбе реликвии: кому она угрожала на протяжении веков и как самоотверженная работа реставраторов привела к раскрытию авторской живописи XII века. ⏺️ Проследите путь от столетней реставрации до эпохи становления Владимиро-Суздальской Руси с ее храмами и почитанием Богородицы как небесной заступницы, а затем обратимся к византийским истокам образа. ⏺️ Увидите подлинные произведения из собрания музея-заповедника «Коломенское», работы Александра Горматюка и предметы из частных коллекций. 🗓Выставка работает до 28 февраля 2027 года. 🔊Экскурсии проводятся по средам, четвергам и воскресеньям в 17:00. 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>06.08.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10206</t>
+  </si>
+  <si>
+    <t>👍Планируем выходные в Коломенском! Здесь каждый найдет что-то для души: ➡️8 августа: Фестиваль исторических и забытых игр 12:00-18:00 📍площадки у Дворца царя Алексея Михайловича Вход свободный, регистрация не нужна! Поиграем в городки, лапту, бирюльки, покажем игры, в которые играли дети знати и юный Петр I. ➡️8 августа: ИТ-Пикник 📍площадка «Зингаро», поляны между ул. Нижняя и ул. Большая Вас ждут тематические лекции, мастер-классы, шахматный турнир, VR, робототехника, космонавтика и спорт, зоны для детей разного возраста и концерт на главной сцене фестиваля с яркими хедлайнерами. 📍Подробности — на сайте. ➡️18–19 июля | Амфитеатр на набережной Фестиваль «Театральный бульвар». Вход свободный: ⏺️8.08 | 14:00 Спектакль «Советская оперетта» ⏺️8.08 | 20:00 Класс-концерт студентов-выпускников актерских курсов Московского международного университета и Московской школы нового кино ⏺️9.08 | 14:00 джаз-сюита «Щелкунчик летом» ⏺️9.08 | 18:00 Музыкальный спектакль «Венская оперетта» 📍Подробную афишу смотрите на сайте фестиваля. ➡️А еще в музее-заповеднике работают выставки, музейные занятия для детей и творческие мастер-классы. Приезжайте за вдохновением! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>06.08.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10205</t>
+  </si>
+  <si>
+    <t>Если вам кажется, что в наши дни познакомиться с девушкой на улице — это крайне сложное мероприятие, то знайте, что 200 лет назад даже просто подойти к незнакомке в парке считалось верхом непристойности. В рамках проекта #ИсторияСадов вместе с музеем-заповедником «Коломенское» рассказываем о тонкостях прогулочного этикета XIX столетия. Смотреть короткое видео 🍅 во ВКонтакте 🍎 в YouTube 🍏 Слушать подкаст #ИсторияСадов</t>
+  </si>
+  <si>
+    <t>06.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10204</t>
+  </si>
+  <si>
+    <t>⛪ 6 августа Русская православная церковь чтит память князей-страстотерпцев Бориса и Глеба. Рассказываем пронзительную историю непротивления злу. Святой равноапостольный князь Владимир известен как креститель Руси (988 г.). Его младшие сыновья, Борис и Глеб, родились незадолго до Крещения и воспитывались в глубоком благочестии. После внезапной кончины Владимира в 1015 году власть захватил их старший брат Святополк Окаянный. Чтобы удержать престол, он решил физически устранить конкурентов по праву крови. Борису доложили о заговоре, но князь распустил дружину со словами: «Не подниму руки на брата своего». Он провел ночь в молитве, а на рассвете был убит. Глебу отправили ложную весть о тяжелой болезни отца. Юноша поспешил из Мурома в Киев, но по дороге был убит. За добровольный отказ от борьбы и принятие смерти с молитвой Церковь прославила их в лике страстотерпцев, канонизировав в XI веке, а их мощи стали источником многочисленных чудес. 📷Икона «Борис и Глеб» Конец XVI — начало XVII века Коллекция МГОМЗ</t>
+  </si>
+  <si>
+    <t>05.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10203</t>
+  </si>
+  <si>
+    <t>🤍 Посмотрите, какой у нас тут красавец! 🥰 🎥На видео — наш белоснежный пони Халиф, или Лёлик — именно так его ласково называют сотрудники Конюшенного двора. Лидер детских симпатий неизменно покоряет сердца гостей Коломенского. Честно предупреждаем: ролик передает лишь малую часть его очарования ❤️‍🔥 Летние встречи с обитателями конюшни не ограничиваются просмотром роликов. Мы приглашаем школьников 10–12 лет на вторую смену «Летней недели на Конюшенном дворе»! ✨ Программа объединит живое общение, историю и творчество. Это будут пять незабываемых дней, где ребята: 🌼 познакомятся с четвероногими красавцами; 🪶 научатся ухаживать за лошадьми; 🏛 узнают, чем отличаются различные породы и для чего веками использовался конный транспорт; 🎨 поучаствуют в музейных занятиях и творческих мастер-классах; 📜 раскроют тонкости работы специалистов, с которыми они сталкиваются каждый день. Вторая смена: 10–14 августа 📅 Для кого: школьники 10–12 лет 📍Конюшенный двор музея-заповедника «Коломенское» 📍Ссылка на абонемент Сопровождение ребенка взрослым обязательно. Взрослым сопровождающим для присутствия на программе нужно приобрести билет на экспозицию. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10202</t>
+  </si>
+  <si>
+    <t>На столичной платформе «Город идей» запустили проект «Музейная столица» Он продлится до 12 августа. Все желающие могут прислать инициативы по развитию культурных площадок. Лучшие варианты применят на практике. «Участники поделятся идеями по нескольким направлениям. Одно из них посвятили ежегодной акции “Ночь в музее”: москвичам предлагается рассказать, какие мероприятия они хотели бы в нее включить. Другие темы касаются качества услуг, информирования о ближайших событиях и сувенирной продукции» — отметила заммэра Наталья Сергунина. ➡️Кроме того, горожане обсудят форматы экскурсий в столичных музеях, программу лояльности для постоянных посетителей, наполнение портала «Музейная Москва онлайн» и прочие вопросы. 📍Сначала инициативы отберут и изучат эксперты, а затем жители проголосуют за самые интересные. Их реализуют на площадках, подведомственных столичному Департаменту культуры.</t>
+  </si>
+  <si>
+    <t>05.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10201</t>
+  </si>
+  <si>
+    <t>❤️ Лето в Коломенском ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10195</t>
+  </si>
+  <si>
+    <t>🐴 Превращаем хобби в профессию: Летняя неделя на Конюшенном дворе Если ваш ребенок любит животных и интересуется лошадьми, подарите ему незабываемые впечатления в музее-заповеднике «Коломенское». До конца этой недели открыт набор участников во вторую смену. Ребята познакомятся с обитателями конюшни, научатся ухаживать за лошадьми, будут водить их в поводу и даже покатаются верхом. 🎥Посмотрите видео, где чистят коня Борю: как спокойно он стоит во время процедуры — закрывает глаза, расслабляет уши и начинает шумно вздыхать от удовольствия. Знакомство с лошадьми и уход за ними — это настоящая школа юных конников, где скучно не будет! Вторая смена: 10–14 августа 📅 Для кого: школьники 10–12 лет 📍Конюшенный двор музея-заповедника «Коломенское» 📍Ссылка на абонемент Важно: сопровождение ребенка взрослым обязательно. Взрослым сопровождающим для присутствия на программе нужно приобрести билет на экспозицию. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10194</t>
+  </si>
+  <si>
+    <t>Новый #фотовторник — новая причина пройтись по красивейшему яблоневому саду на территории Коломенского и послушать наш подкаст #ИсторияСадов 🍏 Включайте выпуск «От кельи к фонтану» и узнайте, как первые русские садоводы отбирали растения для своих садов и как впоследствии эти самые растения помогали искусствоведам датировать произведения искусства. 📸: Яблоневый сад на территории музея-заповедника «Коломенское». Фотограф: Барщевский И.Ф. 1935. Музей-заповедник «Коломенское».</t>
+  </si>
+  <si>
+    <t>04.08.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10193</t>
+  </si>
+  <si>
+    <t>🌸Приглашаем школьников 1–5 классов познакомиться со стихией земли в Коломенском Для наших предков земля была не просто почвой под ногами. Плодами земли люди кормились, за ее счет одевались и обустраивали жилье. Неслучайно с образом земли испокон веков было связано осмысление Родины. Существовал светлый обычай — уходя на заработки или переселяясь в дальние края, брать с собой горсть родной почвы. Наши прадеды верили, что в чужом краю она убережет от беды, утолит тоску по дому и даст невидимую опору в самый сложный час. Мы отправимся в Усадьбу коломенского крестьянина, чтобы понять, как наши предки жили в согласии с природой. На музейном занятии школьники отыщут целебные травы в старинном огороде; разгадают загадки настоящих серпа и сохи; узнают, почему горсть родной земли веками была главным оберегом путника. 📍Место встречи группы — у Спасских ворот 🗓На заметку: помимо билетов на занятие, рекомендуем также приобрести игровую карту проекта «5 стихий». На каждом занятии вы будете выполнять задания и получать в подарок наклейки, с помощью которых к концу проекта заполните всю карту. 🎓Ближайшие занятия пройдут 6 августа в 16:00 и 8 августа в 12:00. 🎟️ БилетыПрограмма рассчитана на школьников 1–5 классов. Участники посетят наши экспозиции, узнают свойства стихий, выполнят увлекательные задания и заполнят наклейками карту, с которой гулять по музею-заповеднику особенно интересно. 📍Это музейное занятие проходит в рамках просветительского проекта «5 стихий». Приглашаем вас посетить все его встречи. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>03.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10187</t>
+  </si>
+  <si>
+    <t>🐴 «Летняя неделя на Конюшенном дворе»: вторая смена Мы открываем набор в наш самый душевный проект этого сезона — «Летнюю неделю на Конюшенном дворе». Это как летний лагерь, но лучше: вместо привычных корпусов — исторические постройки, а главным событием каждого дня станут наши красавцы с бархатными носами и умными глазами.❤️ Программа объединит историю, творчество и настоящие традиции русского конного дела. Ребята узнают, какую роль лошади играли в повседневной жизни России, чем отличались статные орловские рысаки от выносливых владимирских тяжеловозов и зачем нужна была сложная амуниция. Но самое главное — здесь будет много живого общения. Дети научатся правильно чистить лошадей особыми щетками, расчесывать роскошные гривы, готовить им полезное лакомство и понимать их без слов — через язык тела. Впереди ждет знакомство с азами тренировок, сборка экипажей и даже первая поездка верхом. В перерывах между активностями ребят ждут веселая зарядка, настольные игры и литературные паузы. Обязательным пунктом маршрута станет экскурсия по экспозиции «Лошадь — человеку крылья». Вторая смена: 10–14 августа 📅 Для кого: школьники 10–12 лет 📍Конюшенный двор музея-заповедника «Коломенское» 📍Ссылка на абонемент ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>03.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10185</t>
+  </si>
+  <si>
+    <t>Планы на неделю 3–9 августа 🏛️ Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 11 временных выставок и 8 постоянных экспозиций. 🔊 Экскурсии по расписанию 19 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. ❤️ Наш фаворит на этой неделе — экскурсия «Сакральное и радикальное. Красная нить русского искусства». Что общего между древней иконой и дерзким авангардом? Может ли «Черный квадрат» быть иконой, а каноническая иконопись – радикальным манифестом? На экскурсии гости смогут проследить «красную нить», которая связывает сакральное и радикальное в русском искусстве. 🗓 Приобрести билеты можно тут 🧸Музейные занятия и мастер-классы для детей ⏺️ 6 августа в 16:00 и 2 августа в 12:00— «Пять стихий и Коломенское». Музейное занятие «ЗЕМЛЯ» ⏺️ 5 и 8 августа в 11:30 — музейное занятие «Сокровища старинных ворот» ⏺️ 5 и 8 августа в 15:30 — мастер-класс мастер-класс «Солнышко в руках» ⏺️ 6 августа в 12:30 — музейное занятие «Дитя воспитать — что храм построить» ⏺️ 6 августа в 15:30 — мастер-класс «Богородская забава» А также: ⏺️ Винтажный маркет ⏺️ Театральный бульвар ⏺️ Бассейн ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>02.08.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10184</t>
+  </si>
+  <si>
+    <t>📖 Виртуальная выставка «Меднолитые иконы» Экспозиция знакомит с коллекцией меднолитой пластики из собрания музея-заповедника — иконами, складнями и крестами, созданными в различных художественных центрах России. 📝Если вы не планируете в ближайшее время посещать выставки в Коломенском, но хотите увидеть предметы искусства из собрания музея, переходите по ссылке. На странице представлены произведения XVII-XIX веков. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>02.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10183</t>
+  </si>
+  <si>
+    <t>🗓 С памятью пророка Илии, православные! Оружник воздушный (так он назван в одном из богослужебных текстов) согласно Священному Писанию за свою преданность Богу был взят на небо живым. Когда они с учеником Елисеем шли вместе, внезапно явилась огненная колесница, запряженная огненными конями, которая разделила их. Вихрь унес Илию на небо, а его верхняя одежда упала к ногам Елисея как знак преемственности дара. Это один из самых ярких и символически насыщенных сюжетов в православной иконографии. Празднование памяти святого совершается ежегодно 2 августа. 📍Выставка «Сакральное и радикальное. Красная нить русского искусства» построена на контрасте икон и картин авангардистов. В зале их разместили рядом, чтобы показать, как эти два мира перекликаются между собой. 🎥В нашем видео экскурсовод музея Полина Орлова расскажет о том, как «Плоскостной этюд» архитектора и художника Александра Веснина 1917 года вторит иконе «Огненное восхождение пророка Илии» последней трети XV века (1470-е годы). 📍Место: Выставочный зал «Атриум», музей-заповедник «Коломенское» 🔊Присоединяйтесь к экскурсиям по выставке, они проходят по средам и четвергам в 16:00 и по субботам в 17:00. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>01.08.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10180</t>
+  </si>
+  <si>
+    <t>💚 Каким видел наш город французский художник в 1839 году? 🏛️ Представьте Москву без стекла, бетона и неоновых вывесок. Только золотые купола, строгий классицизм и величие древних стен. Именно такой увидел столицу французский путешественник Андре Дюран в 1839 году во время экспедиции, организованной меценатом Анатолием Демидовым. 📍У Дворца царя Алексея Михайловича открылась выставка — мост сквозь время — «Живописное путешествие по Москве с Андре Дюраном». На стендах оживают литографии из альбома художника: рядом с каждым историческим видом — современная фотография того же места. Приходите в Коломенское, чтобы всмотреться в детали литографий и заново влюбиться в архитектуру Москвы. Увидеть, что сохранилось в первозданном виде, а что навсегда осталось лишь на страницах истории. До встречи в музее-заповеднике! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>01.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10179</t>
+  </si>
+  <si>
+    <t>Культура Москвы выпускает третий «Занавес» Какие футбольные предпочтения у бабушки Александра Цыпкина? Могут ли роботы заводить романы? И как Андрей Максимов попал в любовный треугольник ХХ века?  Открыли занавес и обсудили культурную жизнь Москвы в июле, громкие фестивали столицы, футбол, искусственный интеллект, феномен Патриков, Маяковского и китайцев в Парке Горького. Смотрим новый выпуск шоу «Занавес» в VK Видео 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>31.07.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10171</t>
+  </si>
+  <si>
+    <t>❤️Вдохновляемся в Коломенском ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>31.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10167</t>
+  </si>
+  <si>
+    <t>📍3 сентября 1532 года в селе Коломенском звучал благовест: «Праздньство велие светлее и радостнее…» В присутствии великого князя Василия III, митрополита Даниила и княгини Елены с юным наследником Иваном Васильевичем миру была явлена церковь Вознесения Господня — шедевр мировой архитектуры, увенчанный первым на Руси каменным шатром. Мы приглашаем вас не только увидеть эту великолепную церковь, сохранивший свой первозданный облик XVI века, но и узнать все особенности ее архитектуры. Вы узнаете, чем уникален памятник и почему он стал одним из трех сооружений Москвы, внесенных в список Всемирного наследия ЮНЕСКО. 📍Экскурсии «Царевна средь русских церквей» проходят со среды по воскресенье в 14:00. 🎫 Билеты 🎥 На видео — заведующий сектором экскурсионного отдела музея-заповедника «Коломенское» Андрей Сальников. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>30.07.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10160</t>
+  </si>
+  <si>
+    <t>В Коломенском сегодня царит переменчивое настроение: только что по листьям барабанил дождь — и вот уже он сменяется ослепительным солнцем ☀️ 🌧 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>30.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10159</t>
+  </si>
+  <si>
+    <t>«Соль земли. Краски русских иконописцев» — новая выставка в Коломенском Во Дворце царя Алексея Михайловича открылась выставка, ставшая мостом между искусством и точной наукой. В экспозиции — шедевры из фондов музея-заповедника и редкие минералы из собрания Государственного геологического музея имени В.И. Вернадского. Выставка посвящена тому, что обычно скрыто от глаз зрителя, — физике и химии чуда. Вы узнаете, как лазурит превращался в драгоценный синий цвет одежд Богородицы и почему киноварь (сульфид ртути) давала огненный красный цвет. Гости увидят, с какими трудностями сталкивались мастера при измельчении камней в тончайший порошок, узнают, как расписывали иконы и как древнерусские иконописцы называли краски. Экспозиция открыта в Хоромах царицы Дворца царя Алексея Михайловича. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>29.07.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10152</t>
+  </si>
+  <si>
+    <t>💚 С радостью делимся с вами фотографиями с торжественного открытия церкви Вознесения Господня. После завершения масштабной реставрации храм вновь распахнул свои двери, соединив молитву и искусство. 📍В основном объеме открывается уникальная сезонная экспозиция, посвященная истории иконостасов, — на ней можно прикоснуться к тайнам их архитектурных и художественных особенностей, а также узнать о глубоком духовном значении праздника Вознесения, которому посвящена эта церковь. 📍Для широкого посещения откроется и подклет — здесь расположилась новая постоянная экспозиция «Молитва в камне», рассказывающая историю святыни через ее уникальные инженерные решения и черты архитектуры. В теплое время года посетители смогут подняться в основной объем храма, чтобы насладиться светом под высокими сводами, а экспозиция в подклете останется открытой для гостей круглый год. И, конечно, в дни великих церковных праздников старинные стены вновь наполнятся звуками богослужений, возвращая храму его истинное предназначение. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>29.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10151</t>
+  </si>
+  <si>
+    <t>🍏 ДАРИМ БИЛЕТЫ В КОЛОМЕНСКОЕ 🍏 Музей-заповедник «Коломенское» и проект о культуре «Не придумали!» проводят розыгрыш для любителей культурного досуга. Хотите узнать, какой вклад российские ученые и деятели эпохи Просвещения внесли в развитие науки, образования, искусства и общественной мысли, и получить стильный мерч с цитатами известных писателей? Выполните три простых условия: 1. Подпишитесь на телеграм-канал Коломенского 2. Подпишитесь на телеграм-канал «Не придумали!» 3. Нажмите на кнопку «Участвовать» И ждите итогов, которые мы подведем 5 августа с помощью бота-рандомайзера. Он определит одного победителя, который получит два билета на выставку «Екатерина II и Век Просвещения: Русский проект» в музее-заповеднике «Коломенское», а также яркие стикеры и бумажную гирлянду от «Не придумали!». А пока вы ждете итогов — слушайте подкаст #ИсторияСадов и открывайте секреты Коломенского и других русских садов. Желаем удачи! Участников: 99 Призовых мест: 1 Дата розыгрыша: 14:00, 05.08.2026 MSK (завершён) Победители розыгрыша: 1. annet - 5kp450</t>
+  </si>
+  <si>
+    <t>29.07.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10142</t>
+  </si>
+  <si>
+    <t>Среда — это маленькая пятница, а значит, сегодня — самое время немного расслабиться и отправиться на прогулку, лучше всего — под аккомпанемент подкаста #ИсторияСадов, который мы запустили вместе с музеем-заповедником «Коломенское». А чтобы узнать, почему русские сады — это гораздо больше, чем просто скопление красивых цветов и деревьев, читайте наши познавательные карточки. 🍏 Слушать подкаст #ИсторияСадов</t>
+  </si>
+  <si>
+    <t>29.07.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10141</t>
+  </si>
+  <si>
+    <t>🪉 В день открытия церкви Вознесения Господня, под сводами храма, звучала арфа, наполняя пространство звуками невероятной чистоты. 🎼 Для гостей выступила лауреат российских и международных конкурсов, студентка Московской государственной консерватории им. П.И. Чайковского София Моисеева.</t>
+  </si>
+  <si>
+    <t>29.07.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10140</t>
+  </si>
+  <si>
+    <t>🗓28 июля состоялось долгожданное событие — открытие церкви Вознесения Господня. 🎥Мы сохранили для вас частицу этого дня — смотрите, что у нас получилось❤️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.07.26 18:53</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10131</t>
+  </si>
+  <si>
+    <t>Визитная карточка Коломенского и всей Москвы — церковь Вознесения Господня — снова принимает посетителей. Здесь завершилась одна из самых масштабных реставраций за всю историю храма. Церковь Вознесения Господня в Коломенском - один из немногих объектов Всемирного наследия ЮНЕСКО в столице. Такой статус наравне с ней имеют только Московский Кремль и Красная площадь, ансамбль Новодевичьего монастыря. И с этого дня уникальный архитектурный шедевр принимает посетителей после перерыва более чем в 2 года. Помимо пространства для богослужений в здании открывается и музейное пространство. Уже работают выставка «Молитва в камне» и сезонная экспозиция «Иконостасы Церкви Вознесения». В почти пятисотлетней истории памятника архитектуры начинается новый этап. С уважением, Фурсин</t>
+  </si>
+  <si>
+    <t>28.07.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10130</t>
+  </si>
+  <si>
+    <t>Певческий коллектив выпускников Сретенской духовной академии на открытии церкви Вознесения Господня.</t>
+  </si>
+  <si>
+    <t>28.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10128</t>
+  </si>
+  <si>
+    <t>Протоиерей Алексей Моисеев, настоятель храмов Патриаршего подворья в Коломенском и Усекновения Главы Иоанна Предтечи в Дьякове поздравляет нас с Днём Крещения Руси и приглашает посетить церковь Вознесения Господня.</t>
+  </si>
+  <si>
+    <t>28.07.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10127</t>
+  </si>
+  <si>
+    <t>Ольга Анатольевна Полякова — главный хранитель музея-заповедника «Коломенское», заслуженный работник культуры РФ об открытии церкви Вознесения Господня.</t>
+  </si>
+  <si>
+    <t>28.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10121</t>
+  </si>
+  <si>
+    <t>Открыли после реставрации церковь Вознесения Господня в Коломенском — один из первых каменных шатровых храмов на Руси Церковь — известный памятник русского зодчества, построенный в 1532 году и включённый в список Всемирного наследия ЮНЕСКО. 🔨 Реставрация шла два с половиной года. Специалисты укрепили кирпичную кладку, восстановили белокаменный декор, позолотили крест и декоративное яблоко на вершине шатра, сохранив исторический облик уникального памятника. В церкви Вознесения Господня в дни великих православных праздников, как и прежде, будут совершаться богослужения. Церковь продолжает свою работу и в качестве музея. Для посетителей открыто не только богослужебное пространство, но и подклет (нижний этаж) храма с постоянной экспозицией об истории церкви и обретении Державной иконы Божией Матери. Храмовое пространство будет доступно только в тёплое время года. Там уже разместилась выставка, посвящённая истории иконостасов и празднику Вознесения. Экспозиция на нижнем этаже церкви открыта для посещения круглогодично. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>28.07.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10117</t>
+  </si>
+  <si>
+    <t>☀️ Яркий, солнечный, летний день — отличный повод отправиться на прогулку в Коломенское ♥️ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>27.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10113</t>
+  </si>
+  <si>
+    <t>💧 Изучаем стихию воды в Коломенском! Вода — главный источник жизни и часть всего живого на нашей планете. Она может быть ласковой, как роса на траве ранним утром, а может скрывать в себе мощь потопа. Наши предки относились к ней с огромным трепетом: она кормила поля, вращала колеса мельниц, но могла и забрать жизнь, если не знать ее законов. Как же люди 300 лет назад смогли приручить эту непокорную стихию? Как доставляли воду прямиком в царский дворец без единого насоса? Чтобы узнать обо всех тайнах, которые хранит эта стихия, отправимся в самое сердце инженерных чудес прошлого — Водовзводную башню! 🏰 На занятии, посвященном воде, разберем секреты древних механизмов подачи воды; узнаем, почему она растворяет, очищает и дарит гармонию; с головой уйдем в игру: юных исследователей ждут хитрый филворд, запутанные логические цепочки и большой квест по музейному пространству. 📍Место встречи группы — у Спасских ворот. На заметку: помимо билетов на занятие, рекомендуем также приобрести игровую карту проекта «5 стихий». На каждом занятии вы будете выполнять задания и получать в подарок наклейки, с помощью которых к концу проекта заполните всю карту. 📅 Ближайшие занятия пройдут 30 июля в 16:00 и 1 августа в 12:00. 📍БилетыПрограмма рассчитана на школьников 1–5 классов. Участники посетят наши экспозиции, узнают свойства стихий, выполнят увлекательные задания и заполнят наклейками карту, с которой гулять по музею-заповеднику особенно интересно.Это музейное занятие проходит в рамках просветительского проекта «5 стихий». Приглашаем вас посетить все его встречи.</t>
+  </si>
+  <si>
+    <t>27.07.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10105</t>
+  </si>
+  <si>
+    <t>💧 Изучаем стихию воды в Коломенском! Вода — главный источник жизни и часть всего живого на нашей планете. Она может быть ласковой, как роса на траве ранним утром, а может скрывать в себе мощь потопа. Наши предки относились к ней с огромным трепетом: она кормила поля, вращала колеса мельниц, но могла и забрать жизнь, если не знать ее законов. Как же люди 300 лет назад смогли приручить эту непокорную стихию? Как доставляли воду прямиком в царский дворец без единого насоса? Чтобы узнать обо всех тайнах, которые хранит эта стихия, отправимся в самое сердце инженерных чудес прошлого — Водовзводную башню! 🏰 На занятии, посвященном воде разберем секреты древних механизмов подачи воды; узнаем почему она растворяет, очищает и дарит гармонию; с головой уйдем в игру: юных исследователей ждут хитрый филворд, запутанные логические цепочки и большой квест по музейному пространству. 📍Место встречи группы — у Спасских ворот. На заметку: помимо билетов на занятие, рекомендуем также приобрести игровую карту проекта «5 стихий». На каждом занятии вы будете выполнять задания и получать в подарок наклейки, с помощью которых к концу проекта заполните всю карту. 📅 Ближайшие занятия пройдут 30 июля в 16:00 и 1 августа в 12:00 ❤️ Билеты Программа рассчитана на школьников 1–5 классов. Участники посетят наши экспозиции, узнают свойства стихий, выполняют увлекательные задания и заполняют наклейками карту, с которой гулять по музею-заповеднику особенно интересно.Это музейное занятие проходит в рамках просветительского проекта «5 стихий». Приглашаем вас посетить все его встречи.</t>
+  </si>
+  <si>
+    <t>27.07.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10101</t>
+  </si>
+  <si>
+    <t>Планы на неделю 27 июля–2 августа 🏛️ Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 12 временных выставок и 11 постоянных экспозиций. 🔊 Экскурсии по расписанию 19 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. ❤️ Наш фаворит на этой неделе — экскурсия «Зеленый маршрут». Это возможность прогуляться летним днем по бескрайним просторам музея-заповедника, насладиться красотой и тишиной этого уникального места, и получить не только новые знания и впечатления, но и зарядиться оптимизмом и здоровьем. 🗓 Приобрести билеты можно тут 🧸Музейные занятия и мастер-классы для детей ⏺️ 30 июля в 16:00 и 1 августа в 12:00— «Пять стихий и Коломенское». Музейное занятие «ВОДА» ⏺️ 29 июля и 1 августа в 11:30 — музейное занятие «Петр I. История через ассоциации» ⏺️ 29 июля и 1 августа в 15:30 — мастер-класс «Голос земли русской» ⏺️ 30 июля и 2 августа в 12:30 — музейное занятие «Карта — история в пространстве» ⏺️ 30 июля и 2 августа в 15:30 — мастер-класс «Куда иголка, туда и нитка» А также: ⏺️ Винтажный маркет ⏺️ Театральный бульвар ⏺️ Бассейн ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10097</t>
+  </si>
+  <si>
+    <t>Оставьте спешку за резными воротами. Просто идите к реке, наблюдайте за птицами и позвольте этому месту наполнить вас спокойствием ❤️</t>
+  </si>
+  <si>
+    <t>25.07.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10095</t>
+  </si>
+  <si>
+    <t>🕯️ Музыкальные шедевры мировой классики в Коломенском На протяжении августа по выходным во Дворце царя Алексея Михайловича продолжаются «Концерты при свечах». На концертах звучат классика и неоклассика, джаз и саундтреки из фильмов в исполнении артистов Филармонии, солистов Большого театра, Центра оперного пения Галины Вишневской и Музыкального театра имени К. С. Станиславского и Вл. И. Немировича-Данченко. В камерной атмосфере при свечах скрипка, саксофон, арфа, дудук, фортепиано и другие инструменты создают удивительный мир волшебства, наполненный красотой музыкальных образов и гармонией звуков. 📍 Подробности и билеты — на сайте. 📍 Театральная Хоромина во Дворце царя Алексея Михайловича (м. «Каширская») ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>25.07.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10090</t>
+  </si>
+  <si>
+    <t>❤️Загляните в сувенирные магазины музея-заповедника, чтобы унести частичку Коломенского с собой! Там вы найдете книги, открытки, украшения и множество предметов, созданных по мотивам предметов из коллекции музея. Концептуальные украшения ручной работы, редкие издания и дизайнерские аксессуары станут отличным подарком на любой праздник 🎁 Адреса сувенирных магазинов и часы работы: ⏺️️ Здание Спасских ворот на Государевом дворе (ближе ко входу № 3) Вт — вс: 10:00–18:00 | Пн: выходной ⏺️️ Дворец царя Алексея Михайловича (м. «Каширская») Вт — пт, вс: 10:00–18:00 Сб: 10:00–20:00 В дни проведения акции «Московская музейная неделя» (в пятницу на третьей неделе каждого месяца) магазин работает до 20:00 Пн: выходной ⏺️️Визит-центр (рядом с Дворцом царя Алексея Михайловича, м. «Каширская») Вт — чт, вс: 10:00–18:00 Пт — сб: 10:00–20:00 Пн: выходной</t>
+  </si>
+  <si>
+    <t>24.07.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10089</t>
+  </si>
+  <si>
+    <t>На ВДНХ открылась выставка, посвященная победителям конкурса «Московские мастера» На ВДНХ, возле южного розария, открылась фотовыставка победителей конкурса «Московские мастера». Здесь чествуют тех, кто каждый день делает столицу лучше: спасателей, инженеров, врачей, водителей и представителей других востребованных специальностей. 🎖 Победителем XXVI конкурса в номинации «Музейный работник-экскурсовод» стал наш коллега — Кирилл Акчурин из музея-заповедника «Коломенское». Если вы хотите услышать историю от лучшего гида столицы — приходите к нам на экскурсии! Экскурсии, которые вы посетите в сопровождении Кирилла Акчурина в Коломенском: ⏺️Вечерняя экскурсия «Знакомьтесь: Коломенское» ⏺️Коломенское в судьбе императора. Александр I ⏺️Коломенское в судьбе императрицы. Екатерина Великая ⏺️️ Царевна средь русских церквей ⏺️️Обзорная экскурсия по Конюшенному двору ⏺️️Экскурсия по выставке «Сакральное и радикальное. Красная нить русского искусства» ⏺️️Дворец царя Алексея Михайловича. Историко-художественная реконструкция ⏺️️Парадная и личная жизнь Алексея Михайловича в Коломенском дворце Экскурсии Кирилла Акчурина и других наших специалистов проходят по расписанию, а также доступны на заказ. Оформить заявку на экскурсию можно по телефону: +7 (499) 614-88-80, доб. 1. Приходите знакомиться с историей древней царской резиденции ❤️ Подробная информация о конкурсе размещена на сайте московскиемастера.рф. Фотовыставка организована Комитетом общественных связей и молодежной политики города Москвы. 📍Экспозиция на ВДНХ будет открыта до 5 августа.</t>
+  </si>
+  <si>
+    <t>24.07.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10083</t>
+  </si>
+  <si>
+    <t>🌸 Если вы любите загадочные истории, рекомендуем посетить экскурсию «Мистика Голосова оврага» в Коломенском! На этой прогулке вы узнаете о легендах и преданиях, связанных с природными объектами Коломенского, о различных пластах мифологического творчества и христианских сюжетах, в том числе, о местной трактовке «Чуда Георгия о змие», о причинах традиционного поклонения природным феноменам, включая крупные и необычные камни, и истоках неоязыческих культов, связанных с ними. Во время экскурсии участники увидят коломенские валуны, группу родников «Кадочка», екатерининские пруды, церковь Вознесения Господня и памятники архитектуры XVI-XIX веков. 🔊Экскурсия проходит по воскресеньям в 10:00. Ближайшая доступная дата: 26 июля. ⏰Продолжительность экскурсии 90 мин. 📍Сбор группы происходит у кассы на площади Вознесения. 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>23.07.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10081</t>
+  </si>
+  <si>
+    <t>🤸‍♀️ DDX Fitness FEST 2026: два дня спорта, музыки и летнего драйва в Коломенском! В эти выходные, 25 и 26 июля, территория музея-заповедника «Коломенское» превратится в главную точку притяжения для тысяч гостей на ежегодном фитнес-фестивале под открытым небом. Нас ждет более 150 тренировок: от танцевальных марафонов Zumba и BODYBALLET до высокоинтенсивного DDX Combat в стиле «Матрицы», сайкла, йоги среди пяти стихий, стретчинга и батутов. 🔊 Главные хедлайнеры музыкальной сцены: ⏺️ 25 июля — XOLIDAYBOY. ⏺️26 июля — Клава Кока и Мари Краймбрери. На фестивале пройдут открытые тренировки с амбассадорами бренда, мастер-классы, автограф-сессии и живое общение со звездами соцсетей. А также спортивные турниры, конкурсы с розыгрышами призов, интерактивные площадки и большая детская зона. 🎫 Подробная программа и билеты — на сайте организатора. До встречи на DDX Fitness FEST в Коломенском!</t>
+  </si>
+  <si>
+    <t>22.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10076</t>
+  </si>
+  <si>
+    <t>🗓 430 лет назад родился Михаил Федорович Романов — основатель династии, правившей нашей страной 304 года. 📍Собрали все самое интересное про Михаила Федоровича в карточках. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10075</t>
+  </si>
+  <si>
+    <t>Если сегодня вы проходили мимо тенистого парка или яблоневого сада, то знайте, что вся эта красота — заслуга монахов из глубокой древности. В рамках проекта #ИсторияСадов вместе с музеем-заповедником «Коломенское» рассказываем, с чего началась история отечественного садоводства. А еще больше интересных фактов о садово-парковом искусстве ищите в нашем совместном подкасте. Смотреть короткое видео 🍅 во ВКонтакте 🍎 в YouTube 🍏 Слушать подкаст #ИсторияСадов</t>
+  </si>
+  <si>
+    <t>22.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10074</t>
+  </si>
+  <si>
+    <t>Продолжаем знакомиться с обитателями Соколиного двора! 🦅 Герои нашего нового видео — сокольник Алена Ярцева и один из самых фотогеничных и дружелюбных обитателей Соколиного двора — канюк Илат. Вместе с Илатом в Коломенском живут мудрая филиниха Варя, ворон Консул и стремительные соколы-балобаны. 👉 Смотрите наше новое видео и приходите в музей-заповедник, чтобы познакомиться с пернатыми охотниками и задать сокольнику все интересующие вас вопросы. 📍Вход на территорию Соколиного двора расположен со стороны набережной, удобнее всего добираться от станции метро «Кленовый бульвар». ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>21.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10073</t>
+  </si>
+  <si>
+    <t>В этот #фотовторник приглашаем вас на прогулку по Казанскому саду в Коломенском — разумеется, в сопровождении нашего подкаста #ИсторияСадов 🍏 Слушайте выпуск «Восьмое чудо света» об истории Коломенских садов и узнайте, как выглядела царская резиденция Алексея Михайловича, почему в старину здесь повсюду росли яблони и как Коломенское изменилось ради Екатерины II, которая ну очень любила пешие прогулки. И, конечно, делитесь вашими фотографиями из Коломенского в комментариях! 📸: Яблоневый сад на территории музея-заповедника «Коломенское». Фотограф: Барщевский И.Ф. 1935. Музей-заповедник «Коломенское».</t>
+  </si>
+  <si>
+    <t>21.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10072</t>
+  </si>
+  <si>
+    <t>Древнерусские иконы называли «черными досками» из-за того, что со временем их поверхность становилась темной. Из-за чего это происходило? Расскажет экскурсовод музея Полина Орлова в нашем новом видео из выставочного зала «Атриум», где работает выставка «Сакральное и радикальное. Красная нить русского искусства». Проект стирает границы между эпохами, соединяя строгую традицию древнерусской иконописи и дерзкий язык русского авангарда. 📍Место: Выставочный зал «Атриум», музей-заповедник «Коломенское» 🔊Присоединяйтесь к экскурсиям по выставке, они проходят по средам и четвергам в 16:00 и по субботам в 17:00. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>21.07.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10066</t>
+  </si>
+  <si>
+    <t>🔥 Приглашаем школьников 1—5 классов познакомиться со стихией огня в Коломенском Огонь сыграл выдающуюся роль в развитии человечества. Он дал людям свет, тепло и защиту, а также повлиял на интеллектуальный рост наших предков. Необходимость постоянно поддерживать пламя побуждала их к непрерывной деятельности. Сначала очаг, а затем печь стали главными местами проявления этой стихии в жилищах. Предки относились к домашнему огню с большим уважением, ведь он дарил не только еду и тепло, но и свет. Изучать стихию огня и узнавать о его свойствах мы будем в Усадьбе кузнеца. Там вы выполните интерактивные задания: найдете лишний предмет, отгадаете загадки о связанных с ним вещах и узнаете устройство русской печи. А с первозданным пламенем — живым огнем, ярко пылающим в кузнечном горне, — вас познакомит коломенский кузнец. 📍Место встречи группы — у Спасских ворот. На заметку: помимо билетов на занятие, рекомендуем также приобрести игровую карту проекта «5 стихий». На каждом занятии вы будете выполнять задания и получать в подарок наклейки, с помощью которых к концу проекта заполните всю карту. 🎓 Это музейное занятие проходит в рамках просветительского проекта «5 стихий». Приглашаем вас посетить все его встречи. 🗓️ Ждем вас 25 июля в 12:00 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.07.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10062</t>
+  </si>
+  <si>
+    <t>Заключительное занятие цикла «Перенести... Нельзя... Оставить» посвящено одной из самых дискуссионных тем современной музейной практики — воссозданию утраченных памятников архитектуры. Во время встречи обсудим: ▫️ причины и цели реконструкции; ▫️ значение исторических чертежей и описаний; ▫️ роль современных технологий в сохранении наследия.  Участники занятия «Зачем музею строить новый царский дворец?» посетят смотровую башню Дворца царя Алексея Михайловича 📍Место встречи: у Красного крыльца мужской половины Дворца (вход № 1) 📅 Даты и время: 22 июля (среда), 16:00 25 июля (суббота), 16:00 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10055</t>
+  </si>
+  <si>
+    <t>♟️ 19 июля в Коломенском мы отметили Международный день шахмат. Участники могли выбрать активность по душе: шахматы, шашки, нарды, крестики-нолики — и сразиться с достойными соперниками. Для начинающих были проведены мастер-классы, а опытные игроки проверили свои силы в сеансе одновременной игры с преподавателем. ❤️Благодарим всех, кто принял участие в нашем масштабном интеллектуальном поединке. До новых встреч! 🌿 А мы напоминаем, что каждые летние выходные в Коломенском проходят интересные события. Следить за афишей можно тут. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10053</t>
+  </si>
+  <si>
+    <t>Планы на неделю 20–26 июля   📍Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 12 временных выставок и 11 постоянных экспозиций.   🔊Экскурсии по расписанию 19 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. ❤️Наш фаворит на этой неделе — вечерняя экскурсия «Крыши, парящие над землей». Вы увидите с высоты, как устроен воссозданный Дворец царя Алексея Михайловича и из каких разнообразных объемов он состоит. Архитектура пятиуровневого дворца вобрала в себя народные обычаи строительства и отделки, великолепие и роскошь Московского царства второй половины XVII в. и передовые технологии того времени. 🗓 Приобрести билеты можно тут.   🧸 Музейные занятия и мастер-классы для детей ⏺️22 и 25 июля в 11:30 — музейное занятие «Как вода домой приходит». ⏺️22 и 25 июля в 15:30 — мастер-класс «Чудо-войлок». ⏺️23 и 26 июля в 12:30 — музейное занятие «Сказ о царице-матушке». ⏺️23 и 26 июля в 15:30 — музейное занятие «Душу вложишь — все сможешь». ⏺️22 и 25 июля в 16:00 — музейное занятие «Перенести…нельзя…оставить: Выясняем, ПОЧЕМУ?» ⏺️25 июля в 12:00 — «Пять стихий и Коломенское». Музейное занятие «ОГОНЬ» 🎨Художественные мастер-классы ⏺️25 июля 11:00 — «У государя на сенях. Путешествие по Дворцу царя Алексея Михайловича». 15:00 и 16:00 — «Пейзаж. Живопись». А также: ⏺️Винтажный маркет ⏺️Театральный бульвар ⏺️Бассейн ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>19.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10052</t>
+  </si>
+  <si>
+    <t>👀Пришла жара и я: 👍спонтанно срываюсь к ближайшему озеру или еду на выходные с палаткой 👀гуляю по набережным и прячусь от жары в тени аллей ❤️наслаждаюсь изобилием свежих ягод, фруктов и овощей 😍Лето сегодня, завтра и даже через месяц! 📷Изразец печной с надписью «Не таковъ цветъ красенъ зимою какъ въ лето» Москва, середина XVIII в. Коллекция МГОМЗ</t>
+  </si>
+  <si>
+    <t>19.07.26 06:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10048</t>
+  </si>
+  <si>
+    <t>«Пушистые сокровища»: как кошки стали частью истории России 🐈‍⬛ 👑 Царь Алексей Михайлович любил не только Коломенское, но и котиков. Один из его усатых любимцев даже удостоился портрета — а в XVII веке далеко не каждый человек мог позволить себе заказать свое изображение. С 13 июля в музее-заповеднике «Коломенское» работает стендовая выставка, которая предлагает взглянуть на историю страны через пушистую тему. Царь Алексей Михайлович владел первым известным портретом царского кота (уникальная гравюра Вацлава Холлара). Здесь же, в Коломенском, во время соколиной охоты государя сопровождал его любимый питомец. Петр I ценил кошек за практичность. Своим указом он предписал содержать их при амбарах для защиты зерна от мышей — так хвостатые получили официальный статус защитников государственного имущества. Елизавета Петровна в 1745 году официально призвала на государственную службу лучших казанских котов-крысоловов и обеспечила их жалованием. Екатерина II поручила кошкам охрану художественных коллекций императорского двора, разделив их на «комнатных» и «подворных». Увидеть портреты правителей династии Романовых вместе с их знаменитыми питомцами можно до 31 января 2027 года на площадке напротив Голландского домика Петра I. Приходите в Коломенское, чтобы узнать, кто на самом деле правил Россией все это время! 😉 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>18.07.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10045</t>
+  </si>
+  <si>
+    <t>🪷 Коломенские пруды украсили цветущие кувшинки Водоемы музея-заповедника покрылись блестящими зелеными листьями с прекрасными белыми цветами. Их можно увидеть в прудах у Усадьбы пасечника и в Дьяковском саду🪷 Смотреть на хрупкие цветы в волнах — лучшая медитация этого лета. Найдите свой тихий омут в Коломенском. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>18.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10043</t>
+  </si>
+  <si>
+    <t>🌸 Итоги конкурса «Фотокнига цветения» Мы получили сотни невероятно атмосферных снимков и с огромным трудом выбрали 28 соавторов фотокниги и пять победителей. Каждый из них сумел уловить поэтическое настроение цветущих садов Коломенского. Победителями стали: ⏺️Елена Лучная ⏺️Александр Черных ⏺️Ольга Хентова ⏺️Вероника Дианова ⏺️Олеся Стазаева 🥳 Мы уже связались с вами по почте (просим проверить входящие письма), чтобы подтвердить детали получения призов. Эксклюзивные фотоальбомы от сервиса печати «Периодика | семейные фотокниги» уже ждут вас! 📌Как забрать призы Вам нужно приехать в экскурсбюро музея-заповедника «Коломенское» (адрес: г. Москва, пр-т Андропова, 39, строение 3, 1 этаж, кабинет № 4). ⏰Время работы: ежедневно с 9:00 до 18:00, в пятницу — до 16:45. Возьмите с собой паспорт для подтверждения личности. Огромное спасибо каждому участнику за бережное отношение к природе и невероятную красоту, которую вы нам подарили! 👏</t>
+  </si>
+  <si>
+    <t>17.07.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10041</t>
+  </si>
+  <si>
+    <t>🌿💪Открыта регистрация на бесплатные функциональные тренировки MELA в Коломенском ⏰ Ближайшие даты: ⏺️Суббота, 18 июля — с 11:00 до 12:00 ⏺️Воскресенье, 26 июля — с 11:00 до 12:00 ☀️ Место встречи: полянка рядом со спортивным кластером на набережной. Удобнее всего добираться от станции метро «Кленовый бульвар». С собой берите только комфортную для тренировок одежду, друзей и хорошее настроение. Весь необходимый инвентарь выдадут прямо на занятии. Тренировки подойдут для начального и среднего уровней подготовки. Регистрация обязательна, количество мест ограничено. Записаться можно на официальном сайте бренда: 👉 sportmela.ru/workout ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>17.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10034</t>
+  </si>
+  <si>
+    <t>👍Как превратить обычные выходные в настоящее приключение? Приехать в Коломенское! Мы подготовили программу, где каждый найдет что-то для души: 🤸‍♀️Открытие нового сезона летних бесплатных тренировок MELA в музее-заповеднике Берите с собой удобную спортивную одежду, а весь инвентарь выдадут на занятиях. Запись на тренировки в июле уже открыта на сайте бренда. 🐴 18–19 июля 11:00–18:00 | Фестивальная площадка Большой праздник, посвященный 46-летию Олимпиады-80. Вспоминаем легендарные Игры в Москве. В этот день пройдут выставка олимпийской символики, лекция об истории главного спортивного события страны, конкурсы и концерт на свежем воздухе. 📍Подробная программа — на сайте. ♟ 19 июля Весь день | У Дворца царя Алексея Михайловича Приглашаем детей и взрослых провести интеллектуальный выходной. Вас ждут мастер-классы от преподавателей интеллект-клуба «Итерация» и Московской Федерации Го. Научим играть даже тех, кто путает слона с ладьей. 📍Подробная программа — на сайте. 🎭 18–19 июля | Амфитеатр на набережной Фестиваль «Театральный бульвар». Вход свободный: ⏺️18.07 | 15:00 Спектакль «Конек-горбунок» ⏺️18.07 | 20:00 Вечер алтайского танца и горлового пения от театра танца и песни «Алтам» ⏺️19.07 | 14:00 Сольный концерт виртуоза-балалаечника Михаила Кандаурова ⏺️19.07 | 18:00 Музыкальный спектакль «Джо Дассен» 📍Подробную афишу смотрите на сайте фестиваля. А еще в музее-заповеднике работают выставки, музейные занятия для детей и творческие мастер-классы. Приезжайте за вдохновением! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>16.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10032</t>
+  </si>
+  <si>
+    <t>🎥 На видео — приглашение куратора выставки «Под покровом Боголюбской. Путь надежды» Александра Анатольевича Горматюка⬇️</t>
+  </si>
+  <si>
+    <t>16.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10031</t>
+  </si>
+  <si>
+    <t>💚В здании Сытного двора открылась новая выставка «Под покровом Боголюбской. Путь надежды» Она посвящена 100-летию начала реставрации иконы «Богоматерь Боголюбская» XII века — одного из важнейших памятников домонгольской Руси, созданного по заказу князя Андрея Боголюбского. История святыни полна драматических событий: на протяжении веков иконе неоднократно угрожало уничтожение, а спасение стало результатом работы нескольких поколений реставраторов. Экспозиция состоит из трех разделов, каждый из которых посвящен определенному историческому периоду и культурному пространству: ⏺️современность — история спасения памятника; ⏺️XII век — формирование нового духовного центра Руси; ⏺️IV–XII века — традиции почитания святого образа. 📍Куратор — художник-реставратор Александр Горматюк, завершивший восстановление памятника. Выставка организована совместно с Всероссийским художественным научно-реставрационным центром имени академика И. Э. Грабаря. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>16.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10026</t>
+  </si>
+  <si>
+    <t>♟ Приглашаем отметить День шахмат в Коломенском 19 июля в музее-заповеднике пройдет специальная программа к Международному дню шахмат. Возле Дворца царя Алексея Михайловича соберутся любители шахмат, го, нардов, шашек, крестиков-ноликов и многих других логических игр. Все желающие смогут проверить свои силы в любимой игре царя Алексея Михайловича и императора Петра I 👍 💚А мы напоминаем, что каждые летние выходные в Коломенском проходят интересные события. Приходите всей семьей в музей-заповедник ❤️ 🔊Вход свободный, предварительная регистрация не нужна. 📍Место встречи: площадки у Дворца царя Алексея Михайловича Подробнее — на сайте. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>15.07.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10017</t>
+  </si>
+  <si>
+    <t>❤️Экскурсии по царским резиденциям, легендарным местам и природным маршрутам в Коломенском Приглашаем вас отправиться на экскурсии по историческим территориям, узнать больше о судьбах царских резиденций, памятниках архитектуры и природных уголках Коломенского. 👍В карточках рассказываем об экскурсиях, на которые непременно стоит обратить внимание. 📌Узнать больше об этих и других экскурсионных программах можно на официальном сайте музея-заповедника «Коломенское» в разделе экскурсии для сборных групп. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>15.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10016</t>
+  </si>
+  <si>
+    <t>Кто куда, а мы — в сад! «Не придумали!» и музей-заповедник «Коломенское» запускают совместный подкаст #ИсторияСадов. Специальный цикл знакомит слушателей с историей русского садово-паркового искусства и рассказывает, как сады из утилитарных пространств превратились в произведения искусства и какую роль в этой трансформации сыграло Коломенское. Встречайте середину лета вместе с нами и включайте первый выпуск «От кельи к фонтану». В нем мы рассказываем, для чего разбивали сады при монастырях и при чем там была наука; как выбирали растения для первых садов и почему в них часто сажали кедры; а также как растения могут помочь верно датировать произведения искусства. Во втором выпуске вы узнаете, как Коломенское изменилось ради Екатерины II, которая ну очень любила пешие прогулки, а в заключительном эпизоде обсудим, как сады стали символом государственной мощи и почему парки переехали в города, а дворяне — в пригород. А начиная с 22 июля подкаст можно будет слушать прямо в Коломенском: отправляйтесь на прогулку по Вознесенскому и Казанскому садам, где будут установлены QR-таблички со ссылками на все эпизоды. 🍏 Слушайте нас на стриминговых площадках: Mave Mave Stream ВКонтакте Яндекс Музыка Звук YouTube Spotify ЛитРес</t>
+  </si>
+  <si>
+    <t>15.07.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10014</t>
+  </si>
+  <si>
+    <t>🦉Соколиный двор в Коломенском — уникальный уголок музея-заповедника, открывшийся после масштабной реконструкции. Искусство охоты с ловчими птицами имеет в России богатую историю. Во времена царя Алексея Михайловича Романова именно здесь располагалась государева кречатня, и мы бережно продолжаем эту традицию. На экскурсии возле Музея деревянного зодчества вы увидите стремительный полет хищной птицы, узнаете о тонкостях ее подготовки к охоте и сможете познакомиться с пернатыми красавцами на расстоянии вытянутой руки. 📍Вход на территорию Соколиного двора расположен со стороны набережной, удобнее всего добираться от станции метро «Кленовый бульвар». 🎥На видео — сокольничий Алена Ярцева с соколом-балобаном Скифом. ⬇️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>14.07.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10010</t>
+  </si>
+  <si>
+    <t>💚 Как появился музей деревянного зодчества? 15 и 18 июля в Коломенском пройдет третье занятие просветительского проекта «Перенести... Нельзя... Оставить». Встреча посвящена вопросам подлинности и культурной ценности памятников. На примере Домика Петра I, перевезенного в Коломенское из Архангельска, участники обсудят, что именно необходимо сохранять в объектах культурного наследия: исторический материал, архитектурный облик или память о событии и личности. Разговор позволит взглянуть на проблему сохранения памятников с разных точек зрения и понять сложность решений, которые принимают музейные специалисты. 📍Занятие с посещением экспозиции Домика Петра I 📍Место встречи у Передних ворот Государева двора 🗓 Время проведения 15 июля (среда), 16:00 18 июля (суббота), 16:00 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>14.07.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10009</t>
+  </si>
+  <si>
+    <t>❤️ 17 июля — день бесплатного посещения в музее-заповеднике «Коломенское». В рамках Московской музейной недели для гостей будут открыты: 🏛 10 постоянных экспозиций, на которых можно увидеть древние церковные фрески, огромные часовые механизмы и многое другое. 🖼 11 временных выставок, посвященных архитектуре, искусству и быту. Проведите этот день в атмосфере царской резиденции, где история оживает в каждом камне и интерьере. 📍 Важное условие бесплатного входа: билет необходимо оформить заранее в сервисе «Мосбилет» через Mos ID (аккаунт на mos.ru). На входе покажите билет — бумажный или на экране смартфона. 🔊 Поторопитесь: количество мест на сеансы ограничено. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>13.07.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10000</t>
+  </si>
+  <si>
+    <t>❗️интересных экспонатов выставки «Екатерина II и Век Просвещения: Русский Проект» Экспозиция во Дворце царя Алексея Михайловича объединяет 256 произведений из шести музеев и двух частных собраний и рассказывает о времени масштабных реформ, научных открытий и культурного подъема России второй половины XVIII века. 👀Особое впечатление производит сама эстетика выставки. Редкие книги соседствуют с парадными портретами, изящным фарфором, графикой и мемориальными предметами. Посетителю будто предлагается ощутить атмосферу интеллектуального салона XVIII века и оказаться внутри мира Екатерины II и ее современников — ученых, издателей, художников и философов, для которых знания были главной ценностью. 📍Среди множества экспонатов предлагаем обратить внимание на пять особенных предметов, которые помогают лучше понять людей и идеи, сформировавшие русский проект Просвещения. 📎Узнать больше о выставке и приобрести билеты можно на официальном сайте музея-заповедника «Коломенское». 🔊Выставку можно посетить на экскурсии с гидом. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>13.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9998</t>
+  </si>
+  <si>
+    <t>Планы на неделю 13–19 июля   📍Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 10 временных выставок и 11 постоянных экспозиций.   🔊Экскурсии по расписанию 14 экскурсий в сборном формате — выбирайте, что вам интересно.  Кроме того, вы можете оформить экскурсию на заказ.   🧸 Музейные занятия и мастер-классы для детей ⏺️15 и 18 июля в 16:00 — «Перенести…нельзя…оставить: Выясняем, ПОЧЕМУ?» ⏺️15 и 18 июля в 15:30 — музейное занятие «Старинная открытка» ⏺️16 и 19 июля в 15:30 — музейное занятие «Волшебная свеча» ⏺️16 и 19 июля в 12:30 — музейное занятие «Декор и обстановка царского Дворца» ⏺️15 и 18 июля в 11:30 — музейное занятие «Дело мастера боится» ⏺️16 в 16:00 и 18 июля в 12:00 — «Пять стихий и Коломенское». Музейное занятие «ЭФИР» 🎨Художественные мастер-классы 18 июля ⏺️в 11:00 — Животный мир вокруг нас. Любимчики царского двора ⏺️в 13:00 и в 15:00 — В мире искусства Пейзаж. Графика 🎓Лекции ⏺️18 июля, 13:15 и 15:15 — «Я ль на свете всех милее?» Секреты красоты русских знатных женщин в XVII–XVIII вв. 🏛Органные концерты при свечах ⏺️18 июля, 16:00: Музыка английских королей 🎫 Билеты ⏺️19 июля, 18:00: Шопен 🎫 Билеты А также: ⏺️Винтажный маркет ⏺️Театральный бульвар ⏺️Бассейн ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>12.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9997</t>
+  </si>
+  <si>
+    <t>💨 💨 А вы знаете, как (и, главное, чем) гладили белье в XIX веке? В фондах музея-заповедника «Коломенское» имеется несколько рубелей, один из которых вы видите на фото, и сегодня мы расскажем вам о нем. Он представляет собой длинную доску с ручкой: одна сторона усеяна поперечными зубцами, а другая остается гладкой. Процесс глажки был довольно трудоемким: 1️⃣ Выстиранное и прокипяченное белье туго наматывали на специальную деревянную скалку. 2️⃣С силой прокатывали по ткани ребристой стороной рубеля. Зубцы инструмента не только разглаживали складки, но и дополнительно отбивали волокна ткани, делая ее мягче. Именно из-за тяжести этого процесса возникло выражение «не мытьем, так катаньем», означающее достижение цели упорным трудом. Для изготовления рубеля использовали твердые породы дерева: дуб, бук, клен, рябину или березу. Часто предмет богато украшали росписью или резьбой, превращая его в элемент декора и ценный подарок, который мог передаваться по наследству. 🎵 Интересно, что у рубеля было и второе, музыкальное назначение. Благодаря характерному треску он применялся как народный ударный инструмент, похожий на трещотку. Музыкальные экземпляры обычно были короче бытовых и имели более острые зубцы. 📸 Рубель «Уточка» Конец XIX в. Дерево; резьба, роспись, лакирование Коллекция МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>12.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9988</t>
+  </si>
+  <si>
+    <t>Пятая стихия Коломенского: постижение эфира 16 и 18 июля приглашаем школьников 1–5 классов на пятое занятие проекта «5 стихий», посвященное самой загадочной стихии — эфиру. Встреча проходит в Домике Петра I — месте, где можно прикоснуться к личности великого преобразователя. Вместе с музейным педагогом участники разгадают шифры и загадки, изучат экспонаты, проследят, как все стихии связаны воедино, и проявят свои актерские способности в игре «Крокодил». Занятия пройдут: 16 июля (четверг) — 16:00 18 июля (суббота) — 12:00 Место встречи: у Спасских ворот Важно: детей до 14 лет сопровождают взрослые. Нужно два билета — на ребенка и на себя. Проект построен как игра-исследование: каждая стихия — огонь, земля, воздух, вода и эфир — изучается на отдельной локации. После каждого занятия участник получает наклейку на карту (купить ее можно здесь). В конце программы собирается полная карта мира по древней философской системе, где природа и человек связаны в единое целое. На этом занятии мы поговорим о том, что эфир — это невидимая энергия, которая соединяет все вокруг и проявляется в мыслях и поступках человека. Узнаем, как личность Петра I стала воплощением этой стихии, и попробуем познать эфир как часть себя. Подробности, расписание других занятий и билеты можно найти на нашем сайте. Приходите, чтобы увидеть, как стихии проявляются в предметах быта, архитектуре и труде людей прошлого. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>11.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9979</t>
+  </si>
+  <si>
+    <t>🕊 Сокол — идеальный охотник Сегодня мы расскажем об особенностях строения этих хищных птиц и поделимся другими интересными фактами, которых вы, возможно, не знали. Анатомия сокола — это эталон эффективности, отточенный миллионами лет эволюции. 🪶 Облегченный череп и «гуманный» зубец Череп сокола одновременно специализирован и облегчен. Их клюв покрыт кератином (как наши ногти) и имеет характерный зубец. Это не просто украшение! С его помощью сокол перекусывает шейные позвонки у добычи, мгновенно прекращая ее страдания. Именно поэтому сокола часто называют одним из самых «гуманных» хищников. 👃 Круглые ноздри с секретом Обратите внимание на ноздри соколов: они круглые, а внутри виден бугорок. Это гениальное инженерное решение природы, которое помогает птице дышать на огромной скорости во время пикирования, перенаправляя поток воздуха. 💅 Уход за «инструментом» Основание клюва покрыто восковицей серого или желтого цвета. Под внешним роговым слоем находится зона роста с множеством кровеносных сосудов. Если клюв по какой-то причине перерастает, ему можно легко придать форму — мы обычно делаем это обычной машинкой для маникюра! Другие интересные факты об этих удивительных птицах вы узнаете из наших карточек ⬆️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>11.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9978</t>
+  </si>
+  <si>
+    <t>🍞Без нее хлеб не вставал, а дом считался бедным — вспоминаем главную помощницу русской печи «Хлеб на стол — и стол престол, а хлеба ни куска — и стол доска», «Хлеб — всему голова». Эти пословицы как нельзя лучше отражают место хлеба в русской культуре. Но чтобы хлеб появился на столе, нужна была особая помощница — квашня, или дежа. Деревянная (реже глиняная) емкость предназначалась для замешивания и заквашивания теста (ее также называли дежкой или квашонкой). Мастера делали ее из липы, осины или дуба: либо выдалбливали из цельного пня, либо собирали из дощечек-клепок, стягивая прочными обручами. На Руси квашня считалась символом достатка, благополучия и плодородия, поэтому отношение к ней было трепетным: 🔹 Дежу никогда не давали в долг, не ставили на голую землю и следили, чтобы через нее не перелетела птица. Считалось, что это может «испортить» кадушку, и тесто не поднимется. 🔹 Держали в тепле и тишине, часто ставя под святые образа или на стол в горнице и накрывая хлебной скатертью. 🔹 В случае «порчи» проводили специальные обряды очищения: окуривали освященными травами, переворачивали вверх дном, втыкали нож и лили кипяток. Роль дежи выходила далеко за пределы кухни. Она участвовала во всех ключевых событиях жизни: ⏺️Свадьба. На квашню, покрытую овечьим кожухом, усаживали жениха с невестой. Это был символ будущего счастья, богатства и многодетности молодой семьи. ⏺️Переезд. При переселении в новый дом квашню обязательно забирали с собой вместе с замешенным тестом, чтобы перенести благополучие старой избы. ⏺️Очищение. По возвращении с кладбища заглядывали в квашню, чтобы не принести в дом «нежить». Увидеть дежу можно в Усадьбе коломенского крестьянина, а посмотреть на процесс измельчения пшеницы в муку — на экскурсии по Водяной мельнице на реке Жуже «Мельница мелет — мука будет». 📷Квашня-дежа XX в. из коллекции МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>10.07.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9971</t>
+  </si>
+  <si>
+    <t>В 1915–1916 годах в Петрограде открылась выставка, изменившая историю искусства, — «0,10» Казимир Малевич и его соратники представили миру супрематизм. Именно тогда Малевич впервые показал свой «Черный квадрат» — «икону», которую футуристы предложили взамен классических мадонн и Венер. В нашем новом видео экскурсовод музея-заповедника «Коломенское» Полина Орлова расскажет подробнее о масштабе той выставки и о творчестве Казимира Малевича. 📍В выставочном зале «Атриум» проходит выставка «Сакральное и радикальное. Красная нить русского искусства», где можно увидеть взаимосвязь древнерусской живописи и русского авангарда — ключевых феноменов отечественной культуры. Экскурсии по выставке проходят: ⏺️по средам и четвергам в 16:00 ⏺️по субботам в 17:00 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>10.07.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9968</t>
+  </si>
+  <si>
+    <t>Экофестиваль «ЭКО: Москва» в Коломенском — 12 июля 🌿 В воскресенье в музее-заповеднике пройдет фестиваль, посвященный природе Коломенского и бережному отношению к окружающей среде. Программа подготовлена Департаментом природопользования города Москвы и Институтом проблем экологии и эволюции РАН. 🗓 12 июля (воскресенье) ⏰ 12:00-20:00 📍 Музей-заповедник «Коломенское» 🎫 Вход свободный В программе: 🔹 Лекции ученых ИПЭЭ РАН: о насекомых, бобрах, луговых цветах, почвенной биологии и роли парка как природного коридора. в экосистеме Москвы 🔹 Демонстрация работы передвижной экологической лаборатории Мосэкомониторинга 🔹 Работа Практическое занятие с микроскопами 🔸 Мастер-класс по изготовлению декоративного украшения с бабочками и стрекозами в технике скрапбукинг 🔸 Знакомство с устройством пчелиной семьи и создание свечи из вощины 🔸 Рассмотрение Изучение насекомых под стеклом 🔸 Участие в экологических настольных играх и квестах На площадку можно принести вторсырье и сдать его на переработку в контейнеры проекта «Экоточки Москвы». В 18:00 состоится концерт классической вечер музыки под открытым небом в исполнении участников проекта «Музыкальная экспедиция» Бориса Андрианова. ☔️ По прогнозу возможен дождь, но это не помешает фестивалю. Лекции и мастер-классы пройдут в шатрах, поэтому участвовать в программе будет комфортно в любую погоду. На всякий случай возьмите с собой зонт или дождевик. Но мы надеемся, что солнце тоже заглянет в гости! Приходите всей семьей — будет интересно и детям, и взрослым! Подробная программа по ссылке.</t>
+  </si>
+  <si>
+    <t>10.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9967</t>
+  </si>
+  <si>
+    <t>👜 Двойное дно и резные сказки: секреты русского туеса Продолжаем знакомиться с традиционными русскими сумками и коробами! Сегодня разберем туес (также известный как туесок или бурак) — цилиндрический сосуд для хранения продуктов и жидкостей. Туес брали с собой в лес, в поле или на рыбалку: квас в нем оставался холодным, горячие напитки долго не остывали, а хлеб не черствел. Изготавливается он из бересты — верхнего слоя коры березы — и состоит из двух стенок: внутренней (белой) и наружной (розовато-коричневой), которые скрепляются швами, прошитыми корнем сосны или можжевеловыми прутиками, что делает изделие герметичным. Обычно это круглый короб с плотной крышкой, на поверхность которого традиционно наносили резные узоры со сценами из русских народных сказок. 🥛Благодаря своим свойствам туес идеально подходил для засолки грибов, хранения ягод, молока, сметаны, яиц, муки и других сыпучих продуктов. В нем они долго оставались свежими, а зимой не замерзали, что делало этот предмет незаменимым в хозяйстве.🥚 📸 Туес с крышкой Начало XX в. Береста, дерево Коллекция МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>09.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9964</t>
+  </si>
+  <si>
+    <t>❤️Продолжаем знакомиться с экспозицией  «Екатерина II и Век Просвещения: Русский проект». Сегодня поговорим о редком и изысканном образце декоративно-прикладного искусства XVIII века — каминных часах с изображением сцены из оперы «Дезертир». Эти каминные часы представляют собой настоящий бронзовый шедевр, в котором неизвестный мастер с невероятным вниманием к деталям воспроизвел сюжет оперы французского композитора Пьера-Александра Монсиньи. Сюжет и исполнение: мастер уделил особое внимание мимике и эмоциям каждого персонажа, благодаря чему на металле можно отчетливо видеть переживания героев. Важно отметить, что, несмотря на музыкальную тематику, сам механизм часов не воспроизводил звуки или мелодии — это исключительно визуальная репрезентация театрального действия. Культурный контекст: в XVIII веке опера «Дезертир» была одним из популярных европейских произведений, и ее мотивы часто использовались в предметах роскоши. Такие часы не только служили для измерения времени, но и демонстрировали тонкий вкус владельца, его осведомленность о последних тенденциях в музыке и театральном искусстве. Каминные часы с изображением сцены из оперы «Дезертир» можно увидеть на самой красивой и атмосферной выставке сезона — «Екатерина II и Век Просвещения: Русский проект». 📍По средам, четвергам и субботам по экспозиции проводятся экскурсии для сборных групп. 🗓11 июня — 15 ноября 2026 г. сб. 10:00–20:00 вт — пт, вс 10:00-18:00 📍Дворец царя Алексея Михайловича (м. «Каширская», пр-т Андропова, д. 39, стр. 69) ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>09.07.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9963</t>
+  </si>
+  <si>
+    <t>🗓 День празднования Тихвинской иконы Божией Матери в православной традиции приходится на 9 июля. В этот день Церковь вспоминает чудесное явление иконы на Руси, которое, по преданию, произошло в 1383 году над водами Ладожского озера. Свидетелями этого события стали рыбаки, а сам образ, окруженный сиянием, несколько раз перемещался с места на место, пока не остановился у реки Тихвинки, где позже был основан Тихвинский Богородичный Успенский монастырь. Перед Тихвинской иконой принято молиться о здоровье детей, семейном благополучии и защите дома. Верующие обращаются к Богородице с просьбами об исцелении от болезней, о помощи в воспитании детей и о заступничестве в трудных жизненных обстоятельствах. История иконы богата чудесами: по молитвам перед ней русские войска не раз одерживали победы, а сам монастырь в Смутное время был спасен от шведских захватчиков. 📷Богоматерь Тихвинская. Москва. Иконописные мастерские Большого Тихвинского монастыря. 1805 г. Коллекция МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>08.07.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9959</t>
+  </si>
+  <si>
+    <t>☀️Солнце, традиции и единение: Ысыах в Коломенском! 📍11 июля в музее-заповеднике пройдет один из самых светлых и долгожданных праздников. На живописном берегу Москвы-реки вновь соберутся тысячи людей, чтобы прикоснуться к древним традициям народа саха. ⏺️Ысыах — это встреча лета, обновления природы и торжества жизни. Это время, когда люди обращаются к высшим силам с благодарностью за дары земли, просят благополучия и делятся радостью друг с другом. Программа мероприятия: ☀️ Торжественное открытие. ☀️ Выступления фольклорных коллективов, национальные спортивные состязания и красочные театрализованные представления. ☀️Выставка прикладного искусства, ярмарка-продажа якутских деликатесов. Подробная программа — на сайте. Приглашаем вас зарядиться энергией летнего солнца и ощутить невероятное гостеприимство и духовную мощь одного из красивейших праздников России.</t>
+  </si>
+  <si>
+    <t>08.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9954</t>
+  </si>
+  <si>
+    <t>С Днем семьи, любви и верности! 💐 Дорогие друзья! От всего сердца поздравляем вас с этим летним праздником — днем, когда мы вспоминаем о самом главном в жизни: о близких, о верности, о доме, где нас всегда ждут. Желаем вам мира, тепла, взаимопонимания, чтобы в ваших семьях всегда царили любовь и согласие. ❤️ В этот особенный день мы с теплотой вспоминаем, как много веков назад здесь, в Коломенском, проводил летние дни с семьей царь Алексей Михайлович Романов. Эта усадьба была его любимой загородной резиденцией, куда он приезжал вместе с царицей, царевичами и царевнами, чтобы отдохнуть от государственных дел в кругу самых близких людей. Государь, которому принадлежат слова «Делу время — потехе час», был образцовым семьянином и заботливым отцом. Дни в Коломенском проходили в трудах, молитвах, соколиной охоте, а вечера неизменно посвящались семье. Сегодня мы приглашаем вас провести этот праздничный день в музее-заповеднике, проникнуться духом истории и создать свои семейные традиции. 🏛️ Для ценителей истории: Приглашаем на заказную экскурсию «Невесты и жены царя Алексея Михайловича», на которой вы узнаете об укладе жизни государя, о том, как непросто было русскому царю найти невесту, и даже примете участие в обряде выбора царской невесты. Экскурсия проходит по женской и мужской половинам Дворца и раскрывает тайны личной жизни второго царя из династии Романовых. 🐎 Для романтиков: Устройте незабываемое свидание — романтичная конная прогулка для двоих по живописным аллеям парка — это прекрасная возможность побыть наедине и почувствовать атмосферу старинной усадьбы. 🦅 Для любителей царских забав: Посетите экскурсию с демонстрацией полета ловчей птицы, чтобы увидеть, как искусство соколиной охоты, которое так любил Алексей Михайлович, оживает в нашем музее. Ждем вас всей семьей в Коломенском — месте, где история оживает! ❤️ ➡️ Коломенские в МАКС</t>
+  </si>
+  <si>
+    <t>08.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9953</t>
+  </si>
+  <si>
+    <t>❤️Поздравляем с Днем семьи, любви и верности! 📷 Изразец расписной с надписью «Любовь нас рожигает» Москва, 1756 г. Коллекция МГОМЗ</t>
+  </si>
+  <si>
+    <t>07.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9947</t>
+  </si>
+  <si>
+    <t>👍«Царский маршрут» в Коломенском: как провести день по-императорски На этих выходных предлагаем вам прогуляться по следам царей и императриц, живших, отдыхавших и управлявших страной в своей летней резиденции, и увидеть современный музей-заповедник глазами венценосных особ. 👀Выставка Начать советуем с Дворца царя Алексея Михайловича. В деревянном тереме, который в XVII веке поражал иноземных послов своей сказочной красотой, сейчас проходит выставка «Екатерина II и Век Просвещения: Русский проект». Экспозиция погружает в эпоху, когда идеи разума и прогресса меняли облик страны. Екатерина Великая, кстати, не раз бывала в Коломенском и очень любила эту резиденцию — так что вы окажетесь в пространстве, где действительно решались судьбы империи. 🫕Трапезная Пообедать можно в Трапезной, расположенной во Дворце. Интерьер ресторана выполнен в старорусских традициях, а меню привлекает разнообразием старинных и традиционных рецептов русской кухни. Меню включает супы, вторые блюда, салаты и закуски, а также десерты и напитки. 🐴 Царская набережная Продолжите маршрут на Царской набережной. В этом году музей-заповедник присоединился к фестивалю «Театральный бульвар». Вы можете посетить спектакли и концерты на сцене «Амфитеатр на набережной». Здесь можно просто погулять, посидеть на качелях под перголами или устроить пикник с видом на воду — именно так, скорее всего, и любила проводить время Екатерина II в свой летний приезд. ❤️ Гуляйте, вдыхайте историю и чувствуйте себя если не императором, то уж точно его почетными гостями! ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>07.07.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9946</t>
+  </si>
+  <si>
+    <t>🦉 На Соколином дворе в Коломенском живет настоящая звезда — филин Варя, которую с любовью называют Варюшей. Варюша — самая уютная, самая мудрая и самая пушистая из всех филинов на свете! Она по праву считается главной хранительницей и настоящим сокровищем Соколиного двора. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>07.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9945</t>
+  </si>
+  <si>
+    <t>🗓 Иван Купала: ночь волшебства и тайн Иван Купала — один из древнейших славянских праздников, привязанный к пику лета. По поверьям, в ночь на Ивана Купалу стираются границы между мирами, а природа открывает свои самые сокровенные тайны. В основе праздника лежит глубокое единение с силами природы через четыре главные стихии: 🔥 Огонь — сердце купальской ночи. Костры, горящие до рассвета, не просто источник света и тепла, но и мощный оберег. Через пламя прыгали для очищения от всего дурного, обретения удачи и защиты от злых духов. 💦 Вода — стихия обновления и исцеления. Считалось, что в эту ночь она приобретает магическую силу, смывая болезни и грехи. Купание и умывание утренней росой дарили красоту и здоровье на весь год. 🌍 Земля — щедрая кормилица. Именно в купальскую ночь травы, цветы и коренья набирают максимальную целебную и магическую силу. Собранные в это время растения служили оберегами для дома и семьи. 💨 Воздух — невидимая, но всепроникающая стихия. Это мир духов, шепотов и предзнаменований. Ночь наполнена мистикой, когда по воздуху разносится аромат трав и слышны голоса иного мира. В наше время к этим четырем стихиям часто добавляют пятую, не менее важную — дух, или эфир. Это стихия человека, его внутреннего мира, намерений и энергии, связывающая все воедино. Почувствовать эту гармонию можно на практике. В музее-заповеднике «Коломенское» проходят музейные занятия, где можно прикоснуться к силе всех пяти стихий и погрузиться в атмосферу древнего праздника. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>06.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9944</t>
+  </si>
+  <si>
+    <t>👍Отличной и легкой рабочей недели! 📷 Изразец расписной с надписью «Труды свои ни во что вменяю» Москва, 1756 г. Коллекция МГОМЗ</t>
+  </si>
+  <si>
+    <t>06.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9943</t>
+  </si>
+  <si>
+    <t>Планы на неделю 6–12 июля   📍Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 10 временных выставок и 11 постоянных экспозиций.   🔊Экскурсии по расписанию 14 экскурсий в сборном формате — выбирайте, что вам интересно.  Кроме того, вы можете оформить экскурсию на заказ.   🧸 Музейные занятия для детей ⏺️8 и 11 июля в 16:00 — «Перенести…нельзя…оставить: Выясняем, ПОЧЕМУ?» ⏺️9 и 12 июля в 12:30 — «Слово о словах в тереме царя Алексея Михайловича» ⏺️8 и 11 июля в 11:30 — музейное занятие «В каждой избушке свои игрушки» ⏺️8 и 11 июля в 15:30 — мастер-класс «Солнышко в руках» ⏺️9 и 12 июля в 15:30 — мастер-класс «Душу вложишь — все сможешь» ⏺️9 июля в 16:00 и 11 июля в 12:00 — «Пять стихий и Коломенское». Музейное занятие «ВОЗДУХ» 🎨Художественные мастер-классы 11 июля ⏺️в 11:00 — «И я там был. Атрибуты царского стола» ⏺️в 13:00 и в 15:00 — «Портрет» Лекции ⏺️11 июля, 13:15 и 15:15 — Просвещенная императрица. Екатерина Великая 🏛Органные концерты при свечах ⏺️11 июля, 18:00: Дудук и орган при свечах: классика и этно Билеты ⏺️12 июля, 16:00: Бах, Моцарт, Вивальди Билеты А также: ⏺️Винтажный маркет ⏺️Театральный бульвар ⏺️Бассейн ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.07.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9937</t>
+  </si>
+  <si>
+    <t>💨 Четвертая стихия Коломенского: сила воздуха 🗓 9 и 11 июля приглашаем школьников 1–5 классов на занятие проекта «5 стихий», посвященное воздуху и жизни пчел. Занятие проходит в Усадьбе пасечника — месте, где можно узнать о самом неуловимом, но жизненно важном элементе. Вместе с музейным педагогом участники разберутся, как воздух помогает пчелам слышать звуки и различать запахи, почему температура и влажность так важны для здоровья трудяг, создающих мед, и даже попробуют управлять воздушным потоком. 📍Занятия пройдут: 9 июля (четверг) — 16:00 11 июля (суббота) — 12:00 📍Место встречи: у Спасских ворот ❗️Важно: детей до 14 лет сопровождают взрослые. Нужно два билета — на ребенка и на себя. Проект построен как игра-исследование: каждая стихия — огонь, земля, воздух, вода и эфир — изучается на отдельной локации. После каждого занятия участник получает наклейку на карту, и в конце программы собирается полная карта мира по древней философской системе, где природа и человек связаны в единое целое. На этом занятии воздух предстанет перед нами во всей своей многогранности: от физических свойств до того, как он влияет на жизнь целой пчелиной семьи. Узнаем, почему прогулки на свежем воздухе — это не просто приятно, но и невероятно полезно. Подробности, расписание других занятий и билеты можно найти на нашем сайте. Приходите, чтобы увидеть, как стихии проявляются в предметах быта, архитектуре и труде людей прошлого. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.07.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9936</t>
+  </si>
+  <si>
+    <t>В честь Дня семьи, любви и верности в Москве подготовили насыщенную программу Она объединит более 300 культурных площадок в разных районах столицы. Основная ее часть запланирована на 8 июля. Москвичей и туристов ждут фестивали, кинопоказы, творческие мастер-классы, экскурсии, лекции и многое другое. «В городских парках, библиотеках, музеях и культурных центрах пройдет порядка 450 мероприятий. Участники познакомятся с историей и традициями праздника, сделают подарки для близких своими руками, посетят концерты и спектакли», — рассказала заммэра Наталья Сергунина. Среди площадок — парк «Зарядье», Дарвиновский музей, «Царицыно». Вход на большинство мероприятий свободный. 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>05.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9927</t>
+  </si>
+  <si>
+    <t>💚 5 выставок в Коломенском, которые непременно стоит посетить в июле ☀️Лето — идеальное время для знакомства с новыми выставками. В июле музей-заповедник «Коломенское» приглашает вас узнать больше об эпохе Просвещения, взглянуть на события Великой Отечественной войны глазами фронтовых корреспондентов и открыть для себя современное искусство Тайваня. Мы собрали пять выставок, которые обязательно стоит включить в ваш культурный маршрут. ⏺️ «Сакральное и радикальное. Красная нить русского искусства» Одна из самых ярких выставок сезона посвящена двум ключевым явлениям отечественной культуры — древнерусской живописи и русскому авангарду. ⏺️ «Архитектура древнего города. Люди и технологии» Здесь можно увидеть редкие музейные предметы, среди которых часть дубового сруба Московского Кремля, старинные архитектурные детали, колокол работы мастера Дмитрия Моторина и уникальные образцы декоративного искусства. ⏺️ «Фронтовой репортаж» На выставке представлены фотографии, личные вещи корреспондентов, ежедневно работавших на передовой в годы Великой Отечественной войны, документы, плакаты, газеты и художественные произведения. ⏺️ «Екатерина II и Век Просвещения: Русский проект» Самая атмосферная и красивая выставка лета переносит посетителей в эпоху масштабных реформ, научных открытий и культурного подъема второй половины XVIII века. На выставке — произведения искусства и предметы, отражающие идеи Просвещения, стремление к знаниям и веру в возможности человеческого разума. ⏺️ «Бумажная скульптура. Экология Тайваня» Экспозиция знакомит с творчеством известного тайваньского художника Хун Синьфу — одного из ведущих мастеров современного искусства бумажной скульптуры. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.07.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9920</t>
+  </si>
+  <si>
+    <t>🎒 Перед вами эко-рюкзак XIX века — пестерь, традиционная русская плетеная высокая корзина или короб. Его изготавливали преимущественно из лыка (внутреннего слоя коры деревьев), бересты или луба. Задняя стенка делалась выше передней и нахлестывалась на нее, прикрывая содержимое. Для переноски за спиной к пестерю крепились две лямки — такой рюкзак не мешал движениям и оставлял руки свободными. Подобные короба были широко распространены в лесной зоне России, где материал для их изготовления всегда был под рукой. Пестерь был особенно удобен в походе за грибами и ягодами или на рыбалке. Продукты в нем долго сохраняли свежесть, а зимой не замерзали. Именно в такой корзине медведь в сказке «Маша и Медведь» нес Машеньку с пирожками в деревню к бабушке и дедушке 🥟 Интересный факт: про пестерь существует старинная загадка: «Я, Петров, имею восемь углов, четыре уха и два брюха». 📸 Пестерь Начало ХХ в. Береста, дерево, веревка; плетение Коллекция МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9916</t>
+  </si>
+  <si>
+    <t>Царская набережная в Коломенском — это красивый вид на Москву-реку и идеальный променад с приятной атмосферой. И еще из приятного: сегодня в Коломенском пройдет Сабантуй — главный летний праздник, полный энергии и традиций! 🎉 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>03.07.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9915</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Ура, пятница! Мчусь из офиса к мангалу 🍗🍖 📷 Изразец расписной с надписью «Еду скоро в домы» Москва, 1756 г. Коллекция МГОМЗ</t>
+  </si>
+  <si>
+    <t>03.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9914</t>
+  </si>
+  <si>
+    <t>Мы попросили одну из участниц, Алину Репкину, рассказать об ее работе «Срок дружбы», представленной на выставке «Научили(сь)»</t>
+  </si>
+  <si>
+    <t>03.07.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9906</t>
+  </si>
+  <si>
+    <t>В усадьбе Измайлово работает выставка «Научили(сь)», где дипломные проекты молодых художников-керамистов становятся их профессиональным стартом. 📍Название выставки «Научили(сь)» подчеркивает двойственную природу образования: за два года совместной работы процесс обучения стал пространством взаимного обмена. Студенты учились у преподавателей, преподаватели — у студентов, а студенты, в свою очередь, друг у друга. 📅 Выставка открыта с 24 июня по 30 августа. 📍Место: Усадьба Измайлово (Южный и Малый залы). Приходите оценить смелость идей и мастерство исполнения!</t>
+  </si>
+  <si>
+    <t>02.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9897</t>
+  </si>
+  <si>
+    <t>🦉Знакомимся с филинами и узнаем интересные факты об этих прекрасных птицах В карточках вы найдете много полезной информации об этих удивительных и загадочных хищниках! А еще у нас есть отличная новость: в музее-заповеднике «Коломенское» открылся обновленный Соколиный двор, где теперь доступна экскурсия с демонстрацией полета ловчих птиц. Вы сможете не только узнать больше об истории соколиной охоты, но и увидеть сокола в свободном полете, а также задать вопросы сокольнику. Кстати, Коломенское — это единственное место в Москве, где вы можете насладиться этим зрелищем. На Соколином дворе живут любимица всех гостей музея-заповедника филиниха Варя и наши красавцы-соколы 😍 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>02.07.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9893</t>
+  </si>
+  <si>
+    <t>Просторы Коломенского захватывают дух!🌿</t>
+  </si>
+  <si>
+    <t>01.07.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9892</t>
+  </si>
+  <si>
+    <t>⏰Часы яичной фигуры: почему этот предмет уникален 💚 На выставке «Екатерина II и Век Просвещения: Русский проект» гости увидят более 250 предметов искусства из шести музеев и частных собраний. Сегодня расскажем об одном уникальном и удивительном предмете — часах «яичной фигуры», созданных русским механиком-самоучкой Иваном Петровичем Кулибиным в период с 1764 по 1767 год. Особенности механизма Механизм включал три независимых устройства: часовой бой, музыкальный аппарат (воспроизводящий несколько мелодий) и миниатюрный театр-автомат. Для создания столь точного прибора Кулибин самостоятельно освоил не только часовое дело, но и гравировку, а также написал музыку для встроенного музыкального аппарата. Театр-автомат: каждый час створки на корпусе открывались, запуская представление. На сцене появлялся чертог из злата, разыгрывалась сцена у гроба Господня: ангел отваливал камень, воины падали ниц, к ангелу подходили две женщины-мироносицы, после чего куранты играли молитву «Христос Воскрес». В полдень звучала специальная мелодия, написанная мастером в честь приезда императрицы Екатерины II в Нижний Новгород. Циферблат располагался снизу яйца. Чтобы видеть время, Кулибин сконструировал специальную подставку, позволявшую наблюдать за стрелками без переворачивания тяжелого корпуса. История создания часов и признание Екатерины Работа над часами велась при поддержке купца Михаила Костромина. В марте 1769 года Кулибин лично доставил часы в Санкт-Петербург и преподнес их Екатерине II. Императрица была настолько поражена подарком, что назначила мастера руководителем механических мастерских Академии наук. Этот подарок стал началом успешной карьеры Кулибина. Сегодня эти часы хранятся в Эрмитаже и считаются подлинным чудом точной механики XVIII века; они до сих пор находятся в рабочем состоянии, вызывая восхищение. Сегодня эти часы хранятся в Эрмитаже и считаются подлинным чудом точной механики XVIII века; они до сих пор находятся в рабочем состоянии, вызывая восхищение современных специалистов своей сложностью и точностью исполнения. 📍На выставке в Коломенском посетители увидят копию этих необыкновенных часов. 📍По средам, четвергам и субботам по экспозиции проводятся экскурсии для сборных групп. 🗓11 июня — 15 ноября 2026 г. сб. 10:00-20:00 вт — пт, вс 10:00-18:00 📍Дворец царя Алексея Михайловича (м. «Каширская», пр-т Андропова, д. 39, стр. 69) ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>01.07.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9886</t>
+  </si>
+  <si>
+    <t>☀️Сабантуй-2026: самый масштабный праздник в сердце Москвы! В эту субботу, 4 июля, музей-заповедник «Коломенское» вновь превратится в центр грандиозного национального торжества. В Москве пройдет Сабантуй, который по праву считается самым масштабным в мире. Праздник объединит 250 тысяч гостей со всей страны! На площади в 45 тысяч квадратных метров развернется праздник веселья и традиций. Гостей ждет полное погружение в богатое наследие и живые традиции татарского и башкирского народов — это яркое событие, раскрывающее культуру народов столицы. Программа мероприятия будет проходить на 5 сценах, расположенных на площадке «Зингаро». С 11:00 до 22:00 здесь будет кипеть жизнь: от захватывающих национальных спортивных состязаний и выступлений фольклорных коллективов до инновационных интерактивных площадок и дегустации национальных блюд. Подробная программа праздника доступна на официальном сайте мероприятия. Приходите всей семьей!</t>
+  </si>
+  <si>
+    <t>01.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9885</t>
+  </si>
+  <si>
+    <t>Второй «Занавес» уже в VK Видео В гостях — генеральный директор Большого Московского цирка Эдгард Запашный и актриса Театра на Бронной, солистка группы TERELYA Анастасия Тереля. За занавесом — культурная жизнь Москвы, события июля, несостоявшееся интервью Ксении Собчак, наш «ИДОЛ», инди-хиты на кухне и «Женщина-змея». Смотрим шоу «Занавес» от «Культуры Москвы» эксклюзивно на платформе VK Видео. 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>01.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9884</t>
+  </si>
+  <si>
+    <t>🗓 1 июля Православная Церковь празднует день Боголюбской иконы Божией Матери — одной из древнейших и наиболее почитаемых чудотворных икон России. 📖 Согласно преданию, в 1155 году князь Андрей, отправляясь из Вышгорода в Суздальскую землю, взял с собой чудотворный образ (впоследствии известный как Владимирская икона). Когда повозка с иконой достигла места в семи верстах от Владимира, лошади внезапно остановились и не могли тронуться с места. После молебна князю явилась Сама Богородица и повелела основать на этом месте храм и монастырь, а икону оставить во Владимире. В честь этого чудесного явления был написан новый образ — Боголюбский, а празднование установлено на 18 июня по старому стилю, что соответствует 1 июля по новому. 🙏Иконографически Боголюбская икона изображает Богородицу без Младенца, в рост, с поднятыми в молитве руками. Она стоит перед Спасителем, который показан в небесном сегменте. В руках у Пречистой обычно свиток с надписью: «Сыне и Боже Мой, невместимым Божеством иже». В Москве широкое распространение получил иконографический извод образа с московскими святыми, покровителями и заступниками города, молящимися Богородице. Такой вариант изображения имеет второе название — «Моление о народе». Фоном служит архитектурный пейзаж — изображение Московского Кремля. Этот образ прославился многочисленными чудесами: по молитвам перед ним жители Владимира были спасены от чумы, а списки иконы помогали прекращать эпидемии холеры в разных городах России. 📷 Икона «Богоматерь Боголюбская» конец XVIII века коллекция МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>30.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9873</t>
+  </si>
+  <si>
+    <t>🦅 Скорость, реакция и грация! Знакомьтесь, это сокол Пряник и его верный друг и наставник — сокольник Алена Ярцева. В этом видео мы покажем вам фрагмент демонстрационного полета. Вы увидите, какая тонкая работа стоит за каждым движением. Связь с такой серьезной птицей, как сокол, выстраивается годами. А молниеносная реакция сокольника — это настоящее искусство: подать приманку и в последний момент ее отвести. 🦉Посмотреть тренировочный полет, увидеть сокола на расстоянии вытянутой руки и задать вопросы сокольнику возможно на нашей экскурсии! ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>29.06.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9872</t>
+  </si>
+  <si>
+    <t>😓 Когда приезжаешь в офис в понедельник и осознаешь, что до выходных еще 5 дней... 📷 Изразец расписной с надписью «Азъ нехощу плохихъ вещей» Москва, 1756 г. Коллекция МГОМЗ</t>
+  </si>
+  <si>
+    <t>29.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9870</t>
+  </si>
+  <si>
+    <t>Планы на неделю 29 июня–5 июля   📍Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 10 временных выставок и 11 постоянных экспозиций.   🔊Экскурсии по расписанию 14 экскурсий в сборном формате — выбирайте, что вам интересно.  Кроме того, вы можете оформить экскурсию на заказ.   🧸 Музейные занятия и мастер-классы для детей ⏺️1 и 4 июля в 16:00 — «Перенести…нельзя…оставить: Выясняем, ПОЧЕМУ?» ⏺️1 и 4 июля в 11:30 — музейное занятие «Коломенский кузнец» ⏺️1 и 4 июля в 15:30 — мастер-класс «Голос земли русской» ⏺️2 июля в 16:00 и 4 июля в 12:00 — «Пять стихий и Коломенское». Музейное занятие «ЗЕМЛЯ» ⏺️2 и 5 июля в 15:30 — мастер-класс «Богородская забава» ⏺️2 и 5 июля в 12:30 — музейное занятие «Дитя воспитать — что храм построить» 🎨Художественные мастер-классы 4 июля ⏺️в 11:00 — Царский двор в акварели. Рисуем с натуры ⏺️в 13:00 и в 15:00 — Натюрморт 🏛Органные концерты при свечах ⏺️4 июля, 18:00: Бах, Гендель, Пёрселл 🎫 Билеты ⏺️5 июля, 16:00: Классика vs Неоклассика 🎫 Билеты А также: ⏺️Винтажный маркет ⏺️Театральный бульвар ⏺️Бассейн ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9868</t>
+  </si>
+  <si>
+    <t>🕯Величайшие шедевры мировой классики в Коломенском На протяжении июля по выходным во Дворце царя Алексея Михайловича продолжаются «Концерты при свечах». На концертах звучат классика и неоклассика, джаз и саундтреки из фильмов в исполнении артистов Филармонии, солистов Большого театра, Центра оперного пения Галины Вишневской и Музыкального театра имени К. С. Станиславского и Вл. И. Немировича-Данченко. В камерной атмосфере при свечах скрипка, саксофон, арфа, дудук, фортепиано и другие инструменты создают удивительный мир волшебства, наполненный красотой музыкальных образов и гармонией звуков. Приходите знакомиться и наслаждаться музыкальными шедеврами👀 📍Подробности и билеты — на сайте. 📍Театральная Хоромина во Дворце царя Алексея Михайловича (м. «Каширская») ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.06.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9861</t>
+  </si>
+  <si>
+    <t>🎓 Продолжаем исследовать природные стихии! Каждую неделю в рамках детской программы «5 стихий» мы погружаемся в тайны окружающего мира. На прошлом занятии мы говорили о воде. Пришло время спуститься с небес на землю! На очереди — земля. Для наших предков она была кормилицей и основой жизни. Поэтому раскрывать ее секреты мы отправимся в самое сердце крестьянского быта — Усадьбу коломенского крестьянина. На занятии мы: 🌸познакомимся с растениями, которые крестьяне выращивали на полях и грядках, а также использовали для лечения; 🌸увидим настоящие сельскохозяйственные орудия для обработки почвы, сбора и переработки урожая; 🌸узнаем, как из горсти семян получался богатый урожай. ❤️Присоединяйтесь к нам и вы! 2 июля и 6 августа в 16:00 4 июля и 8 августа в 12:00 🎫 купить билеты ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9860</t>
+  </si>
+  <si>
+    <t>📷Птичница колхоза «Красный огородник-садовод» Село Коломенское, 1948 г.</t>
+  </si>
+  <si>
+    <t>27.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9858</t>
+  </si>
+  <si>
+    <t>Завершили запуск всех 30 бассейнов под открытом небом в парках Москвы. Два последних открылись в зоне отдыха "Терлецкая дубрава". В рамках проекта "Лета в Москве" в этом сезоне зоны плавания с бассейнами работают в 11 парках: это 12 площадок с шезлонгами, душевыми, раздевалками. Большинство из них объединяют несколько разных бассейнов, в том числе специальные безопасные места для плавания детей. А на случай нештатных ситуаций работают спасатели и медики. Узнать подробности и забронировать сеансы можно здесь. С уважением, Фурсин</t>
+  </si>
+  <si>
+    <t>27.06.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9852</t>
+  </si>
+  <si>
+    <t>Одно из самых необычных мест в Коломенском — обновлённый Соколиный двор. Здесь можно познакомиться с историей соколиной охоты и увидеть ловчих птиц вблизи. О том, кто такая звездочка Варвара, почему соколиная охота — удел избранных, и при ком произошел расцвет этого вида досуга — в нашем сюжете! 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>27.06.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9851</t>
+  </si>
+  <si>
+    <t>Поздравляю с Днём молодёжи! Молодость — прекрасная и неповторимая пора, когда всё впереди и многое хочется успеть. Это время воплощать мечты, удивлять мир, верить в себя и побеждать. На вашем пути открыто множество дорог и возможностей, чтобы проявить себя, стать настоящими профессионалами, приносить пользу людям и Отечеству. А Москва всегда поддержит вас в добрых делах и начинаниях. Желаю вам, друзья, отличного настроения, удачи и успехов. Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>27.06.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9844</t>
+  </si>
+  <si>
+    <t>❤️С Днем молодежи! 🏛Сегодня в Коломенском пройдет День молодежи. У Дворца царя Алексея Михайловича вас ждут бесплатные мероприятия для всей семьи: игры, лекции, мастер-классы, музыкальная и спортивная программы. Подробнее — на сайте. Приходите провести время в окружении живописной природы с пользой для всей семьи💚 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.06.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9836</t>
+  </si>
+  <si>
+    <t>👍Приглашаем на праздник, посвященный Дню молодежи! 27 июня В Коломенском, у Дворца царя Алексея Михайловича, пройдут открытые тренировки на свежем воздухе и море активностей. В программе — стрейчинг, пилатес, зумба, танцы и различные игры. 📌Внимание! Количество мест ограничено, поэтому для комфорта на тренировках рекомендуем взять с собой собственный коврик. 🏛Внутри Дворца (Вход 5) пройдут интересные занятия для детей и взрослых. 💙Также День молодежи будет отмечаться в усадьбе Измайлово! 📍27 июня с 12:00 до 18:00 на территории Государева двора будет царить атмосфера праздника. Здесь выступит оркестр Art Music Brass Band и будет организована зона игровых активностей для командных и индивидуальных развлечений. 🫶 Участие бесплатное, предварительная запись не требуется. Подробная программа — на сайте. ❤️Приходите, будет интересно! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.06.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9835</t>
+  </si>
+  <si>
+    <t>🐦‍⬛ Мы выбрали имя новому обитателю Соколиного двора: встречайте ворона Консула! 📖 23 июня на канале музея-заповедника прошло голосование, где мы предложили вам принять участие в важном и ответственном деле — выбрать имя новому, очень харизматичному жителю нашего Соколиного двора. Голосование завершено, мы вместе выбрали имя — Консул! 🫶 Теперь знакомьтесь с ним официально! Консул — воплощение ума, хитрости и находчивости. Он не сидит без дела: с азартом бегает за насекомыми и, как истинный эстет, собирает цветы, украшая ими свое жилище. ❤️В нашей пернатой семье живут филин Варя, соколы, а теперь и ворон. Вы можете познакомиться с ними в обновленном Соколином дворе, где доступна экскурсия с демонстрацией полета ловчих птиц. 🦉 🎥 На видео — сокольничий Алена Ярцева с вороном Консулом. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.06.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9834</t>
+  </si>
+  <si>
+    <t>💙Научили(сь): в усадьбе Измайлово покажут дипломные проекты молодых художников-керамистов! В усадьбе Измайлово работает выставка «Научили(сь)». Это уникальная возможность увидеть дипломные проекты выпускников магистратуры кафедры художественной керамики РГХПУ имени С. Г. Строганова. В экспозицию вошли 11 работ 11 участников — для них эта выставка становится одновременно итогом двух лет обучения и стартом нового профессионального пути. 📍Название «Научили(сь)» подчеркивает двойственную природу образования. За два года совместной работы процесс обучения стал пространством взаимного обмена: студенты учились у преподавателей, преподаватели — у студентов, а студенты — друг у друга. 🔊Выставка будет интересна всем, кто интересуется современным искусством. Приходите оценить, как керамика становится одним из самых динамично развивающихся медиумов современного искусства! 📍 Место: усадьба Измайлово (Южный и Малый залы) 📅 Даты: 24 июня – 30 августа ➡️Измайлово в МАКС</t>
+  </si>
+  <si>
+    <t>25.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9833</t>
+  </si>
+  <si>
+    <t>🌿 25 июня по народному календарю на Руси отмечали день Петра Солнцеворота (или Петров день) 🌾 🌞Считалось, что именно с этого момента солнце «поворачивает на зиму», то есть световой день начинает постепенно убывать, а ночь — удлиняться. В народе говорили: «Петр-Поворот — солнце на зиму, лето на жару». Несмотря на то, что астрономическое летнее солнцестояние приходится на 20–21 июня, именно 25 июня в народном сознании стало символической границей между светом и тенью. С этого дня начиналась самая жаркая пора лета, но природа уже готовилась к постепенному переходу к осени. ☀️В этот день было принято встречать рассвет на возвышенностях, приветствовать солнце, заниматься рыбалкой (особенно удачным считался утренний улов), а также высаживать позднюю рассаду капусты и гречихи. Существовало множество примет, связанных с погодой и урожаем: например, ясный день сулил хороший урожай, а дождь — мокрый сенокос и грибную осень. Действовали и особые запреты: нельзя было надевать темную одежду (чтобы не навлечь ненастье), ложиться спать до полуночи (чтобы не упустить удачу) и брать или давать в долг скот (чтобы животные не болели). А вы слышали про такой праздник? ❤️ = нет, буду знать, спасибо! 🔥 = конечно, да!</t>
+  </si>
+  <si>
+    <t>25.06.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9825</t>
+  </si>
+  <si>
+    <t>❗️В музее-заповеднике открывается новый цикл занятий, посвященный истории создания Музея деревянного зодчества и вопросам сохранения архитектурного наследия. 🪵Представьте себе вековой деревянный терем. Он стоит на своем историческом месте, но время и стихия его разрушают. Что делать? Перенести здание в безопасную среду музея, спасая конструкцию, но отрывая от корней? Или оставить на месте, рискуя потерять навсегда? В этом сложном балансе между «перенести» и «оставить» рождается история сохранения наследия. Именно этому посвящен новый проект в музее-заповеднике «Коломенское» — «Перенести… Нельзя… Оставить». Цикл из четырех занятий основан на идеях архитектора-реставратора Петра Барановского, благодаря которому в Коломенском появился уникальный музей под открытым небом. Мы не просто изучим экспонаты, а вместе будем искать ответы на вечные вопросы реставрации. 🗓1 июля пройдет первая встреча, на которой мы посетим выставку «Архитектура древнего города. Люди и технологии». Вы узнаете секреты старых мастеров и поймете, почему без профессионального ухода эти сооружения обречены на забвение и даже гибель. Цикл «Перенести… Нельзя… Оставить» рассчитан на широкую аудиторию и объединяет рассказ, исследование и дискуссию. Каждое занятие предлагает участникам самостоятельно определить, где в названии проекта поставить смысловую паузу и какой выбор сделать в отношении исторического наследия. 🎫 Билеты 📍Встречаемся у входа в выставочный зал «Атриум» 1 июля и 4 июля в 16:00. 📌Подробности — на сайте музея-заповедника. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>25.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9824</t>
+  </si>
+  <si>
+    <t>🗓 25 июня — День памяти преподобного Онуфрия Великого Один из величайших египетских подвижников IV века. 60 лет провел в полном одиночестве в Фиваидской пустыне. По Божьей милости пальма и источник обеспечивали его пропитанием, а Ангел регулярно причащал. Перед смертью он встретился с преподобным Пафнутием, который описал его подвиги. Почитание и значение Преподобный Онуфрий Великий считается ярким примером крайнего самоотречения, аскезы и непрестанной молитвы. К святому обращаются с молитвами: ⏺️о даровании духовной поддержки и утешения в скорбях; ⏺️об исцелении от душевных и телесных недугов; ⏺️об укреплении в вере, терпении и преодолении жизненных испытаний. В иконографии Онуфрий часто изображается седовласым старцем с длинной, до земли, бородой и в одежде из пальмовых листьев или звериных шкур, что символизирует его пустынножительство. 📷Икона в серебряном окладе «Онуфрий Великий» 1670-е г.г. коллекция МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>24.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9818</t>
+  </si>
+  <si>
+    <t>🌀 Продолжаем наше путешествие в мир природных стихий! 25 и 27 июня мы приглашаем юных исследователей на занятие из цикла «5 стихий», посвященное текучему и изменчивому первоэлементу — воде. Встреча пройдет в уникальном историческом месте — Водовзводной башне в музее-заповеднике «Коломенское». Участники подробно осмотрят средневековое инженерное сооружение и узнают, с помощью каких механизмов нашим предкам удалось приручить течение этой мощной стихии. Мы поговорим о том, как вода служила человеку источником жизни и энергии, а также раскроем секреты старинных гидротехнических систем». Расписание занятий: 27 июня | 12:00 🎫 Купить билет 📍Место встречи: у Спасских ворот. 📌 Важная информация: дети до 14 лет посещают занятия только в сопровождении взрослых. Для входа требуется билет на каждого участника. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>24.06.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9817</t>
+  </si>
+  <si>
+    <t>🍯Медоварня в Коломенском — это уникальный памятник деревянного зодчества конца XVII — начала XVIII века, который имеет богатую историю. Изначально эта хозяйственная постройка находилась в селе Преображенском и входила в состав Николаевского единоверческого монастыря. В 1927 году здание было перевезено в музей-заповедник «Коломенское» по инициативе его первого директора Петра Барановского. Петр Дмитриевич считал, что при строительстве Медоварни использовались бревна разобранного Преображенского дворца. Это одно из самых старых деревянных строений в музее. Здание примечательно тем, что не имеет окон, а его стены сложены из мощных стволов лиственницы диаметром до 75 см. На территории Коломенского Медоварня стала первым экспонатом созданного здесь Музея деревянного зодчества под открытым небом. Сейчас Медоварня находится на территории Государева двора, между Казанской церковью и Передними воротами. Гости музея-заповедника могут посетить ее во время интерактивных программ и познакомиться со старинными народными обрядами, обычаями и праздниками. Если вы хотите поближе познакомиться с Медоварней, рекомендуем: ⏺️послушать аудиогид ⏺️приобрести книгу «Музей деревянного зодчества» ⏺️узнать, как добраться ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>24.06.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9808</t>
+  </si>
+  <si>
+    <t>👍 Строим планы на выходные: чем заняться в Коломенском Вот готовый план идеального уик-энда в последние выходные июня: Пункт ❗️Царская набережная Прогуляйтесь или прокатитесь на велосипеде вдоль берега Москвы-реки. Здесь можно поесть в кафе на воде и сделать красивые фотографии. Пункт ❗️Музей деревянного зодчества и Соколиный двор Осмотрите шедевры русской деревянной архитектуры. Посетите обновленный Соколиный двор с экспозицией и экскурсией, где демонстрируют полет сокола. Пункт ❗️Исторические усадьбы и Фестивальная площадка Прогуляйтесь до Усадьбы коломенского крестьянина и Усадьбы кузнеца. Рядом расположена Фестивальная площадка с винтажным маркетом. Пункт❗️Вечерний спектакль Завершите день спектаклем в амфитеатре на набережной в рамках фестиваля «Театральный бульвар». 📍Выходные обещают быть насыщенными! Сохраняйте пост себе, чтобы ничего не забыть. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>23.06.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9807</t>
+  </si>
+  <si>
+    <t>В Savoy продолжается коллаборация с музеем-заповедником «Коломенское» — «Русский код». Шеф-кондитер Savoy Юлия Наймарк создала десерт «Русский код», вдохновлённый выставочным проектом «Сакральное и радикальное. Красная нить русского искусства». В его основе — идея диалога традиции и авангарда, отражённая через гастрономический образ. Попробовать десерт можно в Savoy до 30 сентября. Каждый гость может принять участие в розыгрыше индивидуальной тематической фотосессии в музее-заповеднике «Коломенское». Как участвовать: — зарегистрироваться в программе лояльности Savoy по QR-коду в ресторане — заказать десерт «Русский код» Расшифруйте «Русский код» — там, где сакральное встречается с радикальным.</t>
+  </si>
+  <si>
+    <t>23.06.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9805</t>
+  </si>
+  <si>
+    <t>🦅 Друзья! На нашем Соколином дворе появился новый, пока еще безымянный хищник. Сокольник Алена Ярцева уже успела к нему присмотреться и подобрала несколько звучных и благородных имен, достойных настоящего крылатого охотника. ⬇️Проголосуйте за имя, которое, по вашему мнению, лучше всего подходит нашему новому другу.</t>
+  </si>
+  <si>
+    <t>23.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9796</t>
+  </si>
+  <si>
+    <t>❤️В Коломенском открылась выставка тайваньского художника Хун Синьфу! В Малом выставочном зале Дворца царя Алексея Михайловича можно увидеть настоящее волшебство на выставке «Бумажная скульптура. Экология Тайваня». Экспозиция знакомит с творчеством Хун Синьфу — одного из ведущих мировых мастеров бумажной скульптуры. 5 причин, почему стоит увидеть эти работы: 1️⃣ В 2013 году Хун Синьфу возглавил проект, в котором 200 человек создали самую длинную в мире объемную книгу, вошедшую в Книгу рекордов Гиннесса. 2️⃣ Тайваньская скульптура из бумаги — это не китайское вырезание и не японское оригами. Это объемные, пластичные формы, неразрывно связанные с природой. 3️⃣ Центральная тема выставки — богатая природа Тайваня. Художник воссоздает образы редких животных, превращая хрупкую бумагу в выразительные скульптуры и призывая к бережному отношению к миру. 5️⃣ В экспозиции есть научно-познавательные объекты и игровые конструкции. Это отличный шанс познакомиться с искусством и традициями Тайваня гостям любого возраста. 5️⃣ Выставка приурочена к 60-летию автора (символично, что это пять 12-летних жизненных циклов) и продолжает его многолетний диалог с Россией, который начался 25 лет назад. 📍Приходите в музей-заповедник «Коломенское», чтобы увидеть это чудо своими глазами! ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.06.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9790</t>
+  </si>
+  <si>
+    <t>📍Сохраняя память: в музее-заповеднике «Коломенское» открылась выставка «Фронтовой репортаж» 18 июня во Дворце царя Алексея Михайловича открылась выставка, посвященная бесстрашным фотокорреспондентам времен Великой Отечественной войны. Экспозиция — это дань уважения их подвигу и возможность увидеть войну глазами очевидцев. 📎На выставке: ⏺️Уникальные снимки и личные вещи фотожурналистов. ⏺️Живописные и графические работы, плакаты, газеты и журналы военного времени. ⏺️Фотографии Бориса Кудоярова, Якова Халипа и Евгения Халдея из коллекции Мультимедиа Арт Музея. ⏺️Редкие кадры, на которых запечатлены сами авторы за работой или во время отдыха. 💚 Выставка также расскажет о жизни Москвы в фотографиях, графике и живописи — от объявления войны до победного салюта. Вы проследите путь советских войск на Берлин и образ красного Знамени Победы над Рейхстагом. Подробные аннотации помогут узнать истории, стоящие за каждым снимком. ⬇️На видео — приглашение куратора выставки Ольги Воробьевой🎥 🗓18 июня — 27 сентября 2026 Г. сб. 10:00-20:00 вт. - пт., вс. 10:00-18:00 📍Дворец царя Алексея Михайловича (м. «Каширская», пр-т Андропова, д. 39, стр. 69) ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9788</t>
+  </si>
+  <si>
+    <t>Планы на неделю 22–28 июня   📍Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 8 временных выставок и 10 постоянных экспозиций.   🔊Экскурсии по расписанию 12 экскурсий в сборном формате — выбирайте, что вам интересно.  Кроме того, вы можете оформить экскурсию на заказ.   🧸 Музейные занятия для детей  24 июня ⏺️в 11:30 — музейное занятие «Как вода домой приходит» ⏺️в 15:30 — мастер-класс «Старинная открытка»  25 июня ⏺️в 12:30 — музейное занятие «Декор и обстановка царского дворца»  ⏺️в 15:30 — мастер-класс «Волшебная свеча»  27 июня ⏺️в 11:30 — музейное занятие «Как вода домой приходит»  ⏺️в 15:30 — мастер-класс «Старинная открытка»  28 июня ⏺️в 12:30 — музейное занятие «Декор и обстановка царского дворца» ⏺️в 15:30 — мастер-класс «Волшебная свеча»  🎨Художественные мастер-классы  27 июня ⏺️11:00 — «У государя на сенях. Путешествие по Дворцу царя Алексея Михайловича»  ⏺️13:00, 15:00 — «Пейзаж. Живопись»  🏛Органные концерты при свечах 27 июня, 18:00: Бетховен • Шуман • Шопен • Лист • Рахманинов. Билеты 28 июня, 16:00: Бах и шедевры французского барокко. Билеты ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>21.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9782</t>
+  </si>
+  <si>
+    <t>Заповедное Коломенское 🍀</t>
+  </si>
+  <si>
+    <t>21.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9781</t>
+  </si>
+  <si>
+    <t>🌿 21 июня — Фёдоров день, или Летний Фёдор 🌿 В народном календаре сегодня особенный день, посвященный воде и труду. Именно в этот день наши предки копали колодцы, веря, что вода в них будет целебной. Давайте окунемся в мудрость наших предков! 💧 Ритуал поиска воды Колодезники были в почете, ведь они обладали тайным знанием. Чтобы найти место для нового колодца, проводили ритуал: на ночь клали на землю сковороду. Утром смотрели: 🍁Обильная капель — к полноводному колодцу. 🍁Сковорода сухая — воды нет, копать бесполезно. ☁️Народные приметы☁️ 💦Много росы поутру — к хорошему урожаю. 💦Гром с градом — к плохому сенокосу. 💦Роса до обеда не лежит — день будет ясным. 💦Птицы не летают — гроза грядет. 💦Голуби в луже купаются — к жаре. 💦Вороны громко кричат — идет ненастье. 📷Веер «Ревекка у колодца» Голландия, 1770-е гг. Коллекция МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.06.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9780</t>
+  </si>
+  <si>
+    <t>🧜‍♀️ День Федота Стража — это народный праздник, который отмечается 20 июня и связан с памятью мученика Феодота Анкирского. На Руси он почитается как покровитель полевых работ, созревания хлебов и безопасного купания. В народе этот день считался началом настоящего купального сезона, так как вода в реках и озерах к этому времени окончательно прогревалась. 🌊 Согласно народным поверьям святой Федот оберегал людей от проказ русалок, за что и получил прозвище «Страж». Считалось, что в этот день можно без опаски купаться: святой сидел у воды с серпом и, если видел русалку, отрезал ей волосы, в которых, по поверьям, заключалась ее колдовская сила. Поэтому речные девы боялись Федота и не трогали людей. В этот день было принято подмечать приметы о погоде и урожае: 🔹если день теплый и ясный — рожь уродится крупной; 🔹если дождливый — на хороший урожай можно не надеяться; 🔹гром — к затяжному ненастью; 🔹пчелы сидят на стенках улья — к сильной жаре; 🔹голуби прячутся — к дождю. Существовали и определенные запреты: не рекомендовалось признаваться в любви, делать предложение или свататься, носить серебряные украшения, делиться планами и мечтами, ходить с распущенными волосами и жаловаться на судьбу. Сны в ночь на 20 июня считались вещими: образы молодых людей сулили счастье, а стариков — неприятности. Если приснился плохой сон, советовали трижды сказать в окно: «Куда ночь, туда и сон!» и умыться проточной водой. 📸 Доска фасадная вторая половина XIX в. дерево; плотницкая работа, резьба ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9774</t>
+  </si>
+  <si>
+    <t>🍃 Винтажный маркет в Коломенском На протяжении летнего сезона на Фестивальной площадке в музее-заповеднике «Коломенское» работает ярмарка уникальных вещей! Здесь вы найдете все: от винтажной посуды и интерьерных мелочей до старинных книг, картин и виниловых пластинок. Также в рамках маркета проходят мастер-классы, лекции, выставки, показы. 🎫 Вход свободный! 📍 Адрес: Москва, ул. Большая, д. 91 (Фестивальная площадка). 📍Время работы: ⏺️Пятница: с 12:00 до 21:00 ⏺️Суббота и воскресенье: с 11:00 до 21:00 Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>19.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9768</t>
+  </si>
+  <si>
+    <t>❗️ причин посетить выставку «Сакральное и радикальное. Красная нить русского искусства» в Коломенском Почему эту экспозицию стоит увидеть своими глазами: ❗️ Увидеть искусство через систему пар Каждая связка «икона — произведение авангарда» работает как самостоятельное визуальное высказывание ❗️Понять истоки авангарда Художники-авангардисты заново открыли древнерусскую живопись через визуальную структуру, что позволило им выйти за пределы академической традиции и создать новый язык искусства. ❗️ Проследить три ключевых принципа: композицию, цвет и форму Выставка выстроена таким образом, что иконы и произведения авангарда рассматриваются как разные версии одного художественного принципа. ❗️ Пройти выставку как логическую систему Пространство организовано как концептуальный круговой маршрут. ❗️Узнать, как диалог эпох становится образом культуры Особое внимание уделяется красному цвету как связующей линии, которая проходит через всю экспозицию и становится знаком преемственности традиций. 📍Место проведения: выставочный зал «Атриум» (проспект Андропова, д. 39, м. «Коломенская») 🔊Посмотреть экспозицию можно самостоятельно или в сборной группе в составе экскурсии. 📌Подробности и билеты — на официальном сайте музея-заповедника «Коломенское» ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>19.06.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9760</t>
+  </si>
+  <si>
+    <t>🏛Дворцовые крыши, тайны императрицы и Фестиваль вдохновения 🍃 С 1 июня по 31 августа во Дворце проходит экскурсия, которую можно посетить только летом, — «Крыши, парящие над землей». Участники поднимутся на галерею, откуда открывается потрясающий вид на Коломенское: деревянные кровли, узорчатый лемех, виды на реку и бескрайние небеса. Лемех — это деревянная черепица, которой покрыты крыши Дворца. С земли она кажется просто узором, и только сверху можно рассмотреть, как она уложена и как устроены стыки скатов. Архитекторы XVII века просчитывали каждый угол, чтобы вода стекала, а снег не задерживался, — и это инженерное решение воссоздано при строительстве воссозданного Дворца царя Алексея Михайловича. 📌Ближайшая экскурсия пройдет уже завтра, 20 июня, в 11:00 и в 14:00. В этот же день во Дворце можно будет посетить лекцию «Любимая дочь Петра Великого. Императрица Елизавета Петровна» (она пройдет в 13:15 и в 15:15). 🎓Лекция рассказывает о том, какой на самом деле была эпоха Елизаветы Петровны Романовой — без крупных войн, с университетами, Академией художеств и первым публичным театром. 👀21 июня в музее-заповеднике пройдет Фестиваль вдохновения. На площадке возле Дворца царя Алексея Михайловича с 12:00 до 18:00 будут проходить музыкальная программа, роспись тематического панно и игровые активности для всей семьи. В течение дня гости смогут принять участие в функциональных тренировках, мастер-классах, занятиях по арт-терапии, стретчингу, йоге и медитации, а также познакомиться с практиками цигун. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>19.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9759</t>
+  </si>
+  <si>
+    <t>📢 20 июня в музее-заповеднике «Коломенское» легендарный фестиваль «Пикник Афиши» пройдет в 22-й раз. Титульным партнером выступает компания T2, которая уже готовит для гостей фестиваля необычные активности. 🎉Фестиваль давно перестал быть просто концертом под открытым небом. Теперь это место, где встречаются старые друзья, случайные знакомые, те, кто пришел за музыкой, развлечениями, гастровпечатлениями.🧡 ⭐️Помимо музыкальной составляющей, гостей ждут арт-инсталляции, лекции, дизайнерский маркет, спортивная зона для всей семьи, а также бьюти-решения для фестивального образа. Подробнее — на сайте. 🚩Встречаемся 20 июня в музее-заповеднике «Коломенское»</t>
+  </si>
+  <si>
+    <t>18.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9751</t>
+  </si>
+  <si>
+    <t>👀Что связывает энциклопедию Дидро, портреты Рокотова и русский интеллектуальный прорыв? 💚 Во Дворце царя Алексея Михайловича открыта самая красивая и летняя выставка «Екатерина II и Век Просвещения: Русский проект». Экспозиция включает более 250 предметов из шести музеев и двух частных собраний, которые рассказывают о развитии науки, образования, искусства и общественной мысли второй половины XVIII — начала XIX века. В экспозиции представлены не только предметы, отражающие эстетику эпохи правления Екатерины, но и бесспорные шедевры этого времени: ⏺️первый том «Энциклопедии, или Толкового словаря наук, искусств и ремесел» Дени Дидро и Жана Лерона Д’Аламбера; ⏺️первые издания Василия Татищева, Михаила Ломоносова, Николая Новикова и знаменитых отечественных историков XVIII века; ⏺️уникальная коллекция эгломизе и силуэтных портретов; ⏺️живописные произведения классиков русского изобразительного искусства: Федора Рокотова и Дмитрия Левицкого. 🔊Приходите всей семьей и с друзьями, чтобы увидеть подлинные шедевры эпохи Просвещения и почувствовать дух времени, когда Россия становилась одной из ведущих интеллектуальных держав Европы. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>18.06.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9745</t>
+  </si>
+  <si>
+    <t>💦Вода — вторая стихия Коломенского! 🔎Приглашаем юных исследователей (1–5 классы) в увлекательное путешествие проекта «5 стихий». 25 и 27 июня мы разгадаем главную загадку инженерной мысли прошлого: как вода попадала в царский дворец? Что ждет вашего ребенка? ✅ Погружение в историю: занятие пройдет внутри самой Водовзводной башни — уникального памятника архитектуры. Мы изучим ее устройство изнутри. ✅ Интерактивное расследование: никаких скучных лекций! Ребята вместе с музейным педагогом разберутся в принципах работы старинных механизмов подачи воды, отгадают филворд и построят сложные логические цепочки. ✅ Настоящее приключение: это не просто экскурсия, а часть большого проекта-игры «5 стихий». На каждом занятии ребенок получает наклейку на карту. Собрав все пять (огонь, земля, воздух, вода, эфир), вы соберете полную карту мира по древней философской системе! Расписание занятий: 25 июня | 16:00 27 июня | 12:00 📍 Место встречи: у Спасских ворот. ❗️ Важная информация: дети до 14 лет посещают занятия только в сопровождении взрослых. Для входа требуется билет на каждого участника. 💦Приходите, чтобы увидеть, как стихии оживают! ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>17.06.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9739</t>
+  </si>
+  <si>
+    <t>Лето в Коломенском ☀️🌻</t>
+  </si>
+  <si>
+    <t>17.06.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9735</t>
+  </si>
+  <si>
+    <t>Лето в Коломенском: истории, которые оживают! 🍀Забудьте о скучных прогулках! Этим летом мы приглашаем вас за кулисы истории — туда, где жили русские цари. Погрузитесь в атмосферу XVI–XVII веков с нашими сезонными экскурсиями на Государевом дворе! Выбирайте свой маршрут: 👑 «Знакомьтесь: Коломенское» Прогулка по пути русских государей ✨Что вас ждет: подъем на высокий берег с захватывающей вечерней панорамой столицы, знакомство с жемчужиной русского зодчества — церковью Вознесения — и погружение в устройство загородной резиденции Алексея Михайловича. 📌Когда: по субботам в 19:30 (с 1 июня по 31 августа) 📍Сбор: на причале у информационного стенда 🔥 Специальное предложение: 20 июня эту экскурсию проведет Кирилл Акчурин — лучший музейный экскурсовод Москвы 2026 года! Это уникальный шанс услышать историю из уст настоящего мастера своего дела. 🕵️‍♂️ Тайны древнего Коломенского Для самых любопытных! Мы откроем места, обычно скрытые от глаз туристов. ✨Что вас ждет: эксклюзивный доступ внутрь Георгиевской колокольни. Вы узнаете, почему в старину ее называли «церковь иже под колоколы», и раскроете секрет отопления Трапезной. А также побываете у Водовзводной башни, которая обеспечивала царский двор водой. 📌Когда: по средам и четвергам в 11:00 📍Сбор: у Спасских ворот ❗️Важно: нужны отдельные билеты в башню и церковь 🎉Не упустите возможность провести лето так, как это делали цари! Выбирайте свою экскурсию и бронируйте места. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>17.06.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9729</t>
+  </si>
+  <si>
+    <t>🕊Театральный бульвар х Коломенское В самом сердце музея-заповедника «Коломенское», на живописной Царской набережной, расположилась одна из самых атмосферных сцен летнего фестиваля «Театральный бульвар». Это место, где искусство встречается с природой: уютный амфитеатр дарит зрителям кристально чистый звук и захватывающий вид на гладь Москвы-реки. Сцена работает по пятницам, субботам и воскресеньям. Именно в эти дни здесь случается что-то по-настоящему особенное — от классических постановок до современных перформансов под открытым небом. Атмосфера располагает к тому, чтобы забыть о городской суете и полностью погрузиться в происходящее на сцене. В ближайшие выходные пройдут следующие спектакли и концерты: ⏺️20 июня в 14:00 — музыкальный спектакль «Алиса в стране чудес» (возрастная категория 0+) ⏺️20 июня в 19:00 — концерт «Зарубежный джаз» (возрастная категория 6+) ⏺️21 июня в 15:00 — моноспектакль-концерт «Клавдия Шульженко. О жизни и любви» (возрастная категория 12+) ⏺️21 июня в 19:00 — концерт «Никто не забыт, ничто не забыто» (возрастная категория 12+) 📍Подробную афишу смотрите на сайте фестиваля. 📷Фотографии предоставлены Департаментом культуры города Москвы.</t>
+  </si>
+  <si>
+    <t>16.06.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9728</t>
+  </si>
+  <si>
+    <t>❤️ 19 июня — день бесплатного посещения в музее-заповеднике «Коломенское». В рамках Московской музейной недели для гостей будут открыты: 🏛 10 постоянных экспозиций, на которых можно увидеть древние церковные фрески, огромные часовые механизмы и многое другое. 🖼 8 временных выставок, посвященных архитектуре, искусству и быту. Проведите этот день в атмосфере царской резиденции, где история оживает в каждом камне и интерьере. ❗️ Важное условие бесплатного входа: билет необходимо оформить заранее в сервисе «Мосбилет» через Mos ID (аккаунт на mos.ru). На входе покажите билет — бумажный или на экране смартфона. 📌 Поторопитесь: количество мест на сеансы ограничено. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>15.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9712</t>
+  </si>
+  <si>
+    <t>В субботу в Коломенском мы отметили День России. Наши гости участвовали в творческих мастер-классах, играх и забавах, смотрели выступления музыкальных коллективов. Праздник получился веселым, вдохновляющим и по-семейному душевным. Спасибо всем, кто был с нами! Будем рады видеть вас снова!</t>
+  </si>
+  <si>
+    <t>15.06.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9711</t>
+  </si>
+  <si>
+    <t>Настроение понедельника 📸 изразец расписной с надписью «пою печално…» Москва, середина XVIII в. из коллекции МГОМЗ</t>
+  </si>
+  <si>
+    <t>15.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9709</t>
+  </si>
+  <si>
+    <t>Планы на неделю 15–21 июня Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 8 временных выставок и 10 постоянных экспозиций. Экскурсии по расписанию 12 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. 🎓Лекции ⏺️20 июня, 13:15 и 15:15 — «Любимая дочь Петра Великого. Императрица Елизавета Петровна» 🧸Музейные занятия для детей 17 июня ⏺️в 11:30 — музейное занятие «Исследуем Государев двор в Коломенском» ⏺️в 15:30 — мастер-класс «Чудо-войлок» 18 июня ⏺️в 12:30 — музейное занятие «Слово о словах в тереме царя Алексея Михайловича» ⏺️в 15:30 — мастер-класс «Душу вложишь — все сможешь» 20 июня ⏺️в 15:30 — мастер-класс «Чудо-войлок» 21 июня ⏺️в 15:30 — мастер-класс «Душу вложишь — все сможешь»   📍Художественные мастер-классы 20 июня ⏺️11:00 — «Животный мир вокруг нас. Любимчики царского двора» 13:00, 15:00 — «Пейзаж. Графика» ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>14.06.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9708</t>
+  </si>
+  <si>
+    <t>Лето в Коломенском: время приключений и открытий! ☀️ Мы собрали все самое интересное для семейного отдыха в нашем летнем хабе- «Лето в Коломенском». 🎨 Выставки и экспозиции Каждый день (кроме понедельника) вас ждут 7 временных выставок и постоянные экспозиции. Погружайтесь в историю и искусство! Не пропустите новую выставку «Екатерина II и Век Просвещения: Русский проект». 👧 Детские программы: учимся, играя! «5 стихий» — полное погружение в историю. Увлекательные занятия, где каждая стихия «живет» в своем месте: от Усадьбы кузнеца до Домика Петра I. «Летняя неделя на Конюшенном дворе» — каникулы с пользой. Пятидневное приключение для любителей лошадей: дети учатся ухаживать за ними, различать аллюры, запрягать и ездить в экипаже. 🚗 Комфортный отдых для всей семьи Экскурсии на электромобилях: идеальный способ увидеть все достопримечательности, не устав от пеших прогулок. Прокат спортинвентаря: у Дворца царя Алексея Михайловича (с 11:00 до 21:00) можно взять напрокат велосипеды и электромашинки. 🎷Мероприятия Каждые летние выходные проходят бесплатные семейные события: старинные русские игры, мастер-классы и выступления артистов. 🌻Лето в Коломенском — это место, где история оживает, а каждый член семьи может найти занятие по душе.</t>
+  </si>
+  <si>
+    <t>14.06.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9704</t>
+  </si>
+  <si>
+    <t>«Геодезист, который полюбил небо» — как одна выставка меняет взгляд на Коломенское В эпоху цифровых фильтров мы предлагаем вам вспомнить магию аналогового фото: до 31 августа неподалеку от выставочного зала «Атриум» работает стендовая выставка «Небо над Коломенским». Это 32 года наблюдений фотографа Валерия Горлова. Парадокс: геодезист по образованию (человек, чья работа буквально связана с землей) всю свою творческую жизнь посвятил тому, чтобы показать нам свет и воздух. Что вы увидите: ✅ Не банальные открыточные виды, а сложные ракурсы. ✅ Акварельную мягкость и точно переданную атмосферу. ✅ Шедевры русской архитектуры, утопающие в бескрайних полях и облаках. Горлов был членом легендарного фотоклуба «Новатор», его фотоаппарат «Смена-6» запечатлел Коломенское таким, каким мы его уже не застанем, — это ностальгия по эпохе, когда красота была тихой. Посмотрите на снимки и поднимите голову вверх — возможно, небо над Коломенским сегодня выглядит точно так же, как 30 лет назад.</t>
+  </si>
+  <si>
+    <t>13.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9701</t>
+  </si>
+  <si>
+    <t>🌱Идеальный летний день, звон колоколов, доносящийся с холма, и бескрайний вид на реку. В Коломенском каждый найдет свой уютный уголок среди вековых деревьев 😍</t>
+  </si>
+  <si>
+    <t>13.06.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9698</t>
+  </si>
+  <si>
+    <t>🐴 Летние каникулы на Конюшенном дворе! ☀️Лето — идеальное для детей время, чтобы перезагрузиться, получить море новых впечатлений и провести время с пользой и удовольствием. А где это сделать лучше всего? Конечно, в Коломенском! Ведь это единственный музей в Москве, где можно не только познакомиться с лошадками, но и узнать много полезной информации о конном деле, научиться причесывать гриву, кормить лошадей и даже запрягать в экипаж! 👀 Вы, конечно, знаете, что многие правители из династии Романовых были умелыми наездниками. Будущие цари и императоры с самого детства осваивали мастерство катания на лошадях. Вообще, общение с этими чуткими и грациозными животными обладает настоящей исцеляющей силой, контакт с ними помогает снять тревогу и зарядиться положительными эмоциями на весь день (а может, и на всю жизнь — ведь существует любовь с первого взгляда).❤️ Приглашаем вас на Летнюю неделю на Конюшенном дворе! Вашего ребенка ждет увлекательное погружение в историю: ⏺️мы посетим выставку и полюбуемся роскошными экипажами; ⏺️узнаем все о породах лошадей и конной амуниции; ⏺️и самое главное — познакомимся с четвероногими постояльцами музея-заповедника и научимся понимать их и ухаживать за ними! Программа рассчитана на ребят 10–12 лет. 🌿«Летние недели на Конюшенном дворе» пройдут с 15 по 19 июня и с 10 по 14 августа 🌿</t>
+  </si>
+  <si>
+    <t>13.06.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9694</t>
+  </si>
+  <si>
+    <t>⚓️ Выходные с Петром I продолжаются! Заходя в музей‑заповедник через Вход 1 или Вход 2, не пропустите Голландский домик Петра I — точную копию жилища царя в Заандаме (Нидерланды). В августе 1697 года Петр жил там 8 дней инкогнито под именем Петра Михайлова, обучаясь кораблестроению. 🔨Копия была построена в 2013 году нидерландскими инженерами и подарена России в рамках российско‑нидерландского сотрудничества. Домик расположен на правом берегу реки Жужи, рядом с Музеем деревянного зодчества. 🔍Внутри вас ждут: — историческая планировка и интерьеры; — экспозиция о Великом посольстве (1697–1698) и пребывании Петра I в Европе; — интерактивная карта маршрута царя; — документальный фильм о создании копии Домика. Также во время прогулки обязательно загляните в оригинальный Домик Петра I (1702 г.), перевезенный в Москву в 1930‑х годах. Он находится в сердце музея-заповедника, на Государевом дворе. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>12.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9689</t>
+  </si>
+  <si>
+    <t>☀️Мы ждали настоящее лето — и вот оно пришло! А какие у вас планы на эти солнечные дни? 👀Голосуем реакциями! 🔥 Пойду гулять! Например… в Коломенское! ❤️ Уезжаю из города (на дачу / в гости / в путешествие) 👍 Буду чиллить дома под кондиционером</t>
+  </si>
+  <si>
+    <t>12.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9680</t>
+  </si>
+  <si>
+    <t>🏠 92 года назад Домик Петра Великого переехал в Коломенское В июне 1934 года уникальный памятник истории был перевезен из Архангельска в музей-заповедник «Коломенское». Построенный в 1702 году для императора во время его визита в Новодвинскую крепость, Домик стал символом не только эпохи, но и стремления Петра I к модернизации России. Петр Барановский, первый директор музея, спас Домик от разрушения, когда большевики планировали его снести. Благодаря его усилиям Домик был разобран и доставлен в Москву, где открылся для посетителей в музее-заповеднике уже в 1936 году. Сегодня Домик Петра I — это не просто архитектурный объект, а настоящая сокровищница, где хранятся уникальные экспонаты Петровской эпохи: книги, корабельные часы, оловянная посуда и даже отпечаток ладони самого императора! 📎Больше о Домике Петра I и его истории читайте в наших карточках. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>12.06.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9676</t>
+  </si>
+  <si>
+    <t>🏛️Экскурсия с лучшим экскурсоводом Москвы! 25 мая 2026 года наш коллега, Кирилл Акчурин, был официально признан лучшим музейным работником-экскурсоводом Москвы, победив в финале конкурса «Московские мастера». 🌟Сейчас у вас есть уникальный шанс прикоснуться к этому мастерству. Не упустите возможность прогуляться по Коломенскому с человеком, который знает все его тайны и умеет рассказывать о них так, что захватывает дух. Выбирайте свою дату для погружения в прошлое: ✅13 июня в 15:00. «Парадная и личная жизнь царя Алексея Михайловича в коломенском дворце» Мы пройдем по мужской половине дворца, и вы узнаете не из учебников, а из живого рассказа, каким был быт, нравы и истинная жизнь царского двора.👑 ✅20 июня в 19:30. «Знакомьтесь: Коломенское» Вечерняя прогулка, начинающаяся прямо на причале. В лучах заходящего солнца история этого места звучит особенно таинственно и красиво. Идеальный формат, чтобы прочувствовать магию Коломенского ✨🌙 ‼️Важно: Количество мест в группе ограничено! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>12.06.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9670</t>
+  </si>
+  <si>
+    <t>Дорогие москвичи, поздравляю вас с Днём России! 🇷🇺 Этот праздник объединяет всех граждан нашей великой страны. Мы гордимся её многовековой историей, современными достижениями. И твёрдо верим в успешное преодоление любых испытаний. С давних времён Москва играет ключевую роль в формировании и укреплении российской государственности. И сегодня наш любимый город по праву является центром политической, экономической, общественной, культурной, духовной жизни России, вносит огромный вклад в защиту суверенитета и развитие Отчизны. Желаю вам, дорогие друзья, крепкого здоровья, благополучия, новых достижений в жизни и труде! Подписаться на МАКС</t>
+  </si>
+  <si>
+    <t>11.06.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9669</t>
+  </si>
+  <si>
+    <t>🐸 Лягушачий ансамбль на реке Жуже В северной части Коломенского, на тихой реке Жуже, близ Водяной мельницы, кипит жизнь. Срубленная из сибирской лиственницы в 2007 году, мельница в точности повторяет облик своей сестры из иркутской деревни Владимировки. Ее сердце начинает биться от силы падающей воды, для которой здесь построили специальную плотину. Внутри мельницы открыта экспозиция, рассказывающая о нелегком труде мельника и предметах, с помощью которых веками хранили и обрабатывали муку. А если повезет, вы увидите и самого мельника за работой. 🎵 Вас ждут незабываемые впечатления и самый аутентичный саундтрек — шум воды и лягушачьи симфонии.</t>
+  </si>
+  <si>
+    <t>11.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9667</t>
+  </si>
+  <si>
+    <t>Немного атмосферы с нашей выставки 😍 Приходите обязательно, это невероятно красивый проект!</t>
+  </si>
+  <si>
+    <t>11.06.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9665</t>
+  </si>
+  <si>
+    <t>Начальник экспозиционно-выставочного отдела МГОМЗ Анастасия Христенко приглашает на выставку «Екатерина II и Век Просвещения: Русский проект» ⬇️</t>
+  </si>
+  <si>
+    <t>11.06.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9663</t>
+  </si>
+  <si>
+    <t>Антонина Онишко — куратор выставки «Екатерина II и Век Просвещения: Русский проект»⬇️</t>
+  </si>
+  <si>
+    <t>11.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9662</t>
+  </si>
+  <si>
+    <t>👑 Екатерина II и Век Просвещения: Русский проект Рады сообщить, что во Дворце царя Алексея Михайловича открылась выставка, переносящая гостей музея в эпоху великих реформ, научных открытий и расцвета искусства. Коломенское было одним из любимых мест государыни (она провела лето 1767 года в царской резиденции, воплощая свою мечту о гармонии между природой и научным прогрессом). В экспозиции представлено множество уникальных предметов, которые позволяют глубже понять ее эпоху и увлечения. Экспозиция объединяет 256 произведений из шести музеев и двух частных собраний, отражающих эпоху Екатерины II и деятельность ее выдающихся современников. Информационный партнер выставки — Афиша Daily. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>11.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9656</t>
+  </si>
+  <si>
+    <t>Ммм... Как же вкусно и сладко пахнет шиповник, когда проходишь мимо! Вот он — настоящий запах лета! 😍</t>
+  </si>
+  <si>
+    <t>10.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9655</t>
+  </si>
+  <si>
+    <t>⬆️Как отличить ястреба от сокола и какова скорость сапсана, в честь которого назван самый быстрый экспресс в России, узнаете от смотрителя Соколиного двора 🦉</t>
+  </si>
+  <si>
+    <t>10.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9650</t>
+  </si>
+  <si>
+    <t>🦉А вы уже побывали в обновленном Соколином дворе? В Коломенском вновь открылся Соколиный двор, где теперь доступна экскурсия с демонстрацией полета ловчих птиц. Вы сможете не только узнать больше об истории этих удивительных птиц, но и увидеть их вживую. Сокол — это не просто птица, а настоящий символ силы, свободы и воинской доблести, глубоко вплетенный в историю и культуру России. Издревле на Руси его считали вестником небес и покровителем героев. Например, в сказке «Финист — ясный сокол» эта птица часто выступает магическим помощником, олицетворяя благородство, красоту и верность. В природе сокол является совершенным хищником, созданным для стремительной охоты. Он никогда не станет есть падаль, предпочитая свежее мясо, добытое самостоятельно с помощью острого клюва, мощных когтей и невероятной маневренности в воздухе. Вот несколько поразительных фактов о соколе: ⏺️Идеальное зрение: глаза сокола — это высокоточный оптический прибор. Он способен заметить мелкую добычу с расстояния в несколько километров. ⏺️Царская охота: в России соколиная охота была искусством. При царском дворе содержались свиты ловчих птиц, а профессия сокольничего считалась одной из самых почетных и сложных. ⏺️Геральдика и современность: изображение сокола до сих пор украшает эмблемы военных подразделений и спортивных команд по всей стране, оставаясь знаком зоркости, стремительности и непобедимости. Увидеть сокола в свободном полете и задать вопросы сокольнику вы можете на экскурсии в обновленном Соколином дворе. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>10.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9641</t>
+  </si>
+  <si>
+    <t>🇷🇺 Приглашаем отпраздновать День России! 🇷🇺 12 июня около Дворца царя Алексея Михайловича в Коломенском пройдет большой семейный праздник, посвященный Дню России! Здесь, в бывшей царской резиденции, вершилась история нашей страны. А сегодня под открытым небом оживают старинные традиции и звучат народные песни. Мероприятие состоится 12 июня у Дворца царя Алексея Михайловича. Вас ждут: ⏺️ музыкальная программа ⏺️ игровые активности ⏺️ викторина «Знатоки коломенской истории» ⏺️ мастер-классы ⏺️ ретро-фотоателье 📍Вход на все мероприятия свободный, предварительная регистрация не требуется. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>10.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9632</t>
+  </si>
+  <si>
+    <t>😍 Готовим красивый выставочный проект ❤️Смотрите фоторепортаж с монтажа выставки «Екатерина II и Век Просвещения: Русский проект»👀</t>
+  </si>
+  <si>
+    <t>09.06.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9628</t>
+  </si>
+  <si>
+    <t>🐴 Лето в Коломенском: Неделя на Конюшенном дворе для детей 10–12 лет! Ваш ребенок обожает лошадей? Подарите ему каникулы, полные открытий! За 5 дней ребята превратятся из наблюдателей в настоящих знатоков конного дела. Каждый день — новая миссия и практика: День❗Знакомство. Кулинарный челлендж! Готовим и раздаем обеденную кашу всем красавцам коломенской конюшни. День ❗️ Чистота. Вооружаемся щетками! Главный навык дня — научиться правильно чистить пони. День ❗️ Храбрость. Тренинг пони на земле и прохождение полосы препятствий «Тропа храбрых» на плацу. День ❗️ Посадка. Отработка ключевых навыков уверенной посадки в седле. День ❗️ Управление. Финал недели — искусство управления лошадью в экипаже и профессиональное мастер-шоу. 🐎Наши лошади — главные учителя и партнеры. Успейте подарить ребенку незабываемые эмоции и опыт, который может перерасти в главную любовь и увлечение жизни (как у смотрителя Конюшенного двора Ольги Полярус, кстати). Первая смена: 15–19 июня 📅 Для кого: Мальчишки и девчонки 10–12 лет 📍 Где: Конюшенный двор музея-заповедника «Коломенское» 📍 Ссылка на абонемент ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>09.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9627</t>
+  </si>
+  <si>
+    <t>🎭 Театральный бульвар x Коломенское Этим летом в музее-заповеднике «Коломенское» впервые проходит масштабный фестиваль уличных театров «Театральный бульвар»! В любимом Коломенском, под открытым небом, в окружении живописных пейзажей, развернулся настоящий праздник искусства. Здесь построена сцена «Амфитеатр на набережной», где пройдут концерты, детские спектакли, оперетты, мюзиклы, драмы и комедии. Ближайшие спектакли: ⏺️12 июня, 19:00 — «Мюзикл. Любовь. Судьба» — авторская концертная программа Валерии Ланской. ⏺️13 июня, 15:00 — «Про девочку и цветок» — иммерсивный спектакль про исполнение желаний. ⏺️14 июня, 14:00 — «Лиса и Петух» — спектакль по мотивам русской народной сказки. ⏺️14 июня, 14:00 — «Раскаты грома в ритмах Тайко» — погружение в японскую культуру под ритмы барабанов. Приходите всей семьей, чтобы получить незабываемые впечатления! Подробную программу вы найдете на нашем сайте. Вход свободный, регистрация не требуется.</t>
+  </si>
+  <si>
+    <t>09.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9617</t>
+  </si>
+  <si>
+    <t>9 июня — день рождения Петра I, человека, который изменил ход российской истории. Его жизнь была неразрывно связана с усадьбой Измайлово и царской резиденцией в Коломенском. Именно здесь, в Коломенском, юный Петр постигал азы навигации и корабельного дела. Коломенское — это место, где зарождались его великие мечты о выходе к морю. 7 июня, в воскресенье, рядом с Дворцом царя Алексея Михайловича в Коломенском состоялся наш традиционный необычайно зрелищный праздник — День Петра Великого. Давайте посмотрим подборку фотографий в галерее! Отличных кадров очень много, но, кажется, мы отобрали лучшие 📸 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>08.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9616</t>
+  </si>
+  <si>
+    <t>🎓Раскройте тайны 5 стихий: новая детская программа в Коломенском!👍 Приглашаем школьников 1–5 классов на занятия, где мы вместе исследуем свойства и взаимосвязь 5 стихий (огня, воздуха, земли, воды и эфира) с историческим бытом наших предков. Важно: согласно правилам музея-заповедника ребенка до 14 лет (включительно) должен сопровождать взрослый. Пожалуйста, приобретайте 2 билета на занятие: на ребенка и на себя. 1️⃣ ОГОНЬ С источником света и тепла вас познакомят настоящие кузнецы. Вы узнаете, из каких деталей состоит русская печь, и полюбуетесь живым ярко пылающим пламенем. 🎫 Билеты 2️⃣ ВОЗДУХ Мы объясним, как воздух передает звуки и запахи, и даже научим управлять воздушным потоком. 🎫 Билеты 3️⃣ ЗЕМЛЯ Вы познакомитесь с орудиями, которыми наши предки обрабатывали почву, и с растениями, которые они выращивали. 🎫 Билеты 4️⃣ ВОДА Вы увидите, как человек приручил эту стихию, и узнаете, почему вода в сказаниях могла как воскресить, так и погубить героя. 🎫 Билеты 5️⃣ ЭФИР Мы подробно поговорим об этой загадочной стихии — основе всего сущего в представлениях наших предков. 🎫 Билеты появятся в продаже позднее ➡️Узнать подробности можно на нашем сайте по ссылке. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>08.06.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9614</t>
+  </si>
+  <si>
+    <t>Планы на неделю 8–14 июня Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 7 временных выставок и 10 постоянных экспозиций. Экскурсии по расписанию 12 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. Лекции ⏺️13 июня, 13:15 и 15:15 — «Анна Иоанновна: от измайловской царевны до российской императрицы» Музейные занятия для детей 10 июня ⏺️в 11:30 — музейное занятие «Сокровища старинных ворот» ⏺️в 15:30 — мастер-класс «Солнышко в руках» 11 июня ⏺️в 12:30 — музейное занятие «Сказ о царице-матушке» ⏺️в 15:30 — мастер-класс «Куда иголка, туда и нитка» 13 июня ⏺️в 11:30 — музейное занятие «Сокровища старинных ворот» ⏺️в 15:30 — мастер-класс «Солнышко в руках»   Художественные мастер-классы 13 июня: ⏺️11:00 — «И я там был. Атрибуты царского стола»  ⏺️13:00, 15:00 — «Портрет» ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>07.06.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9608</t>
+  </si>
+  <si>
+    <t>Какого цвета ваше настроение сегодня? В Коломенском оно точно будет ярким! 🌸 Музей-заповедник превратился в палитру художника☀️</t>
+  </si>
+  <si>
+    <t>07.06.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9602</t>
+  </si>
+  <si>
+    <t>🔊Ждем вас на «День Петра I» в Коломенском Жизнь императора тесно связана с бывшей царской резиденцией. Здесь он провел свои детские годы, рос и учился грамоте. ❤️Будем рады видеть вас на семейном мероприятии, посвященном Дню рождения царя-реформатора. Сегодня с 12:00 до 18:00 вас ждут музыкальная программа, лекции-беседы, мастер-классы, фотозоны, а также игры и активности. ❗️Вход свободный, предварительная регистрация не нужна! Подробнее — на нашем сайте. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>06.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9601</t>
+  </si>
+  <si>
+    <t>🐎 Приглашаем на «Летнюю неделю на Конюшенном дворе»! Подарите ребенку впечатления и новый жизненный опыт на нашей новой летней программе «Неделя на Конюшенном дворе». Это как летний лагерь, но лучше, ведь ребят ждет общение с лошадьми и много бесценных знаний, которые можно получить только на нашем Конюшенном дворе. Дети научатся ухаживать за лошадьми, познают азы тренировок, поучаствуют в сборке экипажей и освоят конную амуницию. Не обойдется без мастер-классов, где каждый участник сделает своими руками сувениры на память. Это настоящее погружение в прошлое, в то время, когда лошади были главными помощниками человека. Программа рассчитана на посещение вместе с родителями или законными представителями. 🐴 Каждый день — новая тема и море открытий: ✔️Понедельник: знакомство с обитателями двора, приготовление обеда, разбор пород и мастей, прохождение квеста и создание памятного магнита. ✔️Вторник: уход за лошадьми, изучение щеток и лошадь с роскошной гривой в качестве сувенира. ✔️Среда: Тренинг и аллюры, основы работы в поводу и обучение языку тела животных. ✔️Четверг: амуниция и верховая езда, разбор сбруи, проба себя в седле и бумажный конь в сбруе на память. ✔️Пятница: конный транспорт. Финальный аккорд недели — поездка в экипаже, изучение устройства карет и работа на вожжах. В перерывах между активностями ребят ждут веселая зарядка, настольные игры и литературные паузы. А экскурсия по нашей экспозиции «Лошадь — человеку крылья» расскажет еще больше об истории конного дела в России. Программа рассчитана на ребят 10–12 лет. «Летние недели на Конюшенном дворе» пройдут с 15 по 19 июня и с 10 по 14 августа 🌿 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>06.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9599</t>
+  </si>
+  <si>
+    <t>🧞В русском фольклоре полурыб называли сиренами, изображая их как в мужском, так и в женском обличье с торсом человека и хвостом рыбы, хотя иногда хвост мог и раздваиваться 🧜‍♂️ Бытовали и другие наименования подобных существ, например «фараонки» или «фараоны» (а еще фараончики, фаляроны). Чаще всего изображения сирен встречаются в резном деревянном декоре крестьянских изб Поволжья конца XVIII — XIX века. Сирен изображали на лобовых деревянных досках крестьянского дома, на оконных наличниках, на предметах крестьянского быта, например на рубелях, ткацких станках, придавая этим образам функцию оберега. Название «фараонки», или «фараоны», отсылает к библейской легенде, сообщающей о бегстве еврейского народа из египетского плена, когда воды моря расступились, пропустив беглецов, и сомкнулись над войском фараона. Возникший на основе библейского сюжета образ сирен-полурыб с торсом человека и хвостом рыбы, в который превратились воины фараона, напоминал об этом ветхозаветном событии. Сирен, как правило, изображали вместе со львами или птицами-сиринами, они держали в руках гибкий растительный побег или табличку, на которой была резная дата, сообщающая о времени строительства дома или создания резного декора. Нередко рядом с датой вырезали и имя мастера-резчика. 📷Доска фасадная «Фараон и лев» 1860-е гг. Доска украшала капитанскую каюту судоходной волжской барки Из коллекции МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>06.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9594</t>
+  </si>
+  <si>
+    <t>🪶6 июня мы отмечаем День русского языка и день рождения Александра Сергеевича Пушкина. Это прекрасный повод вспомнить красоту и богатство нашего родного слова.📚 Присоединяйтесь к празднику в музее-заповеднике «Коломенское»! Сегодня здесь пройдет большой семейный фестиваль, посвященный великому поэту. В программе: ✔️театрализованные представления и чтение стихов, ✔️интерактивные мастер-классы для детей и взрослых, ✔️народные игры и забавы, ✔️живая музыка и атмосфера настоящего русского гулянья. А на набережной заповедника развернулся уникальный проект — Театральный бульвар, где оживают страницы классики под открытым небом! Музей-заповедник «Коломенское» впервые примет участие в фестивале. До встречи в Коломенском! ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9588</t>
+  </si>
+  <si>
+    <t>❗️В эти выходные в Коломенском, у Дворца царя Алексея Михайловича, пройдут два бесплатных семейных мероприятия: 6 июня — День рождения Александра Сергеевича Пушкина! В этот день вся страна отмечает день рождения поэта и День русского языка. Это прекрасный повод перечитать любимые строки и почувствовать красоту родного слова. В программе: ✔️театрализованные представления и чтение стихов, ✔️интерактивные мастер-классы для детей и взрослых, ✔️народные игры и забавы, ✔️живая музыка и атмосфера настоящего русского гулянья. 7 июня — День Петра I Жизнь императора тесно связана с бывшей царской резиденцией. Здесь он провел свои детские годы, рос и учился грамоте. В программе: ✔️мастер-классы «Морская композиция «Отправляемся в плавание» и «Изготовление элементов исторического костюма», ✔️народные игры и забавы, ✔️живая музыка и атмосфера настоящего русского гулянья. Это отличная возможность провести время на свежем воздухе, прикоснуться к истории и разделить радость праздника с близкими. Ждем вас в Коломенском! 🌳📜 Вход свободный, предварительная регистрация не нужна. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.06.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9581</t>
+  </si>
+  <si>
+    <t>💚 Что общего у древней иконы и дерзкого авангарда? Может ли «Черный квадрат» быть иконой, а каноническая иконопись — радикальным манифестом? На нашей экскурсии мы проследим ту самую «красную нить», которая неразрывно связывает сакральное и революционное в русском искусстве. Вы узнаете, как расчистка потемневших икон стала настоящим потрясением для художников-авангардистов, подарив им совершенно новый визуальный язык. Мы покажем, как древние приемы: обратная перспектива, символика чистого цвета и условность формы — перекочевали в полотна А. В. Лентулова, Н. С. Гончаровой, М. Ф. Ларионова и других бунтарей. Ждем вас на экскурсиях в «Атриуме»! 📅 По средам и четвергам в 16:00, по субботам в 17:00 📍 Выставка «Сакральное и радикальное. Красная нить русского искусства» ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>05.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9577</t>
+  </si>
+  <si>
+    <t>➡️ Совсем скоро — выходные! Уже придумали, чем займетесь в эти дни? В субботу и воскресенье в Коломенском детей и их родителей ждут разнообразные мастер-классы и музейные занятия: 3 июня ⏺️в 11:30 — музейное занятие «Дело мастера боится» ⏺️в 15:30 — мастер-класс «Голос земли русской»  4 июня ⏺️в 12:30 — музейное занятие «Дитя воспитать — что храм построить»  ⏺️в 15:30 — мастер-класс «Богородская забава» 6 июня ⏺️в 11:30 — музейное занятие «Дело мастера боится» ⏺️в 15:30 — мастер-класс «Голос земли русской»  7 июня ⏺️в 12:30 — музейное занятие «Дитя воспитать — что храм построить» ⏺️в 15:30 — мастер-класс «Богородская забава» Художественные мастер-классы 6 июня ⏺️11:00 — «Царский двор в акварели. Рисуем с натуры»  ⏺️13:00, 15:00 — «Натюрморт» Лекции ⏺️6 июня, 13:15 и 15:15 — Катеринушка, друг мой сердешнинькой. Императрица Екатерина I Органные вечера в Коломенском при свечах ⏺️6 июня, 18:00: Бах и Чайковский. Скрипка и виолончель. Билеты 🏛А также в эту субботу пройдет мероприятие в день рождения поэта Александра Пушкина. У Дворца царя Алексея Михайловича вас ждут игры, лекции, мастер-классы, музыкальная и спортивная программа. Подробнее — на сайте. Проведите время в окружении живописной природы с пользой для всей семьи 💚 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.06.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9576</t>
+  </si>
+  <si>
+    <t>🌞 Летние каникулы в Коломенском: незабываемые приключения! Рады сообщить, что в музее-заповеднике «Коломенское» открылась большая летняя программа для детей всех возрастов — от дошкольников до школьников старших классов. В этом году юных гостей ждут новые захватывающие форматы, где история оживает через игру, творчество и исследования. ‼️ Новинки этого сезона: 🔥 «5 стихий»: путешествие по музею-заповеднику С 18 июня по 22 августа школьников 1–5-х классов ждет цикл из пяти интерактивных занятий. Мы предлагаем взглянуть на мир через призму древних знаний о стихиях: огня, воды, земли, воздуха и эфира. 🐴 «Летняя неделя на Конюшенном дворе» С 15 по 19 июня и с 10 по 14 августа мы приглашаем детей 10–12 лет на целую неделю погрузиться в жизнь Конюшенного двора. Ребята узнают, как ухаживали за лошадьми, чем отличались различные породы, для чего использовались амуниция и конный транспорт, а также познакомятся с профессиями, связанными с работой на Конюшенном дворе. 🎨 А что еще? В течение всего лета для сборных групп мы проводим музейные занятия и мастер-классы. Дети познакомятся с историей России, изучат архитектуру и освоят старинные ремесленные техники. 📅 Успейте записаться! С полным расписанием на июнь можно ознакомиться на нашем сайте. Количество мест в группах ограничено. ✨Подарите ребенку лето, которое он будет вспоминать весь год! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>04.06.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9575</t>
+  </si>
+  <si>
+    <t>Культура Москвы запускает новый проект «Занавес» В каждом выпуске трое ведущих вместе с гостями шоу будут рассказывать о главных культурных событиях месяца, анализировать новостные заголовки и раскрывать цеховые секреты. Звезды, экскурсоводы, итоги кинопремий, анонсы коллабораций на «Театральном бульваре», ИИ-актёры — в первом выпуске с Дарьей Мороз. Смотрим на платформе VK Видео. 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>04.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9574</t>
+  </si>
+  <si>
+    <t>Сейчас в каждом уголочке Коломенского: «Сфотографируй, как будто я задумчиво смотрю вдаль...» 📸 изразец расписной с надписью «Сижу на камены» Москва, 1756 г. из коллекции МГОМЗ</t>
+  </si>
+  <si>
+    <t>04.06.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9570</t>
+  </si>
+  <si>
+    <t>🦉🦅 В Коломенском после реконструкции открылся Соколиный двор Мы с гордостью представляем вам обновленный Соколиный двор! После реконструкции Соколиный двор стал современным культурным пространством, которое сочетает историческую атмосферу, комфортную для птиц инфраструктуру и актуальные дизайнерские решения. Особенно важно было создать комфортную среду для самих птиц — для этого были построены новые просторные вольеры, спроектированные с учетом сезонных условий содержания и нужд пернатых жителей. Главные обитатели обновленного Соколиного двора — соколы-балобаны Скиф, Пряник и Ясный, а также филин Варя — настоящая звезда Соколиного двора, любимица детей и постоянных посетителей музея-заповедника. Дружелюбная и очень фотогеничная, Варя давно стала одним из символов площадки. В будущем коллекция птиц будет расширяться, ведь обновленная инфраструктура создала для них более комфортные условия содержания. 🦉Соколиный двор ждет своих первых гостей, чтобы подарить им незабываемые впечатления и познакомить с уникальным наследием России. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>03.06.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9569</t>
+  </si>
+  <si>
+    <t>Коллаборация Коломенское х Периодика Напоминаем, что в этом сезоне мы проводим розыгрыш в рамках большого спецпроекта «Сад как открытая книга». В рамках проекта мы запустили конкурс фотографий, лучшие работы участников войдут в альбом «Фотокниги цветения»! Покажите, как вы видите красоту садов в Коломенском, и станьте соавтором уникального проекта! Авторы самых атмосферных снимков получат в подарок фотокнигу с лучшими работами. Как принять участие? Просто сделайте фото, иллюстрирующее одну из цитат с сайта, и загрузите его через Яндекс форму. Не упустите возможность запечатлеть мимолетную красоту цветения! Конкурс продлится до 14 июня. Ждем именно вашу работу!</t>
+  </si>
+  <si>
+    <t>03.06.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9564</t>
+  </si>
+  <si>
+    <t>🌳 Коломенское. Зелень. Тишина. Оазис спокойствия в самом городе. Просто дышите и наслаждайтесь. 🌿</t>
+  </si>
+  <si>
+    <t>02.06.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9557</t>
+  </si>
+  <si>
+    <t>🌱Ощутите простор нашего заповедника, где свет играет на черепице крыш, а теплый ветер приглашает в путешествие по аллеям.💚 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>02.06.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9548</t>
+  </si>
+  <si>
+    <t>🧸 День защиты детей удался на славу: было шумно, весело и очень по-домашнему! 🍭 Наши гости с головой ушли в творчество: на мастер-классах мы вместе делали узелковых птиц и создавали сувениры в старинном стиле. А для самых активных подготовили море развлечений — от веселых игр до спортивных активностей! Спасибо всем, кто провел с нами 31 мая и 1 июня! Смотрим наш яркий фотоотчет 🌸</t>
+  </si>
+  <si>
+    <t>02.06.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9544</t>
+  </si>
+  <si>
+    <t>02.06.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9538</t>
+  </si>
+  <si>
+    <t>🏛️Архитектура древнего города: как строили Москву? Погрузитесь в историю русского зодчества XVI–XVII веков на выставке в Атриуме музея-заповедника «Коломенское»! Мы расскажем о людях, технологиях и материалах, из которых рождалась наша столица. Вы увидите: ✔️Главные материалы: от белого камня и дерева до кирпича и слюды. ✔️Инструменты прошлого: как мастера обрабатывали эти материалы. ✔️Уникальные артефакты: фрагменты утраченных памятников, спасенные реставратором Петром Барановским. Экспозиция будет интересна всей семье! Для юных гостей предусмотрены тактильные экспонаты и увлекательные задания, которые помогут почувствовать себя настоящими исследователями старины. Ключевые предметы выставки отмечены на наших карточках. 📍Место проведения: выставочный зал «Атриум» Адрес: проспект Андропова, д. 39 (м. «Коломенская») ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>01.06.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9532</t>
+  </si>
+  <si>
+    <t>🍀 Коломенское — идеальное место для встречи лета. Здесь история переплетается с природой, а новый сезон обещает быть ярким и полным открытий. ✨Каждый уголок музея-заповедника дышит жизнью: солнечные тропинки манят на прогулку, а тенистые аллеи приглашают отдохнуть.</t>
+  </si>
+  <si>
+    <t>01.06.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9528</t>
+  </si>
+  <si>
+    <t>❤️1 июня в музее-заповеднике «Коломенское» мы отмечаем Международный день защиты детей! Мы верим, что детство — самое драгоценное сокровище, которое нужно беречь. Поздравляем вас с этим замечательным праздником! Пусть каждый день будет наполнен открытиями, радостью и звонким смехом. Приглашаем вас в гости! В этот день на территории Коломенского (в Усадьбе кузнеца и на набережной) прошли праздничные мероприятия. С праздником! Берегите детство. Ваш музей-заповедник «Коломенское»</t>
+  </si>
+  <si>
+    <t>01.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9526</t>
+  </si>
+  <si>
+    <t>Планы на неделю 1–7 июня 🏛 Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 7 временных выставок и 7 постоянных экспозиций. 🔊 Экскурсии по расписанию 12 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. Музейные занятия для детей 3 июня в 11:30 — музейное занятие «Дело мастера боится» — узнайте, как выглядела Москва в древности и сколько бревен было необходимо для постройки дома // занятие с посещением экспозиции «Архитектура древнего города» // 90 мин. в 15:30 — мастер-класс «Голос земли русской» — исследуйте устройство колокола и распишите керамический колокольчик // мастер-класс без посещения экспозиций // 90 мин. 4 июня в 12:30 — музейное занятие «Дитя воспитать — что храм построить» — узнайте о жизни, воспитании и обучении детей из далекого прошлого — царевичей и царевен // с посещением Мужской половины Дворца // 70 мин. в 15:30 — мастер-класс «Богородская забава» — познакомьтесь с историей богородского деревянного промысла и смастерите подвижную игрушку // мастер-класс без посещения экспозиций // 90 мин. 6 июня в 11:30 — музейное занятие «Дело мастера боится» — узнайте, как выглядела Москва в древности и сколько бревен было необходимо для постройки дома // занятие с посещением экспозиции «Архитектура древнего города» // 90 мин. в 15:30 — мастер-класс «Голос земли русской» — исследуйте устройство колокола и распишите керамический колокольчик // мастер-класс без посещения экспозиций // 90 мин. 7 июня в 12:30 — музейное занятие «Дитя воспитать — что храм построить» — узнайте о жизни, воспитании и обучении далеких сверстников — царевичей и царевен // с посещением Мужской половины Дворца // 70 мин. в 15:30 — мастер-класс «Богородская забава» — познакомьтесь с историей богородского деревянного промысла и смастерите подвижную игрушку // мастер-класс без посещения экспозиций // 90 мин. 🦉 Художественные мастер-классы 6 июня ⏺️11:00 — «Царский двор в акварели. Рисуем с натуры» // с посещением Мужской половины Дворца царя Алексея Михайловича // 90 мин. ⏺️13:00, 15:00 — «Натюрморт» // без посещения экспозиции // 45 мин. Лекции ⏺️6 июня, 13:15 и 15:15 — Катеринушка, друг мой сердешнинькой. Императрица Екатерина I Органные вечера в Коломенском при свечах ⏺️6 июня, 18:00: Бах и Чайковский. Скрипка и виолончель. Билеты ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>31.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9519</t>
+  </si>
+  <si>
+    <t>День майского дуба — это праздник, который отмечается 30 мая и посвящен одному из самых величественных и почитаемых деревьев. Дуб с древних времен считался символом силы, мудрости и долголетия. В этот день принято вспоминать о важности природы, о связи поколений и о том, как деревья хранят историю и традиции. В музее-заповеднике «Коломенское» как раз растут настоящие реликтовые дубы: их возраст достигает 400–600 лет, а по некоторым данным, и более. Эти деревья — живые свидетели истории. Под их сенью гуляли царь Алексей Михайлович и юный Петр I. Один из дубов даже был воспет поэтом Александром Сумароковым: Сей дуб присутствием Петровым украшался, Отец Отечества под оным просвещался. Интересный факт: высота самого большого дуба достигает 28 метров, а диаметр ствола самого большого дуба — 153 сантиметра. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>31.05.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9514</t>
+  </si>
+  <si>
+    <t>🕊 Поздравляем с праздником Святой Троицы! Желаем, чтобы в жизни всегда было место для доброты, взаимопонимания и поддержки близких. Пусть Святой Дух хранит вас и ваших родных, а каждый день будет наполнен смыслом и гармонией. В честь этого дня хотим рассказать вам об иконе «Троица Ветхозаветная». Икона «Троица Ветхозаветная» написана выдающимся изографом и графиком Оружейной палаты Московского Кремля Симоном (Пименом) Ушаковым совместно с жалованным иконописцем Никитой Павловцем в 1677 году. Памятник был создан по заказу боярина Богдана Матвеевича Хитрово для церкви Живоначальной Троицы в селе Ознобишино под Москвой. На иконе «Троица Ветхозаветная» мы видим трех ангелов, сидящих за столом в тени Мамврийского дуба. Образ изображает библейский сюжет, когда праотец Авраам принимал дома Самого Господа в облике трех путников, принесших ему весть о грядущем рождении сына Исаака «дитя обетования». На столе перед Ангелами стоит одна только чаша, и эта чаша — символ жертвы Христа за наши грехи. Иконописцы изобразили Ангелов как три ипостаси Божии. Одинаковый внешний вид Ликов показывает, что Господь есть Святая Троица — единое и неделимое Целое. Икона в настоящее время икона хранится в фондах музея-заповедника «Коломенское». ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>30.05.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9513</t>
+  </si>
+  <si>
+    <t>🥔 Международный день картофеля отмечается 30 мая! А вы слышали о том, что в Коломенском выращивали картофель? Да, это правда! На территории музея-заповедника «Коломенское» действительно было картофельное поле. В годы Великой Отечественной войны этот участок использовался под огороды, чтобы обеспечить продовольствием сотрудников музея и жителей села. В то время на поле площадью два гектара выращивали картофель и другие овощи, что стало настоящим подспорьем в условиях военного дефицита. Научные сотрудники и местные жители активно работали на этих грядках, что подтверждается воспоминаниями и дневниками того времени. Два гектара чернозема во многом помогли им выжить в голодные времена. Мария Денисова, научный сотрудник Государственного исторического музея, частью которого являлся музей-заповедник, писала в личном дневнике 10 июня 1943 года: «Работала в огороде в Коломенском, одна среди природы и памятников архитектуры. Нигде, кажется, искусство не слилось в такую гармонию с природой, как в Коломенском». 📷 Уборка картофеля в колхозе «Красный огородник-садовод» 1949 г. Из коллекции МГОМЗ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>30.05.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9506</t>
+  </si>
+  <si>
+    <t>🧸 День защиты детей в Коломенском В этом году мы в музее-заповеднике будем отмечать День защиты детей целых два дня подряд — 31 мая и 1 июня! Гостей ждут спектакли, концерты, интерактивные программы, мастер-классы, игры и семейные активности на свежем воздухе. Участие во всех мероприятиях бесплатное, регистрация не потребуется ❤️ 31 мая с 12:00 до 18:00 на сцене и территории у Дворца царя Алексея Михайловича развернется большой семейный праздник, на котором детей и их родителей ждут: ⏺️музыкальная программа и выступления театральных коллективов, ⏺️художественные чтения сказок и стихов, ⏺️встречи с авторами и иллюстраторами детских книг, ⏺️показы мультфильмов и кино по произведениям детских авторов, ⏺️творческие мастерские по созданию поделок и фотозоны. Артисты цирковых жанров продемонстрируют жонглирование, иллюзии, фокусы, эквилибристику и номера на ходулях. Клоуны-аниматоры проведут развлекательную программу для всей семьи, а одним из самых ярких событий станет карнавальное театрализованное шествие с участием артистов и гостей праздника. Также 1 июня на набережной пройдут художественные конкурсы, шоу мыльных пузырей и тематические мастер-классы, на которых вы сможете: ⏺️создать собственную почтовую карточку в технике коллажа, ⏺️смастерить книжную закладку и куклу-птицу, ⏺️научиться изготавливать фигурки животных в технике оригами, ⏺️поиграть в традиционные русские настольные игры. 📌 Подробная программа и расписание — на сайте. Приходите всей семьей и окунитесь в волшебный мир детства 💚 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>29.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9505</t>
+  </si>
+  <si>
+    <t>Подводим итоги розыгрыша «Нарисуйте свою строчку сада» На несколько дней комментарии в ВК в сообществе ЭХК «Невская палитра» похожи на майский сад: с тяжелыми ветками сирени, светом сквозь листву, и тем особенным ощущением конца весны, которое хочется задержать подольше. Спасибо вам за это! Даже при том, что победителей выбирал случай, нам все время хотелось нарушить правила и раздать подарки всем! Но условия - есть условия, и удача выбрала: Светлану Чирикаеву-Тулупникову Светлану Гончарову Марию Волжину Спасибо, что провожаете эту весну вместе с Музеем-заповедником «Коломенское» и ЗХК «Невская палитра» Получилось красиво!</t>
+  </si>
+  <si>
+    <t>29.05.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9504</t>
+  </si>
+  <si>
+    <t>Культурные учреждения столицы приглашают на программу в честь Международного дня защиты детей. В рамках проекта «Лето в Москве» в разных районах города пройдут мастер-классы, концерты, театральные постановки, кинопоказы, квесты и спортивные состязания. «Для юных горожан и их родителей подготовили больше 500 мероприятий. Они объединят свыше 300 площадок — парков, музеев, культурных центров, библиотек и других», — отметила заммэра Наталья Сергунина. Подробнее о программе — здесь. 🔴Мы в МАКС и ВК</t>
+  </si>
+  <si>
+    <t>29.05.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9503</t>
+  </si>
+  <si>
+    <t>Совместно с музеем-заповедником «Коломенское» запускаем гастрономическую коллаборацию, вдохновлённую выставочным проектом «Сакральное и радикальное. Красная нить русского искусства». Выставка проходит с 15 мая по 18 октября в выставочном зале «Атриум» музея-заповедника «Коломенское». Это масштабный проект, объединяющий более 80 работ из 14 музеев России и 1 частного собрания, включая редкие экспонаты из фондов ГИМ, ММСИ и Музея Андрея Рублёва. Экспозиция посвящена глубинной взаимосвязи двух ключевых феноменов русской культуры — древнерусской живописи и авангарда Шеф-кондитер ресторана Savoy Юлия Наймарк создала десерт «Русский код» В основе десерта — нежный бисквит с манкой и яблоком, пропитанный березовым соком. Тёплую глубину добавляет груша с хреном и розмарином, а свежесть и лёгкость создают яблочно-березовый сорбет с чёрной смородиной и воздушная пена из сметаны. Венчают композицию образ авангардной живописи и резная рамка из шоколада руби, превращая десерт в яркое полотно культурного кода. При заказе десерта «Русский код» гость может принять участие в розыгрыше тематической фотосессии на территории музея-заповедника «Коломенское». Условия розыгрыша: • зарегистрироваться в системе лояльности Savoy по QR-коду в ресторане, • заказать десерт «Русский код». Розыгрыш проходит с 21 мая по 30 сентября. Победитель будет определяться первого числа каждого месяца на официальном сайте ресторана savoy.rest. Расшифруйте «Русский код» — там, где сакральное встречается с радикальным.</t>
+  </si>
+  <si>
+    <t>29.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9496</t>
+  </si>
+  <si>
+    <t>📍Не только балы и церемонии: необычные хобби царской семьи Романовых В музее-заповеднике до 31 мая открыта выставка «Романовы. Из Петергофа в Москву». Оказывается, жизнь императорского двора была полна удивительных хобби: ⏺️ Будущие цари и императоры играли в солдатиков. ⏺️ Екатерина II была искусной мастерицей: она не только охотилась и устраивала приемы, но и создавала изящные шкатулки собственными руками. ⏺️ Николай II с семьей любили смотреть кино на борту своей яхты. В карточках вы найдете подробности об этих и других увлечениях династии Романовых. А увидеть своими глазами уникальные экспонаты: фарфоровых кукол, кофейные чашки и другие необычные вещицы — можно непосредственно в залах экспозиции. 📍Москва, просп. Андропова, д. 39, стр. 6, Сытный двор (ст. м. «Коломенская») 🗓 Экскурсии с гидом: по средам, четвергам, в выходные и праздничные дни Успейте посетить! Выставка работает последние 3 дня, до 31 мая. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.05.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9491</t>
+  </si>
+  <si>
+    <t>Верните весну 🌿 🌸 Пожалуйста, ну хотя бы на один кадр...</t>
+  </si>
+  <si>
+    <t>28.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9488</t>
+  </si>
+  <si>
+    <t>Победа в профессиональном музейном конкурсе Москвы! 25 мая 2026 года в Музее космонавтики состоялся финал XXVI городского конкурса «Московские мастера». Победителем в номинации «Музейный работник-экскурсовод» стал наш коллега Кирилл Акчурин! В финале сошлись десять сильнейших экскурсоводов столицы. Участникам предстояло пройти четыре испытания: два домашних задания и два экспромта, условия которых они узнавали прямо на сцене. Жюри оценивало эрудицию, культуру речи, артистизм и способность находить нестандартные решения. По итогам напряженной борьбы места распределились следующим образом: 1-е место — Кирилл Акчурин (музей-заповедник «Коломенское») 2-е место — Георгий Абзианидзе (ВДНХ) 3-е место — Даниэль Юркевич (Государственный биологический музей им. К. А. Тимирязева) Поздравляем Кирилла с блестящей победой! 🥇 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.05.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9487</t>
+  </si>
+  <si>
+    <t>🕊 Как Романовы встречали Троицу Царская семья относилась к Троице с особым трепетом — как и ко всем великим православным праздникам. Для Николая II, императрицы Александры Федоровны и их детей этот день всегда начинался с богослужения. Чаще всего — в дворцовой церкви или в Царскосельском Феодоровском соборе. Молились на коленях, без спешки, с глубокой верой. Это была не просто традиция, а личное благочестие семьи 🙏 После службы — скромная, но праздничная трапеза: овощи, зелень, рыба, домашний хлеб. Никакого излишества, зато душевно и по‑домашнему. А еще в Троицу обязательно: 🌿 украшали комнаты и стол свежей зеленью и цветами — символами обновления жизни, 🍞 пекли специальный Троицкий каравай, 🎁 раздавали угощения и подарки прислуге и нуждающимся. Дети Романовых помогали украшать дворец, а после службы с удовольствием гуляли на свежем воздухе и участвовали в народных забавах. Этот день был не просто церковным праздником. Это был день единства — с Богом, с семьей, с народом. Романовы искренне молились о мире, благополучии России и о тех, кто был рядом. 📸 Клеймо-икона от сени Царских врат с изображением Троицы Москва, II половина XVII века из коллекции МГОМЗ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>27.05.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9483</t>
+  </si>
+  <si>
+    <t>⏳ Остался всего один день! Наш творческий розыгрыш «Нарисуйте свою строчку сада» завершается уже завтра. Мы смотрим на уже присланные работы и видим, как по-разному можно чувствовать весну. У вас еще есть шанс на победу! Давайте наполним этот розыгрыш весенним вдохновением. Покажите нам свой взгляд на цветущие сады Коломенского через искусство. Что нужно сделать: ❗️ Создайте работу на тему садов (в любой технике, кроме цифровой). ❗️Загрузите ее через Яндекс-форму ❗️ Опубликуйте пост с работой у себя на странице, отметив @kolomenskoe_moscow и @nevskayapalitra. Уже завтра, 28 мая, мы случайным образом выберем трех счастливчиков, которые получат арт-боксы от «Невской палитры» и билеты во Дворец царя Алексея Михайловича!</t>
+  </si>
+  <si>
+    <t>27.05.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9482</t>
+  </si>
+  <si>
+    <t>Мы продолжаем цикл из пяти программ, посвященных взаимосвязям светского и церковного искусства, разговором о влиянии древнерусской иконописи на творчество художников авангарда 20 века. В студии Радио ВЕРА была начальник экспозиционно-выставочного отдела музея-заповедника «Коломенское» Анастасия Христенко. Первая беседа с Ириной Мелентьевой была посвящена связи древнерусской литературы с религиозным мировоззрением (эфир 25.05.2026) #светлыйвечер Радио ВЕРА</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9481</t>
+  </si>
+  <si>
+    <t>Начальник экспозиционно-выставочного отдела МГОМЗ Анастасия Христенко выступила на радио «Вера», тема обсуждения — новая выставка «Сакральное и радикальное. Красная нить русского искусства». Послушайте, очень интересное интервью 💚</t>
+  </si>
+  <si>
+    <t>27.05.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9472</t>
+  </si>
+  <si>
+    <t>Приглашаем на выставку «Сакральное и радикальное. Красная нить русского искусства». В залах экспозиции гости увидят, как художники авангардисты искали новые смыслы, обращаясь то к иконе и народной традиции, то к смелым экспериментам. 📌Приходите, чтобы взглянуть на знакомые шедевры под новым углом. 📍Место проведения: выставочный зал «Атриум» (проспект Андропова, д. 39, м. «Коломенская») 🔊О выставке расскажет куратор Ирина Родионова.</t>
+  </si>
+  <si>
+    <t>26.05.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9471</t>
+  </si>
+  <si>
+    <t>Делимся с вами красивым видео, на котором запечатлены цветущие яблоневые сады в Коломенском 🌸 Пусть яблони уже отцвели, но это видео — настоящая временная капсула, позволяющая вспомнить, как приятно было гулять по аллеям музея-заповедника, вдыхать аромат цветущих деревьев и наслаждаться пробуждением природы. Пусть это видео подарит вам вдохновение. Ведь такие моменты красоты хочется сохранить и пересматривать снова и снова. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.05.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9469</t>
+  </si>
+  <si>
+    <t>🌸 Цветочный бум: время дарить подарки! В Коломенском продолжается проект с аудиопрогулкой по садам, приуроченный к сезону цветения. Вдохновившись цветением и нашей дружбой с издательством современной литературы для женщин «Бель Летр», мы решили устроить розыгрыш. Мы дарим: 🎁 подарочный бокс с книгой «Мои яблочные дни» от издательства «Бель Летр» и билеты в сказочный Дворец царя Алексея Михайловича в музее-заповеднике «Коломенское». ✨Правила просты: 1. Подпишитесь на @kolomenskoe_moscow и на наших друзей @belles_lettres. 2. Ждите 2 июня: именно в этот день мы случайным образом определим 3 счастливчиков! Участников: 5 Призовых мест: 3 Дата розыгрыша: 15:00, 02.06.2026 MSK (7 дней)</t>
+  </si>
+  <si>
+    <t>26.05.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9467</t>
+  </si>
+  <si>
+    <t>🎵 По выходным и праздничным дням в Театральной хоромине Дворца царя Алексея Михайловича проходят концерты при свечах: звучит музыка разных стилей в исполнении органа, скрипки, саксофона, арфы, дудука, фортепиано и других инструментов. На концертах звучат классика и неоклассика, джаз, саундтреки к известным фильмам, хиты мировых звезд в исполнении лауреатов международных конкурсов. Помимо концерта, советуем также посетить постоянную экспозицию Дворца царя Алексея Михайловича. 🫶 Сохраните расписание на июнь и делитесь им с друзьями. 🗝 Место проведения: Дворец царя Алексея Михайловича, Театральная хоромина. 🏛 Адрес: Москва, м. Каширская, проспект Андропова, д. 39, стр. 69 🔗 Коломенское в MAX</t>
+  </si>
+  <si>
+    <t>25.05.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9459</t>
+  </si>
+  <si>
+    <t>Прошедшие выходные в музее-заповеднике «Коломенское» были невероятными: мы с вами отмечали День славянской письменности и культуры 🌞📚✨ Пространство музея-заповедника наполняли звуки живой музыки: можно было услышать народные мотивы и современные композиции. Давайте делиться впечатлениями! Что запомнилось вам больше всего? Голосуем реакциями 💬 ❤️ Концерт живой музыки 🔥 Мастер-классы и активности на свежем воздухе 🥰 Лекция о Романовых 😍 Прогулка по территории музея-заповедника</t>
+  </si>
+  <si>
+    <t>25.05.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9457</t>
+  </si>
+  <si>
+    <t>Планы на неделю 25–31 мая 🏛 Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 8 временных выставок и 7 постоянных экспозиций. 🔊 Экскурсии по расписанию 12 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. 🦉 Художественные мастер-классы 30 мая ⏺️11:00 — «Царский двор в акварели. Рисуем с натуры» // с посещением Мужской половины Дворца царя Алексея Михайловича // 90 мин. ⏺️13:00, 15:00 — «Натюрморт» // без посещения экспозиции // 45 мин. Лекции ⏺️30 мая, 13:15 и 15:15 — Пир горой. Традиции и блюда царской кухни в XVI-XVII вв. Органные вечера в Коломенском при свечах ⏺️31 мая, 17:00: Великие романтики: Шопен и Шуман Билеты ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>24.05.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9456</t>
+  </si>
+  <si>
+    <t>Готовимся к открытию третьего сезона фестиваля “Театральный бульвар”. Прямо сейчас (почти круглосуточно) идёт монтаж наших сцен одновременно на пяти площадках, включая новые локации: - на Пушкинской набережной в Парке Горького - как раз в этом году она открылась после масштабного обновления - на Царской набережной в Коломенском - тоже новинка этого сезона - в парке Политехнического музея - на Покровском бульваре - на Чистопрудном бульваре. Подробнее обо всех сценах нового сезона рассказали здесь. В амфитеатре в парке Политехнического музея строят сцену для драматических и музыкальных постановок. В прошлом сезоне она была одной из самых любимых зрителями. В этом году она станет еще масштабнее и выше: ее уже видно издалека. Здесь завершили сборку металлоконструкций и приступили к электромонтажным и декорационным работам. Всё по графику, убедился в этом сам. До старта осталась неделя - начинаем 30 мая. С уважением, Фурсин</t>
+  </si>
+  <si>
+    <t>24.05.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9454</t>
+  </si>
+  <si>
+    <t>Показываем закулисье создания аудиопрогулки «Поэзия сада». В проекте приняли участие студенты 4-го курса ГИТИСа из мастерской А. Б. Ардовой — Руслан Аршидинов, Зоя Балмашева и Мария Сидоренко. Прогуляйтесь по коломенским садам под сопровождение голосов молодых артистов и почувствуйте то же вдохновение, благодаря которому великими поэтами были написаны эти строки.</t>
+  </si>
+  <si>
+    <t>24.05.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9445</t>
+  </si>
+  <si>
+    <t>🌸Поэзия сада: прогулка по Коломенскому с любимыми стихами 🌸 📒 В этом сезоне в рамках проекта «Сад как открытая книга» вы можете гулять под чтение стихов — это часть программы «Поэзия сада». В Дьяковском саду и у Дворца царя Алексея Михайловича можно навести камеру на QR-код и послушать стихи Анны Ахматовой, Сергея Есенина, Антона Чехова и других поэтов в исполнении студентов ГИТИСа. А заодно — поучаствовать в художественном фотоконкурсе. За подробностями обращайтесь на наш сайт. 🍃 Приходите, чтобы увидеть, услышать и почувствовать весну! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>24.05.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9442</t>
+  </si>
+  <si>
+    <t>☀️Осталась всего неделя до конца мая! В Коломенском сейчас невероятно красиво: все утопает в сиреневом цвету. Прогуливаясь по аллеям, невольно вспоминаешь строки Константина Бальмонта: В начальных днях сирень родного сада, С жужжанием вокруг нее жуков, Шмелей, и ос, и ярких мотыльков, Есть целый мир, есть звездная громада. Наслаждайтесь этой красотой, дышите полной грудью и готовьтесь встречать лето! Оно уже совсем близко. ➡️ Коломенское в MAX</t>
+  </si>
+  <si>
+    <t>24.05.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9438</t>
+  </si>
+  <si>
+    <t>В старину говорили: «Изразец печи красит». И это действительно так! Предлагаем убедиться в этом, познакомившись с нашей богатой коллекцией изразцов. Мастера XVIII столетия черпали вдохновение в европейской моде, создавая композиции в белых, синих, зелёных и жёлтых тонах. Главными героями сюжетов были представители флоры и фауны. Новшеством того времени стали надписи в лубочном стиле — остроумные и живые, они превращали печь в собеседника. Где увидеть изразцы? Коллекция музея-заповедника насчитывает около 16 000 предметов. Увидеть часть этих сокровищ можно сразу в нескольких местах: Музей-заповедник «Коломенское»: ✔️выставка «Архитектура древнего города. Люди и технологии» в выставочном зале «Атриум»; ✔️постоянная экспозиция «Вехи истории Коломенского» в Передних воротах Государева двора; ✔️экспозиция «Пётр Первый: рождение морской державы» в Домике Петра I. Усадьба Измайлово: ✔️экспозиция «Открытое хранение. Печи и изразцы» ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>23.05.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9434</t>
+  </si>
+  <si>
+    <t>📚 Помолимся об успешной сдаче экзаменов вместе 🙏 Дорогие выпускники, студенты, учащиеся и все, кому предстоит сдавать ЕГЭ, ОГЭ, вступительные или выпускные экзамены! В это волнительное время особенно ценно почувствовать духовную поддержку. Приглашаем вас на молебен, который состоится 24 мая в храме Усекновения Главы Иоанна Предтечи. Службу проведет протоиерей Алексий Моисеев, настоятель храмов Патриаршего подворья в Коломенском и Усекновения Главы Иоанна Предтечи в Дьякове. 🙏🏻 Пусть Господь дарует вам ясный ум, крепкую память и душевное спокойствие! Приходите помолиться вместе, чтобы с уверенностью и миром в сердце встретить все испытания. 🫶 Всем выпускникам, сдающим ЕГЭ и ОГЭ, мы приготовили полезный подарок (пусть это и не сборник правильных ответов, но вещь действительно нужная для любого ученика). Встречаемся в 10:45, сразу после Литургии. 🕊</t>
+  </si>
+  <si>
+    <t>23.05.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9431</t>
+  </si>
+  <si>
+    <t>🐎 Верхом по Коломенскому: царский променад Представьте: вы катаетесь верхом среди живописных троп музея-заповедника на грациозной лошади… Это не просто прогулка, а настоящее свидание с природой, на котором вы сможете сбежать от городской суеты, вдохнуть полной грудью свежий воздух. В Коломенском вы можете испытать себя в одиночном катании верхом или разделить эмоции с близким человеком, выбрав романтическую прогулку. Мы позаботимся обо всем: от подробного инструктажа и подбора шлемов до помощи с посадкой. Вам останется только наслаждаться моментом! ⏺️Записаться и задать интересующие вас вопросы можно по телефону: 8-965-337-07-68 ⏺️Для оплаты услуг необходимо связаться с отделом реализации: 8 499 614-88-80, доб. 1 ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>23.05.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9425</t>
+  </si>
+  <si>
+    <t>🌸 Сиреневая сказка в Коломенском Пора отложить все дела и отправиться навстречу весенней сказке. Музей-заповедник «Коломенское» окутало нежное сиреневое облако! Пышные кисти сирени раскрасили аллеи в самые изысканные оттенки — от снежно-белого до глубокого лилового. В воздухе витает тонкий, сладкий аромат, который невозможно спутать ни с чем другим. Это идеальное время, чтобы прогуляться в тишине, сделать сотню красивых кадров на память и просто выдохнуть, наполнившись спокойствием и гармонией. Приходите любоваться этим великолепием! И пусть эта красота останется нетронутой: срывать цветущие ветви нельзя! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.05.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9421</t>
+  </si>
+  <si>
+    <t>💚 24 мая — День славянской письменности и культуры. В этот день в славянских странах вспоминают братьев Кирилла и Мефодия — просветителей и создателей славянской азбуки. ❤️День славянской письменности и культуры — это праздник, когда мы с благодарностью обращаемся к наследию Кирилла и Мефодия. Именно они подарили миру кириллицу, которая стала основой российской государственности и питательной почвой для многогранной культуры славянских народов. В честь праздника в Коломенском пройдет развлекательная программа «Территория культуры». Гостей ждут тематические театральные представления, музыкальные выступления, мастер-классы, игры и забавы. Приходите, чтобы: 🎨 сделать славянский оберег или открытку своими руками; 🎻 услышать живое звучание гуслей и народных песен; 👑 узнать тайны царского двора на лекции о Романовых; 💃 просто отлично провести время всей семьей! 📍Вход на все события свободный, предварительная регистрация не требуется. Подробную информацию смотрите на нашем сайте. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.05.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9419</t>
+  </si>
+  <si>
+    <t>20 мая в Государственном академическом Малом театре России прошла торжественная церемония награждения III Национальной премии в области музейного дела имени Дмитрия Лихачева. В номинации «Реставратор» лауреатом стала сотрудник музея-заповедника «Коломенское» Екатерина Александровна Сатель. Екатерина Александровна  Сатель — не просто талантливый художник-реставратор темперной живописи высшей категории. Это человек, стоящий у истоков профессии: она возглавляет секцию темперной живописи Аттестационной комиссии Министерства культуры РФ, является Почетным реставратором города Москвы, заведует реставрационным отделением МАХУ и является начальником отдела реставрации в музее-заповеднике «Коломенское». Ее работа — это тонкое искусство спасения шедевров и бесценный вклад в воспитание целой плеяды молодых специалистов. От всей души поздравляем Екатерину Александровну с этой высокой наградой и благодарим за преданность делу, талант и безграничную любовь к нашему культурному наследию. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.05.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9417</t>
+  </si>
+  <si>
+    <t>📍В выставочном зале «Атриум» открылась уникальная выставка «Сакральное и радикальное. Красная нить русского искусства», посвященная глубокой и неожиданной взаимосвязи древнерусской живописи и русского авангарда. Гости музея увидят более 80 произведений из 14 ведущих музеев России и частных коллекций, среди которых работы Натальи Гончаровой, Михаила Ларионова, Василия Кандинского, Аристарха Лентулова и Казимира Малевича. Заместитель директора по экспозиционно-выставочной деятельности Горькова Наталия Игоревна рассказывает подробнее:</t>
+  </si>
+  <si>
+    <t>21.05.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9415</t>
+  </si>
+  <si>
+    <t>🌹 21 мая — Всемирный день розы Давайте любоваться прекрасной розой, изображенной на веере из собрания музея-заповедника и читать красивые строки Александра Сергеевича. 🪭 Есть роза дивная: она Пред изумленною Киферой Цветет, румяна и пышна, Благословенная Венерой. Вотще Киферу и Пафос Мертвит дыхание мороза, Блестит между минутных роз Неувядаемая роза... А.С. Пушкин, 1827 г. «Есть роза дивная: она...» 📸 Веер «Ветка розы» Франция, 1890-е гг. из коллекции МГОМЗ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>21.05.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9414</t>
+  </si>
+  <si>
+    <t>🌸 Весеннее вдохновение и творческий розыгрыш! Музей-заповедник «Коломенское» и ЗХК «Невская палитра» запускают творческий розыгрыш «Нарисуйте свою строчку сада»! Как принять участие? 1. Отправляйтесь на весеннюю прогулку, а если получится — посетите цветущие сады Коломенского. Для настроения включите аудиопрогулку «Поэзия садов». 2. Вдохновитесь любимыми литературными произведениями и создайте работу на тему цветущих садов. Техника и материалы — любые, кроме цифровых. 3. Загрузите свою работу через Яндекс-форму. 4. Выложите работу на своей странице, отметив @kolomenskoe_moscow и @nevskayapalitra 5. Подпишитесь на @kolomenskoe_moscow и @nevskayapalitra Среди всех участников, выполнивших условия, 28 мая, случайным образом выберем 3 победителей. Победители получат: 🎁 арт-бокс с материалами для творчества от «Невской палитры» 🎟 билеты во Дворец царя Алексея Михайловича в музее-заповеднике «Коломенское» Ждём ваши работы 🌿</t>
+  </si>
+  <si>
+    <t>21.05.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9413</t>
+  </si>
+  <si>
+    <t>🕊 Сегодня, 21 мая, православные христиане отмечают Вознесение Господне. Сердечно поздравляем всех верующих с праздником! 🙏 Желаем вам крепкой веры и надежды, мира в душе и в доме, помощи Божией во всех добрых делах и начинаниях. Пусть этот светлый день наполнит сердца благодатью, а молитва укрепит дух. Вознесение Господне — один из 12 главных (двунадесятых) церковных праздников, который наступает ровно на 40-й день после Пасхи и всегда приходится на четверг. В этот день Иисус Христос вознесся на небо, обещав ученикам послать им Утешителя — Святого Духа. А знаете, что связывает этот праздник с Коломенским? В музее-заповеднике «Коломенское» находится один из самых известных памятников русского зодчества XVI века — церковь Вознесения Господня. Первый каменный шатровый храм России был построен в 1532 году и сегодня входит в список Всемирного наследия ЮНЕСКО. 🏛 Сейчас в церкви завершается масштабная реставрация (она длилась более двух лет, 2025–2026 гг.). Специалисты восстановили фасады, белокаменный декор, шатер, крест и «яблоко» под ним, укрепили кладку и обновили инженерные системы. 🎉 В 2026 году храм откроет двери для посетителей! Это событие станет настоящим подарком для всех, кто любит историю и шедевры русского зодчества. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.05.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9410</t>
+  </si>
+  <si>
+    <t>❤️Проведите выходные в Коломенском! В эти выходные, 23 и 24 мая, музей-заповедник приглашает на лекцию, концерт органной музыки при свечах, мастер-класс и музейное занятие. Выбирайте, что вам по душе! Сегодня расскажем про лекцию: 📅 23 мая в 13:15 и 15:15 во Дворце царя Алексея Михайловича пройдет лекция «А сама-то величава, выступает, будто пава…», посвященная нарядам русских знатных женщин XVII века. Лекция будет интересна и детям, и взрослым — на ней вы сможете: 🔴 одеть куклу в древнерусский наряд 🔴разобраться, из каких тканей шили одежду и какие носили украшения 🔴узнать, сколько слоев одежды было у цариц и боярынь 🔴понять, почему замужние женщины обязательно покрывали голову 📍 Место проведения: лекторий музея-заповедника «Коломенское» 🏛 Адрес: станция метро «Каширская», проспект Андропова, д. 39, стр. 69 (Дворец царя Алексея Михайловича, вход №5). ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.05.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9409</t>
+  </si>
+  <si>
+    <t>Третий сезон «Театрального бульвара» пройдет с 30 мая по 30 августа В этом году фестиваль впервые выходит на Пушкинскую набережную Парка Горького и Царскую набережную в «Коломенском». 🎷 Заявки на участие в проекте прислали уже из 40 регионов России. «Чуть больше чем за месяц заявки на участие в проекте поступили из 40 регионов России. Впервые на фестивале выступят коллективы из таких городов, как Владивосток, Хабаровск, Абакан, Тюмень, Смоленск», — рассказала заместитель Мэра Москвы Наталья Сергунина. Программа включает: 🔴 спектакли ведущих московских театров: Театра имени Моссовета, РАМТа, Театра имени Пушкина, «Современника», Театра Олега Табакова и других 🔴 постановки участников фестиваля студенческих спектаклей «Первый план» В числе площадок сезона: 📍 Пушкинская набережная, Парк Горького — самая большая сцена 📍 Царская набережная, музей-заповедник «Коломенское» 📍 Покровский бульвар 📍 Чистопрудный бульвар 📍 Парк у Политехнического музея 📍 Передвижная сцена «Дилижанс» — по выходным в разных районах города 🗓 Подать заявку можно до 30 июня на официальном сайте. 🎬🎭🎫🎤🎬🎹😀👀🗓️ 🔭 Анонсы, афиша, мнения, эксклюзив ➡️ TG | MAX | ВК</t>
+  </si>
+  <si>
+    <t>20.05.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9400</t>
+  </si>
+  <si>
+    <t>🌸 Цветущий весенний сад — это не только красота, но и особенная атмосфера, веками вдохновлявшая поэтов и писателей. Этой весной в Коломенском любой может войти в историю, приняв участие в спецпроекте «Сад как открытая книга» и розыгрыше от сервиса печати семейных фотокниг «Периодика». 🤳 Главное — не просто сфотографировать цветение, а выбрать одну из 20 цитат и передать ее настроение в кадре. Как попасть на страницы фотокниги: ▫️ Выберите одну из цитат о весне и цветении на странице проекта. ▫️ Сделайте атмосферное фото в садах Коломенского, которое перекликается с этой строчкой — по смыслу, настроению, свету или образу. ▫️ Пришлите снимок по условиям конкурса в Яндекс-форму. Авторы самых атмосферных снимков получат эксклюзивные фотоальбомы с лучшими работами. Пять победителей будут выбраны случайным образом среди всех работ, которые соответствуют правилам и рекомендациям, указанным на нашем сайте. 🖼 На этом коллаже — строки Константина Бальмонта, Ивана Бунина, Игоря Северянина, Бориса Екимова… Какая строка ближе вам? Та, которую вы выберете, и станет сценарием для вашего лучшего весеннего кадра. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>19.05.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9394</t>
+  </si>
+  <si>
+    <t>🍒 Вишни в Коломенском уже отцвели, мы делимся с вами фотографиями цветущего сада, чтобы сохранить эти волшебные мгновения.🌸 Природа не перестает радовать нас: сейчас в Коломенском царит настоящий сиреневый бал! 🌿Пышные кисти сирени и ее аромат окутали каждый уголок музея-заповедника. Не упустите возможность насладиться этим прекрасным и кратковременным мгновением природы — ведь такое великолепие длится совсем недолго. Остановитесь на мгновение, вдохните полной грудью и позвольте себе раствориться в красоте цветущей сирени! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>19.05.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9393</t>
+  </si>
+  <si>
+    <t>🌿 19 мая — День Иова Горошника (или Иова Огуречника) В народно-церковном календаре сегодня почитается память святого Иова Многострадального — ветхозаветного праведника, который, несмотря на все испытания, сохранил свою веру. 🚜 А для русского крестьянина этот день был в первую очередь сельскохозяйственным ориентиром — именно поэтому Иова на Руси прозвали Горошником или Огуречником: 🫛 Крестьяне сеяли горох — строго на закате, чтобы птицы не съели семена. 🥒 Начинали сажать огурцы — потому что «иовские» огурцы получаются хрустящими и идеально годятся для засолки. Свои соленья коломенские крестьяне продавали на московских рынках и даже поставляли к императорскому столу. Особенно славилась квашеная капуста с тмином, лимоном и барбарисом — ее ели в московских ресторанах, армии и царской семье. Огромные дубовые кадки для засолки и сейчас можно увидеть в экспозиции Усадьбы коломенского крестьянина. 🍃 Приезжайте в Коломенское — здесь традиции не просто описаны в книгах, их можно увидеть, потрогать и прочувствовать! 🌾 Приметы и обряды с росой Обильная утренняя роса в этот день считалась большой удачей: ⏺️сулила богатый урожай огурцов; ⏺️обладала целебной и магической силой. Что делали с росой: ⏺️Дети катались по росистой траве — для силы и здоровья. ⏺️Девушки собирали росу на рушник, сушили его и дарили суженому — чтобы вызвать тоску и симпатию. ⏺️Еще, чтобы привлечь жениха, полотенце с росой вешали на забор или окно и шептали свое имя. 📸 Сбор урожая огурцов в теплицах Село Коломенское, 1957 год из коллекции МГОМЗ ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>18.05.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9385</t>
+  </si>
+  <si>
+    <t>✨ С Международным днем музеев! От всего сердца поздравляем дорогих гостей музея‑заповедника и наших коллег с этим прекрасным праздником! С радостью делимся замечательной новостью: 15 мая в музее‑заповеднике «Коломенское» распахнула двери уникальная выставка «Сакральное и радикальное. Красная нить русского искусства»! Этот масштабный выставочный проект раскрывает удивительную связь между древнерусской живописью и русским авангардом. Более 80 произведений из 14 ведущих музеев России и одного частного собрания приглашают отправиться в путешествие сквозь века. Среди участников — Государственный исторический музей, Московский музей современного искусства, Музей Андрея Рублёва, а также институции из Краснодара, Самары, Екатеринбурга и Серпухова. Вы познакомитесь с шедеврами таких мастеров авангарда, как Наталья Гончарова, Михаил Ларионов, Василий Кандинский, Аристарх Лентулов и Казимир Малевич. Выставка впервые столь глубоко исследует, как древнерусская икона стала источником вдохновения для новаторских идей XX века. Экспозиция выстроена как круговой маршрут — шаг за шагом вы будете открывать для себя механизмы преемственности традиций через яркие сопоставления «икона — авангард». ✨Будем счастливы видеть вас среди наших гостей! Информационные партнеры выставки: Афиша Daily, Большой город и телеграм-канал "Унежить душу". ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>18.05.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9381</t>
+  </si>
+  <si>
+    <t>❤️Друзья, сегодня во всем мире отмечают красивый праздник — Международный День сирени! В Коломенском сейчас по-настоящему волшебно: сиреневые аллеи цветут пышным цветом и наполняют воздух невероятным ароматом. 🌸В этом году мы посвятили сезонному цветению спецпроект «Сад, как открытая книга». Приглашаем вас погрузиться в литературную прогулку, вдохновляясь красотой цветения музея-заповедника. 🌸А в подарок всем - новая весенняя серия обоев для телефона. ➡️ ссылка</t>
+  </si>
+  <si>
+    <t>18.05.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9379</t>
+  </si>
+  <si>
+    <t>Планы на неделю 18–24 мая 🏛 Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 9 временных выставок и 7 постоянных экспозиций. Наш фаворит на этой неделе — выставка «Сакральное и радикальное. Красная нить русского искусства». 🔊 Экскурсии по расписанию 12 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. 🧸 Программа для детей 23 мая ⏺️ в 15:30 — музейное занятие «Петр I. История через ассоциации» — погрузитесь в историю жизни первого российского императора Петра Великого с помощью метода ассоциаций ⏺️ в 15:30 — мастер-класс «Душу вложишь — все сможешь» — создайте русскую игрушку, коня из лыка 24 мая ⏺️ в 12:30 — музейное занятие «Слово о словах в тереме царя Алексея Михайловича» — отправьтесь в прошлое вместе с ребусами и головоломками из специальной рабочей тетради ⏺️ в 15:30 — мастер-класс «Чудо-войлок» — познакомьтесь с двумя разными техниками валяния и сделайте сувенир своими руками // мастер-класс без посещения экспозиций 🦉 Художественные мастер-классы 23 мая ⏺️11:00 — «У государя на сенях. Путешествие по Дворцу царя Алексея Михайловича» ⏺️13:00 и 15:00 — мастер-класс «Пейзаж. Живопись» Органные вечера в Коломенском при свечах ⏺️23 мая, 17:00: От Вивальди до Бродвея: джаз-трио Билеты ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>17.05.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/9374</t>
+  </si>
+  <si>
+    <t>Вечернее Коломенское 🌸 Прогуляйтесь по тенистым аллеям, вдохните аромат цветущих садов и насладитесь гармонией природы. В лучах заката каждый уголок музея-заповедника становится по-настоящему сказочным.</t>
+  </si>
+  <si>
+    <t>15.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10395</t>
+  </si>
+  <si>
+    <t>💚Хотите узнать как появился музей деревянного зодчества? Музейное занятие из цикла «Перенести... Нельзя... Оставить» посвящено вопросам подлинности и культурной ценности памятников. На примере Домика Петра I, перевезенного в Коломенское из Архангельска, участники обсудят, что именно необходимо сохранять в объектах культурного наследия: исторический материал, архитектурный облик или память о событии и личности. 🏛️ Занятие с посещением экспозиции Домика Петра I. 📍Место встречи — у Передних ворот Государева двора. 🗓 Дата и время: 19 сентября (суббота), 16:00 🎫 Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>15.09.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10394</t>
+  </si>
+  <si>
+    <t>Тарелка с лозунгом «Кто не с нами, тот против нас» — это один из самых известных и знаковых образцов советского агитационного фарфора. Лозунги на борту должны были зарождать в людях «искру светлой мысли или горячего революционного чувства». Само изречение «Кто не с нами, тот против нас» имеет отдельную историю, о которой вам расскажет экскурсовод музея-заповедника Полина Орлова. 💚 В выставочном зале Атриум продолжает свою работу выставка «Сакральное и радикальное. Красная нить русского искусства». Мы предлагаем вам не только посмотреть на ключевые парные сопоставления, но и узнать больше об авторах и истории произведений на наших сборных экскурсиях. Присоединяйтесь к нам по средам и четвергам в 16:00 и по субботам в 17:00. 🎟️ Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>14.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10391</t>
+  </si>
+  <si>
+    <t>💚 Планы на неделю 14–20 сентября 🏛️ Выставки и экспозиции Ежедневно, кроме понедельника, в Коломенском открыты 12 временных выставок и 14 постоянных экспозиций. 📍18 сентября — День бесплатного посещения 🔊Экскурсии по расписанию 15 экскурсий в сборном формате — выбирайте, что вам интересно. Кроме того, вы можете оформить экскурсию на заказ. 🫶 Наш фаворит на этой неделе — экскурсия Осеннее очарование Коломенского В ходе неспешной прогулки вокруг исторической территории Государева двора в Коломенском вы узнаете об истории древней подмосковной резиденции русских государей. Также вас ждет посещение Вознесенского яблоневого сада и возможность сделать памятные фото. 🎫 Билеты на экскурсию можно приобрести тут 🧸 Музейные занятия и мастер-классы для детей ⏺️19 сентября в 16:00 — музейное занятие цикла «Перенести… Нельзя… Оставить» 📍Как появился музей деревянного зодчества? 🎫 Билеты ⏺️19 сентября в 11:30 — музейное занятие музейное занятие «Тягок труд, да сладок мед» — узнайте, как устроен улей и откуда берется мед (занятие с посещением Усадьбы пасечника) ⏺️19 сентября в 15:30 — мастер-класс «Богородская забава» — познакомьтесь с историей богородского деревянного промысла и смастерите подвижную игрушку 🧸Художественные мастер-классы 19 сентября ⏺️11:00 — «Животный мир вокруг нас. Любимчики царского двора» ⏺️15:00, 16:00 — «Пейзаж. Графика» 🎵 Органные концерты при свечах ⏺️19 сентября, 16:00: Бах и Гендель ⏺️20 сентября, 16:00: Шопен А также: ⏺️Ярмарка меда ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>13.09.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10390</t>
+  </si>
+  <si>
+    <t>🍃 С наступлением осени изменилось расписание экскурсий по Соколиному двору с демонстрацией полета ловчих птиц 🗓️ Экскурсии теперь проходят по субботам, воскресеньям и в праздничные дни — в 13:00 и 14:00. 🎫 Билеты 📹 На видео — сокольник Алена Ярцева с пернатым сотрудником Соколиного двора Вихрем. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>12.09.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10389</t>
+  </si>
+  <si>
+    <t>🐴 Еще пару веков назад сложно было представить себе жизнь без лошади, она была главным помощником человека во всех делах. В современном городе к лошадям относятся как к экзотике и приходят в гости — если не покататься верхом, то просто полюбоваться. 🐎 Посетив Конюшенный двор в Коломенском, вы можете присоединиться к сборной экскурсии (или заказать индивидуальную). Здесь вы познакомитесь с историей зарождения и развития конного дела в России, увидите денники с лошадьми разных пород (рысаки, тяжеловозы и пони), каретный сарай, в котором представлены конные экипажи разных эпох и стран, а на кузнице узнаете, как мастера в древности изготавливали подковы. 👩🏻‍🌾 Также вы сможете посетить постоянную экспозицию «Лошадь — человеку крылья» в Усадьбе конюха. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>11.09.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10385</t>
+  </si>
+  <si>
+    <t>🍂 Осень в Коломенском — это особенное время, когда музей-заповедник превращается в одно из самых живописных мест Москвы ❤️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>11.09.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10384</t>
+  </si>
+  <si>
+    <t>🍁 Первая осенняя экскурсия 🍂Золотая осень в Коломенском — идеальное время для душевных прогулок и ярких фотографий. Приглашаем на экскурсию-прогулку «Осеннее очарование Коломенского». Наш маршрут пройдет по самым живописным местам музея-заповедника, чтобы вы могли насладиться и видом осенней природы, и архитектурными памятниками. 🗓Экскурсия проходит с 12 сентября по субботам и воскресеньям в 13:00. 🎫 Билеты можно приобрести тут. 🎥На видео — экскурсовод музея-заповедника «Коломенское» Лидия Комиссарова. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>10.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10383</t>
+  </si>
+  <si>
+    <t>🗓 11 сентября Русская православная церковь отмечает день Усекновения главы Иоанна Предтечи — праздник, установленный в память о мученической кончине пророка. Коломенское неразрывно связано с именем Иоанна Предтечи. На территории музея-заповедника находится историческая местность Дьяково, где возвышается памятник русского зодчества XVI века — церковь Усекновения Главы Иоанна Предтечи. Протоиерей Алексей Моисеев, настоятель храмов Патриаршего подворья в Коломенском и церкви Усекновения Главы Иоанна Предтечи в Дьякове, рассказывает об истории этого события и приглашает посетить службу в храме в честь престольного праздника. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>10.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10377</t>
+  </si>
+  <si>
+    <t>🍏 Предлагаем заглянуть в фонды музея-заповедника «Коломенское» и поискать там особую утварь, которая служила нашим предкам для сбора урожая. На Руси сбор яблок и варка варенья превращались в красивый ритуал, где у каждого предмета было свое предназначение. Увидеть, как выглядели эти вещи более 100 лет назад, можно в нашей новой подборке экспонатов! ❤️ ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>09.09.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10376</t>
+  </si>
+  <si>
+    <t>Церковь Вознесения Господня — главный архитектурный шедевр Коломенского, не имеющий аналогов в мире. Облик храма сохранился с далекого XVI века и сочетает в себе черты как русской (кокошники, ширинки), так и западноевропейской архитектуры (пилястры, остроконечные щипцы — вимперги, внешняя обходная галерея). Сегодня мы встретимся с Ольгой Вячеславовной Таценко, заведующей сектором «Археология» музея-заповедника, чтобы послушать историю об одной удивительной архитектурной детали церкви Вознесения, которая сохранилась в фондах Коломенского. 📍Приглашаем вас на экскурсию «Царевна средь русских церквей». Вы посетите основной объем церкви Вознесения и подклет с развернутыми там экспозициями — все это поможет не только понять ее уникальность, но и узнать, почему она стала одним из трех памятников архитектуры в Москве, внесенных в список Всемирного наследия ЮНЕСКО. 🗓 Экскурсии проходят со среды по пятницу в 14:00, в выходные дни — в 11:00 и 15:00. 🎟️ Билеты ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>19.09.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10405</t>
+  </si>
+  <si>
+    <t>Церковь Вознесения Господня в Коломенском — среди номинантов в премии «Золотой Трезини»! Один из самых узнаваемых памятников Коломенского — церковь Вознесения Господня — представлен в номинации «Лучший российский реализованный проект реставрации здания религиозного назначения». Уникальный памятник архитектуры, построенный в 1532 году, входит в список Всемирного наследия ЮНЕСКО. Таких объектов в Москве всего три. Сегодня храм можно увидеть обновленным после комплексной реставрации, а внутри посетителей ждет новая экспозиция «Молитва в камне», рассказывающая об истории храма и его реставрации. ❤️Проголосовать за наш объект можно на странице премии — переходите по ссылке и поддержите Коломенское!</t>
+  </si>
+  <si>
+    <t>18.09.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10404</t>
+  </si>
+  <si>
+    <t>Чем заняться в Коломенском в эти выходные? 🍂 Собрали несколько идей для субботы и воскресенья — выбирайте свой вариант. ⏺️Зайти в церковь Вознесения Господня • самостоятельно посетить основной объём церкви и экспозицию «Иконостасы церкви Вознесения» • отправиться на экскурсию «Царевна средь русских церквей» • зайти на выставку в подклете «Молитва в камне» ⏺️Заглянуть в Музей деревянного зодчества и узнать, как он появился Погулять среди деревянных памятников и узнать, как домик Петра I перевозили из Архангельска: 19 сентября в 16:00 — «Как появился музей деревянного зодчества?» билеты на сайте 🍁И просто погулять Пройтись по садам, спуститься к Москве-реке и посмотреть, как меняется Коломенское с приходом осени. Выбирайте свой сценарий — или приезжайте без него. До встречи в Коломенском !</t>
+  </si>
+  <si>
+    <t>18.09.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10402</t>
+  </si>
+  <si>
+    <t>Начало осени в музее-заповеднике 🍂Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>17.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10399</t>
+  </si>
+  <si>
+    <t>Некоторые детали можно заметить, только если никуда не спешить ⏺️Например, присмотритесь к Садовым воротам, которые ведут в Вознесенский сад. В их белой кладке можно увидеть небольшие участки красного кирпича — с неровными краями и сохранившейся фактурой. Это фрагменты материала, сохранившегося с прежних времен. До реставрации 2007–2008 годов Садовые ворота дошли в руинированном состоянии. Во время работ им вернули нынешний облик, но сделали это так, чтобы сохранить память об их прежнем виде. 📝Больше секретов музея-заповедника рассказываем на экскурсии «Осеннее очарование Коломенского». Приходите!</t>
+  </si>
+  <si>
+    <t>17.09.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10398</t>
+  </si>
+  <si>
+    <t>Солнечные осенние дни в Коломенском – дворец, тишина и немного времени вне суеты. 🏛Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>16.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10397</t>
+  </si>
+  <si>
+    <t>💚 Уважаемые гости музея-заповедника «Коломенское»! Информируем вас, что в четверг, 17 сентября, экспозиция «Сакральное и радикальное. Красная нить русского искусства» в выставочном зале «Атриум» будет закрыта для посещения. Пожалуйста, учитывайте это при планировании визита. 📍Выставка продолжит работу в остальные дни согласно графику музея до окончания работы — 18 октября 2026 года. Приносим извинения за возможные неудобства. ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>16.09.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10396</t>
+  </si>
+  <si>
+    <t>❤️ 18 сентября — день бесплатного посещения в музее-заповеднике «Коломенское». В рамках Московской музейной недели для гостей будут открыты: 🏛 14 постоянных экспозиций, на которых можно увидеть древние церковные фрески, огромные часовые механизмы и многое другое. 🖼 12 временных выставок, посвященных архитектуре, искусству и быту. Проведите этот день в атмосфере царской резиденции, где история оживает в каждом камне и интерьере. 📍 Важное условие бесплатного входа: билет необходимо оформить заранее в сервисе «Мосбилет» через Mos ID (аккаунт на mos.ru). На входе покажите билет — бумажный или на экране смартфона. 🔊 Поторопитесь: количество мест на сеансы ограничено. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>20.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10411</t>
+  </si>
+  <si>
+    <t>Цвета выходного дня в Коломенском☀️ 🐝Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>29.09.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10482</t>
+  </si>
+  <si>
+    <t>Тишина, дерево, мягкий осенний свет — загляните внутрь Георгиевской церкви 🍁 Церковь Георгия Победоносца — памятник деревянного зодчества XVII века. Построена в 1685 году на берегу реки Ёрги (современная Архангельская область). ❗️Экспозицию можно посетить до 4 октября включительно. После — объекты Музея деревянного зодчества закрываются до следующего сезона. Билеты по ссылке</t>
+  </si>
+  <si>
+    <t>29.09.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10475</t>
+  </si>
+  <si>
+    <t>Осеннее очарование Коломенского 🍁 Пока последние дни сентября радуют солнечной погодой — приходите гулять по осеннему Коломенскому и узнавать его с новой стороны. 🍂Экскурсия «Осеннее очарование Коломенского» Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>28.09.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10473</t>
+  </si>
+  <si>
+    <t>Планы на неделю 🍂 28 сентября - 4 октября Осталась неделя! До конца недели открыты летние объекты: Церковь Вознесения Господня (основной объем и выставка иконостасов) и Музей деревянного зодчества. Успейте побывать! 🧡Экскурсии Сборные экскурсии по Коломенскому — по расписанию. Экскурсии на заказ — можно оформить по ссылке. 🧡Музейные занятия для детей 4 октября 12:30 — «Сказ о царице-матушке» // занятие с посещением женской половины Дворца царя Алексея Михайловича 15:30 — «Голос земли русской» // мастер-класс по росписи керамического колокольчика 🧡Художественные мастер-классы 3 октября 11:00 — «Царский двор в акварели. Рисуем с натуры» // с посещением Мужской половины Дворца царя Алексея Михайловича 13:00, 15:00 — «Натюрморт» // без посещения экспозиции 🧡Концерты классической музыки 3 октября, 16:00 — Киномузыка и джаз. Вечер при свечах в Коломенском. 4 октября, 16:00 — Музыка английских королей. Органный вечер при свечах. 🧡Выставки и экспозиции 14 постоянных экспозиций и 12 временных выставок — смотреть все → Выставка недели «Иконостасы Церкви Вознесения». Сезонная экспозиция в основном объеме церкви Вознесения, посвященная истории иконостасов, которые находились в храме. 🐝А также ярмарка меда! До встречи в Коломенском 🍁</t>
+  </si>
+  <si>
+    <t>28.09.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10467</t>
+  </si>
+  <si>
+    <t>Как прошла выставка «ПРОреставрацию» 🗝️Юбилейная, пятая выставка завершилась — показываем наш стенд и специалистов музея-заповедника «Коломенское» за работой. Спасибо всем, кто заглянул к нам!</t>
+  </si>
+  <si>
+    <t>27.09.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10462</t>
+  </si>
+  <si>
+    <t>С трепетом наблюдаем смену сезонов в музее-заповеднике 🍁 ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>26.09.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10455</t>
+  </si>
+  <si>
+    <t>Провести воскресенье с пользой — и для себя, и для других ☀️ Уже завтра — фестиваль «От сердца к сердцу», где можно провести день интересно и поддержать доброе дело. Что вас ждет: ☀️музыка — приглашенные артисты и студенческие коллективы; ☀️наука — опыты и интерактивы; ☀️творчество — мастер-классы для детей и взрослых; ☀️спорт и игры — чтобы размяться и повеселиться; ☀️эко-точка — про заботу о природе; Всего — 10 тематических площадок на любой вкус и возраст. 📍 у якутских столбов Сэргэ ⏰с 11:00 до 19:00 Фестиваль сотрудничает с фондом «Путевка в жизнь», который помогает одаренным детям из малообеспеченных семей получить высшее образование. Ваше участие — вклад в их будущее. Приходите!</t>
+  </si>
+  <si>
+    <t>26.09.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10451</t>
+  </si>
+  <si>
+    <t>Солнечный день — прекрасный повод для прогулки в Коломенском ☀️ Тем более что до закрытия экспозиций Музея деревянного зодчества осталась всего неделя. До 5 октября можно заглянуть в Церковь Георгия Победоносца и Моховую башню Сумского острога, а заодно прогуляться среди других памятников деревянной архитектуры Русского Севера и Сибири. 📍 Музей деревянного зодчества в Коломенском</t>
+  </si>
+  <si>
+    <t>25.09.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10447</t>
+  </si>
+  <si>
+    <t>На Конюшенном дворе сегодня особенно оживленно 🐎 С самого утра тут гости — школьники пришли знакомиться с местными обитателями. Это новое музейное занятие «Век за веком с человеком» в рамках олимпиады «Музеи. Парки. Усадьбы». Что важно знать: Посещение — только в сопровождении сотрудника музея по сеансам: • среда-четверг — 14:00 и 16:00; • пятница, суббота, воскресенье — 11:00, 14:00 и 16:00. Приходите — наши обитатели уже ждут встречи! ➡️Подробности на сайте.</t>
+  </si>
+  <si>
+    <t>25.09.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10446</t>
+  </si>
+  <si>
+    <t>Узнать секреты реставраторов 🗝️ Специалисты музея-заповедника «Коломенское» ждут вас на выставке «ПРОреставрацию» в историческом здании типографии Сытина. Здесь можно пообщаться со специалистами и узнать больше о тонкостях реставрационной работы. 📍Выставка открыта до 27 сентября включительно! Приходите!</t>
+  </si>
+  <si>
+    <t>24.09.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10438</t>
+  </si>
+  <si>
+    <t>Заключительные дни работы выставки «Фронтовой репортаж» ❤️‍🔥 Экспозиция посвящена фотокорреспондентам времен Великой Отечественной войны —людям, которые, рискуя собственной жизнью, сохранили для истории бесценные свидетельства военного времени.  Кадры Бориса Кудоярова, Якова Халипа и Евгения Халдея. Здесь же — Москва тех лет: от объявления о начале войны до салюта Победы на Красной площади. И путь советских войск к Берлину. 🔗Выставка открыта до 27 сентября. 🔗Билеты и расписание экскурсий — по ссылке.</t>
+  </si>
+  <si>
+    <t>24.09.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10436</t>
+  </si>
+  <si>
+    <t>1911 / 2026 Одно место — среднее крыльцо церкви Вознесения. Разница между фотографиями — 115 лет. 📷Снимок Павла Ивановича Энгельса из журнала «Вестник фотографии», издания Русского фотографического общества, сейчас представлен на выставке «Сакральное и радикальное» в выставочном зале «Атриум». Вторая фотография сделана вчера с того же ракурса. ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>23.09.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10435</t>
+  </si>
+  <si>
+    <t>Музей-заповедник Коломенское участвует в выставке «ПРОреставрацию» 💚Уже завтра, 24 сентября, в историческом здании типографии Ивана Сытина откроется юбилейная, пятая выставка, которая объединит специалистов в области сохранения культурного наследия, представителей производственных компаний, музеев и учебных заведений. В программе — свыше 220 мастер-классов, лекции, презентации и деловые сессии. Впервые появится раздел «Народная реставрация»: жители и гости столицы смогут принести свои произведения декоративно-прикладного искусства и получить консультации экспертов по их восстановлению. Реставраторы музея-заповедника «Коломенское» традиционно проведут профессиональные мастер-классы по реставрации. Также на стенде музея все дни выставки будет идти показ видеофильмов. 💚24-27 сентября 💚ул. Пятницкая, д. 71, стр. 1. Подробности — на сайте. Ждем всех! ➡️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>23.09.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10429</t>
+  </si>
+  <si>
+    <t>Пасмурная погода особенно идет Казанскому саду 🌧 ⏺️Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.09.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10428</t>
+  </si>
+  <si>
+    <t>В Коломенском стартовал конкурс «Русское чудо» 👍 Приглашаем художников, студентов и юных творцов принять участие в конкурсе «Русское чудо. Коломенский дворец царя Алексея Михайловича — символ культуры Московского государства XVII века». Сам дворец современники называли «восьмым чудом света» — настолько необычными были его архитектура и убранство. Предлагаем вдохновиться историей Дворца и создать собственное художественное прочтение образа «русского чуда». Кто может участвовать: 🎨практикующие художники; 🎨студенты художественных вузов, колледжей и училищ; 🎨дети 9–17 лет: младшая, средняя и старшая возрастные группы. Номинации: «Декор и обстановка царского дворца» «Дом семьею крепок» «Делу время и потехе час» Подробнее о конкурсе — на сайте. Ждем ваши работы!</t>
+  </si>
+  <si>
+    <t>22.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10420</t>
+  </si>
+  <si>
+    <t>Площадка олимпиады «Музеи. Парки. Усадьбы» открылась в Коломенском 📝 Приглашаем школьников 3–7 классов в выставочный зал «Атриум» на экспозицию «Архитектура древнего города. Люди и технологии». Ребята узнают: ⏺️какие строительные материалы и инструменты использовали мастера; ⏺️чем мостили улицы древнего города; ⏺️как выглядела водопроводная труба XVII века; ⏺️какой предмет называли «голосом» земли русской. Для участников олимпиады также проходит музейное занятие «Трудом красив и славен человек». Школьники разгадают ребусы, загадки и шифры и познакомятся с историей людей, которые внесли свой вклад в строительство и развитие городов. 🌸Расписание, билеты и информация о правилах участия — на сайте. Желаем удачи участникам! ➡️ Коломенское в МАКС</t>
+  </si>
+  <si>
+    <t>22.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10419</t>
+  </si>
+  <si>
+    <t>💚Лекториум в Коломенском 26 сентября в Лекториуме состоится встреча с Ольгой Ухалиной, кандидатом экономических наук, автором детских книг и сборников стихотворений. На встрече поговорим: 📝как рождаются стихи для детей; 📝как поэзия связана с музыкальным образованием. В завершение встречи желающие смогут посетить экспозицию на Мужской половине Дворца царя Алексея Михайловича. 26 сентября, 16:00 Вход свободный, требуется регистрация. Ждем вас в Лекториуме!</t>
+  </si>
+  <si>
+    <t>21.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10418</t>
+  </si>
+  <si>
+    <t>С Рождеством Пресвятой Богородицы! 🕊 21 сентября Православная Церковь отмечает один из двунадесятых праздников — двенадцати важнейших праздников церковного года. Протоиерей Алексей Моисеев, настоятель храмов Патриаршего подворья в Коломенском и церкви Усекновения Главы Иоанна Предтечи в Дьякове, рассказывает об истории праздника и его значении.</t>
+  </si>
+  <si>
+    <t>21.09.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/kolomenskoe_moscow/10416</t>
+  </si>
+  <si>
+    <t>Планы на неделю 💚 21–27 сентября ⏺️Экскурсии Сборные экскурсии по Коломенскому — по расписанию. Экскурсии на заказ — можно оформить по ссылке. ⏺️Лекториум 26 сентября, 16:00 Встреча с Ольгой Ухалиной, автором книг — о творчестве и стихотворениях для детей. ⏺️Музейные занятия для детей 26 сентября 11:30 — «Тягок труд, да сладок мёд» 16:00 — «Зачем музею строить новый царский дворец?» Художественные мастер-классы 26 сентября 11:00 — «У государя на сенях. Путешествие по Дворцу царя Алексея Михайловича» 13:00, 15:00 — «Пейзаж. Живопись» ⏺️Органный концерт при свечах 26 сентября, 16:00 — Ханс Циммер, Макс Рихтер и Людовико Эйнауди. Исполняют лауреаты международных конкурсов. ⏺️Выставки и экспозиции 14 постоянных экспозиций и 12 временных выставок — смотреть все → 🍯Ярмарка меда на Фестивальной площадке До встречи в Коломенском ! ➡️ Коломенское в МАКС</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3071,62 +5873,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H300"/>
+  <dimension ref="A1:H613"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="2755.756" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="2826.453" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9789,50 +12591,5371 @@
       <c r="F299">
         <v>6</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>27902</v>
       </c>
       <c r="B300" t="s">
         <v>895</v>
       </c>
       <c r="C300" t="s">
         <v>896</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E300">
         <v>3737</v>
       </c>
       <c r="F300">
         <v>8</v>
       </c>
       <c r="G300">
         <v>28</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>95026</v>
+      </c>
+      <c r="B301" t="s">
+        <v>898</v>
+      </c>
+      <c r="C301" t="s">
+        <v>899</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E301">
+        <v>2966</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>95027</v>
+      </c>
+      <c r="B302" t="s">
+        <v>901</v>
+      </c>
+      <c r="C302" t="s">
+        <v>902</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E302">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>95028</v>
+      </c>
+      <c r="B303" t="s">
+        <v>904</v>
+      </c>
+      <c r="C303" t="s">
+        <v>905</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E303">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>95029</v>
+      </c>
+      <c r="B304" t="s">
+        <v>907</v>
+      </c>
+      <c r="C304" t="s">
+        <v>908</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E304">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>95030</v>
+      </c>
+      <c r="B305" t="s">
+        <v>910</v>
+      </c>
+      <c r="C305" t="s">
+        <v>911</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E305">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>95031</v>
+      </c>
+      <c r="B306" t="s">
+        <v>913</v>
+      </c>
+      <c r="C306" t="s">
+        <v>914</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>95032</v>
+      </c>
+      <c r="B307" t="s">
+        <v>916</v>
+      </c>
+      <c r="C307" t="s">
+        <v>917</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E307">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>95033</v>
+      </c>
+      <c r="B308" t="s">
+        <v>919</v>
+      </c>
+      <c r="C308" t="s">
+        <v>920</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E308">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>95034</v>
+      </c>
+      <c r="B309" t="s">
+        <v>922</v>
+      </c>
+      <c r="C309" t="s">
+        <v>923</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E309">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>95035</v>
+      </c>
+      <c r="B310" t="s">
+        <v>925</v>
+      </c>
+      <c r="C310" t="s">
+        <v>926</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E310">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>95036</v>
+      </c>
+      <c r="B311" t="s">
+        <v>928</v>
+      </c>
+      <c r="C311" t="s">
+        <v>929</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E311">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>95037</v>
+      </c>
+      <c r="B312" t="s">
+        <v>931</v>
+      </c>
+      <c r="C312" t="s">
+        <v>932</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E312">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>95038</v>
+      </c>
+      <c r="B313" t="s">
+        <v>934</v>
+      </c>
+      <c r="C313" t="s">
+        <v>935</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E313">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>95039</v>
+      </c>
+      <c r="B314" t="s">
+        <v>937</v>
+      </c>
+      <c r="C314" t="s">
+        <v>938</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E314">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>95040</v>
+      </c>
+      <c r="B315" t="s">
+        <v>940</v>
+      </c>
+      <c r="C315" t="s">
+        <v>941</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E315">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>95041</v>
+      </c>
+      <c r="B316" t="s">
+        <v>943</v>
+      </c>
+      <c r="C316" t="s">
+        <v>944</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E316">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>95042</v>
+      </c>
+      <c r="B317" t="s">
+        <v>946</v>
+      </c>
+      <c r="C317" t="s">
+        <v>947</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E317">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>95043</v>
+      </c>
+      <c r="B318" t="s">
+        <v>949</v>
+      </c>
+      <c r="C318" t="s">
+        <v>950</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E318">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>95044</v>
+      </c>
+      <c r="B319" t="s">
+        <v>952</v>
+      </c>
+      <c r="C319" t="s">
+        <v>953</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E319">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>95045</v>
+      </c>
+      <c r="B320" t="s">
+        <v>955</v>
+      </c>
+      <c r="C320" t="s">
+        <v>956</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E320">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>95046</v>
+      </c>
+      <c r="B321" t="s">
+        <v>958</v>
+      </c>
+      <c r="C321" t="s">
+        <v>959</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E321">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>95047</v>
+      </c>
+      <c r="B322" t="s">
+        <v>961</v>
+      </c>
+      <c r="C322" t="s">
+        <v>962</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E322">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>95048</v>
+      </c>
+      <c r="B323" t="s">
+        <v>964</v>
+      </c>
+      <c r="C323" t="s">
+        <v>965</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E323">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>95049</v>
+      </c>
+      <c r="B324" t="s">
+        <v>966</v>
+      </c>
+      <c r="C324" t="s">
+        <v>967</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>95050</v>
+      </c>
+      <c r="B325" t="s">
+        <v>969</v>
+      </c>
+      <c r="C325" t="s">
+        <v>970</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>95051</v>
+      </c>
+      <c r="B326" t="s">
+        <v>972</v>
+      </c>
+      <c r="C326" t="s">
+        <v>973</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>95052</v>
+      </c>
+      <c r="B327" t="s">
+        <v>975</v>
+      </c>
+      <c r="C327" t="s">
+        <v>976</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>95053</v>
+      </c>
+      <c r="B328" t="s">
+        <v>978</v>
+      </c>
+      <c r="C328" t="s">
+        <v>979</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>95054</v>
+      </c>
+      <c r="B329" t="s">
+        <v>981</v>
+      </c>
+      <c r="C329" t="s">
+        <v>982</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>95055</v>
+      </c>
+      <c r="B330" t="s">
+        <v>984</v>
+      </c>
+      <c r="C330" t="s">
+        <v>985</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>95056</v>
+      </c>
+      <c r="B331" t="s">
+        <v>987</v>
+      </c>
+      <c r="C331" t="s">
+        <v>988</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>95057</v>
+      </c>
+      <c r="B332" t="s">
+        <v>990</v>
+      </c>
+      <c r="C332" t="s">
+        <v>991</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>95058</v>
+      </c>
+      <c r="B333" t="s">
+        <v>993</v>
+      </c>
+      <c r="C333" t="s">
+        <v>994</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>95059</v>
+      </c>
+      <c r="B334" t="s">
+        <v>996</v>
+      </c>
+      <c r="C334" t="s">
+        <v>997</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>95060</v>
+      </c>
+      <c r="B335" t="s">
+        <v>999</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>95061</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>95062</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>95063</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>95064</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E339">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>95065</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E340">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>95066</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E341">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>95067</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E342">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>95068</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E343">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>95069</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E344">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>95070</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E345">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>95071</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E346">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>95072</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E347">
+        <v>4031</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>95073</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E348">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>95074</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E349">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>95075</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E350">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>95076</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E351">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>95077</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E352">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>95078</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E353">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>95079</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E354">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>95080</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E355">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>95081</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E356">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>95082</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E357">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>95083</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E358">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>95084</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E359">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>95085</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E360">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>95086</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E361">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>95087</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E362">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>95088</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E363">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>95089</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E364">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>95090</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E365">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>95091</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>95092</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>95093</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E368">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>95094</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E369">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>95095</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E370">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>95096</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E371">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>95097</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E372">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>95098</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E373">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>95099</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E374">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>95100</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E375">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>95101</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E376">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>95102</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E377">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>95103</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E378">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>95104</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E379">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>95105</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E380">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>95106</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E381">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>95107</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E382">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>95108</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E383">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>95109</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E384">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>95110</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E385">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>95111</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E386">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>95112</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E387">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>95113</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E388">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>95114</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E389">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>95115</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E390">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>95116</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E391">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>95117</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E392">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>95118</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E393">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>95119</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E394">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>95120</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E395">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>95121</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E396">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>95122</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E397">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>95123</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E398">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>95124</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E399">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>95125</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E400">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>95126</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E401">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>95127</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E402">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>95128</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E403">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>95129</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E404">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>95130</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E405">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>95131</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E406">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>95132</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E407">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>95133</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E408">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>95134</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E409">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>95135</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E410">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>95136</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E411">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>95137</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>95138</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>95139</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E414">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>95140</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E415">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>95141</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E416">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>95142</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E417">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>95143</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E418">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>95144</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E419">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>95145</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E420">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>95146</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E421">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>95147</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E422">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>95148</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E423">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>95149</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E424">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>95150</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E425">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>95151</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E426">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>95152</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E427">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>95153</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E428">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>95154</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E429">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>95155</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E430">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>95156</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E431">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>95157</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E432">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>95158</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E433">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>95159</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E434">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>95160</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E435">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>95161</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E436">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>95162</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E437">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>95163</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E438">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>95164</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E439">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>95165</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E440">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>95166</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E441">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>95167</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E442">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>95168</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E443">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>95169</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E444">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>95170</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E445">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>95171</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E446">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>95172</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E447">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>95173</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E448">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>95174</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E449">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>95175</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E450">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>95176</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E451">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>95177</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E452">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>95178</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E453">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>95179</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E454">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>95180</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E455">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>95181</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E456">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>95182</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E457">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>95183</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E458">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>95184</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E459">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>95185</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E460">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>95186</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E461">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>95187</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E462">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>95188</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E463">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>95189</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E464">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>95190</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E465">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>95191</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E466">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>95192</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E467">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>95193</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E468">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>95194</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E469">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>95195</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E470">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>95196</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E471">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>95197</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E472">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>95198</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E473">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>95199</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E474">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>95200</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E475">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>95201</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E476">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>95202</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E477">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>95203</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E478">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>95204</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E479">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>95205</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E480">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>95206</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E481">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>95207</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E482">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>95208</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E483">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>95209</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E484">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>95210</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E485">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>95211</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E486">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>95212</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E487">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>95213</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E488">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>95214</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E489">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>95215</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E490">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>95216</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E491">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>95217</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E492">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>95218</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E493">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>95219</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E494">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>95220</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E495">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>95221</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E496">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>95222</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E497">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>95223</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E498">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>95224</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E499">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>95225</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E500">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>95226</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E501">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>95227</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E502">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>95228</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E503">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>95229</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E504">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>95230</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E505">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>95231</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E506">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>95232</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E507">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>95233</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E508">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>95234</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E509">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>95235</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E510">
+        <v>4872</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>95236</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E511">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>95237</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E512">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>95238</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E513">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>95239</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E514">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>95240</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E515">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>95241</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E516">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>95242</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E517">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>95243</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E518">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>95244</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E519">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>95245</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E520">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>95246</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E521">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>95247</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E522">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>95248</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E523">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>95249</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E524">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>95250</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E525">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>95251</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E526">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>95252</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E527">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>95253</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E528">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>95254</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E529">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>95255</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E530">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>95256</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E531">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>95257</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E532">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>95258</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E533">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>95259</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E534">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>95260</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E535">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>95261</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E536">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>95262</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E537">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>95263</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E538">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>95264</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E539">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>95265</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E540">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>95266</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E541">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>95267</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E542">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>95268</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E543">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>95269</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E544">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>95270</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E545">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>95271</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E546">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>95272</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E547">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>95273</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E548">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>95274</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E549">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>95275</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E550">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>95276</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E551">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>95277</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E552">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>95278</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E553">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>95279</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E554">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>95280</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E555">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>95281</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E556">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>95282</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E557">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>95283</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E558">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>95284</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E559">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>95285</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E560">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>95286</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E561">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>95287</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E562">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>95288</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E563">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>95289</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E564">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>95290</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E565">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>95291</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E566">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>95292</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E567">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>95293</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E568">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>95294</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E569">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>95295</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E570">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>95296</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E571">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>95297</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E572">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>95298</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E573">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>95299</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E574">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>95300</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E575">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>95301</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E576">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>95302</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E577">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>103018</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E578">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>103019</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E579">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>103020</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E580">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>103021</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E581">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>103022</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E582">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>103023</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E583">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>103024</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E584">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>103025</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E585">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>103026</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E586">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>103027</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E587">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>123546</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E588">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>123547</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E589">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>123548</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E590">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>123549</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E591">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>123550</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E592">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>123551</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E593">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>123552</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E594">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>124364</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E595">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>127490</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E596">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>127491</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E597">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>127492</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E598">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>127493</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E599">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>127494</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E600">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>127495</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E601">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>127496</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E602">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>127497</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E603">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>127498</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E604">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>127499</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E605">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>127500</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E606">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>127501</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E607">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>127502</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E608">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>127503</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E609">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>127504</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E610">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>127505</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E611">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>127506</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E612">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>127507</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E613">
+        <v>1838</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">