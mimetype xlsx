--- v0 (2026-02-03)
+++ v1 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1425,50 +1425,221 @@
     <t>20.09.24 08:45</t>
   </si>
   <si>
     <t>t.me/npsamluka/1653</t>
   </si>
   <si>
     <t>Анурьевский родник снова очищен. История сотрудничества предприятия "Тольяттикаучук" и национального парка «Самарская Лука» насчитывает не одно десятилетие. С самого начала совместной работы предприятие активно участвует в восстановлении родников на территории национального парка. В этом году традицию продолжили и провели волонтёрскую акцию на Анурьевском роднике. 💧 Причём этот визит оказался повторным: в 2021 году сотрудники предприятия основательно навели порядок на источнике. Сейчас же освежили краску, отремонтировали конструкции, убрали мусор, расчистили русло и, конечно, сами вдоволь напились чистой прозрачной воды, которая по местным верованиям считается целебной. 💙Анурьевский родник — один из наиболее известных источников на территории национального парка. Он находится в низине, в глубине лесостепной территории за сёлами Сосновый Солонец и Аскулы. В прошлом родник использовался в качестве источника питьевой воды жителями кордона Анурьевка, расположенного на этом месте более ста лет назад.💯 Легенда гласит, что местная барыня, переезжая овраг, перевернулась вместе с каретой. На помощь ей поспешили крестьяне из ближайшего села Аскулы. Одному из них, по имени Анурий, спасённая женщина пожаловала землю, где позже и был построен лесной кордон. Сегодня от Анурьевки остались несколько остовов домашних печей и десяток яблонь. Родник востребован не только у жителей окрестных сёл, но и у диких животных. 🦊Сотрудники парка ни раз фиксировали здесь следы присутствия лосей, косуль и даже рысей.</t>
   </si>
   <si>
     <t>19.09.24 05:08</t>
   </si>
   <si>
     <t>t.me/npsamluka/1650</t>
   </si>
   <si>
     <t>«Самарская Лука» на «Жигулевской миле» ✅С 27 по 29 сентября 2024 года в Тольятти пройдет фестиваль скорости на открытой воде "Жигулевская миля-2024". Одну из площадок фестиваля под названием "Заповедные территории" представит Росзаповедцентр. Там у гостей фестиваля будет возможность ближе познакомиться с тремя особо охраняемыми природными территориями Самарской области —национальными парками «Самарская Лука» и Бузулукский бор и Жигулевским заповедником. Каждая из природоохранных организаций готовит свою познавательную программу 28 и 29 сентября с 10:00 до 17:00. У национального парка «Самарская Лука» будет фотовыставка с красотами Жигулей и его обитателями🦊, а также мастер-класс по изготовлению кепки, экопросветительские игры и интеллектуальная лотерея. Кроме того, 28 сентября в 11:00 в рамках "Заповедного лектория" начальник отдела экопросвещения Наталья Циммер расскажет "Зачем охранять Самарскую Луку". Сразу после, в 11:30, Петр Якубсон и Татьяна Суркова расскажут о том, "Как волонтеры создают "Путь реки" на "Самарской Луке". 🍂Но и это еще не все! В тот же день и на той же локации пройдет первый в истории SUP-заплыв в поддержку редких животных. Согласно условиям на этапе регистрации участники SUP-заплыва выбирают себе одно из животных, которое станет их личным маскотом. Помимо 13 видов особо охраняемых животных, у участников будет возможность также выбрать талисман Самарской Луки — лисицу. Они смогут подготовить стилизованный наряд и рассчитывать на памятный приз или ценный подарок, если их наряд окажется одним из самых ярких! Читайте регламент на https://zhiguli.milerace.ru/docs/sup/ и присоединяйтесь к команде Лис Лисыча и участникам заплыва. И, конечно, приходите 28 и 29 сентября изучать наши "Заповедные территории" на "Жигулевской миле".</t>
   </si>
   <si>
     <t>17.09.24 15:04</t>
   </si>
   <si>
     <t>t.me/npsamluka/1641</t>
   </si>
   <si>
     <t>Определили лучших среди хранителей природы✌ ✅13–15 сентября в национальном парке «Самарская Лука» прошел учебно-тренировочный семинар государственных инспекторов в области охраны окружающей среды, посвященный 40-летию образования НП «Самарская Лука». Такие мероприятия проводятся с целью повышения уровня физической подготовки инспекторского состава, обмена опытом, пропаганды здорового образа жизни и совершенствования профессионального мастерства сотрудников службы охраны окружающей среды. Участниками соревнований в этом году стали команды заповедников Башкирский, Шульган-Таш и Большая Кокшага и национальных парков Самарская Лука и Сенгилеевские горы. Командам предстояло пройти девять этапов конкурсных испытаний💪, потратив минимальное количество времени. Участников ждали следующие испытания: проезд на внедорожном автомобиле по узкой дороге с преодолением препятствий, перенос пострадавшего на носилках, стрельба из пневматической винтовки в круглую мишень, проход по 9-метровому бревну, преодоление препятствия «стена», заготовка дров, тушение пожара, преодоление препятствия по веревочной лестнице и бег. Абсолютными победителями командного многоборья стала команда Башкирского заповедника. 🏆Поддержать своих батырей приехал лично директор Айнур Биембетов. Второй оказалась команда "Шульган-Таша", третье место заняла "Большая Кокшага". На пьедестал не попали, но заняли 4-е и 5-е места "Сенгилеевские горы" и "Самарская Лука". Помимо командных испытаний, прошли личные зачёты в дисциплине метание топора.🎯И здесь «серебро» лёгким движением руки забрал государственный инспектор Больше-Рязанского лесничества "Самарской Луки" Владислав Вахрин. Помимо тренировок и соревнований, инспекторы приняли участие в шуточных богатырских боях и катании на ладьях в «Богатырской слободе». В финале победители получили дипломы, грамоты, медали и памятные призы, а все участники команд — благодарственные письма и сувениры.</t>
+  </si>
+  <si>
+    <t>27.02.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2577</t>
+  </si>
+  <si>
+    <t>Дайте "Оскар" этой богине! (С) Если бы среди диких обитателей леса проводили конкурс актерских талантов, то лисы забрали бы все награды! Десять минут работы на камеру, а какая гамма эмоций!😍 Выразительная мимика лис не просто очаровательная особенность, а важный инструмент общения! 🔎У лисиц хорошо развита мускулатура лица, что позволяет им совершать множество тонких движений губами и ушами. Исследования поведения псовых показывают, что лисы используют мимику для передачи сложных социальных сигналов. Например: ✓ слегка прижатые уши и прищуренные глаза могут означать настороженность; ✓расслабленная пасть и поднятые уши — признак спокойствия или любопытства; ✓ напряжённые губы и прямой взгляд — сигнал возможной угрозы. А вам удавалось поймать на фото особенно «выразительную» лису? Делитесь снимками в комментариях! 👇 Ловила настроения живого талисмана нацпарка Анжела Манылова</t>
+  </si>
+  <si>
+    <t>25.02.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2568</t>
+  </si>
+  <si>
+    <t>В феврале студенческий экоклуб "Жизнь" отмечает свой первый юбилей — пять лет 🎉 Небольшой возраст по календарю, но очень заметный по делам 🌱 С важной датой преподавателей и студентов поздравила начальник отдела экопросвещения Наталья Циммер. От имени национального парка "Самарская Лука" она пожелала клубу движения вперёд, новых идей, проектов и неравнодушных людей 🌍💚 А в качестве подарка клубу-имениннику преподнесли торт — как и положено на день рождения 🎂 Экоклуб «Жизнь» — это наши партнёры и волонтёры, экопросветители и вдохновители, люди с энергией и внутренним откликом ✨ Те, кто выбирает неравнодушие — и умеет превращать его в действие 🤝🌿 С юбилеем вас! Пусть «Жизнь» продолжается 💚</t>
+  </si>
+  <si>
+    <t>23.02.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2564</t>
+  </si>
+  <si>
+    <t>С Днём защитника Отечества наши дорогие мужчины и уважаемые коллеги ! 🎖🌲 Сегодня мы чествуем тех, кто стоит на страже безопасности нашей страны. Но защита Отечества многогранна. На особо охраняемых природных территориях это ежедневный труд по сохранению уникального природного наследия. Защищать родную землю, значит, беречь её леса от браконьеров, чистоту её вод от несанкционированных сбросов и сохранять все многообразие жизни на ней. 🌿 В этот праздничный день желаем всем защитникам крепкого здоровья, процветания и мирного неба над головой. Пусть ваш жизненный путь будет освещен победами, а в тылу ждут любовь и тепло! 💪🌞</t>
+  </si>
+  <si>
+    <t>21.02.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2563</t>
+  </si>
+  <si>
+    <t>Эрудированные, неутомимые, влюбленные в историю, природу, культуру… примите наилучшие поздравления в свой профессиональный праздник – Всемирный день экскурсовода! На территории национального парка "Самарская Лука" вы ведете гостей по тропам и склонам, отвечаете на сотни вопросов и каждый раз находите нужные слова. Благодаря вам Самарская Лука становится не просто местом на карте, а личным открытием для каждого. Спасибо за внимание к деталям, за любовь к делу и за бережное отношение к природе. Желаем вам профессионального роста, стремления к новым знаниям, неиссякаемого источника бодрости, сил и вдохновения! 🌱</t>
+  </si>
+  <si>
+    <t>16.02.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2562</t>
+  </si>
+  <si>
+    <t>🌲 В Сосново-Солонецком лесничестве национального парка «Самарская Лука» на полях была замечена парочка лосей! 🦌 То, что фермеры не убрали вовремя🌻 стало добычей лесных "гопников". 😄 Думали, что только люди вечерами коротают время за семечками? Оказывается лоси тоже не против пощёлкать, расценивая это как дополнительную подкормку. Лось — самое крупное животное Самарской Луки. Но так сложилось, что самцов лосей называют быками, самок — коровами, а детёнышей — телятами 🐄🐾. В отличие от домашних рогатых дикие быки и коровы умеют плавать и преодолевают реки и болота без труда 🏊‍♂💦 Встреча с лосем в лесу — большая редкость, но будьте осторожны! ⚠ Лось может быть опасен для человека и способен ударом копыта причинить серьёзную травму. 💡 Интересный факт: название «лосины» для спортивных брюк произошло от лося! Раньше это были военные штаны из кожи лося, которые надевали в мокром виде — высохшая кожа защищала ноги от ран 🩳🛡</t>
+  </si>
+  <si>
+    <t>11.02.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2556</t>
+  </si>
+  <si>
+    <t>Чомга — птица года 2026 года 🐦 Чомга, или большая поганка, была выбрана Союзом охраны птиц России «Птицей 2026 года». Это решение призвано привлечь внимание к охране водоплавающих птиц и состоянию водно-болотных экосистем 🌿 Чомга — одна из самых заметных птиц наших водоёмов. В брачном весеннем наряде, состоящем из пышных рыжих «бакенбардов» и раздвоенного чёрного хохла из перьев, возвышающегося над тёмной шапочкой, она совершенно неотразима. Но в любое время главное украшение птицы — глаза, рубиново-красные «пуговки». Необычны у чомги и лапы. Вместо перепонок, как у других водоплавающих птиц, по бокам каждого пальца у неё имеются кожаные жёсткие складки, где располагаются плоские когти, похожие на ногти. Большую часть времени чомга проводит в воде. При опасности птица мгновенно скрывается под водой, выныривая на большом расстоянии от места погружения. Под водой она движется быстро и манёвреннo, а нырять способна на глубину до четырёх и более метров в поисках добычи 🌊 Зато полёт изяществом не отличается, а на суше чомги и вовсе крайне неуклюжи. Что касается интригующего названия «чомга», то это вольный перевод тюркского слова, означающего «нырять, погружаться». Второе название — большая поганка — указывает на то, что этот вид не единственный в семействе, но самый крупный. А обидное слово «поганка» птице досталось за отвратительный вкус мяса, воняющего тухлой рыбой. 📸 Владимир Шебаршенко (и немного интернет-ресурсы)</t>
+  </si>
+  <si>
+    <t>05.02.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2555</t>
+  </si>
+  <si>
+    <t>📢«Заповедная Академия» приглашает всех желающих принять участие в проекте «Заповедные территории и местное население: от отчуждения к сотрудничеству!». Хотите узнать, как инициативные жители создают комфортные и тёплые общественные пространства, развивают культурную жизнь сёл и поддерживают тех, кто особенно нуждается во внимании и заботе? 6 ФЕВРАЛЯ в 13:00 можно присоединиться к вебинару «ТОС для природы: начать у порога дома». Речь пойдет о силе соседского участия, добрых дел и совместного труда, который делает место жительства уютнее, а людей – ближе друг к другу. 🗣Спикеры — практики: Любовь Колотилина – методист АНО ДПО «Экоцентр «Заповедники» Еремеева Марина, и.о. директора ФГБУ «Национальный Парк «Чикой» Родионова Светлана, руководитель ТОСа «Яблоневый сад» Забайкальского края ✅Ссылка на вебинар: https://vk.cc/cU6j8X.</t>
+  </si>
+  <si>
+    <t>04.02.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2554</t>
+  </si>
+  <si>
+    <t>3 февраля ушёл из жизни Юрий Константинович Рощевский. Человек, без которого невозможно представить историю национального парка «Самарская Лука». Он был одним из тех, кто боролся за создание парка, а затем долгие годы отстаивал его ценность, убеждая, доказывая, защищая необходимость сохранения здесь строгого природоохранного режима. Биолог по образованию и призванию, Юрий Константинович не просто стоял у истоков национального парка, но на протяжении многих лет определял его научный путь. С 1985 по 1996 год он занимал должность заместителя директора по науке, позднее входил в состав научно-технического совета национального парка «Самарская Лука». Он — автор сотен научных и публицистических статей, автор-составитель книги «Народная проза Самарской Луки» (2002 год). Биолог, эколог, краевед, фотограф — или, как он сам определял себя, специалист по особо ценным природным территориям. Он был настоящий рыцарь науки - принципиальный, прямой, не терпящий поверхностности и равнодушия. Его позиция могла быть жёсткой, но за ней всегда стояли убеждённость и преданность делу. Он был слишком масштабной личностью, чтобы укладываться в шаблоны и соответствовать стереотипам. Отдельной, важной частью жизни Юрия Константиновича была педагогическая работа. Его научная деятельность всегда шла параллельно с обучением и просвещением подрастающего поколения. Будучи кандидатом биологических наук, признанным специалистом он работал в центрах дополнительного образования для школьников, читал лекции в вузах, выезжал на практики в полевые лагеря и экспедиции, участвовал в экологических сменах. У Юрия Рощевского была редкая, почти гипнотическая способность своим рассказом завораживать аудиторию — любую. Особый талант сказителя, вероятно, отточенный в экспедициях по Самарской Луке, и свой язык — лёгкий, ироничный, но при этом удивительно глубокий. На Самарской Луке он стал своеобразным эталоном истины. Его слова цитируют экскурсоводы, по картам «с Рощевским» туристы пытаются понять, в какой овраг их завели шишиги, а собранные им фольклорные герои Самарской Луки населяют музей-театр «Жигулевская сказка» в селе Зольное. Здесь действительно можно сказать: ушла легенда. Но такие люди не уходят — они продолжают жить в книгах и научных статьях, в фильмах и аудиопрограммах, в маршрутах, словах и смыслах, которые остаются с нами. О месте и времени прощания с Юрием Константиновичем Рощевским сообщим дополнительно.</t>
+  </si>
+  <si>
+    <t>31.01.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2551</t>
+  </si>
+  <si>
+    <t>В национальный парк пришла весна 🌱 В предпоследний день января на птичьей кормушке у конторы национального парка "Самарская Лука" был замечен самец зяблика 🐦. Хотя до массового прилёта птиц ещё около двух месяцев, отдельные «горячие головы» прилетают раньше, чтобы успеть выбрать и «застолбить» лучшие места для гнездования. А раз зяблика считают вестником весны, значит, можно сказать уверенно: весна уже заглянула в Самарскую Луку 💚</t>
+  </si>
+  <si>
+    <t>30.01.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2548</t>
+  </si>
+  <si>
+    <t>Как чувствуют себя лесные растения зимой, когда вся их «одежда» — это снег? ❄ Как они переживают долгие морозные месяцы и что происходит в зимнем лесу, когда кажется, что жизнь замерла? 🤍 Деревья зимой действительно выглядят неподвижными и безмолвными 🌫. Но даже в самые трескучие морозы жизнь не останавливается 🍃. В холодный период растения переходят в состояние глубокого физиологического покоя. Это помогает сохранить энергию и пережить неблагоприятные условия ❄. Лиственные деревья еще осенью сбросили листья, поэтому фотосинтез у них отсутствует. Энергию для жизни растения получают за счёт запасов питательных веществ, накопленных за тёплый сезон 🌞➡🌿. У хвойных деревьев ситуация иная 🌲. Их хвоя сохраняется круглый год, и фотосинтез возможен даже зимой, но при достаточном освещении и температуре выше −5…−7 °C ☀❄. Зимой он идёт очень медленно, зато позволяет поддерживать жизненные функции. Смолистые соки и плотные оболочки хвои защищают клетки от промерзания, хотя снег, скапливаясь на ветвях, может стать серьёзным испытанием ☃. Пробуждаются деревья неспешно 🌤. Чтобы начали набухать почки и формироваться зачатки листьев, растениям необходимо некоторое время провести при устойчивых плюсовых температурах — так они словно «проверяют», что заморозки больше не вернутся 🌱 📸 Фото зимующих деревьев сделали Татьяна Шебаршенко и Анна Девяткина.</t>
+  </si>
+  <si>
+    <t>29.01.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2542</t>
+  </si>
+  <si>
+    <t>Кто сказал, что экоуроки — только для детей? Взрослым тоже интересно! В самые морозные дни этой зимы наш экопросветительский десант добрался до Солнечнополянского дома социального обслуживания. Познавательное мероприятие для подопечных пансионата в рамках акции «Покормите птиц зимой» провела начальник отдела эколого-просветительской деятельности национального парка «Самарская Лука» Наталья Циммер. Поговорили о птицах, которых можно встретить зимой на Самарской Луке, рассказали об их образе жизни и о том, почему в холодное время года пернатым особенно важна помощь человека. Встреча получилась очень тёплой и живой: участники активно включались в игры, собирали пазлы, отгадывали загадки, делились впечатлениями от своих встреч с пернатыми. Благодарим руководство и администрацию пансионата, а также его подопечных за активное участие и искренний интерес к миру живой природы.💚</t>
+  </si>
+  <si>
+    <t>26.01.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2541</t>
+  </si>
+  <si>
+    <t>Представителям семейства воробьиных на роду написано быть храбрыми. Несмотря на скромные размеры и субтильное телосложение, воробьи ведут оседлый образ жизни и не улетают в тёплые края. Жизнь в суровых условиях стала для них школой выживания ❄🐦 Тактика воробьёв проста и надёжна — держаться ближе к человеку. Повышение температуры всего на 2–3 °C у человеческого жилья заметно увеличивает их шансы пережить зиму. Поэтому трансформаторные будки, теплотрассы, провода и хозяйственные постройки становятся для этих птиц своеобразными «пунктами обогрева» 🔌🏠 Выбрав человека соседом, воробей обеспечил себе тёплый тыл. Пока мы греемся в доме, пернатые обживают сараи, чердаки и щели под крышами. И человеку вовсе не обязательно знать, чем они там заняты 😉 А заняты они в это время делом важным — выживанием. Воробьи способны запоминать места, где можно найти корм, делятся этой информацией с сородичами и даже образуют «дежурства»: пока одни кормятся, другие наблюдают за обстановкой 👀🐦 Семечки из мешка или остатки еды из миски дворовой собаки — всё идёт в дело 🌻🐕 При такой близости и даже зависимости от человека воробьи остаются дикими птицами и легко покидают места, где чувствуют угрозу 🌿🕊 📸 Владимир Шебаршенко</t>
+  </si>
+  <si>
+    <t>26.01.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2538</t>
+  </si>
+  <si>
+    <t>В конце прошлой недели в Доме детского и юношеского творчества «Успех» состоялось награждение победителей окружной научно-практической конференции «Особо охраняемые природные территории Самарского края». 👏 Всего на конкурс поступило 53 работы от образовательных учреждений из Жигулёвска, Тольятти и Ставропольского района. 🥈 Подведение итогов стало для жюри, в состав которого вошли специалисты отдела экологического просвещения национального парка «Самарская Лука», настоящим испытанием: все представленные работы оказались содержательными, продуманными и по-настоящему креативными. Особое впечатление произвела работа, удостоенная Гран-при. Это многофункциональное пособие-шкатулка из плотного картона, которое увлекательно и наглядно рассказывает об одной из самых красивых птиц наших мест — лебеде-шипуне 🦢. В ходе торжественной церемонии участникам были вручены дипломы победителей и призёров, а также памятные призы от национального парка «Самарская Лука». Мы искренне гордимся уровнем работ, представленных юными экологами, и верим, что их чуткое и бережное отношение к природе обязательно станет вкладом в сохранение природного наследия Самарского края.</t>
+  </si>
+  <si>
+    <t>20.01.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2529</t>
+  </si>
+  <si>
+    <t>В начале этой недели у нас произошло одно незаметное, но важное событие. Мы выпустили косулю, гостившую с 6 января в приюте «Дом Айболита». Молодую косулю на дороге между Курумочем и Самарой обнаружила проезжавшая там девушка. Скорее всего, животное ранее попало под автомобиль и было дезориентировано. Косулю разместили в тёплом вольере, пригласили ветеринарного врача и некоторое время наблюдали за состоянием. 🩺Когда стало очевидно, что молодой самец начинает уверенно вставать на ноги, его перевели в уличный вольер. Там зверь вёл себя активно, от еды не отказывался. После осмотров и наблюдений специалисты пришли к выводу, что животное здорово, инстинкты сохранены, а поведение адекватное. Было принято решение — возвращать его в дикую природу. Косулю выпустили в Сосново-Солонецком лесничестве — там регулярно наблюдаются стаи косуль и проходят их тропы 🦌 Мы очень надеемся, что он найдёт своих и будет жить долго и спокойно — так, как и положено в лесу. Спасибо всем, кто не проходит мимо и помогает дикой природе 💚</t>
+  </si>
+  <si>
+    <t>16.01.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2520</t>
+  </si>
+  <si>
+    <t>Одни называют её самым красивым зимним маршрутом Самарской области, ❄для других - это "дорога жизни", а третьи справедливо считают самой непредсказуемой дорогой. Она существует только зимой и, буквально, исчезает с первыми проталинами. ☃ 📸По зимнику на Самарской Луке прокатилась Ксения Возгорькова Напоминаем, что проезд по зимнику осуществляется при наличии разрешений (путевок) национального парка "Самарская Лука".</t>
+  </si>
+  <si>
+    <t>14.01.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2511</t>
+  </si>
+  <si>
+    <t>В первые дни нового года склоны Молодецкого кургана и Девьей горы стали похожи на волшебные чертоги Снежной королевы 👑 Ледяные сосульки и наплывы — результат перепадов температур, оттепелей и ледяных штормов 🌡При переходе температуры через ноль капли дождя, соприкасаясь с холодными поверхностями, мгновенно замерзают ❄. Так образуется плотная ледяная корка — словно прозрачная глазурь на горизонтальных поверхностях и хрустальные подвески на скалах у подножия Жигулёвских гор. 🧊 ‼Обращаем внимание: выход на лёд в этот период может быть опасен для вашего здоровья! Пожалуйста, будьте осторожны и берегите себя! 💙🌲 Фото Валентина Самойлова</t>
+  </si>
+  <si>
+    <t>14.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2510</t>
+  </si>
+  <si>
+    <t>🔔С 12 января 2026 г. по 15 марта 2026 г. временный лесной маршрут «Белые домики» - с.Шелехметь открыт для проезда. Зимник - это автомобильная дорога, которая существует только в снежный период и связывает села сельского поселения Рождествено с городами региона. Проходит через территорию национального парка "Самарская Лука", поэтому на маршруте действует контрольно-пропускной режим. 🚗Движение легкового транспорта жителей сельского поселения Рождествено и лиц, имеющих в собственности объекты недвижимости в населённых пунктах на данной территории осуществляется на основании документов, подтверждающих регистрацию или наличие собственности. ‼«Зимник» проходит по особо охраняемым зонам парка, где движение и стоянка механизированных транспортных средств, не связанных с его функционированием запрещается. ✋На маршруте возможна встреча с дикими животными. В целях безопасности любой контакт с дикими животными запрещен. Министерство транспорта и автомобильных дорог Самарской области, в чьем ведомстве находится данная дорога, дало ряд рекомендаций по безопасному проезду этого участка. . 🛻 Используйте автомобиль с полным приводом (4WD), повышенной проходимостью и зимней резиной. ⚠ Перед поездкой убедитесь в наличии буксировочного троса, лопаты и полного заряда средств связи. 🛞 Соблюдайте безопасный скоростной режим, избегайте резких маневров и остановок на сложных участках.</t>
+  </si>
+  <si>
+    <t>11.01.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2504</t>
+  </si>
+  <si>
+    <t>Ко Дню заповедников и национальных парков приурочен выход сюжета на Первом канале, посвящённого зимнему экотуризму с участием национального парка «Самарская Лука». Снимали сюжет еще перед новогодними праздниками, но в первый рабочий день 2026-го года увидим результат. Запоминайте и записывайте: 📺 Первый канал 🗓 12 января ⏰ 7:24 и 8:54 (по самарскому времени) Специалисты национального парка расскажут: чем заняться зимой в национальном парке «Самарская Лука», чем удивляет Молодецкий курган в холодный сезон, где можно увидеть волков на территории нацпарка и что снится долгими зимними вечерами "кораблю пустыни" Яше. 💚 С Днём заповедников и национальных парков!</t>
+  </si>
+  <si>
+    <t>11.01.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2503</t>
+  </si>
+  <si>
+    <t>🌲 С Днём заповедников и национальных парков! 🌲 11 января — знаковая дата для всей системы охраны природы России. Именно в этот день в 1917 году был создан Баргузинский заповедник — первый государственный заповедник страны, с которого началась история сохранения уникальных природных территорий. Сегодня эта важная миссия продолжается и на Самарской Луке — территории с особым природным и культурным наследием, где сохраняются ландшафты Жигулевской возвышенности, редкие виды растений и животных, а гармоничное взаимодействие человека и природы остаётся главной целью и ценностью. В этот праздничный день выражаем глубокую признательность всем, кто своим трудом, знаниями и рутинной ежедневной работой вносит вклад в сохранение особо охраняемых природных территорий: специалистам, инспекторам, учёным, волонтёрам и нашим посетителям! Пусть заповедники и национальные парки и дальше остаются пространством гармонии и тишины, наследием, которое мы передадим будущим поколениям. 💚 С праздником!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1790,51 +1961,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H156"/>
+  <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4031.016" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -5415,50 +5586,373 @@
       <c r="G155">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>27603</v>
       </c>
       <c r="B156" t="s">
         <v>468</v>
       </c>
       <c r="C156" t="s">
         <v>469</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E156">
         <v>214</v>
       </c>
       <c r="F156">
         <v>1</v>
       </c>
       <c r="G156">
         <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>85082</v>
+      </c>
+      <c r="B157" t="s">
+        <v>471</v>
+      </c>
+      <c r="C157" t="s">
+        <v>472</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E157">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>85083</v>
+      </c>
+      <c r="B158" t="s">
+        <v>474</v>
+      </c>
+      <c r="C158" t="s">
+        <v>475</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E158">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>85084</v>
+      </c>
+      <c r="B159" t="s">
+        <v>477</v>
+      </c>
+      <c r="C159" t="s">
+        <v>478</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E159">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>85085</v>
+      </c>
+      <c r="B160" t="s">
+        <v>480</v>
+      </c>
+      <c r="C160" t="s">
+        <v>481</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E160">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>85086</v>
+      </c>
+      <c r="B161" t="s">
+        <v>483</v>
+      </c>
+      <c r="C161" t="s">
+        <v>484</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E161">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>85087</v>
+      </c>
+      <c r="B162" t="s">
+        <v>486</v>
+      </c>
+      <c r="C162" t="s">
+        <v>487</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E162">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>85088</v>
+      </c>
+      <c r="B163" t="s">
+        <v>489</v>
+      </c>
+      <c r="C163" t="s">
+        <v>490</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E163">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>85089</v>
+      </c>
+      <c r="B164" t="s">
+        <v>492</v>
+      </c>
+      <c r="C164" t="s">
+        <v>493</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E164">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>85090</v>
+      </c>
+      <c r="B165" t="s">
+        <v>495</v>
+      </c>
+      <c r="C165" t="s">
+        <v>496</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E165">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>85091</v>
+      </c>
+      <c r="B166" t="s">
+        <v>498</v>
+      </c>
+      <c r="C166" t="s">
+        <v>499</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E166">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>85092</v>
+      </c>
+      <c r="B167" t="s">
+        <v>501</v>
+      </c>
+      <c r="C167" t="s">
+        <v>502</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>85093</v>
+      </c>
+      <c r="B168" t="s">
+        <v>504</v>
+      </c>
+      <c r="C168" t="s">
+        <v>505</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E168">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>85094</v>
+      </c>
+      <c r="B169" t="s">
+        <v>507</v>
+      </c>
+      <c r="C169" t="s">
+        <v>508</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E169">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>85095</v>
+      </c>
+      <c r="B170" t="s">
+        <v>510</v>
+      </c>
+      <c r="C170" t="s">
+        <v>511</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E170">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>85096</v>
+      </c>
+      <c r="B171" t="s">
+        <v>513</v>
+      </c>
+      <c r="C171" t="s">
+        <v>514</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E171">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>85097</v>
+      </c>
+      <c r="B172" t="s">
+        <v>516</v>
+      </c>
+      <c r="C172" t="s">
+        <v>517</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E172">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>85098</v>
+      </c>
+      <c r="B173" t="s">
+        <v>519</v>
+      </c>
+      <c r="C173" t="s">
+        <v>520</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E173">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>85099</v>
+      </c>
+      <c r="B174" t="s">
+        <v>522</v>
+      </c>
+      <c r="C174" t="s">
+        <v>523</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E174">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>85100</v>
+      </c>
+      <c r="B175" t="s">
+        <v>525</v>
+      </c>
+      <c r="C175" t="s">
+        <v>526</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E175">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">