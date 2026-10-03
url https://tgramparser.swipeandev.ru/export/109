--- v1 (2026-04-07)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1596,50 +1596,791 @@
     <t>14.01.26 14:03</t>
   </si>
   <si>
     <t>t.me/npsamluka/2510</t>
   </si>
   <si>
     <t>🔔С 12 января 2026 г. по 15 марта 2026 г. временный лесной маршрут «Белые домики» - с.Шелехметь открыт для проезда. Зимник - это автомобильная дорога, которая существует только в снежный период и связывает села сельского поселения Рождествено с городами региона. Проходит через территорию национального парка "Самарская Лука", поэтому на маршруте действует контрольно-пропускной режим. 🚗Движение легкового транспорта жителей сельского поселения Рождествено и лиц, имеющих в собственности объекты недвижимости в населённых пунктах на данной территории осуществляется на основании документов, подтверждающих регистрацию или наличие собственности. ‼«Зимник» проходит по особо охраняемым зонам парка, где движение и стоянка механизированных транспортных средств, не связанных с его функционированием запрещается. ✋На маршруте возможна встреча с дикими животными. В целях безопасности любой контакт с дикими животными запрещен. Министерство транспорта и автомобильных дорог Самарской области, в чьем ведомстве находится данная дорога, дало ряд рекомендаций по безопасному проезду этого участка. . 🛻 Используйте автомобиль с полным приводом (4WD), повышенной проходимостью и зимней резиной. ⚠ Перед поездкой убедитесь в наличии буксировочного троса, лопаты и полного заряда средств связи. 🛞 Соблюдайте безопасный скоростной режим, избегайте резких маневров и остановок на сложных участках.</t>
   </si>
   <si>
     <t>11.01.26 05:42</t>
   </si>
   <si>
     <t>t.me/npsamluka/2504</t>
   </si>
   <si>
     <t>Ко Дню заповедников и национальных парков приурочен выход сюжета на Первом канале, посвящённого зимнему экотуризму с участием национального парка «Самарская Лука». Снимали сюжет еще перед новогодними праздниками, но в первый рабочий день 2026-го года увидим результат. Запоминайте и записывайте: 📺 Первый канал 🗓 12 января ⏰ 7:24 и 8:54 (по самарскому времени) Специалисты национального парка расскажут: чем заняться зимой в национальном парке «Самарская Лука», чем удивляет Молодецкий курган в холодный сезон, где можно увидеть волков на территории нацпарка и что снится долгими зимними вечерами "кораблю пустыни" Яше. 💚 С Днём заповедников и национальных парков!</t>
   </si>
   <si>
     <t>11.01.26 05:38</t>
   </si>
   <si>
     <t>t.me/npsamluka/2503</t>
   </si>
   <si>
     <t>🌲 С Днём заповедников и национальных парков! 🌲 11 января — знаковая дата для всей системы охраны природы России. Именно в этот день в 1917 году был создан Баргузинский заповедник — первый государственный заповедник страны, с которого началась история сохранения уникальных природных территорий. Сегодня эта важная миссия продолжается и на Самарской Луке — территории с особым природным и культурным наследием, где сохраняются ландшафты Жигулевской возвышенности, редкие виды растений и животных, а гармоничное взаимодействие человека и природы остаётся главной целью и ценностью. В этот праздничный день выражаем глубокую признательность всем, кто своим трудом, знаниями и рутинной ежедневной работой вносит вклад в сохранение особо охраняемых природных территорий: специалистам, инспекторам, учёным, волонтёрам и нашим посетителям! Пусть заповедники и национальные парки и дальше остаются пространством гармонии и тишины, наследием, которое мы передадим будущим поколениям. 💚 С праздником!</t>
+  </si>
+  <si>
+    <t>07.09.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2835</t>
+  </si>
+  <si>
+    <t>Оставили своё яркое пятно на гастрономическом фестивале «Пятнистый ФЕСТ» в Пуште, в самом сердце «Заповедной Мордовии»! Из гастрономических «пятен» большой страны собрали единое, большое и вкусное фестивальное полотно. Участниками гастрономической и развлекательной программы стали Жигулёвский заповедник, Воронинский заповедник, национальный парк «Смольный» и национальный парк «Самарская Лука». Мы приехали дружной и хлебосольной командой из четырех человек — удивлять, радовать и угощать гостей настоящей бурлацкой ухой по старинным ширяевским рецептам и компотом из бещевской вишни. Приготовили 40 литров супа и 20 литров ароматного компота! Больше 500 человек ушли сытыми, довольными и… немного влюблёнными в Самарскую Луку. По крайней мере, мы на это надеемся! 😊 Но угощением дело не ограничилось. Мы много рассказывали о нашей территории, играли с гостями в «Угадай волжскую рыбу», раздавали информационные материалы о Жигулёвских горах и сёлах Самарской Луки, о пещере Степана Разина, Ведьмином озере и других достопримечательностях нашего края. Проверить свои знания о традициях народов Поволжья можно было в специальной викторине. Несмотря на дождь, который сопровождал фестиваль весь день, «Пятнистый ФЕСТ» собрал около 3000 посетителей и это даже больше, чем в прошлом году. Гости гуляли по экологическим тропам, участвовали в мастер-классах, слушали концертную программу и знакомились с природными территориями России. А традиционным ярким финалом стало «пятнистое дефиле». Членом жюри дефиле стала Наталья Циммер, руководитель отдела экологического просвещения, кстати, тоже была в "пятнистом" образе. Спасибо коллегам за радушный приём, а гостям «Пятнистого ФЕСТа» за хороший аппетит, любопытство, улыбки и искренний интерес к Самарской Луке! И пусть пятен на карте России, где знают, любят и хотят побывать на Самарской Луке, становится всё больше! 💚</t>
+  </si>
+  <si>
+    <t>04.09.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2831</t>
+  </si>
+  <si>
+    <t>B связи с установлением на территории Самарской области высокой пожарной опасности (5 класс) введен запрет на посещение лесов 5 и 6 сентября 2026 года. ⛔Также запрещен въезд в лес транспортных средств. Открытыми для посещения остаются обустроенные экологические тропы и рекреационные участки: ✓ «Ведьмино озеро» (с. Бахилово), ✓ «К источнику Святого Ильи» (c. Подгоры), ✓ «Гора Попова» (с. Ширяево), ✓ «К вершине Молодецкого кургана» (с. Жигули), ✓ «Гора Отважная», ✓ «Усинские поляны», ✓ «Зольненское побережье», ✓ «Мордово». ‼На время действия ограничений отключена кнопка "Посетить парк" и покупка путевок онлайн на сайте npsamluka.ru невозможна. Приобрести путевки можно на КПП, в участковых лесничествах и информационных центрах национального парка.💬 МАХ</t>
+  </si>
+  <si>
+    <t>02.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2830</t>
+  </si>
+  <si>
+    <t>🎨 Приглашаем юных художников в «ХороВод». Национальный парк «Самарская Лука» совместно с Центральным управлением министерства образования и науки Самарской области приглашает принять участие в конкурсе «ХороВод»! 💧🎨 Конкурс призван привлечь внимание к разнообразию водоёмов Самарской Луки и их обитателям. 🌿💙 Водоёмы Самарской Луки немногочисленны, но зато это и акватории самой Волги и ее притоков, небольшие озёра и ручьи. 🌊 Они являются домом для множества видов животных и птиц. 🎨 Что нужно сделать? Участникам конкурса «ХороВод» предлагается изобразить водных и околоводных животных в их естественной среде обитания. Техника может быть любой: акварель, гуашь и другие художественные материалы. 🖌 Можно экспериментировать и смешивать разные техники — иногда неожиданный творческий приём помогает создать особенно интересную работу. Главное — проявить фантазию и передать в рисунке свою любовь к природе! 💚🌿 🗓 Сроки проведения: с 1 сентября по 30 сентября 2026 года. 📍 Приём работ: Самарская область, г. Жигулёвск, ул. Ткачева, д. 109А, отдел экологического просвещения. ⚠ Обратите внимание: работы в электронном виде не принимаются. 🏆 Подведение итогов: оценка работ участников членами жюри проводится до 10 октября 2026 года. Жюри определит победителей в соответствии с заявленными номинациями и категориями участников. 📩 По вопросам участия в конкурсе: domlisy@mail.ru 💧🌿 Присоединяйтесь к конкурсу «ХороВод»! Покажите, каким вы видите удивительный мир водных и околоводных обитателей Самарской Луки! 🦦🐟🦆🎨 💬 МАХ</t>
+  </si>
+  <si>
+    <t>02.09.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2827</t>
+  </si>
+  <si>
+    <t>На территории "Самарской Луки" можно встретить самых неожиданных представителей флоры, например, маньчжурский орех. 🌳 Родина этого дерева находится за тысячи километров отсюда, на Дальнем Востоке. 📜 Появился он на Самарской Луке не случайно. В 1937 году здесь, как и во многих лесхозах страны, начались работы по своеобразному «обогащению» местной природы: в лесные насаждения стали вводить экзотические для региона виды растений и животных. В компанию к маньчжурскому ореху попали и другие дальневосточные растения: бархат амурский, леспедеца двухцветковая, магония падуболистная и другие виды. 🌱 Эксперимент оказался не слишком успешным. Маньчжурский орех так и не стал обычным деревом Самарской Луки. Крупные экземпляры сохранились преимущественно там, где их когда-то высадил человек. Например, старое дерево маньчжурского ореха растет на территории администрации национального парка в Жигулёвске: ул. Ткачева, 109А. ❄ Интересно, что маньчжурский орех — один из самых морозостойких представителей своего рода. Он способен переносить значительные зимние морозы, поэтому в своё время представлял интерес не только как декоративное дерево, но и как потенциальная плодовая культура для регионов с суровым климатом. 🍃 Впечатляют листья: сложные, перистые. Они могут достигать более метра в длину! Плоды 🌰 тоже необычны: крупные, с очень твёрдой и толстой скорлупой. Расколоть такой орех значительно сложнее, чем грецкий, хотя ядро его съедобно и по вкусу похоже на грецкий орех. 🌏 Иногда, чтобы встретить гостя с Дальнего Востока, совсем не обязательно ехать на Дальний Восток. Достаточно просто посетить Самарскую Луку. 💬 МАХ</t>
+  </si>
+  <si>
+    <t>01.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2825</t>
+  </si>
+  <si>
+    <t>📚🐾 1 сентября мы привыкли говорить о школе и знаниях. В мире живой природы обучение идёт круглый год и у каждого вида свои «предметы» в расписании. 🐾 🦊 Лисята — урок охоты. В играх отрабатывают движения, которые пригодятся во взрослой жизни: преследуют друг друга, учатся затаиваться, прыгать и быстро менять направление. 🦌 Лосята — уроки осторожности. Следуя за матерью, они постепенно узнают окружающую территорию, учатся выбирать безопасные места и реагировать на потенциальную опасность. 🐺 Волчата — групповая работа. Игры с братьями и сёстрами помогают им осваивать правила общения в стае, учат контролировать силу укуса и понимать сигналы других членов стаи. 🦉 Птенцы хищных птиц — самостоятельная работа. Постепенно они осваивают полёт, учатся ориентироваться в пространстве и добывать пищу. Первые попытки далеко не всегда бывают успешными, но именно опыт становится частью обучения. 🐦 Птенцы певчих птиц — урок вокала. Молодые птицы многих видов учатся песне, прислушиваясь к взрослым особям. Так они осваивают сложные звуковые сигналы, которые в дальнейшем помогают общаться с сородичами. 🌿 В природе нет школьных парт и учебников. Есть наблюдение, игра, повторение и собственный опыт. И именно эти «уроки» помогают молодым животным освоить навыки, необходимые для взрослой жизни. С 1 сентября! Пусть новый учебный год принесёт много открытий!🐾📖 📸Портреты учеников "звериной" школы от Татьяны Шебаршенко 💬 МАХ</t>
+  </si>
+  <si>
+    <t>26.08.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2820</t>
+  </si>
+  <si>
+    <t>С 13 по 16 августа, в разгар звёздных дождей ✨, волонтёрское движение «Путь реки» разбило лагерь на склоне Волги, неподалёку от села Ермаково. Здесь находится одна из известных достопримечательностей этих мест — часовня - усыпальница русского офицера, героя японской войны и изобретателя Алексея Николаевича Люпова. У команды была вполне конкретная задача: расчистить пологий спуск к склепу и вернуть ему вид, в котором его могли видеть посетители много лет назад. 🛠 Ребята расчистили овраг и проход к гробнице, освободили от густых зарослей тёрна подпорную стенку и пространство вокруг склепа. За десятилетия на гробницу с холма сползло большое количество земли и она завалила верхнюю часть сооружения и лестницу. Сначала волонтёры расчистили верхний ярус, а затем и саму конструкцию. Отдельно работала команда проекта «Надо сохранить». Волонтёры расчистили сохранившиеся металлические детали и покрыли их краской, очистили известняк от надписей и специальным составом смыли плесень. 🧹 И гений места не остался в долгу перед нашими труженниками. Во время расчистки одна из лопат неожиданно звякнула о стекло. Это была небольшая бутылка с запиской свернутой в рулон. Письмо оказалось датировано 1967 годом. На нём было написано: «Ник. Ник. Кочетков. Был 16 сентября 1967 года. Прошу записку оставить». А на обороте: «Куйбышев. Бутылку не колоть». И все же, чтобы получить послание из прошлого, бутылку пришлось аккуратно разбить. Сколько ещё открытий готовит Самарская Лука тем кто относится бережно и внимательно к её сокровищам?! Мы благодарим команду «Путь реки» и проект «Надо сохранить» за проделанную работу, заботу об историческом наследии и настоящий волонтёрский подвиг. 🙏 История продолжается. ✨ 📸Света Логинова</t>
+  </si>
+  <si>
+    <t>19.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2816</t>
+  </si>
+  <si>
+    <t>🌿 19 августа — День особо охраняемых природных территорий (ООПТ) Самарской области. Есть даты, которые напоминают нам о важных событиях прошлого. А есть такие, которые заставляют посмотреть вокруг и понять, что именно мы должны сохранить для будущего. 19 августа 1927 года с заповедного участка в Жигулевских горах началась история заповедного дела в нашем регионе. С тех пор прошло почти сто лет, и сегодня наш регион невозможно представить без его заповедных территорий: 🏔 Жигулёвский государственный природный биосферный заповедник имени И.И. Спрыгина 🌿 Национальный парк «Самарская Лука» 🌲 Национальный парк «Бузулукский бор» 🌱 А ещё — множество региональных памятников природы, каждый из которых хранит свою маленькую, но очень важную часть природных сокровищ Самарской области. ООПТ — это не просто территории, где установлен особый режим охраны. Это места, где сохраняются целые природные сообщества: леса и степи, Волга и родники, вершины гор и буераки. Здесь находят убежище редкие растения и животные, оберегаются природные ландшафты, а учёные могут наблюдать за природой и изучать её без постоянного вмешательства человека. 🔬🦅🌾 Пусть заповедных мест в Самарской области становится больше, знания о них — глубже, а желание их беречь — сильнее. 🌿 С Днём особо охраняемых природных территорий, Самарская область! 💬 МАХ</t>
+  </si>
+  <si>
+    <t>17.08.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2812</t>
+  </si>
+  <si>
+    <t>На первый взгляд это просто камень грязно-белого цвета.🖤 Но стоит присмотреться — и перед вами сокровища древнего моря. 🌊 В одном небольшом фрагменте известняка с Жигулевских гор можно обнаружить следы организмов, которые жили здесь сотни миллионов лет назад. 🔎 Что можно встретить? 🪸 Кораллы-ругозы — иногда они сохраняются в виде красивых «розеток»: от центра расходятся многочисленные перегородки. По таким поперечным срезам можно буквально заглянуть внутрь древнего коралла. 🌿 Морские лилии (криноиды) — их стебли состояли из множества отдельных известковых члеников. Каждый из них - маленькая круглая «шайбочка» с отверстием в центре. В породе можно увидеть и целые фрагменты стеблей. 🌀 Фузулины — это вымершие одноклеточные организмы — фораминиферы с известковой раковиной. Они были небольшими, но встречались в огромных количествах. На поверхности камня их раковинки могут выглядеть как маленькие зёрнышки или веретёна. 🐚 Брахиоподы в известняке могут выглядеть как маленькие округлые или овальные отпечатки с хорошо заметными радиальными рёбрами. Если сохранилась раковина целиком, можно увидеть её характерную симметрию и форму. 🐚 Гастроподы — древние брюхоногие моллюски. В известняке можно встретить фрагменты их спиральных раковин. Иногда от раковины остаётся только часть завитка, и тогда она выглядит как странная дуга или спираль. И получается удивительная вещь: обычный кусок известняка оказывается не просто камнем, а окаменевшим фрагментом экосистемы моря, которому сотни миллионов лет. 🪨🌊 На фотографиях — примеры ископаемых структур, которые удалось рассмотреть в жигулёвском известняке. 📸 Всматривалась в вечность Анжела Манылова.</t>
+  </si>
+  <si>
+    <t>17.08.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2800</t>
+  </si>
+  <si>
+    <t>На первый взгляд это просто камень грязно-белого цвета.🖤 Но стоит присмотреться — и перед вами сокровища древнего моря. 🌊 В одном небольшом фрагменте известняка с Жигулевских гор можно обнаружить следы организмов, которые жили здесь сотни миллионов лет назад. 🔎 Что можно встретить? 🪸 Кораллы-ругозы — иногда они сохраняются в виде красивых «розеток»: от центра расходятся многочисленные перегородки. По таким поперечным срезам можно буквально заглянуть внутрь древнего коралла. 🌿 Морские лилии (криноиды) — их стебли состояли из множества отдельных известковых члеников. Каждый из них - маленькая круглая «шайбочка» с отверстием в центре. В породе можно увидеть и целые фрагменты стеблей. 🌀 Фузулины — это вымершие одноклеточные организмы — фораминиферы с известковой раковиной. Они были небольшими, но встречались в огромных количествах. На поверхности камня их раковинки могут выглядеть как маленькие зёрнышки или веретёна. 🐚 Брахиоподы в известняке могут выглядеть как маленькие округлые или овальные отпечатки с хорошо заметными радиальными рёбрами. Если сохранилась раковина целиком, можно увидеть её характерную симметрию и форму. 🐚 Гастроподы — древние брюхоногие моллюски. В известняке можно встретить фрагменты их спиральных раковин. Иногда от раковины остаётся только часть завитка, и тогда она выглядит как странная дуга или спираль. И получается удивительная вещь: обычный кусок известняка оказывается не просто камнем, а окаменевшим фрагментом экосистемы моря, которому сотни миллионов лет. 🪨🌊 На фотографиях — примеры ископаемых структур, которые удалось рассмотреть в жигулёвском известняке. 📸 Всматривалась в вечность Анжела Манылова. 💬 МАХ</t>
+  </si>
+  <si>
+    <t>11.08.26 03:03</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2795</t>
+  </si>
+  <si>
+    <t>🐗 Кабан, бегущий по лесной тропе летом — обычное явление, связанное с его естественным поведением и сезонными особенностями. В это время года животные активно перемещаются в поисках пищи, воды и мест для отдыха. Забот хватает! 🌿 Во-первых, летом кабан активно набирает вес. Но не от жадности, а по необходимости. Подкожный жир, который кабан «наест» за вторую половину лета — гарантия выживания зимой. ❄ Во-вторых, лето — это время максимальной ответственности для женской половины кабаньего рода. У щетинистых мамочек подрастает целый выводок поросят за которыми глаз да глаз нужен. И если молодёжь уже способна самостоятельно находить пищу, то дать отпор врагам пока ещё не в состоянии. И в этот период маме приходится быть «злым полицейским»! 😠 Чтобы повысить шансы потомства на выживание, кабанчики сбиваются в эдакий лесной детский сад строгого режима, где самки сообща охраняют молодёжь. 👀 И в-третьих, кабаны — ужасные чистюли, что бы вы там ни думали. 🫧 Спасаясь от жары, кабаны могут по несколько раз в день наведаться к водоёму, чтобы восстановить водный баланс и про гигиену не забыть. Визжат они при этом, как свиньи! 😄💦 И после всего этого закономерный вопрос: а что делать, если встретили бегущего кабана? 🐗 Прежде всего, не пытайтесь его догнать, остановить или сфотографировать поближе. Даже если кабан просто бежит по своим делам и вовсе не обращает на вас внимания, лучше сохранить дистанцию. Если животное движется в вашу сторону, спокойно отойдите в сторону и дайте ему возможность пройти. Не перекрывайте путь и не пытайтесь напугать зверя. Особенно осторожными нужно быть, если рядом кабаниха с поросятами. В такой ситуации лучше вообще не приближаться и не вставать между мамой и детёнышами. ⚠ 📸 Владимир Шебаршенко 💬 МАХ</t>
+  </si>
+  <si>
+    <t>09.08.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2792</t>
+  </si>
+  <si>
+    <t>Второй год подряд национальный парк «Самарская Лука» становится частью «Кастомпортала» — тематической площадки, посвящённой культуре автомобильного и мотоциклетного кастомайзинга. Это событие проходило на ВДНХ в рамках автофестиваля «ПроДвижение» с 30 июля по 2 августа 2026 года. 🚗 Площадка Росзаповедцентра Минприроды России (частью которого стала и «Самарская Лука») с мастер-классами притягивала детей и взрослых на протяжении двух дней. Участники заповедного пространства знакомились с редкими растениями и животными России, узнавали больше об особо охраняемых природных территориях и создавали памятные изделия своими руками. 🦅 Под руководством начальника отдела экологического просвещения национального парка «Самарская Лука» Натальи Циммер гости фестиваля всех возрастов мастерили очаровательных котиков из пробок. ♻ Казалось бы, бросовая вещь, а в умелых руках превращается в симпатичный сувенир. Кастом-культура и заповедное дело объединяет уважение к ручному труду, мастерству и умению бережно сохранять ценное. Одни дают новую жизнь технике, другие — помогают сохранить уникальную природу нашей страны. 💚 💬 МАХ</t>
+  </si>
+  <si>
+    <t>09.08.26 02:29</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2788</t>
+  </si>
+  <si>
+    <t>🌳 В лесу нет кондиционера, а жара есть. И это становится настоящим испытанием для его обитателей! ☀ Для диких животных зной — это не просто «душно», а серьёзный вызов: нужно беречь силы, искать тень и воду, избегать перегрева. И у каждого — свой способ пережить эти жаркие дни. 🦌 Косули уходят в густые заросли и овраги, где воздух прохладнее, а активность переносят на время до рассвета или после заката солнца. Днём они стараются лежать неподвижно — так тратится меньше энергии и тело не перегревается. 🐗 Кабаны спасаются «грязевыми ваннами»: влажная земля работает как природный охлаждающий компресс и вместе с тем защищает от палящего солнца и назойливых насекомых. 🦉Птицы прячутся в густой листве и стараются не активничать в жаркое время: полёт в жару как пробежка в пуховике.😅 Если есть возможность, то часто пьют воду и устраивают купания в лужах — самый простой способ сбросить лишнее тепло. 🐿 Белки и мыши предпочитают не рисковать: в самый пик жары они отсиживаются в дуплах, норах и гнездах где сохраняется приятная прохлада. 🦎 Ящерицы буквально балансируют между теплом и перегревом. Днём они прячутся в тени, под камнями и в норах. Активность смещают на утро и вечер, когда лес ещё прохладный. 🌿 Помните: в такие дни животным особенно важно спокойствие. Если вдруг увидите зверя в укрытии, то не подходите и не пытайтесь его поднять. Пусть он спокойно дождётся, когда солнце станет не таким беспощадным. 📸 Владимир Шебаршенко 💬 МАХ</t>
+  </si>
+  <si>
+    <t>01.08.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2778</t>
+  </si>
+  <si>
+    <t>Десять дней, которые останутся в памяти надолго. Завершилась волонтёрская смена Школы Фонда Потанина на рекреационном участке «Молодёцкий курган». С 20 по 28 июля ребята успели сделать очень многое. Собрали мусор на побережье (но, скорее всего, он появился снова🙄). Были демонтированы старые информационные аншлаги, лавки и беседки, установлены новые скамейки, обновлены входная группа и ограждение, благоустроены площадки возле беседок. 💚 А ещё волонтёры придумали и провели квест по обновлённой территории для детей из ДОЛ «Жигулёвский Артек», подготовили экологические занятия и мастер‑классы, сверстали буклет о Молодецком кургане. И пусть делу было отведено основное время, но и для потехи нашлись счастливые часы. Ребята, приехавшие из разных уголков страны, успели пройтись по самым красивым маршрутам Самарской Луки. Побывали на Молодецком кургане, Девьей горе, Усинском кургане и горе Плешка, познакомились с природой и историей национального парка, посетили выставку, посвящённую орлану‑белохвосту, в селе Жигули. 🔥 А ещё были вечера у костра с чаем из самаролукских душистых трав, песни под гитару, баня, сапборды, арбузы, шашлыки, купание в волжских заливах, бои на водных пистолетах и «свечки», где каждый делился впечатлениями о прошедшем дне. 🎁 Трогательным подарком от волонтёров стали футболка и шопперы, расписанные участниками смены. Их вручили куратору Школы от национального парка - Наталье Циммер. Безусловно, такие вещи становятся настоящей памятью о людях и времени, проведённом вместе. «За эти десять дней мы стали одной большой командой, где много работали, поддерживали друг друга, смеялись, учились, работали и отдыхали вместе», — поделилась впечатлениями начальник отдела экопросвещения национального парка «Самарская Лука» Наталья Циммер. 🤝 Благодарим Фонд Потанина и фонд «Заповедное посольство» за поддержку проекта и надеемся, что впереди нас ждёт ещё не одна совместная волонтёрская смена! До новых встреч на Самарской Луке! 💚 📸Евгений Дарханов, Ульяна Зубаирова, Наталья Циммер 💬 МАХ</t>
+  </si>
+  <si>
+    <t>28.07.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2775</t>
+  </si>
+  <si>
+    <t>Cреди названий птиц встречаются забавные — сплюшка, ополовник.: необычные — например, фифи. А вот одному из самых величественных орлов досталось зловещее имя — могильник. 💀И сразу представляются кладбище, сумерки и огромная хищная птица, кружащая над могилами… Но это всего лишь игра воображения. На самом деле орёл-могильник не имеет никакого отношения к кладбищам. Считается, что название закрепилось за птицами во время исследований Приаралья и Казахстана. Русские учёные часто встречали этих орлов на деревьях возле древних мавзолеев и курганов. Так и стали называть их «могильники». ☀ Между тем латинское название этого хищника переводится как «солнечный орёл» и согласитесь, гораздо лучше подходит этой сильной и красивой птице. Для жизни могильники выбирают степные участки с отдельными высокими деревьями или небольшими лесными массивами. А благодаря невероятно острому зрению способен рассмотреть добычу на расстоянии до трёх километров. 👀 💕 Пару могильники создают один раз на всю жизнь. Из года в год они возвращаются к одному и тому же гнезду, ремонтируют и достраивают его. Со временем оно становится настолько большим и тяжёлым, что ветви дерева порой не выдерживают его веса. 🥚 Обычно самка откладывает два яйца. Пока она высиживает кладку и заботится о птенцах, самец обеспечивает семью пищей. Ещё около двух месяцев после появления на свет родители кормят молодых орлят и учат их охотиться. Лишь в возрасте 2,5–3 месяцев они начинают самостоятельную жизнь. 📕 Сегодня орёл-могильник занесён в Красную книгу России как уязвимый вид. И сохранение степных и лесостепных местообитаний, а также спокойных мест для гнездования — важное условие его будущего. 📸 Владимир Шебаршенко 💬 МАХ</t>
+  </si>
+  <si>
+    <t>22.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2774</t>
+  </si>
+  <si>
+    <t>🤝 «Самарская Лука» принимает волонтёров Школы Фонда Потанина! На рекреационном участке «Молодецкий курган» проходит волонтёрская смена Школы Фонда Потанина. Активные и неравнодушные молодые люди со всей страны приехали на Самарскую Луку, чтобы познакомиться с уникальной природой и помочь в развитии туристической инфраструктуры. С первых дней ребята взялись за дело: убрали мусор на побережье и поэтапно занимаются реконструкцией объектов туристической инфраструктуры. Но волонтёрская смена — это не только работа, но и возможность познакомиться с удивительной природой Самарской Луки, увидеть её редких обитателей, почувствовать особую атмосферу заповедного края. В свободное время ребята наблюдают за обитателями Жигулей, фотографируют краснокнижные растения, встречают закаты над Волгой и открывают для себя красоту волжских пейзажей. 🌅 Благодарим Фонд Потанина и Фонд «Заповедное посольство» за сотрудничество, доверие и поддержку волонтёрских инициатив! 🙏 📸Евгений Дарханов и Наталья Циммер 💬 МАХ</t>
+  </si>
+  <si>
+    <t>16.07.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2765</t>
+  </si>
+  <si>
+    <t>Для большинства хищных птиц, включая коршунов, жизнь по принципу «каждый сам за себя» — вполне обычное дело. Это настоящие «собственники», которые охраняют свои охотничьи участки и не любят незваных гостей. Поэтому, если вы вдруг увидели в небе сразу десятки коршунов, не спешите думать, что это большая дружная семья. Скорее всего, вы стали свидетелем временного «птичьего фестиваля». 😉 Почему коршуны собираются вместе? ✅ Во время миграции. Птицы могут лететь небольшими группами, преодолевая большие расстояния и ориентируясь друг на друга. ✅ Там, где много пищи. Например, рядом со свалками, местами падежа животных или другими участками с богатой кормовой базой. Один коршун находит добычу, начинает кружить и вскоре к нему присоединяются остальные. ✅ Возле дорог. Здесь нередко оказываются сбитые животные, и птицы слетаются, чтобы воспользоваться неожиданным источником пищи. ✅ В период размножения. Иногда коршуны устраивают гнёзда сравнительно близко друг к другу, образуя небольшие гнездовые колонии. 📸 За одной из таких необычных «тусовок» удалось понаблюдать Владимиру Шебаршенко. Спасибо за возможность увидеть это интересное явление! 😊 💬 МАХ</t>
+  </si>
+  <si>
+    <t>03.07.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2763</t>
+  </si>
+  <si>
+    <t>Можно ли отправиться в путешествие по Самарской Луке, не покидая пределов Тольятти?! Легко, если жарким июльским вечером развернуть филиал «Самарской Луки» в дендропарке Тольятти. По приглашению общественного куратора пространства Алены Душковой специалисты национального парка «Самарская Лука» приоткрыли для гостей окно в мир дикой природы. Начальник отдела экологического просвещения Наталья Циммер и ведущий специалист по рекреации и туризму Анна Калегина пригласили гостей дендропарка в заочное путешествие по Самарской Луке. Активное участие в работе площадок приняли ребята из центра детского развития «Рино». Пока отдыхающие в дендропарке лениво присматривались к происходящему, мальчишки и девчонки быстро включились в исследовательскую работу. Научились отличать рога оленя 🦌 от рогов косули, выяснили, кто какой след оставляет, сортировали мусор, а затем сыграли в игру-бродилку, рассмотрев все природные достопримечательности национального парка. Но, судя по всему, больше всего юным исследователям понравилось собирать походную палатку. ⛺ Командная работа, пара подсказок, ловкость рук — и вот уже новое убежище готово! Палатка в тени дуба оказалась настолько уютной, что покидать её ребята отказывались наотрез. Благодарим группу компаний «Эковоз» за приглашение, интересный опыт и возможность вместе рассказывать детям о природе родного края. До новых встреч! 💬 МАХ</t>
+  </si>
+  <si>
+    <t>30.06.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2755</t>
+  </si>
+  <si>
+    <t>Сейчас в лесах национального парка "Самарская Лука" можно встретить настоящее ботаническое сокровище — пыльцеголовник красный. Его нежно-розовые цветки словно маленькие бабочки парят среди зелёной листвы, а заметить эту красавицу удаётся далеко не каждому. 💗 Пыльцеголовник красный — одна из наших диких орхидей. Несмотря на свою хрупкость, это удивительно выносливое растение, приспособившееся к жизни в тенистых лесах и на известняковых склонах Самарской Луки. Интересно, что семена орхидей настолько малы, что почти не содержат питательных веществ. Чтобы прорасти, им нужна помощь особых почвенных грибов. Без этого невидимого союза новая орхидея просто не сможет появиться на свет. 🌿 Растёт пыльцеголовник медленно, а первое цветение может наступить лишь спустя несколько лет. Поэтому каждая встреча с этой лесной красавицей — настоящее чудо природы. Пожалуйста, любуйтесь орхидеями только в природе и не срывайте их. Сорванный цветок быстро увядает, а вот в лесу он сможет подарить свою красоту ещё многим туристам и дать жизнь новым растениям. 💚 📸 Анжела Манылова МАХ</t>
+  </si>
+  <si>
+    <t>30.06.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2754</t>
+  </si>
+  <si>
+    <t>Сейчас в лесах национального парка "Самарская Лука" можно встретить настоящее ботаническое сокровище — пыльцеголовник красный. Его нежно-розовые цветки словно маленькие бабочки парят среди зелёной листвы, а заметить эту красавицу удаётся далеко не каждому. 💗 Пыльцеголовник красный — одна из наших диких орхидей. Несмотря на свою хрупкость, это удивительно выносливое растение, приспособившееся к жизни в тенистых лесах и на известняковых склонах Самарской Луки. Интересно, что семена орхидей настолько малы, что почти не содержат питательных веществ. Чтобы прорасти, им нужна помощь особых почвенных грибов. Без этого невидимого союза новая орхидея просто не сможет появиться на свет. 🌿 Растёт пыльцеголовник медленно, а первое цветение может наступить лишь спустя несколько лет. Поэтому каждая встреча с этой лесной красавицей — настоящее чудо природы. Пожалуйста, любуйтесь орхидеями только в природе и не срывайте их. Сорванный цветок быстро увядает, а вот в лесу он сможет подарить свою красоту ещё многим туристам и дать жизнь новым растениям. 💚 📸 Анжела Манылова 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>29.06.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2752</t>
+  </si>
+  <si>
+    <t>Летом этот жук попадается на каждом шагу: на лесной поляне, у дачного дома, на берегу озера. Крупный размер и красивый металлический блеск обращают на себя внимание. Это золотистая бронзовка. Она - летчик-ас из мира жуков. По бокам её тела есть специальные отверстия, через которые она мгновенно выпускает крылья. Такая хитрость помогает сэкономить время в момент приближения опасности. Раз — и жук уже в воздухе! 🚀 Такая хитрость помогает спастись от птиц и других опасностей. А ещё бронзовки чрезвычайно метеозависимы. Например, перед дождём 🌧 они становятся вялыми и почти не летают. В солнечное и жаркое лето их взрослая жизнь коротка — всего 3–5 месяцев. Самец погибает вскоре после спаривания, а самка — после откладывания яиц. А вот если лето выдалось прохладным, жуки не спешат продолжать род и могут прожить дольше, дожидаясь более благоприятных условий. 😉 От температуры окружающей среды зависит и пол будущей бронзовки. Холодный день — и из коконов появляются преимущественно самцы, тёплый и солнечный — больше самок. Почему же бронзовка так сияет? ✨ Секрет в особом строении её покровов. Свет, попадая на поверхность жука, закручивается в спираль и отражается особым образом. Поэтому мы видим не столько цвет, сколько игру света, похожую на переливы перламутра или жидкого металла. И этот блеск помогает выжить: 💚 Защита от птиц. Многие хищники воспринимают бронзовку как солнечный блик и просто не замечают её. 💚 Защита от перегрева. Панцирь отражает не только свет, но и часть теплового излучения, помогая жуку переносить жару. 💚 Язык любви. Сияние помогает бронзовкам находить друг друга среди летнего разноцветья и крутить короткие, но яркие романы. 📸 За лётом бронзовок наблюдал Владимир Шебаршенко. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>29.06.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2750</t>
+  </si>
+  <si>
+    <t>Липа зацвела — и это сразу чувствуется 🌿 В лесу и в городе слышится одно и то же: «Липа цветёт… какой запах!» Аромат действительно густой, медовый, разливается далеко вокруг и словно делает воздух теплее. Цветки у липы неброские — мелкие, собранные в соцветия по 3–15 штук. Но в пору цветения дерево преображается: ветви тяжелеют, крона становится светло-золотистой, будто напитанной нектаром. Цветёт липа недолго — 10–15 дней, и зацветает поздно, иногда лишь на 20-м году жизни. А после цветения появляются маленькие плоды-орешки. 📸 Вдохновлялась ароматом липы Анна Девяткина 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>24.06.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2749</t>
+  </si>
+  <si>
+    <t>Наверное, каждый хоть раз после летнего ливня останавливался и думал: «Как же вкусно пахнет дождём!». Но есть маленький секрет: дождь почти не пахнет. На самом деле мы чувствуем аромат… земли. 🌿 У этого запаха даже есть своё название — петрикор (от греч. petra (камень) и ichor (ихор — в древнегреческих мифах «кровь богов», текущая в жилах бессмертных). Так называют особый землистый аромат, который появляется, когда первые капли дождя падают на сухую почву. В этот момент в воздух поднимаются мельчайшие частицы геосмина — вещества, которое вырабатывают почвенные бактерии и эфирные масла растений. Получается парфюм, созданный самой природой. ✨ Наверное, именно поэтому запах после дождя кажется таким свежим и успокаивающим. Это почва, травы и микроорганизмы словно говорят: «Наконец-то пришла влага, жизнь продолжается!» 💚 Так что после очередного дождя вдохните поглубже аромат живой земли. 🌧🌱💙 📸 Анна Девяткина</t>
+  </si>
+  <si>
+    <t>23.06.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2744</t>
+  </si>
+  <si>
+    <t>🌿 Молодецкий сейчас в прайме😉 Склоны укрыты разнотравьем: колышутся на ветру травы, пестреют летние цветы, над ними кружат бабочки и стрекозы. Кажется, будто сама хозяйка Жигулевских гор расстелила яркий живой ковёр. И нет ничего приятнее чем идти по тенистым тропинкам, вдыхать терпкий аромат чабреца на каменистых степях и любоваться сложными сочетаниями луговых цветов 💚 Если давно не были на Молодецком кургане, то возможно, именно сейчас самое время увидеть его во всей красе. 📸 Анжела Манылова 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>12.06.26 04:15</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2734</t>
+  </si>
+  <si>
+    <t>Поздравляем с Днём России! 🇷🇺 Россия — это не только города, села и дороги на карте. Это леса и реки, степи и горы, растения и животные, населяющие их. 🌿 Пусть любовь к родной земле вдохновляет на добрые дела, путешествия и открытия. Пусть рядом будут близкие люди, а впереди ждут новые поводы для радости и гордости за нашу страну. С праздником! С Днём России! 🇷🇺💚 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>04.06.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2725</t>
+  </si>
+  <si>
+    <t>☀ Лето начинается с приключений! Наступила пора пришкольных лагерей и площадок, а значит — впереди много новых открытий, игр и ярких впечатлений! 🌿 В преддверии Дня эколога специалисты отдела экопросвещения национального парка «Самарская Лука» побывали в гостях у ребят из лицея № 16 города Жигулёвска, где провели экологический квест. Участникам предстояло пройти шесть тематических станций. На каждой из них команды выполняли задания, связанные с окружающим миром, узнавали интересные факты о растениях и животных Самарской Луки, проявляли смекалку, внимательность и умение работать вместе. 🦉🌱 Шаг за шагом ребята заполняли маршрутные листы и уверенно двигались к финишу. А когда все испытания были позади, оказалось, что каждая команда показала отличные результаты! 🎉 За старание, любознательность и любовь к природе все участники получили памятные подарки от национального парка «Самарская Лука». Желаем ребятам интересных каникул, новых открытий в мире дивой природы ! 💚 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>01.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2724</t>
+  </si>
+  <si>
+    <t>Каждый ребёнок рождается исследователем. Всё вокруг вызывает интерес: почему поют птицы, куда спешит муравей, как распускаются цветы и о чём шумит лес после дождя. И в дикой природе всё начинается с детства. В эти длинные дни лисята делают первые шаги из норы, птенцы учатся расправлять крылья, бельчата осваивают высокие кроны деревьев. Им, как и детям, нужны забота, безопасность и возможность познавать окружающий мир. Защищая детей, мы заботимся о будущем. Сохраняя природу, мы сохраняем для них мир, полный чудес. 🌿✨ С праздником! 💚 С Днем защиты детей! 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>28.05.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2723</t>
+  </si>
+  <si>
+    <t>Директор национального парка «Самарская Лука» Евгений Березкин принял участие в круглом столе «В поисках равновесия: политика и регулирование в сфере ООПТ». Организаторами мероприятия выступили курорт «Роза Хутор» и «ВНИИ Экология». Мероприятие на площадке всесезонного курорта «Роза Хутор» в Сочи объединило представителей Минприроды России, научного сообщества, руководителей заповедников и национальных парков, экспертов в области экологии, туризма и устойчивого развития. В ходе стратегических сессий участники обсуждали будущее особо охраняемых природных территорий, развитие экологического туризма, вопросы сохранения экосистем и необходимость научного подхода при принятии управленческих решений 🌱 Евгений Георгиевич выступил на сессии, посвящённой развитию природного и познавательного туризма на ООПТ, где представил позицию национального парка «Самарская Лука» по вопросам сохранения охраняемых территорий и регулирования рекреационной нагрузки. Особое внимание участники уделили поиску баланса между развитием туристической инфраструктуры и сохранением уникальных природных комплексов 🤝 По итогам встречи эксперты подготовят резолюцию с предложениями по совершенствованию системы управления ООПТ и развитию экологического туризма в России. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>28.05.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2720</t>
+  </si>
+  <si>
+    <t>Вы точно видели в небе над Самарской Лукой эту картину: тёмный силуэт с длинными крыльями парит над лесом или речной гладью 🖤 В небе его легко узнать по раздвоенному хвосту - «вилочке» (выемке), который отличает от других пернатых хищников. Это черный коршун. Коршуны встречаются повсеместно: в поймах рек, лесостепях, на окраинах лесов и нередко селятся неподалёку от водоёмов. Именно экологическая пластичность стала одной из причин столь широкого распространения вида. Несмотря на внушительный размах крыльев — до 1,5 метров — птица сравнительно лёгкая: её масса обычно не превышает 700–900 граммов. Чёрный коршун не относится к числу самых сильных хищников, однако успешно выживает благодаря отличной наблюдательности, осторожности и способности быстро адаптироваться к окружающей среде Рацион коршуна очень разнообразен. Он питается рыбой, мелкими млекопитающими, насекомыми, птицами, а также падалью. Коршунов нередко можно видеть парящими над дорогами, где они собирают сбитых мелких животных. Вне сезона размножения коршуны нередко держатся группами и даже могут «пировать» вместе. Между собой птицы активно общаются при помощи характерных протяжных криков, похожих на ржание или долгое «кли-и-и-и-и».📣 В период размножения поведение меняется: птицы образуют устойчивые моногамные пары 💞 Гнездо строят оба партнёра, чаще всего размещая его высоко на деревьях. В кладке обычно 2–3 яйца. Насиживанием занимается самка, в то время как самец обеспечивает её кормом. Примерно через месяц появляются птенцы, которые некоторое время остаются под опекой родителей, прежде чем совершить первый самостоятельный полёт 🌀 Чёрные коршуны считаются достаточно интеллектуальными птицами. Они хорошо запоминают опасные места и стараются избегать территорий, где сталкивались с серьёзным беспокойством или угрозой. Но сегодня основными опасностями для вида остаются линии электропередачи, транспорт и фактор беспокойства со стороны человека. 📸 Владимир Шебаршенко</t>
+  </si>
+  <si>
+    <t>25.05.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2717</t>
+  </si>
+  <si>
+    <t>🌿 В преддверии Международного дня биологического разнообразия, 21 мая, в пресс-центре «Самарской газеты» прошла пресс-конференция «Дикая фауна Самарской области: как сохранить в регионе видовое разнообразие лесных обитателей». Эксперты, представители природоохранных организаций, научного сообщества и органов власти обсудили не только вопросы сохранения редких видов животных, но и последствия растущего интереса людей к отдыху на природе 🦉 Как отметил и.о. руководителя департамента охраны окружающей среды министерства природных ресурсов Самарской области Андрей Ардаков, в кадастре региона числится более 10,7 тысячи видов животных, а в Красную книгу Самарской области включены 288 видов. Одной из серьёзных угроз специалисты назвали сокращение естественной среды обитания животных. По словам заместителя директора по научной деятельности национального парка «Самарская Лука» Станислава Головатюка, на рубеже 50-х годов прошлого века лесистость Самарской области приближалась к 40%, тогда как сегодня леса занимают всего 13,8% территории региона. Сегодня учёные обращают внимание: бесконтрольное передвижение квадроциклов и мотоциклов по каменистым степям, берегам и природным территориям наносит серьёзный ущерб экосистемам, разрушая места обитания беспозвоночных и земноводных. Особое внимание участники уделили росту туристической нагрузки на особо охраняемые природные территории 🌲 Сегодня национальный парк «Самарская Лука» и Жигулёвский заповедник принимают всё больше гостей, и вместе с популярностью растёт необходимость бережного отношения к природе и грамотного регулирования туристических потоков. Также в ходе встречи обсудили вопросы помощи раненым диким животным 🦌 Проблема в том, что нередко такая помощь может привести к нарушению закона, особенно если речь идёт о краснокнижных видах. За незаконное изъятие животных из природы предусмотрены штрафы: для граждан — до 5 тысяч рублей, для юридических лиц — до миллиона рублей в зависимости от вида и причинённого ущерба. Решить эту юридическую коллизию в будущем позволит создание регионального реабилитационного центра для диких животных. Также в Самарской области уже ведётся работа по усилению природоохранных мер: готовится создание новых памятников природы регионального значения, а на популярных маршрутах работают координаторы режима охраны. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>25.05.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2715</t>
+  </si>
+  <si>
+    <t>🐍 В тёплое время года жители и гости Самарской Луки нередко встречают на берегах Волги и в воде тёмных змей, которых часто принимают за гадюк. Однако в большинстве случаев это вовсе не ядовитая змея, а водяной или обыкновенный уж — безопасный для человека вид. Особенно часто с гадюкой путают именно водяного ужа. Всё дело в окраске: он нередко бывает почти полностью чёрным и не имеет привычных жёлтых пятен на голове. Как отличить ужа от гадюки? ▪ Форма головы У ужа голова овальная и плавно переходит в шею. У гадюки голова широкая, треугольная, хорошо отделена от шеи. ▪ Глаза У ужей зрачок круглый. У гадюки — вертикальный, похожий на кошачий. ▪ Тело Ужи более длинные и стройные. Гадюка выглядит короче и плотнее, с более толстым телом. ▪ Поведение Ужи стараются как можно быстрее скрыться — уползают или ныряют в воду. Гадюка чаще сворачивается, может шипеть и принимать оборонительную позу. ▪ Место встречи Водяной уж почти всегда держится рядом с водой: плавает, охотится на рыбу и земноводных. Гадюки стараются избегать воды и чаще встречаются на сухих, хорошо прогреваемых участках. ▪ Окраска У обыкновенного ужа обычно есть светлые жёлтые или оранжевые пятна по бокам головы. У водяного ужа таких пятен чаще нет, а окраска может быть серой, оливковой или почти чёрной. У гадюки нередко заметен характерный зигзагообразный рисунок вдоль спины, хотя полностью тёмные особи тоже встречаются. ✅ Змея, плавающая в воде, и та, которая прячется в воде под камни – водяной уж, не опасный для человека. ✅ Встретив змею, остановитесь, подождите, пока она уползет. Змеи не будут за вами гнаться в попытке укусить или отомстить! Они питаются другой пищей и человек для наших змей не является добычей. ✅ Чтобы не столкнуться со змеей, ходите по проложенным дорожкам. Змеи, почувствовав ваше приближение, уползут и спрячутся. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>22.05.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2713</t>
+  </si>
+  <si>
+    <t>🌿 22 мая — Международный день биологического разнообразия! 🌍 Сегодня весь мир отмечает дату, которая напоминает о невероятном богатстве и хрупкости живой природы. 💚 Национальный парк «Самарская Лука» — настоящая сокровищница биоразнообразия. Уникальность территории во многом определяется сочетанием самых разных природных комплексов: здесь соседствуют Жигулёвские горы, пойменные луга, степные участки, лесные массивы и акватория Волги . На территории парка отмечено свыше 1500 видов сосудистых растений 🌱, среди которых есть эндемики (гвоздика волжская, молочай жигулёвский и т.д.) и реликты (можжевельник казацкий, копеечник крупноцветковый и т.д.) Богат и животный мир Самарской Луки 🐾: 🦌 более 60 видов млекопитающих, включая лося, косулю, рысь и барсука; 🦅 свыше 200 видов птиц, среди которых орлан-белохвост, беркут и скопа; 🐟 более 50 видов рыб, в том числе редкие и ценные виды. Важную роль в экосистемах также играют грибы 🍄, насекомые 🦋, паукообразные 🕷 и другие беспозвоночные организмы, обеспечивающие устойчивость природных сообществ. Сотрудники национального парка «Самарская Лука» ведут учеты и наблюдения, восстанавливают природные комплексы, занимаются экологическим просвещением и охраной территории от нарушений. Сохранение биоразнообразия зависит не только от специалистов, но и от каждого из гостей нашей территории 🤝. Посещая природные территории, важно соблюдать простые правила: не оставлять мусор 🚯, не тревожить животных , не повреждать растения 🌿 и бережно относиться к окружающей среде.</t>
+  </si>
+  <si>
+    <t>21.05.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2712</t>
+  </si>
+  <si>
+    <t>B связи с установлением на территории Самарской области высокой пожарной опасности (5 класс) продлен запрет на посещение лесов до 27 мая 2026 г включительно. ⛔Также запрещен въезд в лес транспортных средств. Открытыми для посещения остаются обустроенные рекреационные участки: ✓ «Ведьмино озеро» (с. Бахилово), ✓ «К источнику Святого Ильи» (c. Подгоры), ✓ «Гора Попова» (с. Ширяево), ✓ «К вершине Молодецкого кургана» (с. Жигули), ✓ «Гора Отважная» (г. Жигулевск), ✓ «ЛукАморье» (г. Жигулевск), ✓ «Мордово». ‼На время действия ограничений отключена кнопка "Посетить парк" и покупка путевок онлайн на сайте npsamluka.ru невозможна. Приобрести путевки можно на КПП, в участковых лесничествах и информационных центрах национального парка. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>18.05.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2710</t>
+  </si>
+  <si>
+    <t>Иногда живая природа умеет удивлять не меньше хорошего фокусника. Вот, например, что вы знаете о чайках? Скорее всего, что-то стереотипное: шумные, крикливые и наглые птицы... А приходилось ли вам видеть танцы чаек? Скорее всего — нет! Да и стараются они вовсе не для нас с вами. 😉 Во время сезона размножения чайки устраивают настоящие представления для своих избранников: расправляют крылья, изгибают шею, кружатся и подают друг другу особые сигналы, демонстрируя силу, ловкость и красоту. Но есть у чаек и другой «танец» — куда более практичный. Иногда птица начинает быстро и ритмично переступать лапками на земле, будто отбивает чечётку. 🐦✨ На самом деле так чайка добывает себе пропитание. Притопывая лапками, она создаёт вибрацию, похожую на стук дождя по земле. Дождевые черви принимают её за настоящий ливень и выбираются ближе к поверхности — тут-то птица их и подстерегает. Вот такая хитрость: немного танца, немного смекалки — и завтрак готов. 😉 А вы с чего начали свой день? За танцами пернатого "Зорро" (озерная чайка) наблюдал Владимир Шебаршенко 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>15.05.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2707</t>
+  </si>
+  <si>
+    <t>B связи с установлением на территории Самарской области высокой пожарной опасности (4 класс) введен запрет на посещение лесов до 20 мая 2026 г включительно. ⛔Также запрещен въезд в лес транспортных средств. Открытыми для посещения остаются обустроенные экологические тропы и рекреационные участки: ✓ «Ведьмино озеро» (с. Бахилово), ✓ «К источнику Святого Ильи» (c. Подгоры), ✓ «Гора Попова» (с. Ширяево), ✓ «К вершине Молодецкого кургана» (с. Жигули), ✓ «Гора Отважная» (г. Жигулевск), ✓ «ЛукАморье» (г. Жигулевск), ✓ «Усинские поляны», ✓ «Зольненское побережье», ✓ «Мордово». ‼На время действия ограничений отключена кнопка "Посетить парк" и покупка путевок онлайн на сайте npsamluka.ru невозможна. Приобрести путевки можно на КПП, в участковых лесничествах и информационных центрах национального парка. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>11.05.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2702</t>
+  </si>
+  <si>
+    <t>🔥 В национальном парке «Самарская Лука» состоялся сбор государственных инспекторов в области охраны окружающей среды отдела охраны, посвящённый подготовке к пожароопасному сезону. В ходе встречи сотрудники проверили готовность техники и оборудования, обсудили актуальные вопросы организации охраны территории, а также порядок взаимодействия при обнаружении и ликвидации возгораний. Особое внимание уделили профилактике природных пожаров и оперативному реагированию в условиях повышенной пожарной опасности. Начальник отдела охраны Сергей Тананыкин поделился с коллегами практическими знаниями и опытом, полученными ранее на профильном обучении в Мордовском и Жигулевском заповдениках. Подобные рабочие сборы позволяют повысить уровень подготовки инспекторского состава и обеспечить более эффективную защиту природных комплексов национального парка в пожароопасный период. 🌲 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>07.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2699</t>
+  </si>
+  <si>
+    <t>🌿 Барашки, божьи ручки, небесные ключики и даже цветы святого Петра — это всё о первоцвете крупночашечном (примула). Одна легенда говорит, что примула выросла там, где Святой Пётр обронил ключи от рая. 🗝 А по другой — это ключи, которыми весна открывает двери в лето. Поэтично, не правда ли? 😍 Первоцвет на Самарской Луке находится на южной границе ареала своего обитания, считается редким видом, поэтому занесён в региональную Красную книгу. 📚 А во всём мире известно более 500 видов примулы. Многие из них, включая нашу, способны зацветать при температуре около +5 °C. ❄ Листья первоцвета сохраняются зимой в виде розетки, а корни выделяют вещества, которые помогают почве «проснуться». Впрочем, не стоит обманываться его декоративностью: семена первоцвета напоминают личинки муравьёв, тем самым вводят последних в заблуждение. Насекомые, думая, что это их потомство, растаскивают их, создавая благоприятные условия для размножения. Вот такой хитрый барашек! 🐑😉 📸 Анжелы Маныловой 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>07.05.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2698</t>
+  </si>
+  <si>
+    <t>🌿 Барашки, божьи ручки, небесные ключики и даже цветы святого Петра — это всё о первоцвете крупночашечном (примула). Одна легенда говорит, что примула выросла там, где Святой Пётр обронил ключи от рая. 🗝 А по другой — это ключи, которыми весна открывает двери в лето. Поэтично, не правда ли? 😍 Первоцвет на Самарской Луке находится на южной границе ареала своего обитания, считается редким видом, поэтому занесён в региональную Красную книгу. 📚 А во всём мире известно более 500 видов примулы. Многие из них, включая нашу, способны зацветать при температуре около +5 °C. ❄ Листья первоцвета сохраняются зимой в виде розетки, а корни выделяют вещества, которые помогают почве «проснуться». Впрочем, не стоит обманываться его декоративностью: семена первоцвета напоминают личинки муравьёв, тем самым вводят последних в заблуждение. Насекомые, думая, что это их потомство, растаскивают их, создавая благоприятные условия для размножения. Вот такой хитрый барашек! 🐑😉 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>06.05.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2697</t>
+  </si>
+  <si>
+    <t>Весной, на на нагретой солнцем тропе можно заметить странного черного жука — будто мягкого, чуть неуклюжего, с вытянутым телом и короткими надкрыльями. Это жук-майка. Своё название жук получил за внешний вид: его надкрылья словно «малы» и не закрывают брюшко — как будто жук надел короткую майку. В последнее время майка стал настоящей звездой соцсетей, и даже получил звание "самого ядовитого жука России". На самом деле все не так страшно! Да, у майки есть защита, а как иначе, если отсутствие крыльев исключает возможность лететь ⚠ При опасности жук выделяет вещество — кантаридин. Он токсичен для людей и животных и при попадании на кожу может вызвать раздражение, покраснение и даже волдыри. Но важно другое: жук не кусается, не нападает и не «охотится» на человека. Неприятные последствия возможны только если взять его в руки или случайно раздавить. 🌿 Майки появляются весной, когда земля уже прогрелась. Они передвигаются по почве, чаще всего в сухих, солнечных местах — на опушках, склонах, степных участках. 🪶 Личинки жука-майки — настоящие путешественники. Сначала они забираются на цветы, цепляются за диких пчёл и попадают в пчелиные гнёзда, где продолжают развитие. В природе у каждого своя роль и для необычного жука-майки тоже находится место и своя роль! 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>06.05.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2694</t>
+  </si>
+  <si>
+    <t>🌿 «А у нас сегодня кошка родила вчера котят», - могли бы мы сказать...но у нас белка! Та самая, что устроила гнездо под крышей Дома Лисы действительно родила бельчат. Но далеко не вчера. Пушистые, любопытные, как и все малыши, они уже выбираются из уютного гнезда и даже приходят знакомиться. Тихонько вздыхаем: как же быстро время бежит… Ещё недавно наша лесная красотка гоняла женихов и вот уже в компании пушистых хвостиков. Соло--маму сотрудники отдела экопросвещения стабильно подкармливают: одной детей растить непросто, но за белок так решила природа. Наша попрыгунья оказалась гурманом: от орехов отказывается, зато охотно лакомится семечками. В одном выводке у белки может быть от 3 до 10 детёнышей. Рождаются они совсем беспомощными — слепыми и без шерсти. И спустя примерно месяц впервые осторожно выглядывают из укрытия, делая свои первые шаги в большой жизни. 🌿 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>02.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2692</t>
+  </si>
+  <si>
+    <t>Помните песню «Малиновки заслышав голосок»? 😉🎶 Пташки, которых в народе часто называют малиновками, — это зарянки. Они исполняют свои мелодичные трели в лесах, садах и парках, особенно активно в утренние и вечерние часы, на заре. 🎼 Узнать зарянку несложно: её отличает яркое рыжее пятно на лбу, горле и груди. Самцы и самки окрашены сходно, но самцы обычно чуть ярче. С возрастом интенсивность окраски усиливается — это связано с накоплением пигментов в перьях. 🧡 Несмотря на милую внешность, зарянки обладают выраженным территориальным поведением. Они активно защищают свой участок, вступая в конфликты как с другими видами птиц, так и с сородичами. Такое поведение особенно заметно в период гнездования. 💪 Зарянки относятся к перелётным птицам. Интересно, что они демонстрируют так называемую «филопатию» — возвращаются именно в те места, где ранее гнездились. Своё название птица, по одной из версий, получила за раннее пение: её голос можно услышать уже на рассвете. С научной точки зрения это связано с тем, что в утренние часы звук распространяется лучше, а конкуренция за акустическое пространство ниже. 🌅 Прислушайтесь — возможно, именно сейчас где-то рядом звучит этот знакомый, живой голос весны. 🌿🐦 📸 Владимир Шебаршенко 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>30.04.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2690</t>
+  </si>
+  <si>
+    <t>🌲 На минувшей неделе сотрудники отдела охраны национального парка «Самарская Лука» прошли обучение по противопожарной подготовке, организованное специалистами заповедника «Денежкин Камень» при поддержке Президентского фонда природы. Участниками обучения, которое проходило на базе Жигулевского заповедника, стали сотрудники 10 заповедников и национальных парков. От национального парка «Самарская Лука» в обучении приняли участие начальник отдела охраны Сергей Тананыкин и государственный инспектор в области охраны окружающей среды Алексей Аленбаторов. 📍 Первый день обучения был посвящён основам навигации в природной среде. Участники отрабатывали навыки ориентирования по бумажным картам, а также использовали современные картографические приложения, повышающие эффективность патрулирования. 🔥 Второй и третий дни были практическими. На местности, в условиях, максимально приближённых к реальным, в одном из оврагов была зажжена дымовая шашка, и командам необходимо было определить её источник, применяя полученные знания и навыки. Если в первый день инструкторам приходилось активно корректировать процесс, то уже на следующий день участники уверенно справились с задачей и получили зачёт по итогам практической части. 📄 В завершение обучения особое внимание было уделено оформлению документации, связанной с проведением мероприятий по пожаротушению, а также анализу выполненных работ. Полученные знания и отработанные навыки будут применяться в дальнейшей работе по охране природных территорий и повышению пожарной безопасности. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>29.04.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2678</t>
+  </si>
+  <si>
+    <t>🌿 На этой неделе завершился XII Молодёжный фестиваль в области устойчивого развития «ВузЭкоФест». Он проходил с 8 по 22 апреля, объединив 34 вуза в России и Белоруссии. 💧 В этом году фестиваль был посвящён теме «Синяя экономика» — рациональному использованию водных ресурсов и развитию экологически устойчивых практик. Национальный парк «Самарская Лука» в партнёрстве с Самарским государственным техническим университетом принял активное участие в этом экологическом событии. Сотрудники национального парка приняли участие в церемонии открытия, в работе круглого стола «Обеспечение экономической безопасности РФ при внедрении циркулярных практик обращения с отходами», а также устроили совместный субботник на тропах терренкура «Берёзовая роща». В конце прошлой недели начальник отдела экологического просвещения Наталья Циммер приняла участие в работе экспертной комиссии на пятой Межвозрастной конференцией, посвящённой «Дню Земли», — «Экология Земли». 🏁Финальной точкой «ВузЭкоФеста» стало подведение итогов. Национальному парку «Самарская Лука» были вручены благодарственные письма, а также памятные подарки от студенческого экоклуба «Жизнь». 🎁 В свою очередь, национальный парк «Самарская Лука» в лице директора Евгения Березкина выразил благодарность организаторам, вручив благодарственные письма университету и студенческому экоклубу «Жизнь». 🌱 Такие встречи — это не только обмен опытом, но и важный шаг к формированию экологической культуры, в которой теория обязательно подкрепляется практикой. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>29.04.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2675</t>
+  </si>
+  <si>
+    <t>🌿 В череде событий и мероприятий этой весны едва не упустили важную дату. Накануне, 28 апреля, национальный парк «Самарская Лука» отметил свой 42-й день рождения 🎉 Именно в этот день, в 1984 году, было подписано постановление Совета Министров РСФСР № 161 о создании государственного природного национального парка «Самарская Лука» на базе Жигулёвского и Рождественского мехлесхозов. С тех пор парк прошёл большой путь — от идеи сохранения уникальной территории до одного из ключевых природных символов региона. Сегодня «Самарская Лука» — это не только живописные пейзажи, редкие виды растений и животных, но и большая команда людей, которые каждый день работают ради сохранения этой природы 🌱 Спасибо всем, кто был и остаётся частью этой истории. И, конечно, с днём рождения! 💚 📸 Владимира Шебаршенко и Анжелы Маныловой 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>28.04.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2668</t>
+  </si>
+  <si>
+    <t>🌿 Провели выходные с пользой для себя и для природы. 26 апреля в национальном парке «Самарская Лука» прошёл субботник на экотропе горы Отважной. Участниками воскресной акции стали активисты «Движения первых» школы №14, их педагоги и родители, а также сотрудники Жигулевской ГЭС. Сопровождали группу заместитель директора по туризму Дмитрий Савкин и специалист по туризму Анна Калегина. Участники встретились у подножия горы и, рассредоточившись по обе стороны дороги, отправились собирать мусор, периодически углубляясь в лес 🌲 Всего удалось собрать около пятидесяти мешков мусора, причем больше всего было фантиков, бутылок и пластиковой упаковки. Собранный мусор позже вывезли инспекторы национального парка 🚛 Участники воскресной уборки также отмыли аншлаги и места отдыха, а завершили этот день чистоты на смотровой площадке горы Отважной. Анна Калегина рассказала участникам о национальном парке "Самарская Лука", о горе Отважной и её достопримечательностях, окрестностях города, которые открываются со смотровой площадки, а также о первоцветах, которые попадались на пути. 🌸 День получился непростым и очень насыщенным, но впереди новые общие дела и планы. 💚 📸 участников акции</t>
+  </si>
+  <si>
+    <t>24.04.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2660</t>
+  </si>
+  <si>
+    <t>Жигулевская Рускеала. "Голубые озера" в карьере, где велась разработка известняка, на горе Могутовой. 📸 Анна Калегина 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2656</t>
+  </si>
+  <si>
+    <t>🌱 Общее дело всегда объединяет сильнее любых слов. Особенно когда это дело — возвращать жизнь земле. Сегодня, 23 апреля, сотрудники национального парка «Самарская Лука» вышли на традиционную рекультивацию карьера на горе Могутовой. Работали сборной командой со всех отделов и участковых лесничеств национального парка 🤝 В этот день высадили 3 600 однолетних саженцев сосны 🌲 и 500 саженцев ирги. Работы по рекультивации, как правило, начинаются задолго до посадки. Специалисты Жигулёвского карьероуправления готовят площадки — так называемые «полки», куда затем завозят грунт, формируя основу для будущего леса. Параллельно готовят саженцы по старой, но эффективной технологии: корни аккуратно подрезают и обмакивают в «болтанку» из земли и воды, чтобы растения лучше прижились. Уже в день посадки трактор прокладывает борозды, а следом идут сотрудники с саженцами, лопатами и мечами Колесова. Карьер, где добывали известняк, постепенно меняется: вместо техники здесь появляется новая жизнь.💚 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>23.04.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2654</t>
+  </si>
+  <si>
+    <t>ВАЖНАЯ ИНФОРМАЦИЯ 🚧 Дорогие друзья! С 1 июня 2026 года УОК «ЛукАморье» (ИЦ «Дом-музей Лисы» и приют для диких пострадавших животных «Дом Айболита») временно ЗАКРЫВАЕТСЯ на реконструкцию и ремонт 🔧 В период проведения работ посещение будет невозможно. Мы понимаем, что это может изменить ваши планы, и приносим извинения за доставленные неудобства ❤ Но впереди — обновлённое пространство, которое станет ещё уютнее и интереснее. 🌿 Об окончании ремонта обязательно сообщим! 📢 Спасибо за понимание и поддержку 💙 До скорой встречи!</t>
+  </si>
+  <si>
+    <t>23.04.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2653</t>
+  </si>
+  <si>
+    <t>🚧 ВАЖНАЯ ИНФОРМАЦИЯ 🚧 Дорогие друзья! С 1 июня 2026 года УОК «ЛукАморье» (ИЦ «Дом-музей Лисы» и приют для диких пострадавших животных «Дом Айболита») временно ЗАКРЫВАЕТСЯ на реконструкцию и ремонт 🔧 В период проведения работ посещение будет невозможно. Мы понимаем, что это может изменить ваши планы, и приносим извинения за доставленные неудобства ❤ Но впереди — обновлённое пространство, которое станет ещё уютнее и интереснее. 🌿 Об окончании ремонта обязательно сообщим! 📢 Спасибо за понимание и поддержку 💙 До скорой встречи!</t>
+  </si>
+  <si>
+    <t>22.04.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2652</t>
+  </si>
+  <si>
+    <t>🌍 22 апреля — Международный день Земли 🌿 Сегодня весь мир отмечает День Земли. Это праздник-напоминание о том, что Земля — наш общий дом, а мы — её хранители 🌱 День Земли впервые отметили в 1970 году в США, а в 1990-м он стал международным. В 2009 году Генеральная Ассамблея ООН официально утвердила дату — 22 апреля — как Международный день Матери-Земли 🌏 Наш национальный парк «Самарская Лука» — важная часть Матери-Земли. И это живой пример того, как природа может быть одновременно мощной и уязвимой 🌲 Здесь: 🌼 растут редкие эндемики — молочай жигулёвский, ясколка жигулёвская, качим жигулёвский, тимьян жигулёвский, солнцецвет жигулёвский; 🦅 обитают редкие животные — орлан-белохвост, большой подорлик, филин, речная выдра и другие; ⛰ возвышаются древние Жигулёвские горы — единственные тектонические горы на Русской равнине; 🌾 раскинулись степи, леса, пойменные луга — уникальные экосистемы, дающие жизнь и кров десяткам видов. Спасибо, что любите и бережёте природу вместе с нами! Пусть каждый день будет Днём Земли — для вас и для будущих поколений 🌍✨</t>
+  </si>
+  <si>
+    <t>20.04.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2649</t>
+  </si>
+  <si>
+    <t>Есть моменты, которые легко пропустить. Кое-где ещё прячутся почерневшие сугробы. Деревья замерли в ожидании возможности устроить «зелёный шум». 🌿 И вдруг появляются они — светлые, невесомые, словно из воздуха сотканные цветы. Это ветреница алтайская. Встретить её можно на лесных опушках и светлых участках леса в апреле. Название «ветреница» (или «анемона») связано с тем, что её цветки покачиваются даже от лёгкого ветерка. 🌸 Она относится к группе эфемероидов — растений с коротким периодом вегетации, которые активно развиваются ранней весной, пока древесный ярус ещё не сомкнулся и в лес поступает достаточно света. Цветёт всего 2–3 недели, успевая привлечь первых насекомых-опылителей. После цветения надземная часть быстро отмирает, а растение переходит в состояние покоя до следующего сезона. ⚠ Как и многие представители семейства лютиковых, ветреница ядовита -— это естественная защита от поедания животными. 📍 Ветреница алтайская в нашем регионе считается редким видом и занесена в Красную книгу Самарской области. 🌱 📸 Наталья Циммер</t>
+  </si>
+  <si>
+    <t>16.04.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2646</t>
+  </si>
+  <si>
+    <t>Одной легендой на Молодецком кургане стало больше. О чёрной кошке, которая сопровождает туристов, гуляет с ними до вершины Молодецкого, путешествует автостопом и в качестве «гонорара» принимает рыбку или кошачий корм, заговорили ещё в прошлом году. И вот "резюме" на нашу пушистую "коллегу" получено, рассказываем и вам. Маленького котёнка от кошки-мышеловки осенью 2024 года принёс в визит-центр Молодецкого кургана один из сотрудников Жигулевского лесничества, чтобы тот разобрался с досаждающими мышами. Специалист по туризму Евгений взял заботу о новом члене коллектива на себя: научил хорошим манерам, стерилизовал, надел на пушистую ошейник с кличкой и номером телефона. Освоившись на новом месте и разобравшись с мышами, кошка отправилась изучать территорию. Сам Евгений назвал её Палестина, гости зовут то Дуняша, то Маруся. Кошка откликается на все варианты, поддерживая общение громким мурчанием. А тем, кто особенно симпатичен хвостатой хозяйке Молодецкого, она даже готова показать свои «тайные тропы». В прошлом году у Палестины обнаружилось ещё одно увлечение. Она, не дожидаясь приглашения, прыгает в машину к уезжающим туристам и катит осваивать новые территории. Вот тут ошейник с номером пригождается. Обнаружив "зайца" в машине, гости звонят хозяину и возвращают путешественницу на базу. "Она раз сто была на Молодецком и еще больше на Девьей горе. Зимой ходила с туристами к сосулькам на залив и успела стать большим другом всех рыбаков. Они иногда даже свой улов приносят специально для нее", - рассказывают сотрудники Жигулевского лесничества. 🐟 В прошлом году летом был забавный случай, когда Палестина решила проверить утиное семейство в зарослях рогоза. Отбивать кошку от разгневанной мамы-утки пришлось ее знакомому рыбаку. А вот с живущими вблизи Молодецкого лисами Палестина разбирается сама, активно гоняя от туристических троп. Так что Молодецкий курган под надежной охраной, а у туристов есть проверенный проводник -Палестина! Обращайтесь! 😁 📸 Екатерины Загрековой</t>
+  </si>
+  <si>
+    <t>13.04.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2642</t>
+  </si>
+  <si>
+    <t>Волки и горностаи на учёт не встали, зато отметились белки и рысь 🐾 В национальном парке «Самарская Лука» подвели итоги зимнего маршрутного учёта. В этом году государственные инспекторы всех лесничеств суммарно прошли более 264 км 🚶‍♂. На 26 постоянных маршрутах искали следы 15 видов млекопитающих, в том числе кабана, косули, лося, волка, рыси, лисицы и других. Полученные данные были обработаны сотрудниками научного отдела по специальной методике, что позволило определить численность каждого вида. В целом копытные животные сохраняют показатели выше средних многолетних значений. Так, численность лося в 2025 году составила 611 особей, косули — 1091. Лидером по наращиванию поголовья стал кабан 🐗: численность популяции в национальном парке "Самарская Лука" достигла 278 особей, увеличившись почти в три раза. Напомним, что в 2020 году из-за распространения африканской чумы свиней, сложностей добычи корма из-за высокого снежного покрова численность кабана резко сократилась, но за пять лет популяция восстановилась до средних многолетних значений. Из других копытных отмечены следы одного благородного оленя 🦌, но, скорее всего, другие особи этого вида просто не попали в маршруты учёта. По данным наблюдений, численность лисицы и куницы остаётся относительно стабильной: зафиксировано 282 лисы 🦊 и 188 куниц. Зайцев-русаков традиционно меньше, чем беляков — 127 против 555 🐇. Численность беляка по сравнению с прошлым годом несколько снизилась, приближаясь к средним многолетним значениям. В отличие от прошлых лет, в этом сезоне инспекторам удалось зафиксировать следы белки — учтено 25 особей 🐿. Вообще, зимой белки редко спускаются на землю в лесу: внизу их подстерегают хищники, а кормовые запасы скрыты под глубоким снегом ❄. Также в этом году вновь зафиксировано присутствие рыси в национальном парке — отмечена одна особь 🐾 Волки в ходе учёта в этот раз снова не были обнаружены. Лесные обитатели позировали Владимир Шебаршенко</t>
+  </si>
+  <si>
+    <t>11.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2639</t>
+  </si>
+  <si>
+    <t>Беличьи хлопоты. Продолжение 🐿 О том, как белка однажды пришла к Дому лисы и решила остаться, мы уже рассказывали. Так вот, примерно неделю назад наша лесная дива удивила ещё больше — привела «женихов» 😄 Сразу несколько белок появлялись рядом, устраивали погони, скачки по деревьям, демонстрируя настоящие акробатические этюды. Всё это — не просто игры, а важный выбор. У белок самка сама решает, кто станет её партнёром. Самцы могут преследовать её, демонстрируя ловкость, выносливость и силу. Побеждает самый настойчивый и быстрый — тот, кто сможет передать будущему потомству лучшие гены🌲 Надеемся, что скоро у нас появится «видео-окно» в мир беличьих хлопот. Пока решаются технические вопросы, а сама белка продолжает строить уютный домик, давайте придумаем имя новой хозяйке Дома лисы 😊 Пишите варианты в комментариях👇</t>
+  </si>
+  <si>
+    <t>11.04.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2638</t>
+  </si>
+  <si>
+    <t>С 15 по 22 апреля 2026 года пройдет VII Международный экологический диктант. 🌍 Старт приурочен ко Дню экологических знаний (15 апреля), а финал — ко Дню Земли (22 апреля). Тема этого года — экологическое благополучие. Это не абстрактное понятие, а то, с чем мы сталкиваемся каждый день: чистый воздух, безопасная вода, сохранённые леса и наши привычки — от выбора товаров до обращения с отходами. Почему стоит принять участие? Экодиктант — это возможность: 🌱 лучше понять, как наши ежедневные решения влияют на природу 🌱 проверить и расширить свои знания в сфере экологии 🌱 внести свой вклад в формирование ответственного отношения к окружающей среде Вопросы диктанта охватывают самые важные темы: — чистота воздуха, воды и почвы — сохранение лесов и заповедных территорий — разумное потребление и обращение с отходами — забота о животных — энерго-экологическая безопасность Принять участие можно в удобном формате: 💻 онлайн — на портале Экодиктант.рус 🌿 офлайн — на специально организованных площадках Участие доступно для всех в разных возрастных категориях: ✓ до 12 лет ✓ от 12 до 18 лет ✓ 18+ Регистрация уже открыта. Каждый участник получит сертификат, а лучшие — дипломы победителей 🏆 Присоединяйтесь, с 15 по 22 апреля! Это простой, но важный шаг к осознанному и бережному отношению к природе 🌿</t>
+  </si>
+  <si>
+    <t>10.04.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2635</t>
+  </si>
+  <si>
+    <t>Время радуг на "Самарской Луке" 🌈 Накануне радугу зафиксировали в окрестностях Жигулёвска. Небо на несколько минут расцвело яркими красками после дождя. Радуга возникает, когда солнечный свет проходит через капли воды в воздухе, преломляется и «раскладывается» на цвета. Чтобы её увидеть, нужны всего два условия: солнце и влага — поэтому чаще всего радуга появляется сразу после дождя ☀🌧 Интересный факт: на самом деле радуга — это не дуга, а полный круг. Просто с земли мы видим только её верхнюю часть. А ещё существует старая легенда, что на конце радуги спрятан горшочек с золотом. Правда, добраться до него невозможно — ведь «конец» радуги всё время ускользает от наблюдателя ✨ Успели уже увидеть радугу этой весной? 💙 📸 Почти дошла до горшочка с золотом Наталья Циммер.</t>
+  </si>
+  <si>
+    <t>09.04.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2633</t>
+  </si>
+  <si>
+    <t>С детства всем знакомо: «Сорока-ворона кашу варила...». И кажется, что нет птицы обычнее и проще. Но это только на первый взгляд. Во-первых, сорока — вовсе не ворона, хотя они и родственницы. А во-вторых, за привычным образом скрывается настоящая умница и красавица ✨ У сороки очень элегантное чёрно-белое оперение с металлическим отливом и длинным, выразительным хвостом. И да, она — одна из самых умных птиц. Например, учёные установили, что сороки способны узнавать себя в зеркале, не принимая отражение за другую особь 🪞 Голос сороки хорошо знаком каждому — это громкое стрекотание. Так птицы общаются и предупреждают друг друга об опасности. Но сорока умеет быть и совсем другой: в период ухаживания её голос становится тихим и даже мелодичным 🎶 Сороки — парные птицы. Причём пару выбирают рано, уже в первый год жизни, а следующей весной приступают к строительству гнезда. Гнездовой сезон начинается в марте. Чаще всего гнездо строят в густом кустарнике на высоте 2–4 метра, хотя в городе сороки нередко поднимаются выше. Их гнездо — замысловатое архитектурное сооружение до метра высотой: шарообразное, с плотной «крышей» и боковым входом 🏡 В ход идут ветки, сучья, а рядом с человеком — ещё и проволока, верёвки и другие найденные материалы. Внутри всё аккуратно укреплено и вымазано глиной или грязью. Но самое любопытное, что сороки редко строят одно гнездо. На участке их может появиться сразу несколько, иногда до семи. И каждое выглядит обжитым: птицы подлетают, поправляют ветки, создают видимость жизни. На деле же кладка находится только в одном, самом укромном месте. Так сороки обманывают хищников. Последние могут возвращается к гнезду снова и снова, ожидая появления яиц, но жизнь уже кипит в другом месте 🐣 Со временем сорочьи гнёзда не пустуют. Их занимают другие птицы, например, ушастые совы или пустельги. Получается, сороки не только заботятся о себе, но и «помогают» соседям 🦉 Так что сорока не просто шумная соседка, а умное, осторожное и удивительно изобретательное существо. 🟪  МАХ</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2629</t>
+  </si>
+  <si>
+    <t>«Самарская Лука» стала частью «Дня Волги» на Международном фестивале дикой природы "Золотая Черепаха". Росзаповедцентр Минприроды России провёл тематический день, посвящённый тайнам великой реки. Говорили о причинах обмеления Волги, проблеме микропластика и его влиянии на окружающую среду, а также о ключевых особо охраняемых природных территориях, одной из которых стала «Самарская Лука». На главной сцене фестиваля в Национальной библиотеке Республики Татарстан начальник отдела экологического просвещения Наталья Циммер представила нашу территорию в формате интерактивного виртуального путешествия «Жигулёвская кругосветка. Огибая Самарскую Луку». Затем Наталья Владимировна провела для гостей фестиваля мастер-класс-игру «Рыбалка» 🎣 Из бросовых материалов участники создавали рыбок: старые коробки и тетрапаки превращались в яркие поделки, а палочки для суши — в удочки. Такие встречи помогают напомнить всем: забота о природных богатствах начинается с простых действий и внимательного отношения к живой природе.🌿 🟪  МАХ</t>
+  </si>
+  <si>
+    <t>06.04.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2620</t>
+  </si>
+  <si>
+    <t>Апрель — невероятно прекрасное время! 🌿 Всё просыпается, поёт, прихорашивается, тянется к солнцу и цветёт. ☀ Апрельская природа не оригинальничает с разнообразием цвета — это будет потом. Сейчас — игра на контрастах и чистых оттенках. 🎨 Тёмная земля и яркая зелень. Лиловый и золотистый. Побелевший лёд и синяя вода в местах проталин. Ловите моменты и первые шаги весны! 💚 🟪  МАХ</t>
+  </si>
+  <si>
+    <t>04.04.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2617</t>
+  </si>
+  <si>
+    <t>Оцифровали инфраструктуру для наведения порядка 🌿 С 27 по 29 марта в национальном парке «Башкирия» прошёл обучающий интенсив от «Гудсёрфинг. Академия». 🗓 Его цель — создание проектов научного волонтёрства и цифровизации деятельности ООПТ с использованием современных сервисов, нейросетей и искусственного интеллекта. Национальный парк «Самарская Лука» представила специалист отдела туризма Анна Калегина. В рамках обучения Анна реализовала проект по отображению инфраструктуры национального парка на цифровой карте. 💻 Теперь на одной схеме можно увидеть не только расположение объектов — лавочек, информационных щитов, санитарных зон, — но и их состояние. Где требуется ремонт, а где всё в порядке, видно сразу. Такой подход помогает выстраивать приоритеты и системно подходить к содержанию инфраструктуры. Интенсиву предшествовало онлайн-обучение на протяжении нескольких недель, а уже на очной встрече эксперты помогли довести проект до финала.🎯 «Я одна из немногих участников, кто уехал с готовым продуктом. Остальным ещё предстоит найти ресурсы для реализации. Я очень рада, что моя идея так быстро воплотилась. Благодарю экспертов «Гудсёрфинг. Академии» за профессионализм, вовлечённость и поддержку на каждом этапе», — поделилась Анна. Также благодарим хозяев площадки — национальный парк «Башкирия» — за тёплый приём ❤️ . Встреча получилась живой и насыщенной: участники делились опытом и обсуждали рабочие практики. Все увезли с собой не только новые знания, но и яркие впечатления, а также памятную сувенирную продукцию. Проект «Гудсёрфинг. Академия» реализован при поддержке Президентского фонда природы. 🟪 МАХ</t>
+  </si>
+  <si>
+    <t>02.04.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2614</t>
+  </si>
+  <si>
+    <t>🌿 Ищем специалиста по развитию туризма! Сезонная работа в информационном центре «Ширяево» национального парка «Самарская Лука». Что делать: 🚶‍♂ следить за порядком в информационном центре и на территории, включая популярные туристические маршруты «Гора Попова» и «Гора Верблюд» 🎫 продавать путёвки и объяснять правила поведения на ООПТ 🌳 заботиться о малых архитектурных формах и природе вокруг Что важно знать: специфику пропускного режима, границы парка, правила пожарной безопасности и охраны труда. 📞 Для отклика и дополнительной информации звоните: 8 (84862) 2-40-51</t>
+  </si>
+  <si>
+    <t>01.04.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2612</t>
+  </si>
+  <si>
+    <t>1 апреля отмечается Международный день птиц — праздник, посвящённый нашим пернатым соседям. Весна уже слышна в воздухе: птицы возвращаются с зимовки, строят гнёзда, ищут пары, оглашая воздух своим пением. Знаете ли вы, что: 🐦 Скворцы могут запоминать до 50 различных мелодий и повторять их в своей песне. 🐦Совы поворачивают голову на 270°, так как их глаза неподвижны. 🐦 Ласточки строят гнездо из кусочков земли и глины, а в качестве арматуры используют прошлогоднюю траву. В давние времена прилет птиц был настоящим календарём для тех, кто работал на земле. По ним определяли, что земля готова к посеву. И оттуда пошли пословицы о весенних вестниках: 🌿 «Увидел скворца — весна у крыльца» 🌿 «Грач на горе — весна во дворе» 🌿 «Трясогузка хвостом лед разбивает». Наблюдайте за птицами, не тревожьте их в период гнездования и делитесь своими наблюдениями.</t>
+  </si>
+  <si>
+    <t>01.04.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2608</t>
+  </si>
+  <si>
+    <t>В преддверии нового туристического сезона сотрудники отдела охраны национального парка «Самарская Лука» приняли участие в тренинг-семинаре, который прошёл с 23 по 29 марта на территории Мордовского государственного природного заповедника имени П. Г. Смидовича. Семинар был посвящён важной теме — сохранению природных комплексов и объектов на особо охраняемых природных территориях. Вместе с коллегами из 15 регионов России наши инспекторы погрузились в рабочие вопросы, с которыми ежедневно сталкиваются в своей службе. На протяжении недели они изучали современные требования законодательства, особенности государственного надзора и работу с документацией. Но особое внимание уделялось практике: тактика патрулирования территории, работа с беспилотниками и тушение ландшафтных пожаров. Участники обменивались опытом, разбирали реальные кейсы и обсуждали актуальные задачи с коллегами из других регионов. Такие встречи помогают взглянуть на повседневную работу шире и укрепляют навыки, необходимые для защиты природы. Проект реализован Ассоциацией работников заповедного дела при поддержке Фонда защитников природы и Президентского фонда природы. Благодарим организаторов и всех участников за вклад в сохранение природного наследия России! 🌱</t>
+  </si>
+  <si>
+    <t>01.04.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2607</t>
+  </si>
+  <si>
+    <t>Весна — время, когда природа просыпается, лес наполняется звуками и светом… 🌿 Но вместе с теплом приходит и сезон активности клещей 💥 Чаще всего они обитают в местах с густой растительностью и повышенной влажностью: в лесах 🌲, на берегах водоёмов 💧, в заросших оврагах и на заброшенных участках. Встретить их можно и в городских парках, и на дачных участках. Чтобы прогулки по природе приносили только радость, важно помнить о мерах защиты: ✅ Правильная одежда Выбирайте светлую, однотонную одежду с длинным — на ней легче заметить клеща. Отдавайте предпочтение одежде с длинным рукавом, закрытой обуви и не забывайте про головной убор. ✅ Регулярный осмотр Во время прогулки и после неё осматривайте себя, детей и домашних животных. Особое внимание — шее, зоне за ушами, затылку. ✅ Защитные средства Используйте репелленты от клещей. Наносить их следует на одежду. ❗При обнаружении присосавшегося клеща действовать надо быстро и без паники. Срочно обратитесь в ближайший травмпункт для безопасного удаления. Если такой возможности нет, то удалите его самостоятельно пинцетом или нитью, выкручивая, затем продезинфицируйте место укуса, а клеща (желательно живого) сдайте в лабораторию. Пусть встречи с природой будут только приятными и безопасными 🌿🕊</t>
+  </si>
+  <si>
+    <t>31.03.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2606</t>
+  </si>
+  <si>
+    <t>Национальный парк «Самарская Лука» ищет сторожа на туристический маршрут «Гора Отважная» (сезонная работа). Это один из самых популярных и живописных маршрутов нашего национального парка. Летом в дневное время здесь почти никогда не бывает тихо: приходят группами, по одиночке, парами и небольшими компаниями. Зато в ночные часы и до самого рассвета соловьи будут петь только для вас. Но здесь важно не просто «стоять на посту», а быть внимательным хозяином этой территории. ✅ Что предстоит: — следить за порядком; — контролировать пропускной режим, при необходимости продавать путевки; — подсказывать туристам дорогу, объяснять правила посещения; — бережно относиться к природе и следить, чтобы так же делали другие. Что пригодится: — знание положения и инструкций о пропускном режиме, границ территории (поможем разобраться и все объясним); — спокойствие и терпение; — готовность работать на свежем воздухе в любую погоду; Что получите взамен: — работу с видом, за который обычно платят; — тишину, которую не найти в городе; — чувство, что вы делаете полезное дело. — зарплата, разумеется тоже тоже полагается. Если вам это подходит — будем рады познакомиться. Обращаться по телефону: 8 (4862) 2-40-51</t>
+  </si>
+  <si>
+    <t>26.03.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2604</t>
+  </si>
+  <si>
+    <t>🦌 Как вам спалось этой ночью? Надеемся, что так же уютно и спокойно, как этой стайке косуль! Зимой эти грациозные животные устраивают себе «кроватки» прямо в снегу.️ Косули разгребают снег копытами и укладываются на обнажившуюся землю. А если снег слишком глубокий, они находят старые лёжки и расчищают их от свежего покрова. Для отдыха косули выбирают укромные места на границе леса и открытых пространств —пполян опушек, вырубок. Там, где тихо и безопасно. Такие уютные «спальные места» косуль удалось запечатлеть Татьяне Шебаршенко👏</t>
+  </si>
+  <si>
+    <t>24.03.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2603</t>
+  </si>
+  <si>
+    <t>В «Доме лисы» этой весной неожиданно появилась новая хозяйка, а у отдела экопросвещения национального парка «Самарская Лука» — соседка. Белка несколько зим приходила сюда к кормушке и вот, похоже, решила остаться. Уже вовсю хлопочет: обживает место и готовит гнездо под крышей дома. Обычно белки строят свои шарообразные гнёзда — «гайна» — высоко на деревьях. А если находится надёжное укрытие с крышей и стенами, да ещё и защищённое от ветра, выбор становится очевидным. Гнездо они делают тёплым и мягким: внутри — мох, сухая трава, иногда найденная шерсть. Это важно, поскольку бельчата рождаются совсем беспомощными — слепыми и без шерсти. Первые недели они полностью зависят от матери и почти не подают голоса. Зато быстро растут и уже через месяц становятся пушистыми и начинают осторожно исследовать мир. Так что ждём появления бельчат и новых историй из мира животных</t>
+  </si>
+  <si>
+    <t>22.03.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2602</t>
+  </si>
+  <si>
+    <t>Утренняя роса, тихое журчание ручьёв, осторожно пробивающихся сквозь известняк, и суровые волжские волны во время шторма — всё это вода. Она даёт жизнь, вдохновляет и напоминает о хрупкой красоте природы. Родники Самарской Луки — настоящий подарок природы ✨ Не случайно их называют «живой драгоценностью». Здесь вода не задерживается на поверхности: почвы сложены известняками и доломитами, поэтому дождь и талый снег быстро уходят вглубь, сквозь трещины, не образуя озёр. А потом — возвращаются. Чистыми, холодными, прозрачными — выходят на свет в виде родников. 💧 Где найти родники в Национальном парке «Самарская Лука»? Сосново-Солонецкое лесничество: Анурьевский родник — 53.300815 с. ш., 49.657589 в. д. Ситнев родник — 53.245143 с. ш., 49.488657 в. д. Вершинный родник — 53.295230 с. ш., 49.512791 в. д. Низинный родник — 53.270540 с. ш., 49.553990 в. д. Волжское лесничество: Винный ключ — 53.409000 с. ш., 50.014429 в. д. Больше-Рязанское лесничество: Источник святых преподобных Киево-Печерских Антония и Феодосия — 53.26104 с. ш., 49.29609 в. д. Родник Студененький — 53.23697472 с. ш., 49.30229464 в. д. Каждый родник — часть уникальной экосистемы Самарской Луки и требует бережного отношения 🙏</t>
+  </si>
+  <si>
+    <t>20.03.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2601</t>
+  </si>
+  <si>
+    <t>☀ Стаи перелётных птиц уже держат курс к родным местам, гусиный лук и сон-трава пробиваются сквозь прошлогоднюю листву, а лоси и лисы готовятся менять пышный зимний наряд на легкие летние шубки . А все потому что весна, настоящая, астрономическая весна! Сегодня, 20 марта - день весеннего равноденствия — момент, когда день и ночь почти равны по продолжительности, а Солнце переходит в Северное полушарие. С этого дня световой день начнёт расти, пробуждая природу после зимнего сна! 🌞 📸 Приглашаем вас поделиться своими весенними кадрами! Сделайте фото первых признаков весны — распускающихся почек, вернувшихся птиц, первых цветов или просто яркого солнечного дня на Самарской Луке и прикрепите в комментариях 🌿 👇</t>
+  </si>
+  <si>
+    <t>17.03.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2600</t>
+  </si>
+  <si>
+    <t>Все ближе астрономическая весна 🌞, и всё ярче светит солнце! Но пока ещё лежит снег , у нас есть возможность оглянуться назад и вспомнить самые красивые моменты уже ушедшей зимы. Бесспорно, в топе локаций этого сезона — гигантские сосульки, похожие на ледяные колонны, выросшие на обрывистых склонах Усинского кургана и Девьей горы. 📸 Андрей Востров и Валерий Безрученко</t>
+  </si>
+  <si>
+    <t>17.03.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2597</t>
+  </si>
+  <si>
+    <t>Информация не о природе, но для вас, подписчиков нашего сообщества. Программа долгосрочных сбережений (ПДС) — это добровольный накопительно-инвестиционный продукт, запущенный в РФ в 2024 году, который помогает копить на крупные цели или получать прибавку к пенсии.</t>
+  </si>
+  <si>
+    <t>16.03.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2591</t>
+  </si>
+  <si>
+    <t>⛔Зимник закрыт! В соответствии с приказом №1 от 12 января 2026 временная автомобильная дорога «Белые домики – с. Шелехметь» (зимник) закрыта для всех видов транспорта. Дальнейшее использование автозимника небезопасно: при температуре воздуха +6…+8 °C грунт теряет плотность и трасса начинает разрушаться. С 16 марта нахождение на указанной дороге запрещено и расценивается как нарушение природоохранного режима.</t>
+  </si>
+  <si>
+    <t>15.09.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2843</t>
+  </si>
+  <si>
+    <t>🌿 Завершился второй день Всероссийской конференции «Актуальные проблемы особо охраняемых природных территорий — 6». Сегодня участники практически весь день провели в активной научной работе: один доклад сменял другой — всего в программе было представлено около 20 сообщений. 🌊 От физико-химических характеристик озёр Волго-Камского заповедника и особенностей водных экосистем до изучения наземных позвоночных на особо охраняемых природных территориях Самарской Луки. Между этими темами — исследования отдельных видов и семейств растений, состояние природных комплексов, результаты многолетних наблюдений и мониторинга, вопросы сохранения биоразнообразия и другие направления, важные для работы ООПТ. 🔬 За каждым таким докладом — месяцы и годы наблюдений, полевые выезды, обработка данных и кропотливая работа исследователей. Не менее важной частью конференции стало профессиональное общение: после докладов участники задавали вопросы, обсуждали результаты, сравнивали данные и обменивались опытом. 💚 Два дня — десятки исследований, разные территории и научные направления, но одна общая задача: понимать, как устроена природа, как она меняется и что мы можем сделать для её сохранения. ⛰ Впереди у участников ещё один, заключительный день конференции. И он будет не только научным, поскольку организаторы пригласили гостей на экскурсию по одной из экотроп национального парка "Самарская Лука". 🌿</t>
+  </si>
+  <si>
+    <t>14.09.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2838</t>
+  </si>
+  <si>
+    <t>🌿 Сегодня в Тольятти стартовала Всероссийская конференция «Актуальные проблемы особо охраняемых природных территорий — 6». Для национального парка «Самарская Лука» это важное событие, тем более что в этом году конференция посвящена памяти человека, который стоял у истоков создания парка — кандидата биологических наук Юрия Константиновича Рощевского. 🎬 Поэтому первый день начали с фильма о Юрии Константиновиче, а затем участники поделились своими воспоминаниями. Почти все присутствующие знали Рощевского лично. Но для каждого он был своим: для кого-то — другом, для кого-то — наставником и педагогом, для кого-то — коллегой и человеком, который повлиял на профессиональный путь. 💚 Эти разные истории сложились в один общий образ человека, который внес огромный вклад в изучение и сохранение природы Самарской Луки. 🔬 После памятной части конференция продолжилась научными докладами. Тематика исследований оказалась широкой: от изучения размножения и кормовой базы млекопитающих Жигулёвского заповедника и первых данных о составе микробного сообщества озера Серного до исследований, выходящих далеко за пределы Самарского региона. 🌎 Разные темы, разные территории, разные исследовательские подходы, но общая цель: лучше понимать природу, чтобы эффективнее её сохранять. 📚 Завтра конференция продолжится. 15 сентября участники снова встретятся на площадке Института экологии Волжского бассейна РАН в Тольятти. Следим за научным разговором и обязательно расскажем, чем запомнился второй день конференции. 🌱</t>
+  </si>
+  <si>
+    <t>17.09.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2851</t>
+  </si>
+  <si>
+    <t>🌿🏔 Завершили Всероссийскую конференцию «Актуальные проблемы особо охраняемых природных территорий — 6» полевым выходом в Жигули. Представители научного сообщества из разных уголков России охотно откликнулись на предложение увидеть своими глазами природу Самарской Луки и отправиться на экскурсию к вершине Молодецкого кургана. И погода не подвела — обещала быть хорошей и сдержала своё слово. ☀🍂 Гости поднялись на одну из самых знаковых вершин Жигулей и увидели осеннюю Самарскую Луку с высоты. А дальше интересы научного сообщества, как и положено, разделились: одни с увлечением изучали растительность каменистых степей, другие определяли уже немногочисленных представителей осенней орнитофауны, а третьи просто любовались пейзажами молодой золотой осени 🍁 и слушали истории специалистов национального парка «Самарская Лука». Завершилось восхождение уже под стук дождя в беседке, за ароматным чаем на травах и в тёплой компании. И, конечно, не обошлось без эффектного появления хранительницы Молодецкого кургана — кошки Палестины. 🐈❤ Спасибо коллегам за интерес, живое участие и любовь к природе! Отдельно благодарим администрацию городского округа Жигулёвск за содействие в организации поездки и предоставленный транспорт! 🤝 До новых встреч на Самарской Луке! 🌿</t>
+  </si>
+  <si>
+    <t>16.09.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2848</t>
+  </si>
+  <si>
+    <t>Ведущий специалист по туризму национального парка «Самарская Лука» Анна Калегина приняла участие в образовательной стажировке, организованной Минприроды РФ, Росзаповедцентром и РЭУ имени Г. В. Плеханова в Серпухове. Участниками программы стали около 40 сотрудников особо охраняемых природных территорий из разных регионов России. 📚 До очной встречи участники прошли онлайн-часть программы — цикл лекций от специалистов Росзаповедцентра. А затем теория сменилась практикой. Основными темами очной части стажировки стали экологическое просвещение и экологический туризм на особо охраняемых природных территориях. Участники знакомились с современными подходами к работе с посетителями, образовательными программами и практиками ООПТ. Демонстрационной площадкой стал Приокско-Террасный заповедник. Здесь участники смогли увидеть, как экологическое просвещение и работа с посетителями организованы непосредственно на территории заповедника, а также прошли по экологической тропе «Дорога к зубрам», высотной тропе «Сквозь листву» и посетили экологический парк «Дерево-Дом». 🦬 В Приокско-Террасном заповеднике реализуется программа по разведению и выпуску зубров в природу. Экскурсию для участников стажировки провели сотрудники заповедника, рассказали о сохранении этого редкого вида и практической стороне работы по его восстановлению. «Если обобщить, то теория была от Росзаповедцентра, практика — от Приокско-Террасного заповедника, а обмен опытом — от самих участников. И вот последняя часть по ценности оказалась наравне с лекциями», — отмечает Анна Калегина. 💚 Такие встречи — ещё одна возможность посмотреть на привычную работу свежим взглядом, перенять успешные практики коллег и привезти домой новые идеи для развития экологического туризма и работы с посетителями.</t>
+  </si>
+  <si>
+    <t>20.09.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2861</t>
+  </si>
+  <si>
+    <t>🌲 Поздравляем с Днём работников леса! Лес — это не просто территория, а дом для тысяч видов растений и животных, часть истории Жигулей и бесценное природное наследие. В этот день благодарим всех, чья работа связана с охраной и сохранением лесов. Спасибо за ежедневный труд, ответственность и заботу о природе. Желаем здоровья, благополучия и уверенности в том, что ваша работа действительно меняет будущее к лучшему. 🌿</t>
+  </si>
+  <si>
+    <t>19.09.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2860</t>
+  </si>
+  <si>
+    <t>27.09.26 04:24</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2873</t>
+  </si>
+  <si>
+    <t>🌿 С Днём туризма! Сегодня мы поздравляем всех, кто однажды выбрал дорогу вместо дивана, тропу вместо асфальта, а новые впечатления предпочёл привычному маршруту. 🥾🌄 27 сентября 1970 года был принят Устав Всемирной туристской организации, а спустя десять лет, в 1980 году, в этот день впервые отметили Всемирный день туризма. Праздник призван напоминать о значении путешествий для культуры, экономики, международного общения и развития территорий. А задолго до появления этой даты известный русский писатель Иван Бунин писал: «Человека делают счастливыми три вещи: любовь, интересная работа и возможность путешествовать». Желаем всем путешественникам увлекательных маршрутов, хорошей погоды и добрых попутчиков! Пусть будет много дорог, по которым захочется пройти, и мест, куда захочется вернуться. 🧭❤ С Днём туризма! Открывайте Самарскую Луку, влюбляйтесь в природу и берегите её! 🧭💚</t>
+  </si>
+  <si>
+    <t>25.09.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2872</t>
+  </si>
+  <si>
+    <t>Сегодня — День моря. И казалось бы: где море и при чём здесь Самарская Лука? 🌊 Но в геологической истории этих мест есть доказательства того, что море здесь было и не одно! 🌊 Акчагыльское море пришло сюда примерно 2–3 миллиона лет назад, в период позднего плиоцена - раннего плейстоцена. Его воды проникали далеко по древним долинам и Самарская Лука в то время была похожа на полуостров с заливами и бухтами. В районе Жигулёвских ворот находился пролив, соединявший разные части бассейна. Акчагыльское море было изолировано от Мирового океана и характеризовалось пониженной солёностью. Прошли миллионы лет. Ландшафт менялся, Акчагыльское море отступило, но пришло другое 🌊 . Хвалынское море достигло Самарской Луки около 12 тысяч лет назад. Его воды снова заполнили древние понижения рельефа, образуя заливы и лиманы. 🐚 От тех времён остались не только отметки в геологических картах. Отложения этого времени сохранились, в частности, в устьях Отважненской, Ширяевской и других долин. И здесь есть важный научный нюанс: этот бассейн был уже не совсем обычным морем. Исследователи отмечают, что правильнее его называть пресноводным лиманом. А сегодня на месте этих древних морей течёт Волга. 💙 Получается, что, стоя на берегу или вершине Жигулей, мы смотрим не просто на красивый пейзаж, а на одну из последних страниц длинной истории Самарской Луки. 🌿🌊</t>
+  </si>
+  <si>
+    <t>23.09.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2871</t>
+  </si>
+  <si>
+    <t>Сегодня, 23 сентября, наступает осеннее равноденствие — момент, когда Солнце пересекает небесный экватор и переходит из Северного полушария в Южное. С этого времени Северный полюс начинает постепенно погружаться в полярную ночь, а Южный, наоборот, «переходит на светлую сторону». 🌍 Время темноты будет длиться около 182 дней, а дальше Солнце снова повернётся к свету. Кстати, наши предки верили, что погода в день равноденствия сама себя предсказывает. ☀️ Солнечный день обещал, что тепло и сухая погода задержатся ещё ненадолго. Вместе с астрономической и золотая осень уже вовсю гуляет по территории национального парка «Самарская Лука»! Приезжайте любоваться! 🍂</t>
+  </si>
+  <si>
+    <t>22.09.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2870</t>
+  </si>
+  <si>
+    <t>🌿 «Путь реки» приглашает обсудить проблему мусора и свалок За время работы на тропе «Пути реки» участники волонтёрского движения зафиксировали, сфотографировали и описали все свалки на маршруте. Сегодня у команды есть наглядная картина того, где и какой мусор скапливается на Самарской Луке. 23 и 24 сентября волонтёрское движение проводит серию лекций, посвящённых этой проблеме. 🗓 23 сентября, 15:00 📍 ДК «Рождествено» (с. Рождествено, Стадионная улица, 1А) «Свалка не приговор: как договориться с соседями, властями и своим мусорным пакетом» Алина Кольовска (Москва) — биолог, экопросветитель, разработчик образовательных продуктов по экологии, президент АНО «Коалиция ПРО отходы». Работала с компаниями «СИБУР», «Лемана ПРО», «Магнит», МТС и другими. На встрече эксперт расскажет, как подобные проблемы решаются в других национальных парках, какие аргументы использовать в разговоре с соседями и представителями власти, что можно делать с разными категориями отходов, чтобы уменьшить их количество и вред для природы. Отдельно поговорим о том, как жителям грамотно и конструктивно выражать свою позицию, чтобы быть услышанными теми, кто может влиять на ситуацию. 🗓 24 сентября, 19:00 📍 пространство «Цех», Станкозавод (г. Самара, ул. Куйбышева, 128/1) «Заповедный этикет: как достучаться до туристов без нотаций и штрафов» Ольга Пегова — заместитель директора по экологическому просвещению Кавказского заповедника. На лекции эксперт поделится практическим опытом «мягкой силы»: как превратить строгие ограничения в понятную философию гостеприимства, а каждого гостя тропы — в осознанного союзника дикой природы. В центре внимания — 7 принципов уважения к экосистемам, правила безопасной дистанции с дикими животными и культура туризма на заповедных территориях. Участие свободное. Лекции проходят при поддержке Президентского фонда природы.</t>
+  </si>
+  <si>
+    <t>21.09.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2867</t>
+  </si>
+  <si>
+    <t>Один день из жизни пня. Казалось бы стоит себе обычный пень на опушке леса.... Но пень похоже не обычный. Лесной WI-FI - не иначе! А иначе как объяснить почему он притягивает всю лесную братию...🫎🐗🦌 Интересно, что же они там за сообщения друг другу оставляют?</t>
+  </si>
+  <si>
+    <t>21.09.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/npsamluka/2862</t>
+  </si>
+  <si>
+    <t>🌲 По следам Дня работников леса В преддверии одного из главных лесных праздников специалисты по экологическому просвещению национального парка «Самарская Лука» провели для школьников экоуроки, посвящённые лесу и его обитателям. В школе № 10 города Жигулёвска прошёл краеведческий час «Люби и знай свой край». Начальник отдела экологического просвещения национального парка «Самарская Лука» Наталья Циммер вместе со специалистом Центральной библиотеки города Жигулевска Ириной Мирной рассказали школьникам о флоре и фауне Жигулей. Ребята познакомились с понятиями «реликты» и «эндемики», а также учились отличать ядовитые грибы 🍄 от съедобных. А в школе Валы специалист по экологическому просвещению Гузель Телякова провела для школьников 3–4-х и 5-го классов игру-соревнование. 🌳 Перед командами стояла задача — вырастить свой большой лес. Борьба получилась азартной: на протяжении игры перевес переходил от одной команды к другой. Но в итоге количество «посаженных» деревьев оказалось одинаковым и победила дружба!🌲 Безусловно, такие встречи помогают школьникам не только узнать больше о природе родного края, но и почувствовать личную связь с лесом — увидеть его как живой мир, который важно знать, любить и беречь. 💚</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1961,59 +2702,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H175"/>
+  <dimension ref="A1:H258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4031.016" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5909,50 +6650,1461 @@
       <c r="C174" t="s">
         <v>523</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E174">
         <v>318</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>85100</v>
       </c>
       <c r="B175" t="s">
         <v>525</v>
       </c>
       <c r="C175" t="s">
         <v>526</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E175">
         <v>903</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>94953</v>
+      </c>
+      <c r="B176" t="s">
+        <v>528</v>
+      </c>
+      <c r="C176" t="s">
+        <v>529</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E176">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>94954</v>
+      </c>
+      <c r="B177" t="s">
+        <v>531</v>
+      </c>
+      <c r="C177" t="s">
+        <v>532</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E177">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>94955</v>
+      </c>
+      <c r="B178" t="s">
+        <v>534</v>
+      </c>
+      <c r="C178" t="s">
+        <v>535</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E178">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>94956</v>
+      </c>
+      <c r="B179" t="s">
+        <v>537</v>
+      </c>
+      <c r="C179" t="s">
+        <v>538</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E179">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>94957</v>
+      </c>
+      <c r="B180" t="s">
+        <v>540</v>
+      </c>
+      <c r="C180" t="s">
+        <v>541</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="E180">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>94958</v>
+      </c>
+      <c r="B181" t="s">
+        <v>543</v>
+      </c>
+      <c r="C181" t="s">
+        <v>544</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="E181">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>94959</v>
+      </c>
+      <c r="B182" t="s">
+        <v>546</v>
+      </c>
+      <c r="C182" t="s">
+        <v>547</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="E182">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>94960</v>
+      </c>
+      <c r="B183" t="s">
+        <v>549</v>
+      </c>
+      <c r="C183" t="s">
+        <v>550</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="E183">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>94961</v>
+      </c>
+      <c r="B184" t="s">
+        <v>552</v>
+      </c>
+      <c r="C184" t="s">
+        <v>553</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="E184">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>94962</v>
+      </c>
+      <c r="B185" t="s">
+        <v>555</v>
+      </c>
+      <c r="C185" t="s">
+        <v>556</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="E185">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>94963</v>
+      </c>
+      <c r="B186" t="s">
+        <v>558</v>
+      </c>
+      <c r="C186" t="s">
+        <v>559</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E186">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>94964</v>
+      </c>
+      <c r="B187" t="s">
+        <v>561</v>
+      </c>
+      <c r="C187" t="s">
+        <v>562</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E187">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>94965</v>
+      </c>
+      <c r="B188" t="s">
+        <v>564</v>
+      </c>
+      <c r="C188" t="s">
+        <v>565</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E188">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>94966</v>
+      </c>
+      <c r="B189" t="s">
+        <v>567</v>
+      </c>
+      <c r="C189" t="s">
+        <v>568</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E189">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>94967</v>
+      </c>
+      <c r="B190" t="s">
+        <v>570</v>
+      </c>
+      <c r="C190" t="s">
+        <v>571</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E190">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>94968</v>
+      </c>
+      <c r="B191" t="s">
+        <v>573</v>
+      </c>
+      <c r="C191" t="s">
+        <v>574</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E191">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>94969</v>
+      </c>
+      <c r="B192" t="s">
+        <v>576</v>
+      </c>
+      <c r="C192" t="s">
+        <v>577</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E192">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>94970</v>
+      </c>
+      <c r="B193" t="s">
+        <v>579</v>
+      </c>
+      <c r="C193" t="s">
+        <v>580</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="E193">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>94971</v>
+      </c>
+      <c r="B194" t="s">
+        <v>582</v>
+      </c>
+      <c r="C194" t="s">
+        <v>583</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="E194">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>94972</v>
+      </c>
+      <c r="B195" t="s">
+        <v>585</v>
+      </c>
+      <c r="C195" t="s">
+        <v>586</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="E195">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>94973</v>
+      </c>
+      <c r="B196" t="s">
+        <v>588</v>
+      </c>
+      <c r="C196" t="s">
+        <v>589</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E196">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>94974</v>
+      </c>
+      <c r="B197" t="s">
+        <v>591</v>
+      </c>
+      <c r="C197" t="s">
+        <v>592</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E197">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>94975</v>
+      </c>
+      <c r="B198" t="s">
+        <v>594</v>
+      </c>
+      <c r="C198" t="s">
+        <v>595</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="E198">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>94976</v>
+      </c>
+      <c r="B199" t="s">
+        <v>597</v>
+      </c>
+      <c r="C199" t="s">
+        <v>598</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="E199">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>94977</v>
+      </c>
+      <c r="B200" t="s">
+        <v>600</v>
+      </c>
+      <c r="C200" t="s">
+        <v>601</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="E200">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>94978</v>
+      </c>
+      <c r="B201" t="s">
+        <v>603</v>
+      </c>
+      <c r="C201" t="s">
+        <v>604</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E201">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>94979</v>
+      </c>
+      <c r="B202" t="s">
+        <v>606</v>
+      </c>
+      <c r="C202" t="s">
+        <v>607</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E202">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>94980</v>
+      </c>
+      <c r="B203" t="s">
+        <v>609</v>
+      </c>
+      <c r="C203" t="s">
+        <v>610</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="E203">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>94981</v>
+      </c>
+      <c r="B204" t="s">
+        <v>612</v>
+      </c>
+      <c r="C204" t="s">
+        <v>613</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="E204">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>94982</v>
+      </c>
+      <c r="B205" t="s">
+        <v>615</v>
+      </c>
+      <c r="C205" t="s">
+        <v>616</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E205">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>94983</v>
+      </c>
+      <c r="B206" t="s">
+        <v>618</v>
+      </c>
+      <c r="C206" t="s">
+        <v>619</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E206">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>94984</v>
+      </c>
+      <c r="B207" t="s">
+        <v>621</v>
+      </c>
+      <c r="C207" t="s">
+        <v>622</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E207">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>94985</v>
+      </c>
+      <c r="B208" t="s">
+        <v>624</v>
+      </c>
+      <c r="C208" t="s">
+        <v>625</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E208">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>94986</v>
+      </c>
+      <c r="B209" t="s">
+        <v>627</v>
+      </c>
+      <c r="C209" t="s">
+        <v>628</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E209">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>94987</v>
+      </c>
+      <c r="B210" t="s">
+        <v>630</v>
+      </c>
+      <c r="C210" t="s">
+        <v>631</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E210">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>94988</v>
+      </c>
+      <c r="B211" t="s">
+        <v>633</v>
+      </c>
+      <c r="C211" t="s">
+        <v>634</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E211">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>94989</v>
+      </c>
+      <c r="B212" t="s">
+        <v>636</v>
+      </c>
+      <c r="C212" t="s">
+        <v>637</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E212">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>94990</v>
+      </c>
+      <c r="B213" t="s">
+        <v>639</v>
+      </c>
+      <c r="C213" t="s">
+        <v>640</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E213">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>94991</v>
+      </c>
+      <c r="B214" t="s">
+        <v>642</v>
+      </c>
+      <c r="C214" t="s">
+        <v>643</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E214">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>94992</v>
+      </c>
+      <c r="B215" t="s">
+        <v>645</v>
+      </c>
+      <c r="C215" t="s">
+        <v>646</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E215">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>94993</v>
+      </c>
+      <c r="B216" t="s">
+        <v>648</v>
+      </c>
+      <c r="C216" t="s">
+        <v>649</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E216">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>94994</v>
+      </c>
+      <c r="B217" t="s">
+        <v>651</v>
+      </c>
+      <c r="C217" t="s">
+        <v>652</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E217">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>94995</v>
+      </c>
+      <c r="B218" t="s">
+        <v>654</v>
+      </c>
+      <c r="C218" t="s">
+        <v>655</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E218">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>94996</v>
+      </c>
+      <c r="B219" t="s">
+        <v>657</v>
+      </c>
+      <c r="C219" t="s">
+        <v>658</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E219">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>94997</v>
+      </c>
+      <c r="B220" t="s">
+        <v>660</v>
+      </c>
+      <c r="C220" t="s">
+        <v>661</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E220">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>94998</v>
+      </c>
+      <c r="B221" t="s">
+        <v>663</v>
+      </c>
+      <c r="C221" t="s">
+        <v>664</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E221">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>94999</v>
+      </c>
+      <c r="B222" t="s">
+        <v>666</v>
+      </c>
+      <c r="C222" t="s">
+        <v>667</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E222">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>95000</v>
+      </c>
+      <c r="B223" t="s">
+        <v>669</v>
+      </c>
+      <c r="C223" t="s">
+        <v>670</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E223">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>95001</v>
+      </c>
+      <c r="B224" t="s">
+        <v>672</v>
+      </c>
+      <c r="C224" t="s">
+        <v>673</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E224">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>95002</v>
+      </c>
+      <c r="B225" t="s">
+        <v>675</v>
+      </c>
+      <c r="C225" t="s">
+        <v>676</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E225">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>95003</v>
+      </c>
+      <c r="B226" t="s">
+        <v>678</v>
+      </c>
+      <c r="C226" t="s">
+        <v>679</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E226">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>95004</v>
+      </c>
+      <c r="B227" t="s">
+        <v>681</v>
+      </c>
+      <c r="C227" t="s">
+        <v>682</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E227">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>95005</v>
+      </c>
+      <c r="B228" t="s">
+        <v>684</v>
+      </c>
+      <c r="C228" t="s">
+        <v>685</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E228">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>95006</v>
+      </c>
+      <c r="B229" t="s">
+        <v>687</v>
+      </c>
+      <c r="C229" t="s">
+        <v>688</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E229">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>95007</v>
+      </c>
+      <c r="B230" t="s">
+        <v>690</v>
+      </c>
+      <c r="C230" t="s">
+        <v>691</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E230">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>95008</v>
+      </c>
+      <c r="B231" t="s">
+        <v>693</v>
+      </c>
+      <c r="C231" t="s">
+        <v>694</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E231">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>95009</v>
+      </c>
+      <c r="B232" t="s">
+        <v>693</v>
+      </c>
+      <c r="C232" t="s">
+        <v>696</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>95010</v>
+      </c>
+      <c r="B233" t="s">
+        <v>698</v>
+      </c>
+      <c r="C233" t="s">
+        <v>699</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>95011</v>
+      </c>
+      <c r="B234" t="s">
+        <v>701</v>
+      </c>
+      <c r="C234" t="s">
+        <v>702</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>95012</v>
+      </c>
+      <c r="B235" t="s">
+        <v>704</v>
+      </c>
+      <c r="C235" t="s">
+        <v>705</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>95013</v>
+      </c>
+      <c r="B236" t="s">
+        <v>707</v>
+      </c>
+      <c r="C236" t="s">
+        <v>708</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>95014</v>
+      </c>
+      <c r="B237" t="s">
+        <v>710</v>
+      </c>
+      <c r="C237" t="s">
+        <v>711</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>95015</v>
+      </c>
+      <c r="B238" t="s">
+        <v>713</v>
+      </c>
+      <c r="C238" t="s">
+        <v>714</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>95016</v>
+      </c>
+      <c r="B239" t="s">
+        <v>716</v>
+      </c>
+      <c r="C239" t="s">
+        <v>717</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>95017</v>
+      </c>
+      <c r="B240" t="s">
+        <v>719</v>
+      </c>
+      <c r="C240" t="s">
+        <v>720</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>95018</v>
+      </c>
+      <c r="B241" t="s">
+        <v>722</v>
+      </c>
+      <c r="C241" t="s">
+        <v>723</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>95019</v>
+      </c>
+      <c r="B242" t="s">
+        <v>725</v>
+      </c>
+      <c r="C242" t="s">
+        <v>726</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>95020</v>
+      </c>
+      <c r="B243" t="s">
+        <v>728</v>
+      </c>
+      <c r="C243" t="s">
+        <v>729</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>95021</v>
+      </c>
+      <c r="B244" t="s">
+        <v>731</v>
+      </c>
+      <c r="C244" t="s">
+        <v>732</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>95022</v>
+      </c>
+      <c r="B245" t="s">
+        <v>734</v>
+      </c>
+      <c r="C245" t="s">
+        <v>735</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>95023</v>
+      </c>
+      <c r="B246" t="s">
+        <v>737</v>
+      </c>
+      <c r="C246" t="s">
+        <v>738</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E246">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>103015</v>
+      </c>
+      <c r="B247" t="s">
+        <v>740</v>
+      </c>
+      <c r="C247" t="s">
+        <v>741</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E247">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>103016</v>
+      </c>
+      <c r="B248" t="s">
+        <v>743</v>
+      </c>
+      <c r="C248" t="s">
+        <v>744</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E248">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>123543</v>
+      </c>
+      <c r="B249" t="s">
+        <v>746</v>
+      </c>
+      <c r="C249" t="s">
+        <v>747</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E249">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>123544</v>
+      </c>
+      <c r="B250" t="s">
+        <v>749</v>
+      </c>
+      <c r="C250" t="s">
+        <v>750</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E250">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>124361</v>
+      </c>
+      <c r="B251" t="s">
+        <v>752</v>
+      </c>
+      <c r="C251" t="s">
+        <v>753</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E251">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>124362</v>
+      </c>
+      <c r="B252" t="s">
+        <v>755</v>
+      </c>
+      <c r="C252" t="s">
+        <v>756</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E252">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>127509</v>
+      </c>
+      <c r="B253" t="s">
+        <v>757</v>
+      </c>
+      <c r="C253" t="s">
+        <v>758</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E253">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>127510</v>
+      </c>
+      <c r="B254" t="s">
+        <v>760</v>
+      </c>
+      <c r="C254" t="s">
+        <v>761</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="E254">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>127511</v>
+      </c>
+      <c r="B255" t="s">
+        <v>763</v>
+      </c>
+      <c r="C255" t="s">
+        <v>764</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="E255">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>127512</v>
+      </c>
+      <c r="B256" t="s">
+        <v>766</v>
+      </c>
+      <c r="C256" t="s">
+        <v>767</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E256">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>127513</v>
+      </c>
+      <c r="B257" t="s">
+        <v>769</v>
+      </c>
+      <c r="C257" t="s">
+        <v>770</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E257">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>127514</v>
+      </c>
+      <c r="B258" t="s">
+        <v>772</v>
+      </c>
+      <c r="C258" t="s">
+        <v>773</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E258">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">