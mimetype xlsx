--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -330,50 +330,86 @@
     <t>01.11.24 09:13</t>
   </si>
   <si>
     <t>t.me/zuratkul_np/104</t>
   </si>
   <si>
     <t>Поход на Большой Москаль. 31 октября 2024. Посмотрите, как прекрасна природа парка!</t>
   </si>
   <si>
     <t>18.10.24 04:37</t>
   </si>
   <si>
     <t>t.me/zuratkul_np/102</t>
   </si>
   <si>
     <t>Осторожно! Медведи ещё не спят 🐻 След Топтыгина в национальном парке "Зюраткуль" внушает уважение - на одном из фото размер сапога 44 размера. Фото: старший госинспектор Зюраткульского лесничества Евгений Балабанов.</t>
   </si>
   <si>
     <t>01.10.24 15:23</t>
   </si>
   <si>
     <t>t.me/zuratkul_np/101</t>
   </si>
   <si>
     <t>Привет, друзьям Зюраткуля! Посмотрите, как у нас прошёл туристический слёт - весело, познавательно и дружно! Подробности расскажем чуть позже )</t>
+  </si>
+  <si>
+    <t>04.04.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/zuratkul_np/261</t>
+  </si>
+  <si>
+    <t>В связи с запретом выхода на лед, государственными инспекторами национального парка совместно с сотрудниками полиции на озере Зюраткуль проводятся рейдовые мероприятия. Несколько рыбаков все-таки нарушили запрет и были выдворены со льда. Напомним, в Саткинском округе запрет введен постановлением главы с 25 марта. В национальном парке «Зюраткуль» приказом директора Александра Решетова он действует с 30 марта. Также информируем, что с 10 апреле в национальном парке начнется нерест. Подробности сообщим позже.</t>
+  </si>
+  <si>
+    <t>03.04.26 03:30</t>
+  </si>
+  <si>
+    <t>t.me/zuratkul_np/257</t>
+  </si>
+  <si>
+    <t>Доброе утро, друзья! Телеканал "Россия" зимой снимал наш реабилитационный центр для лосят-сирот Дом лося "Сохатка». И ещё они отдельно делали сюжет про госинспектора Андрея Данилова. Теперь они из этого сюжета сделали у себя на сайте его страничку. Это проект "Необычные люди" - там врачи, педагоги, герой СВО и наш Андрей Михайлович. Вот ссылка https://nl.cheltv.ru/contest/andrej-danilov/ Пожалуйста, проголосуйте за нашего коллегу!</t>
+  </si>
+  <si>
+    <t>31.03.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/zuratkul_np/252</t>
+  </si>
+  <si>
+    <t>Природа Зюраткуля проснулась! Бабочки-крапивницы (или бабочки-многоцветки) и бабочка "Павлиний глаз" вовсю порхают над нашим первоцветом - ветреницей алтайской. А на видео хозяйственные муравьи копошатся по своим важным делам. Фото: Оксана Войнова Видео: Екатерина Самароковская</t>
+  </si>
+  <si>
+    <t>22.03.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/zuratkul_np/249</t>
+  </si>
+  <si>
+    <t>Ледяной фонтан в национальном парке «Зюраткуль» тает. Три дня назад его огородили лентой, что означает - подходить близко нельзя, это опасно. К сожалению, туристов заградительная лента не останавливает и они, рискуя своими жизнями, заходят за ленту и даже пытаются взобраться по кромке льда там, где фонтан уже обвалился. В связи с этим администрация национального парка «Зюраткуль» просит гостей не заходить за заградительную ленту, не подпускать к фонтану детей! Помните, что ваша жизнь и жизнь ваших близких в ваших руках!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -695,51 +731,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1633.744" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -1298,50 +1334,118 @@
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>1159</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>27448</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>1066</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>94949</v>
+      </c>
+      <c r="B35" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>94950</v>
+      </c>
+      <c r="B36" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" t="s">
+        <v>110</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E36">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>94951</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E37">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>94952</v>
+      </c>
+      <c r="B38" t="s">
+        <v>115</v>
+      </c>
+      <c r="C38" t="s">
+        <v>116</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E38">
+        <v>726</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">