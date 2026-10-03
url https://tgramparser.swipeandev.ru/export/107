--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="959">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2889,50 +2889,203 @@
     <t>30.10.24 09:01</t>
   </si>
   <si>
     <t>t.me/npsenggory/3988</t>
   </si>
   <si>
     <t>📝Национальный парк "Сенгилеевские горы" тесно сотрудничает с Тушнинской школой. Ежегодно на базе школы проводятся занятия по экологическому просвещению.🍁 Под занавес осени ребята, молодые защитники природы, стали участниками учебно-познавательного занятия, где узнали о предзимье в нацпарке о том, как природа готовится к зиме. Пригласить экопрос нацпарка в вашу школу или детский сад можно позвонив по телефону: +7 (8423) 32-19-87 ☎️</t>
   </si>
   <si>
     <t>29.10.24 08:01</t>
   </si>
   <si>
     <t>t.me/npsenggory/3984</t>
   </si>
   <si>
     <t>Сегодня свой день рождения отмечает Природный парк "Оленьи ручьи"! 🎉🎉🎉 Мы от всего сердца поздравляем именинника и коллег с праздником! Желаем: счастья, процветания и успехов в работе 💚 Расскажем немного о самом парке 🏞 Природный парк "Оленьи ручьи" - это чудесный уголок природы в Челябинской области, где горные хребты, глубокие ущелья и ручьи создают сказочный пейзаж 💚 Парк получил свое название благодаря ручьям, которые привлекают на водопой оленей 🦌 На территории ООПТ находится множество пещер, как природных, так и рукотворных. Самая известная - пещера "Атаманская", доступная для посещения туристами🚶‍♂️ "Оленьи ручьи" - это не только красивое место, но и исторический памятник. В парке сохранились руины старинной мельницы, свидетельствующие о том, что эта территория была освоена человеком еще в давние времена 👨‍🏫 Парк был создан в 1993 году с целью сохранения уникальной природы этого региона. Сегодня он является популярным местом для отдыха и туризма, где можно насладиться красотой природы, совершить пешие прогулки, покататься на велосипеде или просто отдохнуть на свежем воздухе 🏕 Также там обитает множество животных: лось, косуля, кабан, лиса, заяц, белка, куница, барсук, а также много видов птиц. А растительность представлена хвойными и лиственными лесами, лугами, болотами 🦊🌲 Если вы интересуетесь природой, пещерами, историей и активным отдыхом, то обязательно посетите природный парк "Оленьи ручьи" 👍</t>
   </si>
   <si>
     <t>27.10.24 08:00</t>
   </si>
   <si>
     <t>t.me/npsenggory/3979</t>
   </si>
   <si>
     <t>Сегодня свой день рождения отмечает государственный природный заказник федерального значения "Леопардовый"! 🎉🎉🎉 Мы от всей души поздравляем именинника и коллег с праздником! Желаем: счастья, процветания и успехов в работе 💚 Расскажем немного о самом заказнике 🏞 В юго-западной части Приморского края, где величественные хребты Хасанского и Надеждинского районов встречаются с границей Китая, раскинулся "Леопардовый заказник". Созданный в 2008 году, он объединил два других заказника - "Барсовый" и "Борисовское плато", чтобы обеспечить краснокнижному дальневосточному леопарду безопасное пространство в рамках единой охраняемой природной территории 🐆 Площадь заказника составляет внушительные 169,5 тысяч гектаров, и его границы на юго-востоке соприкасаются с заповедником "Кедровая Падь", где также обитает эта редкая кошка 💚 На территории заказника раскинулись богатые хвойно-широколиственные и широколиственные леса, где встречаются редкие и исчезающие виды растений. Дуб монгольский, пихта цельнолистная, амурская и маньчжурская липа — эти величественные деревья создают уникальный ландшафт 🏔 Леопардовый заказник - это не только дом для редкого леопарда, но и убежище для многих других охраняемых видов млекопитающих. Здесь можно встретить амурского тигра, амурского гогала, дальневосточного лесного кота, красного волка, кабаргу, росомаху, гималайского медведя, енотовидную собаку, барсука, колонка, лисицу, маньчжурского зайца, пятнистого оленя, косулю, кабана, изюбря 🐗 В апреле 2012 года Леопардовый заказник стал частью национального парка "Земля леопарда", что еще больше укрепило его статус как важнейшего места обитания этой редкой кошки 🌐</t>
+  </si>
+  <si>
+    <t>20.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5456</t>
+  </si>
+  <si>
+    <t>🌿 Марш Парков 2026: встаём на защиту природы вместе! Уже более 30 лет, с 1995 года, по всему миру проходит «Марш Парков» — масштабная международная акция по защите особо охраняемых природных территорий (ООПТ). В 2026 году она стартовала 17 апреля и продлится до 26 числа этого месяца. Организаторы — Центр Охраны Дикой Природы — объединяют волонтёров, организации и всех неравнодушных, чтобы помочь заповедникам, национальным паркам и другим уникальным уголкам нашей планеты. Зачем это нужно? ООПТ — это не просто красивые места для прогулок. Это — дом для редких и исчезающих видов животных и растений, природные фильтры воздуха и воды, кладовые биоразнообразия Земли. Но им нужна наша помощь, что и делают участники акции. В течение этих важных дней они: ✅ Помогают на местах: расчищают тропы и территории от мусора, высаживают деревья, восстанавливают экотропы, ухаживают за растениями. ✅ Участвуют в экологическом мониторинге: наблюдают за животными, фиксируют изменения в природе, помогают учёным собирать данные. ✅ Просвещают окружающих: проводят лекции, мастер‑классы и экскурсии, рассказывают о важности ООПТ в школах и соцсетях. ✅ Поддерживают финансово: собирают средства на нужды заповедников — от закупки оборудования до строительства кормушек для животных. ✅ Привлекают внимание: организуют флешмобы, фотовыставки и акции, чтобы напомнить всем: природа нуждается в защите. Кто может участвовать? Абсолютно каждый! Неважно, сколько вам лет и чем вы занимаетесь. Можно: прийти на субботник в ближайший парк, организовать экомероприятие в своём городе, рассказать друзьям о «Марше Парков» и важности ООПТ, поделиться этим постом — это уже шаг к переменам! 💚 Природа скажет вам спасибо!</t>
+  </si>
+  <si>
+    <t>15.04.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5455</t>
+  </si>
+  <si>
+    <t>Сегодня на территории нашей страны отмечается день прекрасных животных и наших главных соседей — сурков! Принято считать, что официальный праздник отмечается в феврале, но так — только в Америке. В России же официальный праздник выпадает на конец марта и начало апреля. Расскажем же вам немного о братьях наших меньших: 🍃 Сурки, обитающие в наших краях (байбаки), — одни из самых крупных представителей семейства беличьих: длина тела может достигать 50–60 см, а вес перед зимней спячкой — до 5–6 кг. 🍃 Эти зверьки живут большими колониями и создают целые подземные города: система нор может занимать площадь до 600 м² и уходить на глубину до 3 м. 🍃 Байбаки впадают в спячку на 6–8 месяцев и просыпаются примерно в конце марта — начале апреля, что и стало поводом для российского Дня сурка. 🍃 Сурки общаются между собой с помощью разнообразных звуков — от тихих посвистываний до громких тревожных сигналов, которые предупреждают всю колонию об опасности. 🍃 Они играют важную роль в экосистеме: их норы улучшают почву, а активность способствует распространению семян растений и создаёт среду обитания для других видов — например, некоторых птиц и мелких млекопитающих. Вот такие удивительные звери обитают на территории нашего национального парка! Приходите понаблюдать за ними в эту весну и убедитесь сами, насколько они очаровательны и умны 🌿🦦</t>
+  </si>
+  <si>
+    <t>08.04.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5453</t>
+  </si>
+  <si>
+    <t>В таинственных Белоярских лесах Сенгилеевских гор случилось маленькое чудо: распустил свои нежные лепестки прострел раскрытый или — сон‑трава. Представьте: сосновый бор, пропитанный смолистым ароматом хвои, солнечные лучи, пробивающиеся сквозь ветви, и у самых корней деревьев — мягкие лапки фиолетовых бархатных цветов! Каждый бутон, раскрываясь навстречу солнцу, кажется крошечным чудом — символом победы тепла над холодом, жизни над зимней тишиной. Давайте беречь это чудо! Прострел раскрытый — растение редкое, занесён в список видов, требующих особого внимания, и его красота создана не для букетов, а для того, чтобы радовать глаз в родной лесной стихии. Приходите в парк «Сенгилеевские горы» в апреле–мае — возможно, именно вам посчастливится встретить сон‑траву в её естественной красот! Фото: Владимира Устинова, старшего государственного инспектора ФГБУ «Национальный парк «Сенгилеевские горы»</t>
+  </si>
+  <si>
+    <t>07.04.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5449</t>
+  </si>
+  <si>
+    <t>Сегодня особенный день для самых маленьких воспитанников детского сада «Солнышко»! ☀ В честь Всемирного дня здоровья сотрудники национального парка провели для них увлекательное познавательное занятие. 👩🏼‍🤝‍🧑🏻 Малыши отправились в мини-путешествие по нашему удивительному миру! Мы рассказали им о том, кто живет в национальном парке, какие редкие и исчезающие виды растений и животных мы бережно охраняем. 🦅🐻 Ребята с восторгом узнавали про наших краснокнижных обитателей, ведь каждый из них — настоящий клад природы! 🌳🦊 А какой же праздник без движения? В честь Всемирного дня здоровья, конечно же, не обошлось без веселой зарядки! Дети с энтузиазмом повторяли упражнения, заряжаясь бодростью и позитивом. 🥳😇 Здоровье — это так здорово, особенно когда оно начинается с самого детства! 💪 Мы верим, что такие встречи помогают детям полюбить природу, узнать о ее богатствах и важности сохранения редких видов. 📕 Пусть каждый малыш вырастет ответственным и заботливым хранителем нашей прекрасной планеты! 💚</t>
+  </si>
+  <si>
+    <t>07.04.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5447</t>
+  </si>
+  <si>
+    <t>Первые солнечные цветы мать-и-мачехи уже распустились на склонах Сенгилеевских гор и в окрестностях. Эти яркие жёлтые «солнышки» — верный признак того, что весна вступает в свои права, а природа просыпается после зимы. Мать-и-мачеха — не только красивое, но и очень полезное растение. Её появление всегда радует глаз и дарит ощущение обновления. Если вы ещё не видели это весеннее чудо своими глазами — самое время отправиться на прогулку и сделать красивые фотографии на фоне пробуждающейся природы. Не упустите возможность насладиться свежим воздухом и первыми цветами сезона! А вы уже видели мать-и-мачеху этой весной?</t>
+  </si>
+  <si>
+    <t>06.04.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5443</t>
+  </si>
+  <si>
+    <t>Учёный из национального парка «Сенгилеевские горы» Сергей Бураков выступил на фестивале «Золотая черепаха» с лекцией «Где прячется вода? Расследование падения уровня Волги (Куйбышевского водохранилища)» и мастер-классом «Рисуем на камнях». 5 апреля 2026 года в Казани прошёл «День Волги» в рамках Международного фестиваля дикой природы «Золотая черепаха». Мероприятие состоялось в Национальной библиотеке РТ при поддержке Росзаповедцентра. Сергей Бураков, старший научный сотрудник национального парка «Сенгилеевские горы», поделился результатами наблюдений, разобрал факторы, влияющие на уровень воды в Куйбышевском водохранилище, и предложил возможные пути решения проблемы. Лекция вызвала живой интерес! Фестиваль «Золотая черепаха» проходит в Казани до 26 апреля. Вход свободный. #ЗолотаяЧерепаха #ДеньВолги</t>
+  </si>
+  <si>
+    <t>06.04.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5442</t>
+  </si>
+  <si>
+    <t>Лес просыпается!💟 Фото: Владимира Устинова, старшего государственного инспектора ФГБУ «Национальный парк «Сенгилеевские горы»</t>
+  </si>
+  <si>
+    <t>05.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5441</t>
+  </si>
+  <si>
+    <t>Ко Дню геолога! 🕵‍♂🪨 В рамках празднования Дня геолога научный сотрудник национального парка Сергей Крючков провел для студентов педагогического колледжа специальное научно‑просветительское занятие. В ходе встречи студенты познакомились с историей геологических исследований региона. Занятие помогло будущим педагогам осознать важность геологических знаний для экологического образования школьников и понять роль геологии в решении задач устойчивого развития территорий! Фото: Сергея Крючкова, научного сотрудника ФГБУ «Национальный парк «Сенгилеевские горы»</t>
+  </si>
+  <si>
+    <t>04.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5439</t>
+  </si>
+  <si>
+    <t>Стань волонтёром Школы Фонда Владимира Потанина в Сенгилеевских горах! Летом 2026 года национальный парк «Сенгилеевские горы» снова станет площадкой для работы волонтеров Школы Фонда Владимира Потанина. Надо сказать, это ежегодное мероприятие для участников Стипендиальной программы. Подать заявку на участие в школе фонда Владимира Потанина и стать волонтером в национальном парке «Сенгилеевские горы» (20-28 июня 2026 г.) можно по ссылке: https://school.fondpotanin.ru/nacionalnyy-park-sengileevskie-gory В 2026 году в Сенгилеевских горах для волонтеров-потанинцев подготовлены новые задачи и новые возможности! Сюрпризом станут качественно новые условия размещения лагеря! 🤫 Волонтеров в Сенгилеевских горах ждет труд: - по благоустройству экотроп; - покраска инфраструктуры; - разработка альбома. Приглашаем! #ШколаФонда2026 #ФондПотанина #ФондЗаповедноеПосольство</t>
+  </si>
+  <si>
+    <t>03.04.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5438</t>
+  </si>
+  <si>
+    <t>Ранней весной, когда в Сенгилеевских горах природа просыпается, едва оголив спящие степи, леса... На холмах укрытых войлоком трав, видятся всюду орнаменты, словно с древней резьбы сошедшие. Видятся мифические существа, словно с пластин костяных воинa Хазарского! Глядишь, то ли это драконы с закрученными в двойную спираль хвостом? То ли зайцы, медведи, лошади? То ли сцены охоты, где медведь раздирает убитую охотником лань? По материалам о Шиловском кургане, Историко-краеведческого музей имени П. В. Алабина, г. Самара Узнать больше о природе и истории национального парка можно на экскурсии! Фото: Александра Брагина, специалиста отдела науки и экологического просвещения Национального парка "Сенгилеевские горы"</t>
+  </si>
+  <si>
+    <t>27.03.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5436</t>
+  </si>
+  <si>
+    <t>Национальный парк «Сенгилеевские горы» принял участие в XI Областном краеведческом форуме «Сохраняя прошлое, создаем будущее» (с. Кротково, Сенгилеевский район). Тема форума была «Родина моя — Россия». На форуме обсуждались разные вопросы, в том числе связанные с проектом «Заповедные территории и местное население: от отчуждения к сотрудничеству»! Поездка в Сенгилеевский район подарила знакомство с удивительными педагогами и мастерами: были собраны контакты местных ремесленников, хранящих традиции края, для организации «Зеленой ремесленной гостинной»! Надо отметить, что на форуме работали разные эколого-просветительские секции. На конкурсе детских проектов, где национальный парк выступил как соорганизатор и жюри, дети рассказывали о природе, традициях, ремеслах, кулинарии, истории. #ЭкоЦентрЗаповедники #ЗаповеднаяАкадемия #ФондЗаповеднопросвещения #ФПГ #ФондПрезидентскихГрантов</t>
+  </si>
+  <si>
+    <t>24.03.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5432</t>
+  </si>
+  <si>
+    <t>🧯20 марта 2026 года в рамках подготовки к пожароопасному сезону сотрудники отдела охраны окружающей среды национального парка «Сенгилеевские горы» 🌄приняли участие в учениях по межведомственному взаимодействию по обнаружению и тушению лесных пожаров с привлечением сотрудников ГКУ Ульяновской области «Сенгилеевское лесничество», 33 ПЧ ФПС ФГКУ «1ОПФС по Ульяновской области», ОГБУ «Центр по обеспечению пожарной безопасности», ГО ЧС Администрации МО «Сенгилеевский район».🧯</t>
+  </si>
+  <si>
+    <t>24.03.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5431</t>
+  </si>
+  <si>
+    <t>https://max.ru/c/-72341768393269/AZ0eNvg5MIE</t>
+  </si>
+  <si>
+    <t>23.03.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5430</t>
+  </si>
+  <si>
+    <t>https://vk.ru/wall-178264050_5417</t>
+  </si>
+  <si>
+    <t>21.03.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5429</t>
+  </si>
+  <si>
+    <t>💟Сенгилеевские горы в Максе, присоединяйся к каналу: https://max.ru/join/sxtJTsShljyjx6HITOULAI9OxYoIC4RpTaYk9A8Y6Ds</t>
+  </si>
+  <si>
+    <t>21.03.26 03:57</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5428</t>
+  </si>
+  <si>
+    <t>21 марта — Международный день леса! 🌲✨ Этот праздник напоминает нам, что леса — это «легкие» нашей планеты. Они не только дарят нам чистый воздух и воду, но и служат домом для тысяч видов животных и растений 🦌🌿 Для национального парка «Сенгилеевские горы» это особенная дата, ведь наши лесные массивы — главное сокровище региона. Мы делаем всё, чтобы сохранить их первозданную красоту и биоразнообразие. Давайте ценить и беречь лес вместе: наслаждаться его тишиной, дышать полной грудью и оставлять после себя только чистоту! 💚🌳 Фото старшего государственного инспектора национального парка “Сенгилеевские горы” Устинова Владимира Николаевича, Белоярский лес</t>
+  </si>
+  <si>
+    <t>16.03.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/npsenggory/5426</t>
+  </si>
+  <si>
+    <t>🌞 Внимание! В национальном парке «Сенгилеевские горы» проснулись сурки! 🌱 Зима закончилась, и наши пушистые обитатели — степные сурки — вышли из спячки! Это редкая возможность увидеть их в естественной среде, познакомиться с уникальной фауной региона и насладиться весенней природой. 🐿️ Приглашаем всех на «Тропу сурка»! 🐿️ 📍 Маршрут: Экологическая тропа с профессиональным гидом, где вы узнаете: Как живут и чем питаются сурки Почему они так важны для экосистемы Как беречь природу и не мешать зверькам 📅 График экскурсий: с 10:00 до 16:00, ежедневно (доступно по предварительной записи) 🎟️ Стоимость: взрослый — 400₽, детский  — 100₽ 👨👩👧👦 Рекомендации: удобная одежда, фотоаппарат, термос с чаем 💚 Бережно относимся к природе! Не кормите животных Не приближайтесь слишком близко Не шумите и не пугайте сурков 📲 Запись и вопросы: +7 (927)8004084  🌿 Давайте вместе сохраним красоту природы и познакомимся с её обитателями</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3254,51 +3407,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H320"/>
+  <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4590.165" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -10306,50 +10459,339 @@
       <c r="E319">
         <v>188</v>
       </c>
       <c r="G319">
         <v>14</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>27415</v>
       </c>
       <c r="B320" t="s">
         <v>956</v>
       </c>
       <c r="C320" t="s">
         <v>957</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E320">
         <v>247</v>
       </c>
       <c r="G320">
         <v>10</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>94932</v>
+      </c>
+      <c r="B321" t="s">
+        <v>959</v>
+      </c>
+      <c r="C321" t="s">
+        <v>960</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E321">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>94933</v>
+      </c>
+      <c r="B322" t="s">
+        <v>962</v>
+      </c>
+      <c r="C322" t="s">
+        <v>963</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E322">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>94934</v>
+      </c>
+      <c r="B323" t="s">
+        <v>965</v>
+      </c>
+      <c r="C323" t="s">
+        <v>966</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E323">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>94935</v>
+      </c>
+      <c r="B324" t="s">
+        <v>968</v>
+      </c>
+      <c r="C324" t="s">
+        <v>969</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E324">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>94936</v>
+      </c>
+      <c r="B325" t="s">
+        <v>971</v>
+      </c>
+      <c r="C325" t="s">
+        <v>972</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E325">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>94937</v>
+      </c>
+      <c r="B326" t="s">
+        <v>974</v>
+      </c>
+      <c r="C326" t="s">
+        <v>975</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E326">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>94938</v>
+      </c>
+      <c r="B327" t="s">
+        <v>977</v>
+      </c>
+      <c r="C327" t="s">
+        <v>978</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E327">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>94939</v>
+      </c>
+      <c r="B328" t="s">
+        <v>980</v>
+      </c>
+      <c r="C328" t="s">
+        <v>981</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E328">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>94940</v>
+      </c>
+      <c r="B329" t="s">
+        <v>983</v>
+      </c>
+      <c r="C329" t="s">
+        <v>984</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E329">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>94941</v>
+      </c>
+      <c r="B330" t="s">
+        <v>986</v>
+      </c>
+      <c r="C330" t="s">
+        <v>987</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E330">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>94942</v>
+      </c>
+      <c r="B331" t="s">
+        <v>989</v>
+      </c>
+      <c r="C331" t="s">
+        <v>990</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E331">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>94943</v>
+      </c>
+      <c r="B332" t="s">
+        <v>992</v>
+      </c>
+      <c r="C332" t="s">
+        <v>993</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E332">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>94944</v>
+      </c>
+      <c r="B333" t="s">
+        <v>995</v>
+      </c>
+      <c r="C333" t="s">
+        <v>996</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E333">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>94945</v>
+      </c>
+      <c r="B334" t="s">
+        <v>998</v>
+      </c>
+      <c r="C334" t="s">
+        <v>999</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E334">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>94946</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E335">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>94947</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E336">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>94948</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E337">
+        <v>2432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">