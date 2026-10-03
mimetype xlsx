--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="450">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1362,50 +1362,191 @@
     <t>27.09.24 23:38</t>
   </si>
   <si>
     <t>t.me/bikinguard/1382</t>
   </si>
   <si>
     <t>https://www.1tv.ru/news/issue/2024-09-27/12:00#12</t>
   </si>
   <si>
     <t>20.09.24 03:58</t>
   </si>
   <si>
     <t>t.me/bikinguard/1368</t>
   </si>
   <si>
     <t>17сентября сотрудники отдела экологического просвещения национального парка «Бикин» провели "Экологический квиз" посвящённый Дню работников леса для учащихся 5 и 6 классов. Целью игры было расширить знания школьников о животном и растительном мире, сформировать целостные экологические ориентиры. В процессе игры участники продемонстрировали свои знания и узнали много интересного о природе Дальнего Востока и работе лесничеств.</t>
   </si>
   <si>
     <t>16.09.24 23:39</t>
   </si>
   <si>
     <t>t.me/bikinguard/1367</t>
   </si>
   <si>
     <t>Дорогие друзья! Напоминаем, конкурс спортивного и любительского рыболовства «За трофеем на Бикин» продолжается! Открыт новый сезон, и у каждого из посетителей национального парка есть шанс стать победителем в номинации «Трофей года» или «Рыболов сезона». Принять участие просто: отправляетесь на рыбалку, фотографируетесь сами, снимаете улов, снасти, красоту вокруг, заполняете заявку на сайте национального парка, ссылка вот: https://parkbikin.com/netcat_files/11/194/h_a75c0889ec6d75f0afddb745a7f03d09. Подробнее об условиях конкурса и его номинациях можно прочитать в закрепленном на нашем канале сообщении. Мы ждем ваши работы, а призы ждут победителей!</t>
+  </si>
+  <si>
+    <t>09.04.26 22:27</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2772</t>
+  </si>
+  <si>
+    <t>Внимание! Изменились правила посещения национального парка «Бикин» и порядок выдачи разрешений!‼ Все изменения на нашем канале МАХ Подписывайтесь, держите руку на пульсе. https://max.ru/id2526006418_gos</t>
+  </si>
+  <si>
+    <t>26.03.26 01:25</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2770</t>
+  </si>
+  <si>
+    <t>О конкурсе «Птицы национального парка «Бикин» Свою работу прислала Ангелина Войко, воспитанница Центра содействия семейному устройству села Светлогорье. Она нарисовала утку - мандаринку. Поприветствуем одну из первых участниц! Подробности в нашем канале МАХ. https://max.ru/id2526006418_gos</t>
+  </si>
+  <si>
+    <t>24.03.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2769</t>
+  </si>
+  <si>
+    <t>В ожидании открытия навигации:))) О возобновлении движения по реке, сообщим на канале (переходите по ссылке ниже ))) https://max.ru/id2526006418_gos</t>
+  </si>
+  <si>
+    <t>23.03.26 23:52</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2766</t>
+  </si>
+  <si>
+    <t>Теоретические занятия по пожарной безопасности прошли в национальном парке «Бикин». Старший государственный инспектор в области охраны окружающей среды Дина Повожаева обратила внимание присутствующих как на базовые документы, такие как Лесной кодекс Российской Федерации (основополагающий федеральный закон и другие нормативно-правовые акты), так и на узкоспециализированные законодательные акты. Государственные инспекторы освежили в памяти содержание базовых параграфов Федерального закона РФ «О пожарной безопасности» (№ 69-ФЗ), начиная с основных понятий и заканчивая правами и обязанностями граждан. Присутствующим также напомнили содержание постановления Правительства РФ «Об утверждении правил пожарной безопасности в лесах» и проверили знания основ пожарной безопасности. Практические занятия состоятся согласно графику проведения профилактических мероприятий.</t>
+  </si>
+  <si>
+    <t>23.03.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2763</t>
+  </si>
+  <si>
+    <t>В нем могут принять участие дети и подростки в следующих возрастных категориях: 1-4 классы; (7 -10 лет) 5-8 классы; (10-14 лет) 9-11 классы.(14-17 лет) Конкурс проводится среди учеников МОБУ СОШ №15 , МОБУ СОШ № 10, МОБУ СОШ № 16, МОБУ СОШ №1, но если юные друзья национального парка из других населенных пунктов Приморского края захотят принять участие, их работы также будут представлены на суд жюри. Организаторы: ФГБУ "Национальный парк «Бикин» и АНО Центр «Амурский тигр». Обязательное условие! На Конкурс могут быть представлены рисунки изображающие птиц, обитающих на особо охраняемой природной территории : черный аист, орлан-белохвост, скопа, рыбный филин, пеночка, каменный глухарь, дикуша, рябчик, мандаринка и т.д ). Подробности конкурса, требования к подаче заявок и оформлению работ можно найти в положении о конкурсе на нашем канале на ресурсе МАХ. https://max.ru/id2526006418_gos Подписывайтесь! Тем более, что в период проведения конкурса мы обещаем публиковать фото карснокнижных пернатых и рассказывать интересные истории о них. Подписывайтесь. Если у вас нет возможности скопировать ссылку, наберите «Национальный парк «Бикин» в строке поиска чатов. Рисунки участников конкурса также будут публиковаться на канале МАХ, и количество лайков от подписчиков канала будет учитываться судьями при подведении итогов творческих состязаний. Все вопросы о конкурсе вы можете задавать в м6ессенджере МАХ по номеру +7-902-057-23-13. Ответы на нашем канале https://max.ru/id2526006418_gos и в личных сообщениях. Иногородние участники могут присылать изображения своих рисунков на этот номер! И ВНИМАНИЕ! Рисунки победителей прошлого конкурса украсили школьные тетради! Верьте в себя. Участвуйте! Успеха!</t>
+  </si>
+  <si>
+    <t>23.03.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2762</t>
+  </si>
+  <si>
+    <t>Дорогие друзья! Объявляем о старте конкурса художественного творчества «Птицы Национального парка «Бикин».</t>
+  </si>
+  <si>
+    <t>19.03.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2761</t>
+  </si>
+  <si>
+    <t>❗️❗️❗️ВНИМАНИЕ! ПОЖАРООПАСНЫЙ СЕЗОН 2026❗️❗️❗️ Уважаемые посетители национального парка «Бикин»! В соответствии с постановлением Правительства Приморского края от 24.02.2026 № 153-пп, с 20 марта 2026 года на территории Пожарского муниципального округа официально начинается пожароопасный сезон. В целях сохранения уникального массива кедрово-широколиственных лесов и обеспечения безопасности, на всей территории национального парка «Бикин» КАТЕГОРИЧЕСКИ ЗАПРЕЩАЕТСЯ : • Разводить костры, использовать мангалы и другие приспособления для приготовления пищи с применением открытого огня. • Пользоваться пиротехническими изделиями. • Бросать горящие спички, окурки и вытряхивать горячую золу. • Оставлять на земле промасленные или пропитанные бензином материалы, стеклянные бутылки и осколки стекла (они работают как линзы). • Сжигать мусор и сухую траву. • Заправлять транспортные средства с работающим двигателем. Нарушители требований пожарной безопасности будут привлекаться к административной и уголовной ответственности . ❗️❗️❗️При обнаружении возгорания немедленно сообщите по телефонам: • Диспетчерская служба национального парка «Бикин»: +7-902-064-57-71 • Единая служба спасения: 101 или 112 Помните, тайга — это не просто лес, это дом для краснокнижных животных и чистое будущее нашей планеты. Одна искра может уничтожить то, что природа создавала веками.</t>
+  </si>
+  <si>
+    <t>18.03.26 00:12</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2760</t>
+  </si>
+  <si>
+    <t>Зелёный шаг команды "Титаны 1": Цветочный рай для национального парка "Бикин" 🌿💐 Сегодня команда "Титаны 1" сделала большой вклад в экологию и красоту нашего региона! В рамках задания "Зелёный шаг первый" ребята выбрали важную социально значимую инициативу — подготовку к благоустройству туристических объектов национального парка "Бикин". Вместе с жителями села Красный Яр участники посадили около 600 семян различных цветов в визит-центре парка. Эти яркие растения вскоре превратят парк в настоящий цветочный рай, привлекая туристов и радуя местных жителей. Спасибо всем участникам за трудолюбие и заботу о природе! Вместе мы делаем мир красивее и чище! 🌱✨ В мероприятие приняло участие 38 человек 🍀</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2757</t>
+  </si>
+  <si>
+    <t>🎨🐅 Мастер-класс по изготовлению подарков-тигрят 🐅🎨 В рамках увлекательных мероприятий календаря первых команда "Титаны 1" организовала и провела мастер-класс по изготовлению подарков для себя и любимых. ❤️ Участниками стали 30 детей, которые с энтузиазмом принялись за создание уникальных органайзеров "Тигрёнок". 🐯 Материалы для творчества включали картонные коробки, тканевую мешковину и джутовую веревку. 🧱👗 Детишки проявили фантазию и аккуратность, наклеивая красивые мордочки и декорируя свои изделия. 😊✂️ Получившиеся органайзеры станут отличным местом для хранения канцелярских принадлежностей и прекрасным подарком для близких. 💌 ⎯⎯⎯⎯⎯⎯⎯⎯⎯⎯ 🙏🏻 Огромное спасибо партнёрам — Национальному парку "Бикин" и Центру "Амурский Тигр"! Именно благодаря вам это мероприятие стало возможным 🦁</t>
+  </si>
+  <si>
+    <t>17.03.26 23:09</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2756</t>
+  </si>
+  <si>
+    <t>О нас пишут👍👍👍!⎯⎯⎯⎯⎯⎯⎯⎯⎯⎯ ▌ 🌿 Итоги экологического фестиваля «Ва: кчай ни»: охота за здоровьем и культурой Команда «Титаны 1» успешно реализовала  социально значимые задачи подшефного объекта, в рамках экологического фестиваля «Ва: кчай ни», прошедшего на территории Национального парка «Бикин». Этот яркий праздник посвящен развитию экологического туризма и сохранению богатого культурного наследия коренных малочисленных народов Дальнего Востока. ⎯⎯⎯⎯⎯⎯⎯⎯⎯⎯ ▌ 🎈Яркие моменты наших мероприятий: ▌ 🤸‍♀🏅Зарядка-разминка для участников Спартакиады: Команда организовала и провела зарядку- разминку для всех участников фестиваля. В мероприятии приняли участие более 200 человек из разных уголков Дальнего Востока. Разминка длилась 15 минут и подарила участникам море позитива и бодрости. 💯Организовали и провели мероприятия для возрастной категории 7-10 лет👫 ▌ 🎨 Мастер-класс по росписи футболок: Маленькие гости фестиваля окунулись в мир истории и особенностей национальных видов спорта коренных народов. Каждому участнику удалось создать уникальную футболку с изображением национального вида спорта, ставшую прекрасным символом праздника. ▌ 🏆 Соревнования «Вызов Первых»: Шесть команд соревновались в захватывающей игре «Вышибалы». Церемония награждения победителей прошла на главной сцене фестиваля, вызвав бурю эмоций и радости. ⎯⎯⎯⎯⎯⎯⎯⎯⎯⎯ ▌ 🙏 Выражаем огромную благодарность: Мы благодарим Национальный парк «Бикин», Центр «Амурский тигр» и Клуб охотников и рыболовов коренных малочисленных народов за оказанное доверие, поддержку и создание условий для реализации наших социально значимых инициатив. ⎯⎯⎯⎯⎯⎯⎯⎯⎯⎯ Присоединяйтесь к нам и поддержите движение за охрану природы и сохранение уникальных культурных традиций нашего региона!</t>
+  </si>
+  <si>
+    <t>17.03.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2753</t>
+  </si>
+  <si>
+    <t>В программе фестиваля «Ва:кчай ни», прошедшего в селе Красный Яр в минувшие выходные, состоялась сессия «Сохранение этнокультурного достояния и традиций коренных малочисленных народов». Мероприятие было приурочено к объявленному президентом Году единства народов, а также к юбилею ФГБУ «Национальный парк «Бикин». В работе сессии приняли участие старейшины села Красный Яр, местные жители, педагоги средней школы, активисты Клуба охотников и рыболовов коренных малочисленных народов Приморья, представители органов власти и научного сообщества. Участники обсудили широкий круг вопросов, связанных с сохранением уникального культурного наследия коренных жителей Приморья, а также современные механизмы поддержки их традиционного образа жизни. В ходе дискуссии особое внимание было уделено истории создания национального парка «Бикин», ставшего ключевым звеном в этой работе. Участники отметили, что важным этапом стал 2015 год, когда результатом деятельности АНО «Центр «Амурский тигр» стало придание долине реки Бикин статуса особо охраняемой природной территории (ООПТ) федерального значения, что привело к созданию национального парка. Уже в 2018 году эта территория была включена в Список Всемирного природного наследия ЮНЕСКО, что подтвердило её глобальную значимость. Для управления этой крупнейшей ООПТ в 2016 году было образовано Федеральное государственное бюджетное учреждение «Национальный парк «Бикин». АНО «Центр «Амурский тигр», стоявший у истоков создания нацпарка, продолжает вносить неоценимый вклад в его развитие и поддержание. На постоянной основе учреждению передается необходимое оборудование и специализированная техника, ведется премирование инспекторского состава и научных сотрудников. Однако поддержка парка — лишь одно из направлений деятельности Центра, ключевой целью которого было и остается сохранение уникального жизненного уклада коренных малочисленных народов, проживающих на этой территории. Именно поэтому столь значительное внимание уделяется созданию комфортной социальной инфраструктуры для местного населения. Всего за несколько лет в селе Красный Яр обновлена вся социальная инфраструктура: построены новые больница и пекарня, библиотека и почта, Дом ремесел, детский сад, а также возводятся жилые дома и другие социально значимые объекты. Благодаря системной работе АНО «Центр «Амурский тигр» село Красный Яр, более 85% жителей которого принадлежат к коренным малочисленным народам, получило мощный импульс для развития. Это не только сохранение, но и актуальное переосмысление своей культуры, традиций и обычаев. Проведение фестиваля «Ва:кчай ни» стало ярким примером такого возрождения и результатом совместных усилий Центра «Амурский тигр» и национального парка «Бикин» по привлечению внимания широкой общественности к богатейшему культурному наследию и вековым традициям коренных народов Приморья. Фестиваль наглядно демонстрирует, как забота об уникальной природе неразрывно связана с заботой о людях, которые являются её неотъемлемой частью.</t>
+  </si>
+  <si>
+    <t>17.03.26 05:54</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2744</t>
+  </si>
+  <si>
+    <t>В праздновании Дня охотника Ва:кчай ни приняла участие команда Федерации практической стрельбы Приморского края. Несмотря на то, что ребята впервые принимали участие в подобном мероприятии, команда заняла первое место в соревнованиях по национальным видам спорта коренных малочисленных народов Приморского края. Центр «Амурский тигр» и Федерация практической стрельбы в минувшем году заключили соглашение о сотрудничестве. Спортсмены Федерации принимают активное участие в просветительской работе, в планах - занятия с инспекторами заповедников и национальных парков. 🐯 Центр «Амурский тигр» Подписывайтесь на нас в 😄ВК и 📲МАХ</t>
+  </si>
+  <si>
+    <t>17.03.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2739</t>
+  </si>
+  <si>
+    <t>Сегодня свой день рождения отмечает губернатор Приморского края Олег Николаевич Кожемяко. Он не понаслышке знает о жизни на Бикине, разделяет приверженность местных жителей к бережному отношению к природе. Желаем Олегу Николаевичу здоровья, неиссякаемой энергии и успехов в ответственной деятельности на благо Приморского края.</t>
+  </si>
+  <si>
+    <t>16.03.26 01:00</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2738</t>
+  </si>
+  <si>
+    <t>Удэгейский праздник «Ва:кчай ни» прошел в таежном селе Красный Яр. Этот праздник знаменует завершение сезона охоты. По традиции удэгейцы накрывают столы с обильным угощением из даров тайги, проводят обряды с пением и танцами. В этот раз в столицу национального парка «Бикин» прикоснуться к древней культуре приехали гости из Владивостока, Хабаровска и соседнего Китая. Решением Владимира Путина 2026 год объявлен Годом единства народов России. Только в Приморье живут представители 140 народов. ❇️ Подписывайтесь на мой канал в MAX</t>
+  </si>
+  <si>
+    <t>15.03.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2737</t>
+  </si>
+  <si>
+    <t>Первый этап Кубка Приморского края по шахматам: турнир памяти В. Б. Суляндзига состоялся в селе Красный Яр, месте расположения головного офиса национального парка "Бикин". Турнир проходил в рамках экологического фестиваля «Ва: кчай ни" ("День охотника"). Для спортсменов и гостей он стал уникальной возможностью совместить спортивное состязание с погружением в культуру и традиции региона. Организаторами выступили национальный парк "Бикин ", Центр" Амурский тигр", Клуб охотников и рыболовов коренных малочисленных народов Приморского края, Федерации Шахмат Приморского Края при участии Думы Пожарского муниципального округа. Участие в турнире приняли более 40 человек со всего Приморского края. Победителями в возрастной категории 2016 года рождения и младше стали Милана Парфенчик и Абрамов Дмитрий; 2012–2015 годов рождения Киселева Диана и Андрей Ануфриев, чемпионом среди взрослых участников судья соревнований назвал Калинина Сергея среди юношей Дмитрия Муханова, девушек – Надежду Титову. Отметим, шахматное движение в национальном удэгейском селе Красный Яр зародилось в 1960-х годах прошлого века и стало традиционным видом досуга для местных жителей, особенно охотников. Благодаря Центру «Амурский тигр» и национальному парку «Бикин» традиционные турниры среди взрослых и детей стали ежегодными, они приурочены либо к календарным праздникам, например, Новому году, либо носят официальный статус и являются этапами Кубка Приморского края. Центр «Амурский тигр» активно поддерживает шахматное движение в Красном Яре: помогает формировать призовые фонды турниров, благодаря Центру «Амурский тигр» шахматный клуб «Белая ладья» обрел свое помещение в современной многофункциональной библиотеке села.</t>
+  </si>
+  <si>
+    <t>15.03.26 01:58</t>
+  </si>
+  <si>
+    <t>t.me/bikinguard/2716</t>
+  </si>
+  <si>
+    <t>В Приморье завершился экологический фестиваль «Ва:кчай ни», приуроченный к 10-летию учреждения ФГБУ «Национальный парк «Бикин» С 13 по 15 марта 2026 года в селе Красный Яр Пожарского муниципального округа прошел ежегодный фестиваль «Ва:кчай ни» – День охотника. Мероприятие было приурочено к закрытию охотничьего сезона у коренных малочисленных народов и десятилетию образования ФГБУ «Национальный парк "Бикин"». Организаторами выступили национальный парк «Бикин» с АНО "Центр "Амурский Тигр", Клуб охотников и рыболовов коренных малочисленных народов Приморского края (Клуб ОиР КМН) при участии Думы Пожарского муниципального округа. В течение трех дней село Красный Яр принимало гостей из различных муниципалитетов края и других регионов: участники прибыли из Владивостока, Находки, Хабаровска, и многих других населенных пунктов. Впервые в мероприятии приняли участие делегаты ФГБУ «Заповедное Приамурье», представители Приморского краевого отделения Русского географического общества, команда Федерации практической стрельбы Приморского края. Первый день фестиваля открылся I этапом Кубка Приморского края по шахматам «Красный Яр – 2026», посвященным памяти Василия Батанеевича Суляндзига. Участники сыграли пять туров из девяти. Как отметил участник состязаний Олег Канчуга, шахматы в таежных поселках развивают качества, необходимые охотнику: стратегию и выдержку. В этот же день на площадке гостевого комплекса «Фанза» состоялась стратегическая сессия «Сохранение этнокультурного достояния и традиций коренных малочисленных народов», в которой приняли участие старейшины, педагоги, активисты Клуба ОиР КМН, представители научного сообщества и органов власти. Второй день стал основным в спортивной программе фестиваля. После традиционной зарядки, которую провели друзья национального парка «Бикин» – команда «Первых» из средней школы №1 Лучегорска и торжественного открытия фестиваля, традиционной составляющей которого стал обряд встречи гостей и хоровод дружбы, стартовали соревнования по национальным видам спорта. Всего в состязаниях участвовала 23 команды. Участники соревновались в стрельбе из лука и пневматического ружья, метании копья, гиревом спорте, командной лыжной гонке, перетягивании каната, метании тынзяна на хорей. Как подчеркнула председатель совета Клуба охотников и рыболовов коренных малочисленных народов Приморья Галина Петрова, эти состязания позволяют молодежи на физическом уровне проживать опыт удэгейских охотников с реки Бикин. Параллельно со спортивными состязаниями работала выставка-ярмарка «Улица мастеров» и ярмарка блюд национальной кухни. Для детей были организованы мастер-классы активистами Движения Первых. Кульминацией программы стал общий обед «Улэ силэни» – национальный суп охотника, приготовленный в полевых условиях. После обеда состоялось награждение победителей соревнований. Директор национального парка «Бикин» Алексей Кудрявцев подчеркнул значимость фестиваля «Ва:кчай ни». Он отметил, что мероприятие проводится в год десятилетия учреждения. - Мы решили возродить обычай провожать (осенью) и встречать (весной) наших охотников почти сразу после образования учреждения – осенью проведем юбилейный, 20 «Ва:кчай ни». Охрана природы и традиционный уклад жизни неразрывно связаны. А фестиваль наглядно демонстрирует философию единства человека и природы. Фестиваль «Ва:кчай ни» в очередной раз подтвердил свою роль в сохранении и развитии культуры коренных малочисленных народов Приморья, демонстрируя преемственность традиций и интерес молодежи к национальному наследию. Мероприятие проведено в рамках в рамках реализации программы «Связь времен», победителя краевого конкурса СОНКО-2025. #ГрантГубернатораПриморья #МинистерствоВнутреннейПолитикиПриморья #ПобедительКраевогоКонкурсаСОНКО_2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1727,51 +1868,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H154"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4739.985" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -5135,50 +5276,322 @@
       <c r="G153">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>27096</v>
       </c>
       <c r="B154" t="s">
         <v>447</v>
       </c>
       <c r="C154" t="s">
         <v>448</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E154">
         <v>4732</v>
       </c>
       <c r="F154">
         <v>10</v>
       </c>
       <c r="G154">
         <v>21</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>94916</v>
+      </c>
+      <c r="B155" t="s">
+        <v>450</v>
+      </c>
+      <c r="C155" t="s">
+        <v>451</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E155">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>94917</v>
+      </c>
+      <c r="B156" t="s">
+        <v>453</v>
+      </c>
+      <c r="C156" t="s">
+        <v>454</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E156">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>94918</v>
+      </c>
+      <c r="B157" t="s">
+        <v>456</v>
+      </c>
+      <c r="C157" t="s">
+        <v>457</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E157">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>94919</v>
+      </c>
+      <c r="B158" t="s">
+        <v>459</v>
+      </c>
+      <c r="C158" t="s">
+        <v>460</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E158">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>94920</v>
+      </c>
+      <c r="B159" t="s">
+        <v>462</v>
+      </c>
+      <c r="C159" t="s">
+        <v>463</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E159">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>94921</v>
+      </c>
+      <c r="B160" t="s">
+        <v>465</v>
+      </c>
+      <c r="C160" t="s">
+        <v>466</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E160">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>94922</v>
+      </c>
+      <c r="B161" t="s">
+        <v>468</v>
+      </c>
+      <c r="C161" t="s">
+        <v>469</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E161">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>94923</v>
+      </c>
+      <c r="B162" t="s">
+        <v>471</v>
+      </c>
+      <c r="C162" t="s">
+        <v>472</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E162">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>94924</v>
+      </c>
+      <c r="B163" t="s">
+        <v>471</v>
+      </c>
+      <c r="C163" t="s">
+        <v>474</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E163">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>94925</v>
+      </c>
+      <c r="B164" t="s">
+        <v>476</v>
+      </c>
+      <c r="C164" t="s">
+        <v>477</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E164">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>94926</v>
+      </c>
+      <c r="B165" t="s">
+        <v>479</v>
+      </c>
+      <c r="C165" t="s">
+        <v>480</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E165">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>94927</v>
+      </c>
+      <c r="B166" t="s">
+        <v>482</v>
+      </c>
+      <c r="C166" t="s">
+        <v>483</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E166">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>94928</v>
+      </c>
+      <c r="B167" t="s">
+        <v>485</v>
+      </c>
+      <c r="C167" t="s">
+        <v>486</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E167">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>94929</v>
+      </c>
+      <c r="B168" t="s">
+        <v>488</v>
+      </c>
+      <c r="C168" t="s">
+        <v>489</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E168">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>94930</v>
+      </c>
+      <c r="B169" t="s">
+        <v>491</v>
+      </c>
+      <c r="C169" t="s">
+        <v>492</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E169">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>94931</v>
+      </c>
+      <c r="B170" t="s">
+        <v>494</v>
+      </c>
+      <c r="C170" t="s">
+        <v>495</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E170">
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">