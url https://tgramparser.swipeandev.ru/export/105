--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1950,50 +1950,308 @@
     <t>25.09.24 06:20</t>
   </si>
   <si>
     <t>t.me/Komandorskiy/1145</t>
   </si>
   <si>
     <t>Сделан важный шаг в сохранении исторического наследия острова Медный! Сегодня в гавани Преображенской на необитаемом острове Медный жители села Никольского установили новый крест на одном из трёх кладбищ на территории бывшего села Преображенского. Этот крест - первый шаг в проекте национального парка "Командорские острова" по восстановлению захоронений на острове Медный. Задача сохранения исторических комплексов на Медном - один из самых больших вызовов, стоящих перед национальным парком, ввиду труднодоступности острова и сложности доставки на остров как материалов, так и людей. Так, доставка 5 крестов в бухту Преображенская в прошлом году была осуществлена при содействии туроператора Vasta Expedition. Сегодняшние же работы по установке стали возможны благодаря вертолётному рейсу для местных жителей, организованному при поддержке губернатора края В.В Солодова и главы АМО - С.В. Арнацкой. На территории бывшего села Преображенского нам предстоит ещё много работы, но нет никаких сомнений, что сохранение уникальной памяти и истории этого места - задача важная не только для Командорских островов, но и для всей страны. На архивных фото - гавань Преображенская в 1896 году и 1923 году. #Командорские_острова #Национальный_парк #Остров_Медный #Камчатский_край #Камчатка</t>
   </si>
   <si>
     <t>24.09.24 10:55</t>
   </si>
   <si>
     <t>t.me/Komandorskiy/1144</t>
   </si>
   <si>
     <t>Дорогие жители и гости Петропавловска-Камчатского! 28 сентября ждём вас на крупном экологическом фестивале «Море жизни», который пройдёт с 12:00 до 17:00 на Култучном озере, в самом центре города. Мы приглашаем всех принять участие в этом празднике! «Море жизни» - это уникальная возможность за один день «побывать» на всех охраняемых территориях Камчатки разом! На протяжении всего фестиваля вас ждёт насыщенная и увлекательная программа! Мастер-классы по рисованию и изготовлению сувениров, познавательные игры и конкурсы, посвященные морским обитателям, экологический квест "Я, ты, океан. В согласии с природой - в согласии с собой" и многое-многое другое. Наши же сотрудники приготовили для всех особенную и очень необычную программу. Ищите нас около арт-объекта - затонувшего корабля. Вас ждут увлекательные лекции, уникальные мастер-классы, настоящий стенд морского биолога, стенд, посвящённый ответственному потреблению и многое-многое другое! Ждём всех, будет интересно! До встречи на фестивале!</t>
   </si>
   <si>
     <t>21.09.24 11:10</t>
   </si>
   <si>
     <t>t.me/Komandorskiy/1138</t>
   </si>
   <si>
     <t>Мы гордимся нашими талантливыми детьми! С 5 сентября по 24 ноября 2024 года в Москве в Государственном Дарвиновском музее пройдет 10-й, юбилейный фестиваль природной фотографии «Дикий подводный мир» имени Дмитрия Виноградова. Это единственная выставка подводной фотографии в России, которая проводится каждый год с 2015 года. На выставке будет представлено более сотни уникальных фотографий, сделанных в разных морях и океанах, озерах и реках планеты. Кроме того, в рамках фестиваля будет представлен фотопроект «Первосвет — Командоры», созданный национальным парком «Командорские острова» совместно с Союзом фотографов дикой природы. Это 20 снимков, сделанных юными жителями острова Беринга в возрасте от 7 до 17 лет в рамках трехнедельного курса по природной фотографии. Ребята, живущие на Командорах - действительно талантливые и мы гордимся ими и их работами! Ждём всех на фестивале! #Командорские_острова #Национальный_парк #Остров_Беринга #Камчатский_край #Камчатка</t>
+  </si>
+  <si>
+    <t>27.02.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2172</t>
+  </si>
+  <si>
+    <t>Не просто увидеть, а ещё и заснять в зимней командорской тундре полярную сову, – настоящая удача для фотографа. Осторожные птицы обычно сразу улетают, едва увидев человека, а острота их зрения значительно превосходит наше! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Сова</t>
+  </si>
+  <si>
+    <t>25.02.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2165</t>
+  </si>
+  <si>
+    <t>Специалисты национального парка «Командорские острова» провели серию мероприятий в столице. Площадками для встреч с москвичами и гостями города стали Общероссийский фестиваль природы «Первозданная Россия» и легендарный Зоологический музей МГУ. В течение нескольких дней наши специалисты знакомили посетителей с удивительной природой Командорского архипелага. Гости узнали о разнообразии животного мира: о морских млекопитающих, зарегистрированных в акватории парка, об уникальных эндемиках, а так же о работах по их изучению и сохранению. Отдельное внимание на встречах было уделено современной деятельности национального парка. Мы подробно рассказали о наших грантовых проектах, которые стали возможны благодаря финансовой поддержке Президентского фонда природы. Эти средства позволяют нам не только проводить масштабные научные исследования, но и осуществлять просветительскую деятельность. В тандеме эти направления работы позволяют добиться наибольших результатов в охране природы, не только обеспечив сохранение экосистем фактически, но и вдохновив людей принимать участие в природоохранной работе. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Гранты #ЗаповеднаяРоссия #Президентскийфондприроды</t>
+  </si>
+  <si>
+    <t>23.02.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2164</t>
+  </si>
+  <si>
+    <t>Друзья, с 23 февраля! Сегодня коллектив национального парка "Командорские острова" поздравляет тех, для кого этот праздник сейчас — не просто дата в календаре. Наших бойцов, которые с оружием в руках защищают страну. Здесь, на Командорах, нас разделяют тысячи километров, но мы чувствуем, как вам сейчас непросто. В суровой природе архипелага мы привыкли видеть силу и стойкость — такими же знаем и вас! С праздником и всех, кто помогает фронту: волонтеров, врачей, водителей, всех, кто приближает победу в тылу. Спасибо вам. Держитесь, берегите себя и возвращайтесь с победой. Мы очень ждем! #СвоихНеБросаем #23февраля #ДеньЗащитникаОтечества #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>19.02.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2154</t>
+  </si>
+  <si>
+    <t>19 февраля — особенный день для национального парка «Командорские острова». Это дата, когда мы отмечаем сразу два важных праздника: Всемирный день защиты морских млекопитающих 🐋 и День орнитолога в России 🐦 Для нас этот день — не просто дата в календаре. Главное богатство Командор — это удивительный мир живой природы, и каждый его обитатель, от морского гиганта до самой маленькой птицы, — его неотъемлемая часть. Именно 19 февраля 1986 года вступил в силу мораторий Международной китобойной комиссии на коммерческий промысел китообразных, который стал переломным моментом в деле охраны этих удивительных созданий. Сегодня мы напоминаем всем об уязвимости обитателей океана и важности нашей общей работы по их сохранению. В акватории парка зарегистрировано 22 вида китообразных, включая такие редкие виды как командорский ремнезуб или японский гладкий кит. На лежбищах размножаются сотни тысяч морских котиков, отдыхают краснокнижные сивучи и антуры. А в зарослях морской капусты качаются на волнах очаровательные и такие уязвимые морские выдры — каланы. Но не менее уникален и птичий мир Командорских островов. На Командорах, где птичьи базары гремят на сотни разных голосов, самой природой созданы идеальные условия для жизни и размножения невероятного разнообразия пернатых обитателей нашей планеты, а ведь многие из них проделывают огромный путь в тысячи километров, чтобы добраться сюда! Благодаря поддержке Президентского фонда природы, национальный парк с этого года получил возможность усилить работу по изучению и сохранению всего биоразнообразия архипелага. Так, при финансовой поддержке Фонда мы реализуем масштабные проекты, направленные на: 🔬 Научный мониторинг — создание системы экологического мониторинга для увеличения масштабов работы по изучению и сохранению редких видов, населяющих архипелаг (как млекопитающих, так и птиц). 👥 Вовлечение сообщества — проект «Сотворение» вовлекает местных жителей села Никольского и волонтёров в природоохранную деятельность. Ведь на Командорах человек и природа неразрывно связаны, и сохранение уникальной экосистемы — наше общее дело. 🎓 Профориентацию — проект «Автоэкспедиция» позволит детям, живущим в Камчатском крае, узнать больше об охраняемых территориях их родного региона и расскажет об особенностях и перспективах работы в сфере охраны природы, будь то изучение китов или наблюдение за птицами. Сохранение морских млекопитающих, мест их обитания, а также забота о птицах, посещающих острова по тем или иным причинам — важнейшие задач нашей работы. Спасибо Президентскому фонду природы за поддержку, которая позволяет нам двигаться вперед, сохраняя этот удивительный мир для будущих поколений. С праздником всех, кто бережет природу! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Гранты #ЗаповеднаяРоссия #Президентскийфондприроды</t>
+  </si>
+  <si>
+    <t>16.02.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2153</t>
+  </si>
+  <si>
+    <t>🗓 Афиша недели: НП «Командорские острова» в Москве На этой неделе наша команда ждет вас на одной центральной площадке – в Зоологическом музее МГУ. Приходите знакомиться и узнавать новое о морских млекопитающих! На лекции и мастер-классах мы подробно расскажем о том, как китообразные и ластоногие приспособились к уникальным условиям Командорских островов. Почему эти животные чувствуют себя здесь как дома и какие секреты хранит их организм? Ответы ждут вас! 📝 Где и когда встречаемся: 🔹 Воскресенье, 22 февраля – Зоологический музей МГУ им. М.В.Ломоносова Проведите выходной познавательно! Для ежегодного праздника «День морских млекопитающих» мы подготовили программу на любой возраст: • 12:00 – 13:00 – Лекция о морских млекопитающих Командорских островов. • 13:00 – 15:00 – Серия мастер-классов. 💡 Важно: Для участия в наших мероприятиях достаточно приобрести входной билет в музей. До встречи! 🌊 #НПКомандорскиеОстрова #КомандорскиеОстрова #ПриродаКамчатки #ДеньМорскихМлекопитающих #МорскиеМлекопитающие #Ластоногие #Китообразные #ЗоологическийМузей #ЗоомузейМГУ #КудаПойтиМосква #ДетскийДосуг</t>
+  </si>
+  <si>
+    <t>14.02.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2149</t>
+  </si>
+  <si>
+    <t>🎁 Подарок для тех, кто смотрит в небо Друзья, с Днём книгодарения! В этот день хочется дарить полезные и вдохновляющие книги. Например, такие, как наши определители птиц. Мы знаем, что среди наших подписчиков много орнитологов-любителей и просто внимательных путешественников. Поэтому мы объявляем конкурс «Крылатые истории». Мы дарим книгу тем, кто умеет наблюдать! Условия просты: Вспомните свой самый забавный или трогательный случай, связанный с наблюдением за птицами. 🐧 Может быть, вы сначала приняли топорка за пингвина? 🐦 Или долго спорили, кто кричит – птица или зверь? 🦅 А может, у вас есть история, как наблюдали не вы, а за вами? Пишите в комментарии! Автор самой оригинальной истории получит в подарок Определитель птиц Камчатки и Командорских островов. Пусть он поможет вам в новых открытиях! Конкурс продлится до 19 февраля. Поехали! #НПКомандорскиеОстрова #КомандорскиеОстрова #ДеньКнигодарения #ПтицыКамчатки #Нацпарк #Конкурс #Подарок</t>
+  </si>
+  <si>
+    <t>11.02.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2146</t>
+  </si>
+  <si>
+    <t>🏆 Победа! Наш проект – в числе лучших! 11 февраля на площадке фестиваля «Первозданная Россия» Координационный комитет Президентского фонда природы подвёл итоги конкурса 2026 года. И всего несколько часов назад мы узнали: наш проект «Знакомьтесь – национальный парк "Командорские острова". Мы часть заповедной команды» стал победителем! 🎉 В этом году фонд поддержал 157 инициатив экологов, учёных и сотрудников охраняемых территорий по всей стране. Это большая честь – оказаться в их числе. Мы очень рады, что наш экопросветительский проект прошёл отбор и теперь сможет сделать природу Командорских островов ближе для многих ребят. В рамках проекта пройдут занятия о животных архипелага и заповедных профессиях по авторским методикам. Мы хотим, чтобы дети не просто узнавали наших антуров, песцов и китов, а почувствовали себя частью заповедной команды. 🗓 Стартуем уже скоро! Подробности и расписание занятий будут позже. Следите за новостями. К сожалению, в этот раз не все наши проекты получили поддержку фонда. Но мы не расстраиваемся и будем искать другие возможности реализовать задуманное. Всё обязательно получится. А пока просто радуемся сегодняшней победе. Спасибо, что вы с нами 💙 #НПКомандорскиеОстрова #ПрезидентскийФондПрироды #Грант #Экопросвещение #ЗаповеднаяРоссия #КомандорскиеОстрова #МыЧастьЗаповеднойКоманды #ДетямОПрироде #ПервозданнаяРоссия #Грант2026</t>
+  </si>
+  <si>
+    <t>10.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2145</t>
+  </si>
+  <si>
+    <t>Шедевры живописи от природы. Когда выходишь зимней ночью из домика на одном из кордонов национального парка, а перед тобой открывается такой невероятный пейзаж - невольно захватывает дух. Сразу же вспоминаются полотна Архипа Куинджи, мастерски передававшего на них лунный свет, превращающий обычную ночь в настоящую сказку. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>08.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2133</t>
+  </si>
+  <si>
+    <t>В День российской науки команда национального парка «Командорские острова» с особым чувством благодарности и гордости поздравляет научное сообщество страны! 🎉🔬 Наш парк — это не только суровые шторма, фантастические пейзажи и уникальные животные, но и одна из важнейших научных площадок России на Дальнем Востоке. Специалисты парка ведут непрестанную работу: тысяч километров ежегодного обследования территории и акватории архипелага, тысячи строк данных результатов наблюдений за животными и растениями, множество научных статей - все эти усилия необходимы для изучения и сохранения хрупкого мира Командор. Мы искренне рады, что российское государство последовательно способствует развитию науки, в том числе на охраняемых территориях страны. Финансирование проектов через специализированные фонды открывает новые возможности для масштабных исследований. Это важнейший вклад в сохранение биоразнообразия России для будущих поколений. Особую значимость для нас имеет финансовая поддержка со стороны Президентского фонда природы, которая позволила национальному парку значительно расширить масштаб проводимых научных работ. Мы всегда открыты для научного сотрудничества. Если ваша организация планирует исследования на Командорских островах, всю информацию о порядке оформления документов можно найти на нашем сайте. В этот праздничный день мы желаем всем ученым, исследователям и экологам неиссякаемого энтузиазма, смелых идей и новых открытий. А нашей родной природе — заботливых рук и пытливых умов, способных её понять и сохранить. С Днём российской науки! Ваш национальный парк «Командорские острова». #НПКомандорские_острова #КомандорскиеОстрова #ПервозданнаяРоссия2026 #ПервозданнаяРоссия #НациональныйПарк #ПриродаРоссии #СевернаяПрирода #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>07.02.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2132</t>
+  </si>
+  <si>
+    <t>Друзья, ждём вас завтра! 🐋 Напоминаем, что уже завтра, 8 февраля в 12:00, в зоне мастер-классов на фестивале "Первозданная Россия" начнётся наша тактильная встреча с обитателями архипелага. Всё готово для того, чтобы вы: ✨ Погрузились в удивительный мир китов и тюленей, ✨ Прикоснулись к уникальным натуральным материалам, ✨ Узнали удивительные факты от нашего специалиста, ✨ И забрали с собой не только знания, но и собственноручно раскрашенный кулон-кита на память. Не пропустите этот тёплый и познавательный час для всей семьи! До встречи в воскресенье! #НПКомандорские_острова #КомандорскиеОстрова #ПервозданнаяРоссия2026 #ПервозданнаяРоссия #НациональныйПарк #ПриродаРоссии #СевернаяПрирода #ЗаповеднаяРоссия #МастерКлассФестиваль #СемейныйДень</t>
+  </si>
+  <si>
+    <t>07.02.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2129</t>
+  </si>
+  <si>
+    <t>✨ Минералы под кожей В прошлом году в авторитетном научном журнале PLOS Biology была опубликована статья о новом исследовании, посвященном нашему «соседу» по Тихоокеанскому огненному кольцу – многощетинковому червю Paralvinella hessleri. Это открытие напоминает нам, что жизнь на нашей планете способна процветать даже там, где, казалось бы, это невозможно. 🤿 Встречайте: ярко-желтый житель глубин Paralvinella hessleri – это многощетинковый червь, обитающий в зонах гидротермальных выходов на дне Тихого океана. Он формирует плотные колонии прямо на стенках «черных курильщиков» схожих с гидротермальными выходами подводного вулкана Пийпа. В этих регионах температура, давление и концентрация токсичных веществ достигают запредельных для большинства организмов значений. Долгое время его яркая золотисто-желтая окраска в мире вечной темноты оставалась загадкой. Теперь мы знаем ответ: червь приобретает окраску, превращая смертельный яд в безопасные соединения и хранит их прямо под кожей. 🔬 Гениальный природный механизм: яд против яда Учёные обнаружили, что ткани P. hessleri содержат до 1% мышьяка от массы тела – это одна из самых высоких концентраций среди всех известных живых существ. Такая доза мышьяка должна была бы убить червя. Но секрет выживания кроется в уникальных внутриклеточных жёлтых гранулах. Химический анализ показал, что эти гранулы – не что иное, как микроскопические кристаллы минерала аурипигмента (As₂S₃), то есть соединения мышьяка с серой. Проще говоря, червь научился использовать один токсин для нейтрализации другого прямо внутри своих клеток. Этот процесс происходит в эпидермальных клетках, граничащих с внешней средой – в жабрах, щупальцах и покровах, потому что сера поступает прямо из окружающих вод. Затем безопасный аурипигмент просто накапливается в кожных покровах и придает червю характерную золотистую окраску. Хотя Paralvinella hessleri обитает в тысячах километров от национального парка «Командорские острова», его изучение открыло новый механизм детоксикации и изоляции опасных веществ. А это значит, что исследователи по-другому будут смотреть на то, что считать возможным. Гидротермальные системы и глубины Тихого океана рядом с нами хранят ещё множество подобных тайн. Берегите природу, она полна удивительных открытий! Подробнее: elementy.ru/ #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #СевернаяПрирода #ЗаповеднаяРоссия #морежизни #океан #подводныймир #ПодВодой #Вулкан</t>
+  </si>
+  <si>
+    <t>04.02.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2117</t>
+  </si>
+  <si>
+    <t>Спешим поделиться новостями из мира науки! Сразу две крупные международные конференции по зоологии проходят в эти дни в России, и национальный парк «Командорские острова» принимает в них активное участие. В Калининграде стартовала XIII конференция по куликам, где в сборник докладов войдёт работа нашего заместителя директора по науке Евгения Мамаева «Кулики острова Медный». В ней были обобщены все имеющиеся исторические данные по этой экологической группе птиц на необитаемом острове и приведены актуальные сведения по их видовому разнообразию и численности. Параллельно в Москве проходит XII Съезд Териологического общества. На нём в секции по сохранению млекопитающих будет представлен доклад о современном состоянии популяции медновского песца — одного из самых уникальных и малочисленных псовых планеты. Евгений Мамаев также является соавтором этого важного исследования. Обе научные работы — результат масштабных научных проектов и кропотливой многолетней работы парка. В настоящий момент работы по мониторингу объектов животного мира и сохранению редких видов, такие как изучение и подкормка медновских песцов, проводятся при финансовой поддержке Президентского фонда природы. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Гранты #ЗаповеднаяРоссия #Президентскийфондприроды</t>
+  </si>
+  <si>
+    <t>04.02.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2115</t>
+  </si>
+  <si>
+    <t>02.02.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2108</t>
+  </si>
+  <si>
+    <t>Сохраняя живую воду: Всемирный день водно-болотных угодий Сегодня, во Всемирный день водно-болотных угодий, мы вместе со всем природоохранным сообществом хотим напомнить о роли этих хрупких, но невероятно ценных экосистем. Водно-болотные угодья — это гораздо больше, чем просто топи и болота. Это природные суперсистемы, которые: 🌪Регулируют климат: Торфяники и прибрежные угодья хранят огромное количество углерода, помогая смягчать последствия его избытка в атмосфере. 💧Фильтруют и хранят воду: Они работают как гигантские губки и естественные фильтры, очищая воду от загрязнений и смягчая последствия наводнений и засух. 🦆Поддерживают биоразнообразие: На их долю приходится лишь около 6% поверхности суши, но здесь обитает и размножается около 40% всех видов флоры и фауны планеты. Для национального парка "Командорские острова" водно-болотные угодья — это жизненно важные «станции» на пути миграций и места обитания множества видов птиц. В прибрежных лагунах, на маршах и в долинах рек находят приют многие уникальные пернатые. Так давайте вместе прикладывать усилия для их сохранения! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>30.01.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2106</t>
+  </si>
+  <si>
+    <t>Зимой увидеть северных оленей на острове Беринга совсем несложно! На равнинах северной части острова Беринга, куда они мигрируют осенью, благодаря контрастной окраске их можно заметить за несколько десятков километров. Иногда такие крупные стада встречаются даже в непосредственной близости от села Никольское. Помогает это и во время проведения учётов - остаётся только аккуратно подлететь к стаду на квадрокоптере и сделать несколько снимков для последующего подсчёта животных. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>28.01.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2104</t>
+  </si>
+  <si>
+    <t>По рыхлому снегу глубиной более 15 сантиметров американская норка передвигается с большим трудом и неохотой, предпочитает прорывать подснежные ходы. Зимой после выхода из воды какое-то расстояние норка проползает на брюхе и спине, так же как делают выдры, оставляя по следу “катальные” желобки. Так она, подобно своим родственницам, сушит мех, позволяя снегу впитать излишки влаги с его поверхности. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>26.01.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2103</t>
+  </si>
+  <si>
+    <t>От Эллады до Командор Знаете ли вы, что связывает далёкий древнегреческий город и очаровательных антуров, населяющих воды Командорских островов? История длиной в 2500 лет! В VI веке до нашей эры богатый торговый город Фокея (лат. Phocaea) чеканил свои знаменитые серебряные монеты. На них был изображён символ города — тюлень (по-гречески «фока»). Эти монеты ходили по всему Средиземноморью, а их качество и символ были известны во всём античном мире. Прошли тысячелетия, и наука дала роду обыкновенных тюленей имя Phoca. К ним же относится и островной подвид - антур. Его научное название — Phoca vitulina stejnegeri. Это та самая «фока», увековеченная древними греками на монетах Фокеи. Вот и получается, что наш антур — прямой «тёзка» того самого античного символа! Только живёт он не в тёплых морях Эллады, а в суровых водах Тихого океана в акватории национального парка "Командорские острова", на Камчатке и на Курилах. Получается, что каждая встреча с этими любопытным и грациозными животными — это встреча с живой историей, имя которой звучит сквозь века. Фокея → Phoca → Командоры. Вот такая нить, связывающая культуру, историю и природу. 🌍 #КомандорскиеОстрова #НациональныйПарк #Антур #Тюлени #PhocaVitulina #МорскиеМлекопитающие #ПриродаРоссии #ИсторияИПрирода #Фокея #ДревняяГреция #Биоразнообразие #СохраняемВместе</t>
+  </si>
+  <si>
+    <t>23.01.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2098</t>
+  </si>
+  <si>
+    <t>💫 Готовы к дозе командорского оптимизма? У нас есть кое-что особенное для всех, кто, как и мы, восхищается настоящим символом стойкости и жизнелюбия – топорком! Эти птицы не просто милые. 🌊 Они могут месяцами жить на воде, но всегда возвращаются в национальный парк «Командорские острова» к своим норам, чтобы снова встретить пару. 🌊 Они ныряют на глубину до 60 метров и отлично маневрируют под водой, чтобы ухватить побольше рыбешек. 🌊 Они не ждут хорошей погоды, а сами строят укрытие от ветров и туманов, роя норы в песчаном грунте. Влюбившись в этот характер, наш волонтёр художник Ogma создал уникального персонажа и собрал бесплатный стикерпак «Командорский топорок» для Telegram! 👉 Забрать себе кусочек командорского оптимизма можно тут: https://t.me/addstickers/KomandorskijToporok ✨Пока наш отважный топорок учится новым эмоциям и позам – набор небольшой, но останавливаться мы не намерены. Ждём ваши идеи в комментариях! Какой стикер с «Командорским топорком» вам просто необходим? Может, он должен козырять уловом или покорять туристические тропы парка? Пишите! Мы обязательно передадим пожелания художнику и будем пополнять коллекцию. Кстати, как только появится техническая возможность, эти стикеры полетят и в мессенджер Max, чтобы радовать ещё больше людей! Дарите эмоции, делитесь настроением в новом году! Пусть Командорский топорок напоминает вам каждый день: стойкость и оптимизм творят чудеса! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #островтопорков #топорок #природароссии #дальнийвосток #камчатка #орнитология #птицы #ЗаповеднаяРоссия #Стикеры #Telegram</t>
+  </si>
+  <si>
+    <t>22.01.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2094</t>
+  </si>
+  <si>
+    <t>Прилагаемые материалы: 1. Полное описание проекта, поданного на конкурс грантов Президентского фонда природы; - загружали на страницу проекта 2. Паспорт туристского маршрута «Бухта Командор»; - есть 3. Примеры объектов обустройства на территории национального парка «Командорские острова»; - есть 4. Отчёт по анализу рекреационной ёмкости бухты Командор; - загружали на страницу проекта 5. Выписка из ЕГРН о правах на участок; - хз 6. Приказ Минкультуры России от 30.08.2024 N 1672 - загружали на страницу проекта "Об утверждении требований к осуществлению деятельности и градостроительному регламенту в границах территории объекта культурного наследия федерального значения - достопримечательное место "Стоянка экспедиции Беринга Витуса в 1741 - 1742 гг." (Камчатский край, Алеутский район, остров Беринга)" (Зарегистрировано в Минюсте России 10.12.2024 N 80514) 7. Фотоматериалы к техническому заданию. - есть</t>
+  </si>
+  <si>
+    <t>21.01.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2093</t>
+  </si>
+  <si>
+    <t>Во время пешего патрулирования территории национального парка "Командорские острова" инспекторы ведут учёт всех встреченных животных, а они, в свою очередь, как будто ведут учёт наших инспекторов 👀 #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>19.01.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2092</t>
+  </si>
+  <si>
+    <t>Даже зимой на лежбищах Командорских островов не утихает жизнь! Северный морской котик стал регулярно зимовать на островах с 70-х годов прошлого века. Сейчас на двух лежбищах одного только острова Беринга в зимнее время насчитывают более 1000 особей (остаются только самцы). Основную долю среди них составляют молодые животные, а вот секачей (взрослых самцов, занимающих летом индивидуальные территории) совсем немного. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>15.01.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2091</t>
+  </si>
+  <si>
+    <t>15 января отмечается Всероссийский День зимующих птиц! Инициатива организации этой памятной даты была поддержана Союзом охраны птиц России. Одна из целей этого праздника - напомнить людям о необходимости подкормки пернатых, которые проводят зиму рядом с нами, ведь чаще всего птицы в холодное время года страдают не от низких температур воздуха, а от недостатка корма, что особенно актуально для видов, предпочитающих селиться поблизости от человека. Напоминаем, что подробные правила подкормки птиц в зимнее время года размещены на сайте Союза охраны птиц России (www.rbcu.ru/campaign/445). Давайте вместе поможем нашим пернатым соседям! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия #Куропатка #Орнитология #Орнитофауна #Зима</t>
+  </si>
+  <si>
+    <t>13.01.26 22:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2089</t>
+  </si>
+  <si>
+    <t>Обувь по сезону 👠🥾 Тундряная куропатка хорошо приспособлена к круглогодичному обитанию в суровых условиях тундры Командорских островов. К зиме на лапках пернатых полярников отрастают длинные белые перья, которые создают дополнительную защиту от холода и увеличивают площадь опоры, поэтому куропатки, словно на снегоступах, свободно расхаживают по глубокому и рыхлому снегу. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия #Куропатка #Орнитология #Орнитофауна #Зима #Адаптация</t>
+  </si>
+  <si>
+    <t>11.01.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2088</t>
+  </si>
+  <si>
+    <t>Сегодня, 11 января, все особо охраняемые территории нашей страны отмечают общий праздник! День, когда мы вспоминаем о каждом уголке России, где природа находится под надёжной защитой. Заповедники, национальные парки, заказники и иные ООПТ — не просто территории, отмеченные на карте. Вся заповедная система нашей страны - это обещание, которое мы дали будущему. Обещание сберечь хрупкие экосистемы нашей планеты для будущих поколений. Давайте беречь это вместе! 🐋💙 #КомандорскиеОстрова #ДеньЗаповедниковИНациональныхПарков #ЗаповеднаяРоссия #Заповедник #НациональныйПарк #ОсобоОхраняемыеПриродныеТерритории #ООПТ #ПриродаРоссии #ДальнийВосток #Камчатка #СохранимПриродуВместе #ЗаповеднаяСистемаРоссии #11Января #Командорскиеострова</t>
+  </si>
+  <si>
+    <t>11.01.26 04:00</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2087</t>
+  </si>
+  <si>
+    <t>Столы бывают самыми разными и на острове Беринга расположены одни из самых необычных. Правда, "столы" это не обеденные, а геологические. Столовые горы (или сопки), возраст которых составляет порядка 15-20 миллионов лет, получили своё название из-за ровной плоской вершины. Они образовались в результате древней вулканической деятельности и дальнейших эрозионных процессов. Две Столовые сопки, как ворота в удивительный мир Командорских островов, встречают путешественников, приходящих в Никольское по морю, а также тех, кто прилетает на остров Беринга на самолёте. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>08.01.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2086</t>
+  </si>
+  <si>
+    <t>"Ой, кто здесь?" Эта полярная сова явно очень удивлена встрече с человеком посреди зимних каникул, однако такова реальность работы в национальном парке "Командорские острова". Задачи сотрудников зачастую привязаны к благоприятным погодным условиям, а потом обследование территории ведётся даже в то время, когда очень хочется продолжать праздновать и лежать на диване. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>06.01.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2084</t>
+  </si>
+  <si>
+    <t>По статистике, зимой на Командорских островах больше солнечных дней, чем в любое другое время года. Так давайте же вместе порадуемся хорошей погоде, которую нам подарил январь! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>04.01.26 20:33</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2082</t>
+  </si>
+  <si>
+    <t>Друзья, напоминаем, что гостевые домики национального парка доступны для аренды. Вы можете провести в них незабываемые выходные или новогодние праздники в тепле и уюте! По вопросам, связанным с арендой домиков на территории национального парка вы всегда можете обратиться к сотруднице парка Диане Шеклеиной. Проведите праздники наедине друг с другом и природой! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия #НовыйГод</t>
+  </si>
+  <si>
+    <t>02.01.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2081</t>
+  </si>
+  <si>
+    <t>Новогодние праздники - лучшее время в году для того чтобы максимально почувствовать себя антурами с берегов острова Беринга. А как проходят ваши "тюленьи" дни? ❄️ #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия #НовыйГод</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2315,51 +2573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H215"/>
+  <dimension ref="A1:H244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3669.961" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -7306,50 +7564,543 @@
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>26942</v>
       </c>
       <c r="B215" t="s">
         <v>643</v>
       </c>
       <c r="C215" t="s">
         <v>644</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E215">
         <v>625</v>
       </c>
       <c r="F215">
         <v>5</v>
       </c>
       <c r="G215">
         <v>41</v>
       </c>
       <c r="H215">
         <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>85703</v>
+      </c>
+      <c r="B216" t="s">
+        <v>646</v>
+      </c>
+      <c r="C216" t="s">
+        <v>647</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E216">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>85704</v>
+      </c>
+      <c r="B217" t="s">
+        <v>649</v>
+      </c>
+      <c r="C217" t="s">
+        <v>650</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E217">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>85705</v>
+      </c>
+      <c r="B218" t="s">
+        <v>652</v>
+      </c>
+      <c r="C218" t="s">
+        <v>653</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E218">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>85706</v>
+      </c>
+      <c r="B219" t="s">
+        <v>655</v>
+      </c>
+      <c r="C219" t="s">
+        <v>656</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E219">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>85707</v>
+      </c>
+      <c r="B220" t="s">
+        <v>658</v>
+      </c>
+      <c r="C220" t="s">
+        <v>659</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E220">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>85708</v>
+      </c>
+      <c r="B221" t="s">
+        <v>661</v>
+      </c>
+      <c r="C221" t="s">
+        <v>662</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E221">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>85709</v>
+      </c>
+      <c r="B222" t="s">
+        <v>664</v>
+      </c>
+      <c r="C222" t="s">
+        <v>665</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E222">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>85710</v>
+      </c>
+      <c r="B223" t="s">
+        <v>667</v>
+      </c>
+      <c r="C223" t="s">
+        <v>668</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E223">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>85711</v>
+      </c>
+      <c r="B224" t="s">
+        <v>670</v>
+      </c>
+      <c r="C224" t="s">
+        <v>671</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E224">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>85712</v>
+      </c>
+      <c r="B225" t="s">
+        <v>673</v>
+      </c>
+      <c r="C225" t="s">
+        <v>674</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E225">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>85713</v>
+      </c>
+      <c r="B226" t="s">
+        <v>676</v>
+      </c>
+      <c r="C226" t="s">
+        <v>677</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E226">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>85714</v>
+      </c>
+      <c r="B227" t="s">
+        <v>679</v>
+      </c>
+      <c r="C227" t="s">
+        <v>680</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E227">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>85715</v>
+      </c>
+      <c r="B228" t="s">
+        <v>682</v>
+      </c>
+      <c r="C228" t="s">
+        <v>683</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E228">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>85716</v>
+      </c>
+      <c r="B229" t="s">
+        <v>684</v>
+      </c>
+      <c r="C229" t="s">
+        <v>685</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E229">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>85717</v>
+      </c>
+      <c r="B230" t="s">
+        <v>687</v>
+      </c>
+      <c r="C230" t="s">
+        <v>688</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E230">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>85718</v>
+      </c>
+      <c r="B231" t="s">
+        <v>690</v>
+      </c>
+      <c r="C231" t="s">
+        <v>691</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E231">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>85719</v>
+      </c>
+      <c r="B232" t="s">
+        <v>693</v>
+      </c>
+      <c r="C232" t="s">
+        <v>694</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E232">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>85720</v>
+      </c>
+      <c r="B233" t="s">
+        <v>696</v>
+      </c>
+      <c r="C233" t="s">
+        <v>697</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E233">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>85721</v>
+      </c>
+      <c r="B234" t="s">
+        <v>699</v>
+      </c>
+      <c r="C234" t="s">
+        <v>700</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>85722</v>
+      </c>
+      <c r="B235" t="s">
+        <v>702</v>
+      </c>
+      <c r="C235" t="s">
+        <v>703</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E235">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>85723</v>
+      </c>
+      <c r="B236" t="s">
+        <v>705</v>
+      </c>
+      <c r="C236" t="s">
+        <v>706</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E236">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>85724</v>
+      </c>
+      <c r="B237" t="s">
+        <v>708</v>
+      </c>
+      <c r="C237" t="s">
+        <v>709</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E237">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>85725</v>
+      </c>
+      <c r="B238" t="s">
+        <v>711</v>
+      </c>
+      <c r="C238" t="s">
+        <v>712</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E238">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>85726</v>
+      </c>
+      <c r="B239" t="s">
+        <v>714</v>
+      </c>
+      <c r="C239" t="s">
+        <v>715</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E239">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>85727</v>
+      </c>
+      <c r="B240" t="s">
+        <v>717</v>
+      </c>
+      <c r="C240" t="s">
+        <v>718</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E240">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>85728</v>
+      </c>
+      <c r="B241" t="s">
+        <v>720</v>
+      </c>
+      <c r="C241" t="s">
+        <v>721</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E241">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>85729</v>
+      </c>
+      <c r="B242" t="s">
+        <v>723</v>
+      </c>
+      <c r="C242" t="s">
+        <v>724</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E242">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>85730</v>
+      </c>
+      <c r="B243" t="s">
+        <v>726</v>
+      </c>
+      <c r="C243" t="s">
+        <v>727</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E243">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>85731</v>
+      </c>
+      <c r="B244" t="s">
+        <v>729</v>
+      </c>
+      <c r="C244" t="s">
+        <v>730</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E244">
+        <v>1267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">