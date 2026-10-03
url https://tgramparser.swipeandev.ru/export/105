--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="995">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2208,50 +2208,839 @@
     <t>06.01.26 17:03</t>
   </si>
   <si>
     <t>t.me/Komandorskiy/2084</t>
   </si>
   <si>
     <t>По статистике, зимой на Командорских островах больше солнечных дней, чем в любое другое время года. Так давайте же вместе порадуемся хорошей погоде, которую нам подарил январь! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия</t>
   </si>
   <si>
     <t>04.01.26 20:33</t>
   </si>
   <si>
     <t>t.me/Komandorskiy/2082</t>
   </si>
   <si>
     <t>Друзья, напоминаем, что гостевые домики национального парка доступны для аренды. Вы можете провести в них незабываемые выходные или новогодние праздники в тепле и уюте! По вопросам, связанным с арендой домиков на территории национального парка вы всегда можете обратиться к сотруднице парка Диане Шеклеиной. Проведите праздники наедине друг с другом и природой! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия #НовыйГод</t>
   </si>
   <si>
     <t>02.01.26 07:04</t>
   </si>
   <si>
     <t>t.me/Komandorskiy/2081</t>
   </si>
   <si>
     <t>Новогодние праздники - лучшее время в году для того чтобы максимально почувствовать себя антурами с берегов острова Беринга. А как проходят ваши "тюленьи" дни? ❄️ #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #ЗаповеднаяРоссия #НовыйГод</t>
+  </si>
+  <si>
+    <t>09.09.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2501</t>
+  </si>
+  <si>
+    <t>Продолжаем рассказывать о важном. Строительство столярной мастерской на острове Беринга — один из самых важных и амбициозных проектов национального парка "Командорские острова" в этом сезоне. Благодаря нашим партнёрам парк получили 120 кубометров материалов, которые преодолели почти 12 тысяч километров по морю и суше, направляясь на остров Беринга. Это рекордный объём стройматериалов, который удалось привезти на архипелаг единовременно. Для нас это не просто приёмка груза — это результат долгой и сложной работы по поиску партнёров и организации логистики. Сотрудники национального парка выражают благодарность всем, кто поверил в проект и помог решить одну из главных задач — закупку и доставку материалов: компании «Лемана ПРО», фонду «Природа и люди», транспортной компании «ГруппСТ», ТД «Ван-Маркет». Без их поддержки этот груз просто не оказался бы на острове Беринга. Выражаем благодарность волонтёрам парка за помощь в разгрузочных работах. И всем тем, кто поддерживает нас на проекте planeta.ru/campaigns/... Теперь, когда материалы на месте, команде парка предстоит самое главное — возвести мастерскую - сердце всей работы по обустройству. Здесь будут производить настилы для экотроп, лестницы, смотровые площадки, обрабатывать материалы для научных стационаров и другой инфраструктуры. Сегодня мы продлили краудфандинговый сбор на платформе Planeta.ru и увеличили его сумму. Поддержите нас! planeta.ru/campaigns/.... А пока предлагаем посмотреть видео о проекте и о долгом пути груза до острова Беринга. Смотрите, как это было! #КомандорскиеОстрова #Нацпарк #СтройкаНаКраюЗемли #Краудфандинг #PlanetaRu #ОстровБеринга #СтолярнаяМастерская #ЛеманаПро #Природаилюди</t>
+  </si>
+  <si>
+    <t>08.09.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2499</t>
+  </si>
+  <si>
+    <t>--- Национальный парк «Командорские острова» — особо охраняемая природная территория федерального значения, расположенная на Командорских островах в Тихом океане. Парк известен своими уникальными экосистемами, эндемичными видами животных и растений, лежбищами морских млекопитающих и огромными птичьими базарами. «Лемана ПРО» — компания-ритейлер, специализирующаяся на продаже товаров для строительства, отделки и обустройства дома, дачи и сада. В настоящее время платформа объединяет 114 магазинов (113 в России и 1 в Казахстане), 15 складских комплексов и собственный маркетплейс. Компания предлагает своим покупателям широкий ассортимент товаров и услуг по ремонту и обустройству дома и сада по доступным ценам. В компании работает около 40 тысяч сотрудников. «Природа и люди» – российский природоохранный фонд. Цель Фонда – объединить экспертов, ответственный бизнес и неравнодушных людей, чтобы вместе сохранить природу России. Фонд реализует природоохранные проекты, сохраняет целостность экосистем и редкие виды растений и животных, помогая людям заботиться о природе, ведь все мы — ее неотъемлемая часть. Ключевые направления работы Фонда в 2026г: сохранение растительного мира; сохранение животного мира; технологии для охраны природы.</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2498</t>
+  </si>
+  <si>
+    <t>А вот и долгожданная новость, которой мы так хотели с вами поделиться! К проекту национального парка «Командорские острова» по строительству столярной мастерской присоединились новые партнёры: «ЛеманаПРО» и «Природа и Люди»! Выкладываем наш общий пресс-релиз! Строительство новой столярной мастерской в селе Никольское на острове Беринга станет значимым вкладом в развитие региона: объект критически важен для бесперебойной работы национального парка и повседневной жизни на удалённых Командорских островах. Проект реализуется при поддержке компании «Лемана ПРО» и при содействии фонда «Природа и люди»: более 120 кубометров строительных материалов уже преодолели 12000 километров и доставлены на остров. Необходимость в новой мастерской возникла после того, как прежнее здание было разрушено серией землетрясений в 2025 году. Оно использовалось для ремонта инфраструктуры парка, изготовления конструкций для экологических троп, подготовки материалов для просветительских программ и обслуживания оборудования. После его утраты выполнение этих задач существенно осложнилось. Новая мастерская позволит изготавливать и ремонтировать деревянные конструкции — настилы, лестницы, информационные стенды, кормушки и другие элементы для туристических маршрутов и научных стационаров. Собственное производство на острове сократит зависимость от поставок с материка и позволит оперативнее решать хозяйственные задачи без ущерба для хрупких островных экосистем. Проект имеет ключевое значение как для сохранения уникальной природы Командор, так и для социально-экономического развития села, ведь строительство создаст дополнительные рабочие места. «Столярная мастерская для нас - это жизненно важный объект, позволяющий обеспечить природоохранную работу и поддержание инфраструктуры в условиях удалённой островной территории. Национальный парк выражает благодарность компании «Лемана ПРО» и фонду «Природа и люди», а также всем партнерам за участие и поддержку. Поставка материалов для строительства мастерской - большой и важный шаг на пути к реализации проекта. Также мы надеемся, что благодаря краудфандингу нам удастся осуществить строительство мастерской уже в этом году. Любой желающий может поддержать наш проект "Мастерская на краю России для работы и жизни" на платформе Планета.ру (https://planeta.ru/campaigns/komandory/donate). Когда мы вместе, то можем быстрее двигаться вперёд!» - отметила заместитель директора по развитию национального парка «Командорские острова» Анастасия Рванцова «Для нас участие в этом проекте – реальная помощь в выполнении рабочих задач на территории национального парка и забота о повседневной жизни местных жителей удаленного острова, что очень созвучно с нашей стратегией устойчивого развития «Бережно к людям, бережно к природе». Мастерская критически важна и для сохранения уникальной природы Командор, и для социально-экономического развития села. Мы увидели в этом проекте искренность, инициативных людей и уникальную природу, которую они берегут. В благотворительных проектах для нас важно, когда стройматериалы попадают туда, где их ждут и где каждый гвоздь и доска приносят пользу. Так они превращаются в нечто большее, чем просто в мастерскую, и становятся частью по-настоящему важного дела», — подчеркнул Григорий Какурников, руководитель проектов по социально-экологической ответственности «Лемана ПРО» «Такие проекты особенно хорошо показывают, насколько важно объединять усилия ответственного бизнеса, экспертов и неравнодушных людей. Когда каждый партнер вносит свой вклад, вместе удается решать задачи, которые в условиях удаленных территорий невозможно было бы решить так быстро и эффективно. Мы рады содействовать восстановлению необходимой инфраструктуры национального парка и благодарим всех участников проекта за совместную работу», — сказал Сергей Рыбаков, генеральный директор фонда «Природа и люди». Проект по строительству столярной мастерской на острове Беринга реализует национальный парк «Командорские острова» при поддержке компании «Лемана ПРО», при содействии фонда «Природа и люди», ТК «ГруппСТ», ГУП КК «Камчаттрансфлот» и ТД “Ван-Маркет”.</t>
+  </si>
+  <si>
+    <t>06.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2482</t>
+  </si>
+  <si>
+    <t>Сегодня в селе Никольское — настоящий праздник! Мы отмечаем сразу три знаменательные даты: 285 лет с момента открытия Командорского архипелага, 345 лет со дня рождения Витуса Беринга, и 200 лет с основания нашего села. Нынешний год на Камчатке вообще выдался богатым на события, и эти даты — в числе главных. Национальный парк «Командорские острова» не остался в стороне и внесли свой вклад в организацию этого большого праздника для всех жителей и гостей Никольского. Вот какую программу мы подготовили: ·  Культурно-массовые мероприятия для детей и их родителей: мы организовали настоящую праздничную детскую программу, в которую вошли подвижные игры, мастер-классы и эстафета. ·  Мы приняли активное участие в организации фуршета с кухней Командорских островов. Гости и жители села могли попробовать настоящие местные деликатесы и выпечку. ·  Сопровождение высоких гостей: В празднике приняли участие официальные лица, и нам было доверено сопровождать их во время визита на ключевые, знаковые локации Командор, включая бухту Командор, где гости возложили цветы на могилы мореплавателей, открывших эти острова. Среди цветов на мемориал был возложен и букет, выращенный на занятиях проекта «Командорский календарик»! Поздравляем всех жителей Никольского и Командорских островов, а так же всех, кому небезразлична судьба архипелага, с этим тройным юбилеем! Эти даты — не просто цифры, это наша общая история, память об экспедициях Витуса Беринга и судьба поколений, живущих на этой удивительной земле. С праздником!  #Командорскиеострова #Праздник #Национальныйпарк #Юбилей #ООПТ #Никольское #ВитусБеринга #Путешествия #Камчатка</t>
+  </si>
+  <si>
+    <t>05.09.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2481</t>
+  </si>
+  <si>
+    <t>Сегодня визит-центр национального парка сегодня украсила выставка-экспозиция - "Командорские острова: за миг до открытия". Проект был создан парком совместно с Гильдией парфюмеров России. Совместно мы попытались рассказать историю открытия острова в новом формате - обонянием. На экспозиции были представлены 4 уникальных аромата - настоящие страницы истории острова Беринга: "Тихий океан", "Ледяная пустыня", "Сильные духом" и "Командорские острова". Эти запахи будто повторяют путь команды пакетбота Святой Пётр и капитан-командора Витуса Беринга. Аромат океана, в котором нотки солёного бриза переплетаются со свежестью морской воды, и где моряки провели более двух месяцев во время экспедиции. Запах мороза, отдающий пронизывающим холодом командорской зимы, который рассказывает о тех условиях, в которых оказались члены команды Беринга на необитаемом острове. Аромат "сильные духом", состоящий из нот древесной смолы, пеньковых канатов и грубой кожи, воспевает оду выносливости первопроходцев, чья стойкость и решимость позволила выжившим морякам вернуться домой. И финальным аккордом экспозиции является аромат "Командорские острова" - удивительный симбиоз запахов морского бриза, пряной полыни, влажных мхов и прибрежной пряной травы - лигустикума. Экспозиция приурочена к 285-летию с открытия Командорских островов и является частью праздничных мероприятий!</t>
+  </si>
+  <si>
+    <t>05.09.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2474</t>
+  </si>
+  <si>
+    <t>Сегодня на Командорских островах произошло событие, которое невозможно оставить без внимания. В преддверии празднования юбилея открытия островов в село Никольское на вертолёте прибыли высокие гости, среди которых были представители краевых властей и крупного регионального бизнеса, а также сенатор от Камчатского края. Группа в сопровождении зама по науке национального парка Евгения Мамаева посетила знаковые места острова Беринга: легендарную арку Стеллера, живописные бухты Командор и Буян. Но самым важным и трогательным моментом стало посещение Северного лежбища морских млекопитающих. Здесь гости не просто наблюдали за жизнью уникальной природы, а стали её непосредственными участниками и спасителями. Они вызволили из беды трёх щенков северного морского котика. Малыши запутались в обрывке рыболовецкой сети, выброшенной морем на берег. Но на этом помощь не закончилась — две опасные сети были полностью убраны с лежбища. Этот случай — яркий пример того, что судьба диких животных не оставляет равнодушными даже людей с высоким статусом. Внимание и забота высоких гостей, их готовность прийти на помощь попавшим в беду зверям и моментально включиться в работу по охране природы вызывают уважение! #КомандорскиеОстрова #НациональныйПарк #СпасениеЖивотных #СеверныйМорскойКотик #Экология #Камчатка #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>03.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2467</t>
+  </si>
+  <si>
+    <t>Новоселье на острове Беринга! Спешим поделиться важной новостью: в бухте Гладковская завершено строительство нового научного стационара национального парка "Командорские острова". Теперь у наших сотрудников появился ещё один по-настоящему надежный и уютный дом, крайне важный в суровых условиях Командорской природы. На фотографиях вы можете оценить проделанную работу. Внутри жилого модуля размещено всё, что нужно для комфортной жизни в полевых условиях. Вся мебель и утварь уже на своих местах, а стеллажи подготовлены для размещения научного оборудования и личных вещей сотрудников. Работа в поле требует не только тепла, но и бытовых условий. Хозяйственный блок, построенный рядом, включает в себя уборную и летний душ. Новая инфраструктура позволит значительно расширить возможности для проведения научных исследований на острове Беринга, ведь новый стационар замкнёт цепочку домов, расположенных на побережьях острова, обеспечив возможность перемещаться между бухтами без необходимости использования палаток, что значительно повысит эффективность работы. Новый стационар создан на средства Президентского фонда природы. Большая благодарность всем, кто участвовал в строительстве, и тем, кто нас поддерживает, за возможность двигаться вперед! #КомандорскиеОстрова #Камчатка #ОстровБеринга #ДальнийВосток #Россия #НациональныйПарк #ПриродаРоссии #ПрезидентскийФондПрироды #НаучныеИсследования #Экология #Биология #ОхранаПрироды #НаукаПрирода #ПолевыеРаботы</t>
+  </si>
+  <si>
+    <t>01.09.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2460</t>
+  </si>
+  <si>
+    <t>🎉 С Днём знаний! 1 сентября — праздник не только для школьников, но и для всего села Никольское. И уже несколько лет он начинается с трогательной традиции: наши первоклассники приходят в школу с самыми особенными букетами на свете. 🌸 Эти цветы они вырастили сами! В теплице национального парка «Командорские острова» в рамках проекта «Командорский календарик» ребята постигают азы садоводства и огородничества. Вместе с сотрудниками парка они учатся ухаживать за растениями, наблюдать за их ростом и с нетерпением ждать первого урожая, в данном случае, - цветочного. 💐 Сегодня, держа в руках букеты, выращенные своими руками, наши юные натуралисты делают первый шаг в большую школьную жизнь! Мы уверены: любовь к природе и умение видеть прекрасное в каждом растении они пронесут через все годы учёбы! Отдельное поздравление нашим первоклассникам, которых в этом году всего двое! 🍂 С праздником, дорогие ребята и педагоги! Пусть этот учебный год будет таким же ярким и красивым, как ваши букеты! #КомандорскиеОстрова #Нацпарк #ДеньЗнаний #1Сентября #КомандорскийКалендарик #Никольское #МыВместе #ДетиПрироды</t>
+  </si>
+  <si>
+    <t>29.08.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2453</t>
+  </si>
+  <si>
+    <t>На этой неделе в селе Никольском прошло особенное занятие в рамках нашего проекта «Командорский календарик». Вместе с ребятами мы завершили важное и красивое дело — оформили клумбу у памятника Витусу Берингу. Это не просто цветы. Это наш общий подарок великому мореплавателю в преддверии грандиозного юбилея — в этом году мы отмечаем 285-летие открытия Командорских островов и 345-летие со дня рождения капитан-командора Беринга! Юные командорцы с душой подошли к делу. Теперь у памятника, который хранит память об открытии этих суровых и прекрасных земель, появился яркий цветник — как символ жизни, преемственности поколений и нашей любви к родному краю. Проект «Командорский календарик» помогает ребятам знакомиться с историей и природой островов через добрые дела. И сегодня мы видим, как это работает! Спасибо всем, кто участвовал! Пусть эта клумба радует глаз и напоминает каждому о великих открытиях, которые навсегда изменили историю. #КомандорскиеОстрова #НациональныйПарк #КомандорскийКалендарик #ВитусБеринг #285лет #Никольское #Камчатка #История #Экопросвещение #Садоводство #Цветы #Дети</t>
+  </si>
+  <si>
+    <t>26.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2443</t>
+  </si>
+  <si>
+    <t>🔥 Невероятная встреча у берегов Командорских островов! 🔥 В августе 2026 года сотрудники национального парка «Командорские острова» зафиксировали нечто невероятное — массовое появление тихоокеанского голубого тунца (Thunnus orientalis) в акватории острова Беринга! 🐟 Это первое в истории документально подтверждённое обнаружение этого вида у берегов Командор! 📸 Наши сотрудники провели фотофиксацию встреч — сотни особей охотились у поверхности, образуя крупные косяки и совершая характерные выпрыгивания, охотясь за стаями сайры. Почему это произошло? 🌡 Вероятной причиной стали климатические изменения. Температура поверхностных вод в северо-западной части Тихого океана в настоящий момент превышает среднемноголетние показатели на 1,5–2,5°С. Так, в августе 2025 года у Командор зафиксировали аномальные +12,5°С! 🌊 Добавьте сюда мощнейшее явление Эль-Ниньо 2026–2027 гг. — и получаем «температурный коридор», который позволил южным видам продвинуться далеко на север, вплоть до 56-й параллели. Что это значит для экосистемы? Появление крупного пелагического хищника там, где у местных обитателей исторически мало естественных врагов, может серьёзно повлиять на популяции морских рыб, птиц, лососей и морских млекопитающих. Ситуация требует дальнейшего мониторинга. #КомандорскиеОстрова #НациональныйПарк #Тунец #ThunnusOrientalis #КлиматическиеИзменения #ЭльНиньо #БеринговоМоре #ПриродаРоссии #Наука #Ихтиология #Сайра #ДальнийВосток</t>
+  </si>
+  <si>
+    <t>24.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2442</t>
+  </si>
+  <si>
+    <t>Внимание! Национальный парк «Командорские острова» срочно ищет волонтёров для проведения строительных и общехозяйственных работ на острове Беринга. Кто нам нужен: 2-3 мужчин с опытом столярных и общехозяйственных работ. Умение работать с деревом, строительными материалами и инструментами станет главным критерием отбора. Что нужно делать: помочь в работах по обустройству экотропы в бухте Буян (ввинчивание свай, обвязка и т.д.), а также с работами в селе. Когда?: 31 августа - 17 сентября Условия: национальный парк предоставляет транспорт из Петропавловска- Камчатского (яхта), из села Никольского обратно - судно Василий Завойко или авиаперелет (для жителей края). Почему стоит поехать: Это не просто волонтёрство — это возможность увидеть своими глазами суровую, но завораживающую природу Командорских островов, стать частью команды, которая создаёт историю и развивает инфраструктуру одного из самых изолированных и уникальных национальных парков России. Как подать заявку: Все вопросы и заявки направляйте на почтовый адрес rvantsova@commanderislands.ru или по телефону +79098321305 Количество мест ограничено! Успейте стать частью «Экспедиции соучастия»!</t>
+  </si>
+  <si>
+    <t>22.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2439</t>
+  </si>
+  <si>
+    <t>Командоры глазами тех, кто их охраняет! ✨ Важная новость для тех, кто летит на Камчатку или улетает из региона! В международном аэропорту Петропавловска-Камчатского (Елизово) в понедельник откроется фотовыставка, посвящённая одной из главных природных жемчужин России — Командорским островам. Фотовыставка приурочена к 285-летнему юбилею открытия островов командой Витуса Беринга. Здесь, на стыке литосферных плит и океанических течений, сформировалась экосистема, не имеющая аналогов на планете. Лежбища морских млекопитающих, грандиозные птичьи базары, пути миграции китов, нерестилища лососёвых — всё это составляет исключительную ценность территории, которую для будущих поколений оберегают сотрудники национального парка «Командорские острова». Каждый снимок, вошедший в экспозицию, создан сотрудниками парка - людьми, посвятившими свою жизнь сохранению этой земли. Для авторов фотографий Командоры стали не просто местом работы, но и личной ответственностью. Особая благодарность — Илье Труханову, меценату и фотографу, которому небезразлична судьба Командорских островов и их обитателей. Часть работ в этой экспозиции создана именно им. Многолетнее погружение в жизнь архипелага позволило авторам запечатлеть моменты, недоступные стороннему наблюдателю. Перед вами не постановочные кадры, а результат терпеливого, уважительного диалога с дикой природой. Приглашаем всех пассажиров и гостей аэропорта к неспешному и вдумчивому знакомству с заповедным миром. Каждый кадр — это не только произведение фотоискусства, но и акт служения делу охраны природы. Не проходите мимо! Остановитесь на мгновение, чтобы увидеть красоту, которую мы бережём для вас. #Командорскиеострова #Национальныйпарк #Фотовыставка #Командоры #Просвещение #Охранаприроды #Природа</t>
+  </si>
+  <si>
+    <t>22.08.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2436</t>
+  </si>
+  <si>
+    <t>22 августа — День Государственного флага Российской Федерации! Друзья! Сегодня мы чевствуем один из главных символов нашей страны — российский триколор. Белый, синий, красный — эти цвета уже более 350 лет сопровождают историю России. Для нас, сотрудников национального парка «Командорские острова», этот праздник имеет особое значение. Наш парк — это объект общенационального достояния, особо охраняемая природная территория федерального значения. Команда парка сохраняет уникальную природу Северной Пацифики, «жемчужину» России на краю земли. Командорские острова — это хрупкий мостик между двумя великими континентами, Евразией и Северной Америкой, где сохраняются и изучаются уникальные экосистемы. Флаг России развевается над самыми разными уголками нашей необъятной Родины: от Калининграда до Камчатки, от суровой Арктики до южных степей. И сегодня, в День флага, мы с особой гордостью чувствуем свою причастность к великой стране, которой доверено беречь такое сокровище, как Командорские острова. Пусть белый цвет флага всегда напоминает нам о чистоте наших вод и воздуха, синий — о бескрайнем небе и океане, омывающем наши берега, а красный — о мужестве и любви к своей земле! С праздником, дорогие друзья! С Днём российского флага! 🇷🇺 #ДеньФлага #КомандорскиеОстрова #НациональныйПарк #Россия #Триколор #ПриродаРоссии #Камчатка #СевернаяПацифика #НПКомандорские_острова</t>
+  </si>
+  <si>
+    <t>09.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2434</t>
+  </si>
+  <si>
+    <t>Аромат "Командорские острова" теперь может стать вашим постоянным спутником! Представляем вам уникальный совместный проект Национального парка «Командорские острова» и Гильдии парфюмеров России - аромат, вдохновленный океаном, прибрежными травами и тундрой. Только представьте: солёный ветер Тихого океана, шум прибоя, запах дикой петрушки-лигустикума, полыни и разнотравья, которые веками впитывали в себя туманы и морские брызги. Именно это дыхание дикой природы Северной Пацифики парфюмеры постарались заключить в аромат "Командорские острова". Теперь частичка самого уникального архипелага России может вдохновлять вас каждый день. Что важно: 🌱Пока что аромат выпущен в формате сухих духов — компактных, стойких и нежных. Для приобретения так же доступны парфюмированные свечи. 🎨 Каждая баночка свечки расписана вручную, что делает каждый экземпляр единственным в своём роде. 📌 Приобрести свечи сейчас можно в рамках проекта по созданию новой мастерской парка на Planeta.ru (planeta.ru/campaigns/komandory). Прямая ссылка на лот: planeta.ru/campaigns/komandory/donatesingle/753540 . А вот этикетки с дизайном для этого аромата появятся позже. Прямо сейчас в парке проходит внутренний конкурс среди сотрудников, но мы решили дать шанс и нашим подписчикам! Хотите, чтобы ваша работа украсила флакон? Присылайте свои варианты этикеток на почту: rvantsova@commanderislands.ru. Возможно, именно ваш дизайн станет лицом этого уникального аромата! #КомандорскиеОстрова #НациональныйПарк #ГильдияПарфюмеров #Парфюм #ПриродаРоссии #Камчатка #PlanetaRu #Командоры #АроматПрироды</t>
+  </si>
+  <si>
+    <t>06.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2430</t>
+  </si>
+  <si>
+    <t>Прямо сейчас на озере Саранном (остров Беринга) происходит одно из самых грандиозных природных событий года — массовый нерест нерки! И конец июля — начало августа — лучшее время, чтобы увидеть это потрясающее зрелище своими глазами. Озеро Саранное — самое большое озеро острова Беринга и крупнейшее нерестилище нерки на всём Командорском архипелаге. Именно сюда, преодолев тысячи километров в океане, возвращаются косяки красной рыбы, чтобы дать начало новой жизни. Что происходит с неркой во время нереста? Это настоящее превращение! В пресной воде рыба перестаёт питаться, её серебристая чешуя исчезает, и сквозь утончившуюся кожу начинает просвечивать плоть кроваво-алого цвета — нерку видно даже с берега. Особенно сильно меняются самцы: у них деформируется силуэт, челюсти удлиняются и выгибаются, зубы торчат во все стороны. Вода в озере буквально «кишит» рыбой, мелькающей ярко-красными спинами. Жизненный цикл замыкается: нерка отдаёт жизнь потомству, а её тело становится пищей для обитателей острова. 📸 А вы уже видели нерест нерки на озере Саранном или, может быть, даже фотографировали его — делитесь в комментариях! #КомандорскиеОстрова #НациональныйПарк #Нерка #Нерест #ОзероСаранное #ОстровБеринга #ПриродаРоссии #Камчатка #Экотуризм</t>
+  </si>
+  <si>
+    <t>03.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2422</t>
+  </si>
+  <si>
+    <t>Друзья, у нас отличные новости! После нескольких месяцев изнуряющей работы на необитаемом острове Медный на остров Беринга вернулась Диана Выросткова — научный сотрудник национального парка «Командорские острова». Диана отправилась на остров еще в мае, и всё это время её рабочими буднями были: Учетные работы на Юго-Восточном лежбище морских млекопитающих, куда ежегодно для размножения приходят сотни сивучей и десятки тысяч северных морских котиков. Изучение популяции медновского подвида песца. В ее задачи входили маршрутные учеты взрослых особей, обследование известных и поиск новых нор, отлов животных и отбор проб для изучения состояния здоровья отдельных представителей популяции. Сбор данных о состоянии популяций редких и уязвимых видов, обитающих на острове Медный, например, командорских тундряных куропаток, каланов, командорских крапивников и прочих уникальных животных, большинство из которых занесено в Красную книгу России. Работа в условиях острова Медный — это настоящее испытание. Но даже несмотря на все трудности, Диана делится с нами вдохновением: «Работа на острове Медный — очень тяжелая, но невероятно вдохновляющая. Здесь, на необитаемом острове, чувствуешь себя частью чего-то по-настоящему важного. Каждый день приносит новые открытия, а возможность внести свой вклад в изучение и сохранение этой уникальной экосистемы стоит всех усилий». И хотя Диана уже вернулась, работа на острове Медный продолжается. Там сейчас остаются еще 5 сотрудников национального парка, которые выполняют комплекс важных научных и инфраструктурных задач. Мы гордимся нашей командой и благодарны каждому, кто день за днем работает ради сохранения уникальной природы Командорских островов! Комплекс работ национального парка на острове Медный проводится при финансовой поддержке Фонда Президентских грантов. #КомандорскиеОстрова #НПКомандорские_острова #МедновскийПесец #ПрезидентскийФондПрироды #Медный2026</t>
+  </si>
+  <si>
+    <t>31.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2419</t>
+  </si>
+  <si>
+    <t>Когда речь заходит об острове Топорков, воображение сразу рисует птичью колонию, целиком состоящую из ярких "северных попугаев" с их фирменными рыжими клювами и впечатляющими причёсками. Но если вы прислушаетесь и присмотритесь к камням у кромки воды, то заметите совсем другую птицу. Встречайте — тихоокеанский чистик (Cepphus columba), элегантный родственник кайр, который гнездится на том же острове. В отличие от своих соседей, чистик не стремится к карнавальной пышности. В брачном наряде он угольно-черный, с белоснежными «зеркальцами» на крыльях, горящими алым клювом и кораллово-красными лапками. Зимой же он переодевается в пепельно-серый смокинг, становясь почти незаметным на фоне штормового неба. Почему чистики массово гнездятся именно на острове Топорков? Для чистика здесь созданы идеальные «апартаменты»: глубокие расщелины в скалах и пустоты под крупными валунами. В отличие от топорков, роющих норы в торфе, чистику нужен каменный мегаполис. Здесь, в узких каменных коридорах, его кладка в 1-2 яйца надежно защищена и от задир-чаек и от капризов погоды. Самое удивительное в этой птице — это голос. Тонкий, высокий и громкий свист чистика, которым он общается со своим партнёром, невозможно спутать ни с чем. Этот звук словно прорезает гомон птичьей колонии. Услышать пронзительный свист чистика и лично познакомиться с этими аристократами вы можете на экскурсии национального парка на остров Топорков! #КомандорскиеОстрова #ТихийОкеан #Чистик #ОстровТопорков #ПтичьиКолонии #Национальныйпарк #Природа #Орнитофауна #Бёрдвотчинг #Орнитология #Птицы</t>
+  </si>
+  <si>
+    <t>29.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2418</t>
+  </si>
+  <si>
+    <t>Семейный подряд или "как живут командорские песцы" На снимке — два обитателя национального парка «Командорские острова». На переднем плане — один из щенков этого года, а чуть позади — его, предположительно, старшая родственница. Но не мама: скорее всего, это самка из предыдущего помёта, которая осталась в родной норе, чтобы помогать растить следующее поколение. В отличие от своих материковых собратьев, которые живут парами, песцы на Командорских островах образуют сложные семьи — от 3 до 6 взрослых животных. В одной норе могут жить самец, одна-две лактирующие самки и ещё одна-две нелактирующие — те самые «тёти», которые не размножаются в этом сезоне, но активно участвуют в воспитании щенков. Почему так сложилось? Островная экосистема диктует свои правила. Кормовые ресурсы здесь распределены неравномерно, а выживаемость щенков напрямую зависит от того, насколько богат кормом домашний участок семьи. В таких условиях совместная забота о потомстве — не просто традиция, а эволюционная необходимость. Чем больше взрослых помогает добывать пищу и охранять нору, тем выше шансы щенков дожить до самостоятельного возраста. Самец, кстати, тоже не остаётся в стороне: в уходе за детёнышами он участвует наравне с самкой, а пока щенки не выходят из норы, обеспечивает всю семью пищей. Эта модель поведения — яркий пример того, как изоляция и специфика островной жизни меняют социальные структуры животных. Но за сложными научными терминами стоит простая и понятная каждому истина: крепкая семья, где все поддерживают друг друга, — это действительно здорово. И у командорских песцов это получается лучше, чем у многих. #Командорскиепесцы #Песец #Командорскиеострова #ОстровБеринга #Национальныйпарк #Семья #Щенок #Забота #НациональныйпаркКомандорскиеострова #Природа #ООПТ</t>
+  </si>
+  <si>
+    <t>23.07.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2414</t>
+  </si>
+  <si>
+    <t>🐋 Со Всемирным днём китов и дельфинов! Сегодня мы хотим не просто поздравить вас с этим праздником, но и пригласить в удивительное путешествие длиной в миллионы лет! 🌊 Почему Командоры прочно ассоциируются с китами? Национальный парк «Командорские острова» — одно из лучших мест в России, где можно встретить этих гигантов в естественной среде обитания. Именно здесь природой созданы идеальные условия для их нагула в летний период перед сезоном размножения в более южных широтах. Охраняемая акватория — это дом для горбатых китов, кашалотов, косаток и даже редких клюворылов - здесь зарегистрировано целых 22 вида китообразных. Специалисты парка не только охраняют их покой, но и ведут многолетнюю научную работу: собирают данные о численности, поведении и путях миграции. Но для понимания природных процессов важно изучать не только настоящее, но и прошлое, вплоть до тех времён, когда первые предки современных китов ушли обратно в океан. 🎥 В честь праздника мы подготовили особенное видео! Оно посвящено эволюции китообразных — тому невероятному пути, который прошли эти животные: от небольших сухопутных млекопитающих до повелителей морских глубин. Как парнокопытное, похожее на волка, превратилось в синего кита? Почему дельфины дышат воздухом? Ответы — в нашем ролике. Это видео в ближайшем будущем станет частью обновлённой экспозиции в визит-центре национального парка, посвящённой обитателям охраняемой акватории архипелага. Мы можем защитить природу, лишь зная её историю. Смотрите видео, делитесь впечатлениями в комментариях и помните: покой и жизнь этих удивительных существ зависит от каждого из нас. #КомандорскиеОстрова #ДеньКитов #ВсемирныйДеньКитовИДельфинов #Эволюция #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>20.07.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2412</t>
+  </si>
+  <si>
+    <t>🌊 На лежбищах Командор кипит жизнь! Июль — пожалуй, самое «шумное» и трогательное время на побережье. Сейчас здесь настоящие «ясли»: по всему лежбищу, среди взрослых особей, копошатся десятки любопытных щенков северного морского котика и сивуча. Малыши уже начали подрастать и вовсю познают окружающий мир. Чёрные, большеглазые котики пробуют «плавать» в отливных лужицах, забавно чешутся и устраивают игривые потасовки друг с другом. Щенки сивучей, похожие на плюшевых медвежат, тоже не сидят на месте — исследуют камни, пробуют грозно «рычать» и с любопытством разглядывают соседей. Но, как и все дети, далеко от мам они всё ещё не отходят. Самки зорко следят за потомством, откликаются на знакомый запах и голос, и стоит малышу замешкаться — тут же мягко подгоняют его носом. Ведь главная наука сейчас — держаться поближе к родителям, набираться сил и наблюдать за океаном, который скоро станет их родным домом. Делимся с вами кадрами этой трогательной суеты. Чувствуете, как бурлит жизнь на командорском берегу? Напоминаем: наблюдать за морскими млекопитающими нужно с безопасного расстояния, не нарушая их покой. Сохраним дикую природу вместе! #КомандорскиеОстрова #НациональныйПарк #МорскиеКотики #Сивучи #Лежбище #ДикаяПриродаРоссии #ЗаповеднаяРоссия</t>
+  </si>
+  <si>
+    <t>14.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2398</t>
+  </si>
+  <si>
+    <t>Комплект материалов для нового научного стационара доставлен в бухту Гладковская! На архипелаг с успешной миссией зашла яхта «Орион». Судно доставило из села Никольское в бухту Гладковская 30 кубометров строительных материалов и оборудования. Этот груз — основа для нового научного стационара национального парка «Командорские острова». Логистическая операция выдалась непростой. Из-за сложной морской погоды и внушительного объёма грузов экипаж яхты, волонтёры и инспекторы парка были вынуждены работать в экстремальном графике. Погрузка и разгрузка заняли трое суток — люди трудились от рассвета до заката, выкраивая время лишь на короткий отдых, когда темное время суток делало работу на воде невозможной. Усталость и крепкий ветер проверили каждого на прочность, но команда справилась блестяще. Сейчас на месте уже начались активные строительные работы. Новый стационар позволит усилить инфраструктуру парка, открыв дополнительные возможности для мониторинга и изучения экосистем острова Беринга. Работы по созданию нового научного стационара проводятся при финансовой поддержке Президентского фонда природы. #Командорскиеострова #Президентскийфондприроды #Командоры #Наука #Север #Яхта #Мониторинг #ПриродаРоссии #НПКомандорскиеострова</t>
+  </si>
+  <si>
+    <t>12.07.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2397</t>
+  </si>
+  <si>
+    <t>Этот щенок берингийского песца вылез из своего прибрежного убежища, чтобы пожелать всем хорошего завершения выходных! С конца июня таких малышей достаточно часто можно увидеть во время проведения работ на побережье острова Беринга. В это время детёныши уже достаточно окрепли, чтобы родители могли учить их основам взрослой песцовой жизни на Командорских островах. #Командорскиеострова #Национальныйпарк #Песец #Краснаякнига #ПриродаРоссии #Дикаяприрода</t>
+  </si>
+  <si>
+    <t>08.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2393</t>
+  </si>
+  <si>
+    <t>🌼 С Днём семьи, любви и верности, друзья! В этот праздник мы привыкли говорить о главных человеческих ценностях. Но если присмотреться к дикой природе Командорских островов, можно найти удивительные примеры того, как берегут любовь, заботу и семейный очаг наши соседи по планете. Делимся тремя историями крепких союзов, ради которых стоит брать пример с командорской фауны! 👇 💙 Глупыш — романтик на всю жизнь Эти изящные морские птицы выбирают пару один раз и навсегда. Десятилетиями они возвращаются к одной и той же скале, к одному и тому же партнёру, чтобы вывести своё единственное драгоценное яйцо. Никакие шторма и долгие кочёвки в океане не разрушают их союз. Вот она, истинная верность — без лишних слов, только крепкие семейные узы на уступе над бездной Тихого океана. 🦊 Командорский песец — заботливый отец и верный муж В суровой тундре острова Беринга семейный подряд песцов — вопрос выживания. Самец остаётся с избранницей весь сезон, трогательно опекает её, пока она вынашивает потомство, а когда на свет появляются пушистые щенки — без устали таскает добычу, кормит и яростно охраняет нору от непрошеных гостей. Идиллические картины: папа-песец, спешащий с птицей в зубах к многодетной семье. 🐋 Косатки — нерушимые узы матриархата Самые масштабные семейные драмы разворачиваются в прибрежных водах. Резидентные косатки живут большими кланами, где правит мудрая "мать-бабушка". Сыновья не покидают её до конца жизни, повсюду сопровождая родительницу, а сёстры, даже создав собственные группы, держатся рядом. Это настоящая империя материнской любви. ❤️ Любовь, верность, забота — язык, понятный каждому живому существу. В национальном парке «Командорские острова» мы бережём не только уникальные экосистемы, но и возможность этих удивительных семей растить потомство в покое и безопасности. Пусть и в ваших домах всегда царят тепло, преданность и радость, а ваши союзы - такими же крепкими, как у командорских глупышей. С праздником! #КомандорскиеОстрова #ДеньСемьиЛюбвиИВерности #ЗаповеднаяРоссия #КрепкаяСемья #Глупыш #Песец #Косатка #ПриродаРоссии #НацпаркКомандорскиеОстрова #Национальныйпарк</t>
+  </si>
+  <si>
+    <t>07.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2392</t>
+  </si>
+  <si>
+    <t>Друзья, нам как никогда нужна ваша поддержка! 🐋 Наш краудфандинг на строительство новой мастерской в селе Никольское продолжается, и сейчас каждый рубль на счету. Без мастерской на архипелаге сложно поддерживать жизнь и развивать экотуризм. Чтобы начать работы уже этим летом, нам жизненно необходимо собрать стартовую сумму 1 500 000 рублей. Сейчас разрыв еще огромный. Новая мастерская — это место силы для людей и для животных. Здесь будут работать сотрудники пара и жители острова, проходить мастер-классы для детей. А ещё — в ней будут готовить материалы для новых экотроп, чтобы жители и гости островов отдыхали и путешествовали, не нарушая хрупкий баланс островной экосистемы. Внимание! Мы обновляем лоты для участников сбора, в том числе цифровые! Ваше имя может быть нанесено на домик для птиц, а быть может Вы хотите, чтобы мы записали для Вас персонализированную экскурсию или поздравление? ❓ Почему много лотов цифровые? Командорские острова — это край земли. Отправка физических сувениров с острова — сложная и дорогая логистика. Цифровые лоты позволяют нам проще делиться с вами частичкой Командор, где бы вы ни находились, и направлять все средства именно на строительство, а не на доставку. Как помочь? Переходите по ссылке, выбирайте любой лот и становитесь частью нашей команды! Вместе мы построим мастерскую, которая изменит жизнь на Командорах. 👉 Ссылка на проект: https://planeta.ru/campaigns/komandory 💬 А теперь вопрос к вам: что бы вы хотели получить в качестве лота? Может, виртуальную экскурсию по островам, видео с лежбищ сивучей или именную табличку на новой мастерской? Пишите свои идеи в комментариях — самые интересные мы постараемся воплотить! 👇 Делитесь постом с друзьями — пусть как можно больше людей узнают о нашем проекте! 💙 #Командорскиеострова #Командоры #Краудфандинг #Национальныйпарк #Сборсредств #Planeta #Экотуризм #Камчатка</t>
+  </si>
+  <si>
+    <t>30.06.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2386</t>
+  </si>
+  <si>
+    <t>Лето — не повод расслабляться! ☀️ В эту субботу мы заглянули на ВДНХ, чтобы отметить День молодёжи, и провели увлекательный мастер-класс в павильоне «Атом». Честно говоря, мы были поражены вашей любознательностью! Посетители сыпали вопросами о китах, птицах и ластоногих так, что мы едва успевали отвечать. А некоторые гости настолько увлеклись, что остались с нами на все два часа программы! Огромное спасибо за ваши горящие глаза и неподдельный интерес к природе национального парка "Командорские острова". Мы не прощаемся. До новых встреч! Следите за нашими мероприятиями в афише на странице в vk.com, впереди ещё много интересного. 🐋 Мероприятие прошло при поддержке Президентского фонда природы. #НПКомандорские_острова #ПрезидентскийФондПрироды #КомандорскиеОстрова #ДеньМолодежи #ВДНХ #музейАтом #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>29.06.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2384</t>
+  </si>
+  <si>
+    <t>Внимание, пуховички! Подходит к концу первый месяц лета и многие кулики, гнездящиеся в тундре острове Беринга, уже вывели птенцов. К ним относятся, например, запечатлённые на фотографиях берингийские песочники и монгольские зуйки. Эти маленькие пуховые комочки сейчас активно осваивают большой мир и исследуют остров Беринга под присмотром родителей. В этот период мы настоятельно просим водителей быть особенно бдительными на немногочисленных дорогах острова - зачастую такие птенцы бегают именно по ним. Будьте осторожны! #КомандорскиеОстрова #Кулики #ДикаяПрирода #Камчатка #Национальныйпарк #Орнитофауна #Птицы #ПриродаРоссии #Природа</t>
+  </si>
+  <si>
+    <t>26.06.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2383</t>
+  </si>
+  <si>
+    <t>Один день из жизни парка: субботник «Вода России» и долгожданный груз для мастерской Сегодня у Национального парка «Командорские острова» выдался по-настоящему насыщенный день. Пока одни наши сотрудники трудились на благо природы в столице края, другие на острове совершили настоящий логистический подвиг. 📍 Петропавловск-Камчатский Наше представительство присоединилось к Всероссийской акции по очистке водных объектов в рамках федерального проекта «Вода России» (нацпроект «Экологическое благополучие»). Вместе с коллегами из Министерства природных ресурсов и экологии Камчатского края мы провели субботник на берегу ручья Совхозный (территория парка Победы). Приятно видеть, как общими усилиями мы делаем природу Камчатки чище! 📍 Остров Беринга В это же время в Никольском случилось долгожданное для нас событие — к причалу пришвартовалось судно «Сосновка» с важным грузом. Оно доставило строительные материалы для возведения столярной мастерской! (О подробностях этого большого проекта мы расскажем совсем скоро, следите за новостями). Но за красивыми планами стоит тяжелый труд. Разгрузка превратилась в настоящий марафон: 🧤Почти 12 часов непрерывной работы. 🏗 Бесконечные круги по селу: загрузили — отвезли — разгрузили — снова за погрузкой. 🚚 Суммарный накат по дорогам Никольского составил почти 40 километров! Ребята выложились на все 100% и сейчас уже сладко спят. 📢 Говорим нашим коллегам огромное человеческое СПАСИБО! За силу, за терпение и за вклад в будущее парка. Без такой тяжелой работы не сбудутся никакие планы и проекты. Важно ли говорить, что мы гордимся нашей командой? Да, очень! #НПКомандорские_острова #КомандорскиеОстрова #ВодаРоссии #ЭкологическоеБлагополучие #Субботник #СтроительствоМастерской #КомандорцыВДеле</t>
+  </si>
+  <si>
+    <t>25.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2378</t>
+  </si>
+  <si>
+    <t>🎉 На Камчатке официально стартовал V Всероссийский молодёжный экологический форум «Экосистема. Заповедный край»! Юбилейный форум в этом году собрал 600 участников со всей России и дружественных государств. Впервые в истории к нему присоединились молодые жители абсолютно всех муниципалитетов Камчатки — даже самых отдалённых. И это здорово! Участников ждёт работа по трём ключевым направлениям: «Экотехнологии», «Экотуризм» и «Экопросвещение», а также полевые экспедиции, мастер-классы от ведущих специалистов и грантовые конкурсы. Но на этом события не заканчиваются! 🔥В июле и августе на базе Всероссийского экологического центра «Экосистема» пройдут летние образовательные смены под общим названием «Заповедная школа». И самая главная новость - в качестве преподавателей «Заповедной школы» выступят специалисты проекта «Автоэкспедиция: Камчатка заповедная». Сотрудники заповедников и парков края поделятся с участниками уникальным опытом сохранения природы одного из самых удивительных регионов России. Расскажут о заповедном деле, работе с редкими видами, экологическом мониторинге и о том, как строится охрана природных территорий в суровых условиях полуострова. Подать заявку и узнать подробности можно на сайте: экосистема41.рф Регистрация уже открыта! Успейте стать частью «Заповедной школы» Работы по проекту «Автоэкспедиция: Камчатка заповедная» проводятся при поддержке Президентского фонда природы. #ЭкосистемаЗаповедныйКрай #КомандорскиеОстрова #ЗаповеднаяШкола #Экология #Камчатка #НациональныйПарк #МолодёжныйФорум #Росмолодёжь</t>
+  </si>
+  <si>
+    <t>22.06.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2375</t>
+  </si>
+  <si>
+    <t>Сегодня - тот день, когда в 4 часа утра замерли сердца всей страны. 22 июня 1941 года мирную жизнь огромной страны расколола война. Здесь, на Командорских островах, на самом краю земли, не гремели взрывы, но эхо той беды докатилось и сюда. Люди уходили на фронт с этих берегов, а те, кто остался, днями и ночами работали в тылу, охраняли границу и ждали вестей. Тишина здешних бухт, укрытых туманом, была для них не просто затишьем — она была надеждой на то, что однажды мир вернется. В национальном парке, который миновали боевые действия той страшной войны, мы помним о ней не меньше остальных. Потому что хрупкий мир природы и человеческий мир связаны неразрывно. Война калечит не только судьбы людей, но и ландшафты, уничтожает экосистемы, заставляет замолчать птиц и уводит китов с привычных путей. Там, где рвутся снаряды, нет места лежбищам морских котиков, гнездовьям кайр и спокойному дыханию океана. Сегодня тишина Командор — это не пустота, а великая ценность. В шуме прибоя и криках чаек мы слышим продолжение жизни. Эту тишину, этот покой для нас и для дикой природы отстояли наши деды и прадеды. Сохранять этот хрупкий баланс, защищать заповедные острова от разрушения — значит продолжать их дело. Это наш способ сказать «спасибо» за мирное небо. Вечная память павшим. Низкий поклон ветеранам и труженикам тыла. И пусть над всей страной всегда царит мир. 🕯 Свеча памяти горит сегодня и на Командорских островах...</t>
+  </si>
+  <si>
+    <t>21.06.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2373</t>
+  </si>
+  <si>
+    <t>☀️ Доброе воскресенье из села Никольского! Пока кто-то пьёт утренний кофе и никуда не спешит, наши пернатые соседи устроили большую стройку. Серокрылые чайки деловито обновляют гнёзда: таскают в клювах сухую траву и прутики, укрепляют стенки, проверяют «фундамент» на крышах домов села Никольское. У кого-то лёгкий косметический ремонт, а у кого-то — новоселье с нуля. В этой размеренной суете столько уюта, что сам невольно замедляешься. Пусть и ваши выходные будут такими же спокойными и созидательными, как строительство чаячьего дома. 🕊 Хорошего дня и уютных мгновений! #КомандорскиеОстрова #Серокрылаячайка #ДикаяПрирода #Камчатка #Национальныйпарк #Орнитофауна #Птицы #ПриродаРоссии #Уют #Природа</t>
+  </si>
+  <si>
+    <t>17.06.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2368</t>
+  </si>
+  <si>
+    <t>В нашем голосовании победил трек Orca и, как и обещали, выкладываем его для свободного прослушивания! Orca - песня, посвящённая косаткам, которых почти круглогодично можно встретить в водах национального парка. Имя песни - часть латинского названия вида - Orcinus orca. Косатки - удивительные представители китообразных, занесённые в Красную книгу России: 1. Существует два различных экотипа косаток - рыбоядные и плотоядные. У них различаются вокализация (язык), социальная структура и стратегии охоты. 2. Косатки - самые крупные представители дельфинов, спинной плавник самцов может достигать двух метров в длину. 3. У косаток в стаях - матриархат. Главной в семье является старшая самка, которая заботится как о детях, так и о внуках. 4. Мать-косатка не спит почти целый месяц после рождения детёныша, безостановочно направляя его, защищая и помогая делать каждый вдох. 5. Отдыхая, косатки выстраиваются в тесную линию плечом к плечу, чтобы постоянно чувствовать близость семьи и не терять друг друга во сне. И, кстати, в нашей группе Вконтакте (https://vk.com/commanderislands) победителем стала другая песня. И напоминаем, что все эти песни об удивительных обитателях Командорских островов созданы в рамках проекта по созданию новой столярной мастерской на острове Беринга, которому сейчас как никогда нужна ваша поддержка. Помочь команде национального парка вы можете по ссылке https://planeta.ru/campaigns/komandory - присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>15.06.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2366</t>
+  </si>
+  <si>
+    <t>🎶 Большая музыкальная премьера с берегов Тихого океана! Первые альбомы «Командоры: биосферный микс» уже отправились к участникам краудфандинга на Планета.ру Хотите присоединиться и поддержать парк, а так же услышать уникальные треки о Командорах и их обитателях? Покупайте альбом на странице проекта - так вы сможете принять участие в нашей работе и оказать реальную поддержку в важном деле! Но нам очень хочется, чтобы об островах знали как можно больше и чтобы как можно больше человек услышали их звучание (и, конечно, захотели присоединиться к нашему проекту). Специально для наших подписчиков мы хотим выложить один из треков-фаворитов из нового альбома. Какой - определите вы в опросе! Голосуйте до 18 вечера 17 июня по Камчатскому времени. Голосуй за то, что хочешь услышать ⬇️</t>
+  </si>
+  <si>
+    <t>12.06.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2365</t>
+  </si>
+  <si>
+    <t>С Днём России! Коллектив национального парка «Командорские острова» поздравляет всех подписчиков с этим прекрасным и важным праздником. Наша страна велика, и у каждого её уголка — свой голос и свой облик. Командоры — это край океана и ветров, лежбищ морских зверей и птичьих базаров. Это природа, которая требует особого внимания и заботы. Мы работаем здесь, чтобы этот удивительный мир оставался живым и невредимым. Главное, что мы видим в своей задаче, — это сохранение природы для тех, кто придёт после нас. Каждый сохранённый вид, каждый километр чистой береговой линии и каждый редкий зверь, лай которого раздаётся за окном вечером — это не просто результат работы, а наш общий вклад в будущее России. Нам есть что передать следующим поколениям, и мы хотим передать это в целости. Праздничный день — хороший повод вспомнить об этой простой мысли. Пусть в ваших домах будет спокойно и радостно, а природа вокруг — даже самая суровая — пусть радует и вдохновляет. #ДеньРоссии</t>
+  </si>
+  <si>
+    <t>09.06.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2364</t>
+  </si>
+  <si>
+    <t>🌊🎉 Экологический марафон в сердце Тихого океана: как мы отметили праздники природы и встретили Командорское лето! С 5 по 8 июня национальный парк «Командорские острова» устроил в селе Никольское достойную встречу череды важных экологических дат: Дня охраны окружающей среды, Дня эколога, Дня очистки водоёмов и Всемирного дня океана. В визит-центре парка прошли увлекательные лекции, творческие мастер—классы, вечерние кинопоказы, занятия «командорской йогой». А ещё мы провели квест по сдаче вторичных ресурсов - от пластика до текстиля в рамках проекта «Немузей.Немусора». А в завершение праздников мы вместе сходили на побережье Тихого океана, где проанализировали антропогенное загрязнение и собрали мусор, принесенный волнами на Командоры. Череда праздников открыла Командорское лето! С праздниками, друзья! 💙🌏 #НПКомандорские_острова #экопросвещение #Праздники #Мероприятия #Экология #Природа #Дети #Лето</t>
+  </si>
+  <si>
+    <t>06.06.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2363</t>
+  </si>
+  <si>
+    <t>🏔 На каникулах в музей? Легко! В День эколога в Дарвиновском музее было жарко (от любопытства!). Несмотря на начало лета, наши гости пришли отмечать праздник с пользой: узнали, что общего у китов и бегемотов, как питается серый кит и зачем совам уши на разной высоте. Мы рассказали: 🔬 О полевых буднях научных сотрудников; 📊 О важности непрерывного мониторинга; 🐋 О тайнах жизни китов, тюленей и птиц в охраняемой акватории островов. Спасибо за ваши вопросы и горящие глаза! 🎉 Продолжаем марафон! Завтра встречаемся в Зоологическом музее МГУ на праздновании Дня океанов. Приходите, будет интересно! #НПКомандорские_острова #экопросвещение #деньэколога #ДарвиновскийМузей #ЗоологическийМузейМГУ #АфишаНаНеделю</t>
+  </si>
+  <si>
+    <t>05.06.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2359</t>
+  </si>
+  <si>
+    <t>🌱 С Днём эколога! Пока весь мир поздравляет, наши коллеги экологи, биологи, ветеринары и охотоведы делают главное: мониторят и защищают природу делом в самых отдаленных местах архипелага. Где? Например, на необитаемом острове Медном – самом диком уголке Командорских островов. Поздравляем всех коллег, кто на опыте знает, что охрана природы – это не бездействие, а очень много сложной работы. Ребята, удачи и здоровья вам! 💫 🎥 Хотим поделиться видео-поздравлением от Президентского фонда природы. Приятно, когда о героях говорят громко. 🔬 И завтра, 6 июня, ждём всех на мастер-класс в честь Дня эколога. Приходите! Мы расскажем, кого и как защищают наши сотрудники уже много лет. С праздником, команда! #НПКомандорские_острова #ДеньЭколога #КомандорскиеОстрова #ОстровМедный #ЭкологиВПоле #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>05.06.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2357</t>
+  </si>
+  <si>
+    <t>🐋 Планы на выходные: открываем тайны Командорских островов! Друзья, напоминаем, что уже в эти выходные у вас появится уникальная возможность прикоснуться к загадочному миру самого удалённого уголка России. Национальный парк «Командорские острова» приглашает детей и взрослых на увлекательные интерактивные мастер-классы в Москве! Что вас ждёт? • Удивительные истории: мы расскажем всё самое интересное о первозданной природе островов, скрытом от глаз подводном мире и его удивительных обитателях. • Тактильные открытия: вы сможете вживую пощупать настоящие шкурки морских животных и подержать в руках массивный зуб кашалота! • Памятный сувенир: каждый участник заберёт с собой сувенир, сделанный своими руками. Приходите всей семьёй – будет познавательно и весело. 📌 Где и когда нас искать: • 6 июня (с 12:00 до 15:00) — «День эколога» в Государственном Дарвиновском музее (ул. Вавилова, д. 57). • 7 июня (с 13:00 до 15:00) — «Всемирный день океанов» в Зоологическом музее МГУ им. М.В. Ломоносова (ул. Большая Никитская, д. 2). Присоединяйтесь, мы вас очень ждём! 💙 #НПКомандорские_Острова #КомандорскиеОстрова #ДеньЭколога #Москва #ДарвиновскийМузей #ЗоологическийМузейМГУ #АфишаНаНеделю #Экология #Киты #ПриродаРоссии #ПрезидентскийФондПрироды #Биология #ЮныеНатуралисты #МастерКласс #МастерКласс</t>
+  </si>
+  <si>
+    <t>03.06.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2356</t>
+  </si>
+  <si>
+    <t>🦊 Остров Медный, весна 2026. Первый взгляд с фотоловушки На снимке обычная картина для Командорских островов – бодрый песец исследует окрестности. Но это очень важные кадры. Они сделаны фотоловушкой на острове Медный, где каждый песец на пересчет.   Эти фото нам передали участники новой экспедиции национального парка «Командорские острова». Они подтверждают, что кормушки пользовались популярностью. Животные на фото активны, хорошо выглядят. По первым свидетельствам сотрудников, песцы пережили зиму хорошо. И это уже обнадёживающая новость. Маршруты экспедиции пролегают по Юго-Востоку острова и бухте Перешеек. Там расположено несколько нор и мы знаем, что они заселены. Песцы заняли убежища, а значит, можно ждать щенков. Сотрудники парка получили разрешение Росприроднадзора. Теперь вместе с биологами Санкт-Петербургского университета мы планируем обработать животных от ряда паразитов. Работы продолжаются при поддержке Президентского фонда природы. Мы надеемся, что популяция откликнется ростом. Первые шаги для этого сделаны. В середине XX века на Медном насчитывалось до 800 песцов (200 взрослых). К 1990–2000‑м осталось 100–120. А в 2024 году число взрослых упало до 50 – тогда и забили тревогу. Экстренная подкормка, организованная вместе с фондом «Природа и люди», остановила падение. Сейчас численность стабилизирована на уровне около 50 взрослых зверей. А ещё мы знаем, что молодая самка, которую метили в прошлом году, выбрала себе уютное убежище – теперь она живет под нашим домиком в б.Перешеек и внимательно следит за работой сотрудников парка. Скоро на остров отправится второй рейс судна. Коллеги смогут передать нам новые кадры и данные. Мы обязательно ими поделимся. 📖 Подробнее читайте на нашем сайте 🔗 https://commanderislands.ru/news/mednyj-2026-pesczy-perezhili-zimu/   #КомандорскиеОстрова #НПКомандорские_острова #МедновскийПесец #Фотоловушка #Экспедиция2026 #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>01.06.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2343</t>
+  </si>
+  <si>
+    <t>Детство — это время, когда мир кажется огромным, полным чудес и совершенно безопасным, и, хочется верить, что для животных такое восприятие - не исключение. Сегодня, в Международный день защиты детей, мы хотим напомнить, что наша главная задача — сохранить этот хрупкий мир для тех, кто только начинает свой путь. 🐋 Любопытство и игра. Детеныши каланов и сивучей, как и наши дети, познают мир через игру. Для них каждая волна — это новый опыт, а родные воды — целая вселенная. Мы делаем всё, чтобы этот «детский сад» под открытым небом оставался неприкосновенным. Тишина и отсутствие беспокойства со стороны человека — лучшая защита, которую мы можем им подарить. 🌿 Право на дом. К сожалению, не все дети на планете знают, что такое безопасный кров. Для песцов и морских птиц Командор — это дом, данный природой. Наша задача — сберечь этот клочок суши посреди океана, чтобы будущие поколения (и людей, и зверей) могли назвать его своим. С праздником! Пусть наши дети будут счастливы, а в глазах детёнышей животных всегда отражается только спокойное море и доброе солнце. 🌏💙 #КомандорскиеОстрова #ДеньЗащитыДетей #ЗаповеднаяРоссия #Камчатка #СохранимПриродуВместе #Командоры #Национальныйпарк #Севернаяприрода #Природа</t>
+  </si>
+  <si>
+    <t>31.05.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2341</t>
+  </si>
+  <si>
+    <t>Первые кадры из экспедиции на необитаемый остров Медный! 🛥🌿 Первые новости этого сезона с необитаемого острова Медный! Команда национального парка "Командорские острова" успешно прибыла на остров Медный. Грузы доставлены в три бухты, где в этом году будет проходить основная работа экспедиции: Глинка, Перешеек и Гладковская. 🗓Наши специалисты уже приступили к намеченным работам. Напоминаем, что команде экспедиции предстоит проведение работ по мониторингу популяций животных, обитающих на острове и в его акватории: морских млекопитающих, морских птиц и других видов, в том числе занесённых в Красную книгу России - сивучей, каланов, антуров, горбатых китов. 🔬Особое внимание будет уделено исследованию популяции медновского песца. Этот эндемичный подвид занесён в Красную книгу России и находится на грани исчезновения: сегодня вся его популяция на острове едва превышает 50 взрослых особей. Чтобы помочь уникальным эндемикам, специалисты национального парка проведут учёт численности песцов, обследуют все известные норы и займутся поиском новых, с созданием кадастра жилых нор, соберут образцы для лабораторного анализа и проведут лечение животных от паразитов. 🏠Вторая большая задача - строительство нового научного стационара, который позволит будущим исследователям работать и жить в комфортных условиях - это значительно расширит возможности для проведения исследований на острове Медный. 📰Следите за нашими новостями! По мере поступления материалов с необитаемого острова, мы обязательно будет рассказывать о ходе экспедиции. Работы национального парка на острове Медный проводятся при финансовой поддержке Президентского фонда природы #НПКомандорские_острова #ОстровМедный #Экспедиция #Медный2026 #КомандорскиеОстрова #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>30.05.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2340</t>
+  </si>
+  <si>
+    <t>1 июня на ВДНХ — наука, творчество и дикая природа Приходите на фестиваль «Атомный движ» в павильон «АТОМ». Вас ждёт национальный парк «Командорские острова» и бесплатный мастер-класс по росписи сувениров с обитателями архипелага и множество других площадок! Мы расскажем о жизни обитателей архипелага и особенностях разных детенышей. 📆 Когда будет мастер-класс? С 12:00 до 14:00 в холле 1 этажа. ⏰️ Фестиваль открыт с 10:00 до 20:00. 🎟 Вход свободный. #НПКомандорские_острова #АтомныйДвиж #КомандорскиеОстрова #ДеньЗащитыДетей #ВДНХ</t>
+  </si>
+  <si>
+    <t>28.05.26 21:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2339</t>
+  </si>
+  <si>
+    <t>Выкладываем тизер будущего альбома! 💽</t>
+  </si>
+  <si>
+    <t>28.05.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2338</t>
+  </si>
+  <si>
+    <t>🎵Врываемся в чарты!🎶 Представьте: снующие командорские песцы, ныряющие в воду бакланы, каланы на волнах, лишайники, покрывшие прибрежные рифы… Теперь всё это можно услышать в музыке!🎶 Представляем вам уникальный альбом— настоящую оду Командорским островам и их обитателям. 📝Авторы песен-сотрудники парка, которые создали треки в самых неожиданных стилях: от лиричного рэпа до динамичного джаза и чарующего инди-фолка. 🧠Чем уникален альбом? Так Командоры ещё никогда не звучали! EDM- трека о симбиозе гриба и водоросли в лишайнике ещё никто не создавал в мире! И поверьте, в этой композиции больше смысла, чем в иной современной песне! 💿Где и как послушать альбом? Пока альбом доступен как вознаграждение в проекте парка "Мастерская на краю России для работы и жизни" на Планета.ру https://planeta.ru/campaigns/komandory Прямая ссылка на лот-альбом https://planeta.ru/campaigns/komandory/donatesingle/745285 📻Переходите по ссылке и становитесь обладателем самого необычного сборника этого лета. Пусть Командоры звучат в вашем сердце! #Командорскиеострова #Командоры #Краудфандинг #Музыка #Национальныйпарк #Сборсредств #Альбом #Севернаяприрода #Природа #премьера #релиз #необычнаямузыка #хиты #сенсация #топ</t>
+  </si>
+  <si>
+    <t>26.05.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2335</t>
+  </si>
+  <si>
+    <t>Конец мая — время, когда скалистые берега Командор начинают превращаться в один громкий, хаотичный и невероятно живой мегаполис. Тысячи кайр, моевок, топорков, ипаток и других морских птиц возвращаются с зимовок, чтобы занять каждый уступ, каждую щель на неприступных утёсах. Гвалт стоит такой, что заглушает шум прибоя, воздух расчерчен крыльями. Здесь, на узких карнизе над волной, кипит главная весенняя драма: споры за место, ухаживания и начало большой семейной жизни. Именно так, с шумом, криками и суетой, "просыпается" птичья цивилизация. #КомандорскиеОстрова #ПтичьиБазары #Топорок #ДикаяПрирода #Камчатка #Национальныйпарк #Орнитофауна #Птицы #ПриродаРоссии #Красота #Природа #Весна</t>
+  </si>
+  <si>
+    <t>22.05.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2332</t>
+  </si>
+  <si>
+    <t>🌼 Рододендрон золотистый: настоящая весна на Командорских островах Спешим поделиться радостью – на острове Беринга уже раскрылись первые бутоны рододендрона. Совсем скоро склоны превратятся в золотистое море – точь-в-точь как на нашем фото №2, сделанном в июне 2019 года.  Эти бледно-жёлтые цветы – не просто первые краски после долгой зимы, а настоящий сигнал, что тепло пришло, природа просыпается.  Многие видели рододендрон, но знали ли вы, что он… 📏 Чемпион по медленному росту Это настоящая «улитка» в мире растений: в год он вырастает всего на 1,5 см. Каждый кустик –  результат долгой жизни растения. Он требует бережного отношения: после повреждений он не может быстро восстановиться.  ❄️ Король холода Рододендрон золотистый – один из самых холодостойких среди своих собратьев. Он выдерживает морозы до -40 °C, поэтому чувствует себя как дома на Камчатке и Командорских островах с их сильными зимними ветрами. 🔬 Живой индикатор В последнее время к этому виду приковано внимание учёных из-за потепления. Рододендрон чутко реагирует на изменение климата, а ещё играет важную роль в сохранении экологического баланса, ведь он предотвращает эрозию почвы. Например, на горе Пэктусан (Китай, КНДР) за последние 20 лет его заметили на больших высотах, чем прежде. Он «поднялся» с 2506 до 2614 метров над уровнем моря. Высокая чувствительность растения к температурам и влажности позволяет использовать его как индикатор биологического ответа на климатические изменения в будущем. #НПКомандорские_острова  #ПятничныйПейзаж #КомандорскиеОстрова #РододендронЗолотистый #ПриродаКамчатки #ЦветениеНаКомандорах #ФлораКомандорскихОстровов #Ботаника #ЦветыКомандор</t>
+  </si>
+  <si>
+    <t>21.05.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2328</t>
+  </si>
+  <si>
+    <t>🚐 Автоэкспедиция «Камчатка заповедная»: два занятия, два важных урока На этой неделе команда Ассоциации ООПТ Камчатского края работала на два фронта. Сначала мы приехали в Пионерскую среднюю школу имени М.А. Евсюковой и провели там 2 занятия. Было видно, что что наши слова отзываются у ребят и это главное! В четверг же специалисты провели занятие в школе села Никольское на острове Беринга, а ведь это единственная школа на острове, который находится в границах особо охраняемой природной территории - национального парка "Командорские острова". Ребята в таких разных точках Камчатского края узнали больше про работу сотрудников ООПТ Камчатки и различиях территорий. 🌟 Отдельно о тех, кто делает всё это возможным. За каждым таким занятием стоят сотрудники отделов экологического просвещения. Их работа часто остаётся за кадром: подготовить материалы, найти слова для класса, удержать внимание, ответить на сто «а почему?». Это требует не только творческого подхода, но и огромного терпения, настоящего внимания к каждому человеку – и к ребёнку, и к учителю, и к случайному посетителю акций. Хотите присоединиться к этой работе? Тогда вот рецепт: 📚 Получите профильное образование: педагог или биолог. 🧠 Освойте мягкие навыки: работа с группами, с индивидуальными посетителями, умение слушать и увлекать. 💚 И главное – не растеряйте любопытство к природе и к человеку. Потому что просвещать – значит каждый день удивляться самому и удивлять других. Если вы чувствуете, что это ваше, – присматривайтесь к вакансиям на особо охраняемых природных территориях. Такие люди здесь нужны всегда. Проект реализуется при поддержке Президентского фонда природы.   #КамчаткаЗаповедная #КамчаткаЗаповедная2026 #Автоэкспедиция #ЭкологическоеПросвещение #ПионерскаяШкола #Никольское #ОстровБеринга #ПрофессииКамчатки #ООПТКамчатки #НПКомандорские_острова #КроноцкийЗаповедник #ВулканыКамчатки #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>19.05.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2326</t>
+  </si>
+  <si>
+    <t>Заповедное дело объединяет: Командоры в гостях у Воронежского заповедника 🐋🌲 На минувших выходных мы стали участниками «Ночи музеев» в Воронежском заповеднике — и это был невероятный обмен опытом между сотрудниками! Как мы рассказывали посетителям о национальном парке "Командорскиеострова"? Как всегда, творчески и вдохнавляюще: 🖌 Мастерили на память — расписывали магниты и создавали деревянные броши с обитателями Командорских островов (песцами, сивучами, каланами). Теперь их можно всегда носить с собой. 🛍 Сумки с характером — каждый желающий унёс домой экосумку с нарисованным китом или… бобром. Да, пришлось немного смешать фауну, но от этого коллаборация стала только добрее 😄 И самое главное — тактильная зона произвела фурор. Гости с трепетом трогали шкуру морского бобра (калана), изучали строение китового уса и даже держали в руках зуб кашалота! Это не просто экспонаты, это истории о наших обитателях, которые не оставляют равнодушными ни детей, ни взрослых. Огромное спасибо коллегам из Воронежского заповедника за тёплый приём и возможность рассказать о нашей уникальной природе так далеко от архипелага. И особая благодарность Президентскому фонду природы — без вашей поддержки этот просветительский праздник не состоялся бы. До новых творческих встреч! #КомандорскиеОстрова #НПКомандорские_острова #НочьМузеев #ВоронежскийЗаповедник #Экология #МастерКласс #Киты #Каланы #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>18.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2322</t>
+  </si>
+  <si>
+    <t>Литораль — это самая оживлённая круглогодичная «столовая» Командорских островов. Когда океан отступает, взгляду открываются рифы, россыпи валунов и приливно-отливные лужи, в которых кипит незаметная с первого взгляда жизнь. Среди сотен видов беспозвоночных одним из наиболее массовых и любимых всеми пушистыми, пернатыми и чешуйчатыми командорцами являются мидии. Мидиями активно питаются каланы, птицы, рыбы и даже песцы, которые добираются до мидиевых "банок" в максимальный отлив. И важно помнить, что мидии — не только пища для других животных. Они фильтруют огромные объёмы воды, создают среду обитания для других беспозвоночных и водорослей. Каждое скопление мидий на валуне — это целый микромир. Чтобы понять, насколько стабильны эти сообщества, научные сотрудники национального парка «Командорские острова» ежегодно проводят цикл работ на литорали. Здесь они проводят сбор данных, необходимых для оценки биомассы и пространственного распределения животных этого биотопа. Учётные площадки закладываются на разных участках побережья — от закрытых бухт до открытых океанскому прибою мысов. Животные измеряются, взвешиваются, определяется плотность их поселения на квадратный метр, оценивается биомасса. Когда вы смотрите на фото суровых командорских скал, помните, - у кромки воды стоит невидимый глазу, но такой удивительный и важный микромир, со своими городами и социумом. #КомандорскиеОстрова #НациональныйПарк #Научныеработы #ОстровМедный #ОстровБеринга #Экология #СохранениеПрироды #Литораль #Мидии</t>
+  </si>
+  <si>
+    <t>15.05.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2319</t>
+  </si>
+  <si>
+    <t>🧭 Старт экспедиции на остров Медный! Мы проводили наших ребят в экспедицию на необитаемый остров Медный! Команде сотрудников национального парка «Командорские острова» предстоит провести в почти полной автономии всё лето — экспедиция продлится до середины августа. 🗓 Чем займутся специалисты? Основная задача — проведение работ по мониторингу популяций животных, обитающих на острове и в его акватории: морских млекопитающих, морских птиц и других видов, в том числе занесённых в Красную книгу России - сивучей, каланов, антуров, горбатых китов. Особое внимание будет уделено исследованию популяции медновского песца. Этот эндемичный подвид занесён в Красную книгу России и находится на грани исчезновения: сегодня вся его популяция на острове едва превышает 50 взрослых особей. Чтобы помочь уникальным эндемикам, экспедиции предстоит: 🔹 Маршрутный учёт численности песцов. 🔹 Обследование всех известных нор и убежищ. 🔹 Поиск и описание новых, ранее не учтённых нор. 🔹 Обновление кадастра нор для долгосрочного мониторинга. 🔹Сбор биологических образцов для лабораторного анализа. 🔹Проведение лечения от паразитов. 🏗 Вторая большая задача - строительство нового научного стационара Чтобы будущие исследователи могли работать в комфортных условиях, команда обустроит на острове новый научный стационар, что позволит расширить возможности для работы ученых. 🌊 Жизнь в суровых условиях Медный — необитаемый клочок суши в Тихом океане. Всё необходимое для жизни и работы (от научного оборудования до продуктов и бытовых вещей) команда везёт с собой. Связь с большой землёй будет ограничена, а рассчитывать придётся только на собственные силы. 💚 Почему это важно? Остров Медный является домом для множества редких и уязвимых видов, сохранение которых важно для всех экосистем Северной Пацифики. Среди них особое место занимает Медновский песец. Это не просто редкий зверь, а единственный наземный хищник острова и один из наиболее уникальных видов псовых на всей планете. Данные, полученные в ходе экспедиции, станут основой для разработки долгосрочных мер по защите этого подвида. Впереди у наших сотрудников — месяцы нелёгкой, но невероятно важной работы. Желаем им попутного ветра, хорошей погоды и, конечно, ценных научных открытий! 🦊🌿 Следите за новостями с самого края земли! 🔭 Работы национального парка на острове Медный проводятся при финансовой поддержке Президентского фонда природы. #КомандорскиеОстрова #ОстровМедный #МедновскийПесец #Экспедиция2026 #СохранимПрироду #ПрезидентскийФондПрироды #НаукаНаКраюЗемли #ОстровБеринга #Национальныйпарк #Командоры #Наука #Экология</t>
+  </si>
+  <si>
+    <t>13.05.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2314</t>
+  </si>
+  <si>
+    <t>Постройте с нами «Мастерскую на краю России» и станьте частью истории далёких Командорских островов! Получите уникальные вознаграждения за помощь - от персонального видео с чашкой кофе на краю света и изделий местных мастеров до Вашей именной таблички на новом здании! 🌊 🔨 Друзья, на острове Беринга, в самом сердце Тихого океана, назрела большая стройка! В единственном селе Никольское наша старая мастерская была разрушена во время землетрясений, потрясших Камчатку в прошлом году. Мы решили не просто её восстановить, а создать новое, просторное и светлое пространство, интегрированное не только в работы национального парка, но и в жизнь села. Новая мастерская позволит не только создавать инфраструктуру на острове - она позволит нам проводить настоящие мастер-классы для подростков села, а в изолированных условиях архипелага эти навыки - жизненно необходимы! Мы рассчитываем на вашу поддержку! В проекте мы приготовили особенные вознаграждения с нашего сурового, но прекрасного архипелага. Нам поможет любая сумма, а эксклюзивные лоты пополняются каждую неделю! Для вас это может быть даже сумма, эквивалентная одной чашке кофе, но для проекта она очень важна. 👉 Принять участие в проекте: https://planeta.ru/campaigns/komandory/donate #КомандорскиеОстрова #НациональныйПарк #Краудфандинг #Никольское #ОстровБеринга #Экология #СохранениеПрироды #ПодарокПарку #Благотворительность</t>
+  </si>
+  <si>
+    <t>11.05.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2308</t>
+  </si>
+  <si>
+    <t>Подготовка к экспедиции на необитаемый остров Совсем скоро специалисты национального парка "Командорские острова" отправятся на необитаемый остров Медный для проведения масштабных научных работ - исследования экосистемы острова, проведения мониторинговых работ, в которых особое внимание будет уделено исчезающей популяции медновского подвида песца. Впереди команду ждёт тяжелая работа в суровых условиях, где помимо работ по мониторингу, сотрудникам предстоит обустроить новый научный стационар, который обеспечит учёным достойные условия для работы и жизни! Организовать полноценную и продуктивную работу на Медном возможно только одним способом: продумать и подготовить всё до последнего винтика и банки тушёнки. Чтобы команда могла автономно жить и работать несколько месяцев - нам нужно завезти туда тонны грузов. В подготовке экспедиции задействованы все сотрудники парка! Именно эта скрупулёзная, логистическая работа сейчас — залог того, что в этом году у команды на острове Медном не возникнет проблем во время полевого сезона, который продлится с середины мая до конца августа. Отдельную благодарность выражаем Президентскому фонду природы. Благодаря их финансовой поддержке, среди прочего, национальный парк получил возможность приобрести необходимые для организации научного стационара стройматериалы и организовать их транспортировку до необитаемого острова! #НПКомандорские_острова #КомандорскиеОстрова #Остров_Беринга #Камчатский_край #Камчатка #НациональныйПарк #Остров_Медный #Президентскийфондприроды</t>
+  </si>
+  <si>
+    <t>09.05.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2307</t>
+  </si>
+  <si>
+    <t>День Победы — это праздник, который объединяет всю Россию, даже самые удаленные ее уголки, затерянные посреди Тихого океана. Сегодня мы с особым трепетом вспоминаем фронтовиков, чья жизнь оказалась связана с суровыми Командорскими островами. Знаете ли вы, что по крупицам собирая историю, краеведы и сотрудники музеев установили имена 67 участников Великой Отечественной войны, проживавших на Командорах? Среди тех, кто воевал, а затем приехал поднимать мирную жизнь на островах, были работники Командорского зверозавода, офицеры местных застав, учителя Никольской школы и даже сотрудники районной газеты. Хотя с Командорских островов официально не призывали в действующую армию, командорцы уходили на фронт добровольцами, защищая Родину наравне со всей страной. С праздником! С Днём Победы! На фото - село Никольское в 1956 году #НПКомандорские_острова #КомандорскиеОстрова #Остров_Беринга #Камчатский_край #Камчатка #ДеньПобеды #НациональныйПарк</t>
+  </si>
+  <si>
+    <t>05.05.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2306</t>
+  </si>
+  <si>
+    <t>🏔 Работа на краю земли — стань частью команды «Командорских островов»! Национальный парк приглашает на летний сезон государственных инспекторов на остров Беринга. 🛡 Обязанности: — патрулирование заповедной территории; — обустройство инфраструктуры (строительные и ремонтные работы). ❗️ Важно: требуется подтверждённый опыт релевантной работы. Суровый климат, захватывающие пейзажи, работа в сплочённом коллективе и полное погружение в дикую природу Командор. Если вы выносливы, ответственны и готовы к настоящему делу — ждём ваше резюме на почтовый адрес ohrana@commanderislands.ru #Национальныйпарк #Командорскиеострова #Инспектор #ОстровБеринга #Камчатка #Камчатскийкрай #Строительство #НПКомандорскиеострова #Экология #Работа</t>
+  </si>
+  <si>
+    <t>03.05.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2303</t>
+  </si>
+  <si>
+    <t>За кулисами текущей работы, в национальном парке «Командорские острова» полным ходом идёт подготовка к экспедиции на остров Медный полевого сезона 2026 года. Большой объём работ на необитаемом острове будет посвящён изучению медновского песца (Alopex lagopus semenovi) — эндемичного подвида, популяция которого находится в критическом состоянии. Перед участниками ставятся следующие задачи: 1) маршрутный учёт численности; 2) обследование всех известных на данный момент нор и убежищ; 3) выявление и научное описание новых, ранее не зарегистрированных нор и убежищ. Собранные данные необходимы для максимально точной оценки состояния популяции, её пространственного распределения и динамики численности, а также для актуализации кадастра нор — что сыграет свою роль в процессе работ по восстановлению численности подвида. В этих работах примут участие волонтёрские отряды - крайне важно охватить учётами весь остров Медный. Для методического обеспечения полевых работ сотрудниками национального парка разработан специальный документ — «Методические рекомендации по проведению маршрутных учётов командорских подвидов песца и обследования их нор и убежищ». Использование единых методических подходов позволит унифицировать первичные наблюдения и обеспечить научную достоверность результатов, получаемых участниками с разным уровнем полевой подготовки. Материалы экспедиции станут частью работ по долгосрочному мониторингу популяции медновского песца и разработке дальнейших мер по сохранению уникального островного подвида. Работы по изучению и сохранению медновского подвида песца проводятся при поддержке Президентского фонда природы. #КомандорскиеОстрова #МедновскийПесец #островМедный #Песец #СохранениеВидов #Экология #НациональныйПарк #Президентскийфондприроды #НациональныйпаркКомандорскиеострова #ООПТ</t>
+  </si>
+  <si>
+    <t>01.05.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2298</t>
+  </si>
+  <si>
+    <t>С Первомаем, друзья! С Днём Весны и Труда! Труд — это не просто работа, это то, что согревает, объединяет и создаёт будущее. Особенно это актуально для суровых Командорских островов. По случаю этого замечательного праздника, рады поделиться важной новостью: в бухте Старая Гавань началось строительство нового купольного дома — на месте того, что был безвозвратно утрачен в прошлогоднем пожаре. Для нашей территории это не просто стены и крыша, этот проект действительно важен: 🔹 Для ребят острова Беринга — здесь специалистами парка будут проводиться детские эколого-просветительские экспедиции. В этих стенах юные исследователи будут постигать хрупкий мир Командор, учиться изучать и беречь природу. 🔹 Для гостей — тёплый приют и точка притяжения, где можно остановиться на ночлег, согреться, или просто комфортно провести время. 🔹 Для местных жителей — место отдыха, проведения праздников и душевных встреч в одной из самых популярных бухт острова Беринга. Впереди много работы, но результат обещает стать настоящим маяком гостеприимства на Восточном побережье острова. Важно отметить, что строительство нового купольного дома стало возможным благодаря совместным усилиям команды парка, взявшей на себя задачу непосредственных строительных работ, правительства Камчатского края и администрации Алеутского муниципального округа. Лично губернатор края В.В. Солодов, во время визита на Командоры прошлым летом, отметил высокий приоритет восстановления этой инфраструктуры и её важность для всего округа. Этот совместный проект показывает, насколько важна командная работа, особенно когда дело касается развития таких удалённых территорий как Командорские острова. 🌿 С праздником! Пусть созидательный труд всегда приносит радость. #Национальныйпарк #Командорскиеострова #Купольныйдом #ОстровБеринга #Камчатка #Камчатскийкрай #Строительство #НПКомандорскиеострова #Экология #Просвещение #Экотуризм</t>
+  </si>
+  <si>
+    <t>27.04.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2296</t>
+  </si>
+  <si>
+    <t>🌍 «Командорские острова» в Сочи: как мы провели «Неделю Земли» на Черноморском побережье В прошлых постах мы рассказывали, как спасаем медновского песца – нашего хрупкого эндемика. Но сохранение природы невозможно без просвещения людей. Поэтому День Земли мы решили отметить живым общением. Сотрудник Национального парка «Командорские острова» отправился в Сочи, чтобы провести масштабную просветительскую программу об ООПТ, заповедных профессиях, волонтерстве и наших любимых животных. Вот как это было: 🌿 Главная точка старта – Сочинский национальный парк В знаменитом Дендрарии мы собрали большое количество неравнодушных людей. Утро началось с занятий для школьников (встретили два класса), а вечером к нам присоединились все желающие. Зарегистрировалось более 80 человек! Говорили о том, почему заповедная система — наша общая гордость. 🏛 Территория знаний: Сириус 23 апреля мы провели совместное занятие с коллегами из Кавказского заповедника. Пространство учебных корпусов «Сириуса» – это действительно подходящая среда для диалога о природе: современно и вдохновляюще. 🌲 История под открытым небом В пятницу занятие прошло в легендарной Тисо-Самшитовой роще. Школьники слушали о заповедных профессиях прямо среди реликтовых деревьев – атмосфера невероятная. 🐾 Для самых юных экологов Завершающим аккордом стало занятие в клубе «Яркие ребята для детей», потому что любить природу и заботиться о ней нужно учить с детства. Эту поездку и программу поддержал Президентский фонд природы. Спасибо, что делаете просвещение таким насыщенным! 🌱 Берегите планету. Где бы вы ни находились. #НПКомандорские_Острова #ДеньЗемли #СочинскийНП #КавказскийЗаповедник #Сириус #ТисоСамшитоваяРоща #Просвещение #ПрезидентскийФондПрироды #ЗаповедныеПрофессии #Волонтерство #Национальныйпарк #Командорскиеострова</t>
+  </si>
+  <si>
+    <t>24.04.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2295</t>
+  </si>
+  <si>
+    <t>Пятничный пейзаж 🌅 Выпуск третий Апрель 2014-го, совсем другая история. На камне сидит группа краснолицых бакланов. Плечевые и внутренние маховые перья птиц отливают пурпурно-фиолетовым на зелёном фоне спины, а неоперённый лоб и щёки горят яркой оранжево-красной краской, видимой издалека. Зимой эти птицы держатся в акватории Командор, у южной Камчатки и вдоль всей Курильской гряды. Ночи проводят на недоступных для песцов скалистых обрывах, а днём отдыхают такими вот шумными группами на каменистых рифах. #КомандорскиеОстрова #НПКомандорские_острова #ПятничныйПейзаж #ВеснаНаКомандорах #Пейзаж #ПриродаРоссии #Баклан #Птицы #Орнитология</t>
+  </si>
+  <si>
+    <t>24.04.26 03:03</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2285</t>
+  </si>
+  <si>
+    <t>🎉 С юбилеем, Евгений Георгиевич! 🥳 Сегодня, 24 апреля, свой 60-летний юбилей отмечает заместитель директора по научной работе национального парка «Командорские острова» — Евгений Георгиевич Мамаев! 🍃 Шесть десятилетий — это целая эпоха, наполненная открытиями, экспедициями и искренней преданностью делу. Евгений Георгиевич — человек, чья жизнь неразрывно связана с наукой, а сердце навсегда отдано изучению и сохранению уникальной природы Командорского архипелага. 🔬 Под руководством Евгения Георгиевича научный отдел парка проводит масштабные исследования морских и наземных экосистем заповедных островов. Его вклад в развитие научной базы и мониторинга биоразнообразия Командор и всей Северной Пацифики сложно переоценить. 🌊 За плечами — десятки полевых сезонов, сотни километров пройденных троп, тысячи километров морских маршрутов, тысячи часов наблюдений за животными, бессонные ночи за обработкой массивов данных и невероятная любовь к этому суровому и прекрасному месту. 💼 Коллеги ценят Евгения Георгиевича за профессионализм, внимательность к деталям, тактичность и неиссякаемый оптимизм. Он всегда готов поддержать новые идеи и направить молодых специалистов в мир большой науки. 🎂 Евгений Георгиевич, от лица всего коллектива национального парка «Командорские острова» поздравляем Вас с юбилеем! Желаем Вам: - 💪 крепкого здоровья и сил на новые свершения - 🔭 новых научных открытий и ярких экспедиций - ☀️ солнечных дней и попутного ветра - 🌿 гармонии в душе и благополучия в семье - 🏆 дальнейших профессиональных побед! 🤝 Пусть впереди будет ещё много плодотворных лет, наполненных интересной работой, теплом близких и красотой окружающего мира. Спасибо за Ваш труд, преданность науке и любовь к Командорам! 🌟 С днём рождения! #КомандорскиеОстрова #НациональныйПарк #Юбилей #НаукаНаКомандорах #ДеньРождения #60Лет #Командоры</t>
+  </si>
+  <si>
+    <t>23.04.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2283</t>
+  </si>
+  <si>
+    <t>🎆 Нам сегодня 33! Ровно 33 года назад, 23 апреля 1993 года, появился заповедник «Командорский», который в 2022 году стал национальным парком «Командорские острова». Уже больше трёх десятилетий уникальная природа этого удивительного архипелага в Тихом океане находится под надёжной охраной. Здесь, на краю земли, можно увидеть лежбища морских котиков и сивучей, наблюдать за грациозными каланами и антурами, любоваться спинами и плавниками китов. Над скалами кружат многотысячные колонии морских птиц, по побережью бегают командорские песцы, а в тундре растут редкие растения. Природу архипелага бережно охраняют и тщательно изучают специалисты парка. Каждый день нашей работы — это вклад в сохранение Командорских островов для будущих поколений. 🎁 Присоединяйтесь к нашему подарку! В честь дня рождения мы запускаем краудфандинговый проект и приглашаем всех, кому небезразличны Командорские острова, присоединиться. Мы хотим создать современную мастерскую в селе Никольское на острове Беринга. В этой мастерской можно будет ремонтировать и изготавливать столярные изделия, создавать сувениры, развивать традиционные ремёсла, проводить мастер-классы. Это даст новые возможности местным жителям, поможет развитию парка и станет настоящим центром для всех, кто живёт на острове Беринга. Мы верим, что вместе у нас получится воплотить эту идею в жизнь. Каждое пожертвование, перепост или доброе слово приближают нас к цели. 💫 Поддержать проект можно здесь: planeta.ru/campaigns/... Ваша поддержка — это не просто финансовая помощь. Это реальный вклад в развитие национального парка и наших проектов. Давайте вместе сделаем этот день рождения особенным. Пусть наши общие усилия станут тем самым подарком, который принесёт реальную пользу островам, которые мы все так любим. P.S. Поделитесь этим постом с друзьями — ваша поддержка помогает нам двигаться вперёд! 💚 #КомандорскиеОстрова #НациональныйПарк #ДеньРождения #33Года #Краудфандинг #Никольское #ОстровБеринга #Экология #СохранениеПрироды #ПодарокПарку</t>
+  </si>
+  <si>
+    <t>22.04.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2278</t>
+  </si>
+  <si>
+    <t>🚙 Автоэкспедиция: новый выезд в школы Камчатки В рамках проекта «Автоэкспедиция „Камчатка заповедная“» состоялся очередной выезд специалистов в Атласово, Шаромы, Долиновку и Мильково. Эти населённые пункты расположены вблизи уникальных природных объектов, где особенно остро стоит вопрос сохранения экосистем и соблюдения природоохранного законодательства. Одной из ключевых тем экспедиции каждый раз становится рассказ о заповедных профессиях, например, государственного инспектора в области охраны окружающей среды. Это специалист, который ежедневно решает задачи по защите дикой природы, пресечению нарушений и мониторингу состояния экосистем. Чем занимается государственный инспектор ООПТ? Вопреки распространённому мнению, деятельность инспектора не ограничивается только патрулированием и оперативными мероприятиями. Инспектор ООПТ — это и походник, и биолог, и полицейский, и психолог в одном лице. Вот так выглядит его обычный «рабочий день»: 🟢 Патрулирование. Пешком, на лодках, на «буханках» или квадрациклах. Инспектора может проходить по 20-30 км в день, чтобы проверить, не забрался ли браконьер в нерестовую реку или в охраняемую зону. 🟢 Документооборот. Составляет протоколы, проверяет разрешения у туристов. Готовит акты о нарушениях. 🟢 Спасение. Отогнать медведя от палаток, помочь потерявшимся в тумане туристам или потушить лесной пожар до прихода МЧС — это к нему. 🟢 Учёт. Он не только ловит браконьеров. Он считает зверей, обновляет фотоловушки и чинит экотропы. Стоит отметить, что работа инспектора требует не только профильных знаний, но и готовности к длительным командировкам в удалённую местность, работе в автономных условиях и ненормированному графику. Наши инспектора - настоящая основа ООПТ. На них всегда можно положиться! 📍 Следующая остановка? Вы можете нас пригласить – пишите координатору: rvantsova@commanderislands.ru Проект «Автоэкспедиция „Камчатка заповедная"» реализуется при поддержке Президентского фонда природы. #КамчаткаЗаповедная #КамчаткаЗаповедная2026 #Автоэкспедиция #ПросветительскиеКомплекты #ПрофессииКамчатки #ООПТКамчатки #Долиновка #Шаромы #Атласово #Мильково #НПКомандорские_острова #КроноцкийЗаповедник #ВулканыКамчатки #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>22.04.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2274</t>
+  </si>
+  <si>
+    <t>🌍 Сегодня, в Международный день Земли, у нас особенно важные и хорошие новости с Командорских островов! В этот праздничный день, когда весь мир особо громко говорит о сохранении природы, мы рады сообщить - в этом году была разработана и подписана комплексная научная программу сохранения и восстановления медновского подвида песца — уникального эндемика, который находится на грани полного исчезновения. Научные сотрудники национального парка "Командорские острова" ежегодно собирают данные о численности обоих подвидов командорских песцов. Эти исследования выявили, что, до того стабильная, численность популяции медновского подвида в недавнее время упала до катастрофических значений. Эти тревожные выводы окончательно подтвердились по результатам полевых работ национального парка на острове Медном в 2024 году. И сегодня мы объединили лучшие умы, чтобы найти ответ на два главных вопроса: почему это случилось и как их сохранить? 📄 Наша команда — настоящая «сборная мира» российской науки и охраны природы: 🔹 Национальный парк «Командорские острова» 🔹 @sevinras (ИПЭЭ РАН им. А.Н. Северцова) 🔹 @biofak_msu (Биологический факультет МГУ имени М.В.Ломоносова) 🔹 @moscow_zoo (Московский зоопарк) 🔹 @naturepeople_ru (Фонд «Природа и люди») Цели программы — выявить коренные причины снижения численности подвида и наметить четкую, научно обоснованную стратегию выведения популяции из критического пике. Часть мероприятий, обозначенных в программе, уже реализуются национальным парком - такие как подкормка и лечение животных. Выполнение полноценных научных работ на острове Медный, а так же разработка актуализированных программ мониторинга и сохранения популяции медновского песца, а так же других редких видов, начиная с 2025 года проводятся при финансовой поддержке @fondprirody (Президентского фонда природы). Медновский песец — живой символ неприступных скал туманного острова Медный. И мы берем на себя обязательство сделать всё, чтобы его лай на краю земли не умолк. Это наш подарок планете. 🌱 #КомандорскиеОстрова #МедновскийПесец #ДеньЗемли #СохранениеВидов #Экология #НациональныйПарк #ИПЭЭРАН #МГУ #МосковскийЗоопарк #ПриродаИЛюди #Президентскийфондприроды #НациональныйпаркКомандорскиеострова #ООПТ</t>
+  </si>
+  <si>
+    <t>21.04.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2272</t>
+  </si>
+  <si>
+    <t>Сегодня, 21 апреля, весь мир отмечает Международный день кроншнепа — особую дату, посвящённую удивительным птицам с длинными изогнутыми клювами, чьи трели зачастую называют символом северных просторов. Кроншнепы — это крупные кулики из семейства бекасовых, легко узнаваемые по своим характерным длинным, слегка изогнутым книзу клювам. Интересные факты о кроншнепах: ✅ Самые крупные среди куликов — размером с ворону ✅ Длина клюва может достигать 15-20 см ✅ Уникальный голос — их крик напоминает печальное "кууу-лиии" ✅ Мастера миграции — ежегодно преодолевают тысячи километров ✅ Живые плуги — длинным клювом "вспахивают" грунт в поисках пищи Национальный парк "Командорские острова" — настоящий орнитологический рай, где встречаются многие редкие виды птиц, в том числе и два вида кроншнепов: средний и дальневосточный. За последние десятилетия численность кроншнепов по всему миру сократилась более чем на 50%. Главные опасности для них: потеря местообитаний, изменение климата, хищничество из-за меняющихся экосистем и браконьерство. В национальном парке "Командорские острова" кроншнепы и их места обитания находятся под надёжной защитой. Кроме охраны этих птиц и мест их обитания, специалисты парка проводят работы по мониторингу численности этих птиц. В настоящий момент работы по мониторингу объектов животного мира и сохранению редких видов, в том числе работы по мониторингу популяции краснокнижного дальневосточного кроншнепа, проводятся при финансовой поддержке Президентского фонда природы. #Командорские_острова #НПКомандорские_острова #Национальныйпарк #Весна #Фенология #Птицы #Севернаяприрода #ПрезидентскийфондПрироды #Орнитология #Наука #Биология</t>
+  </si>
+  <si>
+    <t>20.04.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2268</t>
+  </si>
+  <si>
+    <t>На Командорских островах наступила "оттепель" в жизненном цикле краснокнижных песцов. После суровой зимы, с характерной скудной диетой, эндемики островов Беринга и Медный наконец получили возможность разнообразить свой рацион. Ведь в апреле-мая на литораль острова Беринга выходит на нерест рыба-лягушка, она же голый круглопёр, она же аптоцикл или мягонькая. Эти рыбы поднимаются с глубины в почти 2 километра на рифовые плиты чтобы отложить икру в оптимальных для её развития условиях. Об этом знают песцы, промышляя на побережье во время отлива. Песцы достаточно ловко прыгают между отливных луж, где у рыб-лягушек нет никакой возможности спастись от вездесущих хищников. #Командорские_острова #НПКомандорскиеострова #Национальныйпарк #Весна #Фенология #Песец #Севернаяприрода #Ихтиология #Териология #Наука #Биология</t>
+  </si>
+  <si>
+    <t>17.04.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2265</t>
+  </si>
+  <si>
+    <t>Пятничный пейзаж 🌅Выпуск второй А вот так выглядел апрель на острове Беринга в 2019 году. Снег ещё лежит плотными полями, но на крутых утесах его сдувает ветром, и оголяется горная порода. Пока мы любуемся суровой красотой и мечатем о зелёной тундре. #КомандорскиеОстрова #НПКомандорские_острова #ПятничныйПейзаж #ВеснаНаКомандорах #Пейзаж #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>16.04.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2255</t>
+  </si>
+  <si>
+    <t>Рациональное использование "даров моря". 🌊 Природа Командорских островов часто преподносит их жителям сюрпризы, а Тихий океан регулярно делится самыми неожиданными и, зачастую, неприятными «посылками». Но волны приносят на берег не только лишь мусор - так, этой зимой море вынесло на побережье острова Беринга внушительные стволы деревьев. Судя по всему, они были смыты в океан с палубы одного из грузовых судов, курсирующих по суровым северным водам. На безлесых Командорах каждое такое бревно на вес золота (в прямом смысле, ведь завести сюда качественные строительные материалы - дело непростое и очень недешёвое). Коллективом парка было принято решение дать этим «морским странникам» вторую жизнь! Сотрудники национального парка «Командорские острова» совместно с Администрацией Алеутского муниципального округа приступили к важным работам на севере острова. Огромные брёвна, отшлифованные волнами, превратятся в надежные мостовые переправы через ручьи. Теперь перемещаться по западному побережью острова Беринга будет удобнее как сотрудникам парка и местными жителям, так и пешим туристам, особенно в периоды штормов, когда перемещение по побережью невозможно из-за многотонных завалов морской капусты. Спасибо океану за такой ценный стройматериал и спасибо нашим "строителям" за умелые руки! Следите за новостями — покажем, как выглядят готовые переправы. #КомандорскиеОстрова #НПКомандорские_острова #Северная_природа #Тихийокеан #Командоры #Остров_Беринга</t>
+  </si>
+  <si>
+    <t>14.04.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2253</t>
+  </si>
+  <si>
+    <t>13 апреля в России отмечается День мецената и благотворителя. Сегодня мы благодарим всех, кто помогал и помогает команде парка изучать и сохранять удивительную природу Командор. Сотрудники парка, туристы, друзья и друзья друзей, все кто поддерживает наши проекты, покупает материалы, инструменты, оборудование - спасибо вам!!! Ваша поддержка очень важна для нас! Во многом именно благодаря вам, нам удаётся делать так много во всех направлениях работы парка: от занятий с детьми до обустройства территории. А для тех кто только собирается вступить на путь добрых дел, у нас есть хорошая новость! Скоро парк запускает краудфандинговый проект — простой способ присоединиться к делу сохранения «Северных Галапагосов». Мы не ждём миллионов (на самом деле ждём)) В природоохране, как и в искусстве, ценность имеет не только размер состояния, но и сила намерения. Иногда даже небольшой вклад — цена магнита или скромного сувенира — складывается в реальную помощь. Обязательно расскажем подробности и опубликуем ссылку на наш новый проект. Следите за новостями! А пока, с праздником, дорогие меценаты и благотворители! Спасибо вам!! И добро пожаловать в парк всем, кто хочет поддерживать реальные дела 💙🌿🐋 #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Меценаты #Благотворительность</t>
+  </si>
+  <si>
+    <t>11.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2247</t>
+  </si>
+  <si>
+    <t>🚐 Автоэкспедиция «Камчатка заповедная»: 4 точки, 4 занятия, 1000 километров Помните, мы обещали добраться до Усть-Камчатска? Добрались. И не только туда. Новый маршрут нашей команды Ассоциации особо охраняемых природных территорий Камчатского края получился по-настоящему большим: Козыревск → Ключи →Усть-Камчатск→ Эссо. Сотрудники национального парка "Командорские острова" с коллегами из Кроноцкого заповедника и парка «Вулканов Камчатки» посетили четыре школы, где провели профориентационные занятия. Реакция детей – наша главная награда. Ребята были искренне рады, что мы до них доехали! Они искренне включались, задавали много вопросов, в частности, как устроиться на работу в заповедник или парк, какие экзамены сдавать. Кто-то после игры подходил и говорил: «А это правда стабильная работа?» Да, правда. И очень нужная Камчатке. Нам даже удалось провести мастер-класс для взрослых! Рады, что находим новую аудиторию! Переезды между точками занимали от 4 до 8 часов. Всего за эту поездку мы проехали более 1000 км. Дороги, погода, усталость – это часть Автоэкспедиции, о которой мы обычно не пишем. Но, главное - поездка удалась и не только дети, но и мы получили впечатления! Фото в классах взято из публикаций об Автоэкспедиции на открытых страницах школ. Спасибо, что пишете про нас и оставляете отзывы! 📌 Следующая остановка? Вы можете нас пригласить – пишите координатору: rvantsova@commanderislands.ru Проект реализуется при поддержке Президентского фонда природы. #КамчаткаЗаповедная #КамчаткаЗаповедная2026 #Автоэкспедиция #ПросветительскиеКомплекты #ПрофессииКамчатки #ООПТКамчатки #Козыревск #Ключи #Эссо #УстьКамчатск #НПКомандорские_острова #КроноцкийЗаповедник #ВулканыКамчатки #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>10.04.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2245</t>
+  </si>
+  <si>
+    <t>Пятничный пейзаж 🌅 Выпуск первый Зима на Командорах и не думает сдаваться. Сопки в снегу, дыхание мороза, а по белой целине едут двое на снегоходе - настоящий дух приключений. Пока на материке капает с крыш, у нас всё ещё царство снега. Весной пока даже не пахнет. #КомандорскиеОстрова #НПКомандорские_острова #ПятничныйПейзаж #ВеснаНаКомандорах #Пейзаж #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>06.04.26 22:16</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2244</t>
+  </si>
+  <si>
+    <t>Вчера мы были гостями на открытии выставки нашего большого друга и мецената Ильи Труханова. Она называется «Русские Галапагосы глазами Ильи Труханова» и проходит в выставочном пространстве «Жилой дом П.Т. Клюева» на старой территории Московского зоопарка. Илья собрал уникальные кадры из своих экспедиций на Командорские острова, поделился личными воспоминаниями о поездках и рассказал о проекте по спасению уникальных песцов острова Медный совместно с фондом «Природа и Люди». Выставка продлится до 8 июня. Успейте увидеть Русские Галапагосы глазами человека, который мечтал посетить Командоры с детства. Илья, спасибо за этот проект. Пусть выставка заразит каждого посетителя уважением к природе и откроет для вас новые горизонты. #НПКомандорские_острова #КомандорскиеОстрова #ПриродаИЛюди #Фотография #МосковскийЗоопарк #Выставка</t>
+  </si>
+  <si>
+    <t>06.04.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2239</t>
+  </si>
+  <si>
+    <t>В межсезонье на Командорских островах не просто - распутица, холодный ветер, огромное количество осадков, перебои с авиа- и морским сообщением. Весна здесь действительно наступает значительно позже и совсем не похожа на себя "материковскую". Однако есть и те, кого такие условия более чем устраивают, например - этот антур, который мерно качается на прибрежных волнах. Вот у кого нужно учиться спокойствию! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Тюлень #Антур</t>
+  </si>
+  <si>
+    <t>01.04.26 21:10</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2237</t>
+  </si>
+  <si>
+    <t>🕊 1 апреля мы отмечаем Международный день птиц. Это праздник, который напоминает: птицы — не просто украшение природы, а важнейшая часть экосистем и живой индикатор состояния окружающей среды. 🦆 На Командорских островах птиц играют немаловажную роль в формировании и функционировании морских и островных экосистем, вносят свой вклад в круговорот веществ и помогают сохранять природное равновесие. Их гнездование, миграции и сезонные маршруты — это процессы, за которыми внимательно следят как любители-бёрдвотчеры, так и профессионалы-орнитологи. 🧪 Орнитологические исследования в национальном парке В рамках научной работы специалисты парка ведут орнитологические наблюдения и учет численности птиц, изучают особенности размножения и сезонную динамику, собирают данные для оценки состояния популяций и выявления факторов, влияющих на их благополучие. Эти исследования помогают принимать обоснованные природоохранные решения и сохранять природное разнообразие архипелага и, как следствие, всего Тихого океана. 📈 Больше данных — больше возможностей для охраны Важно, что усиление и увеличение масштаба научных работ запланировано в рамках проекта «Создание системы комплексного биологического мониторинга на Командорских островах» при поддержке Президентского фонда природы. Это позволит усилить работы в части мониторинга и повысить точность исследований экосистемных процессов — чтобы охрана природы на Командорах становилась ещё эффективнее. С Днём птиц! 💚 #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Гранты #ЗаповеднаяРоссия #Президентскийфондприроды #Деньптиц</t>
+  </si>
+  <si>
+    <t>31.03.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2236</t>
+  </si>
+  <si>
+    <t>Сказочная тропа в бухте Буян 🌿 Бухта Буян на острове Беринга — место, где природа уже сама по себе кажется сказкой. Захватывающий дух пейзаж долины, по которой бродят "неведомые звери", россыпи самоцветов и все другие особенности природы этой бухты заставляют поверить в чудо. И уже в сентябре здесь появится новая экологическая тропа, которая поможет увидеть эту сказку по-новому. Хотя название бухты никак не связано с пушкинским Буяном, атмосфера здесь действительно волшебная. Мы создаём маршрут, который станет не просто прогулкой, а настоящим путешествием — между наукой и воображением. ✨ На этой тропе можно будет не только узнать о природных комплексах бухты, но и буквально «войти» в сказочную книгу. Интерактивные элементы будут раскрывать неожиданные особенности этого места, а информационные стенды превратятся в страницы живой книги — такой, которую хочется не просто читать, а проживать. Мы продумываем каждую деталь: от смыслового наполнения до используемых материалов. Например, часть настилов будет выполнена из полимерных досок, созданных из вторичного сырья, собранного жителями острова. Это подчеркнёт посыл тропы и акцентирует важность заботы об окружающей среде. И всё же главное здесь — сама природа. Она настолько необычна, что временами кажется: никакие художественные приёмы не нужны. Достаточно остановиться, прислушаться и посмотреть вокруг. ⏳ Совсем скоро мы покажем, как будет выглядеть эта тропа — макеты стендов и интерактивных композиций уже в работе. Следите за новостями, впереди много интересного. Работа над новой экотропой проводится в рамках проекта «Сотворение — экспедиция соучастия на острове Беринга» при поддержке Президентского фонда природы. #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #КомандорскиеОстрова #ПриродаРоссии #СевернаяПрирода #Гранты #ЗаповеднаяРоссия #Президентскийфондприроды</t>
+  </si>
+  <si>
+    <t>30.03.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2228</t>
+  </si>
+  <si>
+    <t>🌊 Стань частью команды национального парка "Командорские острова"! Друзья, мы открываем набор волонтёров на сезон 2026 года! Это ваш шанс оказаться на краю земли – на острове Беринга, а может даже на Медном – и на время стать частью нашей команды. Что вас ждёт? 🔬 Помощь в научных исследованиях и учётах животных 🧹 Участие в эковолонтёрских проектах и очистке побережий 🎤 Работа с посетителями в визит-центре 🔨 Благоустройство территории и ремонт объектов 📸 Создание фото- и видеоконтента для парка 🧘‍♀ Проведение занятий по йоге и спортивных мероприятий для жителей села 💻 Дистанционное волонтёрство Волонтёр самостоятельно оплачивает проезд до острова. Мы обеспечиваем трансфер по острову, проживание, связь на кордонах, снаряжение (по согласованию), питание на месте и, конечно, незабываемую экскурсию и сувениры. Кто может стать волонтёром? Граждане России и других стран от 18 лет, готовые к работе в удалённой местности. Для некоторых направлений нужны специальные навыки: от опыта полевых работ до биологического образования. Обязательно отсутствие медицинских противопоказаний. Как присоединиться? Все подробности о направлениях, условиях и форма заявки – на нашем сайте по ссылке 👇 commanderislands.ru/news/volon... Готовы помочь нам в этом сезоне? 💚 #КомандорскиеОстрова #Волонтерство #ЗаповеднаяРоссия #ОхранаПрироды #НПКомандорские_острова #Волонтер #НациональныйПарк #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>26.03.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2224</t>
+  </si>
+  <si>
+    <t>🪽 Они помнят дом, даже если провели в море 10 лет Альбатросы — главные странники Командор. Они рождаются, чтобы летать, и могут годами не касаться суши. А на Командорах мы можем встретить целых три вида: самого редкого — белоспинного (внесён в Красную книгу РФ), черноногого и гостя более привычного — темноспинного. Почему альбатросы вызывают восхищение? 🔹 Размах крыльев — больше 2 метров! Это самая крупная морская птица в России. 🔹 Они моногамны: пара складывается на годы, если не десятилетия; они возвращаются друг к другу всю жизнь. 🔹 Первые 3–10 лет альбатросы проводят в открытом океане, и только потом отправляются на родной остров, чтобы продолжить род. К сожалению, белоспинный альбатрос — очень редкая птица во всём мире. Его мировая популяция — всего 7365 особей. Птиц добывали из-за пуха, а в 1939 году на острове Торисима вулкан уничтожил ключевую колонию. Вид выжил только потому, что в тот момент молодые птицы были далеко в море. Сегодня альбатросам угрожает не только природа, но и рыболовные снасти — ежегодно в мире гибнет около 100 000 альбатросов. Но есть и хорошие новости: Национальный парк «Командорский» охраняет 30-мильную акваторию, где промышленное рыболовство запрещено. А в разных странах на судах уже работают отпугивающие устройства — они снижают гибель птиц до 99%! Встретить белоспинного альбатроса у Командор — большая удача (в 2016 году, например, видели всего одну особь). А вам когда-нибудь везло увидеть птицу с размахом крыльев больше человеческого роста? 🤩 #КомандорскиеОстрова #Альбатросы #КраснаяКнига #ЗаповеднаяРоссия #ОхранаПрироды #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>25.03.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2222</t>
+  </si>
+  <si>
+    <t>🚐 Автоэкспедиция «Камчатка заповедная»: работа полным ходом! Работа в заповедной системе – это не просто профессия, а настоящее призвание. Главная цель проекта «Автоэкспедиция "Камчатка заповедная"» – зажечь сердца старшеклассников и показать им, что защита уникальной природы Камчатки может стать главным делом их жизни. Проект, реализуемый Ассоциацией ООПТ Камчатского края при поддержке Президентского фонда природы, призван найти тех самых увлеченных людей, которые так нужны заповедным территориям края. Суровый характер природы полуострова внёс свои коррективы в календарный план проекта. Из-за крайне неблагоприятных погодных условий – затяжной осенней непогоды и рекордных зимних снегопадов, о которых говорили во всём мире – долгожданные поездки по школам смогли стартовать лишь недавно - как оттаяли дороги. Но пока над полуостровом бушевала стихия, наша команда не сидела сложа руки! Месяцы непогоды мы превратили в месяцы усердной работы. За это время мы: 📚 Разработали подробные методические материалы для педагогов 🖼 Подготовили яркие и актуальные иллюстративные материалы 🎲 Разработали первую в своем роде профориентационную настольную игру, полностью посвящённую работе в заповедной системе России! Над созданием этих материалов трудилась команда специалистов национального парка "Командорские острова", Кроноцкого заповедника, и сети природных парков "Вулканы Камчатки". Теперь наша автоэкспедиция во всеоружии и готова к поездкам по всему Камчатскому краю! 🛞 География проекта по-настоящему впечатляет. В наших планах охватить школы во всех 11 районах региона: Соболевском, Быстринском, Усть-Большерецком, Усть-Камчатском, Мильковском, Елизовском, Алеутском, Карагинском, Тигильском, Пенжинском и Олюторском. Хотите, чтобы наша автоэкспедиция приехала к вам в школу? Пишите координатору проекта на почту: rvantsova@commanderislands.ru До встречи! #КамчаткаЗаповедная #КамчаткаЗаповедная2026 #Автоэкспедиция #ЗаКулисами #ООПТКамчатки #ПрофессииКамчатки #ПрезидентскийФондПрироды #Профориентация #НПКомандорские_острова #КроноцкийЗаповедник #Корякский #ВулканыКамчатки</t>
+  </si>
+  <si>
+    <t>24.03.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2215</t>
+  </si>
+  <si>
+    <t>А вы знали, что некоторые тюлени Командорских островов настоящие домоседы? 🦭 Об этом и не только мы говорили на минувшей неделе, когда проводили сразу два крупных мероприятия в Калининграде, приуроченных к Всемирному дню воды и Дню Балтийского моря. Вместе с нашими друзьями – ФГБУ «Национальный парк „Куршская коса“» и ФГБУ культуры «Музей–заповедник «Музей Мирового океана» – мы провели интеллектуальную викторину. В её рамках для ребят прошел творческий мастер-класс по росписи экосумок. Получилось красиво и экологично! А в компании с МАУК «Калининградский зоопарк» мы отметили «День тюленя». На нашей интерактивной площадке любой желающий смог сделать своими руками: - магнитик в виде милого тюленя, - деревянную брошь с силуэтом морского млекопитающего. Гости узнали множество фактов о жизни ластоногих и китообразных Северной Пацифики. С огромным интересом все рассматривали китовый ус, трогали самый пушистый мех, изучали зуб кашалота и даже познакомились с тонкостями профессии морского биолога! Все мероприятия стали возможны благодаря поддержке Президентского Фонда Природы. Огромное спасибо коллегам за теплый прием и отличную компанию! 🤝 #ПрезидентскийФондПрироды #КуршскаяКоса #ДеньВоды #ДеньБалтийскогоМоря #Калининград #МузейМировогоОкеана #КалининградскийЗоопарк</t>
+  </si>
+  <si>
+    <t>22.03.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2214</t>
+  </si>
+  <si>
+    <t>🌊 22 марта отмечается Всемирный день водных ресурсов Для национального парка «Командорские острова» вода — не просто источник жизни, а главная стихия, определяющая облик всех экосистем на островах и в окружающей акватории. Командоры — это два острова посреди бескрайнего океана. Здесь вода окружает нас повсюду. Это холодное Берингово море, бескрайний Тихий океан, туманы, окутывающие сопки, и бесчисленные ручьи и реки, стекающие со склонов сопок. Именно благодаря воде Командорские острова являются домом для удивительных животных: • Китов, чьи фонтаны можно увидеть прямо с берега; • Каланов, которые редко выходят на сушу и могут проводить в воде почти всю жизнь; • Настоящих и ушастых тюленей, приносящих потомство на берегах архипелага; • Рыб, которые дают жизнь новому поколению как в морской акватории, так и в пресных водоёмах; • Морских птиц, гнездящихся на отвесных скалах. В этот день мы напоминаем: океан начинается с ручейка, а чистота больших вод, обеспечивающая сохранность всех этих удивительных экосистем и их обитателей — с ответственности каждого из нас. Сохраним этот «голубой дом» для будущих поколений вместе! 💙 #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #ПриродаРоссии #СевернаяПрирода #ЗаботаОПрироде #Экология</t>
+  </si>
+  <si>
+    <t>20.03.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2207</t>
+  </si>
+  <si>
+    <t>Сегодня, 20 марта, мы отмечаем сразу две важные даты: День весеннего равноденствия и День Земли. 🌿 Для нас на Командорах весна — понятие растяжимое. За окнами всё еще лежит снег, первоцветы не украсили тундру яркими цветами, а большинство животных ещё не прибыли на архипелаг. Но сегодня день сравнивается с ночью, и это дает нам повод задуматься о хрупком равновесии. Равновесии дикой природы и человека. Огромного океана и крошечного острова. Ураганного ветра и незыблемых скал. И о сохранении этого равновесия. С праздником, друзья! И помните, что вклад в сохранение равновесия может внести каждый! #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #ПриродаРоссии #СевернаяПрирода #ЗаботаОПрироде #Экология</t>
+  </si>
+  <si>
+    <t>18.03.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2203</t>
+  </si>
+  <si>
+    <t>🚙 Автоэкспедиция «Камчатка заповедная» продолжает путь! На этот раз маршрут Ассоциации ООПТ Камчатского края пролегает через села Коряки и Апача, где мы встретились с учениками местных школ. Чем занимается команда? Вместе с коллегами из Кроноцкого заповедника и природного парка "Вулканы Камчатки" команда национального парка «Командорские острова» рассказывает школьникам: - Кто такие государственные инспекторы, экопросветители и научные сотрудники; - Почему заповедная система – это гордость Камчатки и всей России; - Как уже сегодня сделать первый шаг к профессии мечты в сфере охраны природы. Для наших занятий была специально разработана методика и сопроводительные материалы. Совсем скоро мы расскажем о них поподробнее. 📌 Присоединяйтесь к нашему путешествию! Если вы хотите, чтобы Автоэкспедиция приехала к вам в школу, пишите в комментариях или в личные сообщения. Мы будем рады поделиться любовью к природе Камчатки. Совсем скоро мы отправимся в Усть-Камчатск!  Проект реализуется при поддержке Президентского фонда природы. #КамчаткаЗаповедная2026 #ЗаповедныйУрок #Автоэкспедиция #ПрофессииКамчатки #Коряки #Апача #УстьКамчатск #НПКомандорские_острова #КроноцкийЗаповедник #Корякский #ВулканыКамчатки #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>16.03.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2202</t>
+  </si>
+  <si>
+    <t>📅 Встречаем «Командорские острова» в Москве и Калининграде! Друзья, на этой неделе мы будем праздновать Всемирный день воды с размахом. Часть нашей команды отправляется в большое «плавание» в Калининград! Приглашаем вас отпраздновать это день с нами. Будем рассказывать про тайны Тихого океана и удивительных обитателях Командорского архипелага. Сохраняйте афишу и приходите всей семьёй! Мероприятие №1. Москва: День воды в Государственном Дарвиновском музее В эту субботу ждём москвичей и гостей столицы на экологическом празднике в Государственном Дарвиновском музее. ✨ Что будет: Гости смогут погрузиться в тайны водного мира: от удивительных свойств воды до знакомства с живыми обитателями московских водоёмов. Вас ждут опыты, игры, мастер-классы и научно-популярные лекции. 🌊 Наша программа: Национальный парк «Командорские острова» познакомит вас с фауной заповедного архипелага. Вы сможете вживую рассмотреть настоящий китовый ус и потрогать шкурки морских животных. А ещё — унести с собой уникальный сувенир: брелок с вашим собственным китом! 📍 Адрес: Москва, ул. Вавилова, д. 57 📝 Когда: 21 марта, с 12:00 до 15:00 Мероприятие №2. Калининград: Встреча в зоопарке В воскресенье мы перемещаемся в Калининградский зоопарк, чтобы продолжить наш разговор об обитателях Командорской акватории. 🌊 Наша программа: Мы расскажем о животных, которые живут за тысячи километров от Калининграда. Самое удивительное — некоторых из них можно увидеть всего в нескольких шагах от нашей площадки, прямо в зоопарке! 🎨 Чем займёмся: Будем делать тематические поделки, изучать экспонаты и слушать удивительные истории о жизни под водой. Мероприятие пройдёт в сотрудничестве с национальным парком «Куршская коса». 📍 Адрес: Калининград, проспект Мира, 26 📝 Когда: 22 марта, до 15:00 (время начала уточняется) Проект реализуется при поддержке Президентского фонда природы. Ждём вас на удобной вам площадке! Пусть неделя будет полной открытий! #НПКомандорские_Острова #КомандорскиеОстрова #ДеньВоды #Москва #Калининград #ДарвиновскийМузей #КалининградскийЗоопарк #КуршскаяКоса #АфишаНаНеделю #Экология #Киты #ПрезидентскийФондПрироды</t>
+  </si>
+  <si>
+    <t>14.03.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2199</t>
+  </si>
+  <si>
+    <t>✒️ Чем наполнить страницу в ближайшее время? Решаете вы! Уже больше 10 лет мы стараемся рассказывать о нашей работе на Командорских островах живо и интересно. Но сегодня алгоритмы и интересы аудитории так сильно меняются, что в преддверии нового полевого сезона мы хотим убедиться, что движемся в правильном направлении. Расскажите, о чём вы хотели бы читать и смотреть в первую очередь? Какие темы вас по-настоящему зажигают? Пожалуйста, проголосуйте в опросе – это займёт всего минуту, а нам поможет понять, на чём сделать акцент. Если у вас есть свои идеи, обязательно пишите в комментариях! 👇 Какой контент вы хотите видеть у нас? 📸 Фото и рассказы о животных (каланы, сивучи, песцы, птицы и другие обитатели) 🔬 Будни сотрудников парка: учёные, инспекторы, экопросветители 🏆 Наши успехи и достижения (научные открытия, победы в грантах, новые проекты) 🥾 Виртуальный поход по маршруту (прогулка по островам, тропы, пейзажи) 🧠 Глубокое погружение в новости биологии (редкие виды, исследования, интересные факты) 🌊 Подводный мир Командорских островов (обитатели моря и их особенности) Спасибо, что помогаете нам становиться лучше! Ваше мнение – наш главный ориентир. 💚 #НПКомандорские_острова #КомандорскиеОстрова #НациональныйПарк #ПриродаРоссии #СевернаяПрирода #ЗаботаОПрироде #Экология #Биология</t>
+  </si>
+  <si>
+    <t>13.03.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2196</t>
+  </si>
+  <si>
+    <t>Идеальная укладка! 💈 Или как каланы готовятся к своему празднику. Выходные уже не за горами. Давайте подглядим, что делают каланы перед “Днем калана”, который пройдет уже 15 марта! На видео - целый спа-салон: тщательное умывание, бережная чистка шкурки и, конечно, немного отдыха после всех процедур. А вы знали, что: 🔸 Шерсть калана - самая густая в мире (до 170 тысяч волосков на квадратный сантиметр!). Именно поэтому им так важно постоянно чистить её: грязный мех перестаёт согревать. 🔸 Каланы - животные коллективные. Во время отдыха они часто держатся за лапки, чтобы их не разлучило течением. Настоящая команда! Приходите поддержать этих удивительных зверей и узнать о них ещё больше на ежегодном празднике! 📌 Приглашаем на "День калана" в Зоологическом музее МГУ! Когда: 15 марта Вас ждут лекция, игры и встречи с теми, кто каждый день заботится об обитателях Командорских островов. Каланов в дикой природе осталось немного, и охрана национального парка "Командорские острова" жизненно необходима, чтобы они могли вот так беззаботно умываться и отдыхать. До встречи в музее! 🌊 #НПКомандорские_острова #КомандорскиеОстрова #ДеньКалана #Калан #Зоомузей #Экология #Камчатка #МилыеЖивотные</t>
+  </si>
+  <si>
+    <t>14.09.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2513</t>
+  </si>
+  <si>
+    <t>Косатки Командор: три характера, одна легенда! В водах нацпарка «Командорские острова» живут не просто косатки, а три разных «народа» — и каждый со своим меню и обычаями: Рыбоядные (резидентные) косатки - это самый многочисленный экотип в водах Восточной Камчатки и Командорских островов. Они питаются почти исключительно рыбой — терпугом и лососем (кижуч, кета). Держатся большими семейными группами от 7 до 20 животных, а иногда собираются во временные агрегации до 40–50 особей. Именно резидентные косатки живут кланами, где главную роль играет старшая самка — «мать-бабушка», и сыновья не покидают её до конца жизни. Плотоядные — их в командорской акватории значительно меньше, но именно они охотятся на северных морских котиков у лежбищ, а также на каланов, антуров и китообразных. Размеры плотоядных косаток обычно меньше, чем у рыбоядных. Они менее предсказуемы: могут идти вплотную к рифам или уходить далеко в море. Помимо этих двух прибрежных экотипов, в северной Пацифике выделяют пелагических (оффшорных) косаток — они держатся вдали от берегов и, по предположению учёных, специализируются на охоте на акул. Их встречи в командорских водах — редкость, но само их существование напоминает: океан вокруг островов гораздо сложнее и многограннее, чем кажется с первого взгляда. Так что косатки Командор — это целый мир разных культур, диет и семейных традиций. И каждая встреча с любой из них — настоящая удача. #КомандорскиеОстрова #НПКомандорские_острова #Косатки #ЭкотипыКосаток #НациональныйПарк #МорскиеГиганты #ЗаповеднаяРоссия #КраснаяКнига</t>
+  </si>
+  <si>
+    <t>11.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2502</t>
+  </si>
+  <si>
+    <t>Визит-центр национального парка украсила выставка-экспозиция - "Командорские острова: за миг до открытия". Проект был создан парком совместно с Гильдией парфюмеров России. Совместно мы попытались рассказать историю открытия острова в новом формате - обонянием. На экспозиции были представлены 4 уникальных аромата - настоящие страницы истории острова Беринга: "Тихий океан", "Ледяная пустыня", "Сильные духом" и "Командорские острова". Эти запахи будто повторяют путь команды пакетбота Святой Пётр и капитан-командора Витуса Беринга. Аромат океана, в котором нотки солёного бриза переплетаются со свежестью морской воды, и где моряки провели более двух месяцев во время экспедиции. Запах мороза, отдающий пронизывающим холодом командорской зимы, который рассказывает о тех условиях, в которых оказались члены команды Беринга на необитаемом острове. Аромат "сильные духом", состоящий из нот древесной смолы, пеньковых канатов и грубой кожи, воспевает оду выносливости первопроходцев, чья стойкость и решимость позволила выжившим морякам вернуться домой. И финальным аккордом экспозиции является аромат "Командорские острова" - удивительный симбиоз запахов морского бриза, пряной полыни, влажных мхов и прибрежной пряной травы - лигустикума. Экспозиция приурочена к 285-летию с открытия Командорских островов и является частью праздничных мероприятий! #НПКомандорские_острова #НациональныйПарк #ПриродаРоссии #ГильдияПарфюмеровРоссии #Парфюмерия #Аромат #Духи</t>
+  </si>
+  <si>
+    <t>18.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2520</t>
+  </si>
+  <si>
+    <t>Командорские песцы подросли! 🦊✨ Помните как совсем недавно мы публиковали фотографии пушистых комочков, которые еще прятались в норах и выходили из них, дрожа от страха? Эти щенки беринговского песца заметно подросли и превратились в любопытных подростков! Сейчас у них самый активный период — время познания мира. Молодые песцы уже не сидят у входа в нору, а смело исследуют окрестности: изучают запахи, учатся охотиться и, конечно, позируют перед учёными. Несмотря на то, что малыши стали самостоятельнее, они всё еще остаются под присмотром родителей. Встретить такого «подростка» — большая удача для наблюдателя, но мы напоминаем: дикая природа требует уважения. При наблюдении за песцами нужно соблюдать тишину и не совершать резких движений - осторожные животные не должны подвергаться стрессу от нашего присутствия. Внимательно наблюдайте за их поведением - прижатые уши, напряженные позы говорят о том, что вам лучше не приближаться ближе. Давайте вместе любоваться тем, как растет пушистое сокровище Командор! 🏝 #КомандорскиеОстрова #НПКомандорские_острова #ЗаповеднаяРоссия #Песец #ДикаяПрирода #НациональныйПарк #Командоры #Фауна</t>
+  </si>
+  <si>
+    <t>16.09.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2517</t>
+  </si>
+  <si>
+    <t>🌊🐟 Когда океан «вскипает»: песчанка собирает морских птиц Представьте: над морем вдруг появляются точки. Ещё минуту назад было пусто, а теперь кружат моевки, тяжело летят бакланы, кричат чайки, мелькают яркие ипатки и топорки. Причина одна — стая рыбы-песчанки. Песчанка держится плотными стаями. Поднимаясь к поверхности, она становится заметной и превращается в «живую приманку» для пернатых рыболовов. Первые птицы быстро находят добычу, а их крики и суета привлекают остальных. Так одна стая собирает вместе десятки, сотни, а иногда и тысячи птиц разных видов и самых разных возрастов. Каждый охотится по-своему: ипатки, топорки, кайры и бакланы ныряют, чайки и моевки подключаются у поверхности, кто-то из них даже умудряется поймать рыбу "на лету". Получается настоящий морской пир — шумный, стремительный и очень красивый. Для акватории национального парка "Командорские острова" это важный знак. Песчанка — звено пищевой цепи, от которого зависит благополучие морских птиц и всего островного мира. Если вам посчастливится увидеть такое зрелище — наблюдайте с безопасного расстояния, не шумите и не приближайтесь. Пусть у птиц будет спокойный обед. #КомандорскиеОстрова #НациональныйПарк #ДикаяПрирода #МорскиеПтицы #Песчанка #Моевка #Баклан #Чайка #Ипатка #БеринговоМоре #ЗаповеднаяРоссия #СохранимПрироду</t>
+  </si>
+  <si>
+    <t>20.09.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2525</t>
+  </si>
+  <si>
+    <t>🍂 Осень на Командорских островах приходит мягко, почти незаметно. А потом не успеешь оглянуться – и уже тундра оделась в багряные тона, к селу подходят олени и воздух меняется. Но пока небо не затянуло тяжёлыми облаками и океан не бьётся о берег свинцовыми волнами, заглянем в старые архивы, чтобы вспомнить, какой разной бывает наша осень. На этом снимке – сентябрь 2010 года. Тот самый момент, когда тундра ещё не успела окончательно выгореть и налиться багрянцем, но уже щедро рассыпала под ногами ягоды: шикшу, голубику, бруснику. Кажется, что воздух вот-вот станет колким от холода, но пока в нём ещё висит влажная свежесть, а над сопками, как награда за терпение, вспыхивает радуга. А как выглядит ваша осень? #НПКомандорские_острова #Командорские_острова #Национальный_парк #Остров_Беринга #Камчатский_край #Камчатка #Дальний_Восток #ООПТ #ОсеньНаКомандорах</t>
+  </si>
+  <si>
+    <t>25.09.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/Komandorskiy/2530</t>
+  </si>
+  <si>
+    <t>Сегодня, в последний четверг сентября, весь мир отмечает День моря — праздник, учреждённый ООН, чтобы напомнить о хрупкости и невероятном богатстве Мирового океана. Для национального парка «Командорские острова» это не просто дата в календаре — это дополнительный повод рассказать о том, чем живёт наша акватория. Охраняемая акватория парка - одна из крупнейших в России, занимает более 3,5 миллионов гектаров. Здесь сохраняется и изучается уникальный мир, имеющий критическое значение для всей экосистемы северной Пацифики. Командорские воды — критическое местообитание китов. Здесь зарегистрировано 22 вида китообразных: горбачи, кашалоты, косатки, финвалы, северные плавуны и многие другие. Это единственное место в стране, где наблюдения за китами ведутся круглогодично. Под водой скрываются «джунгли» из водорослей, а на дне — богатейшие сообщества беспозвоночных: морских ежей, звёзд, актиний, губок. Здесь располагаются места размножения множества видов рыб, а на побережьях островов ежегодно размножаются сотни тысяч тюленей. И сегодня мы хотим рассказать о проекте, который меняет представление о подводном мире Командор. Проект «Акватория Командорских островов: визуальное исследование подводных экосистем» реализуется командой дайверов и подводных фотографов Russian Dive Team при финансовой поддержке Президентского фонда природы, в партнёрстве с национальным парком «Командорские острова» Цель проекта — создать первый системный фотоархив подводной природы парка. До сих пор подводный компонент заповедной акватории оставался «невидимым»: возможности проведения подобных работ у национального парка были ограничены. Участники проекта — опытные дайверы, в августе этого года провели серию погружений в акватории парка в рамках этого проекта. В результате были получены превосходные подводные снимки, и собраны ценные данные, включающие физические параметры воды в местах погружений. Этот проект — больше, чем красивые фотографии. Это наиболее современные данные о состоянии подводных экосистем, которые позволят отслеживать их изменения во времени. Это вклад в сохранение хрупкого подводного мира Командор — и в то же время способ показать его всем нам. Сегодня, во Всемирный день моря, давайте помнить: океан начинается не где-то далеко, а здесь, у берегов Командорских островов. А познакомиться с подводным миром Командорских островов поближе могут жители и гости Москвы на фестивале подводной фотографии «Дикий подводный мир» в Дарвинском музее! #КомандорскиеОстрова #ВсемирныйДеньМоря #RussianDiveTeam #ПрезидентскийФондПрироды #ПодводныйМир #СохранимОкеан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2573,62 +3362,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H244"/>
+  <dimension ref="A1:H332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3669.961" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4839.104" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8057,50 +8846,1546 @@
       <c r="C243" t="s">
         <v>727</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E243">
         <v>673</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>85731</v>
       </c>
       <c r="B244" t="s">
         <v>729</v>
       </c>
       <c r="C244" t="s">
         <v>730</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E244">
         <v>1267</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>94636</v>
+      </c>
+      <c r="B245" t="s">
+        <v>732</v>
+      </c>
+      <c r="C245" t="s">
+        <v>733</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E245">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>94637</v>
+      </c>
+      <c r="B246" t="s">
+        <v>735</v>
+      </c>
+      <c r="C246" t="s">
+        <v>736</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E246">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>94638</v>
+      </c>
+      <c r="B247" t="s">
+        <v>735</v>
+      </c>
+      <c r="C247" t="s">
+        <v>738</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E247">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>94639</v>
+      </c>
+      <c r="B248" t="s">
+        <v>740</v>
+      </c>
+      <c r="C248" t="s">
+        <v>741</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E248">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>94640</v>
+      </c>
+      <c r="B249" t="s">
+        <v>743</v>
+      </c>
+      <c r="C249" t="s">
+        <v>744</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E249">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>94641</v>
+      </c>
+      <c r="B250" t="s">
+        <v>746</v>
+      </c>
+      <c r="C250" t="s">
+        <v>747</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E250">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>94642</v>
+      </c>
+      <c r="B251" t="s">
+        <v>749</v>
+      </c>
+      <c r="C251" t="s">
+        <v>750</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E251">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>94643</v>
+      </c>
+      <c r="B252" t="s">
+        <v>752</v>
+      </c>
+      <c r="C252" t="s">
+        <v>753</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E252">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>94644</v>
+      </c>
+      <c r="B253" t="s">
+        <v>755</v>
+      </c>
+      <c r="C253" t="s">
+        <v>756</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E253">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>94645</v>
+      </c>
+      <c r="B254" t="s">
+        <v>758</v>
+      </c>
+      <c r="C254" t="s">
+        <v>759</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E254">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>94646</v>
+      </c>
+      <c r="B255" t="s">
+        <v>761</v>
+      </c>
+      <c r="C255" t="s">
+        <v>762</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E255">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>94647</v>
+      </c>
+      <c r="B256" t="s">
+        <v>764</v>
+      </c>
+      <c r="C256" t="s">
+        <v>765</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E256">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>94648</v>
+      </c>
+      <c r="B257" t="s">
+        <v>767</v>
+      </c>
+      <c r="C257" t="s">
+        <v>768</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E257">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>94649</v>
+      </c>
+      <c r="B258" t="s">
+        <v>770</v>
+      </c>
+      <c r="C258" t="s">
+        <v>771</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E258">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>94650</v>
+      </c>
+      <c r="B259" t="s">
+        <v>773</v>
+      </c>
+      <c r="C259" t="s">
+        <v>774</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E259">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>94651</v>
+      </c>
+      <c r="B260" t="s">
+        <v>776</v>
+      </c>
+      <c r="C260" t="s">
+        <v>777</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E260">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>94652</v>
+      </c>
+      <c r="B261" t="s">
+        <v>779</v>
+      </c>
+      <c r="C261" t="s">
+        <v>780</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E261">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>94653</v>
+      </c>
+      <c r="B262" t="s">
+        <v>782</v>
+      </c>
+      <c r="C262" t="s">
+        <v>783</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E262">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>94654</v>
+      </c>
+      <c r="B263" t="s">
+        <v>785</v>
+      </c>
+      <c r="C263" t="s">
+        <v>786</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E263">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>94655</v>
+      </c>
+      <c r="B264" t="s">
+        <v>788</v>
+      </c>
+      <c r="C264" t="s">
+        <v>789</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E264">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>94656</v>
+      </c>
+      <c r="B265" t="s">
+        <v>791</v>
+      </c>
+      <c r="C265" t="s">
+        <v>792</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E265">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>94657</v>
+      </c>
+      <c r="B266" t="s">
+        <v>794</v>
+      </c>
+      <c r="C266" t="s">
+        <v>795</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E266">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>94658</v>
+      </c>
+      <c r="B267" t="s">
+        <v>797</v>
+      </c>
+      <c r="C267" t="s">
+        <v>798</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E267">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>94659</v>
+      </c>
+      <c r="B268" t="s">
+        <v>800</v>
+      </c>
+      <c r="C268" t="s">
+        <v>801</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E268">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>94660</v>
+      </c>
+      <c r="B269" t="s">
+        <v>803</v>
+      </c>
+      <c r="C269" t="s">
+        <v>804</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E269">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>94661</v>
+      </c>
+      <c r="B270" t="s">
+        <v>806</v>
+      </c>
+      <c r="C270" t="s">
+        <v>807</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E270">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>94662</v>
+      </c>
+      <c r="B271" t="s">
+        <v>809</v>
+      </c>
+      <c r="C271" t="s">
+        <v>810</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E271">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>94663</v>
+      </c>
+      <c r="B272" t="s">
+        <v>812</v>
+      </c>
+      <c r="C272" t="s">
+        <v>813</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E272">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>94664</v>
+      </c>
+      <c r="B273" t="s">
+        <v>815</v>
+      </c>
+      <c r="C273" t="s">
+        <v>816</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E273">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>94665</v>
+      </c>
+      <c r="B274" t="s">
+        <v>818</v>
+      </c>
+      <c r="C274" t="s">
+        <v>819</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E274">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>94666</v>
+      </c>
+      <c r="B275" t="s">
+        <v>821</v>
+      </c>
+      <c r="C275" t="s">
+        <v>822</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E275">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>94667</v>
+      </c>
+      <c r="B276" t="s">
+        <v>824</v>
+      </c>
+      <c r="C276" t="s">
+        <v>825</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E276">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>94668</v>
+      </c>
+      <c r="B277" t="s">
+        <v>827</v>
+      </c>
+      <c r="C277" t="s">
+        <v>828</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E277">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>94669</v>
+      </c>
+      <c r="B278" t="s">
+        <v>830</v>
+      </c>
+      <c r="C278" t="s">
+        <v>831</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E278">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>94670</v>
+      </c>
+      <c r="B279" t="s">
+        <v>833</v>
+      </c>
+      <c r="C279" t="s">
+        <v>834</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E279">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>94671</v>
+      </c>
+      <c r="B280" t="s">
+        <v>836</v>
+      </c>
+      <c r="C280" t="s">
+        <v>837</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E280">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>94672</v>
+      </c>
+      <c r="B281" t="s">
+        <v>839</v>
+      </c>
+      <c r="C281" t="s">
+        <v>840</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E281">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>94673</v>
+      </c>
+      <c r="B282" t="s">
+        <v>842</v>
+      </c>
+      <c r="C282" t="s">
+        <v>843</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E282">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>94674</v>
+      </c>
+      <c r="B283" t="s">
+        <v>845</v>
+      </c>
+      <c r="C283" t="s">
+        <v>846</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E283">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>94675</v>
+      </c>
+      <c r="B284" t="s">
+        <v>848</v>
+      </c>
+      <c r="C284" t="s">
+        <v>849</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E284">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>94676</v>
+      </c>
+      <c r="B285" t="s">
+        <v>851</v>
+      </c>
+      <c r="C285" t="s">
+        <v>852</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E285">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>94677</v>
+      </c>
+      <c r="B286" t="s">
+        <v>854</v>
+      </c>
+      <c r="C286" t="s">
+        <v>855</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E286">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>94678</v>
+      </c>
+      <c r="B287" t="s">
+        <v>857</v>
+      </c>
+      <c r="C287" t="s">
+        <v>858</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E287">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>94679</v>
+      </c>
+      <c r="B288" t="s">
+        <v>860</v>
+      </c>
+      <c r="C288" t="s">
+        <v>861</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E288">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>94680</v>
+      </c>
+      <c r="B289" t="s">
+        <v>863</v>
+      </c>
+      <c r="C289" t="s">
+        <v>864</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E289">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>94681</v>
+      </c>
+      <c r="B290" t="s">
+        <v>866</v>
+      </c>
+      <c r="C290" t="s">
+        <v>867</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E290">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>94682</v>
+      </c>
+      <c r="B291" t="s">
+        <v>869</v>
+      </c>
+      <c r="C291" t="s">
+        <v>870</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E291">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>94683</v>
+      </c>
+      <c r="B292" t="s">
+        <v>872</v>
+      </c>
+      <c r="C292" t="s">
+        <v>873</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E292">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>94684</v>
+      </c>
+      <c r="B293" t="s">
+        <v>875</v>
+      </c>
+      <c r="C293" t="s">
+        <v>876</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E293">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>94685</v>
+      </c>
+      <c r="B294" t="s">
+        <v>878</v>
+      </c>
+      <c r="C294" t="s">
+        <v>879</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E294">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>94686</v>
+      </c>
+      <c r="B295" t="s">
+        <v>881</v>
+      </c>
+      <c r="C295" t="s">
+        <v>882</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E295">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>94687</v>
+      </c>
+      <c r="B296" t="s">
+        <v>884</v>
+      </c>
+      <c r="C296" t="s">
+        <v>885</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E296">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>94688</v>
+      </c>
+      <c r="B297" t="s">
+        <v>887</v>
+      </c>
+      <c r="C297" t="s">
+        <v>888</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E297">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>94689</v>
+      </c>
+      <c r="B298" t="s">
+        <v>890</v>
+      </c>
+      <c r="C298" t="s">
+        <v>891</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E298">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>94690</v>
+      </c>
+      <c r="B299" t="s">
+        <v>893</v>
+      </c>
+      <c r="C299" t="s">
+        <v>894</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E299">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>94691</v>
+      </c>
+      <c r="B300" t="s">
+        <v>896</v>
+      </c>
+      <c r="C300" t="s">
+        <v>897</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E300">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>94692</v>
+      </c>
+      <c r="B301" t="s">
+        <v>899</v>
+      </c>
+      <c r="C301" t="s">
+        <v>900</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E301">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>94693</v>
+      </c>
+      <c r="B302" t="s">
+        <v>902</v>
+      </c>
+      <c r="C302" t="s">
+        <v>903</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E302">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>94694</v>
+      </c>
+      <c r="B303" t="s">
+        <v>905</v>
+      </c>
+      <c r="C303" t="s">
+        <v>906</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E303">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>94695</v>
+      </c>
+      <c r="B304" t="s">
+        <v>908</v>
+      </c>
+      <c r="C304" t="s">
+        <v>909</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E304">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>94696</v>
+      </c>
+      <c r="B305" t="s">
+        <v>911</v>
+      </c>
+      <c r="C305" t="s">
+        <v>912</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E305">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>94697</v>
+      </c>
+      <c r="B306" t="s">
+        <v>914</v>
+      </c>
+      <c r="C306" t="s">
+        <v>915</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E306">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>94698</v>
+      </c>
+      <c r="B307" t="s">
+        <v>917</v>
+      </c>
+      <c r="C307" t="s">
+        <v>918</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E307">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>94699</v>
+      </c>
+      <c r="B308" t="s">
+        <v>920</v>
+      </c>
+      <c r="C308" t="s">
+        <v>921</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E308">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>94700</v>
+      </c>
+      <c r="B309" t="s">
+        <v>923</v>
+      </c>
+      <c r="C309" t="s">
+        <v>924</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E309">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>94701</v>
+      </c>
+      <c r="B310" t="s">
+        <v>926</v>
+      </c>
+      <c r="C310" t="s">
+        <v>927</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E310">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>94702</v>
+      </c>
+      <c r="B311" t="s">
+        <v>929</v>
+      </c>
+      <c r="C311" t="s">
+        <v>930</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E311">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>94703</v>
+      </c>
+      <c r="B312" t="s">
+        <v>932</v>
+      </c>
+      <c r="C312" t="s">
+        <v>933</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E312">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>94704</v>
+      </c>
+      <c r="B313" t="s">
+        <v>935</v>
+      </c>
+      <c r="C313" t="s">
+        <v>936</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E313">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>94705</v>
+      </c>
+      <c r="B314" t="s">
+        <v>938</v>
+      </c>
+      <c r="C314" t="s">
+        <v>939</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E314">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>94706</v>
+      </c>
+      <c r="B315" t="s">
+        <v>941</v>
+      </c>
+      <c r="C315" t="s">
+        <v>942</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E315">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>94707</v>
+      </c>
+      <c r="B316" t="s">
+        <v>944</v>
+      </c>
+      <c r="C316" t="s">
+        <v>945</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E316">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>94708</v>
+      </c>
+      <c r="B317" t="s">
+        <v>947</v>
+      </c>
+      <c r="C317" t="s">
+        <v>948</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E317">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>94709</v>
+      </c>
+      <c r="B318" t="s">
+        <v>950</v>
+      </c>
+      <c r="C318" t="s">
+        <v>951</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E318">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>94710</v>
+      </c>
+      <c r="B319" t="s">
+        <v>953</v>
+      </c>
+      <c r="C319" t="s">
+        <v>954</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E319">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>94711</v>
+      </c>
+      <c r="B320" t="s">
+        <v>956</v>
+      </c>
+      <c r="C320" t="s">
+        <v>957</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E320">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>94712</v>
+      </c>
+      <c r="B321" t="s">
+        <v>959</v>
+      </c>
+      <c r="C321" t="s">
+        <v>960</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E321">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>94713</v>
+      </c>
+      <c r="B322" t="s">
+        <v>962</v>
+      </c>
+      <c r="C322" t="s">
+        <v>963</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E322">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>94714</v>
+      </c>
+      <c r="B323" t="s">
+        <v>965</v>
+      </c>
+      <c r="C323" t="s">
+        <v>966</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E323">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>94715</v>
+      </c>
+      <c r="B324" t="s">
+        <v>968</v>
+      </c>
+      <c r="C324" t="s">
+        <v>969</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E324">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>94716</v>
+      </c>
+      <c r="B325" t="s">
+        <v>971</v>
+      </c>
+      <c r="C325" t="s">
+        <v>972</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E325">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>94717</v>
+      </c>
+      <c r="B326" t="s">
+        <v>974</v>
+      </c>
+      <c r="C326" t="s">
+        <v>975</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E326">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>103009</v>
+      </c>
+      <c r="B327" t="s">
+        <v>977</v>
+      </c>
+      <c r="C327" t="s">
+        <v>978</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E327">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>103010</v>
+      </c>
+      <c r="B328" t="s">
+        <v>980</v>
+      </c>
+      <c r="C328" t="s">
+        <v>981</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E328">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>123528</v>
+      </c>
+      <c r="B329" t="s">
+        <v>983</v>
+      </c>
+      <c r="C329" t="s">
+        <v>984</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E329">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>123529</v>
+      </c>
+      <c r="B330" t="s">
+        <v>986</v>
+      </c>
+      <c r="C330" t="s">
+        <v>987</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E330">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>124356</v>
+      </c>
+      <c r="B331" t="s">
+        <v>989</v>
+      </c>
+      <c r="C331" t="s">
+        <v>990</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="E331">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>127380</v>
+      </c>
+      <c r="B332" t="s">
+        <v>992</v>
+      </c>
+      <c r="C332" t="s">
+        <v>993</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E332">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">