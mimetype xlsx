--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1520">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4074,50 +4074,548 @@
     <t>17.09.25 06:03</t>
   </si>
   <si>
     <t>t.me/kenozerolife/3181</t>
   </si>
   <si>
     <t>Осенние школьные туры в Кенозерский национальный парк! Три уникальных программы для юных исследователей и творцов: 🎨«Творческие дни в Кенозерье» Живописные экскурсии по заповедным местам Мастер-классы на берегу озера Лекшмозера Творческое вдохновение от золотой осени 🏰«Выходные в лесной избушке» Проживание в настоящей лесной избушке Уединение с природой и творческие занятия Прогулки по экологическим тропам Фотосессии в самых красивых локациях 🥮Вкусные секреты Севера: от калитки до козули» Однодневный тур выходного дня Кулинарные мастер-классы северной кухни Секреты выпечки от местных мастеров Роспись козуль глазурью Подробности на сайте: tours.kenozero.ru/ Бонус: каждый участник унесёт с собой яркие впечатления и новые умения!</t>
   </si>
   <si>
     <t>16.09.25 10:15</t>
   </si>
   <si>
     <t>t.me/kenozerolife/3180</t>
   </si>
   <si>
     <t>«Сказочное Кенозерье» глазами «не раз очарованного странника» Якова Осканова «Над гладью Кенозера распластался утренний туман. Он стелется лениво, словно дыхание земли, прикрывая собой всё живое, но не в силах скрыть одинокое пламя — золотую берёзу, вспыхнувшую среди равнодушной зелени. Лес за спиной ещё держит в себе ночь: густой, тёмный, неподвижный. Но над ним уже переливается розовым и сиреневым другое царство — царство дня. Зеркало воды принимает этот дар и хранит его в себе: там отражаются и берёзы, и туман, и розовое зарево, но всё кажется ещё более зыбким, будто река смотрит на небо сквозь сон. В этой тишине природа молча ждёт. Каждый отблеск, каждая тень — это движение времени. Кажется, ещё чуть-чуть, и в мир войдут звуки, ветра, и чьи-то шаги. Но пока он затаился, и оттого кажется, что сама жизнь колеблется на границе между сном и пробуждением». Яков Осканов — участник недавнего пресс-тура Фонда Потанина в Архангельскую область. Яков фотограф природы и автор блога «Не раз очарованный странник», где он рассказывает о заповедных уголках России.</t>
   </si>
   <si>
     <t>15.09.25 13:17</t>
   </si>
   <si>
     <t>t.me/kenozerolife/3174</t>
   </si>
   <si>
     <t>Поддержите самые нужные проекты заповедной территории в конкурсе «Комфортное Поморье» Остаётся пять дней голосования! До 20 сентября успейте поддержать жителей заповедной территории и их инициативы по её благоустройству. Каждый может помочь локальным проектам получить средства на реализацию. Представьте, в несколько кликов вы можете перекрыть крышу у клуба, построить мосточки, пирс или детскую площадку! Для этого вам необходимо пройти по ссылке заинтересовавшего вас проекта, войти в личный кабинет Госуслуг и проголосовать. Можно отдать свои голоса за несколько проектов из одного округа. Из населённых пунктов Кенозерского национального парка и Онежского полуострова на конкурс «Комфортное Поморье» подано 13 заявок — это идеи местных жителей по улучшению своих деревень. Проекты, набравшие большее количество голосов, будет рассматривать конкурсная комиссия муниципального образования. Ссылки для голосования за проекты «Комфортное Поморье» в qr-кодах на картинках и ниже: Каргопольский округ: Творческое пространство «Связи», д. Морщихинская; А у нас во дворе, д. Морщихинская; Плесецкий округ: Наш клуб – центр жизни деревни, д. Вершинино; Привал лесоруба, п. Поча; Клуб, который мы помним, п. Усть-Поча; Павильон ожидания, д. Вершинино; Дороги к дому, п. Усть-Поча; Онежский округ: Прочный и безопасный мост, с. Пурнема; Очаг культуры на селе должен жить, с. Пурнема; Приморский округ: Дорога в море, д. Луда; Пертоминские мосточки, п. Пертоминск; Летняя сцена, д. Летняя Золотица; Пожарный пирс для Летней Золотицы, д. Летняя Золотица. В карточках использованы фото Ивана Митюшёва, Павла Футорана, Евгения Мазилова</t>
+  </si>
+  <si>
+    <t>01.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4139</t>
+  </si>
+  <si>
+    <t>С Днём полярной авиации! Поздравляем аэропорты Онежского полуострова, Второй Архангельский объединённый авиаотряд и всех, кто имеет отношение к авиации на Русском Севере. Отдельно благодарим 2-ой авиаотряд за долгосрочное сотрудничество и участие в сохранении культурного наследия малой авиации на Севере! Как раз к празднику о лопшеньгском аэропорте выйдет статья в Международном аэронавигационном журнале Air Traffic Control. Асы авиации смогут узнать о том, как в поморской деревне сохраняются и живут традиции малой авиации. Делимся вырезками из текста главного редактора Татьяны Москвичевой. «Лопшеньга – поморская деревушка у Белого моря. Сюда не ведут дороги. Два-три раза в неделю прилетает легендарный трудяга Ан-2. Зимой и в распутицу только он связывает рыбацкий посёлок с Архангельском. Здесь расположен один из семи оставшихся в Архангельской области и до сих пор действующих деревянных аэропортов. В нём по инициативе национального парка «Онежское Поморье» создан уникальный, первый в России действующий деревянный аэропорт-музей. При поддержке Благотворительного фонда Владимира Потанина и Фонда президентских грантов сотрудники «Онежского Поморья» провели капремонт здания и воссоздали интерьеры 1970-х. Так появился музейно-этнографический комплекс «Воздушные причалы Белого моря». В аэропорту можно не только купить билет на рейс, дождаться самолёт, но и узнать какой была авиация северной глубинки более полувека назад: авиатехника, навигационное оборудование, увидеть, как выглядели багаж пассажиров, касса, буфет. Есть даже уголок забытых вещей. Многие предметы в музей передал 2-й Архангельский объединённый авиаотряд: лётную книжку, бортовой журнал, хранящий записи о полетах целого десятилетия, инструкции по безопасности на Ан-2 и Ми-8, погоны и знаки классности лётного состава. Если надумаете прилететь в эти места, в аэропорту вас приветливо встретит единственный сотрудник – Александр Васильевич Федотов, начальник посадочной площадки и старожил Лопшеньги. Он и билеты выписывает, и багаж взвешивает, и к самолёту провожает. Да – работает ещё и авиадиспетчером! А если надо – экскурсию проводит, хотя за пару часов до этого чистил полосу от снега лопатой и топил печку.  Александр Васильевич 30 с лишним лет здесь работает, шутит, что и сам уже стал музейной редкостью». С праздником, дорогие профессионалы! Желаем крепкого здоровья, благополучия в семьях и только успешных рейсов! Пусть каждый полёт приносит радость, а возвращение домой — счастье! И пусть небо будет ясным! Фото Натальи Горб и Евгения Мазилова</t>
+  </si>
+  <si>
+    <t>01.03.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4136</t>
+  </si>
+  <si>
+    <t>«Чтобы исполнились все идеи»: после «Зимних встреч» в Вершинино появилась ледяная «Золотая рыбка» Галина Никулина из Пежмы, друг Парка и вдохновитель пежемских проектов, умеет мечтать и воплощать мечты. О том, как сделать северное село местом притяжения сотен людей со всей страны и гордости для его подрастающего поколения, Галина рассказала на «Зимних встречах». Жители Пежмы уже не первый год проводят Новый год так, что хочется бросить всё и поехать встречать его там. Огромная ёлка, ледяные фигуры, иллюминация, каток и шикарная горка. Это стоит усилий и средств. И если в первом недостатка нет, то деньги не так просто найти. Галине Никулиной удается делать это благодаря нетривиальным изящным решениям. Например, этой зимой в Пежме они с ребятами открыли прокат коньков и запустили краудфандинг (сбор средств) на строительство ледяных скульптур! Люди покупали нарисованные льдины, а жители делали на эти средства настоящие ледяные фигуры. В итоге, все январские праздники Пежма радовала гостей лядяными забавами. Как практик, Галина не просто рассказала, что они сделали, чтобы зима в Пежме была самой яркой, но и показала, что идеи могут сбываться здесь и сейчас, если их правильно организовать. За полчаса из Кенозера выпилили и достали кусок льда весом 50 кг. Вытаскивать и доставлять на снегоходе и санях лёд помогал  Александр Лазников, старший госинспектор Кенозерского участкового лесничества и знаток подлёдной рыбалки. Затем, будто по-щучьему велению, пежемский мастер Виктор Федяевский создал арт-объект — ледяную «Золотую рыбку». Спешите увидеть и загадать желание у визит-центра Парка в Вершинино. А мы желаем, чтобы у всех участников «Зимних встреч» получилось реализовать свои идеи также изящно и своевременно!</t>
+  </si>
+  <si>
+    <t>01.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4134</t>
+  </si>
+  <si>
+    <t>01.03.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4131</t>
+  </si>
+  <si>
+    <t>Сохранить историю малой родины в этнопрограммах и авторских фильмах Василий Александрович Попов и его сестра Надежда Александровна Антуфьева любимы гостями Парка как прекрасные рассказчики о деревне Морщихинская и её традициях. А ещё они авторы инициатив по сохранению местной истории. Например, этнографическая программа «Наглимозёр проведать», во время которой Василий и Надежда рассказывают об Аглимозерском выселке, где жили их предки. На «Зимних встречах» Василий Александрович рассказал, как по крупицам и этнографическим сведениям собирали увлекательную программу, а вместе с тем выпустили «Сборник слов лекшмозерских» и видео-презентацию к нему. В этом году мы уже опубликовали два видео: Как дрова пилили и Как рябину хранили, постепенно появятся все семь сюжетов, чтобы вы могли услышать живое лекшмозерское слово. Также участники «Зимних встреч» смогли увидеть новый фильм Василия и Надежды «Спрятанное Беловодие» о легендарной стране свободы. «Своё Беловодие в душе каждого есть, но не каждый хочет его искать», — уверены создатели фильма. Хотите увидеть картину и узнать тайны Беловодия?</t>
+  </si>
+  <si>
+    <t>01.03.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4128</t>
+  </si>
+  <si>
+    <t>«О чём молчит Кенозеро?»: книга, которую написали всей деревней Семёново Десятки, сотни, тысячи деревень каждый год исчезают. Но пока жива память о них — живы и деревни. Именно поэтому Парк создаёт информационные центры «Куда ушли деревни?». Но пока они не ушли, есть возможность замедлить или остановить этот процесс! Это возможно, если жители возвращаются туда. Хотя бы на лето, хотя на несколько дней. Особенно ценно, когда местные жители и их потомки собирают этнографические материалы о деревне и создают сайты, сборники, книги… Так, в лавках Парка появилась книги «Жила была Масельга» и «Сборник слов лекшмозерских». В конце декабря из печати вышла книга о деревне Семёново «О чём молчит Кенозеро?». Автор книги — Вероника Шевченко. Одними из первых о книге узнали участники «Зимних встреч». Книгу презентовала Любовь Силуянова, которая каждый год с мужем возвращается в Семёнова, в деревню, куда её когда-то направили работать и где она встретила свою судьбу. «Семёновцы собрали материал о своих семьях вплоть до 19 века. Несколько поколений семей описаны в этой книге: фотографии, семейные документы, воспоминания о семьях людей, которых уже нет. В книге описано 16 семей, когда-то проживавших в этой деревне. Из них лишь в 6 домов приезжают люди… Потомки семёновцев расселились от Мурманска до Красноярска», — поделилась Любовь Силуянова.</t>
+  </si>
+  <si>
+    <t>01.03.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4127</t>
+  </si>
+  <si>
+    <t>Второй день тёплых «Зимних встреч» Встречаем весну вместе за бурным обсуждением идей на конкурс «Сполохи», параллельно идут экскурсии и неформальное общение. В первый день обсудили успешные проекты прошлых лет, разобрали, как подать заявку на конкурсы «Хранители традиций» и «Сполохи», получить соцконтракт, создать иникальный турпродукт, открыть каток или кафе в деревне и сделать их местом притяжения! Больше 110 участников конференции местных инициатив принимает радушное Кенозерье. Больше двух десятков инициатив местных жителей уже витает в воздухе. Ждём реализации💫</t>
+  </si>
+  <si>
+    <t>28.02.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4126</t>
+  </si>
+  <si>
+    <t>Открыли XVII «Зимние встречи»! В Вершинино началась традиционная конференция местных инициатив «Зимние встречи» с жителями Кенозерья, Лекшмозерья и Онежского полуострова, экспертами и сотрудниками национального парка «Кенозерский» и главами муниципальных округов. XVII «Зимние встречи» посвящены инициативам для сохранения культуры Русского Севера. Открывая традиционные «Зимние встречи», руководитель ФГБУ «Национальный парк «Кенозерский» Александра Яковлева напомнила, что 2026 год в Архангельской области объявлен Губернатором Александром Цыбульским «Годом культуры Русского Севера». И это созвучно с тем, что Парк вместе с местными жителями делает уже 35 лет в Кенозерье и 13 лет в «Онежском Поморье»: «Мы единственный национальный парк в России, который одновременно заботится и о заповедной природе, и о десятках памятников архитектуры и сохраняет жизнь в северных деревнях. И не случайно в позапрошлом году «Заповеданное Кенозерье» получило статус Объекта всемирного наследия ЮНЕСКО — это наивысшее признание ценности нашего наследия и качества управления им на мировом уровне. Создавая новую инфраструктуру, привлекая инвестиции, развивая территорию, мы помним, что в приоритете — сохранить заповедную землю. Это наша главная ответственность!» Также Александра Вячеславовна обозначила три «важных и волнительных» проекта Парка в 2026 году: — приступим к строительству Депозитария «Небесное Кенозерье, который мы создаем по поручению Президента России. Это была мечта и идея Первого директора Парка, Елены Флегонтовны Шатковской, и мы, несмотря на все трудности, обязательно превратим её в жизнь; — выставка «Свобода и Глушь. От Кенозерья до Поморья», которая уже 16 марта открывается в Центральном дворце музея-заповедника «Царицыно» в Москве. Никогда ещё ни один национальный парк России, ни один архангельский музей не был так достойно и разнообразно представлен в столичном музее. 11 залов, 1200 квадратных метров, более 850 предметов, 40 партнёров — мы работали над этим проектом 2,5 года; — в «Онежском Поморье» продолжится работа по созданию визит-центра в деревне Луда: построим котельную и уютную гостиницу, сделаем инженерное обустройство. Александр Александрович Кузнецов, глава Плесецкого муниципального округа, отметил: «Сегодня Кенозерский национальный парк — это не просто жемчужина России, Архангельской области, Плесецкого муниципального округа, это место, где история и традиция живут и вплетаются в современную жизнь, это ещё и рабочие места, социальные проекты, большая движущая сила для развития всего нашего региона». Вдохновились и начинаем деловую программу, где специалисты Парка, местные жители и эксперты расскажут о том, что волнует и вдохновляет, и о том, как это воплотить в жизнь с помощью социальных контрактов и грантовых конкурсов. Полностью приветственные речи можно услышать в видео!</t>
+  </si>
+  <si>
+    <t>28.02.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4125</t>
+  </si>
+  <si>
+    <t>Открыли XVII «Зимние встречи»! В Вершинино началась традиционная конференция местных инициатив «Зимние встречи» с жителями Кенозерья, Лекшмозерья и Онежского полуострова, экспертами и сотрудниками национального парка «Кенозерский» и главами муниципальных округов. Александр Александрович Кузнецов, глава Плесецкого муниципального округа, отметил: «Сегодня Кенозерский национальный парк — это не просто жемчужина России, Архангельской области, Плесецкого муниципального округа, это место, где история и традиция живут и вплетаются в современную жизнь, это ещё и рабочие места, социальные проекты, большая движущая сила для развития всего нашего региона». XVII «Зимние встречи» посвящены инициативам для сохранения культуры Русского Севера. Открывая традиционные «Зимние встречи», руководитель ФГБУ «Национальный парк «Кенозерский» Александра Яковлева напомнила, что 2026 год в Архангельской области объявлен Губернатором Александром Цыбульским «Годом культуры Русского Севера». И это созвучно с тем, что Парк вместе с местными жителями делает уже 35 лет в Кенозерье и 13 лет в «Онежском Поморье»: «Мы единственный национальный парк в России, который одновременно заботится и о заповедной природе, и о десятках памятников архитектуры и сохраняет жизнь в северных деревнях. И не случайно в позапрошлом году «Заповеданное Кенозерье» получило статус Объекта всемирного наследия ЮНЕСКО — это наивысшее признание ценности нашего наследия и качества управления им на мировом уровне. Создавая новую инфраструктуру, привлекая инвестиции, развивая территорию, мы помним, что в приоритете — сохранить заповедную землю. Это наша главная ответственность!» Также Александра Вячеславовна обозначила три «важных и волнительных» проекта Парка в 2026 году: — приступим к строительству Депозитария «Небесное Кенозерье, который мы создаем по поручению Президента России. Это была мечта и идея Первого директора Парка, Елены Флегонтовны Шатковской, и мы, несмотря на все трудности, обязательно превратим её в жизнь; — выставка «Свобода и Глушь. От Кенозерья до Поморья», которая уже 16 марта открывается в Центральном дворце музея-заповедника «Царицыно» в Москве. Никогда ещё ни один национальный парк России, ни один архангельский музей не был так достойно и разнообразно представлен в столичном музее. 11 залов, 1200 квадратных метров, более 850 предметов, 40 партнёров — мы работали над этим проектом 2,5 года; — в «Онежском Поморье» продолжится работа по созданию визит-центра в деревне Луда: построим котельную и уютную гостиницу, сделаем инженерное обустройство. Вдохновились и начинаем деловую программу, где специалисты Парка, местные жители и эксперты расскажут о том, что волнует и вдохновляет, и о том, как это воплотить в жизнь с помощью социальных контрактов и грантовых конкурсов. Полностью приветственные речи можно услышать в видео!</t>
+  </si>
+  <si>
+    <t>28.02.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4120</t>
+  </si>
+  <si>
+    <t>Жители Онежского полуострова вдохновились на соучаствующее проектирование Собираясь на «Зимние встречи» в Вершинино, в центр Кенозерского национального парка, жители Летнего Наволока, Лямцы, Уны, Лопшеньги, Пурнемы, Пушлахты, Пертоминска и Летней Золотицы готовились обмениваться опытом и делиться результатами успешных проектов и социальных изменений. Начали обсуждение сразу «с колёс», чтобы быстрее познакомиться и поделиться тем, что тревожит активистов поморских деревень, и начать совместно искать решения на круглом столе «Зелёной гостиной». Модерировали встречу сотрудники национального парка «Онежское Поморье». Как открыть в деревне фонтан или памятник, выиграть грант на ремонт сетного склада или причала, отправиться учить детей английскому или заповедным профессиям к Белому морю, встать за станок и ткать дорожки не только из остатков ткани, но и пластиковых пакетов — такими историями успеха поделились соседи. Обсудили и новые глобальные планы, например, убрать свалку в Летней Золотице и открыть гостевой дом в Летнем Наволоке. Развить эти идеи и оформить проект могут помочь занятия курса по соучаствующему проектированию (то есть совместному благоустройству) «Территория сотрудничества», куда всех собравшихся пригласили организаторы встречи. «Для заповедной территории это важная встреча с открытым обменом мнений, совместным поиском решений для развития. Парк рад организовать площадку для обсуждения и зафиксировать идеи, чтобы вместе искать способы их реализации и поддержки, — делится Евгения Кошелева, специалист по туризму национального парка «Онежское Поморье». Совсем скоро начнётся основная программа конференции местных инициатив в Кенозерском национальном парке. Расскажем о самом интересном! «Зелёная гостиная» прошла в рамках реализации проекта «Заповедные территории и местное население». Данный проект реализуется Экоцентром с использованием гранта Президента Российской Федерации на развитие гражданского общества, предоставленного Фондом президентских грантов. Фото Евфросинии Капустиной #ЭкоцентрЗаповедники #ФПГ #ФондПрезидентскихГрантов</t>
+  </si>
+  <si>
+    <t>27.02.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4117</t>
+  </si>
+  <si>
+    <t>«Пока в деревнях стучат штампы, живёт набойка»: как в Кенозерском национальном парке открылась мастерская «Лёкшма» В 2025 году благодаря инициативе двух мастериц из Морщихинской — Александры Плотниковой и Софьи Подшиваловой — и гранту конкурса «Сполохи» в деревне появилась мастерская по набойке «Лёкшма». Её цель — с помощью изделий говорить о территории Лекшмозерья, о природе и быте. В сувенирной лавке Кенозерского национального парка теперь можно найти косынки, платки, шоперы, столовые салфетки и скатерти-дорожки с затейливым орнаментом, а в сообществе «Лёкшма» — истории о том, как они создаются. Группу ведёт соосновательница мастерской и по совместительству администратор визит-центра и экскурсовод Парка Софья Подшивалова, и мы зачитываемся её публикациями.  «Когда мне начинает казаться, что я делаю мало для развития мастерской, я вспоминаю о том, как впервые печатала, как у меня не получались оттиски, как мы вместе с родителями и мужем искали в Каргополе нужную киянку (резиновый молоточек для ударов по штампам). А недавно я несла необходимое для мастер-класса в огромном пластиковом контейнере и у него выпало дно под тяжестью штампов, которые я купила на средства гранта, чтоб разнообразить изделия и мастер-классы. Это забавное подтверждение того, что я всё делаю правильно и развиваюсь. Я ношу материалы для набойки с собой практически везде, и люди вокруг начинают участвовать в процессе.  Пока в деревнях стучат штампы, живёт набойка — одно из старинных и упрямых ремёсел, существующих где-то на границе между прошлым и современностью. Между городом и деревней. Между теми, кто уехал, и теми, кто остался. Мы здесь, в глубинке, стучим штампами. И если вы нас слышите, носите наши изделия — значит, связь есть», — уверена Софья Подшивалова.  Чтобы развивать «Лёкшму», мастерица планирует подать заявку на грантовый конкурс «Сполохи» и в этом году. Уже завтра Софья поделится своим опытом реализации гранта с участниками традиционных и долгожданных «Зимних встреч». На них Софья отправилась по Транскенозерской тропе из Морщихинской в Вершинино на лыжах. Может, пример «Лёкшмы» и её неутомимых создательниц вдохновит вас подать свою идею на конкурс предпринимательских инициатив «Сполохи». Приём заявок до 10 марта. В этом году конкурс реализуется в партнёрстве с АНО «Кенозерские берега» в рамках проекта «Экспозиция под открытым небом «По следам Китовраса». Путешествие в мир северного крестьянина» при поддержке Фонда президентских грантов. В прошлом году конкурсная комиссия поддержала 12 заявок из Лямцы, Пурнемы, Морщихинской, Вершинино, Почи, Усть-Почи, Летней Золотицы, Уны, Пушлахты и Майлахты. #ФПГ</t>
+  </si>
+  <si>
+    <t>26.02.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4108</t>
+  </si>
+  <si>
+    <t>Национальный парк «Онежское Поморье» празднует 13-летие! Ровно 13 лет назад, 26 февраля 2013 года, здесь, на уникальной территории, сочетающей морские и таёжные экосистемы, был создан 45-й национальный парк России. Чтобы сохранять поморскую культуру и крупнейший в Европе массив нетронутых старовозрастных таёжных лесов, выходящий на морское побережье. С 2016 года Парк включён в структуру ФГБУ «Национальный парк «Кенозерский». За 10 лет в «Онежском Поморье» многое изменилось. Проводятся масштабные комплексные научные исследования природного и культурного наследия (в том числе — «трудного» наследия), отреставрирована часовня Иоанна и Лонгина, завершены консервационные работы в церкви Рождества Богородицы, Христорождественском храме и Никольской шатровой церкви, осуществляется поддержка инициатив местных жителей, продолжают работу школьные лесничества, ежегодно проводится детская школьная экспедиция на Мураканах. Развивается инфраструктура гостеприимства, созданы четыре экологические тропы, открыты музеи и экспозиции. Так, в деревне Лопшеньге открыт музей «Дом на восьми ветрах», первый и единственный в России действующий музей-аэропорт, начаты работы по созданию «Литературного отеля». В деревне Луда открыт туристический комплекс «Рыбацкий берег» и продолжаются работы по созданию визит-центра. Благодаря взаимодействию с партнёрами отремонтирован Летне-Орловский маяк, за жизнью пернатых и морских жителей можно понаблюдать с вышки на мысе Глубокий. Флору и фауну Онежского полуострова изучают наши исследователи: орнитологи, ихтиологи, энтомологи, ботаники, бриологи, микологи, почвоведы, териологи и другие специалисты. Сейчас в национальном парке «Онежское Поморье» осуществляется ряд научных проектов, направленных на сохранение видового разнообразия полуострова. Представим, что бы могли пожелать охраняемые виды Парку в его праздник. И даже те, кого не видно сразу — кумжа и речная жемчужница (та самая, из Международной Красной книги), грибы, мхи, почвенные жители, крошечные насекомые и растения — пальчатокоренник Траунштейнера, венерин башмачок, родиола розовая — тоже присоединяются к поздравлениям. С любовью и благодарностью, с 13‑летием! «Онежское Поморье» — наш общий дом, где мы — соседи. Фото Евгения Мазилова, Андрея Каменева, Антона Чернецкого, Антона Агаркова, Алексея Романова и из архива Парка.</t>
+  </si>
+  <si>
+    <t>25.02.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4106</t>
+  </si>
+  <si>
+    <t>Кенозерский национальный парк продолжает ремонт и подготовку к открытию археологического музея и культурного центра в столетнем доме со «Львами и розами» В 2003 году известный искусствовед Михаил Исаевич Мильчик назвал этот дом со львами конца XIX века в деревне Малое Самково одним из самых ценных сохранившихся подобных объектов крестьянской архитектуры на Русском Севере и включил в «Каталог домов с росписью на территории Кенозерского национального парка и прилегающих территориях». Чтобы этот архитектурный шедевр сохранился, Парк провёл колоссальную работу. Дом получил название «Львы и розы» за уникальную роспись — цветы в вазонах и львы на задних лапах. Дом, словно терем, — шесть метров в высоту, с резными причелинами, подзорами, с украшением в виде солнца под коньком, а на подшивках свеса кровли — уникальная роспись. Команда Парка решила не только спасти дом из нежилой деревни, но и сделать из него общественно-культурный центр с археологическим музеем и библиотекой. Также во «Львах и розах» будет пространство для творчества и теплых встреч с видом на живописное Кенозеро. В 2020 году администрация Кенозерского национального парка приобрела дом в аварийном состоянии, в начале 2021 года его бережно перевезли из нежилой деревни Малое Самково и разработали проект восстановления дома.  В начале 2022 года местные профессиональные плотники под чутким руководством Андрея Аникиева из посёлка Усть-Поча собрали заново старую жилую часть исторического сруба. При сборке массивной и сложной конструкции были бережно заменены лишь сгнившие элементы и нижние венцы здания. Строительно-реставрационная бригада Парка под руководством Александра Фокина в дальнейшем продолжила работы по сохранению аутентичного столетнего сруба, обновив крышу, крыльцо, резной балкон и хозпристройку. В 2023 году специалисты Государственного Русского Музея и Петербургской реставрационной компании отреставрировали росписи. Во время реставрации на фронтоне проявилась дата создания росписи: «1912 год». Эти редкие экземпляры станут частью экспозиции Общественно-культурного центра «Львы и розы». А изготовленные специалистами их точные копии украсят фасад дома. Последние пять лет Парк и партнёры не прекращают искать ресурсы на масштабные строительные, ремонтные и отделочные работы дома «Львы и розы». 2026 год плотницкая бригада Парка начала с работ по утеплению и настилу чернового покрытия полов первого этажа в части здания будущего музея, впереди утепление межэтажного перекрытия, потолка второго этажа, устройство санузлов, монтаж инженерных систем и отделочные работы. В декабре здесь, в восстановленном редчайшем образце деревянной архитектуры, откроется музей «Откуда Я? Археологический портрет Кенозерья». Проект получил поддержку Фонда Потанина в рамках конкурса «Музей 4.0» благотворительной программы «Музей без границ». #музей4_0 #ФондПотанина</t>
+  </si>
+  <si>
+    <t>24.02.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4105</t>
+  </si>
+  <si>
+    <t>«Хранители традиций» Кенозерья: как получить грант на восстановление исторического облика дома Уже 35 лет Кенозерский национальный парк и местные жители сохраняют культурный ландшафт, традиционный для Русского Севера. Важная часть культурного ландшафта «Заповеданное Кенозерье» — историческая застройка. Эффективный способ поддержать традиционные северные дома — конкурс грантов «Хранители традиций». Для его проведения Кенозерский национальный парк каждый год ищет возможности из собственных средств поддержать инициативы местных жителей по сохранению исторического облика заповедных деревень. Кенозерский национальный парк провёл уже три конкурса грантов «Хранители традиций». С 2023 года Парку удалось оказать поддержку 30 домам. Жители меняли цвет стен, восстанавливали утраченные наличники, меняли крыши старинных домов. В этом году мы снова приглашаем поучаствовать в конкурсе грантов владельцев домов, которые находятся в д. Морщихинская; д. Вершинино; д. Шишкина; д. Горы; д. Погост; пос. Усть-Поча; д. Першлахта, а также деревень, расположенных по берегам озера Кенозеро. Предложить свою идею для участия в конкурсе можно до 24 марта. Часть из них получат гранты на воплощение. Максимальный размер гранта — 100000 рублей. Что нужно сделать для участия? Внимательно прочитайте Положение о конкурсе. Там вы найдёте всю информацию. Заполните заявку на участие (она приложена отдельным документом к посту), сделайте фотографии объекта, который вы хотите отремонтировать, отсканируйте документы о праве собственности. Отправьте заявку, фотографии и копии документов о праве собственности на адрес defenselands@gmail.com Участники могут задать дополнительные вопросы по телефону 89965027029 или направить предварительную заявку на почту и получить комментарии. Также мы проведём консультацию в деревне Вершинино. Потенциальные участники конкурса смогут лично задать вопросы по участию в конкурсе. Для этого нужно будет прийти 28 февраля в Визит-центр национального парка в д. Вершинино в 11.00. Список победителей будет опубликован до 6 апреля на сайте и в группе ФГБУ «Национальный парк «Кенозерский». Мы будем рады, если вы расскажете о возможности участия в конкурсе грантов своим соседям. Кто-то живёт в деревне не весь год и может пропустить информацию о конкурсе, а значит, и возможность поучаствовать в сохранении облика родных деревень и посёлков. В статье можно прочитать разбор основных ошибок, которые встречаются в заявках.</t>
+  </si>
+  <si>
+    <t>23.02.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4097</t>
+  </si>
+  <si>
+    <t>Деревня Карпова: незабытые солдаты В деревне Шишкиной последние десятилетия стоит Обелиск Воинской Славы. На нескольких стендах больше тысячи имён кенозёр – участников Великой Отечественной войны: тех, кто сложил свои головы в боях, и тех, кто, пережив военный ад, вернулся домой. Место для памяти выбрано высокое, обдуваемое всеми ветрами. Кенозерские дали, открывающиеся с этого холма, как будто до сих пор под приглядом тех, кто их защищал в 1941–1945 годах. Здесь все кенозерские деревни и все, как это казалось ещё недавно, их жители, приближавшие Великую Победу с оружием в руках. Списки уточнялись 10 лет назад, когда к 70-летию Победы обновлялись стенды для Обелиска. Так в деревне Карповой на этом Обелиске оказалось 15 человек – очень много для небольшой деревни. Тогда, чтобы ни кого не забыть, спрашивали земляков, искали на различных сайтах. Сейчас и на сайтах больше информации, и появилась возможность работать с архивными материалами того периода. Поэтому открываются новые имена, и списки становятся всё больше. Сейчас в списке деревни Карповой уже 36 человек. И, кажется, что это не конечная цифра... Большая часть воинов из этой деревни уцелела, но в послевоенные годы немногие остались в Карповой надолго: кто-то из-за тяжёлых ранений умер через несколько лет после войны, кто-то уехал в другие города – Ленинград и Петрозаводск, Пудож и Кондопогу, Медвежьегорск и Мурманск. У каждого из них своя судьба: кто-то ушёл на фронт из родной деревни, а кого-то призвали из другого места, куда уехал накануне войны, кто-то был офицером, но большая часть – рядовые и сержанты, кто-то прошёл всю войну без единой царапинки, а кто-то получил тяжёлые увечья и пережил немецкий плен, у кого-то судьба понятна и дополнена фотографиями и документами, а кто-то в этом списке так и остаётся просто именем, без фактов и личных подробностей. Хочется верить, что потомки этих солдат из Карповой дополнят недостающие сведения, чтобы на Кенозере навсегда сохранилась память о них… Будем благодарны за любую информацию, отправить можно по адресу электронной почты antsiferova@kenozero.ru. Исследование проводится в рамках проекта «Экспозиция под открытым небом «По следам Китовраса», реализуемого АНО «Кенозерские берега» в партнёрстве с Кенозерским национальным парком при поддержке Фонда президентских грантов. #ФондПрезидентскихГрантов #ФПГ</t>
+  </si>
+  <si>
+    <t>21.02.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4092</t>
+  </si>
+  <si>
+    <t>Авторские перезвоны и стихи, семейный карбас и любимые места: личные маршруты наших гидов по заповедным территориям У каждого гида в Кенозерье и в Онежском Поморье есть место, откуда начался его профессиональный путь, или место силы, где во время экскурсии по-особенному блестят глаза, складываются слова и бьётся сердце. У Елизаветы Ивановны Нечаевой-Аникиевой профессиональный путь экскурсовода начался с Никольской часовни в Усть-Поче. Когда Елизавета Ивановна рассказывает о людях, живших здесь, она говорит не только как экскурсовод, но и как человек, выросший среди этих имён и этих домов. «Это и моя история тоже, я добавляю много личных воспоминаний о людях, которые окружали меня с детства. Интереснее знакомить людей с тем, с чем ты сталкивался сам», — делится Елизавета Ивановна. Так экскурсия по Почезерскому храмовому комплексу в Филипповской нарабатывалась годами и совершенствуется и сейчас. Ведь в ней Елизавета Ивановна не только гид, но и звонарь. Одной из важных и наиболее чувственных составляющих её экскурсии стал живой звон колоколов. Елизавета Ивановна обучилась колокольному звону и продолжает совершенствовать мастерство и особенно ценит моменты, когда после экскурсии и перезвона в глазах гостей появляются слёзы. Коллега Елизаветы Ивановны из соседней Почи, Сергей Николаевич Кулаков — натуралист, много лет работавший в местном лесопункте, поэт и хранитель традиций, также трепетно относится к своим экскурсиям и наполняет их авторскими стихами и жизненными рассказами о шуме леса, зеркальной глади озёр, об охотничьих тропах и рыболовных секретах. У Михаила Михнова из Морщихинской в этом году профессиональный юбилей — 10 лет он водит экскурсии по родному Каргопольскому сектору Парка. Это почти полжизни молодого человека! В 2016 году Миша пришёл в «Школу юных экскурсоводов» и сделал первые шаги в профессию, начиная с экскурсий по родной деревне и «Кенозерским бирюлькам». «Первые выходы к туристам, безусловно, запомнились на всю жизнь. Одной из первых моих групп были школьники из Литвы. В конце экскурсии ребята подарили памятные сувениры, произошёл культурный обмен. Когда я думаю о том, что к нам приезжают со всей России и даже из других стран, чувствую гордость за мою малую родину — чудесное место, где я родился и вырос. На водно-пешеходном маршруте к Гужовской водяной мельнице моё место силы. Здесь по-настоящему ощущаешь свободу и ту самую северную глушь. Невольно начинаешь вспоминать мифологию, традиции предков, чувствуешь связь времён». Коллега Миши, София Подшивалова тоже считает протоку к Гужовской мельнице своим местом силы, хотя гости Парка чаще могут встретить Соню на Хижгоре или «Тропе раздумий». Эти живописные маршруты с Соней особенно интересны: как биолог по образованию, гид обращает внимание на уникальный ландшафт и может рассказать интересный факт буквально о каждой травинке. В Поморской деревне Лопшеньга в «Доме на восьми ветрах» на экскурсии с Галиной Николаевной Петровой гости действительно могут почувствовать себя дома среди фотографий родственников и расшитых заботливыми руками полотенец, рядом с карбасом, сшитым мужем Галины Николаевны… Иногда экскурсовод приносит показать гостям семейную реликвию — поморский компас, или, как с любовью его здесь называют, маточку. «Компас в кожаном футлярчике пошит вручную из нерпичьей шкуры» — ценность не только для Галины Николаевны, но и всех тех, кому близка поморская культура. Музей собран из экспонатов, которые передали в Парк местные жители, поэтому их экскурсии всегда очень личные. Коллега Галины Николаевны Евфросиния Капустина также отмечает, что для неё это в первую очередь «Дом», а во вторую очередь музей, где предметы рассказывают личные истории деревни, что придает особую ценность и теплоту экскурсиям. Нашим экскурсоводам важно не просто рассказать о заповедной территории Кенозерья, Лекшмозерья и «Онежского Поморья». Важно, чтобы гость уехал с чувством сопричастности к этой земле. Спасибо вам за ваш труд, искренность и профессионализм!</t>
+  </si>
+  <si>
+    <t>20.02.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4091</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке поселятся двухметровые китоврасы Команда «Сборная Тайболы» создаёт двухметровых деревянных персонажей для экотропы «По следам китовраса» в Плесецком секторе Кенозерского национального парка. Новый пешеходный туристический маршрут длиной 5,7 км пройдёт от деревни Вершинино до деревни мастеров Карпова и будет посвящён народным ремёслам, сельскохозяйственному календарю, праздникам и обычаям кенозерских крестьян. «Великаны-китоврасы станут визитной карточкой и привлекательной фотозоной новой интерактивной экотропы о трудах и праздниках ремесленников. Гости смогут пройти по ней «в сопровождении китовраса» к часовне Пахомия Кенского, где даже на расписных потолочных перекрытиях иконописец изобразил глиняный горшок. Для самостоятельных прогулок по тропе разрабатывается аудиогид», — отметил Александр Порохин, начальник отдела развития туризма Кенозерского национального парка. Китоврасы будут деревянными, но стилизованы под большие глиняные игрушки, какие делали местные мастера. Китоврас с косой посвящён земледельцам и скотоводам, его сосед с глиняным горшком в руках олицетворяет гончаров и гончарное дело. «Сборная Тайболы» с 2017 года создаёт для Парка деревянные арт-объекты, вдохновлённые природным и культурным наследием Кенозерья и Лекшмозерья. Входные знаки, которые первыми встречают гостей обоих секторов Парка, монументальное панно в визит-центре в Вершинино, сшитое из старинных предметов быта и фотографий местных жителей, интерьеры любимых туристами «Почтовой гоньбы» в стиле трактира на почтовой станции начала 20-го века и «Рукодельной избы» в Морщихинской — всё это успешные проекты талантливых мастеров «Тайболы». «Кенозерский национальный парк, безусловно, — один из флагманских федеральных государственных бюджетных учреждений в заповедной сфере. И первые созданные в Парке деревянные звери «Тропы муравейников» открыли для нас двери к другим успешным проектам для заповедной системы. Самым сложным и масштабным вызовом для нас был проект «Отражение 2.0» на водно-пешеходном маршруте «Система пяти озёр». Чтобы разместить серию мифических существ на воде или вблизи берега, пришлось построить большой плот, установить платформы на винтовые сваи, использовать лодки для транспортировки — только «попажа» до места монтажа занимала много времени и сил. Надеюсь, новая экотропа станет местом притяжения, не менее популярным, чем «Тропа раздумий», «Тропа муравейников» и «Система пяти озёр» в Каргопольском секторе Парка», — поделился Илья Кузубов, идейный вдохновитель и директор «Сборной Тайболы». Экотропа откроется в августе 2026 года в рамках проекта «Экспозиция под открытым небом «По следам Китовраса», реализуемого АНО «Кенозерские берега» в партнёрстве с Кенозерским национальным парком при поддержке Фонда президентских грантов. #ФондПрезидентскихГрантов #ФПГ #taibolaassemble #сборнаятайболы #миссия_в_кенозерье #кенозеро</t>
+  </si>
+  <si>
+    <t>20.02.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4086</t>
+  </si>
+  <si>
+    <t>Иногда не нужно долго планировать. Иногда нужно просто… махнуть. В апреле Когда зима уже отпускает, а весна только-только пробует голос. Когда снег ещё лежит в тени, но воздух уже мягкий и живой. Значит вот он апрель — души капель! Мы придумали для вас очень простой и тёплый формат путешествия — специальное предложение «Махнуть в апреле». Вам только нужно выбрать дату и сектор. Три дня и две ночи вдыхать густой воздух, фотографировать капель, да смотреть как солнце с апрельской горки в лето катится! Вы приезжаете в Вершинино или Морщихинскую, заселяетесь в уютные гостиницы Постоялый двор или Рыбацкая изба, идёте на деревенский ужин, а дальше всё происходит как будто само. Экскурсии, тёплый трактир, прогулки по деревням. Вы не турист, вы — гость. В Плесецком секторе вас ждёт музей «В Начале было Слово» и экскурсия «Село раскинулось узорно». В Каргопольском — экоферма «Мезенка» и программа «Вот моя деревня» с живыми историями местных жителей. А по вечерам баня и мастер-классы от мастериц, по желанию, и, конечно же, чай, разговоры, тишина. 📅 Даты: с 5 по 30 апреля 💫 Стоимость: от 10 500 ₽ за двоих с питанием и программой 📍 Плесецкий или Каргопольский сектор — на выбор Подробно ознакомиться с программой можно по ссылке: https://tours.kenozero.ru/tours/46188-spetsialnoe-predlozhenie-tur-makhnut-v-aprele. Иногда лучший план на весну — это просто махнуть в апреле. А он в Кенозерье особенный! Вы сможете стать свидетелем пробуждения северной природы, когда тает снег, а воздух наполняется свежестью весны. 🤍</t>
+  </si>
+  <si>
+    <t>18.02.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4081</t>
+  </si>
+  <si>
+    <t>Семидесятилетний карбас, пятиметровая лодка-кенозёрка и «берещаный каюк» доставлены в Царицыно для выставки о Кенозерском национальном парке «Свобода и Глушь. От Кенозерья до Поморья» Сегодня утром в музей-заповедник «Царицыно» для выставки о Кенозерском национальном парке и «Онежском Поморье» прибыли три лодки — весновальный зверобойный карбас, пятиметровые лодка-кенозёрка и «берещаный каюк». Это одни из самых масштабных экспонатов готовящейся выставки. «Рассказ про озёрную и морскую территории без лодок будет неполным. Поэтому мы взялись за эту непростую задачу — доставить и разместить лодки в залах Царицыно, — делится Анна Анциферова, главный хранитель музейных фондов Кенозерского национального парка и куратор выставки. — Весновальной зверобойной охоты на Онежском полуострове давно уже нет, значит, карбас мог быть создан даже в середине ХХ века. Форма карбаса выточена поморами веками: чтобы при сжатии льдины его выдавили и не повредили. На дне — специальные борозды, называемые поморами креньками, чтобы удобнее было перетаскивать карбас по льду. Также при сильном ветре по льду можно было передвигаться на лодке с помощью паруса. Для выставки льняной парус предоставил музей «Унский посад». Сам карбас был найден в 2017 году в Пертоминске. Карбас компактный: длина — 290 см, ширина — 120 см, высота — 60 см. После выставки карбас планируется разместить в экспозиции в логистическом и опорном центре национального парка «Онежское Поморье» в Луде». Чтобы представить в Царицыно традиционный промысел поморов, карбас преодолел больше тысячи километров. О традиционном укладе кенозёр и деревенских праздниках Парк наглядно расскажет через образ лодки-кенозёрки. Лодка будет размещена на выставке так, будто она плывёт по глади озера и везёт кенозёр на праздник из деревни в деревню. Эта лодка ещё несколько лет назад была на плаву и служила своему создателю — самому известному на Кенозере мастеру Ивану Ошонкову. Девяностолетний мастер за свою жизнь сшил огромное количество кенозёрок. Третья лодка выставки — пятиметровый «берещаный каюк» расскажет об известном Кенском волоке и торговом пути, связывавшем через Кенозеро Великий Новгород и Белое море. Сшит каюк в 2010 году вельским мастером Александром Шутихиным и весит всего 30 килограммов. Лодки для поморов, кенозёр и лекшмозёр — не только основные средства передвижения, но и характеристика местного населения как мастеров, которые шили и шьют их и сейчас. Чтобы лодки добрались в музей-заповедник «Царицыно» в сохранности, плотницкая бригада Парка под руководством Александра Фокина собрала двухъярусную транспортировочную конструкцию. Лодки грузили, разгружали и доставляли на второй этаж выставочного пространства бережно вручную — подъёмник мог повредить карбас прошлого века. Эти и сотни других экспонатов выставки, приуроченной к 35-летию ФГБУ «Национальный парк «Кенозерский», можно будет увидеть в музее-заповеднике «Царицыно» с 17 марта и по октябрь 2026 года.</t>
+  </si>
+  <si>
+    <t>17.02.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4078</t>
+  </si>
+  <si>
+    <t>В Кенозерье отправился «Педагогический экспресс»: учителя из Архангельской области и Санкт-Петербурга протестировали образовательные маршруты В Кенозерском национальном парке впервые состоялся специальный образовательный тур для учителей и педагогов дополнительного образования, который позволяет увидеть заповедную территорию совершенно с новой стороны — как уникальную образовательную среду. Представьте: вы едете в командировку, а возвращаетесь с чётким планом, куда отправить своих учеников в тур выходного дня или в каникулярный период. Ведь Кенозерье известно своими Экологическими лагерями и работой с молодёжью! Участники тура изучили систему работы с детьми, которая применяется на территории Парка. Гостей в поездке сопровождали Надежда Миливоевич, начальник отдела экологического просвещения, и Мария Боголепова, специалист отдела экологического просвещения, которая рассказала о флагманских школьных проектах Парка — «Школе юного экскурсовода» и школьных лесничествах. Теория быстро сменилась практикой: перед гостями выступили самые юные сотрудники парка. Местные ребята-экскурсоводы провели квест-экскурсию «Вот моя деревня». Гости признаются: поначалу было волнительно за детей, но школьники справились блестяще. Ребята из школьного лесничества «Лесной патруль» уверенно провели для гостей мастер-класс, показав, чему научились за время занятий. Наблюдать за тем, как дети передают знания взрослым, было особенно ценно — ведь именно в этом и заключается магия настоящего образования. Отдельным пунктом программы стала поездка в деревню Масельга, которая каждое лето превращается в центр притяжения детского лагеря, семейных походов, слётов, событийных мероприятий. Надежда Миливоевич провела экскурсию по базе лагеря, раскрыв секреты организации детского отдыха: как выстроить программу, как создать комфортную среду, как сочетать образовательные задачи с оздоровлением. Гости смогли заглянуть в домики, где живут дети, прогуляться по заснеженной базе лагеря и лично убедиться: юные гости Кенозерья живут в гармонии с природой. Один из самых впечатляющих блоков тура был посвящён профориентации. Совместно с сотрудниками Каргопольского сектора Парка организаторы провели педагогов в «закулисье» — куда обычные туристы не попадают, зато бывают дети на профориентационных занятиях «Заповедная профессия» и в туре «Заповедная академия. Детский национальный парк». Участники побывали в пожарной части, увидели работу транспортного цеха, познакомились с пилорамой и посетили лабораторию народного судостроения. Вернувшись из Кенозерья, педагоги твёрдо решили привезти учеников в образовательную среду под открытым небом! Светлана Булатовская, сотрудник региональной общественной организации защитников природы и прав граждан на благоприятную окружающую среду «Токсовские озёра» поделилась впечатлениями: «Три незабываемых дня в Кенозерском национальном парке подарили нам организаторы педагогического экспресса. Нашими учителями стали не только педагоги Парка, но и ученики школьного лесничества. Я много лет работаю с сфере экологического просвещения детей и взрослых и выезд на стажировку — это возможность образования горизонтальных связей, обмена опытом, появления новых идей и проектов. Вот и сейчас, вернувшись из деревни Морщихинская, уже обдумываем возможности применить опыт коллег для проведения школьных экологических смен у себя в поселке Токсово. Наталия Сорокина, директор АНО «Шаги по экотропе» также отметила «высокий профессионализм, увлечённость сотрудников Парка. Было интересно, познавательно, уютно, вкусно, морозно и тепло!» «Педагогический экспресс» прибыл в пункт назначения. Следующая остановка — Кенозерье с новыми группами юных путешественников! Экспресс вновь отправится в Кенозерье в августе/сентябре. Следите за новостями! Фото Надежды Миливоевич</t>
+  </si>
+  <si>
+    <t>16.02.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4077</t>
+  </si>
+  <si>
+    <t>В этом году Кенозерский национальный парк отметит юбилей. 35-летие — повод оглянуться на пройденную часть пути и поделиться с вами самыми важными этапами становления Парка год за годом в рубрике #35лет35историй. Перед вами отправной материал рубрики — хроника событий, предшествующих созданию Кенозерского национального парка. 1974: Учёные, архитекторы, художники, побывавшие в Кенозерье, проинформировали Министерство культуры РСФСР, Центральный совет Всероссийского общества охраны памятников истории и культуры, Совет министров РСФСР о реальном положении дел: разрушении деревянных памятников, заболачивании озёр. Представители ведомств подтвердили необходимость создания в районе Кенозера заповедника культурно-ландшафтного профиля. 1975: Министерство культуры РСФСР и ЦС ВООПИиК, Совет министров РСФСР поручили Архангельскому облисполкому организовать на Кенозере в 1978–1983 годах природный и архитектурный музей-заповедник. Началось детальное обследование территории и разработка необходимой документации. 1977: Известные специалисты в области культуры и искусства, в том числе член Президиума ЦС ВООПИиК Б.А. Рыбаков, секретарь правления Союза художников РСФСР академик А.А. Пластов, писатель О.В. Волков, кандидаты архитектуры Г.В. Алфёрова и А.В. Ополовников, обратились в Совет министров РСФСР с письмом о необходимости принять срочные меры по сохранению культурного наследия Русского Севера. В письме говорилось и о необходимости организации на территориях, таких как Кенозерье, национальных парков, в основе которых заложен принцип территориальной охраны. 1980: Продолжена работа по обследованию территории с целью создания в Кенозерье национального парка. 1989: Решением Архангельского облисполкома образованы два ландшафтных заказника (Кенозерский и Лекшмозерский). 1990: Решением главы администрации Архангельской области П.Н. Балакшина создана объединённая дирекция Кенозерского национального парка. 22 апреля 1991: Елена Флегонтовна Шатковская стала первым директором объединенной дирекции Кенозерского национального парка. 28 декабря 1991: Постановление Правительства РСФСР № 84 «О создании государственного природного национального парка «Кенозерский» Министерства экологии и природных ресурсов РСФСР в Архангельской области». История Кенозерского национального парка — это долгий путь от первых тревожных сигналов о разрушении природного и культурного наследия до обретения статуса Объекта Всемирного наследия ЮНЕСКО.</t>
+  </si>
+  <si>
+    <t>15.02.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4072</t>
+  </si>
+  <si>
+    <t>Три проекта-победителя конкурса Президентского фонда природы будут реализованы в нашем Кенозерском национальном парке. На претворение в жизнь исследовательских инициатив удалось привлечь 17,8 млн рублей. На Онежском полуострове ученые продолжат работу, начатую в рамках проекта «Мишки не в лесу». С применением современных методик специалисты изучат численность бурых медведей, особенности экологии и пространственное распределение хищника. Данные помогут совершенствовать природоохранные меры. Еще один проект посвящен одной из самых малоизученных групп млекопитающих региона – летучим мышам. Специалисты проведут инвентаризацию видов, определят места их обитания и создадут домики для рукокрылых. Важной частью инициативы станет вовлечение местных жителей в сохранение этих животных. Третий проект – орнитологический. Ученые изучат виды птиц, обитающих в Архангельской области, и оценят меры по их охране. Для этого будет собрана обширная информация – от архивов до новых полевых наблюдений. Результатом станет создание единой базы данных, монографии о состоянии орнитофауны региона и рекомендации по улучшению системы охраны природы. Искренне верю, что эти проекты внесут важный вклад в науку региона, помогут сохранить богатую природу Архангельской области и привлекут к этой теме внимание еще большего количества людей. Реализация инициатив начнется уже с 1 марта. Мой канал в MAX.</t>
+  </si>
+  <si>
+    <t>15.02.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4067</t>
+  </si>
+  <si>
+    <t>Дорогие жители заповедных деревень и посёлков Кенозерья и Онежского Поморья! 🤍 Ждём вас на конференции местных инициатив «Зимние встречи» 28 февраля - 1 марта. Программа наших встреч в карточках. Подготовили для вас полезные выступления и интересные темы для обсуждений. ❗Обратите внимание, у нас запланированы две консультации для участников конкурсов «Сполохи» и «Хранители традиций». Это возможность задать организаторам все вопросы лично и подготовить сильную выигрышную заявку. До встречи! ❤</t>
+  </si>
+  <si>
+    <t>12.02.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4066</t>
+  </si>
+  <si>
+    <t>Летняя плотницкая школа «Пора топора» в Кенозерье: возьми топор в руки и научись строить мир вокруг себя. Подать заявку можно здесь: karbas-tour.ru/pora-topora Проект «Пора топора» реализуется совместно с Кенозерским национальным парком при поддержке Президентского фонда культурных инициатив. Операторы: Роман Васильев, Евгения Ванеева, Евгений Федотов, Иннокентий Людевиг-Чернецкий Монтаж: Роман Васильев #ПораТопора #ВедягинаРостань #деревняВедягина #ПФКИ #Кенозерье #КБХ #КарбасБежитХодко</t>
+  </si>
+  <si>
+    <t>12.02.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4063</t>
+  </si>
+  <si>
+    <t>Международный год добровольцев: двери для волонтёров в Кенозерье открыты! 2026 год Президент России утвердил Международным годом добровольца во имя устойчивого развития, поддержав идею Генеральной Ассамблеи ООН. Кенозерский национальный парк призывает неравнодушных людей присоединиться к волонтёрским программам и внести свой вклад в сохранение уникального природного и культурного наследия. За последние 15 лет Кенозерский парк принял 1924 добровольца. Благодаря вовлечению добровольцев Кенозерье и Онежское Поморье превращаются из «объектов охраны» в живое сообщество. Люди, вкладывая своё время, знания и силы, начинают глубже чувствовать связь с местом. Именно такая включённость помогает по-настоящему устойчиво сохранять наследие — через общее понимание его ценности и совместную ответственность за его будущее. В 2026 году добровольцы смогут поучаствовать в восстановлении часовен, собрать травы для полезного фиточая, помочь в обустройстве первой экологической тропы в Плесецком секторе Парка, подготовить экологический лагерь на Масельге к приёму юных гостей, принять участие в сохранении культурного ландшафта Кенозерья и поддержании аборигенных пород на экоферме «Мезенка». Уже сейчас в самом разгаре первые дистанционные лагеря. Выбирайте удобные даты и записывайтесь скорее! 🤍 «Живая деревня. Масельга» (18-28 мая); 🤍 «Тропа Китовраса», д. Вершинино (15-25 июня); 🤍 «Сохранение и поддержание культурных ландшафтов Кенозерья» (вторая половина июня); 🤍 «Трава-мурава», д. Морщихинская (14-24 июля); 🤍 «Трава-мурава», п. Поча (15-24 июля); 🤍 «В гости к Мезенке», д. Морщихинская (11-21 августа); 🤍 «Часовенный край», Плесецкий сектор (24 августа-4 сентября); 🤍 Индивидуальное волонтёрство «Помощники заповедных госинспекторов», д. Луда (по запросу). Список программ на нашей страничке на Добро.ру. Также оставить заявку можно через форму https://vk.com/away.php?to=https://forms.yandex.ru/cloud/698d75a11f1eb500181980af&amp;utf=1. Если вы мечтаете провести Международный год добровольца с пользой, проникнуться духом Русского Севера и внести личный вклад в сохранение наследия — ждём вас в наших волонтёрских заездах!</t>
+  </si>
+  <si>
+    <t>12.02.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4059</t>
+  </si>
+  <si>
+    <t>Фотография, на которой всё есть: археологическое наследие Кенозерья в редких фотоснимках Фотография — ценный артефакт во многих науках, в том числе и в археологии. Фотография может быть археологическим предметом, если на ней изображены артефакты, найденные на раскопках. Нередко фотографии подъёмного материала — единственное, что остается у археологов. По разным причинам сами предметы могут не сохраниться, но их будут хранить фотоснимки. В музее «Откуда Я? Археологический портрет Кенозерья» будет раздел «Археология фотографии» как раз с такими ценными кадрами, на которых запечатлели эпоху и её следы. Особую ценность для будущего археологического музея представляют фотографии, на которых изображены утраченные артефакты из кенозерской экспедиции 1988 года Светланы Викторовны Ошибкиной, доктора исторических наук, много лет проработавшей ведущим научным сотрудником Института археологии Российской академии наук. Снимки позволили специалистам определить время создания предметов и их назначение в жизни древних людей, запечатлели место стоянки и локацию для раскопок. «Фотографии предыдущих экспедиций очень важны. О том, что в Кенозерье в 1988 году С.В. Ошибкина нашла предметы раннего неолита, мы знаем благодаря экспедиционным снимкам, хотя сами артефакты потеряны. А значит, археологам нужно продолжать поиски ранненеолитических стоянок на этой территории. На фотографии Светланы Викторовны, например, здания на переднем плане перед клубом в посёлке Усть-Поча уже нет. И берег в этом месте довольно сильно размыло. У археолога здесь были находки, тогда часть неолитической стоянки ещё сохранялась, а мы в 2025 году уже ничего здесь не нашли», — рассказывает Роман Муравьёв, младший научный сотрудник Института истории материальной культуры Российской академии наук, активный участник археологических экспедиций на территории Кенозерского национального парка. Для археологии фотографии ценны ещё потому, что в ходе раскопок исследователь неизбежно разрушает изучаемый объект. Фотосъёмка в процессе работ — единственный способ документально зафиксировать, как и где располагались находки в прошлом. Такие редкие «полевые» кадры будут частью уникального музея «Откуда Я? Археологический портрет Кенозерья». Он будет создан в общественно-культурном центре «Львы и Розы» в деревне Вершинино. Проект получил поддержку Фонда Потанина в рамках конкурса «Музей 4.0» благотворительной программы «Музей без границ». #музей4_0 #ФондПотанина</t>
+  </si>
+  <si>
+    <t>11.02.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4056</t>
+  </si>
+  <si>
+    <t>Президентский фонд природы назвал лучшие природоохранные проекты — три из них из Кенозерья Среди 157 экологических проектов-победителей три будут реализованы на территории ФГБУ «Национальный парк «Кенозерский». Поздравляем авторов проектов и рассказываем о том, как они будут исследовать птиц, летучих мышей и медведей «Онежского Поморья», Кенозерья и Лекшмозерья при поддержке Президентского фонда природы. 🐻Проект «Медведи Белого моря» — это продолжение исследований команды Парка, начатых под руководством охотоведа Павла Футорана в рамках проекта «Мишки не в лесу». Основная задача — углублённо изучить бурого медведя на Онежском полуострове при помощи современных методик. Исследователи намерены собрать сведения о половой структуре, численности, пространственном распределении и особенностях экологии бурого медведя, в том числе через генетический анализ и наблюдение с помощью спутниковых ошейников. Данные исследований могут помочь скорректировать существующие природоохранные меры. 🦇Проект по изучению и сохранению летучих мышей в Кенозерском национальном парке направлен на сохранение биоразнообразия рукокрылых и популяризацию знаний о них среди местных жителей и гостей Парка. Летучие мыши остаются одной из самых слабо изученных групп млекопитающих в Архангельской области. В рамках проекта исследовательница летучих мышей (хироптеролог) Елена Ситникова планирует провести инвентаризацию фауны рукокрылых Кенозерского национального парка, где местные жители всё чаще встречают этих удивительных существ. Специалисты составят предварительный список видов, отметят на картах места убежищ рукокрылых и сделают для них домики. Проект предусматривает активное вовлечение жителей заповедной территории в сохранение биоразнообразия, чтобы встречи с летучими мышами никого не пугали. Проект научит мирно сосуществовать с рукокрылыми и помогать им выживать. 🦢🦉🦆Команда исследователей вместе с орнитологом Парка Альбертом Брагиным и Павлом Амосовым, канд. биол. наук, доцентом кафедры биологии, экологии и гистологии Санкт-Петербургского государственного университета ветеринарной медицины, реализуют масштабный проект по изучению птиц Архангельской области. Учёные планируют подробно изучить, какие птицы обитают в регионе и оценить меры по их охране. Для этого они соберут и проанализируют самые разные данные — от архивных материалов до свежих полевых наблюдений. Из них будет создана единая база данных о птицах области. Одним из результатов проекта станет монография о современном состоянии орнитофауны региона, в которую войдут несколько сотен видовых очерков. С помощью ГИС учёные оценят биоразнообразие птиц и сравнят полученные данные с информацией о существующих и планируемых ООПТ, а также о территориях с малонарушенными лесами. На основе собранных материалов авторы проекта разработают рекомендации о том, где и как лучше организовать охрану природы. Исследование позволит составить более полную картину о птичьем населении. Это существенно упростит работу по охране видов и актуализации Красной книги. 📎Победителей конкурса Президентского фонда природы 2026 года объявили сегодня на заседании Координационного комитета по поддержке экологических и природоохранных проектов под председательством первого заместителя Руководителя Администрации Президента Сергея Кириенко. Фонд природы выделит 1 млрд рублей на реализацию проектов-победителей. Проекты из Кенозерья и «Онежского Поморья» получат на реализацию 17,8 миллионов. Подробнее о результатах конкурса. К реализации проектов победители приступят с 1 марта, а мы будем держать вас в курсе их научных изысканий! #ФондПрироды</t>
+  </si>
+  <si>
+    <t>11.02.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4052</t>
+  </si>
+  <si>
+    <t>Рассветы у озера, свобода, тишина, хороводы и «свои люди»: история одной любви к экологическому лагерю Кенозерья Есть места, которые сохраняются в сердце и остаются там навсегда. Для Полины Псутури таким стал детский экологический лагерь Кенозерья (ЭЛК). В 2013 году она познакомилась с Кенозерьем, затем пять лет приезжала на смены и вернулась в прошлом году вожатой. Полина поделилась самыми тёплыми воспоминаниями и рассказала, как ЭЛК становится «своим» и таким значимым. Любовь с первого взгляда и особая философия «Это была любовь с первого взгляда! С того момента ЭЛК стал неотъемлемой частью каждого лета. Огромные сосны, свежий воздух и озёра вокруг базы лагеря… А ещё — люди: вожатые, преподаватели и дети. Многие приехали тогда во второй и третий раз, но было легко влиться в коллектив и завести новые знакомства. Один из самых ярких эпизодов связан с этнографической сменой и праздником Ивана Купала. Мы заранее учили песни и танцы, а в праздник водили хороводы. Интересный опыт для городских детей! Эксперты предложили сходить на рассвет к озеру. Нас подняли в 4 утра, чтобы встретить первые лучи солнца. Это было волшебно! А самое интересное в лагере — это походы. Ты учишься готовить в полевых условиях, держать темп маршрута и взаимодействовать со своим отрядом. Зато потом так хорошо вернуться на базу, где тебя встречают как героя, поужинать и помыться в бане!» Лагерь «для своих» «Ребята с ЭЛКа — мои любимые! Все уже выросли, но с некоторыми до сих пор поддерживаем связь. Мы переписывались каждое лето и выясняли, все ли едут в этом году. Классное было время! После последней смены в 2017 году я вернулась лишь в 2025 м — уже в качестве вожатой. Все эти годы лагерь жил в моём сердце. Кенозерье — это про свободу, любовь к людям и природе! Это место не всем известно, но кто знает, возвращается туда каждый год. База лагеря небольшая, набор участников ограничен — и это делает его как будто «для своих». Если вы собираетесь посетить Кенозерье в качестве участника ЭЛК, я очень рада за вас! Я бы в первую очередь пошла к озеру с банями — там прекрасный вид, тишина и прохлада. Это одно из самых любимых мест на базе лагеря!». Тем, кто только собирается в лагерь, Полина советует не игнорировать список вещей, обязательно взять репелленты и не бояться знакомиться и проявлять себя. «Я надеюсь, что через 5 лет младший отряд перейдёт в полном составе в старший, а через 10 лет старшие ребята вернутся в ЭЛК, чтобы новому поколению передать свои знания и опыт. Надеюсь, увижу реконструкцию конференц-зала и новые домики», — поделилась Полина. В свою очередь мы верим, что это обязательно осуществится: благодаря проекту «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», который получил поддержку Президентского фонда природы, к 2027 году территория базы лагеря преобразится и станет ещё комфортнее. #Фондприроды #Президентскийфондприроды #ЭЛК</t>
+  </si>
+  <si>
+    <t>11.02.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4048</t>
+  </si>
+  <si>
+    <t>Заблудиться, чтобы найти себя «Тропа раздумий» в Масельгском лесу Кенозерского нацпарка – маршрут длиной в 3,5 км и место для неспешного диалога с природой и с собой. Идея тропы родилась у директора парка Елены Шатковской и жителей Лекшмозерья благодаря... Чарльзу Дарвину! Учёный гулял по своей «тропе размышлений» в любую погоду, чтобы ясно мыслить. Теперь такая возможность есть у каждого гостя парка. 📍 Как добраться Что вас ждёт ◽️ Деревянные настилы, ведущие мимо чистейших озёр – Масельгского и Синего ◽️ Мудрые цитаты философов и истории о местных травах на информационных стендах ◽️ Уютный финал в «Чайном домике» на полуострове с травяным чаем от местных хозяек Вы почувствуете, как замедляется время, а в голове проясняются самые сложные мысли. Идеально для того, чтобы перезагрузиться, вдохнуть северный воздух и, возможно, найти решение, которое давно искали. Интересный факт Тропа появилась благодаря международному сотрудничеству: старт дали школьники из России, США, Нидерландов, а завершили – местные жители. Фото Кенозерского национального парка #mybiosphere #экотропы@mybiosphere #ФондПрироды #ФондПрезидентскихГрантов #ПрезидентскиеГранты</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4047</t>
+  </si>
+  <si>
+    <t>Вдумчивое путешествие — это про Кенозерье 💚</t>
+  </si>
+  <si>
+    <t>11.02.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4046</t>
+  </si>
+  <si>
+    <t>Зима в самом разгаре. Самое время отправиться в путь🌬 Мороз, солнце, искрящийся снег и бескрайняя тишина Русского Севера. Снегоходный сезон в Кенозерье сейчас на пике — и впереди одна из ближайших дат тура: 20 февраля. Если честно, это один из самых красивых способов увидеть Кенозерье. Зимой здесь открываются места, которые летом почти недоступны: древние погосты, затерянные деревни, лесные тропы и бесконечные снежные просторы. Четырёхдневный снегоходный тур по Кенозерскому национальному парку — это когда вы едете в крытых санях за снегоходами под управлением госинспекторов национального парка — по бесконечной снежно-ледяной глади озёр, по лесным тропам. На пути фотостопы в самых красивых местах: таинственная Хергозерская пустынь, сказочный Порженский погост, деревни Рыжково, Федосово, Минино, Масельга. А ещё деревенские обеды, русская баня, мастер-классы по ремёслам, северные пироги, уха на берегу озера! Проживание в уютных гостиницах на берегах Лекшмозера и Кенозера. А в конце — обзорная экскурсия по исторической части Каргополя. Подробнее ознакомиться с программой и сразу забронировать можно по ссылке. Даты заездов: 20 – 23 февраля, 07 – 10 марта, 21 – 24 марта. Группы небольшие, чтобы мы могли каждому уделить внимание. Добро пожаловать в зимнюю сказку Кенозерья! Зима короткая. А такие впечатления остаются навсегда. 🤍</t>
+  </si>
+  <si>
+    <t>09.02.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4036</t>
+  </si>
+  <si>
+    <t>Северные храмы ждут нашей помощи Нам всем очень дороги уникальные деревянные храмы и часовни Кенозерья, Лешкмозерья, «Онежского Поморья» и всего Русского Севера — эти молчаливые хранители истории. Наши друзья — фонд «Вереница» — уже много лет ведут непростую, но такую важную работу: спасают от разрушения деревянные храмы и другие объекты культурного наследия. Сегодня ситуация в благотворительном Фонде непростая: на счету «Вереницы» сумма, которой едва хватит на зарплаты мастерам и специалистам. А впереди — новые задачи, новые реставрации… и сейчас они под угрозой. Команда «Вереницы» впервые попала в Пурнему в январе 2015 года в холодные Рождественские дни — «присматривали» задачи для летней экспедиции. В июле начали расчищать завалы у Христорождественской церкви и укрепили крышу. Следующим летом, в 2016 году, работы продолжились, а в 2018 году «Вереница» взялась реставрировать старинный склад — магазею. В 2019-2020 году большая компания вереничников при активном участии жителей Пурнемы и помощи национального парка «Онежское Поморье» заново и надёжно укрыли стеклоизолом крышу Христорождественской церкви и возвели временное укрытие над трапезной. В 2022-2023 годах провели очередные противоаварийные работы: установили сжимы, устранили протечки, очистили потолки и перекрыли бОльшую часть крыши. С местными жителями провели субботник, занятия для детей, концерт и выставку. В 2024 году волонтёры проверили кровлю законсервированной Христорождественской церкви на протечки и провели творческие занятия с детьми — игры и прощальный теневой спектакль. Парк высоко ценит вклад волонтёров и команды профессионалов Фонда в сохранение деревянного наследия и предлагает поддержать «Вереницу». У Фонда есть производственная лицензия, в штате — аттестованные мастера реставраторы, которые реставрируют шесть памятников деревянного зодчества! Средства идут на зарплату специалистам, закупку оборудования и материалов, оплату проектов архитекторов. На вопрос о том, что движет волонтёрами и почему они тратят на это своё свободное время и деньги, Маргарита Баева ответила: «Таких храмов, как у вас на Севере, нет больше нигде в мире. За границей туристам показывают пирамиды и много всего, что люди сохранили на протяжении нескольких веков. Если мы не будем беречь деревянное зодчество, что оставим потомкам? Так что мы стараемся не только для Архангельской области и жителей её деревень, а сохраняем и мировое культурное наследие». Чтобы поддержать «Вереницу», подпишитесь на ежемесячное пожертвование на Уставные цели на сайте Фонда или совершите разовый перевод. Деревянные храмы — наше общее наследие, и это возможность стать его хранителем! 📎За время своего существования «Вереница» спасла больше 25 храмов, несколько старинных домов, открыла небольшой музей и помогла многим библиотекам, в том числе Плесецкой межпоселенческой библиотеке.</t>
+  </si>
+  <si>
+    <t>09.02.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4035</t>
+  </si>
+  <si>
+    <t>Аншпуг, или Как Василий и Марфа дрова пилили Герой первого ролика «Сборника слов лекшмозерских» — аншпуг, то есть рычаг для перемещения тяжестей. Очень нужная в хозяйстве вещь, которая водилась в амбарах домовитых лекшмозёр и кенозёр. Как его умело применить — показали мастера слова и дела Василий Попов (главный герой фильма «Сказки о маме») и Надежда Антуфьева (известная многим гостям как искусница слова и знаток «Кенозерских бирюлек» Марфа). Как весенний ручеёк струится лекшмозерское живое слово. Берите на заметку некоторые выражения из ролика: Во всю гОлову — изо всех сил СбУдё — соскочит, соскользнёт Цепь (цЕпить) — подцепить и приподнять КабЫ тя Изняло — бранное выражение ОдвА — еле-еле СтУпи-то прибАвь — прибавь шагу, поторопись СколОцьци — расшибиться СдынУ — подниму Ни к рукАм снАс дак — не умеешь пользоваться, так не берись ОтопрИсь — откажись ЗавидУ дЕлать — что мне теперь делать ПостЕльник — домотканый мешок для сна, набитый сеном, соломой ПУтнё мЕсто — пустяк ПодИ да ни покАзывай — иди и не учи КолОм тя пОддушу — эмоциональное ругательство ПирепАлась — испугалась Ни малЕнько всЯко — вполне достаточно. Встречаем первый выпуск «Сборника слов лекшмозерских», выпущенный Василием и Надеждой.</t>
+  </si>
+  <si>
+    <t>08.02.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4032</t>
+  </si>
+  <si>
+    <t>В День российской науки рассказываем, какие специалисты трудились в национальных парках «Кенозерский» и «Онежское Поморье» в прошлом году В ФГБУ «Национальный парк «Кенозерский» изучают природные комплексы и объекты сразу шесть научных сотрудников-специалистов узкого профиля — энтомолог, орнитолог, ихтиолог, ботаник, специалист по культурным ландшафтам. Кроме того, в 2025 году участниками научных экспедиций Парка стали 90 человек из более чем 20 партнёрских научных организаций. Орнитологи изучали миграционные скопления птиц и редких хищников в «Онежском Поморье». Там же бриолог провёл инвентаризацию мхов в окрестностях Лопшеньги, а зоопланктонолог (изучает водных животных, которые не могут противостоять течениям и пассивно переносятся вместе с водой) определил видовой состав зоопланктона в Унской губе Белого моря. А ботаники описали состав растительности побережья Белого моря от урочища Межа до деревни Летняя Золотица (около 70 км исхожено и изучено!). В окрестностях деревни Орлово лихенолог провёл инвентаризацию лишайников, а почвовед дал краткую характеристику почв. Впервые в озере Кенозеро альголог изучил флору диатомовых водорослей — отмечено более 260 новых для территории видов! Особую роль в научных исследованиях сыграли научные волонтёры. В этом году они изучали запасы углерода на лугах и в лесах Кенозерья, проводили мониторинг редких видов и маршрутные учёты, считали мигрирующих птиц и изучали зообентос. Это весомый вклад в изучение и сохранение уникальных экосистем заповедной территории. Благодарим специалистов за интерес к нашим заповедным территориям и поздравляем с Днём российской науки всех, кто вносит вклад в её развитие.</t>
+  </si>
+  <si>
+    <t>07.02.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4031</t>
+  </si>
+  <si>
+    <t>Самолётом, пароходом и на болотоходе: как доставляли коз в поморскую Пушлахту Пушлахотские козочки — звёзды тура «Белые киты и свет маяка» по Онежскому берегу. Летом за фотографиями, нежным сыром и творогом стоят очереди из местных жителей и гостей полуострова. Хозяйка Татьяна Аркадьевна Глебездина держит коз больше 10 лет. Вдохновилась создать ферму Татьяна на «Зимних встречах» в Кенозерском национальном парке. Там же познакомилась с «заводчиком» из Архангельска — Парк всегда приглашает интересных экспертов на семинары. Обсудили, как ферма поможет развивать устойчивый туризм в труднодоступной деревне. Оставалось придумать, как доставить коз в далекую Пушлахту… Породистый козлик из Архангельска прилетел на самолёте АН-2. Интересно, что этим самолётом разрешается перевозить мелкий рогатый скот. Но были случаи, когда перевозили и крупный. Однажды бычка, ушедшего за сорок километров в Лопшеньгу, возвращали самолётом в Летнюю Золотицу. Два других козлика доставили пароходом «Беломорье», ещё один ехал из города на машине, а потом на каракате от Пурнемы до Пушлахты. Сейчас в хозяйстве две козы и козёл, ждут пополнение. Гости следующего тура «Белые киты и свет маяка» уже смогут познакомиться с козлятами. А пока делимся кадрами чудесной фотосессии, которую сделали гости прошлого тура в Пушлахте.</t>
+  </si>
+  <si>
+    <t>06.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4030</t>
+  </si>
+  <si>
+    <t>Сегодня День памяти Ксении Петербургской Те, кто был в Каргопольском секторе парка и гулял по тропе «Муравейников», наверняка видели аккуратную часовенку. Её построили сами лекшмозёры, продолжая часовенную традицию! И посвятили Ксении Петербургской. В конце 1980-х — начале 1990-х годов, когда политическая ситуация в стране изменилась и эпоха борьбы с религией закончилась, в Кенозерье началось возрождение часовенного строительства. «Новые» часовни освящены во имя тех же святых или праздников, что и больше 100 лет назад. Построены они, в основном, в тех же местах, что и раньше. Некоторые — срублены из брёвен, а какие-то сколочены из досок. Одни поставлены в центре деревни — на виду у всех, другие как будто припрятаны в «святых» рощах или в лесу, куда не все доберутся. У каждой из них есть свой земной ангел–хранитель — человек, который следит за порядком. Эти часовенки посещают местные жители, в них, как и раньше, зажигают свечи и приносят иконки. За последние три десятилетия на территории Парка построены 15 часовен. Возрождение часовен началось именно в Лекшмозерье. Первой восстановленной часовней стала часовня во имя преподобных Зосимы и Савватия Соловецких, построенная в конце 1980-х годов уроженцами Вильно в своей родной деревне. В 1990-х годах жители деревни Морщихинской в урочище «У Крестика» на месте сожжённой возвели часовню во имя Божией Матери Целительницы («Богородице — исцелительнице»). И спустя ещё 13 лет у того же «Крестика» лекшмозёры — Алексей Боголепов, Василий Нефёдов и Александр Башкирев, построили часовню во имя Святой Блаженной Ксении Петербургской. Финансировала работы архангелогородка Светлана Ефремова, строительные материалы предоставил Кенозерский национальный парк. Освятил часовню 3 октября 2003 года каргопольский священник — отец Борис (Коробейник). Часовня во имя святой Блаженной Ксении Петербургской. Фото С.А. Ефремовой</t>
+  </si>
+  <si>
+    <t>06.02.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4025</t>
+  </si>
+  <si>
+    <t>Амбарный ряд В деревне Вершинино, на территории Кенозерского национального парка, расположен музейный комплекс «Амбарный ряд» — пространство, где сохраняются и продолжают жить традиционные ремёсла Русского Севера. Вдоль деревянной улицы стоят три амбара XIX века. Здесь слышен звон кузнечного молота, пахнет свежей стружкой и обжигается глина. В одном подворье представлено гончарное ремесло, в другом — кузнечное дело, в третьем можно увидеть старинные плотницкие приёмы и резьбу по дереву. Все постройки восстановлены с использованием традиционных технологий. Комплекс органично вписан в ландшафт северной деревни среди озёр и лесов, создавая ощущение живого пространства, где история не застывшая, а продолжающаяся.</t>
+  </si>
+  <si>
+    <t>05.02.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4021</t>
+  </si>
+  <si>
+    <t>🤍 Зимние сны Кенозерья. Фото Евгения Мазилова</t>
+  </si>
+  <si>
+    <t>05.02.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4020</t>
+  </si>
+  <si>
+    <t>Участницы ткацкой школы в деревне Морщихинская получили новый станок! С октября лекшмозерские школьницы осваивают ткачество — старинное народное ремесло. «Девочки очень заинтересованы, старательно постигают различные техники, усердно занимаются один раз в неделю, но для формирования устойчивого навыка необходимо больше часов и практики за инструментом», — отмечает Валентина Александровна Нефёдова, одна из руководителей ткацкой школы. И свой ткацкий станок был общей мечтой и преподавателей, и участниц школы. И, будто по волшебству, мастер из Каргополя Алексей Колобов с удовольствием изготовил для них ткацкий станок! Перед тем, как сесть за новый инструмент, мастерицы освоят технику плетения на рамке с гвоздиками на одинаковом расстоянии друг от друга — на ней набирают нить основы для дальнейшей работы. Рамки для юных мастериц изготовили местные умельцы. 📎 Напомним, что ткацкая школа для девочек — это совместный проект Кенозерского национального парка, Лекшмозерской школы и Школы народных ремёсел. Свои знания и умения передают опытные наставники, мастера своего дела Валентина Александровна Нефёдова и Любовь Васильевна Боголепова. Педагоги школы Бурчевского разработали программу, консультируют и оценивают изделия.</t>
+  </si>
+  <si>
+    <t>04.02.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4018</t>
+  </si>
+  <si>
+    <t>Как назовём новые домики для экологического лагеря Кенозерья? «Домик мышки-норушки», «Медвежья берлога», «Зайкина избушка», «Лисья норка», «Домик ёжика», «Дом мудрой совы», «Ласточкино гнездо», «Гнездо орлана-белохвоста», и, конечно, «Муравейник» — для тех, кто хоть раз был в Экологическом лагере Кенозерья в д. Масельга, это не просто милые названия жилищ разных животных, это уютные отрядные домики, наполненные звонким смехом, памятными подарками от «Тайного друга» и сокровенными историями. Благодаря проекту «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», который получил поддержку Президентского фонда природы, к 2027 году на территории базы ЭЛК Парк построит ещё два просторных утеплённых домика, чтобы и в межсезонье Масельга была наполнена детскими голосами. Меж венцами — утеплитель из джута, внутри — печь с гордым названием «Везувий», способная обогреть до 150 м3. О том, чтобы домики для детей получились комфортными, позаботятся главный инженер Парка Андрей Самыловский и Евгения Любушина, главный специалист отдела реставрации, капитального строительства, капитального и текущего ремонта зданий и сооружений. А пока мы займёмся не менее ответственным делом — подберём названия для двух новых домиков. В комментариях пишите свои варианты названий домиков. Важно, чтобы они подходили по тематике «лесного поселения» и нашему Кенозерскому ландшафту. Рассмотрим «порхалище», «гоголятник» и другие креативные идеи! Ещё в рамках проекта начались работы по капитальному ремонту конференц-зала ЭЛК. Сруб жилой части уже перевезли на пилораму Парка в Морщихинскую, чтобы заменить венцы. Также ремонт штаба в самом разгаре — в планах открыть его уже в этом сезоне! Делимся уникальной картой Масельги Николая Челпанова, планом новых домов, который разработала Евгения Любушина, главный специалист отдела реставрации, капитального строительства, капитального и текущего ремонта зданий и сооружений Парка, и архивными фотографиями нашей уютной базы ЭЛК #Фондприроды #Президентскийфондприроды.</t>
+  </si>
+  <si>
+    <t>03.02.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4015</t>
+  </si>
+  <si>
+    <t>«Мерило праведное»: разгадка старообрядческого рисунка, найденного в Лопшеньге К выставке, которая откроется 17 марта в музее «Царицыно», готовится издание книги, в которой впервые будет опубликован целый ряд предметов из музейного фонда Парка. Среди них —старообрядческий рисунок, который был обнаружен при реставрации полушубочка из д. Лопшеньги. «Мы уже завершали подготовительные работы по открытию музея «Дом на восьми ветрах» в д. Лопшеньге в 2023 году и по экспедиционной традиции продолжали посещать дома лопшарей. Профессиональная интуиция подсказала зайти в дом Елены Евгеньевны Петровой и поделиться печалью о том, что в музее совсем немного крестьянского текстиля, нет девичьего праздничного костюма. В разговоре хозяйка дома поведала, что на чердаке висит «старый сарафан», точнее полушубочек – девичий праздничный наряд. Радость была огромная, но мы тогда даже предположить не могли, что в полушубочке таятся старообрядческий рисунок и потемневшая гравюра «Преподобный Никодим Кожеозерский с видом монастыря» 1854 года. Эти редчайшие предметы обнаружила художник-реставратор произведений из ткани высшей категории Галина Алексеевна Григорьева», — рассказывает Марина Мелютина, начальник отдела изучения и интерпретации историко-культурного наследия Парка. Елена Евгеньевна передала полушубочек, который принадлежал её свекрови Фёкле Александровне Петровой (1895–1980), в дар в музейный фонд ФГБУ «Национальный парк «Кенозерский», и после реставрации он экспонируется в музее «Дом на восьми ветрах». В 2025 году этот ценный предмет отреставрировала Надежда Тихомирова, художник-реставратор Архангельского филиала ВХНРЦ им. академика И.Э. Грабаря. Далее началась работа по исследованию старообрядческого рисунка. Для издания книги к выставке в музее «Царицыно» рисунок обогатился научными сведениями, которыми с нами поделилась Елена Михайловна Юхименко, авторитетный исследователь по истории старообрядческой культуры, доктор филологических наук, главный научный сотрудник Отдела рукописей и старопечатных книг Государственного исторического музея в Москве. «У меня не вызывает сомнений, что присланный рисунок происходит из старообрядческой среды. Его следует назвать: «Мерило праведное». Это символическое изображение мерила праведного — праведного, справедливого суда, поэтому мы видим весы с двумя чашами — правда и кривда. На рисунке изображение трёх крестов, утверждённых на земле и Голгофе, а также солнца и луны со звёздами. Композиция очень интересная, сложная, имеет вековую традицию. Рисунок, видимо, датируется 1870-1880-ми годами». Более развёрнутое описание Елена Михайловна напишет в своей статье, которая будут опубликована в книге к выставке в музее «Царицыно».</t>
+  </si>
+  <si>
+    <t>03.02.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4010</t>
+  </si>
+  <si>
+    <t>Почему именно Кенозерье? Место, из которого вырос фестиваль. Фестиваль «Созвучие Кенозерья» не «привезли» в Кенозерье. Он здесь родился. Первая версия проекта появилась весной 2024 года — как эксперимент: попробовать соединить современную электронную музыку и живую традицию Русского Севера. Не в городе, не на сцене клуба, а в месте, где традиция живёт. Александра Вячеславовна Яковлева, руководитель Кенозерского национально парка, тогда сказала: «Кенозерье — это не музей, это не законсервированное пространство. Это очень живая территория, которая всегда интересовала людей творческих. Кенозерье постоянно становится площадкой для съемок фильмов. Здесь проходили несколько лет молодежные кинофестивали и снималось большое кино, например Андреем Сергеевичем Кончаловским. Кенозерье интересно фотографам, музыкантам, причем в самых разных жанрах и художникам. И это такое бесконечное творческое осмысление этой красоты. И всегда есть место и чему-то новому, и современному. Поэтому вот этот огонь Кенозерья, огонь наших традиций мы можем передать совершенно разными способами. Мне кажется, нет такого вида искусства, которое нельзя было бы здесь применить и реализовать в Кенозерье». Музыка стала способом разговора с новым поколением — через современные аранжировки народных песен, северные мотивы, новые прочтения старых мелодий. Соорганизаторы фестиваля, семейный дуэт диджеев «Созвучие», говорят об этом так: «Кенозерье — это место силы всех участников фестиваля. Здесь творческая энергия начинает просто бить ключом, и возникает желание что-то создать, оставить после себя что-то красивое, важное и доброе. Эта невероятная природа, деревянное зодчество, памятники культуры, культурный ландшафт — настолько богатейшее место, что возникает непреодолимое желание создавать и творить». Но важнее всего даже не пейзаж. «Ключевой момент в том, что здесь традиция живёт. В местных жителях, в работниках Кенозерского национального парка, в повседневной жизни». Именно поэтому фестиваль строится не как шоу, а как диалог: между прошлым и настоящим, между тишиной природы и современным звуком, между тем, что было, и тем, что рождается сейчас. Так фестиваль превратился не просто в событие, а в продолжение самой территории — её культурного ландшафта, её тишины, её глубины и силы. И, кажется, именно поэтому «Созвучие Кенозерья» возможно только здесь. И уже в июле этого года эта история получит новое продолжение. 🤍</t>
+  </si>
+  <si>
+    <t>02.02.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4006</t>
+  </si>
+  <si>
+    <t>«Девчата-тур». Три дня, чтобы выдохнуть и вспомнить себя В разгар зимних туров мы готовим волшебное путешествие к 8 марта! Порой женщинам правда нужно совсем немного. Природа. Тишина. Тепло. И другие женщины рядом. Нужно пространство, где не нужно быть собранной, сильной, правильной. Где можно просто быть. А Кенозерье, по нашему скромному мнению, — именно такое место! Здесь всё замедляется: ритм, дыхание, мысли. Запускаем «Девчата-тур», где мы не убегаем от жизни, а берём паузу, чтобы вернуться в неё наполненными. Можно расслабиться и ни о чём не думать — мы позаботились обо всем. Размещение — в самом стильном гостевом доме Кенозерья «Доме Новожилова», с видом на настоящую жемчужину национального парка — Почезерский храмовый комплекс. Самые вкусные домашние завтраки, обеды и ужины. Насыщенная, но наполняющая программа! В этом путешествии с вами будет Алёна Зыкова — телесно-ориентированный ПСИХОЛОГ и пар-мастер. Очень бережная, глубокая работа с дыханием, границами и доверием. В первый день всё про безопасность и возвращение в тело. Знакомство, уютный дом, прогулка по Почезерскому храмовому комплексу, создание ароматных мешочков с травами для массажа, баня с ароматными вениками и промасливанием. Тепло, тишина и ощущение, что тебя наконец никто не торопит. Во второй день празднуем жизнь! Ткачество поясов, ретро-путешествие в Поче в атмосфере фильма «Девчата», истории женщин прошлого века, пироги, смех и чай. А вечером — танцевальная терапия. Музыку ведёт Ксения Шевелёва — профессиональный диджей и соорганизатор фестиваля «Созвучие Кенозерья». Будем танцевать, выпускать эмоции, двигаться так, как просит тело, и разрешим себе быть настоящей. Третий день — про дом внутри себя. Телесные практики на доверие. Сказки и былины Кенозерья, музей эпического наследия и дорога домой. Даты тура: 6–8 марта Стоимость участия: от 28 000 ₽ Милые девчата, все условия и подробности по ссылке. И, конечно, в личных сообщениях мы готовы ответить на все вопросы! Приглашаем в путешествие «к себе» и Кенозерье, где гармония от соединения природы и человека ощущается в воздухе, для этого подходит удивительно точно🤍</t>
+  </si>
+  <si>
+    <t>30.01.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4005</t>
+  </si>
+  <si>
+    <t>«Сполохи-2026»: мы открыли приём заявок на гранты для предпринимателей Кенозерья и Онежского полуострова Уже почти 35 лет Кенозерский национальный парк стремится поддерживать местные предпринимательские инициативы. Всё начиналось в 1990–е годы с сельского хозяйства. Сегодня это: сувенирная продукция, гостевые дома, личные подсобные хозяйства, пекарни и др. Мы проводим консультации, мастер-классы, помогаем получить сертификаты для пищевой продукции и пройти классификацию для гостевых домов, получить кредиты с очень низким процентом. Но самым эффективным инструментом мы считаем предоставление грантов. Так, в 2014–2016 годах фундамент для развития сельских активностей в российских деревнях заложил проект «Искры надежды для российских деревень». Серьёзным шагом к развитию предпринимательских инициатив на заповедных территориях стал проект «Северное сияние», реализованный в 2019–2022 годах. В 2025 году «Северное сияние» вернулось «Сполохами», и победителями первого конкурса грантов по поддержке предпринимательских инициатив стали 12 человек. В этом году мы проводим конкурс «Сполохи» снова! Что предлагает проект «Сполохи» в этом году? Участники конкурса могут получить грант на: • предоставление туристических услуг; • оформление и обустройство гостевых домов (при наличии классификации); • переработку природных и недревесных ресурсов; • производство ремесленной и сувенирной продукции; • организацию мастер классов; • развитие малого сельского хозяйства. Конкурс реализуется в партнёрстве с АНО «Кенозерские берега» в рамках проекта «Экспозиция под открытым небом «По следам Китовраса». Путешествие в мир северного крестьянина» при поддержке Фонда президентских грантов. #ФПГ</t>
+  </si>
+  <si>
+    <t>28.01.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3999</t>
+  </si>
+  <si>
+    <t>Тихий праздник любви для двоих 14 февраля.💖 Не обязательно свечи, рестораны и громкие признания. Порой лучший День всех влюблённых — это снег под ногами, дорога вдаль и возможность быть вдвоём, и больше ничего не нужно. Мы запускаем в Кенозерье короткое путешествие на выходные, 14–15 февраля, для тех, кто хочет провести этот день по-настоящему. Что вас ждёт: 🤍 уютное проживание в гостинице «Постоялый двор»; 🤍 домашние вкусные обеды, ужины и завтрак; 🤍 романтическая поездка на снегоходах — по зимним дорогам, где много простора и тишины; 🤍 ПОДАРОК от Кенозерского национального парка — посещение музея эпического наследия «В Начале было Слово», где вы узнаете, как раньше в деревнях знакомились, сватались, выбирали невест. Да и как вообще складывались северные истории любви. Камерное путешествие, которое напомнит вам о важности близости и совместных поездок. 💝 Стоимость тура в честь праздника — 14 000 руб. на двоих; 💫Продолжительность — 2 дня и 1 ночь. Если хочется отметить 14 февраля вдали от городских клише — Кенозерье в феврале для этого подходит идеально. Напишите нам +7 (960) 017-99-33 , и мы всё расскажем 🤍</t>
+  </si>
+  <si>
+    <t>28.01.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3991</t>
+  </si>
+  <si>
+    <t>Тихий праздник любви для двоих 14 февраля.💖 Не обязательно свечи, рестораны и громкие признания. Порой лучший День всех влюблённых — это снег под ногами, дорога вдаль и возможность быть вдвоём, и больше ничего не нужно. Мы запускаем в Кенозерье короткое путешествие на выходные, 14–15 февраля, для тех, кто хочет провести этот день по-настоящему. Что вас ждёт: 🤍 уютное проживание в гостинице «Постоялый двор»; 🤍 домашние вкусные обеды, ужины и завтрак; 🤍 романтическая поездка на снегоходах — по зимним дорогам, где много простора и тишины; 🤍 ПОДАРОК от Кенозерского национального парка — посещение музея эпического наследия «В Начале было Слово», где вы узнаете, как раньше в деревнях знакомились, сватались, выбирали невест. Да и как вообще складывались северные истории любви. Камерное путешествие, которое напомнит вам о важности близости и совместных поездок. 💝 Стоимость тура в честь праздника — 14 000 руб. на двоих; 💫Продолжительность — 2 дня и 1 ночь. Если хочется отметить 14 февраля вдали от городских клише — Кенозерье в феврале для этого подходит идеально. Напишите нам +7 (960) 017-99-33, и мы всё расскажем 🤍</t>
+  </si>
+  <si>
+    <t>28.01.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3988</t>
+  </si>
+  <si>
+    <t>Мы продолжаем работу над созданием музея археологии «Откуда Я? Археологический портрет Кенозерья», который откроет свои двери в декабре текущего года в общественно-культурном центре «Львы и розы» в деревне Вершинино. Один из его разделов будет посвящён церковной археологии — науке, изучающей материальные памятники христианской церкви: храмы, церковную живопись, утварь, а также предметы христианского быта, используемые в домашней молитве и обрядах — нательные кресты, иконы, ладанки, лампады, чётки. В экспозиции будет представлен экспонат из церкви во имя святого апостола Андрея Первозванного и Ильи Пророка (деревня Ведягина,1898–1899 гг.) — образец деревянной храмовой архитектуры Кенозерья. По словам историка архитектуры Елены Заручевской, здание сочетает стилистику конца XIX века с лаконичностью и монументальностью, свойственной каменному каргопольскому зодчеству, а его интерьер выделяется высотой и светом. Храм закрыли в 1938 году, сегодня в нём сохранились рама трёхярусного иконостаса и алтарная преграда придела Пророка Илии. Ключевой предмет раздела «Церковная археология» —декоративная деревянная полуколонна из этой церкви (резьба и позолота по левкасу). Сокуратор музея Яна Харитонова рассказывает: «По «Паспорту памятника»1974 года узнаём, что икон в иконостасе уже не было. Предстояло выяснить, где располагалась наша полуколонна. Благодаря снимкам 1981 года из архива доктора искусствоведения, авторитетного исследователя северной иконописи Т.М. Кольцовой удалось установить, что полуколонна находилась в алтаре у северной дьяконской двери иконостаса; её датируют 1890‑ми годами, т.к. главный алтарь был освящён в 1899 году». Полуколонны выполняли не только декоративную функцию, но и служили нащельниками (закрывали просветы между элементами иконостаса). Исследование команды Парка во многом повторяет работу церковного археолога, подчёркивая значимость экспоната. Проект поддержан Фондом Потанина в рамках конкурса«Музей 4.0» программы «Музей без границ». #фондпотанина #музейбезграниц #музей4_0</t>
+  </si>
+  <si>
+    <t>27.01.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3981</t>
+  </si>
+  <si>
+    <t>Топ 5 мест, которые обязательно нужно увидеть зимой в Кенозерье! Тишина, морозный воздух и память веков на каждом шагу. Сейчас каждая тропа и каждая часовенка кажется маленьким чудом. Зимушка время своё зря не теряет! Бриллиантов ледяных насыплет — пусть очи радуют! А на ветки вековых елей, темнеющих среди снегов белых, звенящих сосулек понавесит! Порядок у неё во всём: чисто-чисто и белым-бело! Мы собрали пять мест, которые делают зимнее путешествие по Парку по-настоящему запоминающимся. 🤍Порженский погост Ансамбль Порженского погоста обладает поистине волшебной энергетикой и окутан легендами и тайнами. Не случайно за этим местом закрепилось название «Труднодоступный центр Вселенной» и «Кенозерский град Китеж», а сам погост является одним из самых замечательных и притягательных памятников деревянной архитектуры Русского Севера. 🤍Водораздел двух океанов Вы были на нашем Водоразделе летом? Тогда вы помните: дорога, а по обе стороны — лес, и всё утопает в зелени. А зимой это место словно открывается заново. Куда ни повернись — простор и белая тишина. И именно тогда особенно ясно понимаешь, что стоишь на природной гряде, где расходятся воды Белого и Балтийского морей. Здесь буквально физически ощущаешь величие Северной природы и её древние географические тайны. 🤍Хижгора — вершина с видом на легенды Очень советуем посетить Масельгу и подняться к Хижгоре – самой высокой точке округи, здесь на высоте около 200 метров, в окружении вековых сосен и елей, находится церковь св. преподобного Александра Свирского XIX в. Со звонницы храма открывается просто сказочный вид на заснеженную округу. 🤍Почезерский храмовый комплекс Это ни больше ни меньше как памятник федерального значения, один из пяти сохранившихся ансамблей-тройников! Его масштабы и размеры поражают, а величие и красота удивляют! Просто необходимо прогуляться вокруг стен храмового комплекса, осмотреть шатровую Спасскую церковь с двумя комплексами воссозданных «небес», зимнюю Предтеченскую церковь с трапезной. А когда вы подниметесь на колокольню и услышите колокольные звоны, поверьте, сердце затрепещет, а глаза заблестят. 🤍Никольская часовня Конечно же мы не могли в нашей подборке обойтись без символа Кенозерского национального парка — Никольской часовни, которая зимой будто парит в воздухе! Небольшая, но удивительно выразительная часовня Николая Чудотворца XVIII–XIX вв., которая уютно расположилась на вершине холма и стала путеводной звездой для всех гостей и жителей Парка! Зимой эти места становятся особенно хрупкими и красивыми. Поэтому, пожалуйста, бережно относитесь к природе и следуйте рекомендациям сотрудников Парка. Совет: одевайтесь слоями, берите фотоаппарат и термос, чтобы с удовольствием делать фото-остановки, слушать тишину и подарить себе настоящие северные впечатления! Поделитесь в комментариях вашей самой любимой зимней фотографией из Кенозерья! Нам всегда радостно видеть, какими вы его увидели! 🤍</t>
+  </si>
+  <si>
+    <t>26.01.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3977</t>
+  </si>
+  <si>
+    <t>С Днём экологического образования! В этот день нам особенно хочется рассказать, как любовь к природе и бережное отношение к ней передаются через живые встречи, практику и мудрость. Прямо как в Кенозерье, где удочка в руках ребёнка — это не просто снасть, а нить, связывающая поколения, способ почувствовать себя частью старинного промысла и заповедной истории. На прошлой неделе в посёлке Усть-Поча прошло необычное занятие для школьников. Встреча была проведена в рамках новой двухгодичной образовательной программы «Заповедные профессии», которая уже внедрена в работу школьных лесничеств. Разработка и апробация программы состоялась в рамках реализации грантового проекта «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье». Цель программы — через цикл занятий и практику открыть детям мир профессионального будущего на особо охраняемых природных территориях. На этот раз в гости к ребятам пришел кенозерский поэт и хранитель традиций Сергей Николаевич Кулаков. Его стихи и рассказы — о шуме леса, зеркальной глади озёр, об охотничьих тропах и рыболовных секретах. Разговор шёл о профессии рыбака: как ловили раньше и как сейчас, какие рыбы водятся в местных водах и как их бережно добывать. А ещё Сергей Николаевич увлёк ребят историями о лесных птицах — о таинственных глухариных и азартных тетеревиных токах. Но самый невероятный случай ждал в рассказе о рыбалке: однажды на подлёдную жерлицу попалась щука, и тут же вторая, более крупная, вцепилась в первую поперёк тела. Представьте, каково было вытаскивать из лунки этот бурлящий «щучий тандем»! Бывает же такое на промысле. Ребята и сами не остались в стороне: 🙋‍♂ Денис Аникиев с эмоциями настоящего рыбака рассказал о своей первой пойманной щуке и даже показал её размер. 🙋‍♀ Девочки активно делились впечатлениями от своих уловов. Оказалось, что почти все дети уже не понаслышке знают тишину рассвета над водой и у каждого есть своя рыбацкая история, и переданное отцами и дедами бережное отношение к природе, даже когда ты просто ловишь рыбу. Программа «Заповедные профессии» — это возможность не только получить знания, но и ощутить связь с территорией, на которой живёшь. И мы уверены, что именно такие встречи помогут кому-то из ребят выбрать дело жизни, связанное с защитой и изучением родной природы. 📸 А у вас есть свои рыбацкие истории или фото с трофеями? Делитесь в комментариях — давайте праздновать День экологического образования вместе! Проект «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье» реализуется при финансовой поддержке Президентского фонда природы. #ДеньЭкологическогоОбразования #Кенозерье #ЗаповедныеПрофессии #президентскийфондприрод #СтранаКенозерье #ШкольныеЛесничества</t>
+  </si>
+  <si>
+    <t>23.01.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3976</t>
+  </si>
+  <si>
+    <t>Совсем скоро «Зимние встречи». В этом году 28 февраля и 1 марта в Вершинино! Проведение встреч стало доброй традицией для жителей Кенозерья, Лекшмозерья и Онежского полуострова, сотрудников Парка. Возможностью прямого диалога. Мероприятие неизменно получается очень уютным, но за количество полезной информации мы называем его конференцией. 🧷Тема XVII конференции местных инициатив «Зимних встреч» — культурное наследие и возможности его сохранения. Совсем скоро расскажем о выступлениях и опубликуем программу мероприятия. Всё очень интересно!🧷 Мы традиционно приглашаем на «Зимние встречи» тех, кому важно развитие заповедных деревень: участниками становятся постоянные жители, сотрудники местных администраций, предприниматели, люди, которые каждый год возвращаются в свои деревни.</t>
+  </si>
+  <si>
+    <t>23.01.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3973</t>
+  </si>
+  <si>
+    <t>Охрана заповедных территорий в 2025 году Охраной заповедных территорий занимаются государственные инспекторы. Благодаря их работе было выявлено 116 правонарушений. Эта цифра рекордная с 2021 года! 📎Самый распространённый тип нарушений — нахождение на заповедных территориях без разрешений. Было составлено 70 протоколов. Это на 26 больше, чем в 2024 году. 📎Увеличилось количество случаев незаконного рыболовства — с 29 до 37 нарушений. 📎Число выявленных нарушений правил пожарной безопасности в лесах остаётся прежним — 3 административных дела. Люди продолжают разводить костры в неположенных местах... 📎За движение транспортных средств вне дорог и водных путей общего пользования привлечено к административной ответственности 5 граждан. За этими цифрами стоит сложная работа. В 2025 году государственные инспекторы провели патрулирование: 📎25 000 километров пешком, 📎123 000 километров проинспектировали на транспорте и 📎28 500 километров — на мотолодках и катерах. В 2025 году патрулирование с использованием квадрокоптеров стало частой практикой. Общее время полётов составило 45 часов. Также появился опыт по дистанционному выявлению правонарушений с использованием фотоловушек. И он оказался успешным. За 2025 год изъято и арестовано: 7 транспортных, плавательных средств и подвесных двигателей, 23 ставные объячеивающие сети, 9 сетных ловушек (рюжи, мерёжи), 68 кг незаконно добытой рыбы. Рыба с признаками жизни выпущена в естественную среду обитания. Учреждением наложено 112 административных штрафов на сумму 340 500 рублей, из которых взыскано 176 194 рублей «Снижение размера взысканных штрафов связано с изменением законодательства, когда при уплате штрафа не позднее двадцати дней со дня вынесения постановления штраф может быть уплачен в размере половины суммы, — комментирует Евгений Буторин, заместитель директора по охране, — Взыскиваемость выросла благодаря появлению возможности электронных оповещений. Теперь граждане могут узнавать о штрафах через СМС-оповещения, по электронной почте или через мессенджеры и оплачивать их. Также вся информация отображается в личном кабинете Госуслуг».</t>
+  </si>
+  <si>
+    <t>22.01.26 20:39</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3968</t>
+  </si>
+  <si>
+    <t>🏡 Школьники из деревень, расположенных на территории нацпарков «Кенозерский» и «Онежское Поморье», примеряют на себя профессии, востребованные в заповедной сфере. Ребята уже поучаствовали в фотоохоте на птиц, замерили толщину снежного покрова, познакомились с орнитологом и пообщались с госинспектором. Узнали дети и о профессиях тракториста и автомеханика, которые не менее нужны в этой сфере. В Каргопольском техникуме им разрешили заглянуть под капот машины и помочь с ее ремонтом. Такие заповедные уроки – часть проекта «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье». 🍃 Команда создает систему непрерывного экологического просвещения для детей и подростков. Благодаря президентскому гранту будет улучшена и расширена материальная база экологического лагеря на территории нацпарка, проведены стажировки для педагогов и представителей заповедной сферы по созданию экоклубов и эколагерей. Финальным мероприятием проекта станет Всероссийская заповедная смена. Фото: группа «Кенозерский экопрос» ВКонтакте.</t>
+  </si>
+  <si>
+    <t>22.01.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3963</t>
+  </si>
+  <si>
+    <t>Пост для лёгких на подъём. Для тех, кто не откладывает жизнь Уже через три дня стартует первый снегоходный тур «Заповедное Кенозерье» зимнего сезона 2026 (спойлер — первый из целой серии таких туров) Иногда всё решается за один вечер: «А поехали?». И вот ты уже смотришь прогноз и ищешь тёплые варежки. И, честно говоря, сейчас в Кенозерье такая зима, ради которой и стоит ехать: лёд крепко держит озёра, деревни стоят в снегу по самые окна, а воздух такой, что хочется идти медленно и дышать глубже. Мы ждём вас в туре «Заповедное Кенозерье». Места ещё есть. Поездка подойдёт и взрослым, и детям от 7 лет. Вы едете в крытых санях «Метелица» за снегоходом под управлением государственных инспекторов Парка. Тепло, спокойно и безопасно. Как всё проходит: 1 день. Вершинино, Никольская часовня XVIII века, музей эпического наследия «В Начале было Слово». 2 день. Почезерский храмовый комплекс, этнопрограмма в Усть-Поче, деревенский обед и мастер-классы. После — первый длинный маршрут по северной части Кенозера с посещением старинных деревень и часовен. 3 день. Снегоходное сафари по Транскенозерской тропе: лес, лёд, простор и красота, от которой сердце замирает. И Порженский погост в самом сердце Парка. 4 день. Прогулка «На Макарий» и поездка в Каргополь с экскурсией и ужином в «Марусином доме». Ближайшие даты: 24–27 января 20–23 февраля 7–10 марта 21–24 марта Стоимость: от 50 000 руб. Забронировать прямо сейчас легко: https://tours.kenozero.ru/tours/44698-snegokhodnyj-tur-zapovednoe-kenozere Или напишите нам в личные сообщения группы. Мы всегда на связи 🤍</t>
+  </si>
+  <si>
+    <t>22.01.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3959</t>
+  </si>
+  <si>
+    <t>Сегодня в деревне Кривцово царит особая атмосфера — здесь отмечают праздник «Филипп зимний», ласково именуемый кенозёрами «Филиппушкой». В этом году часовня преобразилась: иконостас вновь наполнился образами святых, зажглись свечи, зазвучал «Акафист святителю Филиппу, митрополиту Московскому». Часовня святителя Филиппа построена в начале XIX века. Уже в 1846 году её называли «старой, неизвестно кем и когда построенной», а богослужения проводили лишь раз в год — 22 января. Часовня действовала до середины 1950‑х: внутри сохранялись иконы, жители отмечали праздники. Позже часовня стала ларьком: помещение перегородили прилавком, вместо иконостаса поставили полки с товаром. Иконы перенесли в соседний дом, но вскоре они исчезли — вероятно, их увезли в Ленинград. В 1970‑х ларёк закрыли, деревня опустела, часовня начала разрушаться. В 2007 году Парк провёл реставрацию: заменили брёвна и кровлю, установили главку с крестом, отремонтировали обшивку. Уцелела лишь иконостасная рама. Благотворитель из Москвы помог оформить интерьер. Поскольку оригинальных икон и фотографий не сохранилось, решение о составе иконостаса приняли на основе воспоминаний старожилов. Уцелевшая двухъярусная рама подсказала структуру: верхний ряд —иконы Деисуса, в нижнем ряду — образы почитаемых в деревне святых, в центре — «Святитель Филипп, митрополит Московский». Старожилы вспоминали, что в деревне отмечали также Филиппа летнего (16 июля), Макария (7 августа), Иванов день (7 июля), Успеньё (28 августа), чтили преподобных Зосиму и Савватия Соловецких. Подходящие образы подобрали в музейном фонде Парка. Хотя исторические иконы могли отличаться, новые образы отражают уклад и традиции Кривцово. Теперь в часовне снова «всё красиво и нарядно, много икон». Для неё начинается новый этап — возрождение и продолжение традиций.</t>
+  </si>
+  <si>
+    <t>21.01.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3958</t>
+  </si>
+  <si>
+    <t>🎶 В ожидании Созвучия Кенозерья! Со 2 по 5 июля 2026 года в старинной деревне Масельга снова пройдёт самое яркое музыкальное событие лета! Сегодня на сайте Фестиваля мы открыли возможность оставить предварительную заявку на участие. Это возможность заранее обозначить своё желание быть рядом, когда Кенозерье, музыка и пространство зазвучат вместе. Что даёт предварительная заявка: — вы первыми узнаете о старте продаж, — сможете заранее выбрать и забронировать размещение, — получите новости о программе и формате Фестиваля до официальных анонсов, — попадёте в число тех, для кого это событие действительно важно. Количество мест на Фестивале ограничено — и мы хотим, чтобы смогли поучаствовать те, кому близка его атмосфера: 🧶 open-air вечеринки на природе 🧶 выступления фольклорных коллективов и известных DJ 🧶 лекции от профессиональных музыкантов 🧶 экскурсии по экологическим тропам 🧶традиционная северная кухня 🧶 мастер-классы по народным ремёслам 🧶 развлечения на воде и спортивные площадки 🔗 Если это про вас — оставляйте предварительную заявку на сайте sozvuchie.tb.ru/kenozero</t>
+  </si>
+  <si>
+    <t>21.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3957</t>
+  </si>
+  <si>
+    <t>Добрые сердца заповедных земель: итоги волонтёрского сезона 2025 года В Кенозерском национальном парке и в «Онежском Поморье» прошли 24 волонтёрских лагеря! 🧷Самым популярным стал волонтёрский лагерь «Трава-мурава» 🧷Самым сложным — «Путевые огни Беломорья» по консервации построек Летне-Орловского маяка 🧷Во время научного лагеря волонтёры подсчитывали запасы углерода 🧷Участники студенческой смены занимались ремонтом уникальной бревенчатой ограды в деревне Филипповская и занимались огранизацией книг библиотеки фольклориста Юрия Смирнова География заповедных помощников обширна и охватила практически всю Россию — от Новосибирска и Барнаула до Москвы и Архангельска. Самыми «добрыми» городами стали: Москва (34 человека), Архангельск (15 человек) и Санкт-Петербург (8 человек). Подробнее про волонтерский сезон 2025 Новые смены 2026 года и регистрация на них</t>
+  </si>
+  <si>
+    <t>21.01.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/3956</t>
+  </si>
+  <si>
+    <t>🎶 Созвучие Кенозерья начинается с ожидания! Со 2 по 5 июля 2026 года в старинной деревне Масельга снова пройдет самое яркое событие лета для всех любителей культурных открытий и увлекательных приключений! 💥 Сегодня на сайте фестиваля мы открыли возможность оставить ПРЕДВАРИТЕЛЬНУЮ ЗАЯВКУ на участие. Это возможность заранее обозначить своё желание быть рядом, когда Кенозерье, музыка и пространство зазвучат вместе. ✨ Что даёт предварительная заявка: — вы первыми узнаете о старте продаж, — сможете заранее выбрать и забронировать размещение, — получите новости о программе и формате фестиваля до официальных анонсов, — попадёте в число тех, для кого это событие действительно важно. Количество мест на фестивале будет ограничено — и мы хотим, чтобы в «Созвучие Кенозерья» приехали те, кому близка его атмосфера, а это: 🎵 open-air вечеринки на природе 🎵 выступления фольклорных коллективов и известных DJ 🎵 лекции от профессиональных музыкантов 🌳экскурсии по экологическим тропам и традиционная северная кухня 🧷 мастер-классы по народным ремёслам 🧷 развлечения на воде и спортивные площадки Если это про вас — оставьте предварительную заявку. 🔗 Это уже можно сделать на сайте: sozvuchie.tb.ru/kenozero Мы будем аккуратно делиться новостями и обязательно напишем первыми 💚 https://vk.com/video358141318_456241013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4439,51 +4937,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H455"/>
+  <dimension ref="A1:H511"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4817.824" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -11197,51 +11695,51 @@
       </c>
       <c r="D285" s="1" t="s">
         <v>849</v>
       </c>
       <c r="E285">
         <v>410</v>
       </c>
       <c r="G285">
         <v>32</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>80804</v>
       </c>
       <c r="B286" t="s">
         <v>850</v>
       </c>
       <c r="C286" t="s">
         <v>851</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E286">
-        <v>204</v>
+        <v>553</v>
       </c>
       <c r="F286">
         <v>9</v>
       </c>
       <c r="G286">
         <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>80805</v>
       </c>
       <c r="B287" t="s">
         <v>853</v>
       </c>
       <c r="C287" t="s">
         <v>854</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E287">
         <v>313</v>
       </c>
       <c r="F287">
@@ -15199,50 +15697,1002 @@
       <c r="G454">
         <v>20</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>80973</v>
       </c>
       <c r="B455" t="s">
         <v>1351</v>
       </c>
       <c r="C455" t="s">
         <v>1352</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="E455">
         <v>447</v>
       </c>
       <c r="F455">
         <v>3</v>
       </c>
       <c r="G455">
         <v>15</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>85025</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E456">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>85026</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E457">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>85027</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E458">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>85028</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E459">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>85029</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E460">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>85030</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E461">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>85031</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E462">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>85032</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E463">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>85033</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E464">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>85034</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E465">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>85035</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E466">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>85036</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E467">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>85037</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E468">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>85038</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E469">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>85039</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E470">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>85040</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E471">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>85041</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E472">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>85042</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E473">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>85043</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E474">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>85044</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E475">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>85045</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E476">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>85046</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E477">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>85047</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E478">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>85048</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E479">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>85049</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E480">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>85050</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E481">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>85051</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E482">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>85052</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E483">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>85053</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E484">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>85054</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E485">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>85055</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E486">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>85056</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E487">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>85057</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E488">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>85058</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E489">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>85059</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E490">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>85060</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E491">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>85061</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E492">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>85062</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E493">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>85063</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E494">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>85064</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E495">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>85065</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E496">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>85066</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E497">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>85067</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E498">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>85068</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E499">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>85069</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E500">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>85070</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E501">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>85071</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E502">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>85072</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E503">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>85073</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E504">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>85074</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E505">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>85075</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E506">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>85076</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E507">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>85077</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E508">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>85078</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E509">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>85079</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E510">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>85080</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E511">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">