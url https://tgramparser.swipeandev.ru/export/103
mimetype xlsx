--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1520">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2164">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4572,50 +4572,1982 @@
     <t>21.01.26 12:39</t>
   </si>
   <si>
     <t>t.me/kenozerolife/3958</t>
   </si>
   <si>
     <t>🎶 В ожидании Созвучия Кенозерья! Со 2 по 5 июля 2026 года в старинной деревне Масельга снова пройдёт самое яркое музыкальное событие лета! Сегодня на сайте Фестиваля мы открыли возможность оставить предварительную заявку на участие. Это возможность заранее обозначить своё желание быть рядом, когда Кенозерье, музыка и пространство зазвучат вместе. Что даёт предварительная заявка: — вы первыми узнаете о старте продаж, — сможете заранее выбрать и забронировать размещение, — получите новости о программе и формате Фестиваля до официальных анонсов, — попадёте в число тех, для кого это событие действительно важно. Количество мест на Фестивале ограничено — и мы хотим, чтобы смогли поучаствовать те, кому близка его атмосфера: 🧶 open-air вечеринки на природе 🧶 выступления фольклорных коллективов и известных DJ 🧶 лекции от профессиональных музыкантов 🧶 экскурсии по экологическим тропам 🧶традиционная северная кухня 🧶 мастер-классы по народным ремёслам 🧶 развлечения на воде и спортивные площадки 🔗 Если это про вас — оставляйте предварительную заявку на сайте sozvuchie.tb.ru/kenozero</t>
   </si>
   <si>
     <t>21.01.26 09:00</t>
   </si>
   <si>
     <t>t.me/kenozerolife/3957</t>
   </si>
   <si>
     <t>Добрые сердца заповедных земель: итоги волонтёрского сезона 2025 года В Кенозерском национальном парке и в «Онежском Поморье» прошли 24 волонтёрских лагеря! 🧷Самым популярным стал волонтёрский лагерь «Трава-мурава» 🧷Самым сложным — «Путевые огни Беломорья» по консервации построек Летне-Орловского маяка 🧷Во время научного лагеря волонтёры подсчитывали запасы углерода 🧷Участники студенческой смены занимались ремонтом уникальной бревенчатой ограды в деревне Филипповская и занимались огранизацией книг библиотеки фольклориста Юрия Смирнова География заповедных помощников обширна и охватила практически всю Россию — от Новосибирска и Барнаула до Москвы и Архангельска. Самыми «добрыми» городами стали: Москва (34 человека), Архангельск (15 человек) и Санкт-Петербург (8 человек). Подробнее про волонтерский сезон 2025 Новые смены 2026 года и регистрация на них</t>
   </si>
   <si>
     <t>21.01.26 07:31</t>
   </si>
   <si>
     <t>t.me/kenozerolife/3956</t>
   </si>
   <si>
     <t>🎶 Созвучие Кенозерья начинается с ожидания! Со 2 по 5 июля 2026 года в старинной деревне Масельга снова пройдет самое яркое событие лета для всех любителей культурных открытий и увлекательных приключений! 💥 Сегодня на сайте фестиваля мы открыли возможность оставить ПРЕДВАРИТЕЛЬНУЮ ЗАЯВКУ на участие. Это возможность заранее обозначить своё желание быть рядом, когда Кенозерье, музыка и пространство зазвучат вместе. ✨ Что даёт предварительная заявка: — вы первыми узнаете о старте продаж, — сможете заранее выбрать и забронировать размещение, — получите новости о программе и формате фестиваля до официальных анонсов, — попадёте в число тех, для кого это событие действительно важно. Количество мест на фестивале будет ограничено — и мы хотим, чтобы в «Созвучие Кенозерья» приехали те, кому близка его атмосфера, а это: 🎵 open-air вечеринки на природе 🎵 выступления фольклорных коллективов и известных DJ 🎵 лекции от профессиональных музыкантов 🌳экскурсии по экологическим тропам и традиционная северная кухня 🧷 мастер-классы по народным ремёслам 🧷 развлечения на воде и спортивные площадки Если это про вас — оставьте предварительную заявку. 🔗 Это уже можно сделать на сайте: sozvuchie.tb.ru/kenozero Мы будем аккуратно делиться новостями и обязательно напишем первыми 💚 https://vk.com/video358141318_456241013</t>
+  </si>
+  <si>
+    <t>08.09.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5091</t>
+  </si>
+  <si>
+    <t>«Получили не только ценнейшие знания о плотницком деле»: волонтёры о нашем «Часовенном крае» В Плесецком секторе Кенозерского национального парка четыре волонтёра проекта «Часовенный край» бережно отработали на пяти деревянных святынях. Пять объектов культурного наследия ФГБУ «Национальный парк «Кенозерский» и территория возле них преобразились в рамках волонтёрского лагеря. Волонтёры провели ремонтные работы по замене верхнего слоя тёса, охлупня и опорных брёвен крыльца на часовне во имя священномученика Власия (1874 г.) на острове Медвежий. Смастерили новую лестницу на тропе к часовне во имя святого апостола и евангелиста Иоанна Богослова (1846 г.) в деревне Шишкина. Теперь путь снова безопасен и удобен. Расчистили кровли от хвои, лишайников и мха на часовне во имя Святой Великомученицы Параскевы (конец XVIII — нач. XIX вв.) в деревне Тырышкино, на часовне Казанской иконы Божией Матери (конец XVIII — нач. XIX вв.) и на часовне во имя Георгия Победоносца (1890 г.) в деревне Минина. Курировал работы плотник Кенозерского национального парка Павел Бахарев. «Я считаю Кенозерье одним из самых красивых, душевных, загадочных мест. И не знаю, что тут впечатляет больше: природа или люди, которые тут живут и трудятся. Я очень благодарна за нашу работу с Павлом, он человечище, трудяга. Мы получили не только ценнейшие знания о плотницком деле из уст человека, который, имея под рукой только топор, может за пару минут смастерить всё из ничего, но и заразились его отношением к жизни: никогда не сдаваться, быть на позитиве, оставаться добрым, открытым и готовым помочь каждому. Наверное, поэтому его так любят в деревне. И самый, наверное, трогательный момент для меня, который мы разделили все вместе, — это работа в последний день в деревне Минина, откуда он родом. Такая работа бок о бок вдохновляет, и хочется всем-всем рассказать о таком прекрасном месте и людях», — отметила волонтёр Полина Курасова. На работы в заозёрные деревни волонтёров доставлял флот Кенозерья. В выходные была организована культурная программа. «Сельская идиллия, восхитительная природа Русского Севера, "священные" рощи, уникальные объекты деревянного зодчества — всё это Кенозерье. Здесь можно вернуться к истокам и научиться верить в чудесное! Для меня уже четвёртая встреча с этим краем, я здесь был ранее и как турист, и как волонтёр. Спасибо, друзья, за подвижничество в этом добром деле, а также за весёлый досуг вне работы! В ходе таких путешествий я убеждаюсь, что волонтёрский туризм оптимален. Это бюджетный отдых и познание окружающего мира, новые знакомства, получение полезных навыков и помощь для конкретного объекта от проделанной волонтёрами работы. При этом можно увидеть обычное туристическое место с другой стороны, общаясь с участниками из разных регионов, а также с местными жителями. Обязательно вернусь вновь в этот часовенный рай!», — поделился Дмитрий Колчин, участник волонтёрского лагеря «Часовенный край» в Кенозерье. Благодарим волонтёров за вклад в сохранение культурного наследия мирового уровня и дельную помощь!</t>
+  </si>
+  <si>
+    <t>07.09.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5084</t>
+  </si>
+  <si>
+    <t>«Небесное Кенозерье»: началось строительство депозитария Со 2 по 4 сентября в деревне Вершинино прошло выездное совещание, посвящённое старту строительства депозитария «Небесное Кенозерье». В мероприятии приняли участие Ольга Гатагова, заместитель Министра природных ресурсов и экологии Российской Федерации, и Лариса Белова, руководитель Росзаповедцентра. В рабочей встрече участвовали представители Центра мониторинга нацпроекта «Экологическое благополучие», Кенозерского национального парка, Министерства строительства и архитектуры Архангельской области, Администрации Плесецкого муниципального округа, подрядной организации «ПромМонтажСтрой» и строительного контроля «АЗССТРОЙ». Депозитарий создаётся по прямому поручению Президента Российской Федерации Владимира Путина в рамках федерального проекта «Сохранение биологического разнообразия и развитие экологического туризма» (нацпроект «Экологическое благополучие»). В «Небесном Кенозерье» будет размещена крупнейшая в России коллекция монументальной живописи — знаменитые кенозерские «небеса»: расписные потолочные перекрытия деревянных храмов с библейскими сюжетами. Кроме того, здесь разместят более 10 000 предметов из музейного фонда Парка. «Депозитарий "Небесное Кенозерье" с открытым показом предметов музейного фонда станет уникальным объектом, гордостью российской заповедной системы», — отметила Александра Яковлева, руководитель Кенозерского национального парка. Парк — единственная особо охраняемая природная территория в России, обладающая таким собранием. Важным символическим событием стало освящение места строительства епископом Плесецким и Каргопольским Александром (Зайцевым): «Я уверен, что сохранение памяти о культуре, о традициях, о вере православной поможет нам быть наследниками того государства, о котором мы говорим, о котором мечтаем, и которое в наши с вами руки передали предки. Помогай вам Господь в этом благом деле, начатом федеральными усилиями, но воплощаемом на земле северной». Площадь депозитария составит 1795,65 квадратных метров. На текущем этапе строительства завершены работы по определению границ строительной площадки и вертикальной планировке участка. В настоящее время ведутся работы по устройству котлована — он станет основанием для монтажа цокольного этажа из железобетона. Работы выполняются в соответствии с утверждённым производственным графиком, шаг за шагом приближая создание уникального хранилища культурного наследия Кенозерья. Застройщик проекта — «ПромМонтажСтрой». Автор проекта — Никита Явейн, народный архитектор Российской Федерации, заслуженный архитектор Российской Федерации, действительный член Российской академии архитектуры и строительных наук, профессор Санкт-Петербургской академии художеств имени Ильи Репина, руководитель Архитектурного бюро «Студия 44».</t>
+  </si>
+  <si>
+    <t>05.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5083</t>
+  </si>
+  <si>
+    <t>Первые шаги осени в Кенозерье в ролике Андрея Базанова</t>
+  </si>
+  <si>
+    <t>04.09.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5077</t>
+  </si>
+  <si>
+    <t>«Вышло терапевтично»: волонтёры «В гости к Мезенке» собрали больше 150 веников для фермы Парка Этого запаса угощений козам хватит перезимовать. Позаботились волонтёры и о лошадях коренной мезенской породы: обработали маслом упряжь, чтобы она дольше служила и оставалась мягкой, побелили денники. Три волонтёрки из Московской области провели конец августа с пользой для животных фермы Кенозерского национального парка. Делимся их отзывами. «Проект "В гости к Мезенке" как будто сам нашёл меня, когда я решила поехать волонтёрить в Архангельскую область. Я очень люблю лошадей, и было здорово помогать ухаживать за ними (а ещё коровами, козами, овцами и быком), покататься верхом, а главное — смотреть, как они свободно носятся в полях со своими друзьями. Видно, что у Розы Борисовны кони живут в любви и заботе, не перетруждаются и доверяют людям, поэтому под конец смены я уже могла спокойно вычёсывать репейники из хвоста, не боясь, что меня лягнут. Спасибо Розе Борисовне и всем работникам фермы за тёплый приём и Кенозерскому национальному парку за возможность поучаствовать в программе. Уже скучаю по кудряшке Мозаике, вредине Фрегату, Цветочку и её малышам, самой милой охраннице Раде и всем остальным обитателям "Мезенки" и надеюсь вернуться ещё раз», — поделилась участница волонтёрского лагеря Елизавета Лебедева. «В прошлом году волонтёрила в Вершинино, в этом захотелось посмотреть Каргопольский сектор. Я сковано себя чувствовала с лошадьми раньше, а тут лошади такие простые, добрые, страх пропал. Вышло терапевтично», — поделилась Ксения Ярлыкова. «В гости к Мезенке» — наш традиционный волонтёрский лагерь, направленный на поддержание аборигенных пород. Добровольцы каждый год приезжают помогать на ферме Парка, за что мы им безмерно признательны. После работы на ферме Парк организует для волонтёров насыщенную культурную программу: экскурсии по экотропам и экспозициям и мастер-классы, чтобы полностью окунуться в заповедный мир.</t>
+  </si>
+  <si>
+    <t>03.09.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5072</t>
+  </si>
+  <si>
+    <t>Учёные проверили, как изменились озера Парка за 10 лет, и нашли 6 новых видов Учёные из лаборатории пресноводных и морских экосистем Института экологических проблем Севера ФИЦКИА УрО РАН оценили, как за десятилетие изменились экосистемы на озёрах Кенозерского национального парка. Предыдущие комплексные сезонные исследования проводились здесь в 2006–2017 годах — тогда экологическое состояние озёр Лекшмозеро, Масельгское и Вильно было оценено как устойчивое. Теперь исследователи повторили замеры на пяти водоёмах: Лекшмозеро, Масельгское, Вильно, Худое и Синее. На самых глубоких точках каждого озера с помощью японского многопараметрического зонда HORIBA U-52G измеряли от поверхности до дна температуру, содержание кислорода, pH и электропроводность. Дополнительно батометром отбирали пробы воды с разных горизонтов — для определения концентраций парниковых газов (метан и углекислый газ), биогенных элементов, фотосинтетических пигментов и зоопланктона. Обработку проб будут проводить гидрохимики и биологи — итогом станет полный спектр характеристик для оценки экологического состояния водоёмов. Однако уже в поле зафиксировано, что значения pH и минерализации остались в пределах многолетних значений, а кислородный режим — благоприятный. «Проблема экологического состояния водных экосистем Европейского Севера России в условиях изменения климата и возрастающего антропогенного воздействия обостряется из-за их повышенной уязвимости и низкой способности к самоочищению. Чтобы понять, как меняются эти экосистемы под антропогенным воздействием и изменениями климата, необходимы данные об их естественном, ненарушенном состоянии. Такие эталонные сведения можно получить, изучая озёра национальных парков и заповедников — они расположены в верховьях водосборов и не испытывают прямого техногенного влияния. Исследуемые нами озёра Масельгское, Вильно, Худое, Синее относятся к малым озёрам. Благодаря высокому отношению площади водосбора к площади зеркала, малые озёра быстро реагируют на любые изменения в окружающей среде: вырубку леса, распашку, строительство, изменение климата, атмосферные выпадения. По их гидрохимическим характеристикам, составу сообществ можно раньше, чем по большим озёрам, зафиксировать начало эвтрофирования, закисления или климатического сдвига. Таким образом, малые озёра – это чувствительные индикаторы изменений окружающей среды. Благодаря чёткой организации логистики нам удалось в полном объёме выполнить запланированную научную программу. Особую признательность хочется выразить за тёплое человеческое отношение, готовность прийти на помощь в решении любых возникающих вопросов. Сотрудниками Парка проведена грандиозная работа по сохранению исторической памяти, возрождению традиционных ремёсел и бережному отношению к уникальному природному ландшафту. Редко можно встретить руководителя и сотрудников, которые с такой самоотдачей и любовью относится к своему делу», — отметила Светлана Забелина, начальник экспедиционного отряда, зав. лабораторией, в.н.с. лаборатории пресноводных и морских экосистем Института экологических проблем Севера ФИЦКИА УрО РАН. Исследование структуры и функций сообществ водоёмов позволит не только оценить их текущее экологическое состояние, но и заложить основу для долгосрочного мониторинга, прогнозирования изменений и определения восстановительного потенциала северных озёр. Параллельно в этой же экспедиции ведущий научный сотрудник лаборатории приарктических лесных экосистем Олег Ежов изучал видовое разнообразие афиллофоровых грибов на территории Парка. В ходе исследования обнаружено шесть видов, ранее не отмеченных для территории Кенозерского национального парка: — Гиднеллум оранжевый (Hydnellum aurantiacum); — Гиднеллум финский (Hydnellum fennicum); — Гиднеллум ржавчинный (Hydnellum ferrugineum); — Гиднеллум душистый (Hydnellum suaveolens); — Пликатура белая (Plicatura nivea); — Мультиклавула слизистая (Multiclavula mucida). Ждём публикаций и результатов исследования.</t>
+  </si>
+  <si>
+    <t>02.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5064</t>
+  </si>
+  <si>
+    <t>У каждого времени года — своё Кенозерье Осенью Кенозерье золотое, уютное и тихое. 🍂 Листайте карточки и выбирайте свою причину приехать. А если ваша причина уже нашлась, то скорее выбирайте осенний тур и приезжайте в Кенозерье. Например, в наш уникальный Лодка-тур, где в полной мере вы сможете ощутить спокойствие осенней природы на прогулках по эко-тропам и по «Системе пяти озёр» на лодочках. А может, у вас есть ещё одна причина?</t>
+  </si>
+  <si>
+    <t>02.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5059</t>
+  </si>
+  <si>
+    <t>Кенозерский Национальный Парк | Полет на рассвете! Фото Евгения Егорова #Кенозеро #россиясвысоты #кенозерскийнациональныйпарк #туман</t>
+  </si>
+  <si>
+    <t>01.09.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5052</t>
+  </si>
+  <si>
+    <t>🍂 С Днём знаний, наши любимые исследователи! Лето пролетело ярким вихрем — две смены экологического лагеря Кенозерья, экспедиции, походы! Но какой это был полёт! Давайте вспомним, каким было это лето💛 🎨 Первая смена — смена творцов! Вышивали, мастерили кукол, придумывали дизайн футболок, создавали деревянных коней и удивительные фигуры из сена. Вы были настоящими волшебниками! 🐟 Экологическая смена — смена открытий! Вы узнали всё о рыбах Лекшмозерья, проводили настоящие исследования по проращиванию фасоли в самых разных условиях, разматывали пожарные рукава (и успешно смотали обратно) и создали свою «Лавочку посланий». Мы до сих пор туда заглядываем и вспоминаем о вас! 🦉 Экспедиция — смена настоящих учёных! Вставали в 6 утра ради птиц, а вечером шли считать сов! Создавали яркие экологические плакаты и наводили порядок на территории лагеря. Каждый увез с собой частичку Кенозерья в кулоне из эпоксидной смолы и в сердце! 🌲 Летняя школа друзей на Мураканах - настоящее научное открытие, погружение в загадочный микромир мхов и лишайников. Вдохновленные этой красотой, дети вместе со взрослыми не только изучили природу, но и создали экологическую тропу «Мохнатый лес», превратив свой энтузиазм в настоящий маршрут для всех любителей природы! Наши дорогие дети Кенозерья и Онежского полуострова, поздравляем вас с 1 сентября! Вы самые лучшие: активные, весёлые, не унывающие, умные, рассудительные, шумные, болтающие без устали и те, кто после отбоя всё ещё обсуждает самые важные в мире вещи! Мы вас знаем, безумно любим и ждём новых встреч! Впереди новый учебный год — пусть он будет таким же ярким, как наше кенозерское лето. А мы уже думаем, что создать для вас в следующем году!</t>
+  </si>
+  <si>
+    <t>31.08.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5051</t>
+  </si>
+  <si>
+    <t>Лодки и Кенозеро… Эти два слова будто созданы друг для друга. В заповедном крае одно без другого и не представить: вода здесь — не просто стихия, вода здесь — сама суть жизни. Испокон веков люди здесь жили в ладу с озером: строили лодки, прокладывали маршруты между деревнями, доверяли воде свои истории. Если соберётесь в наши края, обязательно пройдите по воде до удалённых деревень. Пусть эта прогулка станет вашим путешествием сквозь время — туда, где природа и традиции живут в полной гармонии. Видео Андрея Базанова</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5042</t>
+  </si>
+  <si>
+    <t>Приглашаем в путешествие сквозь время Три дня в Лекшмозерье — чтобы познакомиться с традиционным судостроением, выйти на воду и почувствовать Север через его ремёсла, людей и озёра. Когда: 11–13 сентября; Где: Каргопольский сектор Кенозерского национального парка; Сколько: 28 000 руб./взр. и 27 000 руб. – ребёнок до 17 лет. 🔗 Подробности и бронирование — по ссылке: vk.cc/d0PGLy. На любые вопросы мы также всегда готовы ответить в личных сообщениях группы 💚</t>
+  </si>
+  <si>
+    <t>28.08.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5041</t>
+  </si>
+  <si>
+    <t>#ЮннатыПервых уже в Архангельской области! Первый заезд стартовал. Ребята приехали на Русский Север, чтобы проникнуться его историей, природными особенностями и попробовать себя в роли настоящих исследователей. Первые под руководством специалистов будут изучать экотропы Кенозерского национального парка и фиксировать свои наблюдения. Это поможет им разработать рекомендации по инспектированию экологических троп, а также создать аудиогид по новой экологической тропе «По следам Китовраса».</t>
+  </si>
+  <si>
+    <t>28.08.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5039</t>
+  </si>
+  <si>
+    <t>Всероссийские юннатские экспедиции Движения Первых стартовали в Кенозерье 50 юных исследователей природы и окружающей среды стали участниками финального события Всероссийских юннатских экспедиций в Кенозерском национальном парке. Мероприятие позволит ребятам из разных регионов России получить новые знания и навыки, погрузиться в практику охраны природы, внести вклад в развитие экологической культуры и просвещения и создать собственные проекты. «В Кенозерском национальном парке дали старт Всероссийским юннатским экспедициям. Кенозерье — это эталон сохранения северной природы и культурного ландшафта, один из самых узнаваемых заповедных брендов России, чей культурный ландшафт в 2024 году включён в список Объектов всемирного культурного наследия ЮНЕСКО. Именно здесь, в уникальной экосистеме, юные исследователи смогут получить бесценный опыт работы на заповедной земле. Программа экспедиций насыщенная: полевые выходы, работа над аудиогидами, создание медиаконтента — это полноценное погружение в исследовательскую и проектную деятельность. Кенозерский национальный парк даёт уникальную возможность учиться у самой природы и у тех, кто ежедневно стоит на её страже», — отметила министр природных ресурсов и лесопромышленного комплекса Архангельской области Анна Шевелева. В Кенозерье собрались победители муниципального этапа проекта «Всероссийские юннатские экспедиции» Движения Первых в направлении «Инспекторы экотроп». В течение нескольких дней под руководством опытных экспертов им предстоит пройти полевые практикумы, принять участие в исследовательской работе и разработать аудиогид по экологической тропе«По следам Китовраса», который будет доступен всем желающим после экспертной оценки. Ждём идей и проектов ребят!</t>
+  </si>
+  <si>
+    <t>28.08.26 04:06</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5032</t>
+  </si>
+  <si>
+    <t>В Кенозерье, заходя в часовню, обязательно нужно поднять голову. Там можно увидеть целый мир, созданный северными мастерами несколько столетий назад. Хотите увидеть расписные «небеса» своими глазами? 🔗 Собрали в одном месте все туры и экскурсии, во время которых в самое ближайшее время можно познакомиться с этим уникальным наследием : tours.kenozero.ru/ekskursii/... Переходите по ссылке или напишите нам в личные сообщения! Мы с удовольствием поможем выбрать ваш маршрут к Кенозерским «небесам». #экскурсииКенозерье</t>
+  </si>
+  <si>
+    <t>27.08.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5026</t>
+  </si>
+  <si>
+    <t>Приглашаем специалистов принять участие в конференции «Новый взгляд на Русский Север» В течение двух дней, 8 и 9 октября, в музее-заповеднике «Царицыно» состоится международная научно-практическая конференция «Новый взгляд на Русский Север: межинституциональный подход». Этот совместный проект национального парка «Кенозерский», Российского научно-исследовательского института культурного и природного наследия имени Д. С. Лихачёва и ГМЗ «Царицыно» приурочен к выставке «Свобода и глушь. От Кенозерья до Поморья». Конференция будет посвящена современным исследованиям и практикам сохранения культурного и природного наследия Русского Севера. К участию приглашаются историки, искусствоведы, этнографы, антропологи, культурологи, географы, музейные специалисты, реставраторы. В её рамках предполагается рассмотреть следующие вопросы: 🌿 Русский Север и его границы 🌿 Локальные бренды Русского Севера и образ России 🌿 Неизвестный Север. Открытия 🌿 Музейный взгляд: проблемы популяризации и сохранения наследия Русского Севера 🌿 Международное измерение: Русский Север как часть мирового наследия человечества В рамках параллельной программы для участников конференции будет доступен осмотр двух выставок: 🌿 «Свобода и глушь. От Кенозерья до Поморья. Искусство и этнография Русского Севера» (кураторская экскурсия с Н. В. Полонниковой); 🌿 «Ненаивное наивное. Явления художественного примитива конца XIX — начала XX веков» (кураторская экскурсия с Т. А. Синельниковой). Заполненная регистрационная форма и заявки принимаются по электронной почте: TrenikhinMM@culture.mos.ru и trenihinm@yandex.ru с пометкой «Новый взгляд на Русский Север». Срок подачи заявок — до 21 сентября 2026 года. 📷 Иван Митюшев, Нина Буркова, архив ГМЗ «Царицыно»</t>
+  </si>
+  <si>
+    <t>26.08.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5025</t>
+  </si>
+  <si>
+    <t>Мы продолжаем летопись Кенозерского национального парка в рубрике #35лет35историй — она приурочена к его 35-летнему юбилею, и обращаемся к событиям 2000 года. В этом году начата разработка Плана управления и развития (Менеджмент-плана) Парка на 2001–2005 годы и дан старт проекту «Устойчивое лесопользование в Каргопольском районе Архангельской области». Одним из важных этапов работы стала инвентаризация элементов культурного ландшафта — «святых» рощ, старинных троп и дорог. На территории Парка сохранилось более 45 «святых» рощ. Они — неотъемлемая часть живописного облика Кенозерья, где можно увидеть крест или часовню, а на них по древнему северному обычаю повязаны заветные полотенца и платки. Интересна история их возникновения: предполагается, что они возникли в местах бывших языческих святилищ-капищ или древних идолов. Точное время их возникновения или создания уже затерялось в истории заселения северных земель. Эти места издревле наделялись особым смыслом — традиционно в рощах запрещено громко разговаривать, рубить деревья, ломать сучья, заготавливать бересту, собирать грибы и ягоды. Подобные ограничения, укоренившиеся в сознании местных жителей, свидетельствуют о сакральном статусе рощ и позволяют рассматривать их как остатки девственных лесов. Возраст некоторых деревьев в «святых» рощах более 200 лет. Эти участки по праву можно считать генетическими резерватами и древнейшей формой заповедности. Рощи остаются священными местами: считается, что каждая из них принадлежит тому угоднику, в честь которого построена расположенная в ней часовня. И сегодня люди относятся к ним с глубоким почтением.</t>
+  </si>
+  <si>
+    <t>26.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5023</t>
+  </si>
+  <si>
+    <t>И уже ночью показаться жителям Вершинино прилетела её родственница — ещё одна болотная сова. Запечатлел красавицу Никита Юрьев, сын Анны Владимировны. И такие неслучайные случайности сплошь и рядом в заповедном крае.</t>
+  </si>
+  <si>
+    <t>25.08.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5019</t>
+  </si>
+  <si>
+    <t>Порой слышен вопрос: для чего нужны национальные парки? Для нас ответ очевиден с 1991 года: чтобы человек и природа могли жить рядом — в гармонии и уважении друг к другу. И не нужно искать сложные доказательства. Иногда достаточно просто остановиться и посмотреть по сторонам. Так, Анна Юрьева на стенде в деревне Вершинино заметила сегодня болотную сову — будто сама природа напомнила: мы здесь не одни 🌿 А её свекровь, также Анна Юрьева, добавила: «Вот как нужно охранять природу, что даже совы прилетают к конторе лесничества!»</t>
+  </si>
+  <si>
+    <t>24.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5011</t>
+  </si>
+  <si>
+    <t>От всего сердца поздравляем с Днём рождения Александру Яковлеву — руководителя Кенозерского национального парка и национального парка «Онежское Поморье»! Вы выстраиваете работу Парка так, чтобы сохранение наследия шло рука об руку с реальной жизнью деревень. И их возрождение (тому пример Майлахта и Ведягино) — это невероятно смелые ежедневные управленческие решения. Новые фермы и действующие ремесленные и промысловые мастерские, реставрирующиеся часовни и предпринимательские инициативы местных жителей, которые становятся частью экономики впечатлений и идентичности территории. Управление сразу двумя заповедными территориями — Кенозерским национальным парком и «Онежским Поморьем» — требует системного подхода, в котором вы умело совмещаете стратегическое видение и внимание к деталям. В каждом вашем решении в пользу сохранения вверенного наследия чувствуется преемственность, бережное отношение к достоянию предков и одновременно смелость искать новые пути, чтобы заповедные земли оставались живыми, нужными и любимыми. Ваша способность видеть возможности там, где другие видят преграды, помогает вопреки всему творить чудеса, которые были общей мечтой всего Парка. В этом юбилейном году такими чудесами стали долгожданная выставка в музее-заповеднике «Царицыно», ФОЛК &amp; DJs «Созвучие Кенозерья», начало строительства депозитария «Небесное Кенозерье», грантовый конкурс для предпринимателей «Сполохи» и конкурс для жителей по сохранению заповеданного ландшафта «Хранители традиций». Все эти проекты соединяют прошлое и будущее так, чтобы эта нить не оборвалась, чтобы огонь не погас. Рядом с вами браться за эти невероятные задачи легко и интересно, вы учите беречь, создавать, открывать заново. Ваша энергия, решительность, умение мечтать ярко и масштабно зажигают в людях желание делать больше. Вы умеете слышать каждого — и коллег, и местных жителей, и гостей, и саму заповедную территорию. И каждый день выбираете путь сохранения, поддержки и развития. Желаем крепкого здоровья, неиссякаемого вдохновения и радости от того ощущения, что вы — автор по‑настоящему стоящего дела. Пусть рядом всегда будут люди, с которыми можно идти по этой дороге вместе. На ней впереди будет много новых проектов, и мы, ваша команда, будем рады с вами их реализовать. С глубоким уважением, искренней благодарностью, верой и преданностью, коллектив национальных парков «Кенозерский» и «Онежское Поморье».</t>
+  </si>
+  <si>
+    <t>23.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5003</t>
+  </si>
+  <si>
+    <t>Буйством красок и приятных эмоций одарила гостей и жителей Кенозерья «Успенская ярмарка» в этом году В финале праздника приятный подарок от организаторов — огненное шоу студии оригинального жанра Butterfly Над Кенозером зажглись сотни огней, под светом ярких вспышек даже в сумерках было видно, как берег засиял улыбками. Спасибо всем, кто встречал с нами Успеньё: кто торговал, пел, танцевал, читал стихи и торжественные речи, водил экскурсии и карбасы, кто пёк калитки и пироги, готовил кашу-пожинаху и грел самовары, собрал всех в этот день в Вершинино и радовал и радовался совместному празднику. Спасибо, гостеприимное заповеданное Кенозерье! Спасибо Кенозерский национальный парк! Фотографии Нины Бурковой</t>
+  </si>
+  <si>
+    <t>22.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4998</t>
+  </si>
+  <si>
+    <t>Прямо сейчас на берегу Кенозера праздник — Успеньё! В Кенозерском национальном парке, в деревне Вершинино, сегодня звучат народные песни, кружат хороводы, пахнет северной кухней, лавки мастеров полны товаров, на глазах воссоздаётся традиционное искусство и ремесло! Яркие наряды, родные напевы и смех, который разносится по озёрной глади и собирает всех на праздник. На ярмарочной площади кто-то пробует кадриль, кто-то выведывает секреты мастеров, и все мы сегодня любуемся тем, как гуляет Кенозеро в честь 35-летия Кенозерского национального парка. «Во все времена наш принцип остается неизменным: сохранение наследия — наш главный приоритет! В Кенозерье есть всё одновременно — нетронутая природа, неизменённый глобальными перестройками ландшафт, промыслы и ремёсла, эпическая традиция. Но всё наше наследие бессмысленно, когда нет его хранителя. Люди, испокон веков жившие и живущие по обычаям своих предков, — самое главное богатство Парка», — отметила руководитель Кенозерского национального парка Александра Яковлева. Над Кенозером сегодня звучат голоса хранителей заповедной территории: мастеров-ремесленников, сотрудников Парка, коллективов «Зазнобушки», «Кенозёрочка», «Северяночка», «Любо-Дорого» из Лекшмозерья и «Лопшенско Дивованьё» с берегов самого Белого моря. «Успенская ярмарка» собрала артистов и издалека: на сцене Вершинино Конёвский народный хор, коллектив «Ошевенские большухи» и специальный гость праздника — Северный народный хор! Мы уже открыли «Тропу Китовраса», поздравили друг друга с праздником и теперь слушаем любимые коллективы и песни, торгуемся на ярмарке и наслаждаемся радушием и талантами заповедной земли. Фото Нины Бурковой</t>
+  </si>
+  <si>
+    <t>22.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4987</t>
+  </si>
+  <si>
+    <t>В Кенозерье открылась экотропа «По следам Китовраса»: деревянные великаны встречают гостей у входа в новый маршрут В Кенозерском национальном парке торжественно открыли 11 экологическую тропу «По следам Китовраса». Её визитной карточкой и привлекательной фотозоной стали два деревянных китовраса — величественные скульптуры высотой 2,7 метра и весом более 200 кг каждая. Теперь они встречают всех, кто хочет отправиться в путешествие по новому экомаршруту из деревни Вершинино до деревни мастеров Карповой. Он посвящён народным ремёслам, сельскохозяйственному календарю, праздникам и обычаям кенозерских крестьян. Сегодня у Карповой будто вновь собралось несколько десятков торговцев и покупателей, которые пришли в деревню за знаменитыми прочными глиняными горшками, латками и, конечно, игрушками-китоврасами. С песнями и инсценировкой к началу маршрута вышел фольклорный коллектив «Зазнобушки» и перенёс гостей в Карпову прошлого века, живую и праздничную деревню. Елена Емельянова, жительница деревни Вершинино и уроженка Карповой открыла тропу стихотворением: «Куда приведёте вы нас, великаны? Ручьи я знакомые вижу. Как странно, но я ещё вижу свой берег. Не верю... Так значит следы привели нас в деревню! На Карпову, значит, вы путь свой торите, Ну что ж, заселяйтесь и мирно живите!» Торжественную берестяную ленточку между двух китоврасов перерезали руководитель Кенозерского национального парка Александра Яковлева и местная жительница Елена Емельянова. Новый пешеходный маршрут длиной 4,4 км на 12 стендах рассказывает о трудах и праздниках местных ремесленников. Китоврасов создала команда монументального искусства «Сборная Тайболы». Китоврасы выполнены из дерева, но стилизованы под традиционные глиняные игрушки, которые создают местные мастера-ремесленники. Китоврас с косой посвящён земледельцам и скотоводам, его сосед с глиняным горшком в руках олицетворяет гончаров и гончарное дело. Скульптуры изготовили в мастерской «Тайболы» в Северодвинске на острове Ягры, а затем бережно доставили в Кенозерье на автоприцепах. Устанавливали китоврасов манипулятором. Иллюстративную часть информационных стендов тропы подготовила художник проекта Алёна Соломатина — она помогла оживить историю крестьянского мира Кенозерья, сохранённую в редких старинных фотографиях. Историю деревни Карповой и её ремесленников бережно для стендов и экскурсии собрала главный хранитель музейных фондов Парка Анна Анциферова. С ней по тропе прошли первые четыре десятка посетителей. Проходя по тропе, гости словно идут «в сопровождении китовраса» к часовне Пахомия Кенского. В ней на расписных потолочных перекрытиях иконописец изобразил глиняный горшок — ещё одна ниточка, связывающая пространство с ремесленным и праздничным укладом северной деревни. Подробнее о трудах и праздниках кенозерских мастеров вам расскажут информационные стенды, а для самостоятельных прогулок — аудиогид. Приглашаем в нашу Карпову по «Тропе Китовраса»! Проект «Экспозиция под открытым небом „По следам Китовраса“» реализован АНО «Кенозерские берега» совместно с Кенозерским национальным парком при поддержке Фонда президентских грантов Фотограф Нина Буркова #ФондПрезидентскихГрантов</t>
+  </si>
+  <si>
+    <t>21.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4985</t>
+  </si>
+  <si>
+    <t>Поздравляем сотрудников Парка с победой во Всероссийском конкурсе «Лучший по профессии: экопросветитель - 2026»! Одна из главных ценностей Кенозерского национального парка — команда: профессионалы, объединённые общей целью и искренне преданные своему делу. Именно благодаря их труду Парк по праву занимает особое место среди особо охраняемых природных территорий России. Подтверждение этому: Кенозерье стало единственной ООПТ в стране, от которой сразу два сотрудника стали победителями Всероссийского конкурса проектов и методических разработок «Заповедные острова России» в разных номинациях. По словам организаторов, в этом году на конкурс поступило 65 заявок. Участники представили разнообразные инициативы в сфере экологического просвещения и поддержки заповедных территорий: исследовательские и экопросветительские проекты, медиапроекты и другие решения, помогающие особо охраняемым природным территориям. Юлия Девавщенко, главный специалист отдела социокультурной деятельности была признана лучшей в номинации «Добровольцы — наша опора». Надежда Миливоевич, начальник отдела экологического просвещения, завоевала победу в номинации «Забота о будущем». От всей души поздравляем Юлию и Надежду и желаем им дальнейших профессиональных достижений и вдохновения для новых ярких проектов! Торжественное награждение победителей и призёров пройдёт в Москве в ноябре в рамках Международного слёта Друзей заповедных островов. Конкурс проводится в рамках проекта «Тиражирование успешных практик создания и развития клубов друзей заповедных территорий «Дружи с природой!». Конкурс организуется и проводится Фондом «Заповедное посольство», АНО ДПО «Экоцентр «Заповедники» и ФГБУ «Росзаповедцентр» Минприроды России. Проект реализуется при поддержке Президентского фонда природы. #ПрезидентскиеГранты #ФондПрироды #Дружисприродой #ДрузьяЗаповедныхОстровов</t>
+  </si>
+  <si>
+    <t>21.08.26 03:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4978</t>
+  </si>
+  <si>
+    <t>На Масельге стартовала экспедиция «МИР ЗАПОВЕДНЫХ ПРОФЕССИЙ»! 🌲 Кенозерский национальный парк — это не только невероятная природа, но и люди, которые каждый день трудятся ради её сохранения. На этой неделе участникам экологического лагеря Кенозерья выпала уникальная возможность примерить на себя их роли! Благодаря поддержке Фонда защитников природы и Банка ВТБ на смену смогли отправиться 10 ребят проживающих на территории национального парка «Онежское Поморье». Ещё 40 участников приехали из Москвы, Санкт-Петербурга, Архангельска, чтобы вместе постигать заповедное дело. Кто такие специалисты на ООПТ и чем они занимаются? Юные исследователи погружаются в увлекательный мир заповедной работы на занятиях с экспертами из пяти заповедных территорий: 🔹 Вместе со специалистом национального парка «Таганай» Екатериной Беберштейн и государственным инспектором Кенозерского национального парка Татьяной Будивской знакомимся с работой государственных инспекторов. Ребята узнают, сколько сил и ответственности стоит за порядком на природе! 🔹 С Вероникой Бабиной (государственный природный заповедник «Нургуш») дети поднимаются с первыми лучами солнца, чтобы отправиться на маршрутные учёты птиц. А всё потому, что раннее утро — время максимальной активности пернатых! Кто сказал, что в лагере можно поспать подольше? 🔹 На занятиях с Екатериной Федашёвой (ФГБУ «Заповедная Мордовия») ребята разрабатывают экологическую акцию, проектируют тематическую карту лагеря и уже планируют мастер-класс по сбору травяного чая. 🔹 Осваиваем экологический туризм — разбираемся, как показывать красоту Кенозерья и при этом не навредить ей. Детям помогает представитель национального парка «Куршская коса» Ксения Вострякова. Экспедиция только началась, а сколько открытий уже позади! Ребята не просто узнают о профессиях — они пробуют их на себе, учатся беречь природу и понимать её. Следите за нашими приключениями — впереди ещё много интересного! #Кенозерье #Масельга #МирЗаповедныхПрофессий #ООПТ #ЭкологическийЛагерьКенозерья #Экология #ФондЗащитниковПрироды #ВТБ</t>
+  </si>
+  <si>
+    <t>20.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4972</t>
+  </si>
+  <si>
+    <t>Звонница, парикмахерская, свечная мастерская и пекарня на дому: что открыли победители конкурса предпринимательских инициатив «Сполохи» в Кенозерье и на Онежском полуострове В этом году больше всего победителей в номинации «Сохранение промыслов и ремёсел». Жительницы Усть-Почи продолжают развивать творческую мастерскую «Волшебный челночок» и ткут половички на новом станке. Уже проданы две дорожки. Мастерицы под руководством специалистов Школы Бурчевского изучали особенности работы нового оборудования. В отличие от других станков, новый — четырёхремизный клавишный — даёт возможность ускорить процесс ткачества. Новый ткацкий станок появился в поморской Лямце. Ирина Кузьмина ткёт дорожки и планирует проводить мастер-классы для гостей — как на старинном, так и на современном станках. Чтобы у станков было достойное место, активные жители деревни взялись за ремонт бывшей колхозной конторы. В Лопшеньге тоже создаётся мастерская, но она необычная — свечная. Некоторые туристы уже успели приобрести интерьерные свечи в поморском стиле. Коллектив «Зазнобушки» из Вершинино на средства гранта приобрёл балалайку и уже дважды выступал перед гостями с обновлённым репертуаром. Ещё один проект по поддержке творческих коллективов реализуется в Пурнеме: исполнительницы из «Поморочки» работают над созданием сценических костюмов в традиционном поморском стиле — рубах и головных уборов. Светлана Аникиева из Усть-Почи прошла обучение в Школе Бурчевского и освоила искусство лоскутного шитья. Её работы, выполненные с теплом и заботой, теперь представлены в сувенирных лавках Парка. Отдельное внимание — проектам, связанным с поморской кухней. Наталья Трубина в Пушлахте и Марина Мошкова в Уне предлагают гостям попробовать северные угощения. Проект в Уне получился комплексным: посетителей знакомят с музеем «Унский Посад» и угощают свежеиспечённым хлебом с солью — «Поморская ключёвка» родом именно с этих земель. «После дегустации весь хлеб скупили. Вместо обычных сувениров гости увезли с собой ароматные буханочки. Лучшим воспоминанием о поездке становятся не вещи, а простые живые вкусы и эмоции, которыми можно поделиться с близкими», — делится Марина Николаевна. В Пушлахте тем временем пекут коврижки, делают безе и козули. Особое место занимает коврижка по старинному рецепту — его воссоздала Наталья Вениаминовна, дочь местного пекаря Эльвиры Михайловны Шапкиной, чьё угощение многие годы было любимым лакомством жителей деревни. В рамках инфраструктурного направления Виктория Шестакова продолжает обустраивать гостевой дом «Лямецкое надгорье». У строящейся по проекту бани уже появились печь, двери и окна. Сейчас Виктория Шестакова делает последние штрихи, чтобы создать там уют. Совсем скоро гости Лямцы смогут по-настоящему прочувствовать тепло северного Поморья. Один из самых востребованных проектов-победителей — парикмахерская в посёлке Поча. «По проекту купили новое кресло, улучшили освещение в салоне. На сегодняшний день клиентами моей парикмахерской стали 133 посетителя, одних только химических завивок выполнено уже 15. Посетители приходят не по одному разу — значит, доверяют. А мне, в свою очередь, очень нравится моя новая работа», — рассказывает победительница конкурса предпринимательских инициатив «Сполохи» Надежда Баева. Особую ценность для сохранения исторической памяти представляет проект, реализованный жителями Летнего Наволока: в деревне завершили строительство звонницы. Когда-то подобные звонницы были широко распространены на Севере. Теперь звонница в Летнем Наволоке стоит рядом с местом, где прежде находилась утраченная Преображенская церковь. Авторы проекта — Татьяна Шпикина и Анастасия Горина-Бронникова. Материал для строительства был выделен в рамках гранта, а недостающие средства на колокола собрали сами жители. Конкурс «Сполохи» проводится в рамках проекта «Экспозиция под открытым небом „По следам Китовраса“. Путешествие в мир северного крестьянина», который получил поддержку Фонда президентских грантов. Грантовый фонд конкурса сформирован за счёт собственных средств ФГБУ «Национальный парк „Кенозерский“».</t>
+  </si>
+  <si>
+    <t>19.08.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4963</t>
+  </si>
+  <si>
+    <t>«В Кенозерье я будто дома!»: как волонтёры из пяти стран помогали сохранять наследие Русского Севера Добровольцы из пяти стран СНГ: Узбекистана, Казахстана, Туркменистана, Таджикистана и России, неделю работали на заповедной территории и помогали госинспекторам Парка поддерживать культурный ландшафт «Заповеданное Кенозерье», признанный в 2024 году объектом Всемирного наследия ЮНЕСКО. «Это первый за долгое время международный волонтёрский проект такого масштаба в России. Его организовали "Гудсёрфинг" совместно с Добро.РФ при поддержке Национального совета корпоративного волонтёрства под эгидой "Международной ассоциации DOBRO" и в партнёрстве с Кенозерским национальным парком. Волонтёров отбирали по мотивационным письмам, для нас было важно, чтобы участники были готовы жить и трудиться в полевых условиях, имели туристический опыт или были эковолонтёрами», — отметила Милана Фурман, кемплидер, координатор волонтёров проекта «Гудсёрфинг». Основные работы шли в двух точках: в старинной деревне Масельга, где сегодня живёт лишь один постоянный житель, и в деревне Морщихинская — центре Каргопольского сектора. Добровольцы помогли госинспекторам Парка расчистить культурный ландшафт от кустарников, тем самым приблизив территорию к естественному облику. На Масельге работы проходили напротив архитектурного парка «Кенозерские бирюльки», в Морщихинской — у любимого многими туристами маршрута «Рыбацкий берег». Участница лагеря Шахноза Муродова из Таджикистана призналась, что работать в таком коллективе — одно удовольствие: «У нас собрался дружный и работоспособный коллектив. Все такие разные, и в этом изюминка такого волонтёрского лагеря. Мы занимались облагораживанием культурного ландшафта уникальной природной территории. Не работа, а наслаждение». «Три года я живу в России и не занимаюсь ручным трудом. Это возвращает домой, я будто дома, где мы занимались похожими работами», — добавила Луиза Садулаева из Туркменистана. Работая в мультикультурной среде, волонтёры совмещали физический труд с изучением культурного и природного наследия Кенозерского национального парка, познакомились с традициями Русского Севера на экскурсиях и этнографических программах, на мастер-классе обучились плести из бересты. А ещё устроили кулинарный вечер, где каждый смог поделиться вкусами своей родины — так за одним столом встретились кухни разных стран. «Прекрасное место, где можно соединиться с природой. Природу Севера я видел только в фильмах, учебниках, книгах. И здесь я не только прикасаюсь к старинной культуре Русского Севера, но я живу в этом, среди старинного зодчества», — отметил Эркинбой Маманазаров из Узбекистана, магистрант и ассистент-преподаватель института востоковедения РГПУ им. Герцена. Волонтёры познакомились с ансамблем Порженского погоста, дошли к нему по «Транскенозерской тропе» и договорились встретиться здесь, на заповедной территории, в следующем году вновь. Жизнь в лагере была по-деревенски простой: воду брали из чистейших озёр, свежие овощи со своих огородов привозили местные жители. В меню были и настоящие северные угощения: варенье из морошки, суп грибовница, уха и другие блюда деревенской кухни. Неделю волонтёры провели вдали от городской суеты и отметили, как было спокойно работать в отсутствие связи.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4957</t>
+  </si>
+  <si>
+    <t>Осень в Кенозерье — выбирайте своё настроение 🍂 Когда летний шум стихает, Кенозерье становится по-настоящему «теплым» и уютным: золотые леса, красные брусничные поляны, дым от костра, прохладные озёра и почти никакой суеты. Этой осенью мы собрали пять очень разных путешествий — для тех, кто хочет тишины, открытий или просто сбежать из города на несколько дней. 🍁 «Махнуть в сентябре» — гибкий формат, выбираете дату и сектор сами. От 10 500 руб. за двоих. 🛶 «Лодка-тур» — три дня про то, как на Севере строили лодки и жили у воды. 11–13 сентября. 🚌 «Золотая осень в Кенозерье» — из Архангельска в старинные деревни и часовни с расписными «небесами». 25–27 сентября. 🌲 Тихое путешествие «Тропой мельника» — пешком, на лодке, у костра. Мельница, рыбалка, баня. Перезагрузка. 25–28 сентября. 🦉 «Совиный след» — научный круиз с орнитологом и ночные поиски сов в лесу. 16–18 октября. Листайте карточки — там подробности каждого тура, даты и цены. Бронируйте заранее: места в группах ограничены. Какой маршрут ваш этой осенью?👆</t>
+  </si>
+  <si>
+    <t>14.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4952</t>
+  </si>
+  <si>
+    <t>🌿 Ищем экскурсоводов в Кенозерье! Хотите провести август и сентябрь там, где утром над озером стелется туман, днём вы открываете гостям заповедное Кенозерье, а вечером можно смотреть, как солнце садится в озеро? Кенозерский национальный парк приглашает в команду экскурсоводов в деревню Вершинино, Плесецкий сектор. ✨ Что предстоит делать? — проводить экскурсии для гостей Парка и знакомить их с природой, историей и культурой Кенозерья; — создавать атмосферу настоящего северного гостеприимства; — помогать гостям сориентироваться на маршрутах и отвечать на вопросы; — делиться с путешественниками тем, за что сами любите Кенозерье. 🌲 Кого мы ищем? Будем рады людям, которые: — имеют опыт экскурсионной работы (преимущество); — любят историю, культуру, природу и традиции Русского Севера; — умеют интересно рассказывать и легко находят общий язык с людьми; — ответственны, доброжелательны и готовы стать частью нашей команды. 💚 Что предлагаем? — работа по договору; — сдельную оплату в зависимости от количества проведённых экскурсий; — удобный сменный график; — проживание и трёхразовое питание на время работы; — возможность бесплатно знакомиться с маршрутами и экскурсиями Парка в свободное время; — работу в месте, куда многие приезжают отдыхать, а потом мечтают вернуться. 📅 Период работы: август–сентябрь 2026 года. Если вам хочется провести эти месяцы в Кенозерье, встречать путешественников и помогать им влюбляться в Русский Север — отправляйте резюме на: tur@kenozero.ru. Возможно, уже этой осенью именно вы будете рассказывать гостям, почему у Кенозерья так много историй. 🤍</t>
+  </si>
+  <si>
+    <t>14.08.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4947</t>
+  </si>
+  <si>
+    <t>Новый вид рукокрылых зафиксирован в Кенозерском национальном парке 27 летучих мышей встретила хироптеролог Елена Ситникова во время экспедиции в Каргопольский сектор Кенозерского национального парка. Это рекорд трёх лет исследований. Среди находок новый вид — маленькая летучая мышь усатая ночница. «Впервые в Парке в этом сезоне зафиксирована встреча с усатой ночницей (Myotis mystacinus) на Гужевской мельнице. Встреча взрослых самок и молодых особей подтверждает обитание и размножение вида на территории. За всё время исследований в Каргопольском секторе подтверждено обитание пяти видов рукокрылых. Северный кожанок — единственный вид, обитание которого на территории Парка не вызывало сомнений. Это широко распространённый вид как на территории Архангельской области, так и на Европейском Севере в целом. Интересно, что это вид охотится даже в плохую погоду, в моросящий дождь, ветер и при довольно низких ночных температурах. И по количеству видов, и по числу особей самый распространенный, иначе фоновый вид в Парке — краснокнижная ночница Брандта (Myotis brandtii). Встречались молодые и взрослые особи, самцы и кормящие самки — в общем, все возрастные категории. Предполагаем, что она и зимует на заповедной территории, возможно даже не мигрирует. В целом этот вид зимует и встречается на территории области до широты Пинежского заповедника», — рассказала Елена Ситникова, заместитель директора по научной работе государственного природного биосферного заповедника «Брянский лес». Учёная также отмечает северное нахождение водяной ночницы (Myotis daubentonii). Ранее в области этот вид встречался лишь в зимний период (на зимовках), а с 2023 года ежегодно фиксируется на территории Парка и в летнее время. Искали рукокрылых в Парке в этом году на 12 точках: на Гужовской мельнице, в деревнях Морщихинская и Масельга, на озёрах Макарье, Белое, Сяргозеро, Вендозеро. Самые богатые рукокрылыми территории — Масельга и мельница. В ходе исследования с рукокрылых для дальнейшего изучения собрали внешних паразитов. Такой анализ будет проводится впервые для летучих мышей Архангельской области. Также для участников детского экологического лагеря Кенозерья на Масельге и гостей и жителей Морщихинской и хироптеролог Елена Ситникова провела открытую лекцию «Летучие мыши: кто они?» и мастер-класс по изготовлению домиков рукокрылым. В Каргопольском секторе Кенозерского национального парка местные жители всё чаще встречают этих удивительных существ. Пусть же теперь встречи с летучими мышами никого не пугают. Экспедиция и интерактивные занятия проходят в рамках проекта «Летучие мыши Кенозерского национального парка», поддержанного Президентским фондом природы. Проект учит мирно сосуществовать с рукокрылыми и помогать им выживать. Летучие мыши остаются одной из самых слабо изученных групп млекопитающих в Архангельской области. #ФондПрироды</t>
+  </si>
+  <si>
+    <t>14.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4938</t>
+  </si>
+  <si>
+    <t>Услышьте, как радуется северная земля! Совсем скоро, 22 августа, в Кенозерье наступит особенный день — «Успенская ярмарка»! Это праздник, который связывает поколения: в каждом напеве, в каждом узоре сувенира, в каждом товаре мастера живут память и традиции. А ещё это большой праздник в честь 35‑летия Кенозерского национального парка — юбилей, который хочется разделить со всеми, кто ценит и любит нашу заповедную землю. День начнётся с открытия экологической тропы «По следам Китовраса». В 9:30 состоится торжественная церемония и премьерная экскурсия. В 11:30 в музее «В Начале было Слово» пройдёт экскурсия по выставке «Кенозерье, избранное сердцем». С 14:00 на берегу Кенозера развернётся программа «От певца до купца» — фольклорно‑этнографический праздник и общая братчина. В этот момент все становятся одной большой семьёй: вместе поют, вместе угощаются, вместе чувствуют, как прошлое становится живым и близким. В 14:40 начнётся «Ярмарочный ход». По дороге от причала к ярмарочной площади пройдут коллективы «Зазнобушки», «Кенозёрочка», «Северяночка», «Любо‑Дорого», «Лопшенско Дивованьё». Яркие наряды, родные напевы, смех и радость — всё это создаёт ту самую атмосферу, ради которой хочется возвращаться в Кенозерье снова и снова. С 14:00 до 18:00 ярмарочная площадь будет гудеть от голосов, музыки и запахов. Здесь можно: * постоять рядом с мастером и увидеть, как из простого куска дерева или лоскутка рождается настоящее искусство, а потом самому попробовать что‑то сделать на мастер‑классе; * закружиться в кенозерской кадрили, поиграть в старинные игры и поводить хороводы; * сделать фото в уютных фотозонах, чтобы сохранить этот день не только в памяти, но и в кадре; * заглянуть в «Обжорный ряд» и попробовать то, что веками ели на этих землях: кашу-пожинаху, ушицу, пироги, рыбники, душистый кенозерский фиточай; * испытать удачу в ярмарочной лотерее от мастеров и Парка. В 15:00–16:30 на главной сцене торжественно откроем «Успенскую ярмарку», традиционно скажем тёплые слова тем, кто делает Кенозерье уютным и гостеприимным: наградим победителей конкурса «Сельский отельер года — 2026», вручим благодарности мастерам и участникам праздника. В этот момент всегда особенно ясно чувствуется: место живёт, потому что о нём заботятся люди. В 16:30 над площадью поплывут голоса Государственного академического Северного русского народного хора. В этих песнях — вся широта и глубина северной души. В 17:30 наступит время главного угощения — «Пожинаха». Каша‑пожинаха и кенозерская уха согреют не только тело, но и душу. В этой еде — труд, забота и любовь, которую люди вкладывают в свой край. С 18:00 до 21:00 будет звучать музыка группы «Танцплощадка» из Каргополя. Пусть энергия ритма подхватит вас и закружит в танце. В 21:00 на берегу Кенозера пройдёт шоу «Салют Кенозерью!» — яркий финал в честь 35‑летия Парка. Это благодарность всем, кто хранит эти земли, и обещание, что красота Кенозерья будет жить дальше. В 21:30 на главной сцене начнётся «Созвучие Кенозерья»: фолк&amp;DJ‑дискотека, где старинные мотивы встречаются с современными ритмами. Пусть этот день станет мостом между прошлым и будущим, между тем, что мы помним, и тем, что создаём сегодня. 🏷 Отправиться на ярмарку и подольше поисследовать наше заповеданное Кенозерье можно в специальном туре 21-24 августа! Ждём вас встречать Успеньё вместе!</t>
+  </si>
+  <si>
+    <t>12.08.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4931</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке в разгаре международный волонтёрский лагерь Добровольцы из четырёх стран СНГ (Узбекистан, Казахстан, Туркменистан и Россия) эту неделю работают на заповедной территории. Волонтёры помогают госинспекторам Парка и поддерживать культурный ландшафт «Заповеданное Кенозерье», признанного в 2024 году Объектом Всемирного наследия ЮНЕСКО. Это первый за долгое время международный волонтёрский проект такого масштаба в России. Его организовали Гудсёрфинг совместно с Добро.РФ при поддержке Национального совета корпоративного волонтёрства, под эгидой международной ассоциации DOBRO. Волонтёры работают в Каргопольском секторе Кенозерского национального парка на территории старинной деревни Масельга, где живёт единственный постоянный житель. Здесь располагается база детского экологического лагеря Кенозерского национального парка. Каждое лето деревня наполняется детскими голосами и смехом, в пересменку просторная столовая радушно принимает гостей заповедной территории и участников различных проектов национального парка. В деревне есть всего несколько высоких точек, где есть связь, столовая работает от солнечных батарей, воду набирают из чистейших озёр, продукты поставляют местные жители соседних деревень со своих огородов. В меню в том числе варенье из северной ягоды-морошки, суп-грибовница, уха и другие блюда деревенской кухни. В прошлом веке деревня жила, её традиционный облик поддерживали местные жители. Чтобы помочь сохранить культурный ландшафт этого места, Кенозерский национальный парк устраивает волонтёрские смены. Добровольцы помогают госинспекторам расчищать кустарники, тем самым приблизить территорию, где были большие участки пашен, к естественному облику. Работая в мультикультурной среде, волонтёры совмещают физический труд с изучением культурного и природного наследия Кенозерского национального парка. В первые дни лагеря после активного труда участники проекта познакомились с традициями деревянного зодчества Русского Севера и узнали у сотрудников национального парка об особенностях заповедной территории, где они работают, и о волонтёрском в вкладе в её сохранение. Впереди походы по экотропам, экскурсии по архитектурному парку «Кенозерские бирюльки» и выезд на экоферму Кенозерского национального парка, где сохраняют аборигенные северные породы. Детали в сюжете Общественного телевидения России (ОТР)</t>
+  </si>
+  <si>
+    <t>12.08.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4926</t>
+  </si>
+  <si>
+    <t>Одно из заметных событий прошлой неделе — визит Сергея Степашина Два дня в Кенозерском национальном парке, потом — Архангельск и Северодвинск. Во внимании Сергея Степашина — прежде всего реставрация и сохранение памятников культуры Русского Севера. Поскольку из девяти тысяч образцов деревянных храмов всей России половина располагается на территории Архангельской области. Поэтому именно наш регион стал пилотным по восстановлению памятников деревянного зодчества. И это прописано в соглашении, под которым поставили подписи две стороны: Императорское Православное Палестинское Общество и Правительство Архангельской области. Вертолёт с федеральным гостем — Председателем Императорского Православного Палестинского Общества Сергеем Степашиным — высадился прямо на угоре деревни Вершинино, в центре Кенозерского национального парка. Встретили гостя — сама душа Русского Севера, коллектив «Зазнобушки», первый директор Кенозерского национального парка Елена Флегонтовна Шатковская и команда Парка. О том, какими событиями и решениями были наполнены дни работы Сергея Степашина в Архангельской области в итоговом сюжете телеканала «Поморье»: https://www.pomorie.ru/2026/08/09/6a7739af2566855b81001c66.html Фото Евгения Мазилова</t>
+  </si>
+  <si>
+    <t>11.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4919</t>
+  </si>
+  <si>
+    <t>Семинар для тех, кто меняет заповедное дело Осталось всего пять мест на семинар-практикум «Территория возможностей: новые горизонты экопросвещения и привлечения внебюджетных средств на ООПТ»! Хотите развивать ООПТ? В Кенозерье дадут инструменты, которые реально работают. Заполняйте заявку, пока возможность не ушла к другим! Семинар для руководителей и сотрудников ООПТ, специалистов по экологическому просвещению и туризму, методистов, а также всех, кто ищет практические инструменты для развития своей заповедной территории состоится с 21 по 24 сентября. — Обсудим современные форматы экопросвещения, работу с разными аудиториями и партнёрства с ведущими специалистами Парка, Экоцентра «Заповедники» и Росзаповедцентра. — Увидим, как создаются креативные турпродукты, как развивается событийный туризм и взаимодействие с местными сообществами. — Посетим уникальные объекты культурного наследия: Никольскую часовню, храмовый комплекс Почезерского погоста, побываем в посёлке Поча и деревне Усть-Поча. — Расскажем, как привлекать внебюджетные средства и эффективно управлять турпотоком. — Обсудим, как создать кадровый резерв для заповедной системы России и как повысить престиж природоохранных специальностей. По завершении стажировки участники получат удостоверение о повышении квалификации установленного образца (56 часов). Обязательное условие – наличие у участников диплома о высшем или средне-специальном образовании. ▫️Программа До встречи в Кенозерье! Организаторы стажировки: ФГБУ «Национальный парк «Кенозерский», ФГБУ «Росзаповедцентр» Минприроды РФ, АНО ДПО «Эколого-просветительский центр «Заповедники» Семинар-практикум проводится в рамках реализации проекта «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», поддержанного Президентским фондом природы. Финансирование мероприятия предусматривает частичное покрытие расходов участников, включая организацию питания и трансферов по маршрутам, предусмотренным программой. #ФондПрироды</t>
+  </si>
+  <si>
+    <t>08.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4916</t>
+  </si>
+  <si>
+    <t>Дорогие жители и гости Кенозерского национального парка и все-все-все, кому небезразлична судьба клуба деревни Усть-Поча! Помните, как в детстве сердце замирало в предвкушении какого-нибудь концерта: вот-вот распахнутся двери, и начнётся что-то по-настоящему особенное — кинопоказ, концерт, новогодний утренник или просто вечер, когда собираются вместе... И сейчас у нас есть шанс подарить эту сказку жителям и гостям Усть-Почи — подарить клубу тепло и комфорт! Клуб запустил сбор средств на ремонт. Что планируют сделать: — В концертном зале «зашьют» два окна, чтобы холод не мешал душевным праздникам. Другие два окна заменят. — Закажут утеплённые шторы на двери. — В библиотеке и комнате завклуба поставят окно с открывающейся форточкой — появится возможность проветривать помещение, чтобы воздух всегда был свежим. На все эти работы нужно собрать 119 700 рублей. Как можно помочь? Выбирайте удобный способ: * Переведите средства по ссылке в «Сбер Онлайн» * Принесите наличные в клуб в часы его работы — в клубе или библиотеке вас всегда ждут и всё подскажут. * Если у вас карта другого банка — перечислите средства на номер +7 921 855‑21‑77 (Любовь Викторовна С., карта Сбера). Обязательно укажите в комментарии «КЛУБ». Клуб ведёт полную отчётность: все поступления фиксируются в ведомости, и каждый желающий может в любое время с ней ознакомиться. Сбор продлится до 15 августа — местным жителям важно успеть сделать ремонт летом, чтобы уже осенью клуб снова встречал всех теплом, уютом и радостью. Ремонтом клуба неравнодушные местные жители занимаются не первый год. Позади успешная краудфандинговая кампания по сбору средств, победа в региональном грантовом конкурсе, помощь благотворительного фонда. Конечно, огромное личное участие местных жителей и активистов и Парка. В 1990‑х клуб закрылся и почти 15 лет не эксплуатировался — здание пришло в упадок. С 2013 года жители начали ремонт своими силами, к проекту подключился и Кенозерский национальный парк. Во время последнего глобального ремонта в 2020 году отремонтировали танцевальный зал, гримёрную, кабинет завклуба, фойе и тамбур. В части помещений сохранили советскую отделку ради аутентичности, в остальных подобрали стилистически подходящую; на пол уложили шпунтованные доски — как при постройке клуба в 1969 году. В этом году запланирован небольшой, но очень нужный ремонт. Давайте не дадим угаснуть особому свету, который живёт в стенах клуба Усть-Почи. Пусть он и дальше остаётся местом, где царит счастье, где встречаются друзья и где каждый чувствует: здесь душе хорошо.</t>
+  </si>
+  <si>
+    <t>08.08.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4915</t>
+  </si>
+  <si>
+    <t>Выходные, август, Кенозерье ❤️ Автор видео Татьяна Алкарева-Горшкова</t>
+  </si>
+  <si>
+    <t>07.08.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4907</t>
+  </si>
+  <si>
+    <t>Председатель Императорского Православного Палестинского Общества Сергей Степашин посетил с рабочим визитом Кенозерский национальный парк «Я рад, что сегодня всё возрождается, приняли решение о том, чтобы мы сейчас начали возрождать, восстанавливать и помогать тем храмам, которые сейчас разрушаются. Их много. И в качестве пилотного проекта мы выбрали Архангельскую область неслучайно. Уже определились по шести храмам деревянного зодчества, которые будем восстанавливать. Нас здорово поддерживает федеральное правительство», — отметил Сергей Степашин. В программе деловой поездки — посещение Почезерского храмового комплекса, Никольской часовни, визит-центра Плесецкого сектора Кенозерского национального парка, экскурсия по «Амбарному ряду» и прогулка на катере к ожившей спустя полвека безмолвия деревне Ведягино. Там делегация посетила церковь апостола Андрея Первозванного. Побывали и в деревне Зехнова, где осмотрели часовню во имя апостола и евангелиста Иоанна Богослова. Поскольку дерево — материал недолговечный, заниматься восстановлением объектов приходится часто. И эта проблема касается не только наследия Кенозерья, но и построек, которые располагаются по всему Поморью. Одна из задач в уставе Императорского Православного Палестинского Общества — помогать сохранять историческую память России. К ней относятся и храмы. «Наша мечта — воссоздать Ильинскую часовню на Мамоновом острове. Здесь стояла очень красивая часовня. Её в 72-м году вывезли в музей-заповедник „Малые Корелы“. Но для этого нужны пиломатериалы. Мы обратились с такой просьбой», — поделилась Елена Шатковская, первый директор Кенозерского национального парка. Рабочая поездка Сергея Степашина в наш регион продолжается. Подробнее в сюжете телеканала «Поморье». Фото Евгения Мазилова</t>
+  </si>
+  <si>
+    <t>07.08.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4898</t>
+  </si>
+  <si>
+    <t>Подписан государственный контракт на строительство фондохранилища — депозитария «Небесное Кенозерье» В этом году по прямому поручению Президента России начинается строительство масштабного сооружения — депозитария «Небесное Кенозерье». В нём разместится самая большая и уникальная коллекция монументальной живописи в России — знаменитые кенозерские «небеса», потолочные перекрытия деревянных храмов, расписанные на библейские сюжеты, а также более 10 000 предметов из музейного фонда Парка. Парк — единственная ООПТ, обладающая подобным собранием. «Для обеспечения безопасности и комплексного представления коллекции монументальной и древнерусской темперной живописи Русского Севера необходимо строительство отдельного здания — депозитария «Небесное Кенозерье». Это позволит представить уникальное музейное собрание Кенозерья широкому кругу посетителей, местных жителей и специалистов и организовать реставрацию и хранение историко-культурных ценностей в соответствии с современными музейными технологиями и требованиями. Депозитарий «Небесное Кенозерье» с открытым показом предметов музейного фонда станет уникальным объектом, гордостью российской заповедной системы», — отметила Александра Яковлева, руководитель ФГБУ «Национальный парк „Кенозерский“». С одной стороны, проект соответствует всем нормативам и требованиям, предъявляемым к целевому назначению здания — фондохранилищу. С другой стороны, он учитывает архитектурные особенности Русского Севера в целом и Кенозерья в частности. В техническом задании на проектирование также отдельно отмечалась необходимость: сохранения эстетических качеств ландшафта в районе строительства, визуальной привлекательности и узнаваемости; гармоничной интеграции в сложившуюся среду и природный ландшафт. Получились пространства, чей модуль основан прямо на исходных памятниках и позволяет смотреть на иконы в исторически мотивированном ракурсе. Посетители впервые за сотню лет смогут увидеть «небеса» с того ракурса, который заложили зодчие. Для каждого «неба» авторы проектируют объём, по масштабу и габаритам максимально приближенный к родному пространству храма, поднимая «небеса» на историческую высоту. Кроме того, по проекту здание будет содержать в себе элементы традиционного деревянного зодчества и отсылки к традиционному срубу — рубку в обло, маленькие окна. Эти решения сочетаются с использованием современных материалов и технологичных конструктивных решений. Так, бетонный каркас здания будет с внешних фасадов обшит древесиной, что характерно для традиционной деревянной застройки Кенозерья. Застройщик проекта — «ПромМонтажСтрой». Автор проекта — Никита Игоревич Явейн, народный архитектор Российской Федерации, заслуженный архитектор Российской Федерации, действительный член Российской академии архитектуры и строительных наук, профессор Санкт-Петербургской академии художеств имени Ильи Репина, руководитель Архитектурного бюро «Студия 44». Недавно руководитель Парка Александра Яковлева выступила на совещании Правительства России о развитии туризма и индустрии гостеприимства и представила депозитарий «Небесное Кенозерье» Михаилу Мишустину. Строительство депозитария «Небесное Кенозерье» стало возможным после личной встречи Первого директора Парка Елены Шатковской с Президентом России Владимиром Путиным и последовавшего в результате прямого поручения. Перед этим Елена Флегонтовна Шатковская была удостоена Государственной премии Российской Федерации в области науки и технологий, литературы, искусства и гуманитарной деятельности «За сохранение историко-культурного и природного наследия страны». Запись заседания правительства: https://www.ontvtime.ru/index.php?option=com_content&amp;task=view_record&amp;id=1606&amp;start_record=2026-08-04-08-58</t>
+  </si>
+  <si>
+    <t>06.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4890</t>
+  </si>
+  <si>
+    <t>Съезжий праздник «Ведягина пристань» собрал более 130 гостей в Кенозерье В заозёрной деревне Ведягина Кенозерского национального парка прошёл душевный семейный фестиваль и творческая лаборатория «Ведягина пристань», которая объединила творческие семьи и коллективы из Москвы, Санкт-Петербурга и Архангельской области, а также местных жителей заповедной территории. Пристань деревни Ведягина как и сто лет назад, стала местом широкого съезжего праздника. Рейс теплохода «Заря», четыре карбаса и семейные лодки кенозёров в Ильин день привезли сотню гостей фестиваля на берег деревни. Там команда лаборатории по случаю праздника соорудила пристань, построила несколько сцен и подготовила поле для гуляний, а также навесы на случай дождя. Весь день, несмотря на непогоду, деревня Ведягина пела, разучивала народные танцы, знакомилась с гостями, плела из бересты и соломы, занималась набойкой и плотницким ремеслом и просто душевно отдыхала. Деревня, где нет жителей, стала живой, шумной, весёлой: наполнилась народными песнями и детским смехом. Праздник начался с богослужения в храме во имя святого апостола Андрея Первозванного и Ильи Пророка, с конца 1930-х годов стоявшего без прихожан. К престольному празднику храм преобразился: были вставлены новые окна, участники проекта вынесли мусор и отмыли полы. Первую службу и крестный ход провёл иерей Александр (Матюхин), руководитель плотницкой артели «Архангело». После почти векового молчания деревню пробудил долгожданный перезвон — на колокольне каргопольский звонарь Сергей Власов исполнил несколько звонов на колохорде. Ключевым событием праздника стала премьера народной драмы «Лодка». Сценарий написали за время лаборатории, в нём исполнение аутентичных народных песен и даже акробатические номера. После спектакля все участники и гости праздника играли в народные игры и водили хороводы с исполнением жнивных песен, наиболее подходящих событию по народному календарю. Накануне фестиваля, во время лаборатории, Дельтахор «Пойма», дуэт КОКОРА и хор «Орава» устроили четыре концерта для жителей заповедной территории в Першлахте, Поче, Усть-Поче и Вершинино, где обменялись репертуаром и традицией исполнения с местными фольклорными коллективами. «Зазнобушки» из Вершинино и «Северяночка» из Почи приехали на праздник и исполнили несколько песен в спектакле. На съезжем празднике случилась встреча двух заводских подруг — Валентины Дорофеевой из Почи и Нины Воюшиной из Архангельска, которые виделись последний раз в прошлом веке: «Помню, как на Кенозере в Усть-Поче свадьбу гуляли!». Во время гастролей участница хора «Пойма» Нина Воюшина искала подругу в Поче и Усть-Поче, и та приехала на съезжий праздник повидаться. «Фольклорные песни, народные танцы, театрализованные постановки, красивые костюмы и, в первую очередь, люди. Люди, которым это интересно, которые живут на земле и занимаются ремеслом. Нужно собираться почаще!», — отметила участница коллектива «Зазнобушки» Анна Лазникова. Деревня Ведягино пустовала последние сорок лет, а сейчас обретает новую жизнь как центр плотницкого ремесла и народного искусства благодаря усилиям сообщества Автономной некоммерческой организации Люди-острова, команды Карбас бежит ходко! и Кенозерского национального парка. Проект «Ведягина пристань» реализован с использованием гранта, предоставленного ООГО «Российский фонд культуры» в рамках федерального проекта «Семейные ценности и инфраструктура культуры» национального проекта «Семья». #РФК2026 #Российскийфондкультуры #нацпроекты #семейныеценности #инфраструктуракультуры #культурадлясемьи #нацпроектсемья #Министерствокультуры</t>
+  </si>
+  <si>
+    <t>05.08.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4881</t>
+  </si>
+  <si>
+    <t>Кенозерье, Архангельская область Такие поездки редко планируешь заранее — тем удивительнее они оказываются. Есть места, где сохраняют памятники. А есть места, где сохраняют саму жизнь территории. Именно таким для меня стало Кенозерье. Кенозерский национальный парк занимает более 140 тысяч гектаров на юго-западе Архангельской области. Здесь 251 озеро, десятки рек и островов, 32 деревни. В парке находится около 100 памятников деревянного зодчества: церкви, часовни, святые рощи, поклонные кресты, водяные мельницы.   Особое место занимают знаменитые кенозерские «небеса» — расписные потолки деревянных храмов и часовен. Такая традиция существовала только на Русском Севере, а в Кенозерье сохранилась одна из крупнейших коллекций в России. Но Кенозерье — это не только архитектура. В Кенозерье записано более 3000 произведений устного народного творчества — былин, сказок, духовных песнопений, легенд и преданий. Былины об Илье Муромце, Добрыне Никитиче, Алеше Поповиче, Садко и других героях русского эпоса здесь не читали — их передавали голосом, на особый протяжный напев, от одного поколения сказителей к другому. Благодаря многолетней работе исследователей удалось сохранить огромный пласт народной памяти История этих мест насчитывает более 6 000 лет. На территории национального парка обнаружены десятки археологических памятников, свидетельствующих о том, что люди жили здесь задолго до появления современной России. В 2024 году культурный ландшафт «Заповеданное Кенозерье» был включён в Список всемирного наследия ЮНЕСКО. Об уникальном социально-экономическом феномене Кенозерья и тех, кто его создал, я расскажу в следующем посте. #ДНКгостеприимства #Кенозерье #РусскийСевер #культурноенаследие #развитиетерриторий #наследие</t>
+  </si>
+  <si>
+    <t>04.08.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4879</t>
+  </si>
+  <si>
+    <t>Экотуризм – доступный отдых для коротких поездок к нацпаркам рядом с городами Министр природных ресурсов и экологии Александр Козлов рассказал о развитии экотуризма на заповедных территориях. Он подчеркнул, что всего в России более 76 млн га территорий федеральных ООПТ, из них для посетителей доступны лишь 6 млн га и отдельные участки нацпарков. Сегодня там создано: • 17 тыс. км туристических маршрутов и троп, • 142 музея, • 260 визит-центров, • 136 точек наблюдения за животными, • места размещения и отдыха. С начала года заповедные территории посетили 11 млн человек, турпоток ежегодно растет. Это потребовало новых подходов к экотуризму. 🛡Принят федеральный закон, который регулирует туризм на особо охраняемых природных территориях. По решению Президента государство финансирует развитие туристической инфраструктуры. До 2030 года планируется направить почти 25 млрд рублей. 👧🏻🧒🏻Экологический туризм на заповедных территориях включает и детский отдых. В этом году почти 9 тыс. детей отдохнут в национальных парках и заповедниках. Минприроды разрабатывает программу «Школа хранителей природы», которая научит детей бережному отношению к природе. 🖥Нацпарки включаются в цифровизацию: на портале госуслуг уже можно купить входной билет в 50 особо охраняемых природных территорий в 37 регионах. К концу следующего года сервис будет подключен на всех территориях, где разрешено находиться туристам. 🌿Тему экологического туризма продолжила и.о. директора ФГБУ «Национальный парк "Кенозерский"» Александра Яковлева. Она рассказала о вовлечении местного населения и малого и среднего бизнеса в развитие туристской инфраструктуры и туристических сервисов нацпарка, который является единственным национальным парком в России, принявшим на свой баланс шесть десятков памятников архитектуры, среди которых – шедевры русского деревянного зодчества 18 века, а также входящим в список объектов всемирного культурного наследия ЮНЕСКО. 👩‍🌾С увеличением количества посетителей растут и доходы парка, а вместе с ними – и доходы местных жителей. Кроме 120 штатных сотрудников парка, около 200 жителей вовлечены в туристическую деятельность в течение года. 🖼В этом году по прямому поручению Президента начинается строительство масштабного сооружения – фондохранилища «Депозитарий "Небесное Кенозерье"». Кроме того, в деревне Вершинино будет создан агротуристический комплекс, где появятся комфортабельная гостиница, гостевые дома, ресторан северной кухни и ферма. 🇷🇺 Подписаться на Правительство России в MAКС</t>
+  </si>
+  <si>
+    <t>04.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4878</t>
+  </si>
+  <si>
+    <t>Руководитель Кенозерского национального парка Александра Яковлева выступила на совещании Правительства России о развитии туризма и индустрии гостеприимства Михаил Мишустин провёл совещание Правительства о развитии туризма и индустрии гостеприимства. На нём выступили руководители федеральных министерств и главы регионов. Доклады о развитии экотуризма на особо охраняемых природных территориях представили Министр природных ресурсов и экологии РФ Александр Козлов и руководитель ФГБУ «Национальный парк „Кенозерский“» Александра Яковлева. В своём докладе Александра Яковлева рассказала о результатах 35-летней работы Кенозерского национального парка в сфере сохранения наследия и развития устойчивого туризма и акцентировала внимание на том, что главная ценность заповедных территорий — это сохраняемое ими природное и культурное наследие, а также люди, живущие в национальных парках. Привлечение туристов на заповедную территорию напрямую влияет на уровень жизни местного населения и социально-экономическое развитие региона в целом. «Ключевым фактором, определяющим туристическую привлекательность особо охраняемых природных территорий, выступает их транспортная доступность. Это напрямую влияет на увеличение туристического потока и реализацию рекреационного потенциала территорий, на повышение качества жизни местного населения. Прошу рассмотреть возможность приоритетного решения вопросов транспортной доступности федеральных ООПТ», — выступила Александра Яковлева. «Необходимо делать всё, чтобы ожидания людей от путешествий по стране были оправданы, чтобы все хотели вернуться или рассказать друзьям, чтобы остались только приятные воспоминания. Развивая туризм в нашей стране нужно опираться на запросы граждан и учитывать мнение представителей отрасли, чтобы и дальше открывать необъятный потенциал наших регионов. Спасибо представителям регионов, которые здесь присутствуют сегодня. По всем высказанным предложениям и инициативам дадим поручения их проработать. Надеюсь, что общими усилиями мы доведём до 5% долю туризма в нашем ВВП, и самое главное, создадим для людей привлекательные условия путешествий», — заявил Михаил Мишустин. Ранее руководитель Парка Александра Яковлева выступила на совещании под председательством вице-премьера Правительства России Дмитрия Патрушева по вопросам развития туризма на особо охраняемых природных территориях (ООПТ). Запись заседания правительства</t>
+  </si>
+  <si>
+    <t>02.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4875</t>
+  </si>
+  <si>
+    <t>Как и сто лет назад в Ильин день над заозёрной деревней Ведягино раздались колокольные перезвоны В кенозерской деревне Ведягино возрождается храм во имя святого апостола Андрея Первозванного и Ильи Пророка. Праздничное богослужение провёл иерей Александр (Матюхин), руководитель плотницкой артели «Архангело». На первую после почти векового перерыва службу прихожан собрал колохорд. Умелый каргопольский звонарь Сергей Власов разместил на колокольне храма трубчатые оркестровые колокола, и деревню пробудил долгожданный перезвон. После службы больше 30 человек прошли в крестном ходе вокруг храма. Служба и крестный ход стали первыми событиями большого семейного деревенского праздника «Ведягина пристань» в Ильин день. Праздник, каких здесь не было полвека, создают команды АНО «Люди-острова» и «Карбас бежит ходко!», чтобы в Ведягино вновь заиграла жизнь. Мечтается и слышится, что над Ведягино будет раздоваться колокольный звон чаще. Проект «Ведягина Пристань» на территории Кенозерского национального парка реализует команда АНО @id-122675067 (Люди-острова) и @id-14588336 (Карбас бежит ходко!) с использованием гранта, предоставленного ООГО «Российский фонд культуры» в рамках федерального проекта «Семейные ценности и инфраструктура культуры» национального проекта «Семья». #РФК2026 #Российскийфондкультуры #нацпроекты #семейныеценности #инфраструктуракультуры #культурадлясемьи #нацпроектсемья #Министерствокультуры</t>
+  </si>
+  <si>
+    <t>01.08.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4873</t>
+  </si>
+  <si>
+    <t>Руководитель Парка Александра Яковлева выступила на совещании под председательством Дмитрия Патрушева о развитии туризма на ООПТ Вице-премьер Правительства России Дмитрий Патрушев  провёл совещание по вопросам развития туризма на особо охраняемых природных территориях (ООПТ) России. В совещании участвовали руководители федеральных министерств и ведомств, главы регионов.  Динамика посещаемости ООПТ демонстрирует устойчивый рост: если в 2018 году особо охраняемые природные территории посетили 6 млн туристов, то по итогам 2025 года этот показатель превысил 22,5 млн человек. «Очень важно, что за счет притока отдыхающих национальные парки получают стимул для гармоничного развития, а малый бизнес – новые возможности. При этом реализуются интересные проекты, под которые создаются рабочие места», – заявил Дмитрий Патрушев. ﻿ Также он подчеркнул, что повышение транспортной доступности туристических объектов остается ключевым условием для их востребованности. Этот же тезис озвучила и руководитель ФГБУ «Национальный парк “Кенозерский”» Александра Яковлева и подчеркнула, что развитие экологического туризма на заповедной территории напрямую влияет на уровень жизни местного населения и социально-экономическое развитие региона в целом. «Кенозерье – это живые и жилые северные деревни с людьми, активно включенными в работу Парка и поддерживающими его.  Основной работодатель на территории – наш Парк. Кроме 120 штатных сотрудников, около 200 жителей вовлечены в туристическую деятельность в течение года. За последние 5 лет турпоток на нашу территорию возрос на 67%.  Ключевым фактором, определяющим туристическую привлекательность особо охраняемых природных территорий, выступает их транспортная доступность. Обеспечение удобного доступа к ООПТ напрямую влияет на увеличение туристического потока и, что крайне важно, повышение качества жизни местного населения. В этой связи считаем необходимым предусмотреть приоритетное решение вопросов транспортной доступности федеральных ООПТ, в том числе Кенозерского национального парка», — подчеркнула Александра Яковлева</t>
+  </si>
+  <si>
+    <t>31.07.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4864</t>
+  </si>
+  <si>
+    <t>Проследить за ласточкой, создать краски, написать рэп и построить лавочку: что успели дети за 31 экологическую смену детского лагеря в Кенозерье 60 детей из Москвы, Адыгеи, Свердловской и Архангельской областей две недели изучали заповедную территорию на смене экологического лагеря Кенозерья. Экологическая смена — традиционно разнообразна и особенно познавательна. Её программа строится с уклоном на естественнонаучные, краеведческие и гуманитарные темы, а также на профориентацию. Экспертами 31 смены стали специалисты из заповедной системы, добровольческого движения лесных пожарных и образовательных центров из Владивостока, Ленинградской, Ярославской и Архангельской областей. Между занятиями с экспертами ребята ходили на экскурсию по экотропе «Система пяти озёр», где отбирали пробы воды и грунта. Преодолели километры по Транскенозерской тропе и «Тропе предков». Любовались пейзажами, рассматривали редкие растения, слушали голоса птиц, наблюдали за бобрами. А чтобы походы были комфортными и безопасными, накануне прошли серьёзную подготовку с экспертами общества добровольных лесных пожарных: по сбору рюкзака и установке палатки, по профилактике обращения с огнём и оказанию первой медицинской помощи. «На занятиях с экспертами ребята научились устанавливать фотоловушки для птиц и зверей, определять возраст рыбы по чешуе, создавать акварель из натурального растительного пигмента, мастерить домики для летучих мышей, делать морфологический гербарий, определять урожайность ягод. Традиционно в конце смены состоялась итоговая конференция, где 41 участник представил своё исследование. Выступления вызвали живое обсуждение и множество вопросов, конференция шла два часа. Особенно ценно, что некоторые ребята всерьёз планируют продолжить и расширить свои научные проекты и подать их результаты на «Ломоносовский конкурс» в следующем году. Так, ребята планируют продолжить исследования рыб водоёмов Архангельской области, а эксперт смены Игорь Шляпник, ихтиолог национального парка «Плещеево озеро», дистанционно им в этом поможет», — отметила методист отдела экопросвещения Парка Анна Швец. Самым полезным было выступление Марии Слотиной, она обобщила и проиллюстрировала правила безопасного поведения на воде. Самым творческим — выступление Фёдора Арапова и Антона Толстикова: они написали рэп-историю ЭЛК. Самым наблюдательным и терпеливым оказался Михаил Плотников. Он методично и исправно вёл дневник наблюдения за гнездом ласточки, фиксировал поведение птенцов и мамы-ласточки (отец замечен не был). За ласточками наблюдала ещё одна группа исследователей: они создали карту гнездования на территории базы ЭЛК. Самой трогательной (в буквальном смысле) стала работа Ульяны Трапезниковой. Она изучала реакцию голден-ретривера Беллы на поглаживание. Илья Плотников, младший научный сотрудник, и Дарья Мушкарина, специалист по экопросвещению национального парка «Земля леопарда» (Приморский край), познакомили ребят с флорой и фауной Каргопольского сектора Парка и разобрали, как добрососедствовать с животными. С Екатериной Кошелевой, педагогом-организатором МАОУДО «Северный Кванториум», ребята создали акварель и выявили самые стойкие природные красители. Матвей Матюшкин, художник и писатель из Ярославля, создавал с детьми истории, сюжеты и арт-объекты. Так, на Масельге появилась «Лавочка посланий», доска объявлений и выставка кирпичей. Также база ЭЛК преобразилась благодаря проекту «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», который получил поддержку Президентского фонда природы. Ребята оценили, насколько удобными стали баня и штаб, отремонтированные при поддержке Президентского фонда природы. Напомним, ЭЛК — единственный в России детский лагерь, который организован на особо охраняемой природной территории и включён в Единый реестр организаций отдыха детей. За 31 год работы десятки его выпускников выбрали профессиональный путь в биологии, медицине и экологии — а многие свои первые научные открытия сделали именно здесь, на итоговой конференции в Масельге. #ФондПрироды</t>
+  </si>
+  <si>
+    <t>29.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4863</t>
+  </si>
+  <si>
+    <t>Чарующее заповеданное Кенозерье 🩵 Запечатлел волшебство Андрей Базанов</t>
+  </si>
+  <si>
+    <t>29.07.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4855</t>
+  </si>
+  <si>
+    <t>Август в Кенозерье — последний аккорд лета Ещё чуть‑чуть — и тёплые дни начнут таять, уступая место осенней тишине. Успейте поймать это мгновение: приезжайте в заповедное Кенозерье! Здесь время будто замедляется. Старинные деревни, словно сошедшие со страниц былин, бескрайние леса, где слышно собственное дыхание, и тихие озёра, отражающие небо, — всё это ждёт вас, чтобы подарить тот самый отпуск, о котором хочется вспоминать. Кенозерье — объект Всемирного наследия ЮНЕСКО: здесь не просто хранят традиции — здесь они живут. Вы сможете прикоснуться к укладу северной деревни и отметить вместе с ней праздник, увидеть деревянные часовни, затерянные среди лесов, пройтись (или даже пробежаться) по любимым или ещё неизведанным тропам и встретить с нами широкую ярмарку! Приезжайте, чтобы увезти с собой не только прекрасные фотографии, но и чувство, что вы побывали в месте, где душа наконец‑то выдохнула. Забронируйте своё путешествие уже сегодня: tours.kenozero.ru/ tourism@kenozero.ru +7 (960) 017-99-33 (Telegram, MAX)</t>
+  </si>
+  <si>
+    <t>28.07.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4854</t>
+  </si>
+  <si>
+    <t>IV-III тысячелетие до н.э. — так датируется один из самых древних предметов на выставке «Свобода и глушь. От Кенозерья до Поморья». Это фигурка медведя, вставшего на задние лапы. Как ни странно, фигурки медведя среди других встречаются очень редко. Гораздо больше птиц, кабанов, лосей, бобров. По-видимому, в обрядовой культуре лесных охотников того времени медведь осмысливался как страшное, потустороннее существо, символ смерти. Скорее всего, фигурки использовались как амулеты, прикрепленные на одежду. Найдена фигурка на берегу реки Усть-Яреньга, близ села Дураково в Архангельской губернии во время раскопок в 1893-1895 годах. Постоянно хранится в Государственном историческом музее.</t>
+  </si>
+  <si>
+    <t>26.07.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4849</t>
+  </si>
+  <si>
+    <t>Совёныш ушастой совы и его пернатые соседи из Плесецкого сектора Парка желают вам размеренного воскресенья Проснулись не очень бодрыми или уже хлопочете над завтраком для домашних? Чистите пёрышки, чтобы отправиться гулять или хотите посидеть в уютном гнёздышке дома? Выбирайте, какое описание и кадр подходит под ваш выходной. Запечатлел пернатых охотовед Парка Павел Футоран. Присмотритесь, в клюве большой пёстрый дятел несёт еду для птенцов❤️</t>
+  </si>
+  <si>
+    <t>25.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4840</t>
+  </si>
+  <si>
+    <t>Приглашаем на широкую «Успенскую ярмарку» встречать юбилей Парка! 22 августа деревня Вершинино нарядится и соберётся на ярмарочной площади, как во времена традиционных гуляний XIX века. На весь день берег Кенозера станет местом встречи купцов и певцов. По всей округе раздадутся звонкие голоса фольклорных коллективов Архангельской области, а опытные мастера-ремесленники похвалятся своими умениями. Для гостей территории — прогулка на теплоходе «Заря» и новая экотропа «По следам Китовраса», где можно будет познакомиться с ремесленным наследием заповедной территории. «Как в старину к берегу Кенозера на праздник причалят лодки с нарядными гостями: кто с товарами, кто с творческими выступлениями, а кто-то просто посмотреть на происходящее. Мы ждём всех, чтобы разделить с нами праздник — традиционную «Успенскую ярмарку» и отметить вместе юбилей — 35-летие Парка. И конечно, приобрести качественные сувениры, поплясать кадрили и спеть любимые песни», — делится Александра Яковлева, руководитель Кенозерского национального парка. ﻿ Начнётся праздник с открытия нового туристического маршрута — экотропы «По следам Китовраса». Тропа посвящена умелым ремесленникам-гончарам из деревни Карповой. С Карповой мы пойдём к Кенозеру встречать дорогих гостей праздника — творческие коллективы, которые, как с фотографии прошлого века, сойдут на берег с деревянных лодок под парусами наших друзей из Карбас бежит ходко! Во время ярмарки выступят фольклорные коллективы национальных парков «Кенозерский» и «Онежское Поморье», в том числе «Лопшеньгско Дивованье» с берегов Белого моря. Специальный гость праздника — коллектив Государственного академического Северного русского народного хора. Вместе мы отметим два юбилея: 35-летие Кенозерского национального парка и 100-летие Северного русского народного хора — обладателя ордена «За заслуги в культуре и искусстве». Три десятка мастеров Архангельской области уже подали заявку на участие в Успенской ярмарке. Ювелиры, ткачи, мастера глины, бересты, дерева и ткани, а также искусные хозяйки с традиционными блюдами сделают ярмарку, как и положено, широкой и разнообразной. В программе яркие фотозоны, розыгрыши подарков от народных мастеров, катание под парусом на карбасе и народные гуляния с кашей-«пожинахой» и вкуснейшей кенозерской ушицей. Завершится праздник концертом группы «Танцплощадка», фольклорно-электронной дискотекой и торжественным салютом. 🏷️ Отправиться на ярмарку и подольше поисследовать наше заповеданное Кенозерье можно в специальном туре 21-24 августа! Ждём вас встречать Успеньё вместе!</t>
+  </si>
+  <si>
+    <t>24.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4837</t>
+  </si>
+  <si>
+    <t>Главгосэкспертиза одобрила реставрацию церкви Рождества Богородицы в Луде Храм в честь Рождества Богородицы в деревне Луда, построенный в 1862 году, будет отреставрирован в течение двух лет. Проект реставрации объекта культурного наследия регионального значения инициировали сотрудники ФГБУ «Национальный парк "Кенозерский"». Генеральный проектировщик — государственное автономное учреждение Архангельской области «ИНВЕСТСЕЛЬСТРОЙ». По распоряжению Президента Владимира Путина в 2021 году храм передан в оперативное управление ФГБУ «Национальный парк "Кенозерский"». В 2025 году после историко-культурной экспертизы была разработана научно-проектная документация для реставрации. Процесс подготовки завершён — впереди масштабные ремонтно-реставрационные работы. «Долгожданная реставрация состоится. Это плод почти десятилетней предварительной работы. В 2016 году разрабатывалась научно-проектная документация на противоаварийные работы, в 2019 году их произвели по приглашению Парка волонтёры проекта «Общее Дело. Возрождение деревянных храмов Севера». Разобрали завалы во всех частях храма, демонтировали старый сгнивший тёс, установили консервационную кровлю по дощатой обрешётке и сохранили храм в лучшем из возможных виде для дальнейших работ. Реставрация памятников деревянного зодчества — очень сложный и трудоёмкий процесс. Согласно принятой методике, деревянный сруб будет полностью пересобран, те элементы, которые будет возможно использовать вновь, сохраним. 35 лет назад Кенозерский национальный парк — единственный среди заповедных территорий России — взял на свой баланс более 60 объектов историко-культурного наследия XVIII–XIX веков. Парк полностью отреставрировал 30 памятников, на 24 провёл противоаварийные работы. Такой же принцип — сохранить и природное, и культурное наследие — мы применяем и в национальном парке «Онежское Поморье»,— рассказала руководитель Парка Александра Яковлева. Церковь Рождества Богородицы — деревянная, трёхчастная, это характерная высотная точка деревни Луда. Высота храма — 17 м, а общая площадь практически 168 кв. м. Храм представляет собой четверик с пологой четырёхскатной крышей, на который установлен глухой невысокий восьмерик. Его венчает купол с гранёной главкой на восьмигранном барабане. В восточном прирубе основного объема расположен пятистенный по форме алтарь. А с запада примыкает трапезная и притвор с трёхскатными вальмовыми крышами. Далее выделяется объём крыльца на рундуке на западном фасаде притвора под навесом лучковой формы, опирающимся на два столба. «Для проведения реставрационных работ потребовался сбор архивных материалов, в ходе которого, к примеру, было уставлено, что с 1888 по 1893 годы фасад храма был белым, а кровля была отделана лемехом. Покрытия кровли и главки будут воссозданы по архивным материалам», — сообщила представитель Главгосэкспертизы, главный эксперт проекта Наталья Рощина. Кроме реставрации церкви запланированы работы по её внутреннему обустройству. Храм станет доступнее для маломобильных посетителей, и все желающие смогут увидеть этот редкий объект культурного наследия. Возрождение храма стало возможным после личной встречи Первого директора Парка Елены Шатковской с Президентом России Владимиром Путиным и последовавшему в результате прямому поручению о восстановлении трёх деревянных церквей в Пурнеме и Луде и строительстве уникального фондохранилища Парка — депозитария «Небесное Кенозерье». Перед этим Елена Флегонтовна Шатковская была удостоена Государственной премии Российской Федерации в области науки и технологий, литературы, искусства и гуманитарной деятельности «За сохранение историко-культурного и природного наследия страны». Фото Евгения Мазилова</t>
+  </si>
+  <si>
+    <t>23.07.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4828</t>
+  </si>
+  <si>
+    <t>В деревне Зехнова на мельнице бежит вода, а в бане горит свет В Плесецком секторе Кенозерского национального парка, в деревне Зехнова, плотницкая бригада под руководством Александра Фокина после ремонта запустила водяную мельницу, шедевр деревянной архитектуры конца XIX — начала XX века. Столяр Парка Сергей Ершов изготовил зубья для колеса привода жерновов, а мастера-плотники установили их и привели в действие водяную мельницу. Также плотники усилили фундамент опоры вала водяного колеса и заменили подшипники. Напомним, это вторая действующая водяная мельница, восстановленная Кенозерским национальным парком, из трёх действующих в России. Деревня Зехнова входит в список самых красивых деревень России, теперь её гости вновь могут увидеть старинный механизм работы водяной мельницы в действии. Это по-настоящему уникальный опыт! Там же в Зехнова в бане у гостевого «Дома Абрамова» провели ремонт внутреннего обустройства: заменили чугунную печь на более эффективную кирпичную, изготовили и установили новые полки, поменяли кровлю, провели свет. Теперь сруб дольше держит тепло и в нём очень уютно. Освободившаяся чугунная печь обретёт новую жизнь: она переедет в будущую баню у гостевого дома «Ляпачиха» в посёлке Поча.</t>
+  </si>
+  <si>
+    <t>23.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4825</t>
+  </si>
+  <si>
+    <t>«Как вы влюбились в наше Кенозерье?»: «Донская гимназия» 30 лет с Парком В Вершинино прошёл душевный концерт «Во своё славное Кенозеро», посвящённый 30-летию сотрудничества «Донской гимназии» (ныне Школы №1553 имени В.И. Вернадского г.Москвы) и Кенозерского национального парка. Концерт вела талантливая Елена Алексеевна Емельянова. В стихотворении её собственного сочинения прозвучали главные вопросы праздника: «Так мало или много тридцать лет? Как вычислить? И есть ли то решенье? Откройте свой, пожалуйста, секрет – Как вы влюбились в наше Кенозерье». Концерт был песенным ответом и признанием в любви к Кенозерью как жителей Парка, так и его гостей. Два творческих коллектива – местный фольклорный коллектив «Зазнобушки» и команда преподавателей и студентов направления «Социокультурная психология и антропология» Московского педагогического государственного университета — совместно исполнили полюбившуюся многим песню «Не отдай меня батюшко…». А после, сменяя друг друга на сцене, исполнили песни из своего репертуара, приглашая зрителей петь вместе. Жители и гости Кенозерья расходились с концерта воодушевлённые, приглашали выступающих друзей из Москвы возвращаться на Кенозеро с новым репертуаром. Отец Глеб пригласил участников коллектива группы «Социокультурная психология и антропология» спеть службу в Никольской часовне в Усть-Поче и совместно посетить Почезерский погост. «Наша дружба началась в 1996 году и не прекращается по сей день. Сотрудники «Донской гимназии» в 1990-е годы участвовали в разработке программы Экологического лагеря Кенозерья на Масельге и проектировании Транскенозерской тропы. Некоторые материалы из экспедиций «Донской гимназии» вошли в экспозицию музея «В Начале было Слово». Экспедиция проводила исследования в сёлах и деревнях Кенозерья и Лекшмозерья в 1996-2002, в 2014 и в 2024 годах. С 2015 года ежегодно в Каргополе с посещением Лекшмозерья проводится Зимняя антропологическая школа со студентами МПГУ. Сейчас в рамках экспедиции студенты и преподаватели общаются с местными жителями, берут интервью у людей, которые проявляют социальную активность, развивают традиционные промыслы, создают музеи, проводят мастер-классы, держат гостевые дома, пишут книги, сочиняют стихи. У людей, которые при трансформации традиционной культуры и прекращении земледелия и скотоводства продолжают занимать активную жизненную позицию», — рассказал руководитель экспедиции Алексей Обухов, кандидат психологических наук, доцент, профессор Московского педагогического государственного университета. В свою очередь Кенозерский национальный парк искренне благодарен «Донской гимназии» за многолетнюю деятельную дружбу, совместные проекты и неоценимый вклад в сохранение нашего общего культурного наследия. Спасибо, друзья, с юбилеем нас!❤️</t>
+  </si>
+  <si>
+    <t>23.07.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4818</t>
+  </si>
+  <si>
+    <t>Приглашаем волонтёров «В гости к Мезенке» Все, кто хотел поучаствовать в нашем самом милом волонтёрском лагере, новость для вас: мы перенесли лагерь «В гости к Мезенке» на конец августа! Последние тёплые дни уходящего лета — идеальное время, чтобы сделать что‑то по‑настоящему полезное и при этом отдохнуть среди заповедной природы и наполнить сердце покоем и красотой. 🗓 24 августа – 3 сентября д. Морщихинская, Каргопольский сектор Кенозерского национального парка Вы сможете помочь на нашей экоферме: обновить загоны и заготовить угощения для коз, познакомиться с удивительными мезенками (чья стать и выносливость стали настоящей легендой Севера), и их соседями (холмогорскими коровами, козами и овечками). Наш волонтёрский лагерь «В гости к Мезенке» — это тихий, честный труд, который помогает сохранять редкие аборигенные породы и поддерживать особый уклад северной жизни. Также вы сможете пройти по экологическим тропам, где воздух наполнен свежестью, увидеть экспозиции, в которых прошлое становится ближе, и, конечно, посидите на берегу, слушая, как затихает день, и наблюдая, как над Лекшмозером растекается мягкий вечерний свет. Оставить заявку Пусть эти дни станут для вас временем, когда руки заняты нужным делом, а душа отдыхает. Проведите последние тёплые дни лета так, чтобы они запомнились надолго. Ждём вас в Кенозерье!</t>
+  </si>
+  <si>
+    <t>22.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4813</t>
+  </si>
+  <si>
+    <t>Тем временем у озера Мураканское в национальном парке «Онежское Поморье» стартовала экспедиция «МОХнатый лес» Школьники из Лопшеньги, Лямцы, Яреньги, Пертоминска и Пурнемы собрались в этом уединённом и малодоступном для туристов месте, чтобы изучать и сохранять хрупкие сообщества мхов и лишайников и создать свою экотропу. Проект «МОХнатый лес: исследуем, не вытаптывая» объединил науку и устойчивый туризм. Его задача — снизить нагрузку на ягельники и напочвенные мхи вокруг озера Мураканское, но не запретами, а изящными решениями, которые разработали сами ребята Онежского полуострова. С начала лета они придумывали концепции экотропы, а на открытии смены с искренним увлечением защищали свои идеи. Теперь время воплощать задуманное! Впереди неделя практики: занятия с экспертами-лихенологами, строительство тропы, походы к Белому морю, чтобы найти идеи для будущих арт‑объектов и информационных стендов. Для многих из ребят встреча здесь — событие, которое ждут весь год. Мураканы — это место, где из года в год складывается настоящее сообщество хранителей природы. Ведь бережное отношение рождается там, где есть личный опыт: когда ты сам прокладывал тропу, рассматривал мох под лупой, учился различать виды даже самых неприметных лишайников. Проект «МОХнатый лес» поддержали Фонд защитников природы и Банк ВТБ. #МОХнатыйЛес #Мураканы #ОнежскоеПоморье #ФондЗащитниковПрироды</t>
+  </si>
+  <si>
+    <t>22.07.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4810</t>
+  </si>
+  <si>
+    <t>22.07.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4805</t>
+  </si>
+  <si>
+    <t>Школьники из Санкт-Петербурга и учёные из ведущих институтов Российской академии наук исследовали бентос Белого моря В «Онежском Поморье» продолжают исследовать условия миграционных остановок птиц и биоразнообразия Унской губы Белого моря. В июне-июле на заповедной территории отработали две исследовательские экспедиции. Старший научный сотрудник Парка Альберт Брагин и научный сотрудник Северо-Западного отделения Института океанологии РАН Дмитрий Мосеев отобрали гидробиологические пробы в эстуарии и описали сообщества приморской галофитной растительности и её экотопов в устьях рек Вёжма, Юта, Кумжевая, руч. Каменный, а также в вершине Унской губы. Экотоп растительности — это «среда жизни» для растений, где сложился определённый набор условий: тип почвы, влажность, освещённость, микроклимат и другие. Для мигрирующих птиц в период остановок в Унской губе большое значение имеют сообщества зостеры морской и рдеста гребенчатого. Вегетативные части этих растений поедают многие водоплавающие птицы (лебеди-кликуны, чёрная казарка, свиязь, кряква). Кроме того, в местах их произрастания образуются богатые сообщества макрозообентоса — моллюсков, червей и ракообразных, значимых для животноядных видов птиц (гага, морская чернеть, синьга, турпан) и многих видов мигрирующих куликов. С помощью дночерпателя ДАК-250 с лодки отобрано 12 сублиторальных проб макрозообентоса, а также 12 проб зелёных, харовых и жёлто-зелёных водорослей, обитающих в пресных и солоноватоводных водоёмах. Параллельно в этот период в Унской губе школьники из Санкт-Петербурга исследовали бентос Белого моря. Учащиеся и преподаватели из Лаборатории экологии морского бентоса (гидробиологии) Санкт-Петербургского городского Дворца творчества Юных и Эколого-биологического центра «Крестовский остров» и студент СПбГУ оценивали видовое богатство участков побережья Унской губы и прилегающей акватории Двинского залива. В задачи экспедиции входило описать качественный состав литорального макробентоса на протяжении экспедиционного маршрута, понять, кто и в каком количестве населяет заросли взморника (Zostera marina) на этом участке побережья, а также дать предварительную оценку уровня заражённости трематодами мелких улиток из семейства гидробиид (Hydrobiidae). Изучение жизненных циклов трематод в Парке проводится совместно с Зоологическим институтом РАН. «Практически каждый отлив мы выходили на осушную зону отбирать пробы грунта, чтобы затем выбрать из него беспозвоночных, опознать, а в случае исследования населения взморника — посчитать и взвесить животных. Мелких животных определяли с помощью привезённых с собой бинокуляров. Нами были обнаружены все характерные для Белого моря литоральные беспозвоночные, например, пескожилы, мии, макомы, мидии, гидробии, морские блюдечки и другие. Особенно богаты видами осушки в районе Пертоминска. В районе Луды видовой состав литорального макробентоса беднее, так как эта область представляет собой обширный эстуарий реки Уна с пониженной солёностью воды. Однако здесь нами в большом количестве были встречены два близкородственных вида мелких улиток гидробиид, являющихся одновременно и ценным пищевым объектом для небольших птиц, кормящихся на литорали, и промежуточными хозяевами паразитов, обитающих в этих самых птицах. Порадовало общение с местными жителями — неизменно доброжелательные и с интересом относящиеся к странным людям, которые упорно моют морской песок на небольшом сите, и достают оттуда всякую мелочь», — поделился Дмитрий Аристов, руководитель экспедиции. Участников Лаборатории удивил местный колорит: небольшой аэропорт в Пертоминске, коровы, пасущиеся на прибрежном маршевом лугу, и то, что следы медведя на литорали — обычное дело. Все ребята дружно заявили, что обязательно хотели бы вернуться и продолжить исследования. Исследования условий миграционных остановок птиц и биоразнообразия Унской губы проходят в рамках проекта «Крылья Белого моря» АНО «Кенозерские берега» и при поддержке Президентского фонда природы. ФГБУ «Национальный парк «Кенозерский» выступает в роли ведущего партнёра проекта. #ФондПрироды</t>
+  </si>
+  <si>
+    <t>21.07.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4799</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке завершилась экспедиция «Больше, чем путешествие» «По деревням и весям» В деревне Ведягино Плесецкого сектора Кенозерского национального парка завершилась молодёжная экспедиция «По деревням и весям», организованная командой «Карбас бежит ходко»! в рамках программы Росмолодёжь «Больше, чем путешествие». На протяжении недели в лагере «Ведягина ростань» жили около 40 человек — с тех пор, как деревня перестала быть постоянным населённым пунктом, это самое большое количество людей, одновременно живущих в Ведягино. Молодые исследователи, кинематографисты, плотники, волонтёры и наставники вместе изучали наследие Русского Севера, осваивали традиционные ремёсла и работали над культурными и исследовательскими проектами. В экспедиции приняли участие молодые исследователи Центра молодых исследователей «ПОЛЮС» и победители всероссийского медиаконкурса «Камера. Мотор. Россия». В течение семи дней они знакомились с традиционным укладом Кенозерья, изучали жизнь удалённых деревень и разрабатывали общественно значимые инициативы: писали сценарии для короткометражных художественных фильмов и социальных видеороликов о Русском Севере. Исследовательская группа проводила социологические опросы, изучая современную сельскую жизнь и опыт людей, сознательно выбравших жизнь вне города. Итогом работы станет памятка «Как переехать из города в деревню» — практическое руководство для тех, кто рассматривает возможность смены образа жизни. В Ведягино продолжается летняя плотницкая школа «Пора Топора», которую команда «Карбас бежит ходко» реализует совместно с Кенозерским национальным парком при поддержке Президентского фонда культурных инициатив. Под руководством мастера-плотника Александра Антонова, много лет занимающегося реставрацией памятников деревянного зодчества Северо-Запада России, участники осваивали традиционные технологии обработки дерева и работу с плотницким инструментом. Участники учились управлять поморским карбасом и приняли участие в парусно-карбасной регате. Вечерами лагерь становился пространством неформального общения — за общим столом пили чай из самовара, читали вслух сказки под аккомпанемент гуслей и делились впечатлениями. «Атмосфера в лагере творческая и очень живая. Одновременно происходит множество разных событий: кто-то снимает кино, кто-то готовит обед для товарищей, кто-то возвращается из соседних деревень с новыми историями. За два года работы нашей команды в Ведягино это, пожалуй, одна из самых ярких недель — во многом потому, что в деревне, где нет мобильной связи и автомобильной дороги, собралось столько увлечённых людей», — отметил комендант лагеря и карбасный капитан Роман Васильев. Экспедиция «По деревням и весям» была разработана по итогам стратегической сессии программы «Больше, чем путешествие», проведённой совместно с Центром молодых исследователей «ПОЛЮС» и «Движением Первых» при поддержке национального проекта «Молодёжь и дети». Команда «Карбас бежит ходко» второй год развивает в Ведягино проекты, направленные на сохранение традиционной культуры Русского Севера. Исследовательские экспедиции, летняя плотницкая школа и развитие лагеря «Ведягина ростань» — часть долгосрочной программы по сохранению наследия и постепенному возрождению исторической деревни. Следующим крупным событием станет фестиваль «Ведягина пристань», который пройдёт 2 августа. Его программа объединит жителей окрестных деревень, творческие коллективы Архангельской области и гостей Кенозерского национального парка. Кульминацией станет съезжий праздник в честь Ильина дня. В программе — традиционные игры и хороводы, театрализованное представление, народная музыка и другие события, посвящённые культуре Русского Севера. Вход на фестиваль свободный. #ПораТопора #ВедягинаРостань #деревняВедягина #ПФКИ #Кенозерье #КБХ #КарбасБежитХодко #БольшеЧемПутешествие #БольшеЧемБлогер #БольшеЧемЭкспедици</t>
+  </si>
+  <si>
+    <t>20.07.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4790</t>
+  </si>
+  <si>
+    <t>Продолжаем летопись Кенозерского национального парка в рубрике #35лет35историй, приуроченной к его 35-летнему юбилею, и обращаемся к событиям 1995 года В этом году был принят федеральный закон об ООПТ, в который по предложению первого директора национального парка «Кенозерский» Елены Флегонтовны Шатковской внесён пункт о запрете вывоза с территорий ООПТ историко-культурных ценностей. В результате многие материальные свидетельства истории и культуры территории остались на родной земле. В деревне Зехнова состоялся первый детский экологический лагерь, за 30 лет на сменах Экологического лагеря Кенозерья более 8000 детей научились чувствовать, любить, уважать, изучать и ценить красоту и гармонию мира, его хрупкость и уязвимость. Это путь от палаточного лагеря до модельного детского учебно-исследовательского экоцентра, эталонного в заповедной системе. ЭЛК — единственный детский лагерь, организуемый ООПТ и включенный в официальный Единый реестр организаций отдыха детей и их оздоровления. Также в 1995 году создано первое в Парке Лекшмозерское школьное лесничество. Кенозерское школьное лесничество в деревне Вершинино организовано в 1997 году, в 1996 году — Волошевское школьное лесничество в посёлке Поча, в его состав вошло и существовавшее ранее школьное лесничество, объединявшее учеников Усть-Почи. Созданные тридцать лет назад школьные лесничества Парка показали свою эффективность и стали одними из полноправных структурных подразделений Кенозерского национального парка. Парк — продолжатель традиций территории, деревенские праздники с 1995 года продолжили отмечать уже при поддержке Парка. В основу праздников положены этнографические материалы, записанные у местных жителей в рамках программы «Паспортизация деревень». Престольные праздники на территории Парка: Успения в д. Вершинино, Флора и Лавра в д. Семёново, Петра и Павла в д. Морщихинская и др.</t>
+  </si>
+  <si>
+    <t>20.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4784</t>
+  </si>
+  <si>
+    <t>Мухи, водоросли и травы: учёные исследуют рацион медведей на побережье Белого моря В национальном парке «Онежское Поморье» прошли комплексные экологические исследования растительных и животных сообществ Летнего берега Белого моря. Первая часть маршрута проходила в окрестностях посёлка Пертоминск, вторая — от Унского маяка до урочища Кулачиха. Общая протяжённость пройденных маршрутов — более 80 км. Были изучены приморские и болотные экосистемы, сделаны описания растительных сообществ на 16 геоботанических профилях море — суша. Собран гербарный материал высших сосудистых, мохообразных, лишайников, водорослей. Делимся некоторыми наблюдениями экспедиции. В ходе работ зафиксировали мощность (толщину), протяжённость и ширину выбросов, видовой состав, а также следы подхода к водорослям бурых медведей. В водорослях, вымытых на берег, активно развиваются питательные бактерии. В них самка ламинариевых мух Coelopa frigida может отложить до пяти кладок по 80 яиц каждая. Личинки мух играют важную роль в рационе бурого медведя как источник белка. Учёным удалось пронаблюдать воздействие паразитического гриба энтомофтора мушиная (Entomophthora muscae) на ламинариевых мух. Гриб попадает через дыхальца в тело мух, меняет поведение жертвы и «заставляет» её перед смертью забраться повыше (на стебли тростника или коряги), чтобы с высоты более интенсивно разбрасывать споры. Медведи Онежского полуострова поедают приморские растения — лебеду, дудник, дягиль. Во время экспедиции отобрали пробы нескольких видов на продуктивность биомассы для оценки запасов кормовых растений на побережье. «12 лет сотрудники Парка изучают особенности территориального распределения и численности бурых медведей на побережье. Ежегодные учёты по следам в весенне-летний и осенний сезоны, изучение кормового поведения, половой и возрастной структуры популяции хищника позволили выделить на побережье в «Онежском Поморье» 29 участков с относительно постоянной структурой соотношения взрослых самцов и молодых медведей, самок и медвежат. Последние два года мы занимаемся описанием растительных сообществ и их картированием, чтобы узнать, как растительность влияет на численность и половозрастную структуру группировки бурого медведя, почему одни участки оказываются наиболее привлекательными для медведя, а другие — нет. В прошлом году мы сделали описание 30 геоботанических профилей от Летней Золотицы до урочища Межа, и ещё 16 в этом году. Таким образом, на всем протяжении Летнего берега в Парке (более 150 км) у нас есть данные описаний растительности, на которых расположены 10 участков медведя. Это позволит глубже понять отдельные аспекты экологии бурого медведя и спланировать природоохранные мероприятия, а также развитие туризма», — рассказал старший научный сотрудник Парка Альберт Брагин. Угрозы для существования приморской растительности не выявлено. В устьях рек Лопшеньга и Тотманьга рядом с населёнными пунктами заметили рогоз широколистный, что может свидетельствовать об усилении эвтрофикации. Исследование выполнено в рамках проекта «Медведи Белого моря» при финансовой поддержке Президентского фонда природы. В исследованиях приняли участие: старший научный сотрудник Кенозерского национального парка, зоолог Альберт Брагин, научные сотрудники Ботанического института им. В.Л. Комарова РАН — геоботаник Марина Смирнова (лаборатория географии и картографии растительности) и лихенолог Анна Зуева (лаборатория лихенологии и бриологии), научный сотрудник Северо-Западного отделения Института океанологии им. П.П. Ширшова РАН, гидроботаник Дмитрий Мосеев. #президентскийфондприроды</t>
+  </si>
+  <si>
+    <t>20.07.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4775</t>
+  </si>
+  <si>
+    <t>Листаем снимки с Петрова дня в Морщихинской и будто снова слышим плеск вёсел, смех у берега и тихий шёпот ветра над Лекшмозером Азарт рыбалки, напряжённые мгновения регаты и тут же ликующие объятия после финиша. Юлия Деващенко поймала лучшие моменты этого дня и его настроение. Фотографии праздника рыбаков и лодок в альбоме</t>
+  </si>
+  <si>
+    <t>18.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4774</t>
+  </si>
+  <si>
+    <t>Наше кенозерское лето💚</t>
+  </si>
+  <si>
+    <t>17.07.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4773</t>
+  </si>
+  <si>
+    <t>Летопись Кенозерского национального парка — ценнейший раздел на сайте учреждения. В нём — события, люди, явления, проекты, вызовы Парка и вся его история. Мы продолжаем летопись в рубрике #35лет35историй, приуроченной к 35-летнему юбилею Парка, и обращаемся к событиям 1994 года. Практически в самом сердце Кенозерского национального парка, вблизи границы Каргопольского и Плесецкого секторов, находится один из самых труднодоступных, но вместе с тем и один из самых притягательных памятников деревянной архитектуры Русского Севера — Порженский погост. Георгиевская церковь с редкой сейчас высокой клинчатой кровлей окружена бревенчатой оградой, что позволяет архитектурному ансамблю Порженского погоста XVIII века являться значимой страницей истории деревянного зодчества Русского Севера и всей страны. Молельный зал и алтарь Георгиевской церкви украшены двумя расписными «небесами». Доктор искусствоведения Т.М. Кольцова, исследовавшая росписи «небес» в деревянных храмах Севера, отмечает, что алтарные и церковные «небеса» Георгиевской церкви относятся к разным иконографическим типам и выполнены разными мастерами. Алтарное «небо», написанное старообрядцами, датируется концом XVIII века. Важно отметить, что иконописец при создании образов святых и подписей ориентировался на старину, на искусство ХVII столетия. «Небо» алтаря сохранилось фрагментарно — шесть граней из первоначальных восьми. «Небо» в молельном помещении, написанное в 1863 году М.К. Сказываевым, иконописцем из Владимирской губернии, сохранилось полностью. В 1994 году по заказу Парка художниками-реставраторами Санкт-Петербургского художественного училища им. Н.К. Рериха были проведены консервационные работы на алтарном «небе» Георгиевской церкви. В 2007–2008 годах специалисты Архангельского филиала Всероссийского художественного научно-реставрационного центра имени академика И.Э. Грабаря завершили работы по спасению алтарного «неба», осуществив полный комплекс реставрационных работ. Также в 1994 году по заказу Парка специалисты художественного училища им Н.К. Рериха провели консервационные работы на «небе» часовни Сошествия Святого Духа XVIII века в деревне Глазово, иконах и полотенцах из фондов Парка. Реставрация и частичная реконструкция «неба» были выполнены сотрудниками Архангельского музея изобразительных искусств в 1999 году, а дополнительное укрепление фрагментов «неба» провели художники-реставраторы Архангельского филиала Всероссийского художественного научно-реставрационного центра имени академика И.Э. Грабаря в 2007 году. Реставраторы Архангельского музея изобразительных искусств и Государственного исторического музея отреставрировали иконы из Троицкой церкви Макарьевского монастыря и церкви Александра Свирского на Хижгоре. Ещё одно значимое событие 1994 года — создание специалистами Института Ленгипроводхоза проектов усовершенствованной свалки твёрдых бытовых отходов в деревне Вершинино и консервации гидротехнических сооружений на озёрно-канальной системе Масельгское —Левусозеро. Через 12 лет, в 2006 году, при финансовой поддержке правительства Норвегии на месте руин был торжественно открыт мельничный комплекс с соблюдением всех традиций и обрядов. Гужовская мельница — первая на Северо-Западе России восстановленная действующая водяная мельница образца XIX в. Этот памятник промышленной архитектуры — один из самых интересных и сложных объектов. Не было никаких архивных материалов, не у кого было учиться, и только благодаря информации от местных старожилов и золотым рукам столяра-реставратора В.В. Харланова был восстановлен мельничный механизм. Реставрацию объекта осуществляли плотники ООО «Поморская плотницкая школа» по проекту архитектора В.А. Титова. Сегодня Гужовская мельница и расположенная в ней экспозиция «Веселый стук её колес…» — одно из самых излюбленных туристами мест и главный предмет гордости местного населения.</t>
+  </si>
+  <si>
+    <t>17.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4772</t>
+  </si>
+  <si>
+    <t>Приглашаем в Международный лагерь в Кенозерском национальном парке! Кенозерский национальный парк — жемчужина Русского Севера, чей культурный ландшафт включён в список Всемирного наследия ЮНЕСКО — готовится принять первый за долгое время волонтёрский международный проект. С 8 по 15 августа здесь соберутся энтузиасты из стран СНГ для участия в проекте по сохранению природного и культурного наследия. Кенозерье хранит облик старинной северной деревни, традиции и культуру XVII–XX веков, образцы деревянного зодчества и нетронутую природу. И волонтёры примут участие в сохранении традиционного ландшафта и инфраструктуры деревни Масельга, расположенной на территории национального парка. А также обменяются лучшими добровольческими практиками, в том числе научного волонтёрства, и смогут сформировать долгосрочные партнёрские связи для будущих совместных проектов. «Кенозерский национальный парк с первых лет своего создания открыт для волонтёров со всего мира. За плечами многолетнее международное сотрудничество, грандиозные совместные проекты. Пусть и этот лагерь станет не просто встречей единомышленников, а продолжением большого пути по сохранению нашего общего наследия. В единении с природой и друг с другом мы сможем передать будущим поколениям богатство культуры и традиций, которые веками хранила эта земля. Вместе мы создаём будущее, в котором забота о сохранении наследия становится общим делом людей разных национальностей и культур», — отметила руководитель Кенозерского национального парка Александра Яковлева. Участников международного лагеря ждёт насыщенная культурная программа: экскурсии, знакомство с деревянным зодчеством, презентации культур стран-участниц и многое другое. Расходы на проживание, питание, деловую и культурную программу, а также транспорт до места проведения оплачивает принимающая сторона. Подать заявку могут все желающие старше 18 лет. Лагерь проходит под эгидой международной ассоциации DOBRO и совмещает в себе работу на исторических объектах и научную составляющую в мультикультурной среде. Организаторы: АНО «Гудсерфинг — Добрые путешествия» и Ассоциация Добро.рф при поддержке Кенозерского национального парка и Национального совета по корпоративному волонтёрству.</t>
+  </si>
+  <si>
+    <t>17.07.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4762</t>
+  </si>
+  <si>
+    <t>А в Ведягино население на этой неделе составляет 40 человек, это рекорд! Сначала здесь была только команда, потом к нам присоединилась Пора Топора, а потом на Заре прибыла большая экспедиция Больше чем путешествие. Точнее это даже два проекта под одним флагом — «Камера. Поход. Россия» и экспедиция центра молодых исследователей «Полюс» - всего 24 человека. Итого в деревне сейчас находится 40 человек. Каждый занят своим делом: - Медийщики из Камеры-похода без передышки снимают кино: 2 художественных фильма и 2 социальных ролика. В съемки волей-неволей включился весь лагерь, а наш Рому вообще уже может создавать свою страницу на Кинопоиске. - Ребята из Полюса исследуют близлежащие деревни, знакомятся с местными жителями, проводят соцопросы и составляют гайд о том, как переехать из города в деревню. - Топористы, как и всегда, совершают трудовые подвиги раскалывая бревна, окоряя горбыль и далее по списку, а вечера коротают за чтением сказок (об этом отдельно) и беседами о метафизике. Карбасы ходят, кино снимается, деревня строится, взрывы смехов то тут, то там! Смотрю на происходящее из окна Кубатуры и представляю, как тут все гудело должно быть, когда в деревне стояло 12 дворов.</t>
+  </si>
+  <si>
+    <t>17.07.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4752</t>
+  </si>
+  <si>
+    <t>#образыРоссии Кенозерский национальный парк В 2024 году культурный ландшафт Кенозерья в Архангельской области получил статус объекта Всемирного наследия ЮНЕСКО – это территория площадью более 70 тыс. га, расположенная в Кенозерском национальном парке, а в придачу еще буферная зона более 60 тыс. га. Чем эти края так отличаются от всех прочих глубинок? Начнем с географии. Кенозеро – самое глубокое в Архангельской области, 91 метр. Но и кроме него в лесах Архангельской области затеряно множество озер, между ними реки и речушки, связывающие все в единую «транспортную сеть». Именно здесь проходил водный путь новгородского освоения Севера. И уже тогда появлялись деревни, села, волоки, погосты, поклонные кресты и часовни. Сюда бежали от нашествий, смуты и стихийных бедствий. По этим водным дорогам уходили от преследований царской власти старообрядцы. Сюда переселялись те, кто не претендовал на чужое, но готов был создавать свое, обживая безлюдные просторы. Потому тут переплетаются, смешиваются, не мешая друг другу, топонимы славянские и финно-угорские, сосуществуют традиции новгородские и карельские, сохраняются христианские часовни и языческие святые рощи. Вдали от войн и нашествий берега Кенозера стали естественным заповедником народного быта и творчества. В середине XIX века известный фольклорист и этнограф Павел Рыбников, высланный из столиц за революционную пропаганду, обнаружил, что здесь по-прежнему поют былины и исторические песни времен Киевской Руси. Тогда-то и был записан и позже опубликован тот самый былинный цикл про Илью Муромца, Добрыню Никитича и прочих богатырей. Сейчас в деревне Вершинино в центре Плесецкого сектора парка даже есть музей, посвященный былинному наследию. Здесь, в Кенозерье, сохранился культурный ландшафт, формировавшийся веками: традиционные поселения с самобытными памятниками деревянного зодчества, в том числе деревянные церкви с «небесами» – особым перекрытием потолка. Подобный тип конструкции появился в XVII веке, когда храмы стали объемнее и местные мастера стремились создавать подобие расписного купола, как в постройках из камня. Каркас конструкции «неба» напоминает солнце с расходящимися лучами и состоит обычно из 8, 12 или 16 граней. На «небесах» деревянных часовен и церквей изображали Христа, Богородицу, апостолов, праотцов. А в Кенозерье часто еще и святых – духовных покровителей заказчиков и крестьян местной деревни. В коллекции «небес» XVIII–XIX веков Кенозерского национального парка 17 полных сохранившихся комплексов росписей и еще несколько – во фрагментах. И почти все эти памятники по-прежнему на своем историческом месте – в том самом храме на берегу озера. А в поселке Усть-Поча в часовне Николая Чудотворца сохранилось даже уникальное «небо» – мало того что с необычной иконографией, так еще и с автографом: «Писаны сии небеса въ 1881 году живописцомъ Федоромъ Захаровым Iокомъ урожденцомъ Олонецкой гу Каргопольского уезда Мишковской волости дер . Большого Конева. Отроду 17 леть». Росписи Кенозерья – уникальный памятник крестьянской иконописи, дополненной творчеством приглашенных профессиональных художников; особый художественный мир здешних храмов – культурное явление даже не национального, а мирового масштаба. А еще в 1985 году на Кенозере было найдено одно из первых изданий первой русской печатной книги – «Апостол» Ивана Федорова 1564 года. Здесь же Андрей Кончаловский снимал свой фильм «Белые ночи почтальона Алексея Тряпицына». На сайте ЮНЕСКО говорится, что эта местность «несет уникальное или по крайней мере исключительное свидетельство культурной традиции или цивилизации, которая жива или исчезла». И это действительно так. Кенозерье – место, где история, архитектура, традиционная культура и природа существуют друг в друге, друг для друга и одно немыслимо без другого. @Gubery</t>
+  </si>
+  <si>
+    <t>16.07.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4751</t>
+  </si>
+  <si>
+    <t>Кенозерье: вехи большого пути 35-летие — повод оглянуться на пройденную часть пути и поделиться с вами самыми важными этапами становления Парка год за годом в рубрике #35лет35историй. Перед вами отправной материал рубрики — хроника событий, предшествующих созданию Кенозерского национального парка. 1974: Учёные, архитекторы, художники, побывавшие в Кенозерье, проинформировали Министерство культуры РСФСР, Центральный совет Всероссийского общества охраны памятников истории и культуры, Совет министров РСФСР о реальном положении дел: разрушении деревянных памятников, заболачивании озёр. Представители ведомств подтвердили необходимость создания в районе Кенозера заповедника культурно-ландшафтного профиля. 1975: Министерство культуры РСФСР и ЦС ВООПИиК, Совет министров РСФСР поручили Архангельскому облисполкому организовать на Кенозере в 1978–1983 годах природный и архитектурный музей-заповедник. Началось детальное обследование территории и разработка необходимой документации. 1977: Известные специалисты в области культуры и искусства, в том числе член Президиума ЦС ВООПИиК Б.А. Рыбаков, секретарь правления Союза художников РСФСР академик А.А. Пластов, писатель О.В. Волков, кандидаты архитектуры Г.В. Алфёрова и А.В. Ополовников, обратились в Совет министров РСФСР с письмом о необходимости принять срочные меры по сохранению культурного наследия Русского Севера. В письме говорилось и о необходимости организации на территориях, таких как Кенозерье, национальных парков, в основе которых заложен принцип территориальной охраны. 1980: Продолжена работа по обследованию территории с целью создания в Кенозерье национального парка. 1989: Решением Архангельского облисполкома образованы два ландшафтных заказника (Кенозерский и Лекшмозерский). 1990: Решением главы администрации Архангельской области П.Н. Балакшина создана объединённая дирекция Кенозерского национального парка. 22 апреля 1991: Елена Флегонтовна Шатковская стала первым директором объединенной дирекции Кенозерского национального парка. 28 декабря 1991: Постановление Правительства РСФСР № 84 «О создании государственного природного национального парка «Кенозерский» Министерства экологии и природных ресурсов РСФСР в Архангельской области». История Кенозерского национального парка — это долгий путь от первых тревожных сигналов о разрушении природного и культурного наследия до обретения статуса Объекта Всемирного наследия ЮНЕСКО.</t>
+  </si>
+  <si>
+    <t>14.07.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4742</t>
+  </si>
+  <si>
+    <t>❤ Неделя прошла после ФОЛК &amp; DJs «Созвучие Кенозерья». А кажется, будто это было вчера 5 июля мы ещё долго не расходились после завтрака. Обнимались, обменивались фотографиями и контактами, договаривались встретиться здесь же через год. Сегодня мы пересматриваем этот ролик и понимаем, что ФОЛК &amp; DJs «Созвучие Кенозерья» — это не только фольклор и музыка. Это люди, встречи, белые ночи, танцы, разговоры до позднего вечера. За три дня незнакомые люди становятся хорошими друзьями. Спасибо Юлии Заверниной за этот фильм-воспоминание. В нём удалось сохранить именно то настроение, которое ещё долго остаётся с каждым, кто побывал на берегу Лёкшмозера. «Созвучие Кенозерья» вернётся следующим летом. А мы уже готовимся к новым ярким событиям в любимом Кенозерском национальном парке! Следите за нашими новостями! Обнимаем!❤</t>
+  </si>
+  <si>
+    <t>14.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4738</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке завершился монтаж новых арт-объектов Двух деревянных китоврасов в селе Вершинино (Плесецкий район Архангельской области) построила и смонтировала команда монументального искусства «Сборная Тайболы». Проект стартовал ещё зимой 2025 года. На создание скульптур ушло более 6 месяцев. Китоврасы были построены в мастерской «Тайболы» в Северодвинске на острове Ягры, а позже перевезены на автоприцепах в Кенозерье. Для погрузки и разгрузки использовали грузовики с манипулятором — в высоту деревянные исполины достигают 2,7 метров, каждый объект весит более 200 кг, не считая веса фундаментных блоков. Функционально — это входная группа для нового экомаршрута «По следам китовраса», который откроется в августе 2026 года. Китоврасы выполнены из дерева, но стилизованы под традиционные глиняные игрушки, которые создают местные мастера-ремесленники. Китоврас с косой посвящён земледельцам и скотоводам, его сосед с глиняным горшком в руках олицетворяет гончаров и гончарное дело. Новый пешеходный маршрут длиной 5,7 км пройдёт от деревни Вершинино до деревни мастеров Карпова и будет посвящён народным ремёслам, сельскохозяйственному календарю, праздникам и обычаям кенозерских крестьян. «При всей лаконичности и «мультяшных» формах скульптур, проект оказался крайне трудоёмким. По эскизам Надежды Старицыной основные конструктивные решения и большую часть работы выполнил мастер Алексей Маклаков. Наши китоврасы сделаны из наборного массива. То есть сухие строганные бруски сначала склеиваются и скручиваются до необходимого объема, потом обтёсываются до нужной формы. Благодаря такой технологии, скульптура будет достаточно прочной и долговечной. После финальной шлифовки арт-объекты были покрыты колорированным антисептиком на несколько слоёв, а позже расписаны Натальей Сахневич под глиняные игрушки. Непростой задачей стала транспортировка китоврасов с Белого моря до Кенозера и последующий монтаж. Надеюсь, что местные жители и гости Кенозерского парка полюбят деревянных исполинов и будут за ними приглядывать», — рассказал руководитель команды «Сборная Тайболы» Илья Кузубов. «Великаны-китоврасы станут визитной карточкой и привлекательной фотозоной новой интерактивной экотропы о трудах и праздниках ремесленников. Гости смогут пройти по ней «в сопровождении китовраса» к часовне Пахомия Кенского, где даже на расписных потолочных перекрытиях иконописец изобразил глиняный горшок. Для самостоятельных прогулок по тропе разрабатывается аудиогид», — отметил Александр Порохин, начальник отдела развития туризма Кенозерского национального парка. Экотропа откроется в августе 2026 года в рамках проекта «Экспозиция под открытым небом «По следам Китовраса», реализуемого АНО «Кенозерские берега» в партнёрстве с Кенозерским национальным парком при поддержке Фонда президентских грантов. Арт / фото (с) Taibola Assemble</t>
+  </si>
+  <si>
+    <t>13.07.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4733</t>
+  </si>
+  <si>
+    <t>Учёные исследуют историю землепользования в Кенозерье В окрестностях деревни Филипповская, в самой северной части Плесецкого сектора Кенозерского национального парка, завершилось уникальное исследование сельскохозяйственного использования земель культурного ландшафта «Заповеданное Кенозерье». Специалисты Парка заложили девять пробных площадей в лесах, которые использовались для кратковременной вспашки, и в тех, которые использовались более интенсивно. Пробы закладывались на землях, где были пашни и перелоги. Места для проб выбирали, совмещая современную картографию и межевые планы Почезерской дачи 1861 года. На них детально отмечены участки пашен, сенокосов, выгонов и перелогов. По межевому плану видно, что пашни локализовались по берегам Почозера и Святозера, а перелоги находились дальше — в паре километров от берегов. «В этом году для исследования сельскохозяйственного освоения земель была выбрана самая северная часть Кенозерского национального парка — д. Филипповская, где сельскохозяйственное использование велось локально вокруг куста деревень Почозера, ранее мы работали южнее — Зехново, Порженское, Думино, Макарье, Орлово. Такие исследования нужны для построения моделей исторической динамики сельскохозяйственного использования земель Кенозерского национального парка. Это позволит нам получить достоверную информацию об истории ландшафта», — пояснил старший научный сотрудник Парка Александр Козыкин. Исследователи описали растительные сообщества (древостой, видовой состав травяно-кустарничкового яруса, а также почвенные срезы) и отобрали пробы почв. «Предварительно, по отобранным кернам, самая старая проба возрастом 130-140 лет, то есть столько лет назад здесь в последний раз были пашни. Теперь, чтобы подтвердить нашу гипотезу об использовании этих земель в прошлом и возрасте их забрасывания, нам предстоит достаточно долгая камеральная обработка собранных данных, а также лабораторный анализ почв», — рассказала Полина Бурчаловская, начальник отдела изучения природных комплексов и объектов. Поля и леса Кенозерского национального парка — предмет многолетнего научного исследования, которое ежегодно пополняется новыми данными и позволит представить полную картину состояния культурного ландшафта и его исторической трансформации.</t>
+  </si>
+  <si>
+    <t>13.07.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4724</t>
+  </si>
+  <si>
+    <t>53 рыбака, 13 лодок и 11 саперов сразились в традиционных соревнованиях в Петров день в Кенозерском национальном парке Накануне престольного праздника Петра и Павла — день не только святых, но и рыбаков, — в деревне Морщихинская прошли конкурс летней рыбалки «Щукарь-государь» и традиционная «Лекшмозерская регата». Соревнования собрали больше 250 зрителей. «Щукарь-государь» стал семейным и помолодел! 53 участника — рекорд конкурса летней рыбалки на Лекшмозере «Щукарь-государь». В этом году все соревнуются командами (раньше — в личном зачёте), и в основном, семьями. Да и не только в улове, но и в креативности. Организаторы соревнований — Кенозерский национальный парк и компания «УЛОВ» — ввели номинацию «На рыбалку, как на праздник», и она удалась! На берег со снастями вышли русалка, морской царь, фея, Незнайка и «друзья из Цветочного города» и гости из Мексики, а лодки украсили осьминоги и парус из ковра. Крылья за спиной Полины Фроловой серебрятся, как гладь Лекшмозера. Дочка с собакой Дусей болеет за родителей на берегу — специально приехала с каникул из Санкт-Петербурга. Северодвинцы Фроловы шестой год участвуют в рыболовных конкурсах на Лекшмозере (начинали с зимнего «Налим Малиныча»). Как узнали, что в этом году на «Щукарь-государь» можно принарядиться, стали мастерить трезубец и чешуйчатый хвост. «Первая ассоциация с водной тематикой — мультфильм про русалочку. Маму решили одеть в Посейдона, папа не смог отказать любимой дочке и нарядился в русалку. Я создала костюм феи, чтобы на берегу быть блестящим маяком удачи для команды», — рассказала Полина Фролова. Творческую номинацию взяли Фроловы, а в улове обошли всех другие постоянные участники — чета Гавриловых из Каргополя. Они наловили 5 кг. Гавриловы — самые возрастные участники соревнований — супругам 67 и 69 лет. А самой юной участнице — Варе Нефёдовой — пять. Это тоже рекорд конкурса. Подаренная удочка оказалась выше самой юной участницы! Для организаторов соревнований особенно важно участие семей с детьми. Задачи конкурса — экологическое просвещение, вовлечение в рыболовный спорт и укрепление семейных традиций. «Теперь летние соревнования по рыбной ловле у нас станут семейными. Участники и партнёры поддержали эту идею!», — отметил главный специалист отдела развития туризма Кенозерского национального парка Евгений Мазилов. «Участники к рыбной ловле относятся ответственно, стараются рыбу сохранить, пользуются садками», — отметил Дмитрий Фомин, представитель компании «УЛОВ» и главный судья конкурса «Щукарь-государь». Лекшмозерская регата: сап-борд обогнал лодку! После рыбалки — традиционные для Кенозерья соревнования на вёсельных лодках «Лекшмозерская регата». Три года в регате есть номинация и для саперов. Но как бы ни был популярен сапборд, в лодку сели всё же больше участников. Хотя женщины на сапах «гоняют» охотнее, за два весла взялись лишь две участницы — и впервые за историю регаты в традиционной номинации «Деревянные лодки» лекшмозёрку вела женщина. Всего дистанцию на вёсельных лодках прошли 13 участников, трое соревновались на традиционных лекшмозёрках. Первым пришёл лекшмозёр Дмитрий Боголепов с результатом 26 минут. Современная лодка уступила лекшмозёрке — разрыв в 24 секунды. Среди современных лодок так же, как и в прошлом году, первое место за Масельгой и Владимиром Смолко. Те же три километра на сапе Владимир прошёл быстрее на семь минут. В «Гостевой гонке» (то есть в соревнованиях не на своих лодках) победил Мухин Михаил из Каргополя с разрывом в 12 секунд. Кубки за сапы на длинных дистанциях — у мужчин 3 км, у женщин 2 км — забрали чета Пошляковых. В стометровке первыми пришли самые юные участники гонок на сапах — Настя Ануфриева и Артём Прибытков. Призовой фонд двух конкурсов — более 150 тыс. рублей. За самый увесистый улов —лодка ПВХ RB-350 с килем и жёстким дном River Boats от главного партнёра соревнований, компании «УЛОВ». Ещё от партнёров — производителей River Boats и «Флагман» — победителям в разных категориях — надувные кресла, спасжилеты, гермомешки, термосы, термокружки, и, конечно, удочки и спиннинги.</t>
+  </si>
+  <si>
+    <t>13.07.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4721</t>
+  </si>
+  <si>
+    <t>11.07.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4706</t>
+  </si>
+  <si>
+    <t>Сушим вёсла и сматываем удочки и показываем, как прошли сегодня «Лекшмозерская регата» и «Щукарь-государь»! О результатах расскажем в следующем посте, а пока делимся ярмими моментами этого жаркого дня Фото Юлии Деващенко</t>
+  </si>
+  <si>
+    <t>11.07.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4703</t>
+  </si>
+  <si>
+    <t>Начинаем наш «Петров день»! Сегодня с 8 утра на Лекшмозере людно — более 50 участников зарегистрировались на конкурс летней рыбалки «Щукарь-государь»! Инструктаж прослушали, прыгнули в лодки и начали соревнование! После обеда ждём всех на традиционные гонки на вёсельных лодках и сапах! «Петров день» — настоящий праздник рыбалки и народного судостроения, который стал доброй традицией летних гуляний на Лёкшмозере💙</t>
+  </si>
+  <si>
+    <t>10.07.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4698</t>
+  </si>
+  <si>
+    <t>На Успенской ярмарке в Кенозерье выступит Северный русский народный хор Грандиозное событие ждёт гостей и жителей заповеданного Кенозерья 22 августа! На главной сцене Успенской ярмарки выступит легендарный Северный русский народный хор — хранитель и творец уникальных традиций Русского Севера. На празднике отметим два юбилея: 35-летие Кенозерского национального парка и 100-летие Северного русского народного хора — обладателя ордена «За заслуги в культуре и искусстве»! Живописная деревня Вершинино превратится в настоящую столицу народной культуры. Здесь развернётся удивительное действо: величественные голоса прославленного хора будут звучать с песнями местных фольклорных коллективов. А воздух наполнится ароматами свежей северной выпечки и звуками народных промыслов на широкой ярмарке. Приглашаем стать частью исторического события! Участие Северного русского народного хора сделает Успенскую ярмарку по-настоящему незабываемой. Узнать, как попасть на нашу ярмарку: tourism@kenozero.ru +7 (960) 017-99-33 (Telegram, MAX)</t>
+  </si>
+  <si>
+    <t>09.07.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4697</t>
+  </si>
+  <si>
+    <t>Сегодня день памяти явления чудотворной Тихвинской иконы Божией Матери Издавна кенозёры занимались разведением домашнего скота. Святые, покровители лошадей, коров и овец, были здесь очень почитаемы, в их честь освящали храмы и часовни, создавали иконы. Так, в 1790 году в деревне Хвалинской в Лекшмозерье построили Тихвинскую часовню. Праздники заступников скота — «скотьих богов», как их называли в Кенозерье, — сопровождались определёнными ритуалами, призванными защитить животных от падежа и нападения хищников, обеспечить их продуктивность и плодовитость. Важные вехи скотоводческого календаря — начало и завершение летнего выпаса, начало и окончание сенокоса — совпадали с днями памяти других святых. Например, после праздника Тихвинской, который отмечают как раз 9 июля, во многих кенозерских деревнях начинался сенокос. В Кенозерье «Тихвинскую» отмечала деревня Горы, где в «святой» роще издавна стояла часовня с таким посвящением. Около ста лет назад в этот день собирался народ из других деревень, в часовне была служба, на берегу озера напротив часовни и рощи священник проводил обряд водосвятия, читал молитвы и крестил людей, стоявших в воде. После, по традиции, все расходились по домам родственников или знакомых. На столах уже было готово угощение, причём некоторые хозяйки готовили угощение к празднику несколько дней. «Хорошо «правили» праздник, широко гуляли, много народу», — рассказывают кенозёры. Житель деревни Горы Виктор Александрович Буянов запомнил праздник в начале 1950-х годов: девушки, взявшись под руки, шли по дороге вдоль озера по семь человек в одном ряду, а рядов таких было двадцать два. За ними с гармошками шли парни и молодые мужчины с шутками и песнями. А на следующий день начинался сенокос, и его первый день – зачин – тоже считался праздничным, от него зависела жизнь деревни на целый год вперёд. Чтобы задобрить погоду, надевали нарядную и чистую одежду, у девушек и женщин были сенокосные сарафаны и рубахи. Незамужним девушкам разрешалось подоткнуть сарафан за пояс — таким образом можно было показать подол своих нарядных рубах, украшенных вышивкой или браным ткачеством. И женихи могли оценить, насколько рукодельна девушка. О крестьянском мире Кенозерья и его праздничной культуре расскажут информационные стенды экологической тропы «По следам Китовраса». Поскольку фотографий сохранилось немного, стенды проиллюстрировала художник проекта Алёна Соломатина. На иллюстрации о первом дне сенокоса: большая семья вышла работать в поле, на траве расстелили плат с угощениями, мужчины делают первый праздничный прокос, чтобы сенокос был удачным и успешным. Экотропа откроется в рамках проекта «Экспозиция под открытым небом «По следам Китовраса», реализуемого АНО «Кенозерские берега» в партнёрстве с Кенозерским национальным парком при поддержке Фонда президентских грантов. #ФондПрезидентскихГрантов #ФПГ</t>
+  </si>
+  <si>
+    <t>09.07.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4692</t>
+  </si>
+  <si>
+    <t>Специалисты Парка проверили 33 объекта культурного наследия Сотрудники отдела реставрации, капитального строительства, капитального и текущего ремонта зданий и сооружений — главный архитектор Парка Виктор Яндовский и главные специалисты Вера Колтовая и Екатерина Кореева — провели ежегодный плановый осмотр объектов культурного наследия в Плесецком секторе. В экспедиции специалисты обследовали техническое состояние объектов культурного наследия и их элементов для оценки эксплуатационной пригодности, определения необходимого реставрационного вмешательства и его направленности, определили планы работ на 2027 год. Зафиксировали состояние всех объектов для составления отчёта об инженерно-техническом обследовании состояния объекта культурного наследия. В нём не только описали состояние объекта, но и необходимые рекомендации для обеспечения его сохранности, включая работы по благоустройству территории (обкос травы и кустарников). Проверили установленные маяки, отслеживающие динамику тех или иных изменений в архитектурных конструкциях. Эти маяки сейчас установлены на четырёх объектах: церкви Петра и Павла XIX века в Морщихинской, часовне Иоанна Богослова XVIII века в Зехнова, на колокольне Почезерского храмового комплекса XVIII века в Филипповской и Никольской часовне в Вершинино. Специалисты Парка встретились со строительной бригадой, которая будет проводить работы в часовне во имя святого апостола и евангелиста Иоанна Богослова в Зехново: укрепят накренившиеся столбы и заменят кровлю на звоннице, сплотят тёс на галерее. В планах здесь же работы на уникальной водяной мельнице кон. XIX в. – нач. XX в. На мельнице проведут ремонтные работы зубчатых колёс, рабочего вала водяного колеса, для лучшего проветривания сруба мельницы в летний период заменят глухую дверь на металлическую решётку. Всего в этом году в Плесецком секторе Парка запланированы ремонтные, противоаварийные работы на пяти объектах культурного наследия. В часовне во имя Трёх святителей Вселенских в деревне Захарова (бывший населённый пункт Немята) заменим окладные венцы, плахи пола притвора. В планах ремонт лемеха главы, креста часовни, охлупня, а также замена тёса кровли и креста на звоннице, досок пола яруса звона, оснований и стоек ограждения яруса звона. Предусмотрены противоаварийные работы по установке рам часовни и крыльца. В часовне во имя святых мучеников Флора и Лавра 1805 года в деревне Семёново в прошлом году начали работы на галерее. В этом году плотницкая бригада Парка продолжит выравнивать крыльцо и заменит ограждения у галереи (вставит выпавшие балясины), доски обшивки цоколя, ступеней. Неожиданным результатом экспедиции стала находка двух целых и одного фрагмента стойки иконостаса в деревне Ведягино. После замеров эксперты подтвердили, что они относятся ко второму ярусу иконостаса церкви во имя святого апостола Андрея Первозванного и Ильи Пророка. Обмеры также помогут подобрать иконы, чтобы восстановить иконостас. 35 лет назад Кенозерский национальный парк — единственный среди заповедных территорий России — взял на свой баланс более 60 объектов историко-культурного наследия XVIII–XIX веков. За время своего существования Парк полностью отреставрировал 30 памятников, на 24 провёл противоаварийные работы, в том числе с участием волонтёров. В этом году волонтёры программы «Часовенный край» будут помогать работать на часовне во имя священномученика Власия 1874 года. Там запланированы ремонтные работы по замене нижних (опорных) брёвен крыльца, верхнего слоя тёса кровли и ремонт охлупня.</t>
+  </si>
+  <si>
+    <t>08.07.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4691</t>
+  </si>
+  <si>
+    <t>Мечтаете сбежать от городской суеты? Тогда держите направление: Кенозерье. На видео — озёра Кенозерского национального парка. Это место называют озёрным краем не просто так: здесь насчитывается 251 озеро. Представьте, сколько маршрутов можно проложить, сколько взмахов вёсел сделать, сколько рассветов встретить на берегу… Замедлитесь вместе с нами и почувствуйте дыхание настоящего Русского Севера. А какое место кажется вам самым «тихим» и умиротворяющим? Делитесь в комментариях — соберём свою карту спокойствия! Ваше путешествие ждёт здесь: tours.kenozero.ru tourism@kenozero.ru +7 (960) 017-99-33 (Telegram, MAX) #русскийсевер #кенозерье #кенозерскийнациональныйпарк</t>
+  </si>
+  <si>
+    <t>08.07.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4686</t>
+  </si>
+  <si>
+    <t>Большое карбасное путешествие в Кенозерье Белопарусные карбасы рассекают гладь кенозерских озёр уже не первое лето. Походы наших друзей из Карбас бежит ходко! всегда очень живописные как со стороны, так и изнутри — глазами участников. Приятно, что всё больше путешественников и капитанов выбирают Кенозерье для карбасных маршрутов. Восхищаемся командой Николая Выморкова и его проектом #ХолмогорскийКарбас, который придумал и совершил недельный поход по заповеданному Кенозерью. «Задача стояла исследовать «новую воду», новый маршрут — так оно и вышло. Были приключения, приличная физическая и эмоциональная нагрузка, приятные и не очень сюрпризы, мошкара и оводы, июньский зной, купание в озере, удивительные места и люди. В общем, всё как в жизни и бывает», — поделился Николай Выморков. Приглашаем познакомиться с карбасом и парусным искусством путешествий на съезжем празднике «Ведягина пристань» 2 августа. Фотографии из группы Холмогорский карбас</t>
+  </si>
+  <si>
+    <t>05.07.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4679</t>
+  </si>
+  <si>
+    <t>ФОЛК &amp; DJs «Созвучие Кенозерья» объединил поколения, страны и около 200 гостей Ямайка, Нигерия, США, Великобритания, Австралия, Урал, центральная Россия и Русский Север — столько направлений сплелись и спелись на карте нашего события. Музыка со всего света подарила нам чувство единения и творческим порывом стёрла все границы. Для «Созвучия Кенозерья» не важны язык, точки на карте и возраст. Самой младшей участнице — 1,8 года, другим гостям ФОЛК &amp; DJs «Созвучие Кенозерья» — за 70! На ГАЛА-концерте собрались как гости заповедной территории, так и местные жители. Всего за три дня около 200 человек стали частью ФОЛК &amp; DJs «Созвучие Кенозерья». В Кенозерском национальном парке, благодаря идее руководителя Парка Александры Яковлевой, третий год подряд фольклор и электронная музыка звучат в унисон. «Публика в этом году невероятно благодарная. Душевный у нас получился в некотором смысле международный и вместе с тем будто внутрисемейный ФОЛК &amp; DJs «Созвучие Кенозерья». Со всеми чувствую очень приятное единение. Это одна из целей, которой мы добиваемся. Нам вновь удалось объединить поколения, которые изучают разнообразие фольклорной, современной электронной и инструментальной музыки. И приехали поддержать музыкантов, которые живут музыкой, дорожат Кенозерьем и действительно ценят богатое наследие заповедной территории. Это музыкальные хозяева нашего события — фольклорный коллектив «Любо-Дорого» из Морщихинской, очаровательные девушки из московского коллектива «ТОП-Вечёра», которых не хотели отпускать со сцены, открытие этого года для «Созвучия Кенозерья» — коллектив Kehta с берегов Белого моря, дорогой талантливый друг и мультиинструменталист Михаил Карлос. Конечно же, наше диджейское сообщество: великолепный Константин Минин, который веселил нас все эти вечера, Анастасия Зеленцова (DJ Brilliantgreen), которая своими этническими мотивами на тихой вечеринке раздала стиля. И мы с Антоном — дуэт «Созвучие»!», — поделилась Ксения Шевелёва, специалист отдела развития туризма Парка, соавтор дуэта «Созвучие» и нашего звонкого ФОЛК &amp; DJs «Созвучие Кенозерья». «Электронная музыка — это по своей сути фольклор», — дополнил и обобщил соорганизатор события Антон Шевелёв. «Электронное звучание передаёт те состояния, которые испытывали исполнители фольклорных, то есть традиционных народных песен сто-двести лет назад. Пусть звук нашей северной земли укутает вас», — пожелал Михаил Карлос. Вместе с дуэтом «Созвучие» и другими музыкантами участники события не только изучали, как развивается электронная музыка и звучит северный фольклор, но и как звучит северная кухня. Уникальной частью программы стала «Музыка вкусов» дуэта экспериментаторов-исследователей — шеф-повара северной кухни Андрея Аникиева и мультиинструменталиста Михаила Карлоса. За три дня на ФОЛК &amp; DJs «Созвучие Кенозерья» удалось послушать сотни уникальных мотивов, спеть хором десяток песен, исшагать тропы Морщихинской и Масельги, отточить пару-тройку переплясов и стать по-настоящему созвучными. Удалось погрузиться в мир музыки на виниле, древних и традиционных инструментах и диджейском пульте, в тихих наушниках и на полную громкость. Участники ФОЛК &amp; DJs «Созвучие Кенозерья» разъезжаются по городам и увозят его с собой в новых песнях, фотографиях и воспоминаниях. Спасибо, что звучали вместе с Кенозерьем❤️ Спасибо «ВСЕ СВОИ тревел» за то, что помогли сделать наше событие ещё громче. Мы точно уверены, что вместе со «ВСЕ СВОИ ТРЕВЕЛ» сбудутся путешествия, о которых будешь рассказывать всем💚 Спасибо «Альфа-Банк» за поддержу нашего ФОЛК &amp; DJs «Созвучие Кенозерья»! Фотографии Александра Тункина. Весь альбом события обязательно опубликуем позже.</t>
+  </si>
+  <si>
+    <t>05.07.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4673</t>
+  </si>
+  <si>
+    <t>Немного затихли перед финальным аккордом нашего ФОЛК &amp; DJs «Созвучие Кенозерья» Босые ноги чувствуют тепло земли или прохладу досок деревянного пирса. В наушниках и в душе — гармония звуков: флейты североамериканских индейцев, диджериду, армянский дудук. Каждый выбирает свой уровень громкости. Вокруг — тишина, а внутри — равновесие, новые силы и эмоции. Это тихая вечеринка в беспроводных наушниках вместе с Михаилом Карлосом и DJ Brilliantgreen на нашем ФОЛК &amp; DJs «Созвучие Кенозерья». Здесь можно отключиться от городской суеты и просто побыть с собой. Кому-то захотелось в процессе записать свои мысли, кому-то — разделить эмоции с близкими, кому-то взять паузу и помолчать, найти в этой тишине и одновременно в созвучии стольких глубинных звуков истинные ответы. Вот и мы немного затихли, чтобы сохранить в себе эти чувства и поделиться ими с вами. Спасибо Михаилу Карлосу, мультиинструменталисту, экспериментатору, исследователю древних музыкальных инструментов, и Анастасии DJ Brilliantgreen, чьи сеты с этническими мотивами — путешествие через разные состояния и настроения, за новые смыслы и глубину. Фотографии Александра Тункина</t>
+  </si>
+  <si>
+    <t>04.07.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4664</t>
+  </si>
+  <si>
+    <t>Переплели наши дороги в косы и красными лентами связали смыслы нашего ФОЛК &amp; DJs «Созвучие Кенозерья» — любовь, свободу, творчество и единение❤️🎶 Ждём всех сегодня в 19:00 на ГАЛА-концерте на Масельге. А после будем погружаться в ритмы «Созвучия Кенозерья» на вечеринке в Морщихинской под белые ночи. Если вы с нами (физически или виртуально), оставьте красный огонёчек в комментариях ❤️ Фотографии Александра Тункина</t>
+  </si>
+  <si>
+    <t>04.07.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4663</t>
+  </si>
+  <si>
+    <t>В Кенозерье, на нашем ФОЛК &amp; DJs «Созвучие Кенозерья», рождается магия: белые ночи, ритмы диджеев, фолклорные мотивы и переплясы, ароматы и вкусы Севера и живые ноты невероятных музыкальных инструментов со всего света. Кадры переносят нас в хоровод, на танцпол, на берег Лекшмозера. В самое звонкое событие лета ФОЛК &amp; DJs «Созвучие Кенозерья». Ловите этот особенный ритм: диджеи и любимые «ТОП‑Вечёра» из Москвы, родные «Любо‑Дорого» из заповедной деревни Морщихинская и Kehta с берега Белого моря. Дарим северным песням современное звучание❤ Пусть эта музыка останется с вами!</t>
+  </si>
+  <si>
+    <t>03.07.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4654</t>
+  </si>
+  <si>
+    <t>Открыли самое звонкое событие лета — наш ФОЛК &amp; DJs «Созвучие Кенозерья»! Третий год подряд мы встречаемся здесь, в Каргопольском секторе Кенозерского национального парка, чтобы искать новые грани звучания народной культуры в современной музыке. Два дня Масельга и Морщихинская живут звуками: фольклорные мотивы, невероятные музыкальные инструменты со всего света, Afro House, Deep House и INDIE Dance! «Кенозерье — это не просто красивые виды. Это объект Всемирного наследия ЮНЕСКО, живая и жилая территория со своей богатой историей: старинные деревни, вековые часовни, лесные тропы. Здесь живут люди — хранители традиционной культуры, для которых фольклор не музейный экспонат, а часть повседневности. И мы хотим не «сохранить его под стеклом», а дать зазвучать по-новому», — открыла событие Анастасия Иванова, заместитель директора по развитию Парка. Соорганизаторы события — семейный дуэт диджеев «Созвучие». Ксюша и Антон удивительным образом миксуют традицию и современность, и уже третий год подряд на берегу Лёкшмозера объединяют фольклор и электронную музыку. Начали «Созвучие Кенозерья» с диджейской вечеринки под белые ночи и уникальной гастромузыкальной программы «Музыка вкуса» с шеф-поваром северной кухни Андреем Аникиевым и мультиинструменталистом Михаилом Карласом. А сегодня в закатном солнце на берегу Лекшмозера открыли наш ФОЛК &amp; DJs «Созвучие Кенозерья»! Собрались гости события и местные жители — больше 130 зрителей! На сцене — полюбившиеся многим на прошлогоднем фестивале весёлые гости из Москвы «ТОП-Вечёра» и впервые на «Созвучии» — коллектив из Морщихинской «Любо-Дорого» и Kehta (Кехта) из Северодвинска, которые бережно собирают редкие фольклорные песни Русского Севера и в современных электронных аранжировках помогают им зазвучать по-новому. Диджеи «Созвучия Кенозерья» тоже бережно, но по-своему работают с народным звучанием. DJ Brilliantgreen работает на стыке электронной музыки, этнических мотивов и мягких атмосферных ритмов, приправленных басом. Диджей из Санкт-Петербурга KOSTAMININ полюбился гостям «Созвучия» в прошлом году и к этому событию собрал ещё больше музыкальных находок. 50 гостей ФОЛК &amp; DJs «Созвучие Кенозерья» уже отправились на дегустацию вкусов и звуков Севера, послушали винил на завалинке и множество музыкальных инструментов, поучаствовали в квизе и выучили несколько кадрилей! Завтра устроим тихую вечеринку в беспроводных наушниках, дружный перепляс и отдых на экотропах и сапах. Оставайтесь с нами! А лучше приезжайте к нам на Масельгу на ГАЛА-концерт 4 июля. Давайте звучать вместе!</t>
+  </si>
+  <si>
+    <t>03.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4646</t>
+  </si>
+  <si>
+    <t>Сегодня у нас на Масельге «Музыка вкусов» Уникальное сочетание вкусов и звуков, рецептов и мотивов, собранных в народном бытовании и творчестве. Гости нашего ФОЛК &amp; DJs «Созвучие Кенозерья» убедились, что авторская музыка создаётся так же, как и изысканные блюда. Гармоничный дуэт вкуса и звука — шеф-повара северной кухни Андрея Аникиева и мультиинструменталиста и исследователя древних музыкальных инструментов Михаила Карлоса. Благодаря мастерству Михаила Карлоса на берегу живописного озера Синее Кенозерского национального парка зазвучали диджериду, рамочные барабаны, флейты североамериканских индейцев — родственники сибирских народов. Именитый шеф-повар Архангельска Андрей Аникиев познакомил гостей события с гастрономическими шедеврами, созданными из северных продуктов: — ряпушка слабой соли с мятым картофелем, хреном и огурцом на бородинском тосте; — пате из оленины на шаньге с лесными ягодами; — заварной налим с кислой капустой и копчёной сметаной; — взвар из северной ягоды и трав с добавлением имбиря. «Я часто бываю в Кенозерье, и эти знаковые для меня места всегда вдохновляют. Мне очень хотелось поделиться вкусами дикой природы и традиций. Местной рыбой, выпечкой и дичью. Для повара высший пилотаж — приготовить из добытых самостоятельно продуктов. Сегодня, например, мы пробуем ряпушку, которую добывали вместе с сотрудниками Парка», — рассказал шеф-повар северной кухни Андрей Аникиев. Конечно, фото и текст не передают звук и вкус, но это невероятно💔</t>
+  </si>
+  <si>
+    <t>03.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4644</t>
+  </si>
+  <si>
+    <t>Разгоняем непогоду самым звонким событием лета — наш ФОЛК &amp; DJs «Созвучие Кенозерья» уже в разгаре! 🥺🎶 Со вчерашнего вечера на берегу Лекшмозера звучат фолклорные мотивы, невероятные музыкальные инструменты со всего света, Afro House, Deep House и INDIE Dance. Хотите с нами? Приезжайте к нам на Масельгу на ГАЛА-концерт 4 июля: vk.ru/wall-229652339_230</t>
+  </si>
+  <si>
+    <t>01.07.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4635</t>
+  </si>
+  <si>
+    <t>Приглашаем отдохнуть в заповедном Кенозерье — там, где природа говорит с душой! Почувствуйте всю мощь и красоту настоящего Русского Севера: старинные деревни, бескрайние леса и тихие озёра. Для вас мы подготовили программы знакомства с объектом Всемирного наследия ЮНЕСКО, где бережно хранят традиции и оберегают первозданную природу. Делимся предложениями июля — пусть ваш отпуск станет по-настоящему особенным! Ваш летний отдых здесь: tours.kenozero.ru/ tourism@kenozero.ru +7 (960) 017-99-33 (Telegram, MAX)</t>
+  </si>
+  <si>
+    <t>30.06.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4634</t>
+  </si>
+  <si>
+    <t>Лето только набирает ход — и впереди ещё целых два месяца, чтобы просто выдохнуть и побыть там, где время течёт чуть медленнее. На Русском Севере. В Кенозерье. Приезжайте — пусть это лето станет тем самым, когда вы снова научились замечать красоту в простых вещах. Здесь она повсюду. Видео Андрея Базанова #кенозерье #кенозерскийнациональныйпарк #русскийсевер</t>
+  </si>
+  <si>
+    <t>29.06.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4633</t>
+  </si>
+  <si>
+    <t>Приглашаем на презентацию книги о Лопшеньге 1 июля, в среду, в 18.30 приглашаем на встречу с писательницей и фотожурналисткой Евфросинией Капустиной в книжном магазине «Все свои». С осени Евфросиния живет в Лопшеньге и работает в национальном парке «Онежское Поморье». На встрече узнаем об этом подробнее, посмотрим фотографии и обсудим фрагмент новой книги «(не) благоприятные дни. Очерк поморской жизни», опубликованный в журнале «Дружба народов». После экспедиции по Латинской Америке, где поэт, прозаик, переводчик Евфросиния Капустина работала волонтёром международной благотворительной организации (фотографировала быт и записывала истории жителей труднодоступных деревень), она отправилась работать в школьном лесничестве в «Онежское Поморье». Там Евфросиния не только стала преподавать, но и писать новую книгу. «А ведь слышала: дескать, не принимают поморы чужаков, ни за что на свете не прижиться у них новому человеку — и пытаться не стоит. Но всё оказалось не так» — так звучит фрагмент аннотации к книге. Перед встречей вы можете прочесть «(не) благоприятные дни. Очерк поморской жизни» 📎 Евфросиния Капустина — лауреатка премии Лицей, участница творческой резиденции «Действующие лица» в Доме творчества «Переделкино». Её книга «Люди, которых нет на карте» вышла в «Редакции Елены Шубиной» и в 2025 году вошла в короткий список Национальной литературной премии «Большая книга». Евфросиния работала над социальными фотопроектами в России, Гватемале, Никарагуа. Ждём вас! 📆 1 июля / 18.30 📍 «Все свои», набережная Северной Двины, 93, корп. 1 Вход свободный</t>
+  </si>
+  <si>
+    <t>29.06.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4628</t>
+  </si>
+  <si>
+    <t>Волонтёры открыли путь Китоврасу В рамках проекта «Экспозиция под открытым небом «По следам Китовраса» в Плесецком секторе Парка прошёл волонтёрский лагерь. Добровольцы из Москвы, Ярославля и Ленинградской области за десять дней расчистили часть будущего экологического маршрута. «С первых дней мы с ребятами работали на редкость слаженно, как одна команда. Поначалу, глядя на фронт работ, становилось немного не по себе — казалось, объём неподъёмный. Но по мере того, как мы расчищали подлесок, перед нами постепенно открывалось озеро, а за ним — прекрасные виды на дальние берега и острова. В такие моменты усталость после смены становилась не тяжёлой, а приятной, потому что самое главное — ты видишь плоды своего труда. Очень порадовала забота о волонтёрах — уютное размещение, вкусная еда. Чувствовалось, что нас ценят, и это добавляло сил и желания работать ещё лучше. Больше всего я наслаждалась видами и особой, ни с чем не сравнимой самобытностью деревни. Меня охватывало светлое, трепетное чувство, словно я снова перенеслась в детство, к бабушке в деревню. Этот опыт останется со мной надолго — как одно из самых искренних и ценных приключений», — поделилась волонтёр Екатерина Велеславова. Участники волонтёрского лагеря провели ландшафтную расчистку — убрали кусты у видовой точки будущего маршрута под руководством госинспекторов Парка. Приятно, что участники осознанно подошли и к работам, и к экскурсионной программе — для всех поездка в Кенозерье была ожидаемым событием лета. «Проект запомнился, думаю, на всю жизнь! Увёз с собой ощущение тишины и покоя, приятной усталости после честной работы — нам удалось немного подготовить путь к прокладке туристической тропы. Ещё удалось походить под парусом на карбасе, научиться готовить калитки и напиться парного молока вдоволь! Главное открытие — в деревне можно жить! И жить хорошо! При наличии Парка рядом, конечно», — поделился волонтёр Кирилл Кононов. «Кенозерье стало для меня местом открытий. Здесь впервые провела лето на севере, познакомилась с уникальной культурой благодаря экскурсоводам, походила под парусом, увидела просторы и глушь, по которым уже скучаю. Хочется отметить отзывчивость и доброту местных жителей и работников. Отдельное спасибо Парку и организаторам за то, что сохраняете это место, и за возможность поучаствовать в проекте», — рассказала волонтёр Рина Артемьева. Экотропа откроется в рамках проекта «Экспозиция под открытым небом «По следам Китовраса», реализуемого АНО «Кенозерские берега» в партнёрстве с Кенозерским национальным парком при поддержке Фонда президентских грантов. #ФондПрезидентскихГрантов #ФПГ</t>
+  </si>
+  <si>
+    <t>26.06.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4627</t>
+  </si>
+  <si>
+    <t>Сегодня пятница, и это наш любимый день, потому что впереди выходные, а это значит, что у нас есть все шансы встретиться и улыбнуться друг другу в заповедном уголке на Русском Севере. А какой день недели любим вами?</t>
+  </si>
+  <si>
+    <t>26.06.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4622</t>
+  </si>
+  <si>
+    <t>«Голодным не смотреть» — спецвыпуск из Кенозерья Ведущие популярного шоу телеканала Ю добрались до жемчужины Архангельской области — нашего Кенозерского национального парка. Задача была интересная: за день заглянуть и на ферму «Мезенка», и испытать себя в северной рыбалке. Спойлер: получилось не у всех, но было очень вкусно! Ведущая Анастасия познакомилась с мезенской породой лошадей и подоила козу. А её коллега Александр попробовал добыть рыбу и закоптить её под руководством госинспектора Парка. Смотрите спецвыпуск и вдохновляйтесь. А мы напоминаем, что в Кенозерье каждый может почувствовать себя героем такого приключения. Экотропы, фермы, рыбалка, северная природа — здесь есть всё для запоминающегося путешествия. Посмотреть сюжет</t>
+  </si>
+  <si>
+    <t>25.06.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4615</t>
+  </si>
+  <si>
+    <t>Они спасают северную лошадь Недавно Юлия Невская для издания «Милосердие.ру» подготовила репортаж о нашей экоферме «Мезенка». Зачитываемся этим текстом, где удалось отразить и историю породы, и особенности её разведения и сохранения. А это непростой труд! Роза Захарова, заведующая сектором животноводства Кенозерского национального парка, работает с лошадьми уже больше 30 лет, с 2004 года занимается сохранением мезенской породы. Эти лошади веками помогали людям выживать на Русском Севере, но сегодня оказались на грани исчезновения вместе с уходящим деревенским укладом. «Мы ездили по деревням, искали этих животных», — вспоминает Роза Борисовна. «Вот эти породы — они уже практически исчезали. Где-то оставалась одна корова, где-то одна коза, где-то несколько животных. Мы их собирали, чтобы сохранить». На ферме Парка живут 16 лошадей, а также холмогорские коровы и козы породы северное отродье русской белой козы. Здесь не просто содержат животных, а восстанавливают память о крестьянском мире. Подробнее о мезенках и жизни экофермы читайте в материале</t>
+  </si>
+  <si>
+    <t>24.06.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4612</t>
+  </si>
+  <si>
+    <t>Показываем, как преобразилась база детского экологического лагеря Кенозерья К началу первой смены сдан штаб после полного капитального ремонта — уже сейчас в нём разместились эксперты первой смены «Лаборатория вдохновения», а две кладовых для хранения инвентаря переполнены материалами для творчества и будущих исследований! Ребята уже оценили баню после капитального ремонта. Там перебрали печку, обновили полы, а стены, которые после долгой работы почернели, заново обшили необрезной доской. Внутри баня выглядит как только что построенная. Вместо старого туалета возвели новый. На кухне и в столовой заменили обшивку цоколя, сделали новую входную группу. После сдачи штаба плотницкая бригада Парка уже приступила к капитальному ремонту конференц-центра. Работа кипит прямо сейчас, а ребята — главные свидетели изменений. А еще в этом году начнется возведение двух новых уютных домиков для проживания ребят!  Такая комплексная модернизация базы ЭЛК стала возможна благодаря проекту «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», который получил поддержку Президентского фонда природы. #ФондПрироды</t>
+  </si>
+  <si>
+    <t>24.06.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4611</t>
+  </si>
+  <si>
+    <t>Встречайте: фестиваль «Ведягина пристань» — старый новый съезжий праздник в Кенозерье Представьте, этим летом в деревне Ведягино Кенозерского национального парка на свежепостроенную пристань прибудут участники творческой лаборатории, которые будут в течение недели готовить съезжий праздник. Фестиваль «Ведягина пристань» пройдёт 2 августа для гостей Кенозерского национального парка и жителей окрестных деревень. Собирает всю честную компанию сообщество АНО «Люди-острова» и товарищи: активными участниками лаборатории станут члены РООРКИ «Поморцы» и команда «Карбас бежит ходко!». В основе фестиваля — традиция съезжих праздников, и по сей день сохраняющуяся в некоторых местах. В течение недели участники фестиваля будут общаться с жителями и творческими коллективами разных кенозерских деревень, обмениваться исполнительским опытом и способами бытования фольклора в среде городских и сельских жителей, а затем мы все вместе соберёмся для общего праздника в Ильин день, 2 августа. Вы тоже можете стать участниками этого действа, если приедете в Кенозерье! Напишите нам и мы расскажем о том, как это осуществить. Невероятную афишу подготовила студия design-orchestra (Томск). Больше интересных работ студии на странице её арт-директора Павла Богданова Проект реализуется с использованием гранта Российского фонда культуры в рамках федерального проекта «Семейные ценности и инфраструктура культуры» национального проекта «Семья». #РФК2026 #Российскийфондкультуры #нацпроекты #семейныеценности #инфраструктуракультуры #культурадлясемьи #нацпроектсемья #Министерствокультуры</t>
+  </si>
+  <si>
+    <t>22.06.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4610</t>
+  </si>
+  <si>
+    <t>Друзья! Вышли свежие номера наших журналов! В них — главные новости первой половины 2026 года. Конечно, первая из них — о нашей грандиозной выставке «Свобода и глушь. От Кенозерья до Поморья» в музее-заповеднике «Царицыно». Ещё в номерах — результаты грантовых конкурсов поддержки местных жителей, новости науки, ремонта и реставрации и, конечно, дорогие сердцу истории сотрудников Парка и жителей заповедной территории. 📖 В этот раз в журнале «Говорит Кенозеро!» истории так или иначе затрагивают вопрос «Что останется после нас?»: пышный сад, отремонтированный родовой дом, счастливые дети, глобальные выставки, экспозиции и уникальные музеи. Скачать этот и остальные номера можно здесь. 📖 В журнале «Мы — соседи!» мы подвели итоги зимних маршрутных учётов за 5 лет, рассказали про уникальные подшивки газет с Онежского полуострова 1930-х годов и колоритные картины кисти Василия Рождественского. Важно, что в подготовке номера приняли участие люди, которые живут или выросли в поморских деревнях. Евфросиния Капустина сделала репортаж о жизни пекарни, а Надежда Галушина предоставила материалы об истории церкви в Пушлахте. Скачать все номера можно здесь. Совсем скоро журналы появятся в деревнях и посёлках наших национальных парков! 🧷 Издания распространяются бесплатно среди жителей национальных парков «Кенозерский» и «Онежское Поморье» и партнёров. Также их можно получить в визит-центрах в Архангельске, Северодвинске и на заповедной территории🧷</t>
+  </si>
+  <si>
+    <t>22.06.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4609</t>
+  </si>
+  <si>
+    <t>У нас поговаривают, что летний понедельник — тем более если он рабочий — требует особого отношения. Глазам нужна зелень, душе — уют, а сердцу — намёк на приключение. Предлагаем простое решение: посмотрите на заповедную землю, прислушайтесь — и вот, вы уже не в офисе, а на опушке у озера. Потому что Кенозерье не просто ждёт — оно зовёт. Осталось только ответить: «Я иду». Видео Андрея Базанова</t>
+  </si>
+  <si>
+    <t>20.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4599</t>
+  </si>
+  <si>
+    <t>🌿 Как не испортить себе отдых в Кенозерье: 8 ошибок, которых можно и нужно избежать. Кажется, что собраться в Кенозерье просто: взял рюкзак, сел в машину или поезд — и вперёд, навстречу озёрам, лесам и белым ночам. Но каждый сезон мы встречаем гостей, которые уже в первый день говорят: — Надо было взять другие ботинки... — Почему никто не предупредил про комаров?! — А жильё правда всё занято? Поэтому делимся небольшим списком ошибок, которые порой совершают наши гости. 🥾 Ошибка №1. Решить, что красивые кроссовки справятся. Кенозерье — это лесные тропы, озёрные берега, деревянные настилы, холмы и иногда вполне настоящие болота. Поэтому обувь здесь должна быть не только красивой, но и удобной, устойчивой и желательно непромокаемой. Трекинговые ботинки или даже резиновые сапоги на нескользящей подошве — отличный выбор. Поверьте, смотреть на озеро гораздо приятнее с сухими ногами. 🌦 Ошибка №2. Поверить прогнозу безоговорочно. Летом на Севере бывает всё. Утром солнце, днём дождь, вечером закат, ночью хочется надеть куртку. Даже если прогноз обещает жару, тёплая кофта, флиска и дождевик в рюкзаке никогда не будут лишними. Выбирайте многослойность. Если приезжаете летом, захватите купальник. Искупаться жарким днем или после бани в озере — отдельный вид терапии! Но, Север есть Север. Погода умеет меняться быстрее, чем планы на выходные. 🦟 Ошибка №3. Недооценить местных жителей. Нет, не деревенских. Комаров. А иногда ещё мошку и гнус. Особенно в жаркие дни июля. Репеллент, закрытая одежда и головной убор способны сделать прогулки гораздо приятнее. 🚶 Ошибка №4. Отложить экскурсии на потом и не увидеть главное и интересное. Кенозерье большое. Очень большое. Озёра, часовни, экотропы, музеи, деревни, экскурсии, водные маршруты... Многие знаковые места Кенозерья открываются только вместе с экскурсоводом: за красивым видом появляется история, за старой часовней — судьбы людей, а за лесной тропой — целый мир северных традиций и природных тайн. Поэтому советуем ещё до поездки посмотреть программу экскурсий и заранее распределить силы на несколько дней. А по приезде заглянуть в Визит-центр, там вам подробно расскажут и помогут составить маршрут максимально комфортно. Почитать заранее про экскурсии и тропы здесь: kenozero.ru/gostyam/ch... Поверьте, Кенозерье того стоит. 🥧 Ошибка №5. Не подумать о питании заранее В Парке работают наши кафе «Почтовая гоньба» и «Рукодельная изба», где можно заказать вкусные деревенские завтраки, обеды и ужины. Да и все наши гостиницы и гостевые дома оборудованы кухнями — это очень удобно для тех, кто любит жить в своём ритме. Но лучше помнить: деревенские магазины действительно закрываются РАНО. Поэтому на «купим потом» лучше не рассчитывать. 🧖‍♀ Ошибка №6. Удивиться бане по-чёрному. Это одна из самых любимых северных традиций — и одна из самых необычных для гостей. Баня по-чёрному топится особым способом, внутри нет дымохода, а стены и потолок могут быть покрыты сажей. 📄 Ошибка №7. Забыть документы на льготу. При оформлении разрешения на посещение Парка для ряда категорий граждан действуют льготы. Ознакомиться можно здесь: kenozero.ru/permit/ 🏡 Ошибка №8. Не забронировать жильё заранее Пожалуй, самая обидная ошибка. Планы на отдых построены, маршрут продуман, чемодан собран. И вдруг выясняется, что понравившийся домик или номер уже занят. Летом гостевые дома, кемпинги и номера разбирают быстро, поэтому проживание лучше бронировать заранее, особенно на праздники и выходные. Ссылка на бронирование: kenozero.ru/gostyam/or... 💚Чтобы избежать всех этих ошибок и не сомневаться, что выбрать, где остановиться или какую экскурсию посетить — просто напишите нам в личные сообщения или позвоните по телефону +7(960) 017-99-33. Мы всегда ответим и поможем собрать ваше идеальное путешествие. П.с., мы чуть не забыли рассказать о САМОЙ ГЛАВНОЙ ошибке: приехать в Кенозерье всего один раз.💔 Известный русский писатель Юрий Казаков знал об этом: «Нет! Не ездите вы на Север, не губите себя! Всю жизнь тогда не будет он давать вам покоя. Всю жизнь будет то слабо, то звонко манить к себе».</t>
+  </si>
+  <si>
+    <t>19.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4596</t>
+  </si>
+  <si>
+    <t>Буи с радиомаяком передают данные о загрязнении Белого моря Каждый такой исследовательский буй условно обозначает брошенную на берегу пластиковую бутылку. По GPS-данным прокладывается путь, который может проделать оставленный на побережье мусор. Это интерактивное исследование проводит команда проекта «Море волнуется» в партнёрстве с ФГБУ «Национальный парк «Кенозерский». Задача — привлечь внимание жителей региона к проблеме загрязнения акватории бытовым мусором. «Мы занимаемся не только мониторингом птиц и животных, в рамках этого проекта решили показать, как перемещается мусор в акватории Белого моря. Он встречается в самых неожиданных местах. В том числе и на труднодоступных пляжах Онежского полуострова. А начало пути этого мусора может быть на городских пляжах и любимых многими местах отдыха», — отметила Александра Яковлева, руководитель ФГБУ «Национальный парк «Кенозерский» во время запуска буя. Первый буй запустили 14 июня Александра Яковлева, руководитель ФГБУ «Национальный парк «Кенозерский», и Илья Кузубов, руководитель общества защиты Ягринского бора (ОЗЯБ). Следом, 17 июня, в море отправился и второй радиомаяк. Его запустил заместитель директора по охране Парка Евгений Буторин. Прямо сейчас, в режиме реального времени, вы можете наблюдать за путешествием буя на сайте национального парка «Онежское Поморье». Эту онлайн-карту разработал технический специалист проекта Владислав Сидоров. За движением буя следить увлекательно, словно это остросюжетное кино! И в нём уже есть свои положительные герои. Например, когда первый буй сел на мель в районе Солзы, его вернул в Парк житель Северодвинска Алексей. На каждом буе написано, что его выпустили в рамках исследования и что его нужно вернуть в Парк. На карте красной линией отмечено короткое, но яркое путешествие буя длиною в одну ночь. Скоро он отправится в путь вновь, и можно будет продолжить следить за его морскими приключениями. В какую часть Белого моря унесёт каждый буй течениями, узнаем через несколько месяцев. Проект «Море волнуется: загрязнение северных морей» реализуется при поддержке Президентского фонда природы #ФондПрироды</t>
+  </si>
+  <si>
+    <t>19.06.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4587</t>
+  </si>
+  <si>
+    <t>К турсезону готовы: что изменилось в Парке? Пока гости Кенозерья готовятся к встречам с заповедным краем, плотницкие бригады и ремонтные службы Парка работают, не покладая рук и инструментов. Подводим промежуточные итоги перемен. В «Постоялом дворе» завершён ремонт двух гостиничных номеров на первом этаже. Установлены новые двери и стеклопакеты, теперь в номерах стало тише, светлее и теплее. В данный момент бригада плотников переехала в деревню Зехнова. «Дом Абрамова» ждут важные точечные работы: проведение света в баню и замена чугунной печи на более эффективную кирпичную. А освободившаяся чугунная печь обретёт новую жизнь: она переедет в будущую баню у гостевого дома «Ляпачиха» в посёлке Поча. Кроме того, в «Доме Абрамова» появится полноценная комната для стирки и хранения инвентаря. В «Доме Евсеева» полностью преобразились санузлы. Вместо старых конструкций — два современных санузла, для каждой части старинного дома установлены стильные и просторные душевые комнаты (такие же установлены и в Каргопольском секторе в «Рыбацкой избе»). При этом старый сруб бережно сохранён, отделка выполнена из необрезной доски в фирменном стиле. Ранее рассказывали про прокладку нового водопровода протяжённостью 160 м, сейчас установлена станция биологической очистки вместо выгребной ямы. Впереди капитальный ремонт и обновление интерьеров гостевой части «Дома Евсеева». Пока в Плесецком секторе завершали ремонт гостевых домов, в Каргопольском секторе кипела своя большая стройка на базе детского экологического лагеря. Там подготовлены площадки для установки двух новых домиков, и уже на первой смене ЭЛКа для ребят откроет двери штаб, отремонтированный в рамках проекта «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», который получил поддержку Президентского фонда природы. Для совершенствования инфраструктуры гостеприимства в «Рыбацкой избе» завершили ремонтно-отделочные работы, начатые ещё в 2025 году. Полностью обновлены санузлы и гостиничные номера на втором этаже, заменены все дверные колоды и установлены новые дверные полотна. От гостей был запрос на просторную большую комнату, чтобы можно было остановиться дружной семьёй, при этом не тесниться и не мешать друг другу — теперь такой светлый четырёхместный номер есть в «Рыбацкой избе». Для сотрудников сервисного центра, которые занимаются стиркой, сушкой и хранением белья, пробурили отдельную скважину. Самое заметное изменение на Масельге — новая входная группа. Её прочнее закрепили (на века!) и сделали выше почти на 80см. Работой руководил Александр Николаевич Нефёдов. Теперь приветливая инсталляция видна издалека. Стенды, которые раньше были за входной зоной и часто оставались там незамеченными, перенесли «в первую линию». Рядом с Хижгорой благоустроили две турстоянки: заменили лестницы и причал. Также нашли своё место на турстоянках Каргопольского сектора созданные юными мастерами на «Плотницких курсах» дровяники.</t>
+  </si>
+  <si>
+    <t>18.06.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4582</t>
+  </si>
+  <si>
+    <t>Завершена реставрация «неба» часовни Казанской иконы Божией Матери деревни Мининой Недавно мы привезли этот часовенный потолок из Санкт-Петербурга, где почти год он находился на реставрации. И при первом взгляде на этот расписной комплекс кажется, что внешне он никак не изменился. По-прежнему отдельные его грани фрагментарны, как и живопись на них. Тем не менее перечень реставрационных работ огромен и заметен в большей степени не с лицевых сторон, а с тыльных. Именно на оборотах специалисты ООО «Музейное наследие» под руководством признанного мастера, художника-реставратора Николая Владимировича Малиновского, укрепляли разрушенную временем деревянную основу, деликатно удаляя повреждённую жучками и излишней влагой древесину, затем восполняя все утраты специальной клее-опилочной пастой. У этого памятника главная реставрационная задача заключалась в том, чтобы остановить дальнейшее разрушение самих граней, вернуть им первоначальную прочность. Оставить живопись в таком виде, какой она сохранилась к моменту поступления «неба» в музейный фонд, — осознанное решение руководства Парка и специалистов по историко-культурному наследию Кенозерья. Другой вариант на этом «небе», скорее всего, даже невозможен. На отдельных радиальных гранях живописный слой утрачен существенно или почти полностью, а на одной грани от всего иконографического сюжета осталось только несколько нечётких букв. К сожалению, никто не сфотографировал это «небо» в 1940-х–1950-х годах, пока оно не рухнуло. Саму Казанскую часовню кенозёры очень любили, каждый год с нетерпением ждали 21 июля, чтобы «справить» Казанскую, иногда у неё фотографировались, а вот внутри небольшой, невысокой и полутёмной часовни никто не фотографировал. Стало быть, документальных источников, которые можно было бы использовать в качестве основы для возможной реконструкции живописи, либо не существует совсем, либо они не сохранились. Без реставрационных тонировок и реконструкций живописи на этом «небе» сохранена и наиболее достоверно показана авторская живопись, а ещё очень непростая жизнь этого памятника. «Реставрация — это не рисование. Главное, здесь не фантазировать, не придумывать, а сохранять то, что осталось», — подчеркнул на приёмочном реставрационном совете руководитель работ Н.В. Малиновский. «Небо» для этой часовни в 1880-х годах написал местный иконописец Фёдор Захарович Иок (1864–1922), который также расписал «небеса» в Никольских часовнях Вершинино и Усть-Почи, а также в часовне преподобного Пахомия Кенского в Карповой. Маленькое мининское «небо» вновь можно увидеть в музее «Рухлядный амбар», — рассказала Анна Анциферова, главный хранитель музейных фондов Парка. «Сохранение историко-культурного наследия в целом и коллекции знаменитых кенозерских «небес» в частности, — одна из важнейших задач Кенозерского национального парка. Причём, многие «небеса» к моменту создания Парка находились в аварийном или руинированном состоянии. Из 17 сохранившихся комплексов «небес» за эти 35 лет уже почти все отреставрированы. И каждый раз — это поиск нового реставрационного пути, так как у всех расписных потолков разные размеры и техники создания, разное состояние сохранности деревянной основы и живописи, как у этого самого маленького, самого трогательного «неба» из деревни Мининой. И, конечно, реставраторы сделали всё максимально возможное, чтобы сохранить этот памятник навсегда», — отметила Александра Яковлева, руководитель Кенозерского национального парка.</t>
+  </si>
+  <si>
+    <t>17.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4580</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке прошёл трёхдневный полевой этап ежегодной международной полевой школы «Фореста» Северного (Арктического) федерального университета. Школа объединила 35 участников из разных регионов России и других стран: студентов и преподавателей из Китая и Республики Беларусь. «Погружение в атмосферу Кенозерского парка стало для меня исключительным событием. Разнообразные экосистемы Кенозерского парка превратили образовательный процесс в аутентичный и вдохновляющий. Я глубоко признательна организаторам Школы и сотрудникам Парка за незабываемые впечатления», — рассказала профессор Пекинского лесного университета Цзюэцзэ Ян. Главная тема полевой школы — функциональная организация экологических троп. Участники школы оценили экотропы Парка, в том числе учитывая потребности людей с ОВЗ, и представили экспертной комиссии предложения по улучшению «Тропы муравейников». Например, сконструировать на маршруте тактильные и сенсорные домики, добавить звуковые сигналы на стены для детей и незрячих, чтобы можно было потрогать искусственный (но совсем как настоящий) мох или нажать на кнопку и услышать выпь, дятла, кукушку. «Кенозерский национальный парк напоминает мне национальные парки Афганистана. Высокие деревья (символ силы и стойкости), зелень и свежий воздух леса (символ чистоты и свежести), пение птиц дарят чувство покоя и безопасности, а свежие и холодные воды и ветры озёр словно дарят человеку ощущение нового рождения», — отметил магистрант САФУ Амин Баракзаи Муджтаба.</t>
+  </si>
+  <si>
+    <t>16.06.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4578</t>
+  </si>
+  <si>
+    <t>Кенозерский национальный парк принял делегацию ведущих музеев страны — участников Всероссийской конференции АДИТ (Ассоциация «Автоматизация деятельности музеев и информационные технологии») Эта уже XXX Всероссийская конференция. Событие собрало более 200 специалистов музейной сферы со всей России. Участники обсудили развитие мультимедиа-проектов, внедрение программ учёта «КАМИС» и адаптацию музеев к современным технологиям в экспозициях. Важным мероприятием конференции стала поездка в Кенозерский национальный парк. В ней приняли участие представители Государственного музея изобразительных искусств имени А.С. Пушкина, Государственного геологического музея имени В.И. Вернадского и Государственного музея-заповедника Л.Н. Толстого. Среди почётных гостей — Юрий Маркович Лошак, генеральный директор ООО «КАМИС», и Наталия Владимировна Толстая, директор Дальневосточного художественного музея, член Российской академии художеств и АДИТ. По итогам визита участники достигли договорённостей о дальнейшем сотрудничестве. Планируются совместные выставки, организация лекционных программ и профессиональных стажировок.</t>
+  </si>
+  <si>
+    <t>12.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4569</t>
+  </si>
+  <si>
+    <t>Сегодня звучит много поздравлений, и мы, хранители заповеданной земли, хранители Кенозерья, Лекшмозерья и «Онежского Поморья», конечно, разделяем общий праздник большой страны. Любовь и уважение к своей земле — это те чувства, которые побуждают нас каждый день заботиться и продолжать беречь вверенное нам наследие для будущих поколений. Песни, которые пели в заозёрных деревнях, узоры, вышитые северными мастерицами, тропы, ведущие через вековые леса Кенозерья, и голоса поморских рыбаков над Белым морем. Это и есть Россия.</t>
+  </si>
+  <si>
+    <t>10.06.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4566</t>
+  </si>
+  <si>
+    <t>🌿 До праздничных выходных всего 2 дня! Уже придумали, как проведете эти длинные выходные? Не откладывайте отдых на потом: праздник уже на пороге, а значит, пора дарить себе моменты свободы, тишины и красоты — например, в удивительном Кенозерье! И у нас как раз осталось несколько замечательных вариантов для проживания — на любой вкус, настроение и компанию. 🏡 Плесецкий сектор: 🏡 🌲Дом Абрамовa в деревне Зехнова — одной из самых живописных деревень Кенозерья. А рядом сосновый бор, баня и часовня. Добраться можно на лодке или катере из д. Вершинино; 🌲Дом Краскова — на берегу Святозера и буквально по соседству с Почезерским храмовым комплексом, жемчужиной Русского Севера; 🌿 Дом Новожилова — один из самых стильных и атмосферных гостевых домов Парка с прекрасными видами из окон. Здесь хочется задержаться подольше; 🚣 Дом Нечаева в д. Кривцово — настоящий крестьянский дом XIX века с подлинной мебелью, ткаными половичками и лоскутными покрывалами. Озеро, тишина и уют. Добраться можно на лодке из д. Вершинино. 🌳 Каргопольский сектор: 🌲 🥧 Дом, как у бабушки — с атмосферным интерьером, на берегу чистейшего Масельгского озера. Уединение и настроение летних каникул как у бабушки; 🌲 Лесная дача — сейчас свободны два летних домика для тех, кто мечтает просыпаться с панорамным видом на Лёкшмозеро. Какой бы вариант вы ни выбрали, вас ждут прогулки по старинным деревням, белые ночи, северные озёра, деревянные храмы и возможность наконец никуда не спешить. Посмотреть все варианты размещения можно здесь. Забронировать можно онлайн Все домики оборудованы кухнями, но если не хочется готовить, то заранее закажите традиционные деревенские завтраки, обеды и ужины в местных кафе: — «Почтовая гоньба» (Плесецкий сектор) — «Рукодельная изба» (Каргопольский сектор) Всё лето действует экскурсионная программа, с которой можно ознакомиться вот здесь. Ждём вас в гости! Кстати, для самых спонтанных путешественников у нас есть ещё одна хорошая новость: осталось два места в автобусном туре «Белые ночи в Кенозерье», который отправляется прямо из Архангельска уже в эти длинные выходные. ✨ Почему стоит решить сейчас? Лучшие летние воспоминания начинаются с решения, принятого буквально за пару дней до поездки. Не упустите шанс провести выходные там, где природа и история создают особую атмосферу покоя и вдохновения!</t>
+  </si>
+  <si>
+    <t>10.06.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4560</t>
+  </si>
+  <si>
+    <t>Дорожки вдоль бассейна и защитный навес над локомобилями: на территории бывшего Унского лесозавода спустя 70 лет вновь закипит работа Четыре часа на буханке и час на лодке Ламинарии — и вот команда проекта «Унский лесозавод: доступ разрешён» ступает на мыс Заяцкий. Уже в следующем году здесь откроется индустриально-мемориальный комплекс, рассказывающий о том, как работали и жили в посёлке при Унском лесозаводе в 1931-1953 годах. До сих пор эта страница истории была бережно скрыта разросшимся подлеском, порослью лиственниц и иглистых елей. «Перед нашей командой стояла задача соотнести дизайн-проект будущего индустриально-мемориального комплекса с реальным ландшафтом и выяснить, какие растения необходимо убрать, чтобы экспозиционные зоны соответствовали разработанному плану и вписались в окружающую среду. В ближайшее время госинспекторы расчистят площадки для начала работ», — рассказала куратор проекта, старший научный сотрудник Парка Яна Харитонова. В плане комплекса 13 экспозиционных зон с витринами, стендами на руинированных стенах бывшего завода, а также дорожки вдоль деревянного бассейна и навесы над сохранившимися символами индустриализации прошлого века — двумя уникальными паровыми машинами. Передвижной локомобиль английской фирмы Marshall, Sons &amp; Co из города Гейнсборо и стационарный локомобиль немецкой фирмы R.Wolf из города Магдебург предстанут перед гостями экспозиции в обновлённом виде. Над концепцией и дизайн-проектом потрудились Ирина Кащеева и Елизавета Михайлова, дизайнеры-архитекторы Архитектурного бюро «Студия 44» (г. Санкт-Петербург). Чтобы воплотить задуманное в жизнь, за работу принялась команда сотрудников Парка вместе с приглашённым специалистом, создавшим не одну экотропу в Парке, Николаем Седуновым. «Мы отмерили дорожку вдоль бассейна до паросилового цеха, спланировали, как она будет проходить. Посмотрели конструкции локомобилей, чтобы изготовить для них навесы, прошлись по будущему туристическому маршруту, где разместим указатели, экспозиционные зоны и информационные стенды», — рассказал Николай Седунов. Экспозиция проекта «Унский лесозавод: доступ разрешён» будет нетиповой, она расположится под открытым небом, а значит, должна быть устойчивой к климату и, при этом, эстетичной и неброской, чтобы гармонично сочетаться с ландшафтом. Сейчас Николай продумывает варианты реализации стендов и экспозиционных зон, которые смогут выдержать разные погодные условия и будут неприхотливы в эксплуатации. Чтобы проект вписался в ландшафт, Олег Григорьев, главный лесничий Парка, вместе с госинспекторами Лопшеньгского и Унского участков Олегом Михеем и Андреем Рассказовым проведут расчистку и подготовку территории для начала работ по реализации проекта. Проект «Унский лесозавод: доступ разрешён» в этом году стал победителем конкурса благотворительной программы «Музей без границ» Фонда Потанина в номинации «Индустриальный эксперимент (Новая высота)». Благодаря грантовой поддержке мыс Заяцкий станет местом притяжения для местных жителей и посетителей заповедной территории. #музейбезграниц #индустриальныйэксперимент</t>
+  </si>
+  <si>
+    <t>08.06.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4553</t>
+  </si>
+  <si>
+    <t>Искусные плотники — сотрудники Парка Василий и Сергей Харлановы создали пять наличников для новой экспозиции в Кенозерье «Здесь заметна любовь к украшательству своих домов», — подчеркнули в 1948 году важную особенность Кенозерья участники Северно-Великорусской экспедиции. И действительно, резные причелины, полотенца и солнца, которыми оформляли скаты кровли по фасаду, встречались в то время на многих домах. Но особенно выделялось узорочье наличников, увеличивая небольшие северные окна и добавляя им нарядности. Такие наличники, созданные неизвестными кенозерскими мастерами больше ста лет назад, пережили весь ХХ век, кочевали вместе со своими домами из одной деревни в другую, бережно ремонтировались и подкрашивались хозяевами. Но со временем нарядных резных наличников в кенозерских деревнях стало гораздо меньше. В течение нескольких лет мы фотографировали, обмеряли и описывали сохранившиеся подлинные наличники. И теперь мы можем показать ещё одну грань заповедной территории и напомнить жителям о любви их предков к такой деревянной красоте. Этим летом в Вершинино появится новая выставка, где можно будет увидеть традиционные кенозерские наличники — и подлинные, и точные копии либо уже утраченных, либо сохранившихся на своих родных домах. Точные копии наличников по чертежам архитектора и заведующей сектором учёта, мониторинга, сохранения и реставрации недвижимых памятников Парка Веры Колтовой выполнили столяры, отец и сын, Василий и Сергей Харлановы. «В разных домах свои особенности: каждый столяр вкладывал что-то своё, создавая уникальные детали. Более состоятельные жители могли позволить себе яркие наличники с такими элементами, как косичка, филёнка (часть ставен) или резной козырёк – вершник. А для остальных делали более простые. Это кропотливая и долгая работа: сначала нужно подготовить качественный пиломатериал, просушить его, после наличники нужно изготовить, зачистить, собрать, проклеить, покрасить и закрепить. У нас есть фуговальный станок, циркулярная пила, рейсмус, фрезер и многое другое. Но все резные элементы сначала проектируем, а потом и дорабатываем вручную лобзиком. Это действительно ручная работа», — рассказывают Василий и Сергей Харлановы. Ждём сухой погоды, чтобы мастера нанесли финальные штрихи — покрасили наличники. А после они отправятся в Вершинино, чтобы стать частью экспозиции «Рухлядного амбара». Причём мастерство Харлановых будет видно издалека — наличники разместятся снаружи на срубе амбара. «Конечно, нам не вернуть кенозерским деревням облик конца XIX — начала XX века, но мы можем вместе с жителями заповеданного Кенозерья сделать и дома, и деревни наряднее, тем более что есть исторические основания для этого. Мы предлагаем обратить внимание на умения местных мастеров и красоту, созданную их руками. А ещё эта выставка — возможность выбрать понравившиеся наличники и при желании, воспользовавшись уже готовыми чертежами, заказать красоту в столярных мастерских. Уверяю вас, дорогие кенозёры, ваши дома будут смотреться так, как хотели ваши бабушки и дедушки», — подчеркнула руководитель Парка Александра Яковлева. Ранее созданные наличники Василия и Сергея вы могли видеть в деревнях Вершинино и Масельга. Также, если вы их не видели, мы советуем посетить и оценить главную работу Харлановых на заповедной территории — работающие водяные мельницы, шедевры деревянной архитектуры конца XIX — начала XX века: в деревне Зехнова и на Левусозере. Гужовская мельница на Левусозере — первая на Северо-Западе России восстановленная действующая водяная мельница образца XIX века. Этот памятник промышленной архитектуры — один из самых интересных и сложных объектов на территории Парка.</t>
+  </si>
+  <si>
+    <t>05.06.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4552</t>
+  </si>
+  <si>
+    <t>Экологи, общий сбор! Давайте в честь Всемирного дня охраны окружающей среды встретимся в Царицыно и прекрасно, познавательно и весело проведём время «На лугу»? В эти (первые!) выходные лета, 6-7 июня, на берегу Нижнего Царицынского пруда пройдёт эколого-спортивный фестиваль для всей семьи «На лугу». В программе — микроскопы, бинокли, цианотипия, научные лаборатории, арт-мастерские, заповедные игры и встречи с интересными людьми (например, с нашим северным космонавтом Иваном Вагнером)! 🌠6 июня в 14:00 встреча с космонавтом Иваном Вагнером. Герой России, лётчик-космонавт поделится впечатлениями о путешествии на каяке по древнему торговому пути и расскажет о красотах Русского Севера и заповедного Кенозерья. 🌱7 июня с 11:00 до 13:00 приглашаем поиграть в заповедные игры с командой «Заповедного посольства» и Экоцентра «Заповедники»! На площадке вас ждёт увлекательная и полюбившаяся многим «Заповедная игротека», мастер-классы, интерактивные уроки, квесты и викторины. Это шанс в одном месте познакомиться с особо охраняемыми территориями со всей России: Кенозерье, Большая Кокшага, Плещеево озеро, Приокско-Террасный заповедник, Национальный парк «Салаир», заповедник «Тигирекский» — и привезти классные знания! Кстати, мы в офисе Кенозерского национального парка на этой неделе уже опробовали заповедные игры в компании участников летнего образовательного проекта «Школа естественно интересных наук» национального парка «Русская Арктика». Шум и звонкие голоса детей не утихали почти полтора часа! Настольные игры, несомненно, вызвали восторг и бурю эмоций. Приятно видеть, как дети с интересом включаются в изучение заповедных территорий. Если вы в Москве, приглашаем провести выходные, играя и общаясь, «На лугу». «На лугу» – авторский проект музея-заповедника «Царицыно», который пройдёт уже в третий раз. В основе фестиваля – семейный отдых на природе, который позволяет, играя, узнавать новое и учит беречь окружающий мир. #ФондЗаповедноеПосольство #ЭкоцентрЗаповедники #ДЗО #Царицыно #НаЛугу #партнерство #экопросвещение</t>
+  </si>
+  <si>
+    <t>03.06.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4543</t>
+  </si>
+  <si>
+    <t>🌊 Путешествие, после которого внутри ещё долго шумит море! Большое Поморское путешествие — именно такое. Уже совсем скоро, мест почти не осталось. И сейчас на него действует скидка до 20 %. Такой шанс на этот маршрут бывает редко! С 10 июня вас ждут шесть дней в одном из самых труднодоступных и удивительных уголков Русского Севера — Онежское Поморье. Белое море. Белые ночи. Белые киты. Белый мох. 240 километров заповедной природы и мест, куда редко попадают случайные туристы. Это путешествие для тех, кому важно не просто «посмотреть Север», а прожить его: пройти по песчаным дюнам у самого моря, пересечь Унскую губу, прокатиться на легендарном ТРЭКОЛе по заповедной территории, встретить закат на Белом море, послушать поморские песни в старинной деревне и попробовать настоящую северную кухню. Вас ждут Яреньга, Лопшеньга, Летний Наволок и Летняя Золотица — деревни, где до сих пор сохраняются традиции поморов и особый уклад жизни, подчинённый морю, погоде и времени года. А ещё: ✨ прогулка по экотропе «Через дюны к морю»; ✨ музей «Унский посад»; ✨ уникальный действующий музей-аэропорт «Воздушные причалы Белого моря»; ✨ баня на берегу озера после дня впечатлений; ✨ встречи с людьми, которые знают и любят этот край; ✨ и, если позволит погода, финальный полёт на знаменитом Ан-2 над Онежским полуостровом. Здесь будут море и баня, деревенские ужины и уха, песчаные дюны и белые ночи, следы зверей на песке и чай с пирогами после долгой дороги. И, конечно, люди — главная ценность этого путешествия. 🚘 Старт прямо из Архангельска, от центрального офиса Кенозерского национального парка (Набережная Северной Двины, 78) 📅Даты: 10-15 июня; 👶 Возраст путешественников: от 7 лет; 💰 Стоимость: от 115 000 руб. (только сейчас действует скидка до 20%) В стоимость включено: 🚜 Автомобильный трансфер из Архангельска, трансфер на катере через Унскую губу и по Онежскому полуострову на ТРЭКОЛе; 🏡 Размещение на уютном лесном кордоне "Мураканский", в номерах визит-центра в Лопшеньге и в гостинице в Летней Золотице; 🥧 Сытная поморская кухня из местных продуктов и насыщенная экскурсионная программа. Дополнительно оплачиваются авиабилеты на Ан-2 из Летней Золотицы в Архангельск (а/э Васьково) в последний день тура (ориентировочная стоимость взрослого билета 4500 руб). Ознакомиться с полной программой и забронировать тур можно по ссылке: vk.cc/cYqqBQ. На все вопросы мы готовы ответить в личных сообщениях группы или по телефону +7 (921) 070-06-75. Осталась буквально пара мест. Это как раз тот случай, когда лучше не откладывать. Потому что такие маршруты точно становятся теми, про которые потом говорят: «Надо было ехать». Ведь воспоминания о них остаются на всю жизнь! 🤍</t>
+  </si>
+  <si>
+    <t>02.06.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4541</t>
+  </si>
+  <si>
+    <t>Приглашаем на встречу с космонавтом Иваном Вагнером в Царицыно 6 июня на берегу Нижнего Царицынского пруда пройдет эколого-спортивный фестиваль для всей семьи «На лугу». Друг Парка, лётчик-космонавт, Герой России Иван Вагнер расскажет о своём путешествии на каяке по древнему торговому пути, о Русском Севере и, конечно, о заповеданном Кенозерье. Иван даже в космосе читал, изучал и отбирал материал для экспедиции. Североонежский космонавт десять лет горел этой мечтой — преодолеть маршрут древнего торгового пути через родную землю. Приглашаем из первых уст услышать историю грандиозной экспедиции «Путь предков». А чтобы лучше погрузиться в тему и представить, как путешественники и торговцы прошлого и настоящего преодолевают северные реки, советуем подробнее изучить экспозицию о Кенском волоке на выставке «Свобода и глушь. От Кенозерья до Поморья». 📍Шатёр «Звезда 2» на берегу Нижнего Царицынского пруда 📅6 июня, суббота, 14:00 Вход свободный В прошлом году команда экспедиции была в Кенозерье, на берегу их встретил местный фольклорный коллектив «Кенозёрочка». Получилась очень душевная и искренняя живая беседа с местными жителями и гостями Кенозерского национального парка. Очень советуем не пропустить встречу с Иваном в Царицыно!</t>
+  </si>
+  <si>
+    <t>02.06.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4538</t>
+  </si>
+  <si>
+    <t>Дотянуться до небес, или авторский тур от Анны Анциферовой, которая специально приезжает к нам с Русского Севера ⁉️Почему в Кенозерье можно дотянуться до «небес»? ⁉️В чём особенность объекта всемирного наследия ЮНЕСКО «Заповедное Кенозерье»? ⁉️Что такое кенозерские «заветы»? ⁉️Почему Белое море называли «морем чудес»? ⁉️Какие правила у поморских кружаний? ⁉️Почему у кенозёр и поморов деревянная лодка – главное транспортное средство? Об этом и многом другом вы узнаете от Анны Анциферовой, главного хранителя музейных фондов Кенозерского национального парка, куратора выставки «Свобода и Глушь. От Кенозерья до Поморья». Только 14 июня в 12:00 и 16:00 Отправиться в авторский тур</t>
+  </si>
+  <si>
+    <t>01.06.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4529</t>
+  </si>
+  <si>
+    <t>🌿 «Страна Кенозерье» оживает: что меняется прямо сейчас? Где-то среди вековых лесов и зеркальных озёр Кенозерского национального парка — объекта Всемирного наследия ЮНЕСКО — прямо сейчас кипит работа. И это не просто ремонт. Это рождение пространства, где будущее начинает звучать уже сегодня. 🏛 Конференц-зал скоро распахнёт свои двери. Ещё немного — и здесь зазвучат голоса экспертов, учёных, экологов и ребят, которые приехали сюда со всей страны. Место встречи тех, кто меняет заповедную систему России. 🔬 Закуплено оборудование для многофункционального центра с лабораторией. Рации, навигаторы, бинокли, планшеты, фотоловушки, цифровой фотоаппарат и принтер — теперь исследования выходят на совершенно иной уровень. Юные натуралисты смогут не просто смотреть на природу, а изучать её с профессиональным инструментом в руках. 🌲 Реконструируется современный и удобный эко-класс для занятий с участниками экологических лагерей и школьного лесничества «Лесной патруль». Здесь будут расти и развиваться те, кто завтра встанет на защиту леса. Не по обязанности — по зову сердца. Всё это стало возможным благодаря грантовой поддержке Президентского фонда природы. Но главное — благодаря людям, которые видят в этих стенах не просто стройку, а образовательную экосистему будущего. Мы не просто ремонтируем помещение. Мы создаём место, где у ребёнка загораются глаза. Где из маленького исследователя вырастает большой учёный. Где «Лесной патруль» — не игра, а начало настоящей профессии. Страна Кенозерье оживает. И это только начало. 🚀 #СтранаКенозерье #ФондПрироды</t>
+  </si>
+  <si>
+    <t>29.05.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4521</t>
+  </si>
+  <si>
+    <t>Лекшмозерская регата, Петров день и уха с дымком. Едем?🎣 «Замедляться, конечно очень важно в наше время, а как же «погулять» от души на каком-нибудь празднике?» — скажете вы. И будете абсолютно правы! В самую макушку лета, когда вода в Лёкшмозере уже очень тёплая, а дни стоят длинные и светлые, Лекшмозерье широко отмечает Петров день. «Петровки», как ласково называют его здесь, — день святых апостолов Петра и Павла! Это время, когда на берегах оживает история. У стен белокаменной церкви Петра и Павла, веками хранящей покой озёрного края, собираются все жители и гости. Приглашаем вас присоединиться к светлому празднику в этнографическом туре «Петровские гуляния» и прожить несколько июльских дней в деревне Морщихинская, у озера, в кругу северных историй, песен, лодок и добрых людей. Программа тура очень богата: ЭКОмузей, ГЕОкласс, прогулка «Вот моя деревня» и «Северный экватор», Хижгора, «Тропа раздумий», ЭКОферма «Мезенка» и многое другое! Но есть в этом туре нечто особенное, про что хочется рассказать! 🚣‍♂ «Лекшмозерская регата» — это праздник лодок, воды и северного азарта. Парад лодок, торжественное построение, гостевая гонка, настоящие эмоции на берегу и на воде. 🌞 Петров день — престольный праздник Морщихинской, день апостолов Петра и Павла, покровителей этой земли и, по народной памяти, рыбаков. В этот день рыбаки будут состязаться в искусстве ловли рыбы в конкурсе «Щукарь-государь». А ещё — гуляния, фольклорные коллективы, местные деликатесы и весёлые конкурсы! 🥘 И, конечно, «Лекшмозерский уховар» — уха на костре на берегу озера. С дымком, с запахом костра и с абсолютным пониманием, что лучше этой еды в этот день просто не бывает. 📅 Даты тура: 10–14 июля 2026 г. 💰 Стоимость: 29 000 руб. для взрослых, 25 000 руб. для детей. В стоимость включено: — проживание в уютной гостинице «Рыбацкая изба» или в гостинице при Визит-центре; — трёхразовое деревенское питание в «Рукодельной избе»; — участие в «Лекшмозерской регате» и «Петров день», экскурсии и этнографические программы. Дополнительно оплачиваются ж/д билеты до ст. Няндома и обратно, а также трансфер Няндома — Морщихинская — Няндома. Ознакомиться с полной программой и забронировать этнографический тур «Петровские гуляния» можно здесь. А в личных сообщениях или по телефону +7 (960) 017 99 33 ответим на любые вопросы! Приезжайте отдохнуть, от души «погулять» и стать частью большой и дружной истории Лекшмозерья. 💙</t>
+  </si>
+  <si>
+    <t>28.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4516</t>
+  </si>
+  <si>
+    <t>Почему нас так тянет к воде летом? Наверное, потому что рядом с водой человек всегда становится тише и более настоящим. «В сказках русских, былинах, в мифах вода словно человек: радуется хорошему, любит честных и верных, помогает праведным, заслоняет путь нечистым, определяет судьбу сомневающихся, по своему разумению может волной большой подняться против ворогов лютых, а может и узеньким ручейком лечь под ноги страннику юродивому, которому не помочь нельзя» (Ж. Андриевская, «Водная стихия в русской традиции»). Замечали? У озера вдруг перестаёшь спешить. Садишься на тёплые доски мостков, смотришь на отражение неба и будто вспоминаешь что-то очень важное внутри себя. В Кенозерье вода умеет разговаривать с человеком по-особенному. Здесь 251 озеро. 🌊 67 рек и ручьёв. А само Кенозеро — огромное, глубокое, живое. Его глубина местами достигает 120 метров. Вода здесь повсюду: между деревнями, в утренних туманах, в отражениях часовен, в звуке лодочного мотора вдали, в деревянных мостках, нагретых солнцем. Она соединяет берега, людей, истории и целые поколения. Сейчас здесь можно покататься на весельной лодочке или сапе, порыбачить и просто долго сидеть у воды. Когда-то по этим озёрам проходили пути рыбаков, плотников и паломников. Сегодня — это путь человека к самому себе. Хотите пожить у воды? Посмотреть, как вечером озёра становятся зеркалами, в которых отражается весь Север. В комментариях показали самые красивые варианты🩵 Наверное, Кенозерье и нужно узнавать именно так — через воду, тишину и отражения. Где можно понаблюдать за этой красотой: — Гостевой дом «Как у бабушки» на берегу Масельгского озера в Каргопольском секторе Парка. — Гостевой дом «Дом Краскова», д. Филипповская на берегу Святозера. — Гостевой дом «Лавица», д. Вершинино. — Гостевой дом «Дом Абрамова» в д. Зехнова. — Гостевой дом «Дом Нечаева» в д. Кривцово. — Гостевой дом «Дом Новожилова» в д. Филипповская. В посте использованы чудесные фотографии Михаил Прохоров</t>
+  </si>
+  <si>
+    <t>27.05.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4507</t>
+  </si>
+  <si>
+    <t>В национальных парках «Кенозерский» и «Онежское Поморье» идёт подготовка к пожароопасному сезону. Особое внимание – отработке практических навыков На всех инспекторских участках проведены плановые учения по тактике тушения лесных пожаров. 🌊 На Унском участке в Поморье условия оказались максимально реалистичными: от местных жителей Пертоминска поступило сообщение о задымлении в районе озера Ратоминского, которое подтвердилось по камере мониторинга лесных пожаров, установленной на вышке в деревне Луда. Группа пожаротушения в составе 4 человек выдвинулась на болотоходах к предполагаемому месту возгорания, где при помощи БПЛА было проведено обследование территории. Применение беспилотного аппарата в такой ситуации позволяет максимально быстро оценить обстановку и скорректировать действия группы пожаротушения. К счастью, в этот раз лесной пожар не подтвердился. 🌳 Тренировочные тушения прошли и в Плесецком, и в Каргопольском секторах национального парка. Госинспекторы отработали тактику тушения природных пожаров, использовали средства пожаротушения: ручные мотопомпы, ранцевые огнетушители, воздуходувки и пожарные лопаты. Первая тренировка состоялась в Лекшмозерском участковом лесничестве. По тревоге в 9:10 (спустя 10 минут после сигнала) на место условного возгорания прибыла группа из 15 специалистов, оснащённая малым лесопатрульным комплексом на базе УАЗа, прицепом и автоцистерной. 👦🏼👧🏼Интересно, что госинспекторы не только сами отработали тактику пожаротушения, но и познакомили с ней участников школьного лесничества и учеников Лекшмозерской школы. Под руководством Николая и Ильи Боголеповых для ребят организовали тренировочную площадку с учебным очагом возгорания. Вместе с госинспекторами дети установили мотопомпу у водоёма, раскатали пожарные рукава, подали воду. Ученикам показали все этапы работы пожарного расчёта: от получения сигнала до ликвидации возгорания. 🔥Стоит отметить, что подготовка к пожароопасному сезону — это не только учения, но и системная работа на предупреждение. Сотрудники Парка провели целый комплекс противопожарных мероприятий: — расчистили охранные маршруты и лесохозяйственные дороги; — очистили лесосеки от порубочных остатков; — проложили минерализованные противопожарные полосы и установили шлагбаум на лесных дорогах; — оборудовали подъезды к источникам противопожарного водоснабжения; — провели разъяснительную работу с местными жителями и посетителями.</t>
+  </si>
+  <si>
+    <t>27.05.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4501</t>
+  </si>
+  <si>
+    <t>В контакте с вечностью: рассказываем о необычном разделе археологического музея Кенозерья Один из разделов будущего музея «Откуда Я? Археологический портрет Кенозерья» будет называться «АрхеоКонтакт». В пространстве этой зоны посетители смогут «пообщаться» с 7 археологами, работавшими на территории Кенозерья в XIX-XXI веках. У гостей музея будет возможность воспользоваться предметами, которыми работали археологи, измерить ими древние каменные и керамические находки, изучить карты археологических раскопов. «Предметы исследователей планируем разместить в разном багаже, который менялся в зависимости от времени. Например, Мария Евгеньевна Фосс в 1930 году упаковывала находки в короб, а Светлана Викторовна Ошибкина в 1980-х годах могла хранить карты в портфеле. Похожий предмет передала нам Вера Васильевна Колтовая. Для этого раздела музея мы с удовольствием принимаем подарки от жителей Архангельска. Семья Раисы и Евгения Костоправкиных принесли гитару — любимый музыкальный инструмент археологов. Мы разместим её в зоне, где расскажем об археологе Александре Яковлевиче Мартынове, известном в кругу друзей как исполнитель песен», — отметила куратор проекта Марина Мелютина. В другом разделе, «Археология Нового времени», будут представлены разбитые фрагменты дореволюционного столового сервиза, выкопанные из земли. Изучая эти осколки, Светлана Терентьева, сотрудник отдела музейных фондов Парка, смогла сопоставить фрагменты и разглядеть «клеймо в тесте»: «И.Е. Кузнецовъ на Волхове». Время создания сервиза — 1880–1890-е гг.  До 1917 г. предприятие именовалось Волховская фарфорово-фаянсовая фабрика (или «Фабрика И.Е. Кузнецова на Волхове»).  Работа продолжается, будущий музей обогащается новыми предметами и идеями, которыми мы с удовольствием поделимся с нашими будущими посетителями. Проект «Откуда Я? Археологический портрет Кенозерья» получил поддержку Фонда Потанина в рамках конкурса «Музей 4.0» благотворительной программы «Музей без границ» #музей4_0 #ФондПотанина</t>
+  </si>
+  <si>
+    <t>25.05.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4490</t>
+  </si>
+  <si>
+    <t>ФОЛК &amp; DJ’s «Созвучие Кенозерья». Собрали всё важное в одном посте Мы очень хотим, чтобы вы правильно почувствовали это событие. Сейчас расскажем, что вас ждёт, где можно остановиться, как забронировать и прикрепим ссылки. Это не история про огромную толпу, шумный open-air и бесконечную гонку между сценами. Это несколько июльских дней среди северных озёр и белых ночей. Музыка, люди, костры, вода, баня, тишина и прогулки по заповедным местам. 2-5 июля в деревне Морщихинская, в самом сердце Лекшмозерья пройдут основные события программы, а заключительный ГАЛА-концерт пройдет в старинной деревне Масельга на большой сцене, где будет простор, чтобы разгулялась душа. Подробную ПРОГРАММУ прикрепили к посту и в комментариях, но вкратце вас ждет: 🌿 фольклорные коллективы 🌿 DJ-сеты и электронная музыка 🌿 тихая вечеринка в наушниках на берегу озера 🌿 мастер-классы и театральное представление 🌿 музыкальный квиз и интересные лекции 🌿 специальный музыкальный гость 🌿 ГАЛА-концерт на большой сцене в старинной Масельге 🎟 БИЛЕТЫ: 1. Полная программа + трёхразовое питание в «Рукодельной избе» — 16 400 руб/чел 2. Билет на ГАЛА-концерт — 400 руб/чел У нас действует семейное предложение! Дети до 3 лет — бесплатно. Детям до 14 лет предоставляется скидка 30% от стоимости взрослого билета. Покупка билета в таком случае осуществляется через администратора (напишите нам в личные сообщения). ⛺ ПРОЖИВАНИЕ: Можно выбрать свой вариант: 1. Палаточный лагерь на берегу озера в Морщихинской. Можно приехать со своей палаткой или арендовать готовую 3-местную палатку со спальниками и пенками. Аренда палатки — 3600 руб. Место в лагере для своей палатки — 350 руб/чел/день На территории: 🔥 место для костра 🪵 столы и навесы 🗑 раздельный сбор отходов 🌊 озеро в нескольких шагах 2. Гостиницы, гостевые дома, лесные избы, турприюты. Номера и домики разбирают быстро, поэтому актуальную информацию по свободным объектам лучше уточнять в сообщениях группы ФОЛК &amp; DJ’s «Созвучие Кенозерья» или по номеру телефона: 8-960-017-99-33. 3. Авто-кемпинг Да, мы очень ждём автопутешественников! По всем деталям вы можете обратиться по номеру телефона: 8-960-017-99-33. И баня обязательно тоже будет! 🧖‍♀ 🚂 Как добраться? На автомобиле до д. Морщихинская или поездом до станции Няндома. Далее — организованный трансфер. Подробную схему проезда можно посмотреть по ссылке. 📎 Полезные ссылки: Сайт события ФОЛК &amp; DJ’s «Созвучие Кенозерья» 🎟Билет на полную программу с питанием. 🎟Билет на ГАЛА-концерт Проживание: — палаточный лагерь; — гостиницы, гостевые дома и тур. приюты; — туристические стоянки Подробную программу события прикрепили под постом. По любым вопросам мы всегда рады вам ответить в личных сообщениях группы или по телефону: 8-960-017-99-33 Подарите себе возможность на несколько дней оказаться в месте, где встречаются и звучат в унисон традиции и современность. 🤍</t>
+  </si>
+  <si>
+    <t>24.05.26 05:58</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4481</t>
+  </si>
+  <si>
+    <t>Доброе воскресное утро, друзья! ☀️ А давайте признаем тот факт, что всем нужен настоящий отдых. По нашему мнению, это не отель с анимацией и расписанием. А дом у воды. Где утром слышно только птиц. А идеальный вид из окна — это предрассветный туман на озере. Где вечером топится баня, а чай пахнет травами и заботой. У нас в Кенозерье много таких домов, Сегодня хотим рассказать про два из них. 🏡 🪵 Дом Краскова, д. Филипповская, Плесецкий сектор. Он стоит между двух озёр, у подножия Почезерского храмового комплекса, нашей жемчужины Русского Севера. Здесь есть печь, жаркая баня, лодка на берегу, мансарда с видами на озёра и бесконечный простор вокруг. Огромный плюс «Дома Краскова» – здесь можно отдыхать как вдвоём, так и большой дружной компанией: дом делится на две половины – двухместная и пятиместная. С мансарды открываются великолепные виды на нетронутую природу, уникальные ландшафты и шикарный памятник архитектуры! Стоимость проживания: 2-местная часть — 4 800 рублей; 5-местная часть — 8 500 рублей; дополнительное место на мансардном этаже (летом) — 1 300 рублей/место. 🏠🌲Дом Абрамова, д. Зехнова, Плесецкий сектор. Уже другая история, но не менее тёплая. Старинный отреставрированный дом в деревне Зехнова, которая входит в список самых красивых деревень России. Сюда попадают только по воде — 30 минут на моторной лодке или катере из Вершинино, и уже сама дорога становится частью приключения. Рядом с домом — русская баня и величественный сосновый бор, в котором летом можно и нужно полакомиться северными ягодами и насобирать корзинку грибов! Неподалёку находятся водяная мельница и часовня Апостола Иоанна Богослова. P.S. а ещё там вас заботливо встретят гостеприимные жители, угостят ароматным травяным чаем и традиционными кенозерскими пирогами! Стоимость проживания: 4-местная комната — 6 000 рублей; 3-местная комната — 4 500 рублей; 2-местная комната — 3 500 рублей Мы поможем вам выбрать ваше место силы любым удобным для вас способом: по телефону +7 (960) 017-99-33, электронной почте tourism@kenozero.ru или в личных сообщениях. Отдых и гостевые дома в Кенозерье — это всегда забота и уют. Если хочется тишины, воды и простых счастливых вечеров, у нас уже все готово!</t>
+  </si>
+  <si>
+    <t>22.05.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4480</t>
+  </si>
+  <si>
+    <t>Фотография из Кенозерья борется за приз зрительских симпатий конкурса Русского географического общества Снимок архангельского фотографа, члена Союза фотохудожников России Юлии Поповой «Возвращение с рыбалки» с Сергем Гусевым вышел в финал XII фотоконкурса Русского географического общества «Самая красивая страна» в номинации «Россия в лицах». Если помните, мы частенько писали о Сергее Михайловиче из Усть-Почи в прошлом году: он занимается плетением корзин, а с помощью гранта и конкурса «Сполохи» Кенозерского национального парка мастер освоил ремесло ложечника. Можно сказать, что Сергей Михайлович научился профессионально бить баклуши — то есть делать заготовки для деревянных ложек и обрабатывать их. Его деревянные ложечки можно найти на полках наших сувенирных лавок и привезти с собой сувенир с душой и смыслом, как Юлия привозит из путешествий по заповедной территории трепетные фотографии. Сейчас на сайте конкурса РГО проходит зрительское голосование: photo.rgo.ru/voting/. Проголосовать можно за несколько фотографий, нам особенно нравится кадр Юлии!</t>
+  </si>
+  <si>
+    <t>21.05.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4470</t>
+  </si>
+  <si>
+    <t>Банный женский тур «Сила Кенозерья» 🌸 Иногда женщине нужно совсем немного: природа, тишина, тепло и другие женщины рядом. Место, где не нужно быть «собранной», «правильной» или «сильной». 📅 Даты: 19–21 июня 2026 💰 Стоимость: 26 000 ₽ Мы отправляемся в заповедное Кенозерье, чтобы выдохнуть, вспомнить себя и наполниться силой. ✨ В программе: Глубокие банные церемонии с мастером (выходишь новым человеком, только тсс!). Телесные практики и травяные мешочки (для уюта и спокойствия). Интуитивные танцы у костра (танцевать как умеешь, никто не смотрит!). Деревянные храмы и часовни с небесами, которые больше нигде не встретишь. Северные деревни, где традиция не музейная, а живая. Истории о женщинах Севера, о силе, о корнях, о связи поколений. Это не просто отдых — это возвращение к себе. В уюте деревенского дома, под треск поленьев и с поддержкой единомышленниц. Мы с огромной радостью хотим представить вам нашего мастера — Алёну Зыкову. Именно она станет вашим проводником в мир заботы о себе, мягкого восстановления и глубокой женской энергии во время нашего Банного женского тура «Сила Кенозерья» Алёна — телесно-ориентированный психолог с 15-летним опытом, сертифицированная доула и мастер древних целительных практик. В её арсенале — правка живота, послеродовое восстановление, банные церемонии и уникальные техники массажа, которые помогают вернуть ресурс и гармонию. Для нас работа — это любовь ❤. И мы уверены, что именно с таким настроем Алёна будет заботиться о каждой участнице тура. Пишите нам в личные сообщения или на номер: 8 960 017 99 33 (Max, WhatsApp, Telegram). Мы всё расскажем с удовольствием! Подробнее о туре здесь</t>
+  </si>
+  <si>
+    <t>21.05.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4468</t>
+  </si>
+  <si>
+    <t>Кумжа возвращается: 10 тысяч мальков красной рыбы выпустили в реку на территории «Онежского Поморья» Сотрудники Кенозерского национального парка, Главрыбвода и ВНИРО выпустили в реку Вёжму 10 тысяч мальков кумжи — рыбы из семейства лососёвых. Выпуск проводят второй год подряд для поддержания численности популяции. В этот раз выпустили меченую молодь, чтобы через несколько лет проследить, вернётся ли она в Вёжму на нерест. «Возвращение кумжи в Вёжму» — результат очень профессионального и человеческого сотрудничества трёх организаций-партнёров. Изучение, бережное использование водных биологических ресурсов, сохранение и увеличение запасов кумжи — одна из наших приоритетных природоохранных задач. Кроме того, выпуск открывает дорогу новым исследованиям. Мы будем привлекать местных жителей “Онежского Поморья” и гостей заповедной территории к наблюдениям, чтобы понять, сможет ли выпущенная рыба заселить водные объекты Онежского полуострова», — объясняет Александра Яковлева, руководитель ФГБУ «Национальный парк “Кенозерский”». Впервые мальков кумжи в Вёжму выпустили в прошлом году. Перед этим сотрудники Северного филиала ВНИРО исследовали запасы кормовой базы в реке и внесли её в список рекомендованных к зарыблению, ранее выпускали молодь в более крупные водоёмы. «Молодь кумжи питается планктоном, рачками. При разработке рекомендаций к выпуску мы оцениваем, какой объём молоди способна прокормить река. Вёжма — комфортное место для кумжи, позже она скатится вниз в море, где продолжит откорм. По природе кумжа не всегда возвращается на нерест в стартовую реку. Надеемся, что выпущенная молодь вернётся через 2–3 года в Вёжму, и мы оценим процент возврата», — поясняет Андрей Семушин, руководитель Северного филиала ФГБНУ «ВНИРО». Промысловый возврат — процент рыбы, которая вырастет до половозрелого возраста и вернётся в реку на нерест, — оценивают мечением. Перед выпуском сотрудники рыбзавода вручную надрезали жировой плавник мальков кумжи, что никак не влияет на выживаемость рыбы, но по метке видно её заводское происхождение. По чешуе можно определить возраст рыбы, а значит, и год выпуска, и оценить его эффективность. «Выпустили двухгодичную молодь весом от 30 граммов — крупнее, чем в прошлом году. Сейчас подходящее время, чтобы выпустить рыбу по большой воде, для того чтобы она распределилась по реке и адаптировалась к её условиям», — отмечает начальник Северного филиала ФГБУ «Главрыбвод» Артём Сковородько. Выпуск мальков кумжи в Вёжму для Главрыбвода стал итоговым в этом году; также это красивый финал первого этапа экопроекта по восстановлению биоразнообразия водных экосистем «Амбассадоры рек». В рамках проекта волонтёры экологического движения «Начни с себя, Поморье!» провели 56 экологических уроков в образовательных учреждениях Архангельской области и в школьных лесничествах Кенозерского национального парка. Выпуск готовили два года, а сам процесс занимает считанные минуты: по «рыбопроводу» — прозрачной пластиковой трубе — молодь с потоком воды спустилась в Вёжму, где рыба будет расти в течение лета. Часть кумжи позже уйдёт в море, а часть рыбы может остаться в реке, и эту пресноводную форму называют форелью. В реке лососёвые рыбы становятся промежуточным хозяином личинок краснокнижного моллюска — европейской жемчужницы, численность которой сокращается. Личинка паразитирует на жабрах лососёвых, а как окрепнет — отцепляется на дно отращивать створки. «Кумжа и сёмга — виды-индикаторы среды обитания. Их наличие говорит о здоровой экосистеме. Кроме того, это ценный водный биоресурс, который потребляют как морские млекопитающие, так и люди. Последний десяток лет численность лососёвых сокращается. Если в северных реках кумжи не будет, то через некоторое время популяции жемчужниц могут исчезнуть», — объясняет ихтиолог Парка Геннадий Дворянкин. Работа по зарыблению водных объектов Онежского полуострова на этом не закончится. В планах — продолжить исследования. Помочь оценить возврат выпущенных особей и внести ценные данные в исследование смогут рыбаки Онежского полуострова. Напоминаем, что за вылов молоди предусмотрен штраф.</t>
+  </si>
+  <si>
+    <t>18.05.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4461</t>
+  </si>
+  <si>
+    <t>Вместе — к развитию: в Кенозерье обменялись опытом жители и сотрудники заповедных территорий России С 14 по 17 мая в Кенозерском национальном парке прошла стажировка «Лучшие практики взаимодействия местного населения и сотрудников заповедных территорий». В ней приняли участие 25 представителей Ассоциации заповедников и национальных парков Северо‑Запада России, Приволжского федерального округа и Алтае‑Саянского региона — местные жители и сотрудники ООПТ. Участники обсудили, как сохранять природное и культурное наследие, развивать устойчивый туризм и создавать экономику на благо людей и природы. В рамках программы им показали реальные проекты жителей Кенозерья: общественные пространства, музеи, ремесленные мастерские и гостевые дома в Вершинино, Поче и Усть‑Поче. Анастасия Иванова, заместитель директора по развитию Кенозерского национального парка, подчеркнула, что сотрудничество местных жителей и сотрудников ООПТ — мощная сила для гармоничного сочетания сохранения наследия и развития территорий. Елена Романова, организатор стажировки и руководитель учебного центра «Экоцентр „Заповедники“», отметила, что Кенозерский парк выбран за многолетний опыт взаимодействия с населением. По её словам, по итогам мероприятия сформировался набор идей для будущих проектов. Проект реализован при поддержке гранта Президента РФ, предоставленного Фондом президентских грантов. 📷 Константин Давыдкин</t>
+  </si>
+  <si>
+    <t>15.05.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4458</t>
+  </si>
+  <si>
+    <t>Друзья, долгожданное расписание экскурсий на летний сезон 2026 года уже здесь! 🌿 Чем прекрасна любая поездка в Кенозерье? Вам не надо беспокоиться о своей программе! 🔥 Просто забронируйте проживание в уютных гостиницах, аутентичных гостевых домах со всеми удобствами, потаенных лесных приютах или на турстоянках! И каждый ваш день будет наполнен впечатлениями и активностями! 💚 Записаться на экскурсии: 📌 Плесецкий сектор +79214779003 📌 Каргопольский сектор +79214779075 В сообщениях группы Кенозерский национальный парк. Туризм и отдых Онлайн на сайте Парка tours.kenozero.ru/ekskursii Ждем Вас в заповедном Кенозерье !</t>
+  </si>
+  <si>
+    <t>15.05.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4453</t>
+  </si>
+  <si>
+    <t>Разыскиваются мужчины для ручного труда и отдыха душой в Кенозерском национальном парке! Проект «Пора Топора» ищет единомышленников, чтобы вместе рубить амбары, готовить для этого материал, выходить по вечерам на карбасе на озеро, любоваться белыми ночами и пением коростели в возрождающейся деревне в отдаленном уголке Кенозерья. Команда проекта уверена: Ведягино — рай на земле, пространство новой плотницкой (и не только плотницкой) эстетики. Приезжайте ощутить себя частью осмысленного дела, вынырнуть из суеты будней в жизнь, наполненную творчеством, трудом, свободой и красотой. Специальные навыки не требуются, главное — быть готовым к физическому труду. Присоединяйтесь к сменам 16-30 мая и 30 мая — 14 июня. Можно не на весь заезд, можно, наоборот, остаться с нами на целый месяц. Подробности на сайте Решились присоединиться или возникли вопросы? Пишите Мэри @ruutana</t>
+  </si>
+  <si>
+    <t>14.05.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4449</t>
+  </si>
+  <si>
+    <t>В сувенирных лавках Парка живёт целая дюжина китоврасов – каждый как на подбор и с характером! Их создатели — Наталья и Евгений Киприяновы, члены Союза художников России, известные далеко за пределами Архангельской области, гончары . За 35 лет работы у них появился узнаваемый творческий почерк. Недавно работы Киприяновых выставлялись во Франции. Три года композиции с полканами (кенозерскими китоврасами) экспонировались сначала в разных городах России — работы северных мастеров показывали в Карелии, Питере, Москве — оттуда глиняные фигурки отправились покорять Париж. «Полкан — хозяин дома. В Кенозерье зовут его китоврасом. Мой полкан всегда деятельный, и каждая работа у меня – на отличку! Один подошву к сапогу приколачивает, другой мечтает, третий сенокосит, четвёртый хозяюшку на праздник везёт», — делится мастерица Наталья Киприянова. У каждого китовраса свой узор, да не простой, а со смыслом: — Засечки «Чур» — хранитель, оберегает от напастей и невзгод. — Знак «Предок» символизирует основу рода. Такого китовраса можно подарить, например, родителям, старшим родственникам, или наоборот, одарить молодых мудростью и защитой «Предка». — Ромбы с точками или без, знак «Достатка»: ромбы символизирует поле, точки — его плодородие. Такой китоврас будет символизировать пожелание благополучия, процветания. Вместе с искусными китоврасами в лавках Каргопольского и Плесецкого секторов Парка также можно купить глиняную посуду ручной работы Киприяновых: миски, кашники, травники, кружки, стопки, латки круглые. Изделия идеальны для приготовления самых вкусных блюд в печи. Везде нарисована волна — у поморов это пожелание долгой и счастливой жизни. Ещё одна новинка в наших лавках — особо прочная посуда, выполненная в более сложной старинной технике. Вы сразу заметите на наших полочках такие горшки — они металлизированного цвета да и с прочностью, как у металла. «Такие горшки выпекают при 1000 градусов бескислородным методом, при таких условиях железо, содержащиеся в глине, меняет валентность и глина приобретает свойства металла. Раньше такую посуду изготовляли в специальных глубоких пещерах. Чтобы посуда была утилитарной, её обжигают трижды. После первого обжига она рыжая, потом её покрывают глазурью, а на третий раз купают в кефире, молоке или травах», — рассказывает мастерица Наталья Киприянова. Заглядывайте к нам в сувенирные лавочки, успевайте забрать полюбившегося китовраса (каждый в единственном экземпляре) и искусную посуду ручной работы. Познакомиться с мастерами лично будет возможно на нашей традиционной «Успенской ярмарке» и открытии новой экотропы «По следам Китовраса» в д. Вершинино 23 августа. Экотропа откроется в рамках проекта «Экспозиция под открытым небом «По следам Китовраса», реализуемого АНО «Кенозерские берега» в партнёрстве с Кенозерским национальным парком при поддержке Фонда президентских грантов. #ФондПрезидентскихГрантов #ФПГ</t>
+  </si>
+  <si>
+    <t>14.05.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4448</t>
+  </si>
+  <si>
+    <t>В эфире телеканала Культура наша «Свобода и Глушь» В передаче «Главная роль» на телеканале Культура Марина Мелютина, кандидат философских наук, начальник отдела изучения и интерпретации историко-культурного наследия Кенозерского национального парка, рассказала о нашей грандиозной выставке в музее-заповеднике «Царицыно» «Свобода и глушь. От Кенозерья до Поморья». О том, как удалось перенести в дворовые своды культурное и природное наследие северных крестьян и передать истинную атмосферу двух заповедных территорий и характер Русского Севера, скорее смотрите в интереснейшем сюжете. Посетить выставку можно до 18 октября.</t>
+  </si>
+  <si>
+    <t>12.05.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4446</t>
+  </si>
+  <si>
+    <t>Приглашаем встретить «Ночь в музее» в Царицыно вместе В марте мы открыли грандиозную выставку «Свобода и глушь: от Кенозерья до Поморья» в музее-заповеднике «Царицыно». В прошлом году в преддверии «Ночи в музее» мы впервые рассказали о нашей готовящейся выставке и загадали желание: встретить этот день под небесами Кенозерья в Царицыно. Сбылось! И теперь мы приглашаем вас провести акцию «Ночь в музее» за просмотром нашей выставки и хорошего кино — «Белые ночи почтальона Алексея Тряпицына». Из самого Кенозерья на показ приедет главный герой, Алексей Тряпицын. Это уникальная возможность познакомиться с нашумевшей картиной Андрея Кончаловского. Фильм получился завораживающим. В нём присутствует особая атмосфера, настроение, которое задают удивительные ландшафты Кенозерья и не менее удивительные люди. Эту самобытность, подлинность оценили на Венецианском кинофестивале: фильм получил главный приз — «Серебряного льва». 📆 16 мая 20:00–22:00 — специальный показ фильма «Белые ночи почтальона Алексея Тряпицына» и встреча с главным героем. 📍 Музей-заповедник «Царицыно». Кроме того, 16 мая под дворцовыми сводами покажут серию авторских фильмов Международного кинофестиваля Arctic Open: — 10:00/18:00 МАЙСКИЙ ЖУК ПО ИМЕНИ ВОБЛЕР, режиссёр Юлия Линде, 22 мин, 0+ — РОБИ, режиссёр Владимир Мотырев, 30 мин, 6+ —12:00 ЗЕМЛЯ МЕДВЕДЕЙ, режиссёр Генри Микс (производство Россия-Германия) 50 мин, 12+ — 14:00 СВЯТОЙ АРХИПЕЛАГ, режиссёр Сергей Дебижев, оператор Алексей Немов, музыка Вячеслава Бутусова, 1ч 38 мин, 12+ — 16:00 ПОМОРСКАЯ САГА, режиссёр Александр Трофимов, 1ч 15 мин, 12+ — КРАЙ ЗЕМЛИ. АРКТИКА, режиссёр Светлана Музыченко, 29 мин, 12+ — 22:00 ПРАВО ЖЕНЩИН НА МОРЕ, режиссёр Анастасия Ломакина, 1ч 36 мин, 12+ Регистрация на кинопоказы «Ночи в музее» уже открыта. Не упустите возможность отправиться в виртуальное путешествие из Царицыно в Кенозерье. Пусть эта «Ночь в музее» станет белой! Получить бесплатный билет на кинопоказ можно на официальной странице акции</t>
+  </si>
+  <si>
+    <t>09.05.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4445</t>
+  </si>
+  <si>
+    <t>С уважением и благодарностью встречаем День Великой Победы! 81 год прошёл с того исторического момента, когда над огромной страной прозвучало долгожданное слово «Победа!» и выдох облегчения — тяжёлый, выстраданный, смешанный с болью и слезами. За Победой стояли миллионы судеб: солдат, не вернувшихся с полей сражений, матерей, потерявших сыновей, детей, оставшихся сиротами, женщин, взваливших на свои плечи непосильную ношу. Четыре бесконечных года страха, лишений, мужества и самоотверженности. И всё это ради будущего, ради нас с вами. Война оставила после себя разрушенные города и опустевшие деревни, но не смогла сломить дух народа. Память о подвиге не стирается временем, она передаётся из поколения в поколение, сохраняется в рассказах, в фотографиях, в орденах и медалях, в семейных альбомах, в минутах молчания, когда даже сердце замирает в благодарном трепете. С каждым годом всё меньше остаётся свидетелей тех событий, и потому наша ответственность становится ещё весомее: сохранить память, передать её следующим поколениям, научить их ценить мир. Мы склоняем головы перед подвигом тех, кто сражался на фронте, кто трудился в тылу, кто выстоял, не сдался, не опустил рук, не пал духом. Пусть этот день станет временем не только торжественных речей, но и глубокой внутренней работы души: благодарности за подаренную нам возможность жить, любить, строить, мечтать под мирным небом. Пусть память о подвиге наших предков напоминает нам, как хрупок мир и как важно его беречь — укреплять согласие в обществе, заботиться друг о друге, ценить каждый спокойный день.</t>
+  </si>
+  <si>
+    <t>08.05.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4440</t>
+  </si>
+  <si>
+    <t>Опыт и профессионализм держат нас на плаву Финальные штрихи, и флот Кенозерья готов принимать гостей! Запечатлели плавсостав за подготовкой к навигации. Капитаны заботливо обновили краску и всем знакомые названия: «Заря», «Нефтегорск», «Стрелец». Освоили новый инструмент — пескоструй. С его помощью счистили старые слои краски. 🛥 Теплоход «Заря» — настоящий трудяга заповедных просторов — в этом году празднует юбилей, полвека на плаву! Прошлым летом «Заря» подарила туристам 120 экскурсий по акватории самого глубокого озера Архангельской области. 🛥 Буксир‑толкач «Нефтегорск» выполняет важную хозяйственную миссию: он задействован в грузовых перевозках, доставляет пиломатериалы, технику и стройматериалы к заозёрным деревням Парка. Причём помогает не только самому Парку, но и местным жителям. 🛥 Пожарный теплоход «Стрелец» стоит на страже безопасности: в случае лесного пожара он оперативно выдвигается к месту происшествия, чтобы помочь в тушении и предотвратить распространение огня. За штурвалами этих судов — настоящие профессионалы своего дела. Капитаны Игорь Коренев и Александр Балакирев стоят у истоков кенозерского флота и работают здесь с конца 90‑х годов, вкладывая душу в своё дело и бережно относясь к доверенной им технике (посмотрите, эта забота передаётся даже через фото). Теплоход-юбиляр уже готов курсировать по южной и северной акватории. Успевайте первым подняться на борт и познакомиться с «Небесами и окрестностями Кенозерья». Записаться на экскурсию можно в Визит‑центре в деревне Вершинино: +7‑921‑477‑90‑03.</t>
+  </si>
+  <si>
+    <t>07.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4435</t>
+  </si>
+  <si>
+    <t>Потолок — это не предел! Как плотницкие бригады Парка преображают туробъекты для гостей В Плесецком секторе Парка плотницкая бригада Александра Фокина к началу турсезона преобразила два любимых гостевых объекта. В «Доме Евсеева» провели воду и установили станцию биологической очистки. В ходе ремонтно-отделочных работ в санузлах вместо клозетов сделаны современные туалеты, душевые комнаты и умывальники. В гостинице «Постоялый двор» обновили два номера на первом этаже: перебрали и утеплили полы, проконопатили брус, обновили краску, отремонтировали электропроводку, уложили ламинат, а также освоили новый вид работ — устройство натяжных потолков. Мастер-класс проводил начальник плотницкой бригады Каргопольского сектора Парка Николай Михнов. В столетнем доме со «Львами и розами» плотницкая бригада Парка продолжает работу по созданию общественно-культурного центра. На первом этаже утепляют пол в части здания будущего музея «Откуда Я? Археологический портрет Кенозерья». Впереди утепление межэтажного перекрытия, потолка второго этажа, устройство санузлов, монтаж инженерных систем и отделочные работы. В декабре здесь, в восстановленном редчайшем образце деревянной архитектуры, откроется археологический музей. В Каргопольском секторе Парка плотницкая бригада под руководством местного мастера Николая Михнова трудится на базе детского экологического лагеря в деревне Масельга, чтобы уже в 2027 году ЭЛКовцы смогли заниматься в просторном обновлённом конференц-зале. Ремонтно-строительные работы на базе ЭЛК начались с разборки двух старых срубов в задней части конференц-центра. Их уже перевезли на ремонтную площадку пилоцеха в деревне Морщихинская, где один из срубов переберут, расширят оконные проёмы, заменят сгнившие брёвна и добавят новые венцы для увеличения высоты потолка. В результате сруб станет не только светлее, но и выше за счёт новых венцов. Второй сруб придётся рубить заново в связи с переносом дверных и оконных проёмов из-за нового функционального назначения здания. Ну а старый сруб после переборки также ещё послужит, но уже в деревне Думино, где станет уютным местом ночлега. Также для гостей Парка в уютном «Доме как у бабушки» плотницкая бригада провела капитальный ремонт санузлов. Вокруг дома положили новые мостки. Теперь по ним можно гулять даже босиком, как в детстве в деревне у бабушки.</t>
+  </si>
+  <si>
+    <t>06.05.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4430</t>
+  </si>
+  <si>
+    <t>Дорогие волонтёры! Теперь за участие в волонтёрских программах Кенозерского национального парка вы можете получить верифицированные часы на платформе Добро.рф. Это значит, что ваш вклад в сохранение природного и культурного наследия мирового уровня будет официально подтверждён и учтён в электронной книжке волонтёра. Верифицированные часы учитываются при поступлении в ВУЗы (многие учебные заведения начисляют дополнительные баллы за волонтёрский опыт). Кроме того, в некоторых ВУЗах такие часы являются основанием для повышенной стипендии за волонтёрскую деятельность (часы как раз подтверждают участие в ней). Также накопленные часы имеют вес при отборе на крупные мероприятия и программы. Подтверждённый опыт повышает шансы на участие в качестве волонтёра в масштабных проектах. Мы приглашаем вас присоединиться к нашим программам! В 2026 году доступны следующие проекты: 🌿«Живая деревня. Масельга» (18–28 мая), участники на данный момент набраны; 🌿«Сохранение и поддержание культурных ландшафтов Кенозерья» (1–10 июня), участники на данный момент набраны; 🌿«Тропа Китовраса», д. Вершинино (15–25 июня); 🌿«Трава мурава», д. Морщихинская (14–24 июля); 🌿«Трава мурава», п. Поча (15–24 июля); 🌿«В гости к Мезенке», д. Морщихинская (11–21 августа); 🌿«Часовенный край», Плесецкий сектор (24 августа — 4 сентября). Также мы приглашаем индивидуальных волонтёров в проект «Помощники заповедных госинспекторов» в д. Луда. Чтобы стать частью заповедной семьи, необходимо: — зарегистрироваться на платформе Добро.рф, — выбрать интересующую программу, — подать заявку через онлайн платформу. При подаче заявки обязательно напишите мотивационное письмо. В нём расскажите, почему вы хотите участвовать в программе на нашей заповедной территории. Список программ на нашей страничке на Добро.ру Ждём вас — добро пожаловать в семью волонтёров Кенозерского парка!</t>
+  </si>
+  <si>
+    <t>04.05.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4427</t>
+  </si>
+  <si>
+    <t>Кенозерская кухня — высший пилотаж! Недавно издание сибирской авиакомпании s7 выпустило подборку удалённых, но изысканных кухонь. В ней, конечно, нашлось место и хлебосольному Кенозерью! «Все, кто приезжает в эти края насладиться строгим северным пейзажем, деревянным зодчеством, «небесами» старорусских храмов, останавливаются здесь на ночлег и трапезу. Рыба — из местных озёр и рек, из неё хозяюшки готовят пироги-рыбники, копченые на ольховых дровах шпроты. Сыр, творог и сливки — от вершининского фермера, свежие овощи — из теплиц в Кривцово, от местных собирателей — морошка, царская ягода, клюква, грибы, заготовки. В интерьере — четыре сотни экспонатов, среди которых прялки, фитильные лампы, деревянные игрушки...» Ещё о трёх «кафе на краю земли» можно узнать в материале: https://www.s7.ru/ru/media/blog/restorany-na-krayu-zemli/ А какое у вас любимое кенозерское блюдо?</t>
+  </si>
+  <si>
+    <t>30.04.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4423</t>
+  </si>
+  <si>
+    <t>Кенозерские «небеса» в Поднебесной В Год культуры Русского Севера в Шанхае в стенах педагогического университета открылась фотовыставка «Окно в Россию: архитектура и традиции Русского Севера». Выставка знакомит китайскую аудиторию с культурным наследием Русского Севера. Одной из жемчужин выставки стали кенозерские «небеса» из Никольской часовни деревни Вершинино Плесецкого сектора Кенозерского национального парка. Сергею Яковлеву удалось запечатлеть священный покой внутреннего пространства часовни. Взор невольно устремляется вверх, где распускается расписной свод. «У меня всегда было желание поснимать безлюдное Кенозерье. Осенью, в межсезонье, когда на туристических маршрутах нет ни одной души. Фотография сделана в октябре, и тогда действительно во всём Вершинино не было ни одного гостя. Из деревень разъехались все летние жители, и можно было остаться с заповедным Кенозером один на один», — поделился фотограф Сергей Яковлев. На выставке представлены работы победителей Международного фотоконкурса архитектурной и объектной фотографии. Через них гости выставки перенесутся в уникальные локации Архангельской области: урочище Куртяево, Веркола, Каргополь, Малые Корелы, Матигоры, Архангельск (любимый всеми пешеходный проспект Чумбарова-Лучинского), Соловки, Сольвычегодск, Нёнокса. Помимо Архангельской области на выставке можно увидеть красоты Мурманской, Вологодской областей, Ненецкого автономного округа и Карелии. Каждый снимок — целая история культурного наследия, объединяющая два великих народа через призму искусства фотографии. Выставка открыта до конца мая.</t>
+  </si>
+  <si>
+    <t>29.04.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4417</t>
+  </si>
+  <si>
+    <t>Зачем поморам рюжи? Где у веретена горушка? Нет, мы сейчас не говорим с вами на выдуманном языке, а пытаемся завлечь вас на экскурсию-путешествие на Русский Север 1 мая. В авторском туре вы увидите: 🧵 вышитые заветы, 🐚 скатный жемчуг, 🌥 «небеса», перенесенные прямо под потолок выставочного зала из старинной деревянной церкви. А еще ученый секретарь музея-заповедника «Царицыно», культуролог Юлия Киселева расскажет про львов и розы Архангельской области, бляху коновала и капкан для крота. 1 мая, 12:00 и 15:00 30 мая, 15:00 Большой дворец Экскурсия-впечатление «Свобода и глушь. От Кенозерья до Онежского поморья»</t>
+  </si>
+  <si>
+    <t>28.04.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4416</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке посчитали сов В окрестностях деревень Вершинино и Филипповская Плесецкого сектора Кенозерского национального парка прошли весенние учёты совиных. Чтобы верно отметить этих скрытных ночных птиц, эксперт, кандидат биологических наук Александр Шариков, провёл для госинспекторов, научных сотрудников Парка и волонтёров обучающий семинар-практикум. Сначала занятие о работе с базами данных, экологии и методах изучения ночных хищных птиц, затем самое интересное — практика на сумеречном и ночном учётах. Место учёта выбрали подходящее, хоть раньше на этом маршруте сов не отмечали. На запись позывок ответили четыре длиннохвостых неясыти. Это не редкий, но индикаторный для национального парка вид. Такая активность свидетельствует о благополучии экосистемы. «Отвечали десятки раз, поэтому не было сомнений, какая это сова и откуда она за нами наблюдает. Соблюдая методику, закладывали разные точки, совы перелетали вслед за нами. Одна активно вокализировала с самого начала учёта и, вероятно, простимулировала соседей отвечать. По итогу семинара отточили методику, отработали заполнение отчётной формы. Дальше будем концентрироваться на наблюдении, набирать базу данных. Все наши инспекторы, которые наблюдают за совами в секторах, обучены и имеют необходимые знания», — отметил Андрей Копытов, заместитель директора ФГБУ «Национальный парк «Кенозерский». Также Александр Шариков провёл занятие для участников Кенозерского школьного лесничества. После лекции о совах ребята отправились на сумеречный учёт, где познакомились с полевой работой орнитолога в рамках занятия «Заповедные профессии» проекта «Модельный детский учебно-исследовательский центр «Страна Кенозерье», поддержанного Президентским фондом природы. Кенозерский национальный парк привлёк к учётам четырёх участников орнитологической школы «Птицы Севера». С октября на занятиях школы изучали теорию, в ноябре часть студентов приняли участие в учётах совиных в «Онежском Поморье», а сейчас выездной семинар в Плесецкий сектор Кенозерского национального парка стал заключительным практическим занятием школы. На нём удалось не только научиться учитывать сов, но и определять вид птиц Кенозерья. Красиво завершили первый курс Школы экологической орнитологии «Птицы Севера», организованной в рамках проекта «Крылья Белого моря» при поддержке Президентского фонда природы! «Любые звуки птиц Александр Викторович сразу слышал, называл вид певца, мы рассматривали птицу в бинокль и попутно слушали информацию о данном виде (особенности оперения, пения, поведения и т.д.). То есть теоретические знания, полученные в стенах ФГБУ, мы применяли на практике, наблюдая разных птиц на территории Парка. Учёт совиных в лесу был немного даже страшным. На закате мы отправились в лес, смеркалось, совы не откликались, холодало. Кромешная темнота, мы стоим на берегу реки, и вдруг вдалеке в лесу раздается: «Уууух, ууухх», — страшно и интересно одновременно. Также в ту ночь мы попутно увидели завораживающее северное сияние!», — поделилась Анна Рудалева, участница семинара. Учёты сов проводятся весной и осенью. В прошлом году учёты начались в Каргопольском секторе Кенозерского национального парка и в «Онежском Поморье». Исследования ночных хищников проводятся при поддержке АЦБК и при участии «Клуба друзей Кенозерского национального парка» по проекту «Программа по изучению и сохранению совиных» в национальных парках «Кенозерский» и «Онежское Поморье». #ФондПрироды</t>
+  </si>
+  <si>
+    <t>28.04.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4411</t>
+  </si>
+  <si>
+    <t>Да, сегодня ещё ноль, но на майские обещают +18!! Чувствуете эту разницу? Когда ещё кутаешься в шарф, а мысленно уже сидишь у озера, подставляешь лицо солнцу и щуришься от света. Гладь Кенозера уже открыта! Да-да, даже можно выходить на лодке на воду, смотреть как она дышит после зимы, слушать, как возвращается жизнь. Волшебная пора, когда Север особенно живой! Солнце уже греет по-настоящему, уже хочется просто наслаждаться свежим воздухом! И сейчас редкий момент — на майские ещё есть свободные места. Можно поехать на «Кенозерские пикники» с костром, лодками и вечерами у воды vk.cc/cXdaXt Или выбрать «Мир. Труд. Поча» — с деревенскими историями, музеями и неспешными днями vk.cc/cXdaVN Или, может, «Майский сет» с Северным экватором и скидкой при двухместном проживании? vk.cc/cXdaTO Посмотрите наши уютные гостевые дома и выберите сердцем Май уже почти здесь. И, кажется, он будет идеальным. Может, в этом году опять к нам? Кенозерье ждет! 🌿Фото Андрея Базанова</t>
+  </si>
+  <si>
+    <t>27.04.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4407</t>
+  </si>
+  <si>
+    <t>О Русском Севере, его бескрайних одиноких просторах, о мастерах-самоучках, вырезавших на дереве причудливые узоры, можно будет узнать во время авторского тура по выставке «Свобода и глушь. От Кенозерья до Поморья». Вы окажетесь в расписном интерьере крестьянского дома, вместе с группой выберете самую лучшую прялку, понаблюдаете за процессом создания лодки-карбаса. А еще окажетесь под «небесами» со святыми и ангелами, написанными на деревянных перекрытиях старинной церкви. Можно будет не только посмотреть, но и подержать в руках деревянные игрушки из коллекции автора тура – Юлии Ивановой, кандидата искусствоведения, старшего научного сотрудника музея-заповедника «Царицыно». 26 апреля, воскресенье, 15:00-16:30 Билеты на авторский тур</t>
+  </si>
+  <si>
+    <t>23.04.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4403</t>
+  </si>
+  <si>
+    <t>Как изменились кенозёры за 50 лет? Приглашаем сравнить фотографии разных столетий 28 апреля в 18:00 ждём вас в Визит-центре Кенозерского национального парка по адресу: наб. Северной Двины, д. 78 (Архангельск) Сейчас. О жизни в современных кенозерских деревнях расскажет проект «Родом из поморов». Его автор, Юлия Попова, три года собирала живые истории о людях, традициях и невероятной природе Севера в пронзительных снимках. Тогда. 50 лет назад кенозёр запечатлел Сергей Смирнов, тогда ещё студент, а теперь заслуженный художник России. На выставке будут представлены 37 графических и живописных работ, а также уникальный архив документальных фотографий.</t>
+  </si>
+  <si>
+    <t>20.04.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4399</t>
+  </si>
+  <si>
+    <t>Пришёл, очистил, победил! Приглашаем жителей Архангельской области принять участие в конкурсе исследований прибрежных территорий «Экологическая лаборатория». Весна — время субботников. Многие отправляются с мешками и перчатками на берег реки, озера или моря. Мы предлагаем взять с собой ещё рулетку и бланк для исследования. Это поможет превратить уборку в исследование. Участие в конкурсе — способ рассказать, как одинокие тапочки, пластиковые бутылки всевозможных цветов и куски пенопласта разных размеров оказываются на самых труднодоступных берегах. Соревноваться можно командой в одной из трёх категорий: 🧷Семейная (команда, где хотя бы один из членов — младше 18 лет) 🧷Классная (команда из учеников одного класса или школьного объединения) 🧷Взрослая (все участники старше 18 лет) Команды с самыми качественными исследованиями и выводами станут победителями Конкурса исследований прибрежных территорий. Победившая команда получит тематический приз, а все участники — сертификаты-благодарности. Для участия в конкурсе необходимо: 1) Выбрать место для уборки с исследованием. Лучше если это будет берег реки или моря, а не озера. 2) Провести исследование, соблюдая предложенную в Положении методику (она не сложная), сделать фото и комментарии к ним. 2) Заполнить регистрационную форму и бланк исследования. 3) Отправить всё на электронную почту info@kenozero.ru с пометкой «Конкурс» до 20 июня 2026 года. Для дополнительных баллов сфотографируйте и опишите самую необычную находку! Мы уже находили на берегу моря кинескоп, шапочку Марио и гоночную машину. Сейчас эту будущие экспонаты музея морского мусора. Ваши находки тоже могут занять в нём место. Положение и бланки можно скачать здесь Исследование проводится в рамках проекта «Море волнуется» при поддержке Президентского фонда природы. #ПрезидентскийФондПрироды #МореВолнуется</t>
+  </si>
+  <si>
+    <t>19.04.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4398</t>
+  </si>
+  <si>
+    <t>Автопутешествие по Архангельской области – лучший способ увидеть, насколько многогранен Русский Север. Теперь для этого есть готовый путь: на портале «Путешествуем.рф» опубликован автомобильный маршрут «Белое море». Проект реализован в рамках национального проекта «Туризм и гостеприимство» и стал 16-м автомобильным направлением в составе «Серебряного ожерелья России». Маршрут протяженностью 348 километров рассчитан на восьмидневное путешествие и проходит по территории Архангельской области – от Архангельска до Онеги. Его ключевая точка – национальный парк «Онежское Поморье». Здесь сохраняется традиционный поморский уклад, развиваются местные промыслы и ремесла. Особую ценность представляют памятники деревянного зодчества, музеи поморской культуры и действующие маяки, ставшие символами северного побережья. Разработка маршрута велась министерством культуры и туризма Архангельской области совместно с экспертами по автотуризму. Летом 2025 года состоялась экспедиция, итоги которой были представлены на III форуме «Арктика – Регионы» в Архангельске. В результате создана продуманная инфраструктура: на маршруте работают 21 гостиница, 12 кафе и ресторанов, а также 84 объекта придорожного сервиса. Автотуризм становится одним из приоритетных направлений внутреннего туризма в регионе. Совместная работа власти, бизнеса и общественных организаций, а также разработка и внедрение новых маршрутов помогут сделать Архангельскую область еще привлекательнее для автопутешественников. Мой канал в MAX.</t>
+  </si>
+  <si>
+    <t>18.04.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4390</t>
+  </si>
+  <si>
+    <t>Весна нынче какая ранняя! Апрель землю оживляет, согревает, зеленью покрывает! Уже и озера свободны ото льда! Представьте, какая благодать будет в мае! Та самая пора, когда особенно хорошо уехать на Север. Мы напоминаем про два путешествия — выбирайте, к чему сейчас ближе сердце. 🌿 «Мир. Труд. Поча.» в Плесецком секторе Девиз «Мир. Труд. Май» наполняется здесь новыми смыслами. Мы будем не просто отдыхать, а трудиться душой: размышлять о том, как менялось отношение человека к вещам и природе, учиться ремёслам, пробовать простую и вкусную еду. Здесь и музей «В Начале было Слово» с былинным настроением Севера. И целый день в поселке Поча: живая история XX века, разговоры с местными жителями, кинобудка и «Привал лесоруба», словно кадры из «Девчат». И песни ансамбля «Северяночка» за деревенским душевным обедом. 📅 1–3 мая. 💰 от 19 300 руб. https://tours.kenozero.ru/tours/47186-vesennij-tur-mir-trud-pocha 🌲 «Кенозерские пикники» в Каргопольском секторе. Чем дальше на север, тем чище воздух и спокойнее на душе. В деревне Морщихинская вас ждёт пикник на холме, костёр, мастер-класс по копчению рыбы. И банька для желающих! А на следующий день — старинная Масельга, Хижгора и лесной обед с ухой. Ну и вечером калитки, которые вы испечёте сами, да чай травяной. 📅 1–3 мая. 💰 19 900 руб. https://tours.kenozero.ru/tours/46904-kenozerskie-pikniki Всё уже собрано: проживание в уютных гостиницах на берегу озера, вкуснеейшее питание, программа. Вам остаётся только выбрать.. тишина деревни или тепло костра. (или честно признаться себе, что хочется и того, и другого 😊) Ну а Кенозерье уже проснулось и ждёт везде. 🌿</t>
+  </si>
+  <si>
+    <t>16.04.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4389</t>
+  </si>
+  <si>
+    <t>Вышла первая серия реалити-шоу «Вахта»! Съёмки шоу состоялись осенью прошлого года в поморской деревне Луда. Идея шоу была проста — отправить 12 добровольцев на крайний Север. Сложные условия помогают узнать себя и людей, которые тебя окружают. Выбор пал на национальный парк «Онежское Поморье». Организаторы придумали множество испытаний. Так, в первой серии участники бурят лунки под столбы для будущего забора. В следующих сериях рассчитываем увидеть, как они кладут мостки и настилы, расчищают места для экотроп, помогают благоустроить территорию вокруг музея в Уне. Это те испытания, которые участники проходили при наставничестве государственных инспекторов Парка. Самая большая интрига шоу — кто сможет заключить контракт на работу в одной из крупных северных компаний, попробовать себя в реальных профессиях — от лаборанта до мастера бурильной установки. Ответа на этот вопрос не знаем и мы — после Луды съёмки продолжались в Мурманской области. Проект был призван показать, что Арктика и Русский Север — это новые возможности. «Формат профориентации через личный опыт помогает по-новому взглянуть на труд, планировать будущее и найти путь к финансовой самостоятельности», — считают организаторы. Посмотрим, получилось ли это подтвердить. Первая серия доступна для просмотра — https://premier.one/show/vahta/season/1/episode/1?fullscreen=true Производство: «495 Медиа» при поддержке АНО «ИРИ» и АНО «Национальные приоритеты».</t>
+  </si>
+  <si>
+    <t>16.04.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4388</t>
+  </si>
+  <si>
+    <t>С сегодняшнего дня пронзительную драму «Я — значит Ястреб» можно посмотреть на больших экранах В Архангельске фильм можно увидеть в визит-центре Кенозерского национального парка. Драма о силе духа с Клэр Фой и Бренданом Глисоном бьёт точно в нерв времени, показывая, как преодолеть горе и одиночество, почувствовать вкус к жизни и заново обрести себя. Захватывающие виды дикой природы, полёты ястреба и масштаб кадра создают эффект полного погружения – его можно испытать на кинопросмотре в экоклассе визит-центра Кенозерского национального парка. ⏰22 апреля, начало в 18:30. Длительность фильма 2ч 25 мин. После просмотра приглашаем к обсуждению. 📍экокласс визит‑центра Кенозерского национального парка (наб. Северной Двины, 78). 🏷️ Вход свободный, билет бесплатный. Места ограничены. Если планируете прийти, напишите в комментариях По сюжету героиня обучается работать с ястребом-тетеревятником. Чтобы сцены выглядели естественно, Клэр Фой прошла интенсивный двухнедельный курс тренировок с пятью хищными птицами. Если бы ястребы не приняли актрису, фильма бы просто не было. Картина создана продюсерской компанией Брэда Питта Plan B Entertainment — три её фильма получили «Оскар» в категории «Лучший фильм года». страна: Великобритания, США жанр: драма продолжительность: 114 мин. режиссер: Филиппа Лоуторп в ролях: Клэр Фой, Брендан Глисон, Линдси Дункан Трейлер фильма</t>
+  </si>
+  <si>
+    <t>15.04.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4384</t>
+  </si>
+  <si>
+    <t>Новость-молния! Старт продаж билетов на «Созвучие Кенозерья» 2026 🎫 С 2 по 5 июля встречаемся в деревне Масельга, где пройдёт фестиваль традиционной культуры и электронной музыки «Созвучие Кенозерья». Вас ждут: — атмосферные open-air вечеринки на природе; — выступления DJ и фольклорных коллективов; — лекции от профессиональных музыкантов; — экскурсии по экологическим тропам и традиционная северная кухня; — мастер-классы по народным ремёслам; — развлечения на воде и спортивные площадки. 🎟 Билеты можно приобрести на сайте фестиваля ⛺️Варианты размещения и схема проезда указаны на сайте. Делитесь с друзьями, собирайте компанию. Кенозерье вас ждёт! #СозвучиеКенозерья</t>
+  </si>
+  <si>
+    <t>15.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4379</t>
+  </si>
+  <si>
+    <t>Отличные новости! Проект «МОХнатый лес: исследуем, не вытаптывая» команды Кенозерского национального парка и «Онежского Поморья» получил грантовую поддержку от Фонда защитников природы! 🏆 Сегодня Фонд защитников природы подвёл итоги грантового конкурса для молодых специалистов, реализующих свои природоохранные проекты на заповедных территориях России. Победителями стали 6 проектов, среди них проект, реализуемый на территории национальных парков «Онежское Поморье» и «Кенозерский». Школьники Онежского полуострова примут участие в двух исследовательских экспедициях по изучению и сохранению бриофлоры болотных экосистем двух федеральных ООПТ, эти исследования лягут в основу новой экотропы в районе озера Мураканское! «Мы безмерно рады вновь стать победителями грантового конкурса! Наш проект направлен на сохранение ягеля — уникального лишайника, который произрастает в районе базы «Мураканы». Именно там отдыхают гости заповедной территории в турах, приезжают дети со всего Онежского полуострова. В походах и экспедициях мы учим ребят бережно исследовать природу, не вытаптывая хрупкую экосистему. Огромное спасибо экспертной комиссии за доверие и поддержку! Эта победа вдохновляет нас двигаться дальше и сохранять северную природу для будущих поколений!», — отметила Надежда Миливоевич, начальник отдела экологического просвещения ФГБУ «Национальный парк «Кенозерский». В 2025 году при поддержке Фонда защитников природы в Парке был реализован проект «Заповедные горизонты. Экспедиция в Онежское Поморье», в рамках которого дети из отдалённых деревень Онежского полуострова смогли отправиться в увлекательные экспедиции к родному Белому морю и в Кенозерский национальный парк. Рады новой возможности пригласить ребят из Онежского полуострова в увлекательное исследование!</t>
+  </si>
+  <si>
+    <t>14.04.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4375</t>
+  </si>
+  <si>
+    <t>Что скрывает дно Кенозерских озёр? В Плесецком секторе Кенозерского национального парка специалисты Института озероведения РАН взяли пробы донных отложений малых озёр. Такое исследование проводят, чтобы понять как менялось Кенозерье после завершения последнего оледенения. «Донные отложения озёр — уникальные природные архивы, содержащие информацию о развитии природной среды и климатических изменениях прошлого, а также антропогенно обусловленных процессах в озёрных экосистемах. Палеолимнологические исследования донных отложений позволяют реконструировать характер растительности по берегам и на водосборе озера, температуру и влажность климата для определённых периодов времени, а также эволюцию самого водоёма, включая изменения глубины, гидрохимических характеристик, биологической продуктивности», — рассказал организатор экспедиции Денис Кузнецов, кандидат географических наук, старший научный сотрудник Института озероведения РАН. Палеолимнологические исследования — то есть исследования истории озёр и изменения окружающей среды в прошлом — помогут узнать размеры, глубину и возраст приледникового озера (водоёма, питающегося талыми ледниковыми водами) Кенозера. Согласно современным представлениям, приледниковый бассейн в котловине Кенозера мог образоваться не ранее 16 тысяч калиброванных лет назад — после освобождения территории от ледника. Однако чёткие хронологические рамки оледенения и существования озера-ледника и окружающих его малых озёр до сих пор не установлены. Имеющиеся данные разнятся: уровень приледникового бассейна варьируется от отметок, не превышающих современный уровень Кенозера (85 м над уровнем моря), до более 120 м. Также по донным отложениям малых озёр, не входивших в состав приледникового бассейна и с момента своего образования развивавшихся изолированно, учёные смогут описать условия позднеледникового времени: характер климата и ландшафтов, региональные особенности. В рамках экспедиции исследователи собрали батиметрию озёрных котловин некоторых малых водоёмов и отобрали пробы поверхностного слоя донных отложений для изучения диатомовых водорослей (Bacillariophyta) малых озёр. Эти одноклеточные водоросли составляют значительную часть фитопланктонных и фитобентосных сообществ и выступают важным индикатором при оценке экологического состояния пресноводных экосистем. Экспедиционные исследования на малых озёрах, расположенных в Плесецком секторе Парка, проводились второй год подряд в рамках соглашения о научном сотрудничестве между Институтом озёроведения РАН Санкт-Петербургского федерального исследовательского центра РАН (ИНОЗ РАН – СПб ФИЦ РАН, г. Санкт-Петербург) и национальным парком «Кенозерский». Учёные в основном используют ручное буровое оборудование. Исследования производят зимой и летом. В летний период на открытой воде заборы проводят с плота, зимой же можно выйти на определённую точку с поверхности льда, что гораздо удобнее.</t>
+  </si>
+  <si>
+    <t>13.04.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4369</t>
+  </si>
+  <si>
+    <t>Станьте хранителем северной сказки💫 В Кенозерье былины, песни и предания хранятся, живут и продолжаются в голосах людей. В деревне Вершинино, в самом сердце Кенозерья, мы ищем главного специалиста в музей эпического наследия «В Начале было Слово». Станьте тем, кто сделает историю ещё ярче и ближе для посетителей. Что вас ждёт: — исключительное пространство, где слово оживает, — ежедневное общение с гостями и историями Кенозерья, — возможность придумывать свои форматы и делать музей ещё ближе и интереснее. Кого мы ищем: — человека с живым интересом к культуре, — с желанием делиться, рассказывать и вдохновлять, — с готовностью стать частью этого места — не на время, а по-настоящему. Что важно: — опыт в музейной или просветительской сфере будет плюсом, — умение общаться и находить подход к людям, — желание жить и работать в Кенозерье. Что мы предлагаем: — зарплата от 40 000 ₽ + премии, — служебное жильё в Вершинино, — оформление по ТК РФ, отпуск 44 дня, — возможности для профессионального роста. Подробнее о музее. Виртуальный тур по музею «В Начале было Слово» 📩 Резюме ждём на: tur@kenozero.ru (Александру Владимировичу Порохину, начальнику отдела развития туризма) Начните свою новую заповедную главу с Кенозерьем!</t>
+  </si>
+  <si>
+    <t>12.04.26 17:49</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4368</t>
+  </si>
+  <si>
+    <t>С праздником Светлой Пасхи! Мира, света и добра 🙏🏻✨ (видео А. Базанов)</t>
+  </si>
+  <si>
+    <t>12.04.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4367</t>
+  </si>
+  <si>
+    <t>Юные исследователи Архангельской области, мы ждём ваши работы! Заочный этап Областного конкурса юношеских исследовательских работ имени М. В. Ломоносова почти завершился. Осталось совсем немного времени, чтобы отправить свою работу. И если она пройдёт экспертную оценку, вас ждёт незабываемое приключение: очная защита проекта в Кенозерском национальном парке — среди пейзажей, которые вдохновляли поколения исследователей (конкурс в Кенозерье проходит уже 24 раз! Вы когда‑нибудь представляли, что ваш исследовательский проект может открыть дверь в большую науку. А представьте, что путь к ней пройдёт через прозрачные озёра, леса и культурные ландшафты, где рождаются лучшие идеи! Доказано эмпирическим путём —- Кенозерье вдохновляет! Время идёт: документы принимаются только до 20:00 27 апреля 2026 года. Отправьте свою работу на почту ecoedu@kenozero.ru, тема письма: «Ломоносовский конкурс». В письме должны быть: заявка, конкурсная работа и согласие на обработку персональных данных. Пусть ваше открытие станет шагом к большому будущему! Шаблоны для заявки и положение о конкурсе под этим постом</t>
+  </si>
+  <si>
+    <t>10.04.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4364</t>
+  </si>
+  <si>
+    <t>«Становимся богаче, посетив выставку»: что говорят гости кураторских экскурсий к «Свободе и глуши» Наша грандиозная выставка «Свобода и глушь. От Кенозерья до Поморья» в Царицыно уже покорила сердца посетителей. Архангелогородцы благодарят за чудесную экспозицию о родном крае в столице, а жители Москвы — за полное погружение в культуру Севера и особую атмосферу. 16 апреля есть возможность познакомиться со «Свободой и глушью» вместе с её экспертом — куратором выставки Мариной Мелютиной, кандидатом философских наук, начальником отдела изучения и интерпретации историко-культурного наследия Кенозерского национального парка. Успейте занять место на экскурсии, чтобы прочувствовать заповедный Русский Север. «Ждали выставку целый год, и не зря. Сразу видно, сколько сил вложено. Чудесные экспонаты, и архитектура самих залов прекрасно передает дух Севера, подчеркивая самую суть вещей. Рады были увидеть и услышать родные голоса, звуки природы, спасибо!», — отмечают архангелогородцы после экскурсии. «Спасибо за чудесную выставку. Много интересных экспонатов, которые очень удачно собраны в одном месте». «Вы даже не представляете, насколько мы становимся богаче, посетив эту выставку». «Полное погружение в северную культуру, быт, особенности веры и религии. Такого познавательного освещения не видела ни разу, спасибо всем, буду рекомендовать». Выставочный проект «Свобода и глушь. От Кенозерья до Поморья» приурочен к 35-летию Кенозерского национального парка, включенного в список культурных объектов Всемирного наследия ЮНЕСКО. Посмотреть выставку можно до 18 октября. Фото Дмитрия Щелокова</t>
+  </si>
+  <si>
+    <t>09.04.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4363</t>
+  </si>
+  <si>
+    <t>Со страниц Форбс на карбас и в Ведягино: рассказываем о будущей плотницкой школе в Кенозерье Недавно в Форбс вышло содержательное и душевное интервью с большим другом Парка Михаилом Крупениным. Михаил рассказал о том, почему сменил карьеру в Москве на свободу и глушь в Архангельской области. Получив квалификацию яхтенного капитана, Михаил переехал в Архангельск и стал сооснователем верфи «Товарищество поморского судостроения» и запустил проект «Карбас бежит ходко» — программу парусных экспедиций на традиционных поморских судах, которые мы так любим. Михаил рассказал, как они с командой на территории Кенозерского национального парка возрождают деревню Ведягина и создают базу «Ведягина Ростань» для культурно‑туристических и образовательных инициатив. И, конечно, о том, что совсем скоро начнётся «Пора топора» — плотницкая школа, где участники будут строить традиционные северные амбары и осваивать традиционное мастерство. Последний шанс присоединиться к проекту и подать заявку на школу, есть ещё несколько мест на смены в мае-июне и в сентябре. На первых сменах волонтёры заложат основные этапы строительства. В августе-сентябре — завершат строительные этапы и смогут наблюдать результаты уже выполненных за сезон работ. Участники школы создадут типичный элемент северной архитектуры — ландшафтную композицию «Амбарный ряд» в деревне Ведягина в Кенозерском национальном парке. Также волонтёры смогут принять участие в парусной практике на поморских карбасах и познакомиться с культурным ландшафтом Кенозерья. Проект «Пора топора» реализуется совместно с Кенозерским национальным парком при поддержке Президентского фонда культурных инициатив и направлен на возрождение традиций северного деревянного зодчества, вовлечение участников в созидательный труд и знакомство с культурным наследием Русского Севера. Прочитать интервью полностью</t>
+  </si>
+  <si>
+    <t>09.04.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4360</t>
+  </si>
+  <si>
+    <t>Дети — хранители малой родины: как школьники Онежского Поморья и Кенозерья преображают родные деревни Весенние каникулы на заповедных территориях Онежского Поморья и Кенозерья проходят не только весело, но и с пользой для природы. Школьники деревень, расположенных в окружении уникальных ландшафтов, дружно вышли на субботники, доказав, что любовь к малой родине измеряется конкретными делами. Онежское Поморье: от старого катера к новому арт-объекту. В деревне Лопшеньга юные экологи выбрали для уборки непростой участок у Белого моря, где давно стоит заброшенный катер. Но в планах ребят — не просто собрать мусор, а дать месту вторую жизнь. Задумка амбициозная: старый катер решено превратить в уютное и безопасное пространство для детского отдыха. Его планируют покрасить и благоустроить так, чтобы в будущем здесь можно было интересно и с комфортом проводить время. Начать решили с самого главного — с чистоты. Работа закипела дружно, и результат не заставил себя ждать. Всего за короткое время участники собрали несколько объемных мешков отходов. «Работы, конечно, предстоит еще много, мы сделали пока лишь малую часть. Но самое важное — мы начали! И теперь уже представляем, как здесь будет красиво, когда катер засияет новыми красками», — с энтузиазмом отмечают участники субботника. Ребят очень мотивирует именно элемент созидания: убираться гораздо интереснее, когда знаешь, что своими руками создаешь будущее место для игр и встреч. Деревня Морщихинская: акция «Чистый берег — чистая деревня». Тем временем в деревне Морщихинская школьники присоединились к акции «Чистый берег». Вооружившись мешками и перчатками, ребята отправились приводить в порядок прибрежную территорию. Увлеченность процессом оказалась настолько сильной, что на уборку берега ушли все силы и все припасенные мешки. Ребята проделали внушительный объем работы, собрав значительное количество отходов, которые нарушали природную гармонию живописного берега. Уставшие, но довольные, юные волонтеры отметили, что каникулы, проведенные с заботой об окружающем мире, запомнятся надолго. Главный итог этих апрельских дней прост и важен: дети, живущие на заповедных территориях, растут настоящими помощниками и патриотами своих деревень. Они не ждут, когда кто-то придет и наведет порядок, а берут инициативу в свои руки, вкладывая душу в обустройство родного уголка. Такие акции — лучшее доказательство того, что у уникальной природы и деревенского уклада Онежского Поморья и Кенозерья есть заботливое и неравнодушное будущее.</t>
+  </si>
+  <si>
+    <t>08.04.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4359</t>
+  </si>
+  <si>
+    <t>«Я наконец-то сбросил напряжение и расслабился»: как прошла весенняя «Заповедная академия в Кенозерье Каникулы и выходные — лучшее время для новых знаний, исследований, открытий. В весеннем туре «Детского национального парка» погрузились в заповедную жизнь ученики Эколого-биологического лицея имени академика Н.П. Лаверова. Пять дней школьники знакомились с заповедными профессиями, богатейшим природным и культурным наследием Кенозерья, много гуляли и наблюдали за пробуждением природы. Школьники посетили ключевые культурные объекты Кенозерского национального парка: уникальный музей эпического наследия «В Начале было Слово», памятник деревянного зодчества Почезерский храмовый комплекс, символ Парка — Никольскую часовню, музейный комплекс «Амбарный ряд», Почезерский погост, клуб Усть-Поченской запани. А ещё ребята смогли заглянуть в закулисье Кенозерья, где куются профессиональные хранители заповедной территории. Участники тура попробовали себя в роли администратора визит-центра, посетили транспортный цех и центр обращения с отходами, встретились со служащими пожарной охраны и государственным инспектором. На вопрос, кем бы хотелось работать в национальном парке, Василина ответила: «Как Елизавета Ивановна водить экскурсии», Коля сказал, что хотел бы работать в музее «В Начале было Слово», а Кириллу пришлась по душе работа госинспектора. Какое разнообразие профессий, востребованных на заповедных территориях! Всё это удалось узнать и освоить всего за один тур. Ребята были активными и любознательными и делились с родителями, что так много в городе никогда не гуляли — по 25 тысяч шагов в день, и при этом никакой усталости! Наш «Детский национальный парк» часто выбирают в качестве первой самостоятельной поездки ребёнка. Потому что с нами безопасно, комфортно и всегда интересно: «Теперь можно и на подольше отправлять!», — отмечают родители. Парк всегда открыт для посещения как в формате многодневных туров, так и для поездок выходного дня. Если вы хотите посетить заповедную территорию и увидеть всё своими глазами, пишите нам! Мы сформируем индивидуальные маршруты под ваши желания и желания детей! Школьный тур для лицеистов состоялся в рамках сетевой программы взаимодействия «Образовательный потенциал объектов Всемирного наследия ЮНЕСКО, расположенных в Архангельской области». «Заповедная академия» реализуется в Кенозерье с 2021 года. За пять лет участниками необычных каникул стали уже более 200 детей. А ваш ребёнок уже был в нашем «Детском национальном парке»? Ждём вас и ваших детей в туры выходного дня https://tours.kenozero.ru/component/jatoms/tour/43021-art-vykhodnye-v-lesnoj-izbushke?catid=54&amp;Itemid=101 https://tours.kenozero.ru/component/jatoms/tour/43027-tvorcheskie-kanikuly-v-kenozere?catid=54&amp;Itemid=101 https://tours.kenozero.ru/component/jatoms/tour/43033-shkolnyj-tur-vkusnye-sekrety-severa-ot-kalitki-do-kozuli?catid=54&amp;Itemid=101</t>
+  </si>
+  <si>
+    <t>07.04.26 04:09</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4356</t>
+  </si>
+  <si>
+    <t>🔥Стали известны адреса домов, которые получат поддержку Парка по итогам конкурса «Хранители традиций» в 2026 году! Конкурсная комиссия одобрила 10 инициатив: 🏠д. Глазово — дом напротив Часовни Сошествия Святого Духа (Светлана Васильевна Аникиева) 🏠д. Першлахта, ул. Озёрная, д. 52 (Александр Васильевич Старицын) 🏠д. Семёново (Ольга Михайловна Фомина) 🏠д. Семёново (Светлана Николаевна Емельянова) 🏠д. Тырышкино, д. 4 (Александр Михайлович Филиппов) 🏠д. Тырышкино, д. 3 (Нина Васильевна Федотова) 🏠д. Анфаловская, ул. Лесная, д. 15 (Татьяна Владимировна Боброва) 🏠пос. Усть-Поча, д. 17 (Любовь Викторовна Сафонова) 🏠д. Майлахта (Юрий Александрович Сидоров) 🏠д. Погост, д. 10 (Анна Владимировна Юрьева) Объём грантовой поддержки будет определён после консультаций с авторами заявок — уточнения цен и количества строительных материалов. Сейчас по предварительным подсчётам она составляет более 700000 рублей из собственных средств Парка. Эта сумма почти в два раза превышает запланированную. Заседания комиссии конкурса «Хранители традиций» всегда проходят напряжённо. Хочется поддержать каждый дом. Но это невозможно, когда ресурсы ограничены. Приходится отвечать на вопросы: Соответствует ли заявка целям Конкурса — сохранять традиционную застройку? Сколько ещё дом продержится без поддержки? Может ли стать предложенное решение примером для подражания? Всего на конкурс поступило 18 заявок. Авторы предлагали заменить окна, построить заборы, перекрыть крыши, покрасить стены. «Нам было важно поддержать инициативу по сохранению двора дома в деревне Анфаловская — дома без них выглядят осиротевшими. Решение распилить двор — самое популярное, но не лучшее. Впечатлила своей продуманностью заявка из деревни Майлахта. Дом, когда-то принадлежавший Марии Осиповне Сидоровой и запечатлённый художником Сергеем Смирновым, увидят и будущие поколения. Ещё одна важная заявка поступила из деревни Погост. Её автор Анна Юрьева планирует покрасить стены детского сада и отремонтировать окна. Новые деревянные рамы сделают помещение теплее, а ставни вернут исторический облик», — отметила руководитель Кенозерского национального парка Александра Яковлева. Интересно, что когда-то садик был избой крестьянина из деревни Семёнова. После того как его раскулачили, на первом этаже стала работать школа. А в 1982 году дом перевезли в деревню Погост. «Мы хотим вдохнуть новую жизнь и придать шарм нашему «страннику», чтобы он начал радовать детей» , — пишет в своей заявке Анна Владимировна, а мы рады, что можем стать частью новой истории этого дома. Работы по преображению завершатся осенью 2026 года. Мы будем наблюдать за изменениями заповедных домов и постепенно расскажем о каждой заявке. Поздравляем победителей и желаем им успехов в реализации намеченных планов! 🖇Грантовый конкурс «Хранители традиций» — часть многолетней работы Парка по сохранению культурного ландшафта «Заповеданное Кенозерье»🖇</t>
+  </si>
+  <si>
+    <t>06.04.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4347</t>
+  </si>
+  <si>
+    <t>Кенозерье, избранное сердцем... В Кенозерском национальном парке открываются две выставки. В музее «В Начале было Слово» в деревне Вершинино на протяжении последних десяти лет мы открывали выставки проекта «Альбом на память». Этот проект – рассказ о том, как живописцы, графики, фотохудожники, живущие в разных городах России, стремились постичь загадочное Кенозерье. За это время более восьмидесяти произведений живописи и графики пополнило художественное собрание музейного фонда Кенозерского национального парка. Эта редкая коллекция позволила открыть новую выставку «Кенозерье, избранное сердцем...». Экспозиция состоит из двух частей, одна уже представлена в музее «В Начале было Слово». Вторая часть выставки будет открыта в мае в Визит-центре Кенозерского национального парка в Архангельске. «Уникальность вернисажа в том, что отбор художественных произведений сделали не кураторы, а 70 сотрудников из разных служб и отделов Кенозерского национального парка. Выбор работ участниками выставочного проекта сложился в сокровенный рассказ о родных, трогательных, живых или умолкнувших территориях, людях, ландшафтах, деревянных церквах и часовнях. Избранные произведения проникнуты личной привязанностью к территории Кенозерья, к её радостям и тревогам, хрупкости и гармонии. Это очень искреннее общение, поэтому в подписи к картине наряду с именем автора вы прочтете имя участника разговора. Так прекрасно и ценно, что поводом для диалога стали произведения искусства...» , — поделилась Марина Мелютина, начальник отдела изучения и интерпретации историко-культурного наследия Парка и куратор проекта. На выставке представлены 37 работ 16 художников из Москвы, Санкт-Петербурга, Коломны, Каргополя, Ростова-на Дону, Архангельска, Ульяновска. А у гостей визит-центра в г. Архангельске есть уникальная возможность познакомиться с X юбилейной выставкой проекта «Альбом на память. Художник Сергей Смирнов». Этот полюбившейся всем гостям Плесецкого сектора Парка вернисаж Сергея Смирнова — заслуженного художника России, профессора Московского государственного академического художественного института имени В.И. Сурикова при Российской академии художеств, представлен в Архангельске до конца апреля! Приходите любоваться!</t>
+  </si>
+  <si>
+    <t>06.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4343</t>
+  </si>
+  <si>
+    <t>В Кенозерье завершились XXI Юношеские плотницкие курсы Молодые мастера освоили старинное ремесло под руководством опытных наставников на Юношеских плотницких курсах имени Ю.М. Трестина. В этом году в соревнованиях приняли участие пять команд из Каргополя, Североонежска, Ватамановской, Морщихинской и впервые — участники из национального парка «Водлозерский». Неделю ребята осваивали плотницкий инструмент и создавали практичные объекты — дровяники и скамейки, которые теперь украсят туристические маршруты Парка. Руководил процессом опытный наставник Дмитрий Кильдюшов, который отметил уникальность подобных курсов в России. «Плотницкое дело — это не просто умение держать инструмент. Это реальная профориентация для малых территорий, восстановление исторической памяти и передача семейных традиций новым поколениям», — рассказывает Надежда Миливоевич, начальник отдела экологического просвещения, организатор Плотницких курсов в Кенозерье. Плотницкое мастерство осваивали не только юноши, но и девушки, которые доказали, что традиционное ремесло не знает границ. Лучшей в индивидуальном зачёте стала Александра Миронова из карельской деревни Куганаволок. «Мне понравилось заниматься плотничеством, когда мы переехали в новый дом и папа постоянно что-то доделывал в доме, ремонтировал. А из оставшихся досок я всегда что-то мастерила. Инструментом мне пользоваться не страшно, я чувствую себя уверенно даже с молотком в руках. У нас в команде у всех отцы плотники!», — отмечает победительница Александра Миронова. В командном зачёте победителем «XXI Юношеских плотницких курсов» стала команда из Специального учебно-воспитательного училища посёлка Североонежск. «Серебро» взяли «хозяева» территории — Плотницкая команда из д. Морщихинской. 3-е место у команды Средней школы №3 города Каргополя. «Меня всегда удивляет то, что мы делаем такие большие объекты на курсах. Кажется, что это нереально! Сначала немного пугают чертежи изделий, но стоит только посмотреть внимательно, и все страхи уходят. Четыре года назад мне было страшно брать топор в руки, потому что он был тяжёлый для меня. А сейчас, если мне скажут вырубить чашу, то я уже знаю, как это сделать», — рассказывает Артём Серекин, участник команды из Каргополя. С 2025 года курсы носят имя заслуженного мастера-плотника Юрия Михайловича Трестина. Его имя стало символом сохранения традиций северного плотницкого дела. Плотницкие курсы в Кенозерье в 21 раз доказали, что пока молодёжь тянется к традиционному ремеслу — русская плотницкая школа будет жить.</t>
+  </si>
+  <si>
+    <t>03.04.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4340</t>
+  </si>
+  <si>
+    <t>Апрель-капель, распахни к лету дверь! Весенние предложения для отдыха в Кенозерье! Подготовили для вас несколько приятных поводов махнуть в Кенозерье 💙: ✨ Тур «Махнуть в апреле» Наше специальное предложение по весенней цене: от 10 500 ₽ за двоих на три дня и две ночи! Для тех, кто не хочет долго выбирать и продумывать маршрут. Мы уже всё собрали: проживание в наших уютных гостиницах Плесецкого и Каргопольского сектора на выбор, вкусное питание в трактире. И две экскурсии в музеи, чтобы вы прочувствовали Кенозерье. Вам остаётся только выбрать сектор и сказать себе «а, поехали!» 🏡 Весенние скидки на проживание Апрель щедрый. Наши предки говаривали: «Апрель всех напоит». — 30% при бронировании от 2 суток! Можно приехать на выходные. А можно задержаться и насладиться Кенозерьем не спеша. 🌿 Баня с заботой При бронировании бани мы дарим местный фито-чай, заботливо собранный летом. Душистый пар не только тело, но и душу лечит. Что еще надо? Пар, веник, тишина... Конечно чай с пирогами после! Чтобы тепло осталось внутри. Ну, что, махнем? Похоже, это тот самый момент! Напишите нам в личные сообщения🤍 Мы всё подскажем и поможем собрать вашу поездку. И всегда с радостью ответим на все вопросы: по телефону +7-960-017-99-33 или по электронной почте tourism@kenozero.ru. Кенозерье рядом. Осталось только решиться 🌿</t>
+  </si>
+  <si>
+    <t>01.04.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4339</t>
+  </si>
+  <si>
+    <t>Друзья, XXI Юношеские плотницкие курсы набирают обороты! 🔨 Участники уже проделали колоссальную работу. Сейчас в активной стадии изготовление дровеников и скамеек. Видно, как ребята сплотились и с каждым днём становятся увереннее в своём деле. Представляем вашему вниманию короткий ролик. Приятного просмотра!</t>
+  </si>
+  <si>
+    <t>31.03.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4338</t>
+  </si>
+  <si>
+    <t>В этом году весна ранняя. Уже вовсю капает с крыш, пропали зимники, топит берлоги. Спать в таких условиях не просто. 12 марта проснулся медведь, обитающий в районе Чесменского маяка, а 16 марта встал медведь у мыса Сатанский. Их следы уже сфотографировали, и это значит, что пора и охотоведу Парка — Павлу Футорану, отправиться на побережье Белого моря. Там он займётся троплением — найдёт по следам медвежьи берлоги и узнает, как косолапые провели эту зиму. Тропление — важная часть работ по проекту «Медведи Белого моря». Продолжить работу по изучению медведей позволила поддержка Президентского фонда природы. Впереди ещё много интересных и сложных задач. Впервые на полуострове за прогулками медведей можно будет наблюдать через спутник. Для этого несколько медведей на время обзаведутся ошейниками. Надеть их на хищника — задача со звёздочкой О том, как и зачем исследуют медведей на Онежском полуострове, в интервью телеканалу «Поморье» рассказал охотовед Парка Павел Футоран #фондприроды</t>
+  </si>
+  <si>
+    <t>30.03.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4329</t>
+  </si>
+  <si>
+    <t>По следам птиц: от зимних маршрутных учётов в Кенозерье до морской экспедиции в Арктику В школе экологической орнитологии «Птицы Севера» финал учебного года — остались последние несколько занятий и практика по учётам птиц. С октября эксперты Парка и приглашённые орнитологи разного профиля провели десять занятий, одно из них посвятили обсуждению полевого и исследовательского опыта самих участников школы. Так, на семинаре Анна Решетнева, студентка 4-го курса экологии и природопользования направления САФУ, рассказала, как зимние маршрутные учёты в Кенозерье привели её в Арктику. Делимся вдохновенной историей Анны и напоминаем, что у нас в Парке можно пройти практику и набраться полевого и исследовательского опыта для больших открытий! «На первом курсе я поехала на зимние маршрутные учёты в Кенозерье. Было интересно узнать специфику работы, на практике ходить в эти долгие маршруты. Влюбилась в работу с птицами, полевые выезды. И маленькими шагами я добилась цели — попасть в Арктику. Следующий немаловажный шаг — поездка на Ладожскую орнитологическую станцию. Там меня научили работать с птицами, не бояться их аккуратно выпутывать из путанок, взвешивать, измерять и кольцевать. Сначала было очень боязно их трогать, потому что они очень маленькие, хрупкие, но с каждым днём страх рассеивался, и я была уверена в своих силах. И самый главный этап — морская экспедиция Плавучего университета, где я уже применяла все свои навыки, которые я получила за то время, пока готовилась. Мы выполняли судовые и наземные учёты. Я рада, что не побоялась на первом курсе попробовать себя в роли волонтёра и начала путь в Кенозерье. Сейчас я молодой исследователь!». *Школа экологической орнитологии «Птицы Севера» организована в рамках проекта «Крылья Белого моря» АНО «Кенозерские берега» при поддержке Президентского фонда природы. ФГБУ «Национальный парк «Кенозерский» выступает в роли ведущего партнёра проекта. #ФондПрироды Фото из личного архива Анны Решетневой</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4320</t>
+  </si>
+  <si>
+    <t>В Кенозерье стартовали «Юношеские плотницкие курсы имени Ю.М. Трестина» 30 марта в Каргопольском секторе Кенозерского национального парка началась работа «XXI Юношеских плотницких курсов им. Ю.М. Трестина». В этом году участие в мероприятии принимают пять команд, представляющих не только Архангельскую область, но и соседний регион. За звание лучших юных плотников поборются команды из города Каргополя, поселка Североонежск, деревень Ватамановская и Морщихинская. Впервые в истории курсов в программе участвует команда от национального парка «Водлозерский»из деревни Куганаволок (Республика Карелия), что подчеркивает растущий статус мероприятия и укрепление межрегиональных связей на территории Кенозерья. На протяжении недели участникам предстоит работать над созданием изделий из дерева, оттачивая профессиональные навыки плотницкого дела и совершенствуя свое мастерство под руководством опытных наставников. «В добрый путь, юные мастера! Пусть работа приносит радость, а навыки, полученные здесь,останутся с вами на долгие годы!» — пожелали участникам организаторы. «Юношеские плотницкие курсы им М.Ю. Трестина» проходят при поддержке компаний «Ростелеком», «Консультант Плюс», «Савинскбетон».</t>
+  </si>
+  <si>
+    <t>29.03.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4310</t>
+  </si>
+  <si>
+    <t>Сегодня экологический туризм становится естественной частью бережного отношения к природе. Все больше людей выбирают путешествия по заповедным местам: только с начала этого года экотропы и экомаршруты России посетили 2,6 миллиона человек. На территории нашей страны расположены 342 особо охраняемые природные территории федерального значения, восемь из них – в Архангельской области. Это более 9 миллионов гектаров с уникальными природными ландшафтами, культурным и историческим наследием Русского Севера. За прошлый год они приняли десятки тысяч гостей, и значительная часть туристов пришлась на Кенозерский национальный парк – его посетили 19 440 человек. Кенозерье по праву считается одним из флагманов заповедной сферы Поморья и входит во Всемирную сеть биосферных резерватов ЮНЕСКО. Туристы со всей страны приезжают сюда, чтобы побыть наедине с природой и пройти по пешеходным маршрутам, число которых постоянно увеличивается. В 2026 году здесь откроется новый маршрут «По следам китовраса» в Плесецком секторе парка: 5,7 км экотропы от деревни Вершинино до деревни мастеров Карпова с новыми арт-объектами – двухметровыми деревянными китоврасами. Наши заповедные территории – национальное богатство. Важно, чтобы как можно больше людей могли увидеть их красоту, не нанося вреда природе. В этом помогает нацпроект «Экологическое благополучие». В его рамках создан сайт эко.путешествуем.рф, где размещены материалы об 83 экологических маршрутах в 64 регионах, в том числе о шести маршрутах по Архангельской области. Мой канал в MAX.</t>
+  </si>
+  <si>
+    <t>27.03.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4307</t>
+  </si>
+  <si>
+    <t>Конференц-зал и лаборатория в проекте «Страна Кенозерье» будут просторными и светлыми! Плотницкая бригада Парка трудится на базе детского экологического лагеря в деревне Масельга, чтобы уже в 2027 году ЭЛКовцы смогли заниматься в просторном обновлённом конференц‑зале. Перед началом работ сотрудники ремонтно‑строительного отдела обследовали здание на наличие дефектов. Евгения Любушина, главный специалист сектора учёта, мониторинга, сохранения и реставрации недвижимых памятников, разработала проект по ремонту конференц‑центра базы ЭЛК. Ремонтно‑строительные работы начались с разборки двух старых срубов в задней части здания. Их уже перевезли на ремонтную площадку пилоцеха в деревне Морщихинская, где оба сруба переберут, в них расширят оконные проёмы, заменят сгнившие брёвна и добавят новые. В результате конференц-зал станет не только светлее, но и просторнее, а точнее, выше, за счёт новых венцов. «Один из старых срубов переедет в Думино, где ещё послужит для гостей Парка. Взамен переехавшего сруба плотницкая бригада срубит новый — с перепланировкой дверных и оконных проёмов. В нём будут жить дети или вожатые», — отметил главный инженер Парка Андрей Самыловский. Любимый ЭЛКовцами «Муравейник» уже к 2027 году преобразуется в современное образовательное пространство с собственной многопрофильной лабораторией благодаря проекту «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», который получил поддержку Президентского фонда природы. #Фондприроды #Президентскийфондприроды #ЭЛК</t>
+  </si>
+  <si>
+    <t>27.03.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4306</t>
+  </si>
+  <si>
+    <t>Какой ты, край заповедный? Знакомим с нашим Кенозерьем! Приглашаем в путешествие по нашему Кенозерью — через атмосферный клип Андрея Базанова, где каждая секунда дышит тишиной, гармонией и красотой Русского Севера. Кадры, снятые с любовью и вниманием к деталям, приглашают нас замедлиться, вдохнуть полной грудью и увидеть красоту в каждом мгновении: в ряби на воде, в узоре ветвей, в свете заката над лесом, в заснеженной деревне. Какой ты, край заповедный? Смотрите и чувствуйте сами!</t>
+  </si>
+  <si>
+    <t>27.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4297</t>
+  </si>
+  <si>
+    <t>Пролетая над Кенозерьем 🪄✨ Фото Е. Мазилова</t>
+  </si>
+  <si>
+    <t>26.03.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4292</t>
+  </si>
+  <si>
+    <t>🤩Кукла «панка» — обрубок дерева, округлый или ограненный, в котором топором намечена шаровидная голова, а перемычкой обозначена талия. У куклы нет ни рук, ни ног, а черты лица приближены к идольским ликам. Такие игрушки делают на Русском Севере, в Поморье. 🐎 Еще на Севере делают лошадок – они называются «коники». Онежские – преувеличенно грузные, а мезенские и печорские, наоборот, утонченные. Все это от того, что мастера поэтизировали образы животного, фигурки которых изготавливали, наделяя их сверхъестественными грацией и силой. 👉 Мастер таких игрушек передавал опыт и знания детям, и ремесло переходило из поколения в поколение, «из уст в уста», из рук в руки. Так было и в истории семейного ремесла Безобразовых. В начале XX века в деревне близ города Галича Костромской губернии токарным делом занялся прадед нынешнего главы семейства. В течение последующих ста с лишним лет мастерство передавалось подрастающим детям, и сегодня Алексей и Юрий Безобразовы пордолжают создавать игрушки вручную, как их прадед, сохраняя архаичную форму и традиционные геометрические узоры. 🐴 Сейчас на выставке «В лесу росла игрушка» в третьем зале – обновление: поселились десятки фигурок, созданных современных художниками в традиционной манере, свойственной мастерам Русского Севера. Приглашаем посмотреть.</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4291</t>
+  </si>
+  <si>
+    <t>Чтобы ещё лучше погрузиться в нашу «Свободу и глушь», в Царицыно обновили ещё одну экспозицию о деревянных игрушках. Приходите играть знакомиться!</t>
+  </si>
+  <si>
+    <t>26.03.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4286</t>
+  </si>
+  <si>
+    <t>26.03.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4283</t>
+  </si>
+  <si>
+    <t>Серебряный возраст — новые горизонты: «Поморские жёнки» знакомятся с Кенозерьем Современных дам серебряного возраста сложно назвать бабушками. Они ведут активный образ жизни, имеют разнообразные хобби, занимаются общественной деятельностью и посещают (а то и организуют!) культурные мероприятия. Именно такие дамы — активные участницы клуба «Поморские жёнки», собрались в Центральной городской библиотеке Архангельска, чтобы послушать лекцию о Кенозерском национальном парке. Мероприятие стало частью цикла открытых лекций, организуемых в рамках Года культуры Русского Севера. В переполненном читальном зале гости библиотеки погрузились в историю и современность Кенозерья, познакомились с природным и культурным наследием заповедных территорий. О том, почему культурный ландшафт «Заповеданное Кенозерье» стал 33-им российским объектом в списке Всемирного наследия ЮНЕСКО, рассказала Ольга Клишева, заместитель директора национального парка по общим вопросам. Назвала она и причины, по которым стоит посетить Кенозерье и Лекшмозерье. Гости национального парка имеют возможность познакомиться с «Исландией русского эпоса», увидеть место встречи двух океанов и совершить прогулку по глади лесных озёр, посетить кенозерские часовни и полюбоваться великолепными «небесами», погрузиться в мир деревни, приняв участие в этнографических программах, и увидеть в истории Кенозерья историю нашего края, Русского Севера и большой страны. Участницы клуба «Поморские жёнки» особенно заинтересовались турами «Наследие». Этот далеко не полный перечень причин для посещения Кенозерья вызвал самый живой отклик у аудитории. Слушатели задавали множество вопросов, делились своим опытом путешествий и строили новые планы, среди которых и поездка в Кенозерье! А у нас в планах ещё не одно мероприятие в рамках Года культуры Русского Севера!</t>
+  </si>
+  <si>
+    <t>24.03.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4282</t>
+  </si>
+  <si>
+    <t>В национальных парках «Кенозерский» и «Онежское Поморье» подвели итоги конкурса грантов по поддержке предпринимательских инициатив «Сполохи» На конкурс поступило 22 заявки из 13 заповедных деревень и посёлков. «Тринадцать участников конкурса получат поддержку Парка. Это количественные результаты. Но есть ещё и качественные, и они важнее, — рассказала руководитель Парка Александра Яковлева. — Сейчас мы можем говорить не об отдельных предпринимателях, а о сообществе. Предприниматели обмениваются опытом, вдохновляют друг друга. Участницы коллектива «Зазнобушки» решили приобрести балалайки — в действии они их увидели во время торжественного ужина на прошедшей конференции местных инициатив «Зимние встречи». Мастерицы из Усть-Почи встретились с Дмитрием Дерябиным из Пурнемы и выбрали станок для ткачества. Фольклорный коллектив «Поморочка» будет выступать в традиционных костюмах — подобный проект был в прошлом году у коллектива Летней Золотицы. Есть и совершенно новые проекты. Например, Надежда Баева откроет парикмахерский кабинет в Поче — будет замечательно, если такой опыт вдохновит других». Заявки на конкурс можно было подать на развитие сельского хозяйства и инфраструктуры гостеприимства, сохранение промыслов, ремёсел и создание сувенирной продукции, в этом году также появилось новое направление — обучение. Ниже проекты-победители в этих номинациях. 📌 Жительницы из Усть-Почи продолжают развивать творческую мастерскую «Волшебный челночёк» и будут расширять ассортимент тканных дорожек и изделий в технике бранного ткачества. Ткацкий станок появится и в Лямце: Ирина Кузьмина планирует ткать дорожки и проводить мастер-классы на старинном и современном станках для гостей. Коллектив «Зазнобушки» из Вершинино получил грант на покупку балалаек по проекту «Живая струна: возрождение традиций аккомпанемента в Кенозерье». Исполнительницы из пурнемского коллектива «Поморочка» решили пошить новые костюмы для выступлений, конечно, в традиционном поморском стиле. Ещё одна мастерская будет обустроена в рамках конкурса в Пертоминске. Катерина Марфина планирует утеплить столярную мастерскую «Деревянная гавань», чтобы и в холодное время года работа не останавливалась. Свечная мастерская появится в Лопшеньге, а на вырученные от продаж средства Евфросиния Капустина планирует приобрести телескоп для работы школьного лесничества и оборудование для анализа качества воды — это не только предпринимательская, но и очень важная для ребят социальная инициатива. В деревне Летний Наволок активные жители решили продолжить туристический маршрут и установить поморскую звонницу и информационный стенд «История утраченной Преображенской церкви». 📌 В 2026 году появилась номинация «обучение, Светлана Аникиева из посёлка Усть-Поча запланировала обучение на курсах лоскутному шитью в Школе Бурчевского. 📌 Бизнес-инициативы «В человеке всё должно быть прекрасно!», — так считает Надежда Баева из Почи, она решила открыть небольшую парикмахерскую в посёлке. Надежда Николаевна уже получила документ об образовании, прошла практику и записывает желающих для весенних обновлений. Трубина Наталья из Пушлахты продолжает семейную традицию, её мама Эльвира Михайловна 30 лет проработала на пушлахотской пекарне, пекла хлеб, булочки, сайки, а самым вкусным творчеством была «мамина коврижка». В ближайшее время возможность отведать выпечку Натальи Вениаминовны представится местным жителям и гостям Парка. Ещё один вкусный проект будет реализован в Уне: Марина Мошкова планирует выпекать пироги, шаньги и буханочки хлеба. Встречать гостей будут с хлебом и солью, при этом соль-ключовка — также местный поморский продукт. 📌 В рамках направления развитие инфраструктуры гостеприимства Виктория Шестакова продолжает обустройство гостевого дома «Лямецкое надгорье» и планирует строительство бани. 📌 Важное направление конкурса — развитие сельского хозяйства. Александр Александр Ульянов из деревни Майлахта во второй раз становится победителем, в прошлом году благодаря проекту он приобрёл оборудование для сенокоса. В этом году Александр решил построить конюшню.</t>
+  </si>
+  <si>
+    <t>24.03.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4275</t>
+  </si>
+  <si>
+    <t>А что если майские провести не на даче?🌿 А на берегу заповедного Лекшмозера, в деревне Морщихинская, где утро начинается с тумана и тишины, а вечер с разговоров у костра и запаха дымка. Приглашаем вас на «Кенозерские пикники» с 1 по 3 мая, наш душевный тур про простые радости, которые быстро возвращают к себе. А это: разжечь огонь, сварить уху в котелке, замариновать шашлычок, расстелить плед, попариться в баньке, смотреть как солнце опускается на воду, болтать и смеяться или наоборот помолчать, гуляя по лесу. А дальше вот так: — Вечер пикника на холме у кемпинга «Лесная дача»: шашлык, овощи на гриле, травяной чай, мастер-класс по копчению рыбы и игры у огня. Для желающих затопим русскую баню (по предварительной записи). — Прогулка по старинной Масельге, подъём на Хижгору и лесной обед у костра: уха в котелке, картошка в мундире, жареный хлеб на прутике. — Мастер-класс по выпечке северных калиток в «Рукодельной избе» с обязательной дегустацией горячих калиток со сметаной и ароматным чаем! — Вкуснейшие домашние завтраки, обеды и ужины. — Неспешные утренние и вечерние прогулки, свободное время на озере, общение с Лекшмозерьем и друг с другом. 📍Даты: 1–3 мая 2026 📍Стоимость: 19 900 ₽ с человека (в стоимость включено: проживание в гостинице на берегу Лекшмозера, питание в «Рукодельной избе», все пикники и экскурсионная программа по природному и культурному наследию Парка) Важно помнить, что май в Кенозерье переменчив — берите многослойную одежду, трекинговую обувь и резиновые сапоги для сырых берегов. Приезжайте почувствовать, как уходит усталость и возвращается спокойствие. Чтобы это сделать, просто напишите нам в личные сообщения или забронируйте прямо на странице тура Кенозерье ждёт. Май уже рядом. А вы? 💙</t>
+  </si>
+  <si>
+    <t>23.03.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4273</t>
+  </si>
+  <si>
+    <t>Волонтёры, на борт! 50 лет в этом году отмечает легендарный кенозерский теплоход «Заря». Пока многие его товарищи уже давно сняты со счётов, наш теплоход бороздит воды Кенозера и радует тысячи туристов возможностью связывать далёкие деревни и любоваться солнечными лучами, пушистыми облаками и гладью озера. Теплоход «Заря» — живой символ 1960‑х, а также хранитель множества заповедных историй. Например, о капитане Екатерине Станпаковой. В северном речном пароходстве она прошла все ступеньки от матроса до капитана-механика. Сейчас «Заря» ждёт вашей помощи, чтобы засиять новыми красками и продолжить своё плавание. Приглашаем волонтёров в лагерь по восстановлению легендарного теплохода! Вместе мы бережно отшлифуем поверхности, снимем старые слои краски и нанесём свежее покрытие. Присоединяйтесь к команде «Зари» и помогите сохранить кусочек истории. 📅28 апреля – 7 мая 2026 г. 📍д. Вершинино, Плесецкий сектор Кенозерского национального парка. Ждём волонтёров от 18 лет (опыт малярных работ приветствуется). Мест на борту всего четыре! Также вы можете выбрать и другие наши волонтёрские программы: 💙«Живая деревня. Масельга» (18 — 28 мая); 💙«Тропа Китовраса», д. Вершинино (15 — 25 июня); 💙«Сохранение и поддержание культурных ландшафтов Кенозерья» (1 — 10 июня); 💙«Трава-мурава», д. Морщихинская (14 — 24 июля); 💙«Трава-мурава», п. Поча (15 — 24 июля); 💙«В гости к Мезенке», д. Морщихинская (11 — 21 августа); 💙«Часовенный край», Плесецкий сектор (24 августа — 4 сентября); 💙Индивидуальное волонтёрство «Помощники заповедных госинспекторов», д. Луда (по запросу). Список программ на нашей страничке на Добро.ру. Также оставить заявку можно через форму.</t>
+  </si>
+  <si>
+    <t>23.03.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4272</t>
+  </si>
+  <si>
+    <t>🪻А я иду, иду и встану, Буду с лесом говорить. А ты скажи, зелёна ёлочка, которого любить? Голос тоненький раздайся По зореньке, по зоре, А ты, мой милый, догадайся На чужой на стороне… А листик к листику прилажу, Цветик к цветику сложу, А про тебя, мой расхороший, Никому не расскажу. Подпевайте северные страдания (припевки о любви) вместе с Гелей Кулаковой! ☺️ Записали музыкальную открытку на выставке «Свобода и глушь. От Кенозерья до Поморья». Готовимся к новому выпуску музыкальной программы «Жили-были. Сказка» 5+ и приглашаем на апрельские занятия под балалаечку: 🔵Потешный день 0+ 🔵Колыбельный вечер 0+ 🔵Народный праздник. Красная горка 3+ 🆕Жили-были. Сказка 5+ До встречи! 🩵</t>
+  </si>
+  <si>
+    <t>20.03.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4262</t>
+  </si>
+  <si>
+    <t>Вы давно мечтаете побывать на заповедных землях Русского Севера — в национальных парках «Кенозерский» и «Онежское Поморье»? Расскажем, как организовать поездку, чтобы успеть всё: узнать о культурном и природном наследии мест, проникнуться идеей заповедности, посетить самые значимые и живописные места, отведать вкусные традиционные блюда и отправиться в путешествие в русскую деревню с комфортом. 〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️ Мы предлагаем готовые туристические программы в национальном парке «Кенозерский», включающие проживание, внутренний трансфер, питание, экскурсии и мастер-классы. Полная программа, стоимость и описание — на сайте tours.kenozero.ru 🌿«Мартовское настроение»: тур выходного дня в Плесецком или Каргопольском секторе Парка. 🌿 Специальное весеннее предложение «Махнуть в апреле». Это небольшой тур на 3 дня и 2 ночи (с 5 по 30 апреля). Вам лишь нужно выбрать, какой сектор Парка вы бы хотели посетить и удобную дату путешествия 🌿 Весенний тур «Кенозерские пикники» 1—3 мая, Каргопольский сектор Парка Уже сейчас можно забронировать участие и в летних программах. Отправиться в путешествие можно с 12 июня, выбрав удобную для себя дату: 🌿 В краю заповедных озёр 🌿 Небеса и окрестности Кенозерья 🌿 В край былинный, сказочный 〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️ Этим летом пройдут событийные мероприятия, у каждого своя направленность, но неизменно одно – погружение в красоты Русского Севера: 🌿 Фестиваль традиционной культуры и электронной музыки «Созвучие Кенозерья» пройдёт в древне Масельга в Каргопольском секторе со 2 по 5 июля 🌿 Праздник рыбаков и лодок на Лекшмозере «Петров день» в Каргопольском секторе с 11 по 12 июля 🌿 Забег по тропам «Кенозерье Trail» в Каргопольском секторе стартует 1 августа 🌿 Успенская ярмарка традиционно собирает гостей в деревне Вершинино в Плесецком секторе 23 августа 〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️ В национальном парке «Онежское Поморье» мы предлагаем: 😀 Однодневный тур для школьников «Заповедный выходной» (с 21 марта) 😀 Двухдневный тур «Тайны северных сов» (25 апреля) 😀 Путешествие с учёным «Научный круиз по Онежскому Поморью» (5 июня) 〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️〰️ А ещё мы можем организовать для вас индивидуальное путешествие с учётом ваших пожеланий. С радостью ответим на все вопросы: по телефону +7-960-017-99-33 или по электронной почте tourism@kenozero.ru 🤍</t>
+  </si>
+  <si>
+    <t>19.03.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4261</t>
+  </si>
+  <si>
+    <t>В Кенозерье приходит весна! 🤍 видео Светланы Королевой</t>
+  </si>
+  <si>
+    <t>19.03.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4259</t>
+  </si>
+  <si>
+    <t>В этом году исполняется 35 лет Кенозерскому национальному парку. 🔸В нем можно прочитать  геологическую летопись земли. ⛰️Парк находится на стыке Русской платформы и Балтийского кристаллического щита. ⛰️Через его территорию проходит глобальный водораздел между бассейнами Балтийского (Атлантический океан) и Белого (Северный Ледовитый океан) морей. ⛰️В парке насчитывается около 300 озер и рек, соединенных проливами и древними волоками. 🍀 Сегодня парк - объект всемирного наследия ЮНЕСКО . 🍀 Здесь можно найти леса, которые никогда не вырубались, больше 250 видов птиц, почувствовать силу деревни.  🍀 Узнать почему Русский Север  дышит свободой, почему здесь никогда не было крепостных и какие «небеса» созданы крестьянами. ‼️ Выставка о тайнах заповедной территории на этой неделе открылась в московском музее-заповеднике Царицыно. Вы сможете увидеть своими глазами уникальность наших ООПТ. 🛑 подписывайтесь на мой канал в МАХ</t>
+  </si>
+  <si>
+    <t>18.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4257</t>
+  </si>
+  <si>
+    <t>Делимся с вами видео с выставки «Свобода и глушь. От Кенозерья до Поморья»: 1,5 минуты созерцания и щемящего чувства. Приятного погружения в атмосферу Русского Севера из столичных дворцов! Спасибо Светлане Королёвой за возможность продлить волнительный момент!</t>
+  </si>
+  <si>
+    <t>17.03.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4256</t>
+  </si>
+  <si>
+    <t>Моменты нашего волшебного вернисажа выставки «Свобода и глушь. От Кенозерья до Поморья» в Царицыно✨ Выставка открыта до 18 октября💛 Музыка: Шесть мёртвых болгар «Путь (Выйду За Ворота)» Видео: Настя Хворост</t>
+  </si>
+  <si>
+    <t>17.03.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4249</t>
+  </si>
+  <si>
+    <t>⭕️⭕️Спешим поделиться замечательной новостью! Открылась выставка «Свобода и глушь. От Кенозерья до Поморья» о культуре, быте и духовных ценностях Русского Севера — и приглашаем всех насладиться этой вдохновляющей экспозицией. Вот лишь часть сокровищ из коллекции Кенозерского национального парка, ради которых стоит ехать в «Царицыно»: 🔵Знаменитые «небеса» — расписные потолки деревянных часовен. Впервые за пределами родных территорий показывают 15-гранное «небо» из деревни Тамбич-Лахта и редчайший комплекс из часовни Трех Святителей в деревне Немята. 🔵Поморские снасти — в центре одного из залов настоящий северный карбас (лодка), а вокруг — уникальные предметы промысла: ловдусы (поплавки), деревянные куклы-панки и старинные компасы-«маточки». 🔵Редкая археология — впервые в Москве мы показываем находки с Кенского волока, древнего пути из Новгорода к Белому морю. Например, фигурка медведя IV-III тысячелетия до н.э. 🔵Исторические артефакты. От топора эпохи раннего неолита до рукописных книг и чертежей архитектора Александра Ополовникова, спасавшего русский Север. Бескрайняя линия горизонта тянется через все залы, настраивая на созерцательный лад и разделяя «земное» (витрины с древностями) и «небесное» (фотографии, иконы, картины). И везде — видео с видами северных красот и звуки чаек, моря, леса… Однажды, нашей команде удалось побывать в этих замечательных краях и поэтому в подготовке параллельной программы для детей и родителей мы размахнулись 😀, приглашаем: 🪻«Музейные прогулки. Русский Север» 3+ Подробности будут чуть позже. 🪻«Жили-были. Сказка» 5+ Описание и билеты уже на сайте музея, будут сказочные истории, песни и игры под балалаечку. 🪻Семейные абонемент «Северные небеса» 5+ ❗️Внимание, новые даты: 3,17 сентября + 1, 15 октября, 10:00-13:00 по четвергам. 🪻Каникулярные абонемент «Народное искусство» 7+ Стартует 30 марта, пн-пт с 10:00-14:00, осталось несколько мест. Также приглашаем вас на лекции, мастер-классы, экскурсии и авторские туры, подробности на сайте. 🩵До встречи в музее-заповеднике «Царицыно»!</t>
+  </si>
+  <si>
+    <t>16.03.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4234</t>
+  </si>
+  <si>
+    <t>«Удалось передать это щемящее чувство простора и глубины души»: как прошёл вернисаж выставки «Свобода и глушь. От Кенозерья до Поморья» в «Царицыно» Вечером понедельника, 16 марта, Большой дворец музея-заповедника «Царицыно» будто перенёсся на Русский Север, в Архангельскую область, на заповедные земли Кенозерского национального парка и «Онежского Поморья». Гости выставки могли наслаждаться фольклорными и этническими мотивами, выдающимся собранием экспонатов, представляющих наследие двух заповедных северных территорий. Гости вернисажа первыми смогли оценить масштаб выставки «Свобода и глушь. От Кенозерья до Поморья», приуроченной к включению культурного ландшафта «Заповеданное Кенозерье» в Список объектов Всемирного наследия ЮНЕСКО и 35-летию ФГБУ «Национальный парк «Кенозерский». Выставку «Свобода и глушь: от Кенозерья до Поморья» в Большом дворце «Царицыно» открыли Елизавета Фокина, генеральный директор музея-заповедника «Царицыно», Губернатор Архангельской области Александр Цыбульский, Иван Кущ, директор Департамента международного сотрудничества в сфере природных ресурсов и охраны окружающей среды, Александра Яковлева, руководитель ФГБУ «Национальный парк «Кенозерский» и Елена Шатковская, основатель и первый директор Парка. Впервые наследие двух северных заповедных территорий презентуются в столице России так полно и разнообразно! Экспонаты представляют коллекции более 40 ведущих российских музеев, библиотек, архивов, частных собраний. Это действительно выставка о наследии не только двух заповедных территорий, но и всего Русского Севера. При подготовке выставки команда Парка и музея-заповедника «Царицыно» проявила невероятную смелость, профессионализм, чуткость, умение решать, казалось бы, нерешаемые задачи, например, внести во дворец шестиметровые лодки или подвесить расписные конструкции потолочных перекрытий деревянных храмов. Вернисаж стал не только праздником и важным этапом пятилетней работы над выставкой, но и действительно значительным явлением на музейной карте России. Открытие выставки объединило больше 300 гостей — представителей Министерства природных ресурсов и экологии Российской Федерации, заповедной системы, исследовательских институтов, музейного сообщества. Запечатлеть вернисаж приехали съёмочные группы, фотографы и журналисты из Архангельской области и столицы. Выставка «Свобода и глушь. От Кенозерья до Поморья» открыта до 18 октября. Фото Ивана Митюшёва</t>
+  </si>
+  <si>
+    <t>16.03.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4224</t>
+  </si>
+  <si>
+    <t>В Год культуры Русского Севера в стенах музея-заповедника «Царицыно» открылась выставка «Свобода и глушь. От Кенозерья до Поморья». Наверное, впервые наследие Кенозерья и Онежского Поморья представлено так широко и настолько полно – на площади более тысячи квадратных метров, с участием ведущих российских музеев. Перед посетителями – не просто музейная экспозиция, а настоящий рассказ о целой цивилизации: людях, духовной культуре северных деревень, мастерстве плотников, иконописцев и народных художников. Благодаря талантливой команде национального парка всё это сегодня живет, развивается и еще много лет будет показывать истинную русскую душу, на которой на самом деле и держится вся наша страна. Надеюсь, что гости выставки познакомятся с уникальными экспонатами, вдохновятся ими и обязательно приедут в Кенозерье, чтобы своими глазами увидеть то, что живет в тех самых исторических ландшафтах, дошедших до наших дней. Это и есть сохранение культурно-духовных ценностей. Мой канал в MAX.</t>
+  </si>
+  <si>
+    <t>16.03.26 18:21</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4217</t>
+  </si>
+  <si>
+    <t>Прямо сейчас в Большом дворце «Царицыно» открывается самая масштабная за последние десятилетия выставка «Свобода и глушь: от Кенозерья до Поморья». Выставка стала значительным явлением на музейной карте России и знаковым событием для года культуры Русского Севера в Архангельской области. Делимся важными словами с вернисажа выставки: __ Александра Яковлева, руководитель ФГБУ «Национальный парк «Кенозерский»: «Великий учёный-фольклорист Александр Фёдорович Гильфердинг задавался вопросом, почему в Кенозерье сохранилась эпическая поэзия, давно исчезнувшая в других местах России? И нашёл ответ: этих причин две — свобода и глушь. Это щемящее чувство свободы, простора, смыслов, глубины нашло своё отражение в главной художественной метафоре выставки. Бесконечная линия горизонта сопровождает нас на протяжении всех одиннадцати экспозиционных залов. Здесь, в Большом дворце Царицыно, вы сможете познакомиться с высочайшим уровнем материальной и нематериальной культуры жителей Кенозерья и Онежского полуострова. Слова бесконечной признательности всем 40 партнёрам выставки за то, что вы бережно изучаете, храните и презентуете это великое наследие». __ Елена Шатковская, основатель и первый директор ФГБУ «Национальный парк «Кенозерский»: «Культура на Севере — результат сотворчества человека и природы. Именно природная среда сформировала мировоззрение людей, их самобытный хозяйственный и культурный уклад, способы природопользования. Мы открываем эту выставку с большой любовью к нашим двум территориям, где шедевры деревянного зодчества восхищают мастерством человеческого гения, где вековые «святые» рощи напоминают о вечности, а расписные «небеса» свидетельствуют о единении духовного с земным, где зримо представляешь, как приходившие сюда древние народы оставляли после себя обряды, ремёсла, фольклор, способы природопользования, названия озёр, рек, островов. Мы открываем эту выставку с благодарностью местным жителям, которые хранят своё наследие и готовы предъявить его миру, нашим предкам, которые с таким удивительным чувством меры и красоты обустраивали и оберегали эти места. Нашим друзьям, коллегам и партнёрам, всем, кто словом и делом поддерживал нас во всякие времена». __ Иван Кущ, директор Департамента международного сотрудничества в сфере природных ресурсов и охраны окружающей среды: «Я был на той сессии ЮНЕСКО, на которой принималось решение о присуждении Кенозерью статуса всемирного наследия. Эксперты единогласно сказали: «Да», всем сердцем полюбив Русский Север. Сегодня в быстро развивающемся мире нам всем нужен уголок спокойствия. Спасибо, что в столице нашей Родины теперь есть такая выставка о великолепии Русского Севера». __ Александр Цыбульский, губернатор Архангельской области: «Я сегодня испытываю чувства, близкие к счастью, оттого что огромное количество людей смогут познакомиться с Кенозерским парком. Я считаю это одно из самых сильных мест на Земле, и это уже подтверждено статусом всемирного наследия ЮНЕСКО. Вдумайтесь: статус всемирного наследия ЮНЕСКО получила простая русская деревня, получил стиль жизни, который прошёл через столетия и сохранился сегодня. Благодаря невероятно талантливой команде руководителей национального парка это сегодня живёт, развивается и ещё много лет будет показывать ту истинную русскую душу, на которой и держится вся наша страна». __ Елизавета Фокина, генеральный директор музея-заповедника «Царицыно»: «Казалось, «небеса» невозможно вывести и экспонировать. Как невозможно вывести и экспонировать чувство духовной возвышенности, трепета, доходящего до дрожи. Но мы поставили себе такую невозможную задачу. Пять лет ушло на её реализацию. И мы в очередной раз доказали, что невозможное возможно. Собрали такую коллекцию и придумали такие архитектурные ходы, чтобы этот проект стал настоящим мостом между Царицыным и Кенозерьем — между дворцовыми пространствами столицы и уникальным миром Русского Севера с его природой, архитектурой, традициями и укладом жизни, признанным в том числе на международном уровне». Фото Ивана Митюшёва</t>
+  </si>
+  <si>
+    <t>16.03.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4216</t>
+  </si>
+  <si>
+    <t>«Это живые деревни, где звонят колокола часовен, и звенят колькольчики стада в полях...» Александра Яковлева о заповедном Севере на открытии выставки в Царицыно</t>
+  </si>
+  <si>
+    <t>16.03.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4214</t>
+  </si>
+  <si>
+    <t>Первыми приоткрыли для себя «Свободу и глушь» СМИ Московской и Архангельской областей. Единогласно мнение трёх кураторов выставки: Анны Анциферовой, главного хранитель музейных фондов национальных парков «Кенозерский» и«Онежское Поморье»; Марины Мелютиной, начальника отдела изучения и интерпретации историко-культурного наследия Парка; Натальи Полонниковой, старшего научного сотрудника музея-заповедника «Царицыно»: «Передать атмосферу Кенозерья и Онежского полуострова, их просторы, характер и самобытность удалось!» Приходите ощутить и вы! Выставка будет работать с 17 марта по 18 октября.</t>
+  </si>
+  <si>
+    <t>16.03.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4213</t>
+  </si>
+  <si>
+    <t>Готовимся открыть грандиозную выставку «Свобода и глушь. От Кенозерья до Поморья» в музее-заповеднике «Царицыно» уже через несколько часов! Приглашаем следить за этим событием года вместе 💚</t>
+  </si>
+  <si>
+    <t>16.03.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4208</t>
+  </si>
+  <si>
+    <t>«Свобода и глушь. От Кенозерья до Поморья»: кураторы выставки рассказывают, каким предстанет Русский Север в Большом дворце Царицыно Сегодня в Большом дворце музея заповедника «Царицыно» ФГБУ «Национальный парк „Кенозерский“» открывает грандиозную выставку, приуроченную к 35 летнему юбилею. Впервые на одной площадке, в 11 залах, объединились коллекции более чем 40 российских музеев, библиотек и архивов, чтобы представить художественное наследие двух уникальных северных заповедных территорий — Кенозерья и «Онежского Поморья». «Когда создавали концепцию экспозиции, сразу решили, что мы будем говорить о жизни северного крестьянства, о его нравственном стержне. Всё, что было характерно для северного крестьянства, в том числе кенозерского, мы попытались раскрыть через предметы со вкусом, тактом, размерностью. Следующая задача — показать уникальный для заповедной системы музейный фонд Кенозерского национального парка и «Онежского Поморья», который включает более двадцати тысяч произведений и документирует среду жизни человека. Раскрыть эту идею полно было возможно лишь обратившись к фондам самых разных российских музеев. Выяснить, в каких российских музеях хранятся коллекции, в своё время собранные и вывезенные из Кенозерья и с Онежского полуострова, стало амбициозной задачей. Мы не услышали отказа. Это говорит и о корпоративной культуре музеев и, конечно, о большом уважении к Кенозерскому национальному парку», — рассказала Марина Мелютина, начальник отдела изучения и интерпретации историко-культурного наследия Парка и куратор выставки. Исключительная коллекция исторических деревянных построек Кенозерья отражена в отдельном зале экспозиции. Гостям выставки посчастливится открыть для себя кенозерские «небеса» — расписные потолочные перекрытия в деревянных храмах. Это жемчужины среди кенозерских сокровищ. В экспозиции показано три отреставрированных комплекса «небес», среди которых «небеса», никогда не покидавшие родное Кенозерье. Это 15-ти гранное «небо» из часовни Рождества Богородицы деревни Тамбич-Лахта и самое редкое по композиции потолочное перекрытие с изображением 12 христианских праздников из часовни Трёх Святителей Вселенских из деревни Немята. Мир северной часовни с иконами и заветными полотенцами является важнейшей частью кенозерской жизни. Особое место в экспозиции занимает древний резной поклонный крест XVIII века из часовни в деревне Тыр-Наволок. «Экспозиционные витрины располагаются под углом, повторяя линию горизонта, где встречаются северное небо и водная гладь. Содержание жизни северного крестьянства раскрывается здесь через предметы, сделанные с таким вкусом, тактом и соразмерностью, что на выставке они воспринимаются как художественные произведения. Это крестьянские прялки, расписные шкафы-заборки, предметы росписи и резьбы по дереву, предметы женского и мужского текстиля», — отметила Анна Анциферова, главный хранитель музейных фондов Парка и куратор выставки. Впервые в музее «Царицыно» показана эксклюзивная коллекция средневековой археологии, обнаруженная на Кенском волоке — магистральном пути, который связывал Великий Новгород с Белым морем. Также впервые вместе с кенозерской в отдельном зале представлена традиционная поморская культура Онежского полуострова. В его центре, как и в центре мира помора, — карбас, а вокруг — редкая морская промысловая атрибутика, назначение которой уже давно утрачено. Например, ловдус — поплавок, сторожевой знак сёмужьего тяглового невода, или редкие деревянные куклы-панки. Завершает выставку зал, посвящённый 35-летней деятельности Кенозерского национального парка: уникальному природоохранному, исследовательскому, реставрационному, эколого-просветительскому опыту, который Парк накопил, сохранил и передаёт следующим хранителям заповедного Кенозерья и «Онежского Поморья». Вернисаж является значительным явлением на музейной карте России, приуроченным к событию включения культурного ландшафта «Заповеданное Кенозерье» в Список объектов Всемирного наследия ЮНЕСКО. 📅 Выставка открывается 16 марта и будет работать с 17 марта по 18 октября.</t>
+  </si>
+  <si>
+    <t>15.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4207</t>
+  </si>
+  <si>
+    <t>В Кенозерье особая жизнь: летом - на лодках, а зимой, когда замерзли бесчисленные озера - на снегоходах. У кого - мотособака, у кого - старенький Буран, а у кого-то - мощная Ямаха. 🛷 Часто к снегоходу прицеплено пластиковое корыто (санки): в них может поместиться и человек, и груз. Закутаешься целиком, наденешь очки или маску и проедешь с ветерком! 🍂 Дорогу накатывают еще осенью, чтобы зимой и весной можно было уверенно ездить. ❄️ Вдоль колеи - веточки, которые означают границы дороги. Съедешь - попадешь в глубокий снег, под которым - вода. Под этой водой - еще лед, более плотный. Так говорят. Он начнет таять в апреле, тогда не проехать совсем: на лодках - рано, на Буранах - поздно. Вот тогда наступает пауза - живи тихо на своих запасах и жди чистой воды. Мы поехали в заозерные деревни посмотреть часовни с небесами и проверить жителей - героев фильма «Земля, вода и люди Кенозерья», которые остались там зимовать. Чуть съехали с колеи... Снегоход застрял, вода стала подниматься. Для инспекторов - целое дело его вытаскивать, он тяжелый! А нам - приключение!!! 🧑🏻‍💻 Скоро начинаем монтаж фильма «Земля, вода и люди Кенозерья». #Лавр_док #Кенозерье</t>
+  </si>
+  <si>
+    <t>14.03.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4202</t>
+  </si>
+  <si>
+    <t>Друзья, прямо сейчас в Каргопольском секторе парка проходит настоящий праздник зимней рыбалки! ❄️🎣 У лунок собрались увлечённые рыбаки — все стараются поймать самую большую рыбу. Кто‑то терпеливо ждёт поклёвки, кто‑то меняет наживку, а кто‑то делится опытом с соседями😊 Совсем скоро мы узнаем, чей улов откажется самым крупным!</t>
+  </si>
+  <si>
+    <t>13.03.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4199</t>
+  </si>
+  <si>
+    <t>⚡️ Проект «Унский лесозавод: доступ разрешён» получил грантовую поддержку Фонда Потанина! Фонд Потанина поддержал создание индустриально-мемориального комплекса на мысе Заяцкий Онежского полуострова. Сегодня Фонд Потанина подвёл итоги конкурсов благотворительной программы «Музей без границ». Победителями стали 57 проектов, среди них проект, реализуемый на территории национального парка «Онежского Поморье». Этот уникальный проект по сохранению индустриального наследия Русского Севера получит 12 миллионов на реализацию. К 2027 году команда проекта создаст первый индустриально-мемориальный комплекс на Северо-Западе России, посвящённый истории промышленного освоения Севера. Индустриально-мемориальный комплекс на территории бывшего Унского лесозавода станет местом, где переплетаются история промышленного развития региона и память о судьбах людей, работавших здесь. Мыс Заяцкий — одно из немногих мест в регионе, где можно увидеть материальные свидетельства эпохи индустриализации на Русском Севере. Здесь, в аутентичном ландшафте, будет создан индустриально-мемориальный комплекс для сохранения истории лесозаготовок Архангельского края в XX веке через личные истории людей. Ценность проекта — в тактичном осмыслении, представлении индустриальной истории и сохранении памяти о людях, чьими руками она писалась. «Память о прошлом — это то, что формирует нашу личность и помогает сохранить связь поколений. Именно поэтому так важно создавать пространства, где история может быть представлена честно и открыто. В прошлом веке тысячи жителей нашей страны были переселены на Север. «26 562 семьи отправлены в Северный край», — гласит сухая статистика. Но для каждой такой семьи переселение было трагедией. Оставленные дома, вещи, родственники и никакой надежды на возвращение. В 1950-х годах посёлки закрыли, людям разрешили вернуться, дома увезли. Мыс Заяцкий — одно из немногих мест, где сохранились материальные свидетельства той эпохи. Огромные локомобили хранят память о жизни и труде работников посёлка Унского лесозавода. Среди них были и спецпереселенцы, и вольнонаёмные, и жители поморских деревень. Создать центр памяти на этом месте, представить историю без личностной оценки, но при этом во всём её многообразии — уникальная возможность, за которую мы благодарны Фонду Потанина. В этой истории было место героическим и трагическим событиям, будням и праздникам, радостям и горестям. И это можно будет увидеть у нас на "Унском лесозаводе", куда теперь доступ разрешён», — отметила Александра Яковлева, руководитель ФГБУ «Национальный парк "Кенозерский"». Команда проекта уже три года занимается разработкой уникального экспозиционного центра на территории бывшего Унского лесозавода, где сохранились редкие промышленные объекты, включая два локомобиля конца XIX — начала XX века. Ранее Фонд Потанина поддержал инициативу по созданию проекта экспозиции, новый грант поможет осуществить все разработанные с экспертами задумки и создать уникальное мемориальное пространство. «Одна из ключевых линий проекта — «трудное наследие» нашей страны. Это судьбы спецпереселенцев и высланных, их личные истории. Как показали наши исследования, спецпереселенцы на Унском лесозаводе были деятельными: многие из них занимали руководящие должности, то есть люди смогли адаптироваться. Но что им стоила эта адаптация — мы пытаемся об этом рассказать», — делится автор проекта Яна Харитонова, старший научный сотрудник отдела изучения и интерпретации историко-культурного наследия Парка. Благодаря поддержке Фонда Потанина проект по исследованию и презентации истории спецпоселений на Онежском полуострове получил новый импульс развития. Ранее при поддержке Фонда президентских грантов и Благотворительного фонда Владимира Потанина в национальном парке «Онежское Поморье» удалось открыть первый в России действующий деревянный аэропорт-музей в д. Лопшеньга. Этот проект вошёл в список лучших практик Фонда Потанина. #музейбезграниц #индустриальныйэксперимент #люди_локомобили</t>
+  </si>
+  <si>
+    <t>13.03.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/4191</t>
+  </si>
+  <si>
+    <t>«Свобода и глушь. От Кенозерья до Поморья» открывается уже 17 марта в Большом дворце. #музейное «Царицыно» и Кенозерский национальный парк представляют выставку об искусстве, природе и истории Кенозерья и Онежского Поморья. В экспозиции – археологические артефакты, орудия труда, макеты лодок и изб, чертежи, фотографии и знаменитые расписные «небеса», типичные для храмовых построек Русского Севера. ✨11 залов ✨837 экспонатов ✨IV-III тысячелетием до нашей эры датируется один из экспонатов ➡️ Линия горизонта – главная метафора, выбранная дизайнерами выставки. О вечно преследующем тебя горизонте рассказывают все, кто хоть раз бывал на Онеге или Кенозере. 🌥 Главные экспонаты выставки – «небеса» – расписанные библейскими сюжетами потолочные перекрытия часовен XVIII–XIX веков. Особенно интересна так называемая «лекшмозерская леонардеска» из часовни Тихвинской иконы Божией Матери в деревне Хвалинская, роспись которой, по выражению реставраторов Центра Грабаря, напоминает картины Леонардо да Винчи. В действительности, эти изображения до недавнего времени старательно протирали прихожане, от чего они стали расплывчатыми и как будто испускающими свет. Приходите на выставку самостоятельно или в составе экскурсии: 21 марта, 15:00-16:30 Эксклюзивный тур с художником Юрием Попковым и куратором Мариной Мелютиной Билеты на авторскую экскурсию</t>
+  </si>
+  <si>
+    <t>15.09.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5156</t>
+  </si>
+  <si>
+    <t>🍂 Вот так может пройти один ваш осенний день в Кенозерье. Утро с видом на северную деревню, прогулки и новые открытия на экскурсиях, деревенский обед, озеро, тишина и баня. А чтобы успеть прожить не один такой день, а целых три — махните в сентябре в Кенозерье! Весь сентябрь у нас действует спецпредложение «Махнуть в сентябре» — вы сами выбираете даты и сектор Парка и отправляетесь за своим осенним приключением. Мы уже всё собрали: проживание в наших уютных гостиницах, вкусное питание в трактире. И экскурсия на выбор в музеи и экспозиции, чтобы вы прочувствовали Кенозерье. Стоимость: 13 500 за двоих (2 местный номер + питание (2 чел) + программа). 🔗 Подробнее о программе и бронирование: vk.cc/d1jeij Что скажете, а может и правда, махнуть? 🧡</t>
+  </si>
+  <si>
+    <t>15.09.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5150</t>
+  </si>
+  <si>
+    <t>«Новые горизонты»: Парк выбрал стипендиатов! 26 декабря 2025 года мы объявили о запуске первой в истории Парка именной стипендии для школьников Кенозерья и Онежского Поморья «Новые горизонты». Идея зрела годами. Детские экологические лагеря, плотницкие курсы, школа юного экскурсовода, школьные лесничества – десятилетиями Парк объединяет активных школьников заповедной территории. Но создать именную стипендию — это была давняя мечта руководителя Кенозерского национального парка Александры Яковлевой. И вот она осуществилась! Кенозерский национальный парк — это не просто охраняемая территория. Это живое пространство, где формируются отношения между Человеком и Природой. Парк создал целостную образовательную среду, которая не просто даёт знания, но и воспитывает бережное отношение к наследию. А стипендия — это поддержка тех, кто готов стать хранителем своей заповедной территории. На конкурс поступило более 15 заявок. Юные таланты от 10 до 17 лет из Кенозерья, Лекшмозерья и с Онежского полуострова прислали портфолио, мотивационные письма и видеовизитки. Выбрать было невероятно трудно. 🎉 Победители первого конкурса «Новые горизонты»: Плесецкий сектор Кенозерского национального парка: I степень – Артём Подосёнов, ученик МБОУ «Кенозерская школа»; I степень – Ксения Аникиева, ученица МБОУ «Волошевская школа»; II степень – Никита Юрьев, ученик МБОУ «Кенозерская школа». Каргопольский сектор Кенозерского национального парка: I степень – Ярослав Боголепов, ученик МОУ «Лекшмозерская ОШ»; II степень – Надежда Куликова, ученица МОУ «Лекшмозерская ОШ»; Национальный парк «Онежское Поморье: I степень – Варвара Михей, ученица Приморская СШ «Лопшеньгская ОШ»; II степень – Тимофей Федотов, ученик Приморская СШ «Лопшеньгская ОШ». «Мы очень гордимся нашими ребятами! Было очень интересно изучать их достижения, работы, видеовизитки. Каждый ребёнок уникален, все очень активные и увлечённые: кто-то участвует в онлайн-олимпиадах, кто-то трудится в Школе юного экскурсовода, кто-то уже написал и выиграл свой первый грант. Сделать выбор было, разумеется, нелегко. Вы все большие молодцы, и мы желаем вам дальнейшего развития, стремления к целям и исполнения ваших желаний!», — делится впечатлениями начальник отдела экологического просвещения Надежда Миливоевич. Стипендиаты будут получать поддержку каждую четверть 2026 – 2027 учебного года. Но главное — они уже сделали первый шаг. Шаг к тому, чтобы стать теми, кто сохранит заповедные территории для следующих поколений. Мы гордимся каждым участником, кто не побоялся попробовать!</t>
+  </si>
+  <si>
+    <t>14.09.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5141</t>
+  </si>
+  <si>
+    <t>Священные рощи Кенозерья чувствуют себя хорошо! специалисты провели комплексное обследование деревьев Специалисты национального парка совместно с Североморским филиалом ФГБУ «ВНИИКР» провели обследование двух святых рощ — в деревне Горбачиха и у Порженского погоста. В ходе работ выполнили визуальный осмотр деревьев, измерили высоту и окружность стволов, а также отобрали керны: это позволит определить возраст деревьев и выявить наличие гнилей. Святые рощи Кенозерья — уникальные лесные участки, которые на протяжении веков почитались местным населением. На их территории строжайше запрещалась любая хозяйственная деятельность. Корни этой традиции уходят в языческую древность, но со временем она органично вплелась и в православный культурный ландшафт — обычно в рощах располагались часовни. С точки зрения лесоводства такие рощи представляют собой «генетические резерваты»: здесь практически не было вмешательства человека в естественные процессы роста и развития леса, благодаря чему сформировался особый микроклимат. Сегодня крайне важно провести комплексную биологическую оценку состояния рощ. Необходимо выявить больные и аварийные деревья, обнаружить скрытые гнили и следы поражения вредителями, а затем разработать рекомендации по сохранению этих уникальных экосистем. По словам специалистов, состояние обеих рощ оценивается как хорошее: угроз падения деревьев не выявлено, а их состояние полностью соответствует возрасту — возраст самых старых экземпляров составляет порядка 210–230 лет. Современное биологическое обследование святых рощ — важнейшее условие сохранения этого уникального феномена, который объединяет духовное наследие Русского Севера и эталонные участки таёжного леса.</t>
+  </si>
+  <si>
+    <t>14.09.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5138</t>
+  </si>
+  <si>
+    <t>Безэкипажный катер «Оркан‑2» впервые доставит груз на заповедную территорию В Архангельске спустили на воду безэкипажный катер «Оркан‑2», созданный ЗАО «Си Проект». Вскоре катер отправится в первый рейс по маршруту Архангельск — Пертоминск и доставит груз для нужд национального парка «Онежское Поморье». «Мы рады, что новейший безэкипажный катер первым приедет к жителям отдалённых заповедных деревень, куда нелегко добраться и где такая оперативная новейшая «курьерская служба» иногда просто необходима. Мы ведём переговоры с ЗАО «Си Проект» о других возможных научных и природоохранных проектах и доставке грузов в интересах национального парка», — отметила Александра Яковлева, руководитель ФГБУ «Национальный парк «Кенозерский». Катер рассчитан на перевозку до 400 килограммов груза, его дальность хода — 600 километров. «Оркан‑2» уже прошёл технические испытания. В первый рейс «Оркан‑2» привезёт в Пертоминск дизельное топливо для местного дизель‑генератора, книги для школы и раскраски для детского сада от «Почты России», а также груз, предназначенный для Парка — материалы для продолжения строительства индустриально-мемориального комплекса «Унский лесозавод: доступ разрешён». На мысе Заяцком прямо сейчас идёт работа над его созданием, и материал будет доставлен как раз вовремя. «Оркан‑2» стал третьим судном, разработанным компанией для работы в арктических условиях. Ранее экспериментальный катер «Бриз» прошёл автономным маршрутом из Архангельска на Соловки, а второй катер — «Оркан» — с февраля 2026 года базируется в САФУ; его первые испытания на Северной Двине состоялись в июне. Губернатор Александр Цыбульский отметил, что испытания должны показать, насколько безэкипажные технологии пригодны для работы в реальных северных условиях. Пертоминск относится к населённым пунктам, доставка грузов в которые затруднена. При успешном результате технологию планируют рассматривать для регулярного снабжения труднодоступных территорий Архангельской области.</t>
+  </si>
+  <si>
+    <t>14.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5136</t>
+  </si>
+  <si>
+    <t>Сегодня спустили на воду безэкипажный катер «Оркан-2». Это уже третье судно, разработанное ЗАО «Си Проект» для работы в условиях Арктики. В прошлом году успешно выполнен экспериментальный переход катером «Бриз» по маршруту Архангельск – Соловки. Второй катер – «Оркан» – с февраля этого года базируется в САФУ.   «Оркан-2» прошел технические испытания и на днях совершит свой первый рейс по маршруту Архангельск – Пертоминск. Эта модель имеет повышенную грузоподъемность – 400 кг, дальность хода составляет 600 км.   Катер доставит в Пертоминск дизельное топливо для местного дизель-генератора, груз для Кенозерского национального парка, а также книги для школы и раскраски для детского сада от «Почты России». Переход пройдет в сопровождении обычного катера – для контроля и безопасности.   Эти испытания – проверка того, как безэкипажные технологии могут работать в реальных северных условиях. Пертоминск – один из тех населенных пунктов, куда доставка грузов затруднена, и такие рейсы в будущем могут стать для него надежной связью с областным центром. Если эксперимент пройдет успешно, сможем говорить о регулярной безэкипажной логистике для труднодоступных территорий Поморья.</t>
+  </si>
+  <si>
+    <t>14.09.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5130</t>
+  </si>
+  <si>
+    <t>Там, где рождались сказки: журналисты создают фильм по следам Ивана Билибина Творческая группа Союза журналистов Санкт‑Петербурга и Ленинградской области к 150‑летию со дня рождения художника Ивана Билибина создаёт документальный фильм. Для этого группа отправилась искать и воссоздавать путь экспедиций Ивана Билибина в Ленинградской и Тверской областях, в Республике Крым и, конечно, на Русский Север. «Знаете, что Билибин искал в русской деревне? Он искал там человека. Искреннего, переживающего, цельного. Он искал там истину. Точку опоры», — рассуждает героиня фильма Наталья Козырева, заведующая отделом рисунка Русского музея. Исследователи не могли проехать мимо Кенозерья. В наших краях художник был в начале прошлого века. Остались записи, детальные рисунки и снимки. Журналисты поселились вблизи Почезерского храмового комплекса, в гостевом «Доме Краскова», чтобы жить и творить, как великий художник, с видом на шедевр деревянного зодчества. Любоваться красотой Филипповской приезжают со всей страны. На высокой гряде между двух озёр, как в сказке, стоит тройник — две церкви и колокольня. Почезерским погостом восхищался и художник Билибин. В одном из номеров журнала «Мир искусства» в 1904 году он с восторгом описывал его «необычайно богатые и красивые формы»: великолепное крыльцо с крытой лестницей, «которая спускается по воздуху с паперти». Экскурсовод Парка Елизавета Ивановна Нечаева‑Аникиева, запоминающаяся многим неповторимыми колокольными звонами, выросла в этих местах и отмечает, что сказочно‑дремучие леса на картинах Билибина очень похожи на реальные картинки из её детства. Ошеломлённо взирая на хрустальное пространство Почозера, отчётливо вдруг понимаешь: «К чему смутно рвалась и о чём тосковала его душа». С нетерпением ждём фильм! Проект «Шифры Святой Руси. Билибин» реализуется при поддержке Президентского фонда культурных инициатив. #Билибин #ШифрыСвятойРуси #Фондкультурныхинициатив #Грантдлякреативныхкоманд</t>
+  </si>
+  <si>
+    <t>14.09.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5126</t>
+  </si>
+  <si>
+    <t>Время расправить крылья: второй поток школы «Птицы Севера» стартует в октябре! Кенозерский национальный парк в этом году выпустил первый курс выпускников орнитологической школы. Приглашаем вновь увлечённых птицами на увлекательные занятия нового потока. Лекции пройдут в октябре–апреле, также в прошлом курсе были полевые выезды и практические занятия. Лучшие выпускники школы приняли участие в учётах птиц на территории национальных парков «Кенозерский» и «Онежское Поморье». Занятия, как и в прошлом году, будут проходить очно в визит-центре Кенозерского национального парка в Архангельске. Также будет онлайн-трансляция и записи занятий или методические рекомендации. Курс начнётся 7 октября. Лекции об экологии птиц проведут, в том числе, эксперты Союза охраны птиц России, ведущих университетов и заповедной системы. Как стать участником? 👉 Заполните анкету до 25 сентября (включительно): https://forms.yandex.ru/u/68da383684227c15b52c82cb/ В ней опишите свой опыт изучения птиц или наблюдения за птицами и интерес к орнитологической школе. Это поможет нам дать вам именно то, что вас интересует. Станьте хранителем ключевых орнитологических территорий России вместе с «Птицами Севера»! 📎Школа экологической орнитологии «Птицы Севера» организована в рамках проекта «Крылья Белого моря» АНО «Кенозерские берега» при поддержке Президентского фонда природы. ФГБУ «Национальный парк «Кенозерский» выступает в роли ведущего партнёра проекта.</t>
+  </si>
+  <si>
+    <t>12.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5123</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке стартовала творческая экспедиция, приуроченная к 150-летнему юбилею Ивана Яковлевича Билибина. Возглавляет её Сергей Иванович Смирнов — заслуженный художник Российской Федерации, профессор Московского государственного академического художественного института имени В. И. Сурикова при Российской академии художеств. В составе экспедиции — 12 художников и студентов института, которые вместе с мастером отправились в путешествие по заповедным местам. Связь Сергея Ивановича с Кенозерьем — это долгая и по-настоящему тёплая история. Художник впервые побывал здесь ещё в 1977 году. Результатом поездок 1970-1980-х годов стала целая серия живописных и графических работ кенозерского цикла. Спустя 30 лет Сергей Смирнов вернулся в заброшенную деревню Щанникова и в одном из домов обнаружил забытую недописанную картину — ту самую, над которой работал в прошлые годы. Полотно сохранилось в отличном состоянии. В заповедном крае экспонировались персональные выставки Сергея Смирнова, раскрывая зрителям его особый взгляд на Кенозерье. «С момента основания Парка мы комплектуем художественную коллекцию в музейном фонде, и работы Сергея Ивановича занимают в нём особое место — часть из них он передал в дар. Поэтому мы искренне рады приезду творческой группы и будем благодарны за передачу произведений в фонд. Это станет прекрасным подарком к 35-летнему юбилею Парка и дополнит коллекцию, которая сегодня насчитывает более 80 работ признанных российских художников», — отметила Марина Мелютина, начальник отдела изучения и интерпретации культурного наследия Кенозерского национального парка. Творческая группа планирует работать две недели в деревнях Вершинино, Зехнова и Филипповская — именно там участников ждёт вдохновение и сюжеты для будущих работ. Финалом творческой экспедиции станет экспресс-выставка, которая пройдёт 23 сентября в деревне Вершинино.</t>
+  </si>
+  <si>
+    <t>11.09.26 18:59</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5121</t>
+  </si>
+  <si>
+    <t>В Пахомиевской часовне деревни Карповой появились исторические образы У каждой кенозерской часовни — своя судьба. В них, построенных в XVIII–XIX веках, стараниями жителей и иконописцев появились иконы, а в каких-то ещё и «небеса» — куполообразные деревянные потолки, расписанные на библейские сюжеты. Не все они пережили XX век: какие-то были разобраны или рухнули, но большая часть всё же уцелела. Многие часовни в советские годы использовались под зернохранилища. И многие были разграблены. Всеми этими фактами можно рассказать и о часовне деревни Карповой, освящённой в честь преподобного Пахомия Кенского. Пахомиевскую часовню карповцы первоначально построили в своей «святой» роще в начале XIX века, но ближе к концу столетия часовню перенесли из рощи к деревне. Старожилы объясняли причину переноса — однажды во время грозы «прервало две страшенные ели, что двум мужикам не обхватить, и стало казаться, что в роще глаза ест». Во время переноса часовню, скорее всего, перестроили. По крайней мере, в 1880-х годах в ней появилось «небо», расписанное северным иконописцем Фёдором Захаровичем Иоком. В 1930-х–1950-х годах в часовне располагалось зернохранилище местного колхоза «Октябрь». Причём «небо» тоже было в часовне, на своём родном месте. А ещё в часовне находились две ценные иконы XVII века — «Спас Нерукотворный» и «Святитель Модест Иерусалимский и Священномученик Власий Севастийский», которые в 1972 году в последний раз зафиксировали в часовне. По рассказам карповцев, ещё одну икону, самую главную — «Преподобный Пахомий Кенский», хранила дома Парасковья Тимофеевна Шалухина, присматривавшая за часовней. Самой хранительницы давно нет в живых, и дом её не сохранился, а значит, и икону уже тоже, скорее всего, не найти. Все остальные святые образы в этой часовне неизвестны, как и их судьба. Кенозерский национальный парк отреставрировал Пахомиевскую часовню ещё в 2008 году, но внутри было пусто. В этом году у Парка появилась возможность установить в часовне копии этих икон. Также в часовне появился напольный подсвечник. 🙏 Благодарим участников Благотворительного бала «Душа Севера», организованного студенческим советом Высшей школы экономики, управления и права Северного (Арктического) федерального университета им. М.В. Ломоносова (г. Архангельск, 15 июня, Архангельский театр драмы им. М. В. Ломоносова), и участников Успенской ярмарки (д. Вершинино, 22 августа) за возможность вернуть часовне её образы. Общими усилиями было собрано 43 000 рублей. Напоминаем, что совсем недавно открылась новая экологическая тропа «По следам Китовраса» из Вершинино в Карпову, на маршруте которой находится часовня во имя преподобного Пахомия Кенского.</t>
+  </si>
+  <si>
+    <t>11.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5105</t>
+  </si>
+  <si>
+    <t>А можно ли попробовать Север на вкус? В конце августа — начале сентября у нас состоялись два гастрономических путешествия — в Онежское Поморье и Кенозерье. Оба тура объединил большой друг и давний партнер Парка шеф-повар Андрей Аникиев — бренд-шеф архангельского ресторана ROOMI, который стажировался и работал в мишленовских ресторанах Ниццы, Копенгагена и Риги и много лет глубоко и с любовью изучает локальную гастрономию Севера. Андрей работает с северными продуктами и традиционными рецептами, поэтому в этих путешествиях еда стала ещё одним способом познакомиться с местом — его природой, историей и традицией. 🐋 27–30 августа состоялся гастротур в Национальный парк «Онежское Поморье» . Гости отправились к Белому морю: проехали по воде и на вездеходе, побывали в старинных поморских деревнях, прошли по дюнам к морю, познакомились с местными промыслами и на несколько дней оказались в совершенно другом ритме жизни. На Мураканском кордоне Андрей готовил ужины из деревенских продуктов, рассказывая об ингредиентах и переосмысливая знакомые северные вкусы. На столе — морская рыба и ламинария, треска и калитки, грузди, лесные ягоды, дичь. А между гастрономическими впечатлениями гостей ждало Белое море, сосновый лес, песчаные дюны, баня у озера и поморские деревни. 🌲 А 1–5 сентября уже в Кенозерье прошёл авторский гастрономический тур Андрея Аникиева. В Плесецком секторе собралась особенная компания: гастрожурналисты, рестораторы из Москвы, Санкт-Петербурга и Екатеринбурга, а также блогеры из Дубая. Пять дней гости путешествовали по Кенозерью: побывали в старинных деревнях и часовнях, увидели расписные «небеса», познакомились с ремёслами, фольклором и историей края. И каждый день возвращались к столу. Как сказал сам шеф: «А какая у нас собралась группа! И эти вечера за одним столом — с разговорами за долгими ужинами. Однозначно планируем новый маршрут, чтобы влюблять в Север!» На этот раз Андрей работал с кенозерскими продуктами: ряпушкой, груздями и лесными грибами, крапивой, брусникой, смородиновыми листьями. А в десертах появились белый гриб, сосновая шишка, гранит из малины и имбиря. Получилось два разных путешествия: Онежское Поморье и Кенозерье, Белое море и край озёр. Но оба показали одно: северная кухня рождается из самого места. Из того, что дают лес и море. Из старых рецептов и новых идей. Из памяти, которая сохраняется во вкусах. Леонид Захаров, побывавший в Кенозерье, так вкусно описал: «Приезжаете вы в деревню Вершинино, за окном дождь, а в избе на столе закуска с копчёным лещом, серые щи с бараниной, говядиной, олениной и грибами, котлета из оленины с мочёной брусникой. Хорошо… А там уже и дождь заканчивается». Вот таким бывает Север на вкус. Спасибо, Андрей, что так бережно влюбляешь людей в наши родные места через вкус! 🌿 Следите за нашими постами, чтобы не пропустить следующий гастро-тур.</t>
+  </si>
+  <si>
+    <t>10.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5104</t>
+  </si>
+  <si>
+    <t>⚡️ Опубликован Короткий список «Музейного Олимпа» Два дня Экспертный совет обсуждал проекты из длинного списка конкурса. Выбор был непростым: в этом году на «Музейный Олимп» поступило 177 заявок, 90 проектов вошли в длинный список, и в каждом из них представлены работа музейной команды, важные идеи и практика, которая помогает развивать музейную среду России. По итогам обсуждения эксперты определили 28 номинантов Короткого списка. С 12 по 15 октября номинанты представят проекты в очном формате на Профессиональном музейном форуме «Музейный Олимп» на борту Музейного теплохода. Информацию для команд по участию в форуме пришлем позднее. 16 октября в Перми будут объявлены победители. 🤎 Выбор был действительно сложным. Спасибо всем командам, которые представили результаты и поделились опытом с профессиональным сообществом. Каждый такой проект важен для развития музейной сферы. Даже в восхождении на Олимп важна не только вершина, но и сам маршрут. 📥 Короткий список номинантов опубликован на сайте конкурса: museumolimp.ru В ближайшее время мы начнём знакомить вас с проектами короткого списка и их командами в наших публикациях. Профессиональный музейный форум «Музейный Олимп» проходит при поддержке Президентского фонда культурных инициатив. #музейныйолимп2026 #фондкультурныхинициатив</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5103</t>
+  </si>
+  <si>
+    <t>Мы — номинанты «Музейного Олимпа»! 🎉 Друзья, коллеги, до сих пор не верится, но это правда: «Свобода и глушь. От Кенозерья до Поморья» в Царицыно в числе номинантов Всероссийского профессионального музейного конкурса «Музейный Олимп — 2026»!</t>
+  </si>
+  <si>
+    <t>10.09.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5099</t>
+  </si>
+  <si>
+    <t>В правительстве Архангельской области состоялась рабочая встреча министерства культуры и туризма с руководством Кенозерского национального парка и национального парка «Онежское Поморье». Обсуждены вопросы развития автомаршрутов «Белое море» и «Каргополье» в рамках национального проекта «Туризм и гостеприимство» и определены дальнейшие планы по развитию инфраструктуры. Сегодня мы отмечаем рост интереса к экологическому туризму. В 2025 году более 60 тысяч человек посетили национальные парки «Кенозерский» и «Онежское Поморье». Особое внимание на совещании уделили ремонту дорог, обеспечивающих подъезд к национальным паркам. В 2026 году продолжается капитальный ремонт трассы Архангельск — Онега: 12,2 километра дорожного полотна переведут в асфальтобетонное покрытие, а в 2027 году работы продолжатся ещё на участке длиной 13,6 километра. В Каргопольском округе идёт ремонт дороги Долматово — Пудож. Всего за предыдущие годы в нормативное состояние приведено порядка 195 километров автодороги Долматово — Няндома — Каргополь — Пудож. Руководитель Кенозерского национального парка Александра Яковлева подчеркнула, что вопрос транспортной доступности крайне важен не только для гостей, но и для местных жителей, а в связи с присвоением Кенозерью статуса объекта Всемирного наследия ЮНЕСКО актуальность вопроса только возрастает. При этом сохраняются инфраструктурные ограничения на маршруте к Плесецкому сектору Парка. Параллельно с дорожными работами в парках развиваются и новые объекты. В Кенозерском национальном парке началось возведение депозитария «Небесное Кенозерье» — выставочного пространства для сохранения уникальных расписных потолков деревянных церквей. В Плесецком секторе открылась экологическая тропа «По следам Китовраса» протяжённостью 4,4 километра, соединившая деревни Вершинино и Карпова. Визитной карточкой тропы стали две деревянные скульптуры китоврасов высотой 2,7 метра. В планах — создание агротуристического комплекса. В национальном парке «Онежское Поморье» продолжается оборудование визит-центра в деревне Луда в рамках нацпроекта «Экология», а также ведётся работа по созданию «Литературного отеля». Главгосэкспертиза одобрила реставрацию церкви Рождества Богородицы 1862 года — объект станет доступнее для посетителей, в том числе для маломобильных групп. В министерстве культуры продолжается системная работа по развитию автомобильных туристических маршрутов. Уже утверждён и представлен на портале «Путешествуем.рф» маршрут «Белое море», который включает объекты национального парка «Онежское Поморье». В текущем году разрабатывается маршрут «Каргополье» с посещением Каргопольского сектора Кенозерского парка. Совместная работа правительства Архангельской области и руководства особо охраняемых природных территорий позволит создать комфортные условия для посетителей и сохранить уникальное природное и культурное наследие Русского Севера.</t>
+  </si>
+  <si>
+    <t>19.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5181</t>
+  </si>
+  <si>
+    <t>Золотая пора в Кенозерье❤️ Клип Андрея Базанова</t>
+  </si>
+  <si>
+    <t>17.09.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5178</t>
+  </si>
+  <si>
+    <t>Сегодня офис Кенозерского национального парка в Архангельске принял международную делегацию Среди участников встречи – руководители и сотрудники национальных музеев, министерств культуры, преподаватели дизайна и искусства, деятели культуры пяти государств — Буркина-Фасо, Гамбии, ЮАР, Анголы и Танзании. Все гости — участники дополнительной общеобразовательной программы «Дизайн и искусство – основы национального культурного кода» Северного (Арктического) федерального университета имени М.В. Ломоносова. Проект реализуется в рамках культурно-образовательной инициативы «Популяризация русского языка и российского образования в странах Африки». Гостей встретили и познакомили с заповеданным Кенозерьем руководитель Кенозерского национального парка Александра Яковлева и заместитель директора по общим вопросам Ольга Клишева. «Мы представили основные направления деятельности, наш путь к статусу Объекта всемирного наследия ЮНЕСКО, успешные практики сохранения природного и особенно культурного наследия. В частности, реставрационные практики, а также работу с местными жителями, эффективные способы устойчивого развития территории, основанные на гармоничном единстве природы, культуры и человека, которое позволяет нам сохранять свою территорию», — рассказала Ольга Клишева. Программа «Дизайн и искусство – основы национального культурного кода» продолжится до 23 сентября: участников ждут лекции по истории русского искусства и архитектуры, занятия по русскому языку, мастер-классы по северным ремёслам, экскурсии по музеям Архангельска и круглый стол с участием представителей Правительства Архангельской области. Организаторами программы выступили Министерство науки и высшего образования РФ, Российский химико-технологический университет имени Д.И. Менделеева, САФУ имени М.В. Ломоносова, Министерство культуры и туризма Архангельской области и музейные объединения Архангельска.</t>
+  </si>
+  <si>
+    <t>17.09.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5176</t>
+  </si>
+  <si>
+    <t>Две истории «Хранителей традиций», которые восстанавливают родовые дома на заповедной территории Конкурс «Хранители традиций» — часть многолетней работы Парка по сохранению культурного ландшафта «Заповеданное Кенозерье». Всего на конкурс поступило 18 заявок, гранты на реализацию получили 10 идей. Объём грантовой поддержки составляет более 700 000 рублей из собственных средств Парка. Работы по преображению завершатся осенью 2026 года. Сейчас расскажем о промежуточных итогах. Пообещали восстановить бабушкин дом, как с картинки В Майлахте сохранился дом Марии Осиповны Сидоровой. Точный год его постройки никто не знает, но когда дом ещё был полон жизни, его запечатлел заслуженный художник России Сергей Иванович Смирнов. Он написал этот дом с разных сторон — на картинах «Хозяйка», «Затоплена баня», «Манины овцы», «Дочь гостит» и других. «Хозяйка» сейчас хранится в собраниях Вологодского музея и Союза художников России, «Затоплена баня» — в Музее изобразительных искусств Кузбасса. По этим полотнам можно представить, каким дом был в то время. А для потомков Марии Осиповны эти картины — образец, который они хотят воссоздать. «В первый год здесь собралось нас 8 человек, увидели дом в удручающем состоянии, на сердце легла тяжесть. На кладбище нашли могилы в упадке и дали обещание вернуться и всё восстановить. Когда зашли в дом, где не были 40 лет, дыхание перехватило. Открыли заколоченную дверь, а там всё сохранилось, как в детстве», — делятся внуки Марии Осиповны. С 2010 года дом стоит пустой. За годы без хозяев он пришёл в тяжёлое состояние: сгнили нижние венцы, пол просел и наклонился к центру под тяжестью печи, стены перекосило. Находиться внутри сейчас небезопасно, для проживания дом непригоден. Чтобы его спасти, нужно поднять здание, заменить нижние венцы, установить фундамент и новый пол. Это трудоёмкий и сложный процесс, но благодаря грантовой поддержке Парка семья Сидоровых решилась взяться за дело. Парк также помог и с пиломатериалами. В планах до октября собрать опалубку под заливку бетона, заменить нижние венцы по всему периметру и половые лаги. Без этого дом продолжит разрушаться — а вместе с ним исчезнет и то, что когда‑то увидел и сохранил на холсте художник. Дом, где сохраняют тепло Чета Емельяновых родом из Семёново, но много лет живут в Петербурге. Этим летом они отправились за Кенозеро не только отдыхать в восстановленном уютном родительском доме, но и продолжить его облагораживать. Светлана и Александр Емельяновы стали «Хранителями традиций», получили в помощь от Парка материал для строительства забора и первыми предоставили отчёт о реализации гранта. «Наш старинный крестьянский дом постройки второй половины XIX века расположен в центре деревни. После смерти родителей много лет дом стоял нежилой. Около 15 лет назад мы занялись его ремонтом: поменяли подгнившие нижние венцы, заменили крышу, осуществили много мелкого ремонта внутри дома, потихоньку собственными силами привели дом в жилое состояние. Наша гордость — это старинные резные наличники на всех окнах дома, которые мы сохранили в первозданном виде. Сохранили и сами окна, поменяв только старые деревянные рамы на новые — также деревянные, такого же формата и с такими же стёклами. Сохранили ещё и старые резные причелины. Приезжаем, и дом будто дышит», — поделилась Светлана Емельянова. Удивительно, что ещё один родовой дом Светланы Емельяновой также стал победителем в конкурсе «Хранители традиций» — это бывшая семёновская школа, чей добротный сруб служит детским садом в Вершинино. О том, как благодаря гранту преображается детский садик, рассказывала в сюжете телеканала «Поморье» Светлана Синицына.</t>
+  </si>
+  <si>
+    <t>17.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5171</t>
+  </si>
+  <si>
+    <t>Хорошие новости, друзья! Едем за золотой осенью в Кенозерье 🍂 Подарите себе яркие тёплые краски в преддверии приближающейся зимы... Насыщенная программа уже включает трансфер из Архангельска и обратно, так что остаётся всего лишь отправить заявку, чтобы стать участником этого путешествия!! Кто с нами? Осталось всего 3 места. Выезжаем 25 сентября. Вот что говорят участники прошлого такого тура: «Мы как будто попали в другое измерение сквозь портал времён и культур: нам удалось забыть на несколько дней о городской суете, погрузиться в гармонию обычаев и быта предков, приобщиться к чему-то древнему, сакральному... Мы ощутили мощь первозданной природы и буквально напитались энергией воды, леса и неба!» В стоимость тура, помимо трансфера из Архангельска и обратно, входит проживание в гостинице, питание в трактире и экскурсионная программа. Стоимость: 24 000 руб./взрослый 21 000 руб./ребёнок Подробнее о насыщенной программе рассказали в карточках. Забронировать место в туре можно по ссылке: vk.cc/d0TbCZ. Или просто напишите нам в личные сообщения, мы с удовольствием поможем!🧡</t>
+  </si>
+  <si>
+    <t>16.09.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5166</t>
+  </si>
+  <si>
+    <t>Волонтёры Школы Фонда Потанина завершили волонтёрский сезон в Кенозерье Кенозерский национальный парк третий год принимает волонтёров Школы Фонда Потанина. И каждый такой выезд становится важной частью большой работы по сохранению уникального природного и культурного наследия заповедной территории. В этом году волонтёрские программы организованы Благотворительным Фондом Владимира Потанина в партнёрстве с Фондом «Заповедное Посольство» и работает уже пять лет. На этот раз в Парк приехала группа из 8 человек. Ребята сразу взялись за дело: расширяли Транскенозерскую тропу. По тропе должен проезжать служебный транспорт, расширение помогает в противопожарных мероприятиях, а ещё так дорога быстрее просыхает — это особенно ценно в условиях нашей осенней погоды. «Кенозерский национальный парк и в частности Масельга — чудесное место для отдыха тела и души! Спасибо сотрудникам за гостеприимство! Я была рада поработать на расчистке, погулять по тропам и узнать культуру, быт и природу этого северного региона!», — делится впечатлениями кемп-лидер лагеря Зулейха Руднева. Но на работах в лесу деятельность волонтёров не закончилась. Они провели профориентационный урок в Лекшмозерской школе. Большой интерес вызвала встреча с энтомологом Александром Быльченко. Волонтёры узнали о мире насекомых Кенозерья и их роли в экосистеме. Нашлось место и для добрых хозяйственных дел: волонтёры связали 64 веника для коз, про запас на зиму. Вдохновившись экскурсионной и культурной программой, ребята разработали идеи для сувенирной продукции, которые передают дух Кенозерья, его традиции и природную красоту. Некоторые задумки в скором будущем можно увидеть в сувенирных лавках Парка. Анастасия Берюхова из Москвы впервые приехала в волонтёрский лагерь в рамках программы: «Сильное впечатление оставило посещение уникальной деревянной церкви Александра Свирского на Хижгоре, очень красивый храм, радостно, что такое культурное наследие сохраняется. Также хочется отметить церковь Петра и Павла с её необычной экспозицией, всё там организовано с большим знанием дела и с большим уважением к во многом трагичной истории храма». «Спасибо волонтёрам Школы Фонда Потанина за их труд, неравнодушие и свежие идеи. Каждый внёс неоценимый вклад в сохранение природного и культурного наследия Кенозерского национального парка», — отмечает координатор волонтёрской деятельности в Парке Юлия Деващенко. #ШколаФондаПотанина #ФондПотанина #ФондЗаповедноеПосольство</t>
+  </si>
+  <si>
+    <t>20.09.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5182</t>
+  </si>
+  <si>
+    <t>«Вы точно незаменимы и на своём месте»: поздравляем с профессиональным праздником, коллеги! Традиционно на третьих выходных сентября в Кенозерье собрались сотрудники двух национальных парков, чтобы поздравить друг друга с профессиональным праздником — Днём работников леса. С утра коллеги встретились на высоком холме у символа Парка — Никольской часовни сплотиться и посостязаться в квесте. Задания придумали самые молодые сотрудники Парка, которые подхватили традицию праздника и предложили его новую форму. После соревнований сотрудники собрались на торжественную часть Дня лесника в музее эпического наследия «В Начале было Слово». Просторный конференц-зал едва вместил всех гостей праздника. Первыми хранителей заповедной территории поздравили участники школьного лесничества «Родничок» трогательной постановкой. Торжественную часть открыла руководитель Парка Александра Яковлева: «Труд каждого из нас важен, это вклад в огромное монументальное сооружение под названием Парк с большой буквы. Парк, который объединяет и Кенозерье, и Лекшмозерье, и Онежское Поморье. Наша команда сегодня — 191 штатный сотрудник в двух национальных парках. За нами самые лучшие заповедные земли страны. И нам всем очень важно об этом помнить каждый раз, когда мы принимаем то или иное решение», — отметила руководитель ФГБУ «Национальный парк «Кенозерский» Александра Яковлева. ﻿ «Сейчас, когда я не работаю директором, я могу выйти из этого идущего состава, и оглянуться. Все наши грандиозные и текущие замыслы воплощали в жизнь вы, сотрудники Кенозерского национального парка. За это вам великая благодарность. Мы, вопреки всему, спасали то, что находилось на грани исчезновения. Мы возродили то, что было утрачено. И мы, действительно, перешли от выживания к развитию. Спасибо вам большое. Вы замечательные. И о каждом можно сказать, что вы на своём месте», — подытожила Елена Флегонтовна Шатковская, Первый директор Парка. Ещё один подарок праздника — предпоказ документального фильма «Вода, земля и люди Кенозерья» студии «Лавр», который выйдет на телеканале «Культура». В финале торжественной части — вручение почётных наград. 93 сотрудника Парка в этот день получили благодарности и почётные грамоты 11 ведомств и учреждений. Праздник завершился концертной программой с живой музыкой Extra music band, салютом и душевными посиделками в местном клубе. Неожиданным подарком для коллег стала авторская экскурсия Елены Флегонтовны по Никольской часовне. После теплоход «Заря» перенёс гостей территории в Зехнову для знакомства с самой красивой деревней России. Коллектив национальных парков «Кенозерский и «Онежское Поморье» непрерывно продолжает работу по охране и изучению природного и культурного наследия заповедных территорий, по развитию инфраструктуры гостеприимства и повышению качества отдыха наших гостей. И также, как мы умеем работать со всей душой, мы умеем и праздновать, и отдыхать. Спасибо, коллеги, за этот чудесный праздник. Фотографии Евфросинии Капустиной</t>
+  </si>
+  <si>
+    <t>29.09.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5242</t>
+  </si>
+  <si>
+    <t>Октябрь в Кенозерье уже совсем золотой. Выбирайте свой! 🍂 В этом октябре мы собрали пять очень разных путешествий — для тех, кто хочет тишины и сбежать из города на несколько дней, для любознательных школьников и их родителей, и даже для будущих музыкантов и диджеев! 🍁 «Махнуть в октябре» — гибкий формат, выбираете дату и сектор сами. От 10 500 руб. за двоих. vk.cc/d1jeij 📚 Школьная программа выходного дня «Поймать осень за руку» в Плесецком секторе — для тех, кто хочет прикоснуться к живой истории, здесь нет скучных музейных витрин. 11–13 октября. vk.cc/d2b0Hk 🥧 Школьная программа выходного дня «Золотые выходные. Осеннее приключение» в Каргопольском секторе — для активных, любознательных и тех, кто любит пробовать всё «на вкус». Микс из природы, ремесел и гастрономии. 11–13 октября. vk.cc/d2b0Hk 🎧 «Созвучие.Дети» — музыкальные каникулы в Кенозерье. Не совсем лагерь. Не совсем фестиваль. Что-то новое. 5 дней, где дети слушают, узнают традиции и историю музыки и выходят за DJ-пульт. 26–30 октября. Подробности совсем скоро! 👪 Семейное путешествие по Кенозерью и Каргополю «Кенозерская Небывальщина» — взрослые и дети успеют увидеть историю с разных сторон: д. Вершинино, посёлки Усть-Поча и Поча, музейные фонды, северные сказки и былины, а в финале — старинный Каргополь. 31 октября – 3 ноября. vk.cc/d2b1Ry Листайте карточки — там подробности каждого тура, даты и цены. Бронируйте заранее: места в группах ограничены. Какой маршрут вы выберете в октябре?👆</t>
+  </si>
+  <si>
+    <t>28.09.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5239</t>
+  </si>
+  <si>
+    <t>От Воронежской области до Хабаровского края: в Кенозерском национальном парке прошёл семинар‑практикум для сотрудников заповедных территорий В мероприятии приняли участие специалисты из 12 регионов России — от Воронежской области до Хабаровского края. «Кенозерский национальный парк давно имеет репутацию серьёзного центра компетенций в самых разных сферах. Экспертные знания в музейно-выставочной деятельности, взаимодействии с местными жителями, развитии туризма и экологического просвещения и других востребованы в профессиональном сообществе. Это позволяет нам проводить стажировки регулярно и собирать на них коллег со всей страны», — комментирует Анастасия Иванова, заместитель директора по развитию. За четыре дня семинара участники побывали в двух секторах Кенозерского национального парка, познакомились с 35‑летним опытом заповедной территории, изучили примеры реализации проектов во время экскурсий, а также представили собственные наработки. Как отметил Александр Порохин, начальник отдела развития туризма Кенозерского национального парка, ключевыми темами стали современные тренды в развитии туризма на ООПТ: замедление темпа путешествия, индивидуальный подход к гостю, иммерсивные форматы и соучастие. Все они органично сочетаются с задачами заповедных территорий. Пример соучастия – научные туры, в рамках которых гости вместе с охотоведом расшифровывают следы на песке или проводят учёты совиных. Отдельное внимание на семинаре уделили продвижению туристических продуктов, цифровизации отрасли и анализу пользовательского пути «счастливого гостя», разбору страничек с услугами на сайтах заповедных территорий. Не менее важной частью программы стали новые подходы в экологическом просвещении. Семинар прошёл в рамках проекта «Страна Кенозерье», цель которого — тиражирование эффективных практик работы с детской аудиторией. Партнёром в его реализации стал Экоцентр «Заповедники» — один из профессионалов в сфере эколого-просветительской работы в заповедной системе. «Мы давно сотрудничаем, создаём вместе интересные программы и уже много лет разрабатываем туристические продукты для детей. Наше партнёрство продолжает развиваться, а такие встречи дают возможность вместе придумывать и создавать новое», — рассказала Надежда Миливоевич, начальник отдела экологического просвещения Кенозерского национального парка. Особенностью семинара стало вовлечение местных сообществ и молодёжи. Важную роль в программе сыграли фольклорные коллективы «Зазнобушки» и «Кенозёрочка», активные жители Почи и Усть‑Почи, а также ученики Кенозерской средней школы — участники лесничества «Родничок». Для школьников это стало своеобразным дебютом: под их руководством взрослые коллеги с энтузиазмом выполняли практические задания — измеряли деревья и производили расчёты. Светлана Сутырина, директор ФГБУ «Сихотэ-Алинский государственный заповедник», рассказывает: «Я сразу решила, что надо поехать на семинар, потому что знаю — мероприятия, которые проводит Кенозерский национальный парк, это всегда очень полезно и очень душевно. И мои ожидания оправдались на 200%». Наталья Буторова, специалист по туризму ФГБУ «Заповедное Подлеморье»: «Обязательно увезу опыт коллег из Кенозерского национального парка. Навыки, которым нас научили, всё, что мы видели своими глазами. Я думаю, что у нас есть над чем работать, над чем думать в своей работе, в своём национальном парке». Кенозерский национальный парк традиционно придаёт большое значение подобным профессиональным встречам. По словам организаторов, такие семинары — это не просто обмен знаниями, а пространство для рождения новых идей и совместных проектов, площадка, где формируется особая атмосфера сотрудничества и взаимного вдохновения. Фотографии Константина Давыдкина Семинар-практикум проводился в рамках реализации проекта «Модельный детский учебно-исследовательский экоцентр «Страна Кенозерье», поддержанного Президентским фондом природы. #ФондПрироды</t>
+  </si>
+  <si>
+    <t>27.09.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5229</t>
+  </si>
+  <si>
+    <t>Со Всемирным днём туризма, дорогие друзья! Летний сезон позади, и мы с радостью делимся с вами впечатляющими результатами работы команды развития туризма Кенозерского национального парка и «Онежского Поморья»! За лето 2026 года наши национальные парки посетили 12170 гостей. В организации турсезона приняли участие практически половина команды Парка. Например, наши госинспекторы приготовили для посетителей 333 литра ухи — и в каждом глотке был вкус северного лета, запах дыма и ощущение настоящего уюта. А научные сотрудники провели особенный научный круиз в «Онежское Поморье»! Ещё мы отправились вместе с вами во вкуснейший гастротур по Онежскому полуострову, и новинку — трёхдневный тур-путешествие о традиционных лодках Русского Севера. Лето было насыщено событиями, которые вы разделили вместе с нами. Так наш камерный ФОЛК &amp; DJs «Созвучие Кенозерья» объединил поколения, страны и около 200 участников, забег «Кенозерье Trail» и заплыв «Кенозерье Swim» — 250 бегунов и 40 пловцов, душевный первый съезжий праздник «Ведягина пристань» — более 130 гостей. Праздновать Успеньё в Кенозерье собралось более 400 человек, а в Петров день 53 рыбака, 13 лодок и 11 сапбордистов сразились в традиционных соревнованиях на Лекшмозере. Наш надёжный флот, в частности наша любимая именинница «Заря», познакомили с бескрайними просторами Кенозера 1300 пассажиров! Благодарим вас, наши дорогие гости, что вновь и вновь выбираете Кенозерский национальный парк и Онежское Поморье вашим проводником в заповеданный Русский Север. И отдельное, самое тёплое спасибо жителям Кенозерья. Ведь 80 % всех туруслуг — это ваш труд, ваше гостеприимство, ваши руки и сердца. Это вы ведёте экскурсии и проводите мастер-классы, встречаете гостей, кормите самыми вкусными обедами, рассказываете истории, которые нигде не прочитаешь. Вы — душа этих мест. Без вас не было бы этого живого, настоящего Кенозерья</t>
+  </si>
+  <si>
+    <t>25.09.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5220</t>
+  </si>
+  <si>
+    <t>Дюжина художников нашла в Кенозерье десятки живописных сюжетов В Кенозерском национальном парке завершилась творческая экспедиция, приуроченная к 150-летнему юбилею Ивана Яковлевича Билибина. Экспедицию собрал Сергей Смирнов, заслуженный художник Российской Федерации, профессор Московского государственного академического художественного института имени В. И. Сурикова при Российской академии художеств. В составе экспедиции — 12 художников и студентов института, которые вместе с мастером две недели работали в трёх деревнях Кенозерского национального парка и нашли вдохновение и сюжеты для десятка работ. Художники работали в деревнях Филипповская и Вершинино, которые некогда запечатлел Иван Билибин. Сергей Смирнов впервые побывал в Кенозерье ещё в 1977 году. Результатом поездок 1970-1980-х годов стала целая серия живописных и графических работ кенозерского цикла и уникальный фотоархив, на которых запечатлены живые заозёрные Кенозерские деревни и местные жители. И главное — трепетные чувства к заповедной территории. «В творчестве художника такие впечатления — это новая ступень познания живописного, познания мира. Здесь созданы настоящие художественные произведения русской школы, которую сформировали прекрасные живописцы и мастера, создавшие «небеса» и домовые росписи. Это великое народное искусство. В свои юные годы, когда я впервые посетил Кенозерье, побывал в ещё не отреставрированном храме на Почозере, «небеса» меня поразили. И в этой поездке я ощутил то же вдохновение. Да, какие-то панорамы меняются, но традиция здесь сохраняется и возрождается жизнь памятников архитектуры», — отметил художник Сергей Смирнов. Экспедиция открыла для художников Русский Север. Никто из учеников Сергея Ивановича прежде не был здесь, все из разных регионов страны: из Иркутска, Воронежа, Ставрополя, Козьмодемьянска, Краснодара, Нижнего Новгорода, Осетии и Москвы. Работа была интенсивной: начинали писать в 5 утра, в непогоду прятались под крышами часовен, чтобы запечатлеть меняющийся пейзаж. Получившиеся эскизы не счесть. Часть успели показать на экспресс-выставке в визит-центре Парка. Получилась интересная экспозиция и живая встреча с кенозёрами и гостями заповедной территории. В академию художники привезут большой корпус кенозерских произведений, на их основе будет продолжена творческая работа над курсовыми и выставочными проектами. «Меня поразило, что люди заселяют и возрождают деревни. Теперь я понимаю, что из себя представляет Север. Я бы хотела сюда приехать снова познакомиться с местом и людьми поближе, запечатлеть портреты того поколения, которое может уйти», — поделилась участница экспедиции Елизавета Бобкова из Иркутска. ﻿ По результатам экспедиции в музейный фонд Парка художники передали 12 законченных картин.</t>
+  </si>
+  <si>
+    <t>24.09.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5213</t>
+  </si>
+  <si>
+    <t>Финальные авторские экскурсии по выставке «Свобода и глушь. От Кенозерья до Поморья» 7 и 10 октября редкая возможность пройтись по залам выставки вместе с её куратором — Мариной Мелютиной. Кандидат философских наук, начальник отдела изучения и интерпретации историко‑культурного наследия Кенозерского национального парка раскроет Русский Север не как застывший музейный образ, а как живую, многогранную культуру — с её традициями, бытом и особой философией. Это рассказ-размышление об историко-культурном наследии двух заповедных территорий Кенозерья и Онежского Поморья, расположенных в Архангельской области. Содержание жизни северного крестьянства будет раскрываться через предметы, сделанные с вкусом, тактом и соразмерностью. Особое внимание будет уделено жемчужинам среди кенозерских сокровищ – расписным «небесам». Это конструкции потолочных перекрытий в деревянных храмах Русского Севера. Марина Мелютина поделится личными историями полевого исследователя и собирателя предметов крестьянской культуры. Это уникальная и последняя возможность познакомиться со всеми 11 залами выставки вместе с её соавтором и услышать истории, которые не прочтёшь на стендах. Оформить билет на экскурсию: clck.ru/3W4pn5 Выставка «Свобода и глушь. От Кенозерья до Поморья», созданная Кенозерским национальным парком и музеем-заповедником «Царицыно», открыта до 18 октября.</t>
+  </si>
+  <si>
+    <t>23.09.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5210</t>
+  </si>
+  <si>
+    <t>10 крупных самцов и скудный рацион: что узнали исследователи о медведях Белого моря за 221 км учётов В начале сентября в «Онежском Поморье» старший госинспектор–охотовед Павел Футоран и старший научный сотрудник–госинспектор Альберт Брагин провели осенние маршрутные учёты бурого медведя. Обследован обширный участок побережья: с. Пурнема – д. Пушлахта – мыс Летний Орлов и д. Летняя Золотица и обратно через зимник от п. Конюхово – д. Пушлахта. Всего сотрудники Парка преодолели 221 км (61 км пешком, 160 км на вездеходе). Удалось отметить следы 22 медведей, трёх медведей встретили лично. По размеру следов видно, что на территории ходит 8 крупных особей (36%) с шириной пальмарной мозоли 15 см, 2 особи (9%) — это крайне крупные для побережья медведи с шириной мозоли 16 и 17 см. То есть, почти половина учтённых медведей (45%) — это очень крупные самцы. По всей видимости, мелкие медведи боятся выйти на побережье и держатся в лесу. Отобрано 20 проб биоматериала: 13 проб экскрементов и 7 проб шерсти для проведения ДНК-теста. Полевой анализ 10 проб экскрементов показал, что один медведь заражен круглыми, а другой — плоскими червями. Длина червей составила более 10 см. Анализ содержимого экскрементов показал рацион медведя: в нём элементы как растительного, так и животного происхождения. Чаще всего встречалась клюква, черника попадалась реже; также обнаружены шерсть лося и коготь нерпы. Выявлены поеди дудника. Тревожный сигнал — отсутствие в рационе привычных нажировочных кормов (брусники, водяники и рябины). Данные учёта указывают на крайне неблагоприятную обстановку на побережье для медведей: преобладание очень крупных особей и отсутствие разнообразия ягод в рационе усиливают конкуренцию. При этом на побережье остаётся много выбросов водорослей, которые богаты расплодом мух и их личинок. Исследователи фиксировали следовые метки, а также разнообразие задиров и закусов на маркировочных деревьях. О тонкостях полевой работы профессиональных биологов и государственных инспекторов в области охраны окружающей среды Парка вы можете узнать в фильме Альберта Брагина «Методология учёта бурого медведя в национальном парке "Онежское Поморье"». Учёт медведей проведён в рамках реализации проекта «Медведи Белого моря», осуществляемого при поддержке Президентского фонда природы. #ФондПрироды</t>
+  </si>
+  <si>
+    <t>23.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5206</t>
+  </si>
+  <si>
+    <t>Связь как часть заповедного сервиса Там, где ещё недавно телефон показывал «нет сети», сегодня работает 4G, туристы делятся фото с заповедных троп, а местные жители записываются к врачу онлайн. В Архангельской области шаг за шагом стирают «белые пятна» на карте связи — и это меняет не только быт, но и экономику удалённых территорий. В 2023 году сотовая связь пришла в Кенозерский национальный парк — одну из главных туристических точек региона. Директор Архангельского филиала ПАО «Ростелеком» Виктор Британский объясняет: «По федеральной программе устранения цифрового неравенства (УЦН) продолжается работа по обеспечению связью населённых пунктов, в том числе тех, что расположены на территории национальных парков. За несколько лет удалось охватить ключевые локации. Связь появилась не только в самих населённых пунктах, но и вдоль транспортных маршрутов, в частности, на дороге, ведущей к Плесецкому сектору. Новые базовые станции обеспечили устойчивой связью жителей и гостей посёлков Усть‑Поча и Поча, деревень Морщихинская и Вершинино, где расположен визит‑центр, и другие населённые пункты, включая те, что находятся за пределами парка». Важный нюанс: теперь жители получают доступ к услугам всех четырёх операторов. Для туристов это значит возможность пользоваться навигацией, удалённо работать и делиться впечатлениями прямо из заповедного отпуска. Для местных жителей — доступ к госуслугам и другим цифровым сервисам. А для Парка — новые возможности для организации новых предложений, например, развития делового и корпоративного туризма и научного волонтёрства, для которых участникам нужно постоянно быть на связи. Руководитель Кенозерского национального парка Александра Яковлева подчёркивает: «Это позволяет национальному парку более эффективно решать свои задачи по ведению научной деятельности, охране территории, экологическому просвещению». Работа идёт и на побережье Белого моря. Связь появилась в Верхней Золотице, Ластоле, Летней Золотице, Пертоминске и Лопшеньге — местах с потрясающими видами, но слабой телекоммуникационной доступностью. Связь здесь — это вызвать помощь, узнать прогноз погоды или отправить сообщение — вопрос безопасности. А ещё — способ рассказать миру о красоте этих мест и тем самым поддержать местный туризм. Все эти изменения — часть федерального проекта УЦН 2.0 («Устранение цифрового неравенства»), который «Ростелеком» реализует по заказу Минцифры России. Его цель — дать современную связь малым населённым пунктам с численностью от 100 до 1000 человек. Цифровая инфраструктура делает жизнь комфортнее, туризм — безопаснее, а работу на заповедной территории — эффективнее. Подробнее в статье Анастасии Михайленко для газеты «Бизнес-класс Архангельск»: bclass.ru/region/tra...</t>
+  </si>
+  <si>
+    <t>22.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5199</t>
+  </si>
+  <si>
+    <t>Знаете, что объединяет природный парк «Ергаки», Баргузинский заповедник и национальный парк «Таганай»? Помимо принадлежности к заповедной системе… Ответ такой — сотрудники этих ООПТ прямо сейчас участвуют в семинаре Кенозерского национального парка «Территория возможностей: новые горизонты экопросвещения и привлечения внебюджетных средств на ООПТ». Всего семинар собрал сотрудников 12 учреждений, занимающихся охраной ценных природных территорий нашей страны. Впереди у них четыре дня, чтобы рассказать о себе, а у нас — себя показать. Попробуем успеть — ведь обмениваться опытом сохранения того, что любишь, можно бесконечно. Мероприятие проводится в рамках проекта «Страна Кенозерье» при поддержке Президентского фонда природы. 📷 К. Давыдкин #Фондприроды</t>
+  </si>
+  <si>
+    <t>21.09.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5198</t>
+  </si>
+  <si>
+    <t>В Кенозерском национальном парке завершился финальный заезд Всероссийских юннатских экспедиций Движения Первых.   В год 35-летия национального парка здесь собрались юные исследователи со всей России. Ребята не просто знакомились с природным и культурным наследием Русского Севера, они сами создавали проекты, которые теперь будут использоваться в образовательной и экскурсионной работе Кенозерья.   За два этапа ребята подготовили аудиогид по экотропе «По следам Китовраса», разработали экскурсии, игровые задания, рекомендации по инспектированию экологических троп и методические материалы для детей.   Важно, что эта работа не останется только в парке: все разработки объединили в единый образовательный комплекс, который планируется использовать и на других особо охраняемых природных территориях, вдохновляя ребят по всей стране бережно относиться к природе.   Уверен, для многих участников эта экспедиция станет первым шагом к будущей профессии в науке или экологии и, конечно, надолго останется в памяти.</t>
+  </si>
+  <si>
+    <t>21.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/kenozerolife/5192</t>
+  </si>
+  <si>
+    <t>В Кенозерье завершилась самая масштабная смена плотницкой школы «Пора Топора» и объявлен новый осенний набор В старинной деревне Ведягино Плесецкого сектора Кенозерского национального парка завершается самая масштабная смена плотницкой школы «Пора Топора». 15 участников со всей России и из ближнего зарубежья (Архангельска, Вологды, Тюмени, Санкт-Петербурга, Обнинска, Москвы и Минска) обучались плотницкому мастерству. За 12 дней интенсивной работы ученики освоили традиционные инструменты, окорили массивный объем круглого леса, срубили с нуля клеть амбара ряжевой конструкции, а также собрали и проложили мхом заранее заготовленный сруб второго амбара. Наряду с ремеслом участники погрузились в традиционный быт: благодаря восстановленной в прошлую смену русской печи, всю еду в лагере теперь готовят по старинным технологиям. «Хлеб из русской печи получается очень вкусным, прямо как из детских воспоминаний. Всю зиму мы пекли хлеб дома в духовке, но настоящая печь — это гениальное изобретение, совсем другой уровень. Я бы очень хотел, чтобы в моём доме была именно такая», — поделился комендант лагеря Роман Васильев, проводивший кулинарные эксперименты. Помимо освоения скобеля, черты и топора, будущие мастера изучили культурное наследие региона. В выходной день они посетили деревню Зехнова (входит в Ассоциацию самых красивых деревень России), где познакомились с часовней Иоанна Богослова и старинной водяной мельницей, а также навестили местного жителя Николая Капустина. Особенностью смены стала высокая концентрация видеографов среди участников. Творческий процесс шел параллельно с плотницким: на площадке снимались тревел-блоги, обучающие ролики и даже художественный фильм. Главным медийным событием смены стали съемки первого выпуска «Подкаста Плотника». «Мы вынашивали эту мысль очень давно. На Ведягину Ростань постоянно приезжают уникальные, глубокие люди. В процессе работы с ними случаются такие важные разговоры о жизни, призвании и судьбе северных деревень, что ими хочется поделиться со всем миром. Рады, что в эту смену всё наконец сложилось само собой», — отмечает координатор проекта Мэри Карась. Несмотря на колоссальный объем проделанной работы, организаторы не планируют останавливаться — для завершения архитектурного ансамбля лагерю необходимо построить ещё один, третий амбар. В связи с этим проект «Пора Топора» объявляет набор учеников и мастеров на дополнительную осеннюю смену, которая пройдёт с 3 по 15 октября. К участию приглашаются как опытные мастера, так и новички, желающие научиться работать с круглым лесом, освоить безгвоздевые технологии и ручной инструмент в антураже заповедного Кенозерья. Узнать подробности можно на сайте и в социальных сетях проекта (karbas-tour.ru/). Проект «Пора топора» реализуется совместно с Кенозерским национальным парком при поддержке Президентского фонда культурных инициатив. #ПораТопора #ВедягинаРостань #деревняВедягина #ПФКИ #Кенозерье #КБХ #КарбасБежитХодко</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4937,59 +6869,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H511"/>
+  <dimension ref="A1:H728"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4817.824" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -16649,50 +18581,3739 @@
       <c r="C510" t="s">
         <v>1515</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E510">
         <v>525</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>85080</v>
       </c>
       <c r="B511" t="s">
         <v>1517</v>
       </c>
       <c r="C511" t="s">
         <v>1518</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E511">
         <v>1</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>94718</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E512">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>94719</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E513">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>94720</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E514">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>94721</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E515">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>94722</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E516">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>94723</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E517">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>94724</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E518">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>94725</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E519">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>94726</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E520">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>94727</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E521">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>94728</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E522">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>94729</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E523">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>94730</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E524">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>94731</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E525">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>94732</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E526">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>94733</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E527">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>94734</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E528">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>94735</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E529">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>94736</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E530">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>94737</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E531">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>94738</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E532">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>94739</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E533">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>94740</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E534">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>94741</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E535">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>94742</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E536">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>94743</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E537">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>94744</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E538">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>94745</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E539">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>94746</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E540">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>94747</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E541">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>94748</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E542">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>94749</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E543">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>94750</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E544">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>94751</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E545">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>94752</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E546">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>94753</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E547">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>94754</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E548">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>94755</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E549">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>94756</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E550">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>94757</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E551">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>94758</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E552">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>94759</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E553">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>94760</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E554">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>94761</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E555">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>94762</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E556">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>94763</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E557">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>94764</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E558">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>94765</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E559">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>94766</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E560">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>94767</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E561">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>94768</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E562">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>94769</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E563">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>94770</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E564">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>94771</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E565">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>94772</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E566">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>94773</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E567">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>94774</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E568">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>94775</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E569">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>94776</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E570">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>94777</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E571">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>94778</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E572">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>94779</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E573">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>94780</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E574">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>94781</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E575">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>94782</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E576">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>94783</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E577">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>94784</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E578">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>94785</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E579">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>94786</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E580">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>94787</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E581">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>94788</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E582">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>94789</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E583">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>94790</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E584">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>94791</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E585">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>94792</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E586">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>94793</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E587">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>94794</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E588">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>94795</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E589">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>94796</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E590">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>94797</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E591">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>94798</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E592">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>94799</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E593">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>94800</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E594">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>94801</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E595">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>94802</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E596">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>94803</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E597">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>94804</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E598">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>94805</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E599">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>94806</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E600">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>94807</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E601">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>94808</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E602">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>94809</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E603">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>94810</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E604">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>94811</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E605">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>94812</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E606">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>94813</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E607">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>94814</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E608">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>94815</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E609">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>94816</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E610">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>94817</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E611">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>94818</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E612">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>94819</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E613">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>94820</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E614">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>94821</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E615">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>94822</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E616">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>94823</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E617">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>94824</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E618">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>94825</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E619">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>94826</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E620">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>94827</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E621">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>94828</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E622">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>94829</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E623">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>94830</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E624">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>94831</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E625">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>94832</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E626">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>94833</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E627">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>94834</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E628">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>94835</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E629">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>94836</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E630">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>94837</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E631">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>94838</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E632">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>94839</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E633">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>94840</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E634">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>94841</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E635">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>94842</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E636">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>94843</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E637">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>94844</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E638">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>94845</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E639">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>94846</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E640">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>94847</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E641">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>94848</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E642">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>94849</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="E643">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>94850</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="E644">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>94851</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E645">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>94852</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E646">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>94853</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E647">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>94854</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E648">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>94855</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E649">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>94856</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E650">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>94857</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E651">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>94858</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E652">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>94859</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E653">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>94860</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E654">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>94861</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E655">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>94862</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E656">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>94863</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E657">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>94864</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E658">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>94865</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E659">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>94866</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E660">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>94867</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E661">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>94868</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E662">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>94869</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E663">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>94870</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E664">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>94871</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E665">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>94872</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E666">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>94873</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E667">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>94874</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E668">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>94875</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E669">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>94876</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E670">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>94877</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E671">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>94878</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E672">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>94879</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E673">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>94880</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E674">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>94881</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E675">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>94882</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E676">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>94883</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E677">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>94884</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E678">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>94885</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E679">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>94886</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E680">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>94887</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E681">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>94888</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E682">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>94889</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E683">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>94890</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E684">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>94891</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E685">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>94892</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E686">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>94893</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E687">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>94894</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E688">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>94895</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E689">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>94896</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E690">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>94897</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E691">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>94898</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E692">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>94899</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E693">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>94900</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E694">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>94901</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E695">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>94902</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E696">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>94903</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E697">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>94904</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E698">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>94905</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E699">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>102995</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E700">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>102996</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E701">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>102997</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E702">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>102998</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E703">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>102999</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E704">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>103000</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E705">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>103001</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E706">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>103002</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E707">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>103003</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E708">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>103004</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E709">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>103005</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E710">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>103006</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E711">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>103007</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E712">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>123522</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E713">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>123523</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E714">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>123524</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E715">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>123525</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E716">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>123526</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E717">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>124354</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E718">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>127464</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E719">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>127465</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E720">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>127466</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E721">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>127467</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E722">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>127468</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E723">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>127469</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E724">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>127470</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E725">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>127471</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E726">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>127472</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E727">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>127473</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E728">
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">