--- v1 (2026-02-03)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1614">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3405,50 +3405,1499 @@
     <t>17.09.25 01:02</t>
   </si>
   <si>
     <t>t.me/lenapillarsnationalpark/4216</t>
   </si>
   <si>
     <t>Как лес восстанавливается после пожаров: ученые изучают территорию Ленских столбов🧯🔥🌳🌲 В начале сентября 2025 года ученые из Института биологических проблем криолитозоны (ИБПК) отправились в Национальный парк «Ленские столбы», чтобы изучить, как лес восстанавливается после сильных пожаров. Они работали на участке возле реки Огдокун. Их главная задача – понять, как природа сама "лечит" себя после огня. Специалисты смотрят, как на выгоревших участках снова начинают расти сосны, лиственницы и ели. Также они изучают, какие травы и другие растения появляются на месте пожарищ. Ученых интересует, сколько новых деревьев вырастает, насколько густо они стоят и могут ли они самостоятельно продолжить рост. Для этого были собраны образцы мхов, лишайников и других растений, а также подробно описана вся растительность в районе исследования. Все эти данные помогут лучше понять, как функционирует лес на территории нацпарка. Эта информация очень важна, чтобы правильно управлять лесом и помогать ему восстанавливаться. Ученые благодарят всех, кто помог им в работе: • Заместителя директора ИБПК СО РАН по науке – Исаева Ал.П. • Сотрудников Национального парка «Ленские столбы»: инспекторов Иванова Г.Н. и Наумова А.А., а также научных сотрудников Алексееву У.В. и Семенова С.Г., и начальника отдела по лесному хозяйству Павлова В.В. #ленскиестолбы @lenapillarsnationalpark</t>
   </si>
   <si>
     <t>16.09.25 22:11</t>
   </si>
   <si>
     <t>t.me/lenapillarsnationalpark/4212</t>
   </si>
   <si>
     <t>⏺⏭⏮ Находки из каменного века, жилища неоэскимосов и древние гарпуны. Учёные этим летом провели масштабные раскопки на Медвежьих островах и в Хангаласском районе Якутии. Уникальные экспонаты сейчас продолжают исследовать. Эксклюзивные кадры из сердца Арктики в нашем следующем сюжете. Смотрите новости первыми на нашем сайте: gtrksakha.ru ⏏️▶️⏸⏯⏹ | Предложить новость | Подписаться</t>
   </si>
   <si>
     <t>16.09.25 11:03</t>
   </si>
   <si>
     <t>t.me/lenapillarsnationalpark/4211</t>
   </si>
   <si>
     <t>В самом сердце якутской Арктики, в Нижнеколымском районе, состоялась уникальная экспедиция🐻‍❄️🚁 Её маршрут, проложенный по следам самых могучих хищников планеты, стартовал в поселке Черский и протянулся на 100 километров вдоль реки Колыма до самых берегов Северного Ледовитого океана. Подробности – в видеосюжете Аскалона Семенова. #медвежьиострова @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>09.09.26 00:34</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5299</t>
+  </si>
+  <si>
+    <t>❄ Дары Арктики: традиции собирательства и знакомство с главными видами ягод и грибов Для коренных народов Севера сбор ягод и грибов — не просто летнее увлечение, а многовековой способ выживания и поддержания здоровья. В условиях короткого арктического лета и долгой зимы дикорастущие растения становятся важнейшим источником витаминов и питательных веществ. Сезон сбора длится всего несколько недель — в июле–августе, и за это время необходимо успеть заготовить запасы, которые будут кормить семьи на протяжении всей полярной ночи. 🌿 Богатство тундры и тайги Несмотря на вечную мерзлоту и суровый климат, флора Арктики удивительно разнообразна. Здесь можно встретить бруснику, клюкву, морошку, голубику, воронику (водянику) и множество других ягод, а также грибы — лисички, белые и, конечно, маслята. Все эти дары природы издавна используются в традиционной кухне северных народов. Традиционные способы заготовки Основные методы сохранения урожая на зиму остаются неизменными: 🔹 Замораживание — самый распространённый способ. Ягоды раскладывают тонким слоем на ткани или бумаге прямо под открытым небом, где они быстро промерзают при ночных заморозках, после чего их ссыпают в мешки из оленьих шкур или современные контейнеры. 🔹 Высушивание применяется реже из-за влажного климата, но некоторые виды, например черника, могут сушиться на солнце или над очагом. 🔹 Соление и квашение традиционно используют для грибов — их солят в бочках или деревянных кадках с добавлением соли и пряностей. 🍒 Ягоды — кладезь витаминов Среди множества ягод особого внимания заслуживают брусника и водяника. Брусника (Vaccinium vitis-idaea) — вечнозелёный кустарничек, широко распространённый в хвойных и смешанных лесах. Её легко узнать по мелким кожистым листьям тёмно-зелёного цвета с характерной сеткой жилок на нижней стороне и ярко-красным кисло-сладким ягодам размером 6–8 мм. Брусника растёт как в густых зарослях под кронами деревьев, так и на открытых болотистых участках. Водяника (шикша или вороника, Empetrum nigrum) — ещё один вечнозелёный стелющийся кустарничек, который образует плотные заросли на болотах и в тундре. Её мелкие (около 1 см) кожистые листья имеют игловидную форму и плотно прижаты к веткам, расположенным по спирали. Ягоды чёрные, с сизоватым налётом, напоминающим виноградный, и хотя ботанически они являются костянками с одной крупной семечкой, мякоть у них очень сочная, но практически безвкусная из-за высокого содержания воды (отсюда и название). Водяника предпочитает кислые почвы и часто соседствует с клюквой и брусникой. Обе эти ягоды, наряду с морошкой и голубикой, заготавливаются впрок — из них готовят кисели, компоты, добавляют в чай и используют в выпечке, что позволяет разнообразить зимний рацион, когда свежие продукты практически недоступны. 🍄 Грибы: маслята — частые гости северных лесов Среди грибов, которые собирают в арктической зоне, одними из самых популярных являются маслята (Suillus). Своё название они получили благодаря характерной маслянистой, слизистой шляпке, которая защищает гриб от пересыхания. У молодых экземпляров шляпка полушаровидная с подвернутыми краями, со временем становится выпуклой или плоской. Её цвет варьируется от светло-жёлтого до коричневого, бурого и даже оливкового. В сухую погоду поверхность может быть сухой и блестящей. Таким образом, собирательство в Арктике — это не только дань древним традициям, но и рациональное использование природных ресурсов, позволяющее жителям сурового края сохранять здоровье и разнообразить свой стол круглый год. Каждый вид — от скромной водяники до ароматных маслят — имеет свою ценность и занимает особое место в культуре и быте северных народов. #медвежьиострова</t>
+  </si>
+  <si>
+    <t>08.09.26 02:47</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5295</t>
+  </si>
+  <si>
+    <t>«Заповедные люди»: нацпарк «Ленские столбы» участвует во II Всероссийском слёте молодых сотрудников ООПТ Главное молодёжное событие заповедной системы России проходит сейчас в Камчатском крае на базе центра «Экосистема». Слёт продлится до 12 сентября и объединит 120 специалистов из 45 регионов страны. В их числе - сотрудники национального парка «Ленские столбы» Уруйдаана Алексеева и Семён Слепцов. Уруйдаана - ведущий научный сотрудник парка. Она ведёт исследовательские проекты, победившие в грантовых конкурсах «Фонда защитников природы» и Президентского фонда природы. На слёте ей удалось лично пообщаться с их представителями - директором "Фонда защитников природы" Петром Шпиленком и программным директором Президентского фонда природы Екатериной Емец. Семён развивает в нацпарке туризм. Он автор республиканских соревнований по туристскому многоборью «Сила духа» и двухдневных рыболовных ретрит-туров в устье Буотамы. Впереди у участников насыщенная программа: обмен опытом, дискуссии о сохранении биоразнообразия, экопросвещении и современных технологиях охраны природы. По итогам слёта молодые специалисты получат удостоверения о повышении квалификации. #президентскийфондприроды #фондзащитниковприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>07.09.26 02:44</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5287</t>
+  </si>
+  <si>
+    <t>Объявлен открытый республиканский детский конкурс рисунков «Моя карта мира» ко Дню географа 🎨🌎 ℹ ФГБУ «Национальный парк «Ленские столбы» совместно с Якутским республиканским отделением Русского географического общества объявляет о старте открытого республиканского детского конкурса рисунков «Моя карта мира», приуроченного ко Дню географа. Конкурс проводится с целью развития у подрастающего поколения интереса к географии, родному краю и бережному отношению к уникальным природным объектам Якутии. 🌄🌿 🔹 Кто может участвовать К участию приглашаются учащиеся общеобразовательных школ и учреждений дополнительного образования Республики Саха (Якутия) в возрасте от 10 до 15 лет. Возрастные группы: • 10–12 лет • 13–15 лет 🔹 Тема рисунка В творческих работах участников могут быть изображены узнаваемые природные объекты и ландшафты республики, в том числе: • Ленские столбы; • Песчаные дюны "Тукулаан"; • река "Буотама"; • "Буотамские скалы"; • Река "Лена". 🎨 Работа может быть выполнена в любой художественной технике — акварель, гуашь, карандаш, пастель, тушь, коллаж и другие. 🔹 Приём работ Приём заявок и конкурсных материалов проводится с 18 августа по 13 сентября 2026 года включительно. Рисунки принимаются в двух форматах: 1. Оригиналы (бумажный вариант) - по адресам: г. Покровск, ул. Орджоникидзе, д. 56; г. Якутск, ул. Чернышевского, д. 8/2, 3-й этаж, каб. 306. 2. Электронные версии - цифровые работы, выполненные на компьютере с использованием графических редакторов. Файлы принимаются на электронную почту: fgbunpls_ecopros@mail.ru Важно: скан-копии и фотографии бумажных рисунков в качестве электронной версии не принимаются. 🔹 Важные условия К каждой работе обязательно прилагается сопроводительный листок (в бумажном виде или в тексте письма), в котором указываются: • фамилия, имя и отчество автора; • дата рождения / возраст; • название работы; • техника исполнения; • образовательное учреждение; • контактные данные для обратной связи. Работа должна быть выполнена полностью самостоятельно. Рисунки, скачанные из сети Интернет или скопированные с чужих работ, к рассмотрению не допускаются. С полным текстом Положения о конкурсе можно ознакомиться по ссылке: https://lena-pillars.ru/upload/iblock/804/h4dpsek1135gflhn41c5au3mja4almes/Положение%20Моя%20карта%20Мира%202026.pdf 🔹 Итоги и награждение Подведение итогов конкурса состоится 18 сентября 2026 года. Победители в каждой возрастной группе получат дипломы и памятные призы. Кроме основных призовых мест, учреждены дополнительные номинации: • «Интересный графический приём»; • «Оригинальность исполнения»; • «Приз зрительских симпатий»; • «Выбор Русского географического общества». 🔹 Контакты По всем вопросам организации и участия в конкурсе обращаться в Отдел развития туризма и экологического просвещения ФГБУ «Национальный парк «Ленские столбы». Контактное лицо: Олеся Сергеевна Кондакова–Захарова Телефон: 8 (4112) 31-86-21 Организаторы желают всем участникам вдохновения, ярких идей и удачи в конкурсе! Ждём ваши работы! @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>03.09.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5285</t>
+  </si>
+  <si>
+    <t>⏺⏭⏮ На Ленских столбах установили систему для защиты туристов от медведей. Электрическая изгородь проложена вокруг экотропы, ведущей к вершине скал. Она создаёт барьер, который безопасен для хищников, но надёжен для людей. Насколько эффективна новая технология, узнала Инна Удовкина. Смотрите новости первыми на нашем сайте: gtrksakha.ru 🔵 Подпишись на Вести Саха в MAX ⏏️▶️⏸⏯⏹ | Предложить новость | Подписаться</t>
+  </si>
+  <si>
+    <t>02.09.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5284</t>
+  </si>
+  <si>
+    <t>ВЭФ-2026: Национальный парк «Ленские столбы» принял участие в сессии о сохранении стерха Во второй день Восточного экономического форума российские и китайские экологи объединились на панельной дискуссии “Стерх - символ надежды: трансграничный диалог как инструмент сохранения вида”. Модератором встречи выступила заместитель председателя Правительства Республики Саха (Якутия) Ольга Балабкина. С докладом “Стерх как мост: трансграничное сотрудничество как основа сохранения биоразнообразия Арктики” выступил директор ФГБУ “Национальный парк “Ленские столбы” Аркадий Семёнов. Он подвел итоги масштабного полевого сезона в национальном парке “Кыталык”. Этим летом при поддержке Президентского фонда природы там провели авиамониторинг белых журавлей с помощью беспилотников, геоботанические исследования и экспедицию по сбору генетического материала редкой птицы. В ноябре ученые представят итоговый научно-технический отчет и подробную карту распределения стерха. Особое внимание Аркадий Семенов уделил международной работе. ФГБУ уже подписало меморандумы с китайскими заповедниками «Дельта Желтой реки» и «Озеро Поянху». Знаковым событием этого лета стал визит коллег из КНР в нацпарк «Кыталык»: китайские ученые-экологи впервые увидели гнездование стерхов в российской тундре своими глазами. В планах на этот год - подписать соглашение о сотрудничестве с Национальным природным заповедником “Момоге” (КНР). Аркадий Семёнов, директор ФГБУ “Национальный парк “Ленские столбы”: - Подписание соглашения с заповедником “Момоге” станет важнейшим шагом в нашем диалоге с китайскими коллегами. Мы рассчитываем замкнуть единую трансграничную цепочку: от мест гнездования в Якутии через миграционные коридоры до районов зимовки в Китае. Только объединив усилия на всем протяжении этого пути, мы сможем гарантировать надежную защиту стерха на каждом этапе его жизни. #фонд_природы #президентскийфондприроды #ленскиестолбы #кыталык @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>01.09.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5281</t>
+  </si>
+  <si>
+    <t>ВЭФ-2026: на Международном форуме «День сокола» представили результаты изучения сапсанов в нацпарке «Ленские столбы» Во Владивостоке стартовал XI Восточный экономический форум, который продлится с 1 по 4 сентября. В работе масштабной площадки традиционно участвует делегация Республики Саха (Якутия) со своим павильоном. В её состав вошли и представители национального парка «Ленские столбы»: директор Аркадий Семёнов, его первый заместитель Яков Заровняев и орнитолог Сергей Слепцов. В стартовый день ВЭФ открылся IV Международный форум «День сокола». На секции «Восстановление и реабилитация семейства соколиных» Аркадий Семёнов выступил с докладом о современном состоянии популяции сокола-сапсана на заповедной территории. Руководитель нацпарка отметил, что в этом году проект ведущего научного сотрудника Уруйдааны Алексеевой выиграл всероссийский грантовый конкурс Фонда защитников природы для молодых специалистов. Тема исследования - «Мечение сокола-сапсана в национальном парке „Ленские столбы“ для определения путей миграции и мест зимовок». Главная цель - с помощью телеметрии выяснить, какими маршрутами перемещаются краснокнижные птицы и где они проводят зиму. В полевом сезоне 2026 года специалисты сосредоточились на: • обследовании потенциальных гнездовых территорий; • поиске действующих гнёзд; • учёте численности птенцов; • картографировании всех обнаруженных участков. Наблюдения шли с 7 июня по 3 августа. Учёные вели визуальный учёт с помощью биноклей и зрительных труб, фиксируя каждую точку по GPS. Маршруты по рекам Лене и Буотаме преодолевали на моторных лодках - общая протяжённость обследованных участков составила около 320 километров. Главные итоги сезона: • Обследовано 30 гнездовых территорий, на 15 из них подтверждено наличие гнёзд с птенцами. • Всего учтено 36 птенцов. • В бассейне реки Буотама обнаружено 7 новых гнездовых территорий, 4 из которых оказались продуктивными. • К началу августа большинство молодых соколов встало на крыло - это подтверждает успешное завершение гнездового сезона и высокую продуктивность популяции. Задачи на 2027 год: • провести повторный учёт на тех же 30 участках для оценки межгодовой динамики; • уточнить координаты предположительной точки гнездования на Буотаме; • проанализировать факторы, влияющие на выбор мест гнездования и репродуктивный успех; • установить GPS-трекеры минимум на 2-3 особи. Спутниковое мечение позволит впервые получить точные данные о миграции якутских сапсанов, а исследования 2026 года уже заложили надежную базу для реализации этого этапа. ℹ️Справка: Международный Форум «День Сокола» – ключевая экспертная площадка для всестороннего диалога и обмена опытом среди представителей профильных ведомств России и иностранных государств, международных экспертов и ученых, специализирующихся в области защиты хищных и редких видов птиц, требующих особых мер охраны. Деловая повестка мероприятия призвана привлечь внимание к вопросам сохранения редких видов хищных птиц, эффективным методам восстановления природных популяций, лучшим практикам прикладного использования ловчих птиц, деятельности центров разведения, реабилитации и реинтродукции птиц семейства соколиных, а также обеспечить укрепление интереса к проблеме со стороны широкой общественности. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>31.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5277</t>
+  </si>
+  <si>
+    <t>У подножия Ленских столбов появилась «Красная книга парка» В национальном парке «Ленские столбы» продолжается обновление туристической инфраструктуры. В местности Лабыдьа, прямо у входа на главную экотропу, завершен монтаж нового арт-объекта - малой архитектурной формы «Красная книга парка». Конструкция представляет собой большую раскрытую книгу на металлической опоре и прочном бетонном основании, закрепленном на скальном грунте. На страницах-панелях гости смогут увидеть детальные иллюстрации и описания редких растений, которые встречаются на маршрутах парка. Центральное место экспозиции занимает сардаана (лилия пенсильванская) - священный цветок Якутии и краснокнижный символ республики. Новый объект расположился в самой оживленной точке кордона, прямо у подножия знаменитых скал. Он не просто украшает территорию, но и напоминает туристам о важности сохранения хрупкой северной флоры. Прочные материалы рассчитаны на круглогодичную эксплуатацию и суровый якутский климат, поэтому книга будет знакомить гостей с природой парка и зимой, и летом. Проект «Изучение и сохранение ареалов редких и исчезающих видов растений национального парка «Ленские столбы» реализуется при поддержке гранта Президентского фонда природы. На фото - примеры разворота книги с акцентными иллюстрациями #фонд_природы #президентскийфондприроды #ленскиестолбы #лабыдьа #сардаана #краснаякнига #экотропа @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>31.08.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5273</t>
+  </si>
+  <si>
+    <t>«Устье Буотамы» осень раскрывается во всей красе! 🍁 Мечтаете сбежать от городской суеты, вдохнуть чистый воздух и поймать тот самый момент, когда природа замирает в золотой тишине? Приезжайте в туристско‑рекреационную зону «Устье Буотамы» — и пусть эта осень станет вашей любимой. 🔥 Главное предложение сезона Мы сделали отдых ещё доступнее до конца летнего сезона 2026 года действует единый тариф на размещение во всех домиках зоны «Устье Буотамы»: цена одинаковая и в будни, и в выходные. 🍂 Осень в «Устье Буотамы»: пейзажи, от которых захватывает дух Представьте: багряно‑золотые леса, лёгкий туман над спокойной водой, воздух, пропитанный запахом хвои и прелых листьев. Осенние пейзажи «Устья Буотамы» — это готовая открытка, только настоящая. Прогуляйтесь по тропам, сделайте сотни кадров, посидите у костра и почувствуйте, как время замедляется. Здесь легко забыть про часы и просто быть — в моменте, в природе, в себе. 🎣 Рыбалка, ради которой хочется возвращаться Для любителей тихой охоты «Устье Буотамы» — настоящее сокровище. В местных водах водится щука, окунь, язь и другие виды рыб: осень — лучшее время для трофейного улова. Возьмите снасти, найдите свой тихий уголок на берегу — и пусть день пройдёт в ритме плеска воды и редких поклёвок. А вечером — ужин из собственного улова на костре: вкуснее не бывает. 🏠 Комфортный отдых в уютных домиках Наши домики — это не просто крыша над головой, а ваш маленький островок уюта среди дикой природы. Тёплые стены, удобная мебель, всё необходимое для спокойного отдыха. Никакой суеты — только вы, природа и тишина. 🌄 Успейте воспользоваться выгодой до конца летнего сезона! Приглашаем провести незабываемые дни в окружении живописных пейзажей. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>27.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5269</t>
+  </si>
+  <si>
+    <t>НОВОСТИ В национальном парке «Ленские столбы» расширяют сеть “электропастухов” для защиты от медведей. Ранее специальное ограждение установили у тукулана Кысыл Элэсин, а теперь и в местности Лабыдьа - прямо вдоль популярной экотропы. Как работает система и что о ней думают гости парка, расскажет наш корреспондент Виолетта Засимова. @nvk_khangalas1 ЖМИ и подписывайся на нас в VK</t>
+  </si>
+  <si>
+    <t>27.08.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5268</t>
+  </si>
+  <si>
+    <t>⏺⏭⏮ В национальном парке "Ленские столбы" исследуют краснокнижные растения Якутии Благодаря Президентскому гранту фонда природы в нацпарке сотрудники и учёные исследуют территорию в поисках краснокнижных цветов. Чтобы сохранить уязвимые виды, специалисты разработали защитные меры и обратились к современным технологиям. Подробнее в сюжете Инны Удовкиной. #ПрезидентРоссии Смотрите новости первыми на нашем сайте: gtrksakha.ru 🔵 Подпишись на Вести Саха в MAX ⏏️▶️⏸⏯⏹ | Предложить новость | Подписаться</t>
+  </si>
+  <si>
+    <t>26.08.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5267</t>
+  </si>
+  <si>
+    <t>Многоликая Арктика: мгновения жизни заповедника «Медвежьи острова» ❄️ 🌄 🌊 В суровых широтах, где земля встречается с Северным Ледовитым океаном, находится Государственный природный заповедник «Медвежьи острова». Один из его самых живописных и труднодоступных участков — долина реки Тыркваам. Именно здесь, в сердце дикой тундры, установлена фотоловушка, которая стала нашим окном в мир, скрытый от посторонних глаз. 📷 Представленная подборка из восьми кадров — это не просто техническая фиксация фактов, а настоящая визуальная симфония арктической природы. Эти снимки с высокой художественной и документальной точностью передают всё многообразие местного ландшафта: от изумрудных ковров летней травянистой тундры до бескрайних снежных просторов, скованных морозом. Что запечатлела камера? 🔹 На каждом снимке — своя история. Мы видим, как стремительно меняется облик земли: зеркальная гладь открытых вод сменяется плотной пеленой молочного тумана, который окутывает сопки, делая их похожими на призрачные силуэты. Этот фотодневник уникален тем, что фиксирует не только обитателей заповедника, но и капризную погоду, которая здесь устанавливает свои правила. 🔹 Особую ценность представляют кадры с животными. Фотоловушка позволила запечатлеть редких представителей фауны, для которых эта земля стала родным домом. Мы становимся свидетелями их естественной жизни, не нарушаемой присутствием человека. Научная значимость 🔬 Эти восемь кадров служат важным научным материалом. Они документируют фенологические изменения в экосистеме ГПЗ «Медвежьи острова», помогая учёным отслеживать адаптацию видов к резким сезонным переходам. От летнего многоголосья до зимней тишины — каждый снимок подчёркивает хрупкую красоту и несокрушимую силу северной природы. #медвежьиострова</t>
+  </si>
+  <si>
+    <t>25.08.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5258</t>
+  </si>
+  <si>
+    <t>Отдых в сердце Ленских столбов: два дня перезагрузки на Усть-Буотаме 🌅 🌿 📩 ФГБУ «Национальный парк "Ленские столбы"» приглашает гостей провести два незабываемых дня на базе отдыха «Усть-Буотама». 29 и 30 августа у вас будет уникальная возможность замедлиться, перезагрузиться и наполниться энергией первозданной природы в самом сердце всемирно известного парка. 🎣 Участников ждёт насыщенная программа, которая позволит увидеть главные жемчужины этой территории. Вы сможете отправиться на рыбалку на рассвете — река Буотама славится своим богатством. Атмосферу утренней тишины и азарт поклёвки запомнятся надолго. ☀️ Особый восторг вызовет посещение песчаных дюн Тукулаан — настоящей реликтовой пустыни на вечной мерзлоте. Эти уникальные серповидные и копьевидные дюны, почти лишённые растительности, по праву считаются «экзотикой якутской природы». Прогулка по ним подарит ощущение, будто вы оказались в жаркой пустыне посреди тайги. 🦬 Программа также включает экскурсию в питомник лесных бизонов «Усть-Буотама» — первый питомник, созданный в 2006 году. Именно сюда из Канады были завезены первые 30 лесных бизонов. Сегодня в питомнике содержатся 35 особей, включая 9 телят. Посмотреть на этих величественных животных, которые являются современниками мамонтов, можно будет в их естественной среде обитания. 🎬 Вечера будут согреты тёплой атмосферой: для гостей организованы квиз и киновечер под открытым небом. А завершится каждый день у костра — в кругу новых знакомств, под звёздным небом и с неповторимым ощущением полного единения с природой. 🔹 Стоимость и условия: Стоимость участия — 13 000 ₽. В стоимость входит всё необходимое для комфортного отдыха: - Трансфер - Проживание - Питание - Рыбалка - Экскурсии - Входные билеты - Участие во всех мероприятиях программы Количество мест ограничено. Успейте забронировать своё место в этом приключении. ✅ 🔹 Бронирование по WhatsApp: +7 914 293-98-90 Пусть эти дни подарят вам лёгкость, улыбки и чувство полного единения с природой. До встречи в Усть-Буотаме! @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>24.08.26 00:59</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5256</t>
+  </si>
+  <si>
+    <t>«Сказ о том, как смелый соболь лиса прогнал»: фотоловушка национального парка «Ленские столбы» запечатлела необычную сцену📸🦊🌳 На участке родовой общины «Морсо» развернулась захватывающая драма. В объектив камеры сначала попал рыжий лис: он настороженно вглядывается в чащу, пятится назад и вдруг бросается наутек. Следом появляется и сам источник угрозы - крошка-соболь! И пускается в погоню! Чем именно маленький зверек так напугал признанную лесную плутовку, остается загадкой. Как предполагает госинспектор Василий Калитин, предоставивший кадры, соболь яростно защищал свое потомство или территорию - и перед таким напором лис просто не устоял. Для сравнения: взрослый лис весит в среднем от 4 до 8 кг, тогда как вес соболя редко превышает 1-1,8 кг. Но при этом все представители куньих (соболи, куницы, росомахи) обладают исключительной свирепостью, быстрой реакцией и мощными челюстями. Для лисы риск получить серьезную травму от такого агрессора высок, поэтому хищник предпочел отступить. Вот такие удивительные истории из жизни дикой природы фиксируют фотоловушки нашего нацпарка. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>20.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5254</t>
+  </si>
+  <si>
+    <t>22–23 августа — перезагрузка в Усть-Буотаме! 💫 Два дня среди природы и Ленских столбов: рыбалка на рассвете 🎣, йога и медитация 🧘‍♀️, киновечер под открытым небом 🎬, вкусная еда и настоящий отдых от городской суеты. 💆🏻‍♀️🌿 🚌 Трансфер из Якутска 📍 Выезд с Комсомольской площади — суббота, 22 августа в 12:00 🤗 Мест немного! Если давно хотели выбраться на природу и перезагрузиться — самое время. 📞 Запись: +7 914 293-98-90 Пусть эти дни подарят вам лёгкость, улыбки и чувство полного единения с природой. Ждём вас с открытой душой и верой, что это путешествие запомнится надолго. До встречи в Усть-Буотаме! @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>19.08.26 05:32</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5253</t>
+  </si>
+  <si>
+    <t>На Ленских столбах устанавливают систему «электропастух» для защиты туристов от медведей⚡️🔋🐻 В местности Лабыдьа монтируют электрическую изгородь вокруг экотропы, ведущей к вершине Ленских столбов, протяженность которой 2,6 километра. Подготовку начали в конце июля, сейчас сотрудники парка собирают и настраивают систему. Это не первый подобный опыт: ранее электропастух уже успешно установили на тукулане Кысыл Элэсин. В настоящее время такие изгороди устанавливаются и вокруг инспекторских кордонов парка. Проект по сохранению популяции бурого медведя и предотвращению конфликтов хищника с человеком реализуется благодаря победе в конкурсе Президентского фонда природы. Система «электропастух» создает надежный, но гуманный барьер: короткие импульсы только отпугивают медведей от туристических зон, не причиняя им вреда, и исключают вынужденный отстрел животных. Работы в местности Лабыдьа завершатся в ближайшее время. Безопасность гостей и защита дикой природы остаются нашим главным приоритетом. #ленскиестолбы #бурыймедведь #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>18.08.26 01:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5242</t>
+  </si>
+  <si>
+    <t>Команда нацпарка «Ленские столбы» очистила берег реки Лены в рамках акции «Вода России»💧🌊 Для нас река Лена - это не просто водная артерия на карте, а живое сердце заповедных территорий. Но чистота реки выше по течению, у подножия древних скал, невозможна без порядка в черте городов. Сегодня команда национального парка «Ленские столбы» сменила привычные лесные тропы на городской берег и вышла на экосубботник «Вода России» в 202-м микрорайоне г. Якутска. Вооружившись перчатками и мешками для мусора, мы вместе с сотнями неравнодушных якутян привели в порядок прибрежную полосу городского пляжа. Работали плечом к плечу: экологи, волонтеры, глава Якутии Айсен Николаев, известные спортсмены и артисты. За каждым собранным мешком - вклад в здоровье экосистемы Лены. Заповедная природа начинается не за сотни километров от дома, она начинается прямо здесь, у кромки городской воды. Берегите нашу реку! #ЛенскиеСтолбы #ВодаРоссии @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>13.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5241</t>
+  </si>
+  <si>
+    <t>https://www.aviaru.net/m/news/uav/298431 Беспилотники ГТЛК выполнили авиамониторинг популяции стерха в национальном парке «Кыталык» Операторы ООО «БАС» (входит в группу компаний ГТЛК) завершили полевой этап авиамониторинга популяции стерха в национальном парке «Кыталык». Об этом сообщает AVIA.RU со ссылкой на данные ГТЛК. Далее читайте по ссылке⤴️</t>
+  </si>
+  <si>
+    <t>13.08.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5240</t>
+  </si>
+  <si>
+    <t>https://tass.ru/obschestvo/28004939</t>
+  </si>
+  <si>
+    <t>13.08.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5239</t>
+  </si>
+  <si>
+    <t>https://otr-online.ru/news/v-nacparke-lenskie-stolby-v-yakutii-sozdadut-cifrovuyu-kartu-redkih-rastenii-323974.html В национальном парке «Ленские Столбы» в Якутии создают цифровую карту редких растений. Среди них - единственные в мире экземпляры. Проект поддержал Президентский фонд природы. Смотрите по ссылке сюжет, подготовленный федеральным телеканалом ОТР⤴️ @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>13.08.26 02:51</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5238</t>
+  </si>
+  <si>
+    <t>12.08.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5236</t>
+  </si>
+  <si>
+    <t>Нежность дикой тайги: фотоловушка нацпарка «Ленские столбы» засняла детеныша изюбря с мамой🦌🤱🏻 Удивительные по своей теплоте кадры предоставил государственный инспектор Геннадий Иванов. В местности Огдокун, у искусственного солонца, в объектив камеры попала лесная семья. Пока настороженная мать внимательно вглядывается в чащу и прислушивается к каждому шороху, оберегая своего кроху, малыш думает совсем о другом. Он ластится к маме и нежно облизывает ее подбородок. Для него весь огромный и опасный мир сейчас сжался до этого самого теплого, родного плеча. В суровой тайге, где диким зверям приходится ежеминутно бороться за выживание, всегда есть место для самой чистой и искренней любви. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>12.08.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5235</t>
+  </si>
+  <si>
+    <t>С юбилеем, дорогие коллеги! 30 лет парку «Синяя» 🌄 ℹ От имени всего коллектива ФГБУ «Национальный парк «Ленские столбы» и от себя лично сердечно поздравляю вас с замечательным юбилеем — 30-летием со дня основания природного парка «Синяя»! 🏞 Ваш парк по праву считается жемчужиной системы особо охраняемых природных территорий Республики Саха (Якутия). Будучи одним из первых, созданных в соответствии с Указом Президента республики в 1994 году, парк «Синяя» и сегодня остается эталоном уникального ландшафтного разнообразия и гармоничного сочетания флоры и фауны. Ваша территория — это живое свидетельство того, как важно беречь хрупкую северную природу. 🌿 Нам, сотрудникам «Ленских столбов», особенно приятно отмечать ваш праздник, ведь нас объединяет общая миссия — сохранение природного наследия для будущих поколений. Мы знаем, как нелегок труд заповедников и как много души требуется вкладывать в каждое исследование и каждый пройденный маршрут. 💐 Хочу выразить глубокую признательность ветеранам, стоявшим у истоков создания парка, и нынешнему составу сотрудников за ваш профессионализм, самоотверженность и искреннюю заботу о вверенных вам землях. Вы достойно продолжаете традиции предшественников и уверенно смотрите в будущее. ✅ Пусть ваши приоритетные задачи — сохранение заповедных уголков, развитие научного потенциала и популяризация экотуризма — всегда находят поддержку и успешно реализуются. Уверен, что совместными усилиями всей системы ООПТ мы сможем сделать еще больше для защиты природы нашей великой страны. 💚 Желаю вам новых профессиональных высот, блестящих научных открытий, ярких просветительских проектов и неиссякаемой энергии. Крепкого здоровья, благополучия каждому из вас и процветания природному парку «Синяя»! С уважением и пожеланием добрых перемен, Аркадий Анатольевич Семёнов, Директор ФГБУ «Национальный парк «Ленские столбы» #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>06.08.26 01:22</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5233</t>
+  </si>
+  <si>
+    <t>⏺⏭⏮ Песчаные дюны, тайга и бизоны. Национальный парк "Ленские столбы" привлекает всё больше туристов Туризм в регионе продолжает развиваться, предлагая гостям новые форматы отдыха. По маршрутам вместе с путешественниками отправилась и наш корреспондент Инна Удовкина. Смотрите новости первыми на нашем сайте: gtrksakha.ru 🔵 Подпишись на Вести Саха в MAX ⏏️▶️⏸⏯⏹ | Предложить новость | Подписаться</t>
+  </si>
+  <si>
+    <t>04.08.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5232</t>
+  </si>
+  <si>
+    <t>НОВОСТИ В национальном парке “Ленские столбы” этим летом устанавливают защитную систему “электропастух”🪵⚡️🐻 Она поможет предотвратить опасные встречи людей с дикими хищниками, в частности с бурым медведем. Первый электронный барьер уже смонтирован вокруг популярной среди туристов песчаной дюны - тукулана Кысыл Элэсин. #ленскиестолбы #бурыймедведь #президентскийфондприроды #фондприроды @nvk_khangalas1 ЖМИ и подписывайся на нас в VK</t>
+  </si>
+  <si>
+    <t>04.08.26 03:12</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5231</t>
+  </si>
+  <si>
+    <t>НОВОСТИ В национальном парке “Ленские столбы” этим летом устанавливают защитную систему “электропастух”🪵⚡️🐻 Она поможет предотвратить опасные встречи людей с дикими хищниками, в частности с бурым медведем. Первый электронный барьер уже смонтирован вокруг популярной среди туристов песчаной дюны - тукулана Кысыл Элэсин. #ленскиестолбы #бурыймедведь #президентскийфондприроды #фондприроды</t>
+  </si>
+  <si>
+    <t>31.07.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5228</t>
+  </si>
+  <si>
+    <t>🕊Кажется, что этот стерх абсолютно белый. Но какого цвета его крылья на самом деле? Несколько таких сброшенных перьев ученые подобрали в нацпарке «Кыталык» в Якутии для дальнейших исследований. Путь стерха к месту его зимовки составляет около 6 тысяч км. Маховые перья постепенно изнашиваются, поэтому раз в 2–4 года птицы обновляют их во время линьки. А сброшенные перья подбирают ученые: по ним можно исследовать генофонд популяции. Так и поступила Елена Мудрик, старший научный сотрудник Института общей генетики им. Н. И. Вавилова РАН. Она будет использовать перья в молекулярно-генетическом анализе восточной популяции этого редкого вида. Здесь мы рассказывали, как Елена Мудрик исследовала гнездо японского журавля в Амурской области. Фото стерхов: Д. Ляшеев, фото перьев: Е. Мудрик.</t>
+  </si>
+  <si>
+    <t>31.07.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5227</t>
+  </si>
+  <si>
+    <t>Уважаемый Павел Егорович! От всего нашего коллектива поздравляем Вас с днем рождения! Быть главным экономистом учреждения, под охраной которого находятся три огромные и уникальные заповедные территории - «Ленские столбы», «Кыталык» и «Медвежьи острова» - задача огромной ответственности. За каждым научным проектом, каждой экспедицией и каждым шагом по развитию инфраструктуры стоит Ваша невидимая, но колоссальная и точная работа. Ваша финансовая грамотность, аналитический склад ума и верность делу помогают нашему общему дому уверенно стоять на ногах и развиваться. Желаем Вам крепкого здоровья, неиссякаемой энергии, легких и точных расчетов! Пусть рабочие будни приносят радость и профессиональное удовлетворение, а в личной жизни всегда царят финансовая стабильность, гармония, уют и тепло. С днем рождения! Коллектив ФГБУ «Национальный парк «Ленские столбы» @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>31.07.26 04:33</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5226</t>
+  </si>
+  <si>
+    <t>Уважаемый Яков Иванович! От всей души поздравляем Вас с прекрасным юбилеем - 55-летием! Ваша работа на посту заместителя директора по финансовым вопросам и развитию инфраструктуры - это надежный фундамент, на котором строится жизнь трех уникальных заповедных территорий Якутии. Под Вашим крылом находятся величавые Ленские столбы, арктический резерват «Медвежьи острова» и тундровый дом белого журавля - национальный парк «Кыталык». Управлять финансами и развивать инфраструктуру столь разных, масштабных и географически удаленных территорий - сложнейшая задача. Она требует не только высочайшего профессионализма и стратегического мышления, но и искренней любви к родной природе. Благодаря Вашей энергии и преданности делу, наши парки и заповедник становятся доступнее и комфортнее, сохраняя свой первозданный вид. В этот праздничный день желаем Вам крепкого здоровья, неиссякаемого запаса сил, надежных партнеров и новых успешных проектов на благо заповедной Якутии. Пусть работа приносит вдохновение, а в доме всегда царят уют, тепло и благополучие! С юбилеем! Коллектив ФГБУ «Национальный парк «Ленские столбы» @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>31.07.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5224</t>
+  </si>
+  <si>
+    <t>Уважаемый Яков Иванович! От всей души поздравляем Вас с прекрасным юбилеем - 55-летием! Ваша работа в национальном парке «Ленские столбы» - это надежный фундамент, на котором строится развитие нашей уникальной заповедной территории. Финансовое благополучие и современная инфраструктура - сложнейшие направления, требующие не только высочайшего профессионализма, но и искренней любви к родной Якутии. Благодаря Вашему стратегическому мышлению, энергии и преданности делу, наш парк становится комфортнее и доступнее для гостей, сохраняя при этом свою первозданную красоту и величие. Вы успешно сочетаете строгий расчет и бережное отношение к природе. В этот праздничный день желаем Вам крепкого здоровья, неиссякаемого запаса сил и новых амбициозных проектов. Пусть работа приносит вдохновение и радость, а в доме всегда царят уют, тепло и благополучие! С юбилеем! Коллектив ФГБУ «Национальный парк «Ленские столбы» @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>30.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5223</t>
+  </si>
+  <si>
+    <t>Белый журавль соединяет “Момогэ” и “Кыталык”: китайские специалисты провели исследования в Якутии для спасения стерха (Перевод материала от 21 июля 2026 г. с официального сайта Центрального народного радио Китая (CNR). Автор: Сюань Синьи, корреспондент CNR) Китайская экологическая научная делегация посетила национальный парк «Кыталык» в Якутии. В состав экспедиции вошли девять специалистов и волонтеров из Национального центра кольцевания птиц Китая, Северо-Восточного института географии и агроэкологии КАН, Северо-Восточного педагогического университета и Пекинского представительства Международного фонда охраны журавлей. Целью визита стало комплексное исследование экосистемы арктической тундры и развитие трансграничного сотрудничества по охране стерха (белого журавля) - вида, находящегося под угрозой исчезновения. Мониторинг популяций, полевые обследования и фотофиксация велись бесконтактными методами, исключающими фактор беспокойства для птиц. Национальный парк «Кыталык» расположен за полярным кругом, в низовьях реки Индигирки на территории Аллаиховского улуса Якутии. Это ключевое место гнездования стерха: здесь выводится более 70% мировой популяции этого редкого журавля. Первозданная арктическая тундра и озерно-болотные комплексы парка создают безопасные условия для размножения птиц и выращивания птенцов. Путь миграции стерха связывает Россию и Китай в единую экологическую цепочку длиной в тысячи километров. Летом журавли гнездятся в тундре Якутии. Весной и осенью во время перелета их главным перевалочным пунктом для отдыха и кормежки становится водно-болотное угодье Момогэ в китайском уезде Чжэньлай (провинция Цзилинь). Зимует популяция на юге Китая, в бассейне реки Янцзы - главным образом на озере Поянху в провинции Цзянси. Этот трансграничный маршрут является важнейшим экологическим коридором, а резерват Момогэ - ключевым связующим звеном на пути великого перелета. Во время экспедиции ученые углубились в тундровую зону, где провели детальное обследование растительности и популяций водоплавающих птиц. Собраны уникальные данные и кадры гнездования стерхов, которые станут основой для дальнейших совместных российско-китайских научных исследований и выработки мер по охране мест обитания птиц на всем протяжении их жизненного цикла. Представитель китайских экологических волонтеров, активист Общества охраны дикой природы Китая Пан Шэнъюй поделился с якутскими коллегами опытом многолетней работы в Момогэ. Он рассказал о практике регулярного патрулирования болот, лечении и реабилитации раненых птиц, просветительской работе с местным население и развитии добровольческого движения. Российские специалисты высоко оценили вклад китайской общественности в дело сохранения перелетных птиц. Участники экспедиции также посетили Музей истории и природы в поселке Чокурдах, где провели интерактивный экологический урок для местных школьников. Гости из Китая рассказали ребятам о деталях миграции стерхов, методах их изучения и важности дружбы между юными экологами двух стран. В завершение визита стороны наметили планы по долгосрочному сотрудничеству. Российские и китайские специалисты договорились о регулярном обмене данными мониторинга в режиме реального времени, проведении синхронных учетов птиц, совместном контроле за орнитологическими инфекциями, а также о развитии совместных образовательных проектов и регулярных научных визитах. #ленскиестолбы #кыталык</t>
+  </si>
+  <si>
+    <t>30.07.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5219</t>
+  </si>
+  <si>
+    <t>Как волонтеры из заповедника «Момогэ» делятся в России опытом спасения белого журавля (Перевод материала от 22 июля 2026 г. с официального сайта газеты «Китайская экологическая среда» (China Environment APP / «Чжунго Хуаньцзинбао»), подведомственной Министерству экологии и окружающей среды КНР. Автор: Чэнь Бои.) Маршрут миграции стерха (белого журавля) - это единая жизненная артерия протяженностью в тысячи километров, которая связывает Россию и Китай. Каждое лето эти редчайшие птицы гнездятся в арктической тундре Якутии - на территории национального парка «Кыталык». Осенью они отправляются на юг. Ключевым пунктом для их отдыха и кормежки становится водно-болотное угодье «Момогэ» в провинции Цзилинь, а зимует популяция на озере Поянху в провинции Цзянси. Чтобы укрепить этот важнейший экологический коридор, российский национальный парк «Кыталык» посетила крупная китайская научно-экологическая делегация. В ее состав вошли ведущие специалисты Национального центра кольцевания птиц Китая, институтов Академии наук КНР, Пекинского представительства Международного фонда охраны журавлей и экологические волонтеры. Опыт, проверенный практикой Представителем гражданского общества КНР в делегации стал Пан Шэнъюй - волонтер отряда защиты птиц города Байчэн Ассоциации охраны дикой природы Китая. Он поделился с якутскими коллегами уникальным опытом работы на болотах «Момогэ». Пан Шэнъюй рассказал, как в Китае устроено круглосуточное патрулирование заповедных зон, как волонтеры спасают раненых птиц и ведут просветительскую работу с местными жителями. Российские эксперты высоко оценили эти кейсы, отметив огромный вклад общественных инспекторов в сохранение популяции стерха. Урок дружбы в Заполярье В рамках визита гости из Китая также посетили Музей истории и природы в заполярном поселке Чокурдах. Там они провели интерактивный экологический урок для местных школьников. Китайские специалисты просто и доступно рассказали детям, как проходит миграция стерхов по территории КНР, как ученые следят за птицами и почему так важно беречь их на всем пути следования. Общие планы на будущее На рабочих встречах экологи двух стран наметили конкретные шаги по защите перелетных птиц. Стороны договорились о: • оперативном обмене данными мониторинга; • синхронном трансграничном патрулировании путей миграции; • совместном контроле здоровья птиц и профилактике заболеваний; • регулярных двусторонних визитах и научных обменах. Охрана стерха - это общая задача, которая не знает государственных границ. И визит китайской делегации в Якутию доказывает: вместе мы сможем сохранить эту удивительную птицу для будущих поколений. #ленскиестолбы #кыталык</t>
+  </si>
+  <si>
+    <t>28.07.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5214</t>
+  </si>
+  <si>
+    <t>Шпионские игры: как лесные обитатели нацпарка «Ленские столбы» реагируют на фотоловушки?📸🫎🦌🐻 Вы когда-нибудь чувствовали на себе чужой взгляд? Дикие обитатели Ленских столбов замечают его моментально. Хотя лесные камеры не пахнут человеком и работают бесшумно, животные - особенно любопытные медведи и чуткие косули - часто видят объектив или инфракрасную подсветку. Ловите подборку лучших «селфи» наших диких соседей, которые решили рассмотреть шпионскую технику поближе! Поведение зверей всегда отличается. Травоядные (косули, изюбри и лоси) обычно ведут себя осторожно: они лишь обнюхивают незнакомый предмет и настороженно замирают. А вот косолапые хищники не прочь пойти на тактильный контакт: медведи пытаются попробовать камеру на вкус, сорвать её с дерева или просто использовать как чесалку. Кадры собрали наши госинспекторы: Василий Петров, Василий Калитин, Роман Широких и Александр Филиппов. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>24.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5213</t>
+  </si>
+  <si>
+    <t>Дорогие, уважаемые Варвара Михайловна и Саргылана Поликарповна! В эти теплые июльские дни, один за другим - 23 и 24 июля, - мы празднуем дни рождения двух выдающихся женщин, настоящих легенд лесного хозяйства Якутии. Такая символичная последовательность дат кажется неслучайной: вы обе всю жизнь шли плечом к плечу, оберегая наше главное богатство. Для меня и для всего коллектива национального парка «Ленские столбы» огромная честь поздравлять вас с этими знаменательными датами. Вы посвятили свои жизни самому благородному и созидательному делу - защите, сохранению и приучению к порядку наших бескрайних лесов. Профессия лесовода требует огромного мужества и стойкости, но именно вы доказали: там, где за дело берутся женщины, всегда побеждают порядок, созидание и жизнь. Ваша забота, профессиональная интуиция, терпение и в то же время твердость характера помогли сохранить зеленое богатство республики для будущих поколений. Пусть сегодня наши учреждения относятся к разным ведомствам - федеральному и республиканскому, - у природы нет административных границ. Леса Хангаласского улуса, включая заповедную территорию Ленских столбов, помнят плоды вашего многолетнего колоссального труда. • Варвара Михайловна, Ваш золотой знак Героя Труда России - высшее признание Ваших заслуг как главного лесничего и символ преданности своему делу всей нашей республики. • Саргылана Поликарповна, Ваше звание Заслуженного лесовода России - это заслуженная дань Вашему высочайшему профессионализму, мудрости и искренней любви к родной тайге. Вы - наш ориентир, наш повод для гордости и лучший пример беззаветного служения своему делу. От себя лично и от всего коллектива Национального парка «Ленские столбы» желаю вам крепкого здоровья, душевного тепла, домашнего уюта и долгих лет счастливой жизни в окружении близких! Спасибо вам за ваш труд и за спасенные леса! С глубоким уважением и благодарностью, директор ФГБУ «Национальный парк «Ленские столбы» Аркадий Семёнов @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>22.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5206</t>
+  </si>
+  <si>
+    <t>Тайны сундука: эко-квест для воспитанников лагеря «Усадьба Булуус»🏞️👦🏻👧🏻 Сегодня специалисты по экологическому просвещению национального парка «Ленские столбы» провели для ребят из лагеря «Усадьба Булуус» эколого-краеведческий квест «Тайны сундука». В игре приняли участие 9 команд. Победители получили памятные призы от нацпарка. Также перед ребятами выступила первый директор парка Любовь Киприянова. Она рассказала об истории и природе Ленских столбов. Лекция переросла в живой диалог: ребята активно отвечали на вопросы викторины и расспрашивали гостью о заповедных уголках Якутии. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>22.07.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5205</t>
+  </si>
+  <si>
+    <t>Каждому - своё время: оживлённая лесная тропа в объективе фотоловушек нацпарка «Ленские столбы» 🦌🐻🦉 На участке родовой общины «Морсо» работают две фотоловушки, установленные в разных точках одной лесной тропы. И кадры, которые они зафиксировали, поражают! Перед нами развернулось настоящее таёжное дефиле: здесь величественно шествуют изюбри, не спеша прогуливаются косолапые медведи, юрко проносится соболь, а ветку над тропой облюбовала бдительная сова. Самое удивительное - насколько точно животные разминулись во времени. Эта тропа - невероятно «проходимая» артерия тайги, но благодаря звериному чутью и негласным правилам леса, ее обитатели умудряются никогда не сталкиваться друг с другом лоб в лоб. Каждому - свое время. Смотрим уникальные кадры из самого сердца дикой Якутии! Видео предоставил госинспектор Василий Калитин. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>17.07.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5204</t>
+  </si>
+  <si>
+    <t>В национальном парке “Ленские столбы” создают цифровую карту редких растений🌱☘️🌼 В этом научным сотрудникам нацпарка помогают студенты-волонтеры Института естественных наук Северо-Восточного федерального университета. Подробности в сюжете телеканала «Якутия 24» («НВК «Саха»)📺 #ленскиестолбы #кыталык #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>16.07.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5203</t>
+  </si>
+  <si>
+    <t>На Ленских столбах готовятся к мечению соколов-сапсанов🦅🪺 В национальном парке «Ленские столбы» стартовал уникальный научный проект. Орнитологи планируют установить GPS/GSM-трекеры на 2-3 особи сокола-сапсана (Falco peregrinus), чтобы выяснить, куда улетают зимовать эти редкие хищники. Первые успехи и уникальные кадры Полевой сезон начался 29 мая, но еще до старта активных работ ученым улыбнулась редкая удача. С помощью фотоловушек орнитологи получили уникальные кадры: на территории парка удалось заснять процесс насиживания яйца сапсана в естественном гнезде. Снять такое скрытное поведение хищника в дикой природе - огромная редкость и большая ценность для науки.  Сейчас исследования в самом разгаре. На прошлой неделе научный сотрудник Института биологических проблем криолитозоны (ИБПК СО РАН) Вячеслав Габышев уже обследовал скалы в среднем течении Лены, начиная от села Синск. Почему это важно? Сокол-сапсан занесен в Красную книгу, и его популяция в Якутии, к сожалению, сокращается. Главная проблема для экологов - «белое пятно» в знаниях о том, где птицы проводят зиму и какими путями туда добираются. Без этого невозможно защитить соколов от браконьеров за пределами Якутии.  В 2020 году ученые уже пробовали пометить двух сапсанов - тогда трекеры «привели» их в Китай и Монголию. Но для серьезных научных выводов этих данных слишком мало. Новое исследование поможет выявить точные миграционные коридоры и объединить усилия разных регионов и стран для спасения краснокнижной птицы. О проекте и его авторах Напомним, этой весной проект молодого ученого, научного сотрудника нацпарка Уруйдааны Алексеевой “Мечение сокола-сапсана в национальном парке “Ленские столбы” для определения путей миграции и мест зимовок” выиграл грант Фонда защитников природы. Работа проходит совместно с ведущими орнитологами Якутии из ИБПК СО РАН при поддержке Фонда защитников природы и банка ВТБ. Что в планах у ученых? В ближайшее время экспедиция продолжит работу на маршруте от села Синск до устья реки Буотама. В планах орнитологов: • провести детальную разведку мест гнездования и присад соколов; • установить новые фотоловушки для наблюдения за птицами; • после получения всех необходимых разрешений от контролирующих органов бережно отловить 2-3 особи (взрослых птиц или птенцов), взвесить их, определить точный возраст и оценить здоровье; • закрепить на птицах легкие и безопасные GSM-трекеры, которые и будут передавать координаты их путешествия в режиме реального времени. #фондзащитниковприроды #соколсапсан #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>15.07.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5197</t>
+  </si>
+  <si>
+    <t>Ночная жизнь на Ленских столбах: кто не спит в тайге?😼🦊🦌🌌 Наши фотоловушки работают 24/7, и бесшумно фиксируют тех, кто предпочитает гулять под покровом ночи. Сегодня заглянем в объектив фотоловушки, установленной в местности Дьэкэмдэ. Вот три ночных гостя, которые попали в кадр: 🐾 Рысь - лесной призрак. Грациозная дикая кошка ступает невероятно мягко и бесшумно. Настоящий мастер маскировки, которого днем встретить практически невозможно. 🦊 Любопытная лисица. Рыжая плутовка деловито обходит свои владения: идет, уткнувшись носом в землю, чутко принюхивается к запахам и волочит за собой роскошный пушистый хвост. 🦌 Хрупкая косуля. Даже в темноте эта лесная красавица выглядит невероятно изящной и беззащитной. Она осторожно проходит мимо камеры, готовая в любой момент скрыться в гуще леса. Видео предоставил госинспектор Альберт Герасимов. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>13.07.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5193</t>
+  </si>
+  <si>
+    <t>Сняты ограничения на посещение территории национального парка «Ленские столбы»‼️ В связи со стабилизацией лесопожарной обстановки руководство ФГБУ «Национальный парк «Ленские столбы» подписало приказ об отмене ранее введенных ограничений. Территория парка полностью открыта для посетителей. #ленскиестолбы #буотама @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>09.07.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5192</t>
+  </si>
+  <si>
+    <t>В национальном парке «Кыталык» в Аллаиховском районе собрали генетический материал стерха🪶🪹🧪🔬 Российский биолог-генетик Елена Мудрик провела полевые работы по сбору генетического материала в местах гнездования белого журавля-стерха. Подробности в сюжете телеканала «Якутия 24» («НВК «Саха»)📺 #ленскиестолбы #кыталык #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>09.07.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5190</t>
+  </si>
+  <si>
+    <t>Не разлей вода: в нацпарке «Ленские столбы» заметили неразлучную пару медведей-близнецов 🐻🐻 В объектив фотоловушки национального парка попали удивительные кадры. На участке родовой общины «Морсо» уже четвертый год подряд вместе бродят двое медведей - брат и сестра. Об этом рассказал наш госинспектор Василий Калитин, который пристально следит за порядком на этой территории. Как объясняет инспектор, первые три года косолапые близнецы провели под крылом матери. В прошлом году они начали самостоятельную жизнь, отлучились от медведицы, но разделяться не захотели. Целый год молодые брат и сестра провели исключительно вдвоем: вместе искали пропитание, вместе изучали тайгу. Почему они держатся вместе? Вот причины: 1. Безопасность превыше всего. Период, когда мать прогоняет медвежат (обычно в возрасте 2–3 лет), - самый опасный в их жизни. В тайге полно крупных взрослых самцов, которые не жалуют чужаков. Двум подросткам гораздо легче вовремя заметить опасность и дать совместный отпор. 2. Трудности адаптации. Без мамы страшно и непривычно. Вместе проще искать ягодные места, учиться рыбачить и осваивать территорию. 3. Общая спальня. Первую самостоятельную зиму такие брат с сестрой часто проводят в одной берлоге - так теплее и спокойнее. Но к концу этого лета их пути, скорее всего, разойдутся. Как только у молодых медведей перестроится гормональный фон, сработает природный предохранитель от близкородственного скрещивания. В период гона (в Якутии это май - июнь) самка начнет привлекать взрослых самцов. Находиться рядом с ней брату станет просто опасно для жизни - суровые таежные женихи соперников не терпят. Пожелаем им удачи во взрослой жизни! А пока - любуемся этой милой семейной прогулкой. #ЛенскиеСтолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>08.07.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5188</t>
+  </si>
+  <si>
+    <t>https://vkvideo.ru/video-74852417_456258009 Недавно в заполярную Якутию прибыла большая делегация китайских ученых. Их цель - впервые своими глазами увидеть места гнездования белого журавля- стерха, которого в Поднебесной зовут «байхэ»🪺🪶 Об уникальной международной экспедиции в национальный парк «Кыталык» СМОТРИТЕ ПО ССЫЛКЕ специальный репортаж телеканала «Якутия 24» («НВК «Саха»)📹 #ленскиестолбы #кыталык #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>07.07.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5187</t>
+  </si>
+  <si>
+    <t>В национальном парке «Кыталык» собрали генетический материал стерха🪶🪹🧪 Национальный парк «Кыталык» в Аллаиховском районе Якутии (находится под управлением ФГБУ “Национальный парк “Ленские столбы”) посетила старший научный сотрудник Института общей генетики им. Н. И. Вавилова РАН, кандидат биологических наук Елена Мудрик. Цель визита - проведение полевых работ по сбор уникального генетического материала в местах гнездования восточной популяции белого журавля-стерха. Работа проходит в рамках ее проекта «Сохранение белых журавлей России», который в этом году поддержал Президентский фонд природы. Главная цель - сохранить уникальный генофонд стерха и японского журавля как в дикой природе, так и в специализированных питомниках. Елена Мудрик, старший научный сотрудник Института общей генетики им. Н. И. Вавилова РАН, кандидат биологических наук: “Во время экспедиции моей базой стал кордон “Джюкарский”. Благодаря многолетним наблюдениям якутских ученых мы точно знали, где искать птиц - здесь регулярно гнездятся несколько десятков пар стерхов. Нашей задачей было собрать материал неинвазивным, то есть бесконтактным способом, не тревожа краснокнижных журавлей. Как это сделать? Мы искали то, что птицы оставляют после себя: выпавшие перья, экскременты и подскорлуповые оболочки яиц, оставшиеся в гнездах после вылупления птенцов. Мы брали даже воду из озер вокруг гнезд! Из нее в лаборатории можно выделить так называемую экологическую ДНК (эДНК) - невидимые глазу микроскопические следы жизнедеятельности птицы. Я искренне благодарю руководство ФГБУ “Национальный парк “Ленские столбы” и коллектив нацпарка “Кыталык” за неоценимую помощь в организации экспедиции.” Стерхи - строгие единоличники. Гнездовой участок одной пары может превышать 5 квадратных километров. Чтобы найти следы этих скрытных птиц, Елене приходилось ежедневно преодолевать по тундре и болотам от 10 до 17 километров, форсируя водные преграды. И всё это в суровых условиях Заполярья ради буквально нескольких перышек! Аркадий Семёнов, директор ФГБУ “Национальный парк “Ленские столбы”: «Нам было крайне важно провести полевые работы, не беспокоя птиц. Мы верно подобрали период: стерхи со стершатами уже покинули гнезда, поэтому сбор материала прошел бесконтактно и своевременно. Лабораторные исследования нашей коллеги Елены Мудрик помогут оценить генетическую устойчивость вида к изменениям среды. Однако для воссоздания точного генетического портрета стерхов эту работу необходимо сделать регулярной. В перспективе мы планируем перейти к безопасному обездвиживанию птиц для взятия анализов - это ключевой шаг для спасения популяции. У нас уже есть пятилетний опыт аналогичной работы с белыми медведями в государственном природном заповеднике "Медвежьи острова", и мы готовы применить эти методики для защиты восточной популяции стерха». Фото и видео предоставлены Еленой Мудрик. #ленскиестолбы #кыталык #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>06.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5183</t>
+  </si>
+  <si>
+    <t>🌳В нацпарке «Кыталык» в Якутии с нетерпением ждут птенцов стерхов. Краснокнижные журавли вернулись с зимовки в мае, сразу после этого у них начался брачный период, к июню самки отложили яйца. У каждой пары птиц есть свой участок радиусом в несколько километров. Пока самка сидит на гнезде, самец находится неподалеку, охраняет ее и подменяет, когда ей нужно покормиться. В это время птицы очень пугливы, к ним нельзя приближаться. Главный фактор для успешного выведения потомства – абсолютная удаленность от людей. Сотрудники нацпарка пригласили китайских коллег посмотреть, как гнездится белый журавль. Для иностранных ученых это уникальная возможность, ведь они наблюдают этих редких птиц только во время зимовки в провинции Цзянси. Вместе ученые преодолели сотни километров тундры: посетили кордоны Центральный и Джюкарское, участки Сагарычье и Хадаар. Они наблюдали за птицами с безопасного расстояния и насчитали около 100 стерхов. Одних заметили во время наземного мониторинга на вездеходах, других разглядели в бинокли с наблюдательных вышек. 📍Хэ Чуньгуан, профессор Северо-Восточного педагогического университета: «Я изучаю стерхов уже пять лет, но увидеть места, где они выводят птенцов, – моя давняя мечта. И вот она сбылась в «Кыталыке»! Я восхищен работой якутских госинспекторов. Они трудятся в невероятно суровых условиях, и при этом делают очень важную и нужную работу». 📍Аркадий Семенов, директор ФГБУ «Национальный парк «Ленские столбы»: «Популяция краснокнижного белого журавля-стерха в последние годы значительно выросла и сегодня насчитывает около 7 тысяч особей. Это результат нашей совместной работы с китайскими коллегами. В Китае, на местах зимовки птиц, создана отличная кормовая база. Хорошо перезимовав и набравшись сил, весной стерхи возвращаются на гнездование к нам, в Якутию. Наша главная задача на этом этапе – обеспечить им абсолютный покой и охрану в период высиживания птенцов». Видео: телеканал Мир 24.</t>
+  </si>
+  <si>
+    <t>06.07.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5182</t>
+  </si>
+  <si>
+    <t>Стерх под защитой: авиамониторинг, наука и экопросвещение в Арктике ✈️ Продолжается авиамониторинг в национальном парке «Кыталык» В рамках масштабного проекта по сохранению восточной популяции стерха в Национальном парке «Кыталык» и на прилегающих территориях продолжаются плановые авиамониторинговые работы. Для проведения аэрофотосъемки в посёлок Чокурдах прибыли три сотрудника ООО «БАС» - компании-исполнителя работ по договору с ФГБУ «Национальный парк «Ленские столбы». Съёмочные работы начались 13 июня и продлятся до 11 июля 2026 года. За это время с использованием беспилотных авиационных систем (БАС) будет обследована территория площадью 813,54 кв. км - ключевые участки гнездования стерха, а также места обитания видов-конкурентов и крупных млекопитающих. Съёмка ведётся в видимом и инфракрасном диапазонах с синхронизацией данных, что позволяет точно идентифицировать объекты и их тепловые следы. После завершения полевого этапа начнётся камеральная обработка полученных материалов. До ноября 2026 года специалисты проведут дешифрирование снимков, интеграцию данных в ГИС-систему и подготовят научно-технический отчёт, карту распределения стерхов и итоговые фотоматериалы. 🌿 Экопросвещение для юных жителей Чокурдаха Одной из важнейших задач проекта является не только сбор научных данных, но и вовлечение местного сообщества в сохранение редчайшей птицы. На днях около 60 детей посёлка Чокурдах стали участниками уникального экопросветительского мероприятия. Ребята побывали на взлётной площадке, где смогли воочию наблюдать за подготовкой и проведением авиамониторинговых работ. У них была уникальная возможность напрямую задать вопросы техническим специалистам ООО «БАС» - операторам беспилотных систем - и узнать, как устроена работа с БПЛА в условиях арктической тундры. Знакомство с техникой для детей провели в рамках экопросветительского урока, посвящённого стерху - белоснежному журавлю, который является символом национального парка «Кыталык» и одним из самых редких видов птиц в мире. Юные слушатели узнали о путях миграции стерха, его повадках и о том, почему так важно сохранять его места гнездования. В завершение мероприятия каждому ребёнку вручили раздаточные материалы с интересными фактами о стерхе. 🇨🇳🤝🇷🇺 Китайские учёные посетили Чокурдах: диалог науки и дружбы В эти дни в посёлке Чокурдах побывала делегация учёных из Китая - исследователей, которые занимаются изучением стерха, кольцеванием птиц и мониторингом популяции на местах зимовки. В рамках визита гости посетили Аллаиховский музей природы тундры и охотничьего промысла им. Д. А. Лебедева - уникальное учреждение, хранящее историю и природу Индигирской тундры. Вместе с учёными из КНР в музей были приглашены местные дети. Юные жители Чокурдаха получили редкую возможность пообщаться с профессорами и исследователями из Китая через переводчика. Ребята задавали вопросы о миграционных путях стерха, методах кольцевания и о том, как учёные разных стран сотрудничают для сохранения этого вида. Один из школьников даже проконсультировался с китайскими специалистами по техническим возможностям своего квадрокоптера для съёмки стерхов - и получил развёрнутый ответ. Такие живые контакты между детьми и учёными - это не просто обмен знаниями, это воспитание будущего поколения исследователей и защитников природы. 🌍 Проект, объединяющий страны и поколения Работы ведутся в рамках проекта «Сохранение и устойчивое восстановление восточной популяции стерха на фоне текущих экосистемных изменений в Арктике», который реализуется ФГБУ «Национальный парк «Ленские столбы» при поддержке грантовых средств. Партнёрами проекта выступают Институт биологических проблем криолитозоны СО РАН и природные заповедники Китая - «Озеро Поянг» и «Дельта реки Хуанхэ». Авиамониторинг, наземные исследования и международное сотрудничество - три кита, на которых держится сохранение единственной в мире дикой популяции стерха. И судя по тому, как активно включаются в эту работу и дети, и учёные из разных стран, у белого журавля есть будущее. #ленскиестолбы #кыталык #президентскийфондприроды #фондприроды</t>
+  </si>
+  <si>
+    <t>02.07.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5171</t>
+  </si>
+  <si>
+    <t>Великая, могучая и бесконечно красивая - сегодня мы отмечаем День реки Лены! 🌊💧💦🏞️🫎 Символично, что наш национальный парк «Ленские столбы» назван именно в честь этой величественной артерии. Знаменитые древние скалы миллионы лет высятся на ее берегах, отражаясь в спокойных водах. Река и Столбы - это единое целое, уникальная экосистема и наша общая гордость. Праздник - отличный повод признаться реке в любви не только словом, но и делом. Команда национального парка вместе с коллегами из Хангаласской инспекции госэконадзора и Хангаласского лесничества вышла на субботник. Мы привели в порядок берег Лены под Покровском, очистив водоохранную зону от мусора. И прямо во время уборки случилось настоящее чудо! Участники субботника замерли от восторга: прямо по реке, уверенно рассекая волны, плыл огромный молодой лось. Затем лесной великан вышел на берег и умчался прочь. Все мы единодушно решили: это добрый знак! Словно сама река и дикая природа так поблагодарили нас за заботу. Такие моменты вдохновляют и напоминают, ради чего мы работаем. Природа живет, дышит и доверяет нам. Национальный парк «Ленские столбы» поздравляет жителей и гостей Якутии с Днем реки Лены! Желаем нашей красавице полноводности и чистоты, а всем нам - бережного отношения к этому бесценному дару. Давайте сохранять Лену вместе! @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>02.07.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5162</t>
+  </si>
+  <si>
+    <t>Внимание: высокий класс пожарной опасности!⛔️🔥 Друзья, в связи с сухой и жаркой погодой на территории национального парка «Ленские столбы» установился IV (высокий) класс пожарной опасности. Чтобы сберечь уникальную природу нашего парка и не допустить лесных пожаров, со 2 июля и до особого распоряжения вводится временный запрет: • на посещение лесов гражданами; • на въезд любого транспорта. Что сейчас разрешено, а что под запретом? ✅ Гостевые дома на Буотаме работают в обычном режиме! Приехать и с комфортом отдохнуть в наших домиках - можно. Здесь созданы все условия для безопасного отдыха, бронирование открыто. ❌ Отдых «дикарями» (с палатками вне оборудованных зон) временно запрещен. Вход и въезд в лесные массивы диких зон сейчас строго ограничены, чтобы уберечь тайгу от случайного огня. Мы обязательно сообщим, когда ситуация стабилизируется и парк снова откроет свои двери для гостей. Берегите себя и природу! @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>02.07.26 03:01</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5157</t>
+  </si>
+  <si>
+    <t>Куда поехать на выходные? Сохраняйте готовый план побега на Устье Буотамы!🏞️☝🏻 Больше не нужно тратить время на поиски цен, маршрутов и условий. Мы собрали всю самую важную информацию в четырёх удобных карточках выше! 📌 ПОЛЕЗНЫЙ СОВЕТ: Обязательно сохраните эти фотографии к себе в галерею, чтобы важные контакты и цены всегда были под рукой. И прямо сейчас перешлите этот пост друзьям, родным или в семейный чат - пора вместе выбрать даты и забронировать свой идеальный уикенд на природе! 🌲✨ Подробности по телефону: 8 (4112) 31-86-21 (отдел развития туризма)🤳🏻📳 Ждем вас в гости на Устье Буотамы! @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>30.06.26 02:58</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5156</t>
+  </si>
+  <si>
+    <t>30 июня – день сардааны: символ лета, счастья и нашей общей заботы о природе 🌿🌷💚 ℹ Сегодня, 30 июня, вся Якутия отмечает один из самых душевных и красивых праздников – День Сардааны. Этот день посвящен удивительному цветку – даурской лилии, которую в народе ласково называют «сардаана». Она считается символом долгожданного лета, радости, счастья и благополучия. 🔹 Сардаана – это не просто цветок. Для народа саха она является олицетворением красоты родной природы и быстротечного, но такого яркого якутского лета. По древним поверьям, если человек хоть раз в жизни увидит сардаану, то будет счастлив и удачлив. 🔹 С 2000 года сардаана занесена в Красную книгу Якутии, и наша общая задача – беречь этот хрупкий дар природы. Национальный парк «Ленские столбы» с гордостью наблюдает за этими прекрасными цветами, которые являются одной из многих жемчужин нашей уникальной природы. Мы стремимся защищать и сохранять эти уникальные виды растений, чтобы они могли радовать своей красотой еще многие поколения. 🏞 «Ленские столбы» и сардаана: неразрывная связь На территории нашего парка, который по праву считается символом природного величия и объектом Всемирного наследия ЮНЕСКО, также произрастает этот любимый цветок народа саха. Его алые огоньки прекрасно контрастируют с величественными каменными исполинами, достигающими высоты более 200 метров, создавая неповторимые пейзажи, которые ежегодно привлекают тысячи туристов. От имени всего коллектива национального парка «Ленские столбы» мы сердечно поздравляем вас с этим светлым праздником! Пусть цветы сардааны наполняют вашу жизнь радостью и надеждой, а природа всегда дарит вам свою щедрость и великолепие. Берегите красоту родного края! 💚 #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>30.06.26 02:06</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5150</t>
+  </si>
+  <si>
+    <t>В нацпарке «Ленские столбы» замечен самый крупный дятел России🐦‍⬛ В объектив фотоловушки в местности Куонан попала желна, или чёрный дятел. Это самый крупный представитель семейства дятловых в России. Своими размерами он почти не уступает вороне! Узнать желну легко по угольно-чёрному оперению с благородным синим отливом и ярко-красной «шапочке» на голове. Кстати, благодаря этой детали мы точно знаем, что на солонце позирует именно самка. У самцов красным цветом горит вся макушка, а у нашей героини - лишь пятно на затылке, напоминающее кокетливый красный берет. Эти птицы не занесены в Красную книгу, но всегда привлекают к себе внимание. Желна - настоящий «энерджайзер» тайги. Они невероятно активны, а их мощную, раскатистую барабанную дробь по дереву слышно за сотни метров. Кроме того, чёрные дятлы известны своим голосом: они издают очень громкие, резкие, а иногда протяжные и даже немного «тоскливые» крики, которые ни с кем не перепутаешь. Кадры предоставил госинспектор парка Роман Широких. @lenapillarsnationalapark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>26.06.26 03:18</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5147</t>
+  </si>
+  <si>
+    <t>Большая делегация ученых-экологов из Китайской народной республики посетила национальный парк «Кыталык» в Аллаиховском районе🪶🪺🇨🇳🇷🇺 Это самый массовый визит иностранных гостей в якутскую Арктику за последние годы. Главная цель ученых - своими глазами увидеть, как гнездятся краснокнижные белые журавли - стерхи. Подробности в сюжете телеканала «Якутия 24» («НВК «Саха»)📺 #ленскиестолбы #кыталык #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>25.06.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5146</t>
+  </si>
+  <si>
+    <t>Уже сейчас мы замечаем интересные особенности. Например, некоторые прошлогодние птенцы до сих пор не отходят от матери, которая уже высиживает новую кладку, а самец пытается отогнать старшего стершонка. Это говорит об очень сильной семейной привязанности птиц. Все эти нюансы поведения необходимо изучить, чтобы на их основе разработать эффективные правила сохранения восточной популяции белого журавля». По итогам визита стороны договорились о продолжении сотрудничества, так, например, в нацпарк “Кыталык” в будущем возможен приезд узкопрофильных специалистов из КНР. Они займутся сбором проб почвы и тундровых растений, а также взятием материала для генетического анализа стерхов.  Якутские специалисты, в свою очередь, могут отправиться в Китай для обмена опытом по безопасному отлову птиц, кольцеванию и установке современных GPS-навигаторов. Фото: Haibo Jiang #кыталык #ленскиестолбы @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5145</t>
+  </si>
+  <si>
+    <t>В поисках «байхэ»: делегация из Китая посетила нацпарк «Кыталык», чтобы увидеть гнездование стерхов🪶🪺🇨🇳🇷🇺 С 20 по 24 июня национальный парк «Кыталык» (под управлением ФГБУ “Национальный парк “Ленские столбы”) принимал особых гостей. Делегация из девяти ведущих ученых и экологов КНР приехала на север Якутии с одной главной целью - своими глазами увидеть, как гнездится краснокнижный белый журавль-стерх. На пути по заповедной тундре гостей сопровождали сотрудники нацпарка. Состав делегации: • Цзян Хунсин - руководитель делегации, директор Национального центра кольцевания птиц, главный научный сотрудник; • Лю Сяньго - главный научный сотрудник Института географии и агроэкологии Северо-Востока Китая при Китайской академии наук (КАН); • Тун Шоучжэн - главный научный сотрудник Института географии и агроэкологии Северо-Востока Китая при КАН; • Хэ Чуньгуан - профессор Северо-Восточного педагогического университета; • Ян Бо - директор Пекинского представительства Международного фонда охраны журавлей; • Пань Шэнъюй - начальник отдела пропаганды уездного комитета партии Чжэньлай; • Цзинь Цзефэн - исполнительный секретарь Фонда охраны экологии озера Поянху; • Цзян Хайбо - доцент Северо-Восточного педагогического университета; • Ли Ялин - волонтер Фонда мангровых лесов Шэньчжэня. Почему китайские ученые проделали столь долгий путь? Дело в том, что в Поднебесной стерха называют «байхэ» и видят его только зимой - во время зимовки на озере Поянху в провинции Цзянси. А вот самый важный и сокровенный период жизни - создание пар, гнездование и выведение птенцов - проходит в бескрайней якутской тундре. Увидеть этот таинственный процесс на родине птиц было давней мечтой китайских коллег. Хэ ЧУНЬГУАН, профессор Северо-Восточного педагогического университета: “Я изучаю стерхов уже пять лет, но увидеть места, где они выводят птенцов - моя давняя мечта. И вот она сбылась в “Кыталыке”! Я восхищен работой якутских госинспекторов. Они трудятся в невероятно суровых условиях, но при этом делают очень важную и нужную работу.” За четыре дня ученые-экологи преодолели сотни километров тундры: посетили кордоны Центральный и Джюкарское, участки Сагарычье и Хадаар. С безопасного расстояния экологи насчитали около 100 стерхов. Одних заметили во время наземного мониторинга на вездеходах «Сокол» и «Трэкол», других разглядели в бинокли с наблюдательных вышек. Алексей СЛЕПЦОВ, руководитель отдела охраны территории национального парка «Кыталык»: «Стерхи прилетают к нам в мае. Сразу начинается брачный период, а к июню - кладка и высиживание яиц. Это удивительно верные партнеры: пока самка на гнезде, самец всегда начеку неподалеку. Он охраняет ее покой и подменяет, когда ей нужно покормиться. В это время птицы очень пугливы, подходить к ним близко нельзя - это огромный стресс. На зимовку в Китай они отправятся только в конце сентября». В ходе мониторинга гости из Поднебесной также узнали, что у каждой пары стерхов есть своя территория радиусом в несколько километров, куда они возвращаются из года в год. Хозяева парка рассказали коллегам и о рационе птиц: в болотистой местности стерхи лакомятся мелкой рыбой из многочисленных тундровых озер, насекомыми и сочными корневищами водных растений. Главный фактор для успешного выведения потомства - абсолютная удаленность от людей. Аркадий СЕМЁНОВ, директор ФГБУ «Национальный парк «Ленские столбы»: «Популяция краснокнижного белого журавля-стерха в последние годы значительно выросла и сегодня насчитывает около 7 тысяч особей. Это результат нашей совместной работы с китайскими коллегами. В Китае, на местах зимовки птиц, создана отличная кормовая база. Хорошо перезимовав и набравшись сил, весной стерхи возвращаются на гнездование к нам, в Якутию. Наша главная задача на этом этапе - обеспечить им абсолютный покой и охрану в период высиживания птенцов. Чтобы усилить наше взаимодействие, мы планируем запустить совместный проект по кольцеванию и установке GPS-передатчиков на птиц. Это позволит детально отслеживать пути их миграции и изучать поведение как на зимовке, так и в местах гнездования. </t>
+  </si>
+  <si>
+    <t>23.06.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5138</t>
+  </si>
+  <si>
+    <t>Свежая подборка кадров с фотоловушек нацпарка «Ленские столбы» 🏞 Национальный парк «Ленские столбы» продолжает радовать нас новыми встречами с его обитателями. Очередная проверка фотокамер, установленных в местности м. Тубэ, принесла отличные кадры, которыми мы спешим поделиться. Смотрите, кто попал в объектив на этой неделе: 🔹 Бурый медведь — уверенно прошёл по знакомой тропе, чувствуя себя полноправным хозяином тайги; 🔹 Лось — величественно вышел на открытое место, продемонстрировав свою мощь и стать; 🔹 Изюбр — ночной кадр застал его в минуту тишины, когда он чутко прислушивался к звукам тайги; 🔹 Косуля — грациозно замерла на мгновение, прежде чем скрыться в чаще. Особенно впечатляет ночной снимок изюбра: фотоловушка отлично сработала в темноте, поймав момент, когда животное остановилось в напряжённом ожидании. А кадры с лосем и медведем напоминают, насколько разнообразен животный мир нашего парка. 📹 Видео уже доступны для просмотра на нашем сайте — https://lena-pillars.ru/press/news/6108/ Кадры предоставил старший государственный инспектор Петров В.Г. 📸 Каждый такой снимок — это не просто фото, а ценный материал для наших научных сотрудников, которые отслеживают численность и повадки обитателей заповедной земли. #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>22.06.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5133</t>
+  </si>
+  <si>
+    <t>Студенты-волонтёры СВФУ приступили к полевым работам в нацпарке «Ленские столбы» Студенты-волонтёры Института естественных наук Северо-Восточного федерального университета имени М. К. Аммосова отправились на полевую практику в Национальный парк «Ленские столбы». Цель работ — проведение экспедиций в зонах с повышенной рекреационной нагрузкой для изучения и сохранения редких и исчезающих видов растений. Задачи экспедиции: 🔹 Обследование ранее выявленных мест произрастания редких растений; 🔹 Верификация данных на участках, определённых методом моделирования потенциальных ареалов; 🔹 Формирование актуальной базы данных и карты распространения редких и исчезающих видов на территории парка; 🔹 Описание условий произрастания обнаруженных видов (фенологический анализ ценопопуляций и геоботаническое описание фитоценозов). Просветительская составляющая проекта При поддержке Президентского гранта разработаны тематические футболки с изображениями ключевых краснокнижных растений, произрастающих на территории «Ленских столбов». Это позволит привлечь дополнительное внимание к проблеме сохранения редких видов и повысит узнаваемость уникальной флоры парка среди посетителей и участников экспедиций. Полученные в ходе полевых работ материалы лягут в основу научно обоснованных рекомендаций по сохранению уязвимых видов растений в условиях растущего туристического потока. #фонд_природы #фондприроды #президентскийфондприроды #ленскиестолбы #редкие_растения #краснокнижные_растения #проект_редкие_растения_ленские_столбы</t>
+  </si>
+  <si>
+    <t>22.06.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5128</t>
+  </si>
+  <si>
+    <t>В национальном парке «Ленские столбы» прошли экспедиции по изучению редких видов растений 🌿🌱 ℹ С 19 по 21 июня 2026 года на территории национального парка "Ленские столбы" проведены научные и эколого-просветительские работы в рамках проекта "Изучение и сохранение ареалов редких и исчезающих видов растений национального парка "Ленские столбы", поддержанного грантом Президентского фонда природных инициатив. 🔹 Полевые исследования проходили в туристско-рекреационных зонах с наибольшей антропогенной нагрузкой — в местностях Тукулан, Диринг-Юрях, Огдокун, Саамыс-Кумага и Лабыдьа — в период цветения растений. Экспедиции организованы на территориях, где ранее уже были выявлены популяции редких и исчезающих видов. В ближайшее время на основе фондовых и литературных данных о местообитаниях редких видов растений среднего течения реки Лена будут смоделированы потенциальные ареалы их распространения на территории парка. Это позволит расширить поиск и выявить новые очаги произрастания уязвимых видов. В ходе экспедиции уже обнаружены новые точки произрастания краснокнижных растений. Всего на данный момент зафиксировано 6 видов, занесённых в Красную книгу. 🔹 Основная цель экспедиций — создать условия для сохранения популяций редких и исчезающих растений в зонах наибольшей рекреационной нагрузки, исключив прямое физическое воздействие посетителей. Совместно с воспитанниками Детского технопарка "Кванториум" (МАНОУ) установлены защитные ограждения вдоль экологических троп и тропинок, испытывающих высокую антропогенную нагрузку, в том числе в туристско-рекреационной зоне "Устье Буотамы". Это позволит предотвратить вытаптывание и повреждение редких растений. 🔹 Кроме того, совместно с отделом развития туризма и экологического просвещения проведены волонтёрские работы по ремонту лестницы. Благодарим родителей за активное участие в субботнике и содействие в развитии национального парка "Ленские столбы". #фонд_природы #фондприроды #президентскийфондприроды #ленскиестолбы #редкие_растения #краснокнижные_растения #проект_редкие_растения_ленские_столбы</t>
+  </si>
+  <si>
+    <t>20.06.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5117</t>
+  </si>
+  <si>
+    <t>Из Поднебесной в тундру: китайские экологи прилетели на родину белого журавля- стерха🇨🇳🤝🇷🇺 Вчера вечером в Якутске приземлилась делегация из 9 ученых-экологов из Китая. А уже сегодня днем они вылетают на север - в Аллаиховский район, в национальный парк «Кыталык» (напоминаем, что он находится под управлением ФГБУ «Национальный парк «Ленские столбы»). В аэропорту коллег лично встретили директор «Ленских столбов» Аркадий Семенов и недавно назначенный руководитель Дирекции биоресурсов и ООПТ Минэкологии Якутии Иван Попов. Китайскую делегацию возглавляет директор национального центра кольцевания птиц, профессор Института экологии и охраны природы Китайской Академии леса Хунсин Цзян. Стерх - священная птица народа саха и символ нашей северной природы. Но это еще и живой мост дружбы между Россией и Китаем. Дело в том, что почти 95% всей мировой популяции белого журавля зимует в Китае, на озере Поянху в провинции Цзянси. В Поднебесной этих птиц трепетно оберегают, но китайские коллеги еще ни разу не видели, как стерхи гнездятся и выводят птенцов. Визит в нацпарк «Кыталык» для них - уникальный шанс увидеть родину журавлей. Миссия - бережная забота Гости пробудут в парке до 24 июня. Они посетят кордоны Центральный, Джюкарское, Кюлюмер, а также участки Хадар и Сагарычье. Главная цель этой совместной работы - помочь популяции стерхов расти и крепнуть. Чтобы научные исследования не тревожили птиц в самый важный для них период, будут использоваться бесконтактные методы изучения: • Наблюдение издалека: Ученые будут следить за журавлями с недавно построенных наблюдательных вышек. Это позволяет детально изучать поведение птиц, оставаясь для них абсолютно невидимыми. • Безопасные технологии: Китайские специалисты поделятся передовым опытом мягкого и безопасного мечения (кольцевания). Это ювелирная процедура, которая никак не вредит птице, но позволяет ученым отслеживать ее путь во время перелетов и защищать на протяжении всего маршрута в тысячи километров. Комплексный подход к сохранению тундровой птицы Параллельно с визитом коллег из Китая прямо сейчас в «Кыталыке» идет масштабный авиамониторинг гнездовий белого журавля -стерха в рамках проекта, поддержанного Президентским фондом природы. Специалисты ведут поиск гнезд, анализируют пробы воды и описывают тундровую растительность. Все это нужно, чтобы держать под контролем экологическое здоровье территории и гарантировать, что дом стерха остается чистым и безопасным. Пожелаем специалистам успешной работы! Мы обязательно будем делиться новостями и кадрами из экспедиции. #кыталык #фондприроды #Президентскиегранты #президентскийфондприроды @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>20.06.26 03:28</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5111</t>
+  </si>
+  <si>
+    <t>Буотама. Место, куда хочется вернуться Некоторые люди вполне искренне считают, что Ленские столбы — это скалы перед селом Батамай, где находится самая растиражированная смотровая площадка и где проводятся различные мероприятия от хоккейного матча до показа мод. Но национальный парк «Ленские столбы» — это гигантская территория в 1 млн 200 тыс. гектаров. Территория парка включает не только знаменитую каменную гряду, но и другие природные достопримечательности: Буотамские и Синские скалы, песчаные массивы (тукуланы) и уникальные археологические стоянки. Одно из самых впечатляющих мест, знакомое прежде всего сплавщикам и рыбакам, — это река Буотама. В территорию нацио­нального парка входит 34 км этой реки, дальше начинаются территории родовых общин. Оказывается, в Хангаласском улусе есть семь эвенкийских родовых общин! Раньше вообще все окрестности Буотамы были эвенкийскими землями, здесь жили охотничьи племена, были также оленеводы. Сейчас же кочующих родов там нет, но есть представители этих общин, которые зачислены в штат работников заповедника. И главное, что следует знать туристам, — на эти территории нельзя заходить без разрешения, это будет считаться незаконным вторжением. Поэтому сплавщики обычно спускаются по Буо­таме со стороны Качикатцев вниз, к реке Лене, с 34-го километра, где расположен один из охранных кордонов заповедника. Опытные сплавщики отправной точкой называют кафе «Легион», которое стоит на федеральной трассе «Лена». От этого кафе начинается старт сухопутного участка пути. Отсюда туристы совершают пеший переход протяженностью около 7–8 километров налегке через водораздел прямо к берегу Буотамы. Подробнее читайте на 👉🏻 сайте ЯВ https://vecherniy.com/news/buotama_mesto_kuda_khochetsja_vernutsja/2026-06-19-2810 @yakutsk_vecherniy</t>
+  </si>
+  <si>
+    <t>18.06.26 03:57</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5110</t>
+  </si>
+  <si>
+    <t>Государственные инспекторы национального парка «Ленские столбы» приступили к системному мониторингу краснокнижных растений на маршрутах. 📕🌱🌿 ℹ Старт сезона полевых наблюдений ознаменовался первыми результатами совместной работы научного отдела и службы охраны в рамках проекта «Изучение и сохранение ареалов редких и исчезающих видов растений национального парка «Ленские столбы», поддержанного грантом Президентского фонда природных ресурсов. Государственные инспекторы, ежедневно патрулирующие территорию парка, приступили к активной работе: они распознают редкие растения, фиксируют их точное местоположение и вносят данные о встречах в полевые дневники для последующей передачи в научный отдел. 🔹 На территории национального парка произрастает множество уникальных и редких видов, включённых в Красные книги Российской Федерации и Республики Саха (Якутия). Среди них — мак якутский (*Papaver jacuticum*), эндемик Центральной Якутии, который больше нигде в мире не встречается; адонис сибирский (*Adonis sibirica*); редковския двоякоперистая (*Redowskia sophiifolia*); башмачок капельный (*Cypripedium guttatum*) и ирис сглаженный (*Iris laevigata*). Ранее наблюдения за растительным миром носили эпизодический характер, а данные о редких видах зачастую отсутствовали в полевых дневниках. Нынешний результат стал возможен благодаря эффективному взаимодействию научного отдела и отдела охраны территории. Семинар для инспекторов по практическому использованию определителя, проведённый под руководством члена команды проекта и научного сотрудника парка Уруйдааны Алексеевой, заложил основу для системной работы по мониторингу и сохранению редких видов растений на всей территории парка. 🔹 Проект реализуется с использованием гранта Президента Российской Федерации, предоставленного Президентским фондом природных ресурсов. В его рамках уже проводятся экспедиции в туристические зоны парка (устье Буотамы, Лабыдьа, Диринг-Юрях, Тукулааны) с участием учёных, студентов СВФУ и школьников. Данные о каждом обнаруженном редком растении будут зафиксированы с привязкой к GPS-координатам и внесены в геоинформационную систему (ГИС) парка. На фото: ирис сглаженный (*Iris laevigata*). Фото государственного инспектора В.А. Наумова в урочище Устье-Буотама; башмачок капельный (*Cypripedium guttatum*). Фото государственного инспектора В.В. Кириллина в урочище Лабыдьа. #фонд_природы #фондприроды #президентскийфондприроды #ленскиестолбы #редкие_растения #краснокнижные_растения #проект_редкие_растения_ленские_столбы</t>
+  </si>
+  <si>
+    <t>17.06.26 04:22</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5105</t>
+  </si>
+  <si>
+    <t>Свежая подборка кадров с фотоловушек национального парка «Ленские столбы» 🐻🦌🐿️🐺 Национальный парк «Ленские столбы» живёт своей привычной, скрытой от глаз жизнью. Каждый раз, когда наши госинспекторы собирают кадры с фотоловушек, мы находим настоящие сокровища дикой тайги. Очередная проверка фотокамер принесла отличный улов. Смотрите, кто попал в объектив на этой неделе: 🐺 Волк — уверенно прошёл по своему маршруту, даже не подозревая, что за ним наблюдают; 🐻 Бурый медведь — в ночном кадре его глаза в темноте светятся яркими огоньками; 🦌 Семейная пара лосей — трогательный кадр, где они вместе вышли на открытое место; 🐿️ Маленькая непоседа — шустрая белка, которая ни на секунду не замирает на месте. Особенно впечатляет ночной снимок медведя: фотоловушка отлично сработала в темноте, застав зверя врасплох во время его ночного обхода. А лоси на соседних кадрах будто позировали — так спокойно и уверенно они чувствовали себя на открытом пространстве. Каждый такой снимок — это не просто фото, а ценный материал для наших научных сотрудников, которые отслеживают численность и повадки обитателей заповедной земли. 🏞🌱🌿 #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>15.06.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5098</t>
+  </si>
+  <si>
+    <t>Уважаемый Илья Николаевич! Коллектив ФГБУ «Национальный парк «Ленские столбы» от всей души поздравляет Вас с Днём рождения! ❣️ Для нас большая честь и радость работать с Вами — профессионалом высочайшего уровня. Сегодня мы хотим поблагодарить Вас за многолетнее плодотворное сотрудничество и неоценимый личный вклад в развитие научной базы нашего учреждения. 🔹 Мы искренне ценим Вас как талантливого ученого-эколога, чьи знания и опыт охватывают целый спектр критически важных направлений. 🔹 Особую значимость для нас имеет Ваша роль как заместителя руководителя Программы «Белый медведь» и наше совместное взаимодействие с ИПЭЭ РАН. Под Вашим руководством ежегодный авиамониторинг белого медведя на заповедной территории «Медвежьи острова» стал образцом современной природоохранной работы. 🐻🌿 🔹 Ваш новаторский подход к оснащению белых медведей спутниковыми ошейниками и блестящая обработка данных об их перемещениях открывают нам уникальные перспективы. Мы видим, как благодаря вашему тщательному анализу метеоусловий и данных слежения мы можем буквально «проложить маршрут» самок хищника, понять их предпочтения в выборе ресурсов и, что самое важное, спрогнозировать возможность залегания в родовую берлогу. Это не просто наука — это спасение и сохранение редчайшего вида. 🧬 Илья Николаевич, желаем Вам крепкого здоровья, новых научных открытий и успехов в вашей благородной миссии по сохранению дикой природы Арктики. С праздником! 💚</t>
+  </si>
+  <si>
+    <t>15.06.26 01:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5095</t>
+  </si>
+  <si>
+    <t>В национальном парке «Ленские столбы» стартовал проект по мониторингу редких растений при поддержке Президентского фонда ℹ С 8 по 10 июня 2026 года состоялась первая совместная научная экспедиция по мониторингу редких и исчезающих видов растений, произрастающих на территории национального парка «Ленские столбы». В полевых работах на участке «Устье-Буотама» приняли участие сотрудники Института биологических проблем криолитозоны СО РАН (ИБПК СО РАН) — ведущие ботаники и геоботаники, а также специалисты научного отдела национального парка и коллекторы научного гербария SASY. 🔬Научные задачи экспедиции Участники провели комплексное маршрутное обследование территории, которое включило: 🔹Флористические исследования и геоботанические описания растительных сообществ; 🔹Полную инвентаризацию флоры сосудистых растений, мохообразных, водорослей и микобиоты (включая грибы и лишайники); 🔹Выявление эндемичных, редких и исчезающих видов растений и микобиоты; 🔹Оценку современного состояния и жизнеспособности их популяций. Собранные данные по редким и уязвимым видам флоры и микобиоты будут обобщены и учтены при подготовке следующих изданий Красных книг Республики Саха (Якутия) и Российской Федерации. 📍Почему это важно Регулярный мониторинг позволяет отслеживать динамику популяций редких видов и устанавливать причины их изменений. В случае выявления факторов, ведущих к снижению жизнеспособности популяций, специалисты разработают научно обоснованные рекомендации по устранению или минимизации негативного воздействия. #ПрезидентскийФондПрироды #ХранителиПрироды #ПрезидентскиеГранты #ФондПрироды #ЛенскиеСтолбы</t>
+  </si>
+  <si>
+    <t>09.06.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5087</t>
+  </si>
+  <si>
+    <t>О подготовке к внедрению сервиса оформления разрешений на посещение через портал "Госуслуги" в ФГБУ "Национальный парк "Ленские столбы" ℹ В связи с развитием системы предоставления государственных услуг в цифровом формате Федеральное государственное бюджетное учреждение "Национальный парк "Ленские столбы" информирует о планируемом подключении к сервису оформления разрешений на посещение особо охраняемых природных территорий (ООПТ) через единый портал "Госуслуги" (www.gosuslugi.ru). На текущий момент сервис, позволяющий оформить разрешение в электронном виде без личного посещения администрации, уже доступен для 36 федеральных заповедников и национальных парков Российской Федерации. Перечень подключенных ООПТ постоянно расширяется. В настоящее время национальным парком "Ленские столбы" ведутся организационные и технические мероприятия, необходимые для интеграции с указанным сервисом. По завершении подготовительных процедур у посетителей парка появится возможность воспользоваться следующими преимуществами электронного оформления: 📍Получение разрешения в личном кабинете на портале "Госуслуги" без необходимости посещения офиса; 📍Выбор территории, утвержденного туристического маршрута и даты посещения в едином интерфейсе; 📍Безналичная оплата банковской картой без взимания дополнительных комиссий; 📍Дистанционное оформление разрешения в любое время суток из любого региона страны. О дате официального запуска сервиса в национальном парке "Ленские столбы" будет сообщено дополнительно через официальные каналы информации. Оформление разрешений в действующем порядке (при непосредственном обращении в администрацию или на туристическую базу) сохраняется до момента полноценного ввода сервиса в эксплуатацию. Наш сайт: https://lena-pillars.ru/ MAX: https://max.ru/join/TGpNsPXfY0jJqG2TGHv2jkowOlL_UfckPzgXRrVbCBg Telegram-канал: https://t.me/lenapillarsnationalpark ВКонтакте: https://vk.com/lenapillarspark?w=club227731475 #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>05.06.26 01:52</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5077</t>
+  </si>
+  <si>
+    <t>Дорогие коллеги, друзья, единомышленники! От всей души поздравляю вас с нашим главным профессиональным праздником - Днем эколога и Всемирным днем окружающей среды! Сегодня практически всем нашим дружным коллективом мы встречаем его на Устье Буотамы. Прибыв сюда еще вчера, мы сразу же включились в большую, дружную работу - провели масштабный экологический субботник. Чтобы подготовить эту прекрасную территорию к предстоящему летнему туристическому сезону, мы трудились плечом к плечу: убирали территорию, приводили в порядок гостевые домики и глэмпинги, красили, чистили и обустраивали. Сегодня, когда основная работа позади, нас ждет заслуженный праздник! В нашей программе - увлекательный экологический квиз, торжественная часть, где мы отметим заслуги каждого, и, конечно же, праздничный обед на свежем воздухе. Хочу отметить, что этот День эколога стал, пожалуй, одним из самых душевных, теплых и объединяющих праздников за последние годы. Здесь, на лоне уникальной природы, в окружении родного коллектива, особенно остро чувствуется наше единство и общность великого дела, которому мы служим. И даже погода решила преподнести нам подарок - балует нас теплом и солнцем, поддерживая наше праздничное настроение! В этот праздничный день я хочу адресовать самые искренние поздравления нашим коллегам, которые входят в состав нашего ФГБУ - замечательным коллективам Государственного природного заповедника «Медвежьи острова» и Национального парка «Кыталык». Спасибо вам за ваш самоотверженный труд по сохранению хрупкой арктической природы и редких видов животных! Особые слова глубокой признательности и уважения мы адресуем ветеранам природоохранной отрасли. Ваш многолетний созидательный труд, преданность призванию и бесценный опыт заложили тот прочный фундамент, на котором сегодня держится всё заповедное дело. Вы являетесь для нас главным примером верности своей профессии, и мы обещаем бережно хранить и приумножать созданные вами традиции! Также мы поздравляем коллег-экологов из других природоохранных учреждений, наших надежных партнеров и всех, кому небезразлично будущее нашей планеты. Ваша работа - это ежедневный вклад в благополучие будущих поколений. Желаю всем неиссякаемой энергии, крепкого здоровья, новых профессиональных успехов, гармонии с природой и единомышленников рядом! Пусть наше общее дело процветает, а заповедные уголки нашей родины остаются такими же величественными и первозданными. С праздником! С Днем эколога! С уважением, Директор ФГБУ «Национальный парк «Ленские столбы» Аркадий Семёнов и коллектив учреждения @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>03.06.26 04:20</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5075</t>
+  </si>
+  <si>
+    <t>ФГБУ "Национальный парк "Ленские столбы" поздравляет И.Р. Попова с вступлением в должность директора Дирекции биоресурсов ℹ Коллектив ФГБУ "Национальный парк "Ленские столбы" поздравляет Ивана Романовича Попова с назначением на должность руководителя Дирекции биологических ресурсов, особо охраняемых природных территорий и природных парков Якутии. Нового руководителя коллективу представил министр экологии Республики Саха (Якутия) Евгений Перфильев. 🔹 Иван Романович обладает значительным опытом управленческой работы в сферах образования, муниципальной и государственной службы. Окончил Якутский государственный университет. Работал учителем физики в Хатырыкской и Намской школах, директором школы, заместителем главы Намского улуса, председателем Совета депутатов, руководителем департамента Администрации Главы и Правительства Республики Саха (Якутия). Желаем Ивану Романовичу продуктивной работы и новых успехов в деле сохранения природного наследия Якутии. Фото: ГБУ РС (Я) «Дирекция биологических ресурсов, особо охраняемых природных территорий и природных парков» #ЛенскиеСтолбы #ДирекцияБиоресурсов #МинэкологииЯкутии</t>
+  </si>
+  <si>
+    <t>02.06.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5073</t>
+  </si>
+  <si>
+    <t>С 2 июня 2026 года открывается летний туристический сезон в нацпарке «Ленские столбы» 🌿Экотропы и маршруты готовы к приёму посетителей, организована продажа билетов. ✅Национальный парк «Ленские столбы» официально открывает летний туристический сезон 2026 года с 2 июня. Решение принято в связи с установлением благоприятных погодных условий, завершением ледохода на реке Лена и подготовкой объектов туристской инфраструктуры к летнему периоду. 🔹Что работает с 2 июня: Туристско-экскурсионные маршруты, включая экологическую тропу «Ленские столбы» в местности Лабыдьа, устье Буотамы и Тукуланы; Точки продажи входных билетов и платных услуг — в офисах парка и на территории ТРЗ (туристско-рекреационной зоны). 🔹Безопасность и режим посещения Сотрудники отдела прошли инструктажи по правилам обслуживания посетителей, мерам личной безопасности и действиям в чрезвычайных ситуациях. Посещение маршрутов осуществляется строго в соответствии с установленным режимом, что позволяет сохранить природные комплексы особо охраняемой природной территории федерального значения. Туроператорам, осуществляющим деятельность на территории национального парка «Ленские столбы», рекомендовано: 📍Строго соблюдать утверждённые правила посещения, требования пожарной безопасности и природоохранного законодательства; 📍Предоставлять достоверные статистические данные о туристическом потоке; 📍Организовывать сплавы по реке Буотама только после официального снятия ограничений, связанных с нерестовым периодом. 🔹Где узнать подробности Вся актуальная информация об открытии сезона, режиме работы и стоимости услуг будет опубликована на официальном сайте парка и в социальных сетях. Наш сайт: https://lena-pillars.ru/ MAX: https://max.ru/join/TGpNsPXfY0jJqG2TGHv2jkowOlL_UfckPzgXRrVbCBg Telegram-канал: https://t.me/lenapillarsnationalpark ВКонтакте: https://vk.com/lenapillarspark?w=club227731475 Приглашаем гостей и жителей республики встретить лето на Ленских столбах! #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>02.06.26 01:55</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5071</t>
+  </si>
+  <si>
+    <t>В нацпарке «Ленские столбы» инспекторов обучили работе с «электропастухами» и начали опросный учёт бурых медведей 🐻📑 Работа по сохранению биоразнообразия в национальном парке «Ленские столбы» не ограничивается одним видом или одним направлением. Параллельно с проектом по сохранению редких и исчезающих видов растений, о котором мы недавно рассказали, наши сотрудники при поддержке гранта Президента Российской Федерации реализуют ещё одну важную инициативу на территории парка. Она посвящена изучению бурого медведя и профилактике конфликтов с человеком. Оба проекта объединяет общая цель - укрепить научную основу охраны природы, вовлечь государственных инспекторов в системный мониторинг и повысить эффективность охранной деятельности. Такой комплексный подход - это наша повседневная работа по сохранению уникального природного наследия Ленских столбов. Обучающий семинар для государственных инспекторов проведен в рамках природоохранного проекта «Сохранение популяции бурого медведя и профилактика конфликтов с человеком на территории национального парка «Ленские столбы», получившем поддержку Президентского фонда природы. Из-за посменного графика работы занятие провели в мае дважды - отдельно для каждой смены. Руководитель проекта Анатолий Попов обучил инспекторов технологии монтажа и эффективной эксплуатации защитных электроизгородей («электропастухов»), которые приобретены для национального парка на средства гранта и в скором времени будут установлены на отдельных участках. «Электропастух» представляет собой современную систему ограждений для обеспечения безопасности людей и сохранения жизни бурых медведей в национальном парке. Оборудование будет функционировать автономно – на солнечных батареях, так как на территории парка нет центрального электроснабжения. После теории все успешно сдали контрольный тест. Актуальность и большое значение проекта для национального парка подчеркивает участие в семинаре заместителя директора по охране территории ФГБУ «Национальный парк «Ленские столбы» Аркадия Захарова. Личное включение курирующего замдиректора в обучение инспекторов гарантирует, что вопросы эксплуатации оборудования будут постоянно на контроле администрации, а члены команды проекта и инспекторы получат необходимую поддержку при внедрении ограждений на кордонах. Такой подход - лучшая гарантия того, что новые ограждения будут работать исправно, а их обслуживание не прекратится после завершения гранта, это важно для долгосрочного успеха всего природоохранного проекта. В ближайшее время начнётся установка ограждений общей протяжённостью около 10 км - вокруг туристических зон «Лабыдьа», «Тукулан Кысыл Элэсин» и 17 инспекторских кордонов. По периметру появятся 100 предупреждающих табличек. Параллельно идёт учёт медведей анкетно-опросным методом - сотрудники парка и местные жители фиксируют все встречи со зверями, следы их активности (помёт, метки на деревьях, остатки добычи) и данные с фотоловушек. Это поможет получить дополнительную информацию о численности хищника и его поведения на ООПТ. #фонд_природы #фондприроды #президентскийфондприроды #бурыймедведь #бурый_медведь #проект_бурый_медведь #проект_бурый_медведь_ленские_столбы #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>01.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5063</t>
+  </si>
+  <si>
+    <t>Для государственных инспекторов национального парка «Ленские столбы» создан определитель краснокнижных растений 📕🌿🌱 В рамках проекта «Изучение и сохранение ареалов редких и исчезающих видов растений национального парка «Ленские столбы»», поддержанного грантом Президентского фонда природы, под руководством члена команды проекта и научного сотрудника ФГБУ «Национальный парк «Ленские столбы» Уруйдааны Алексеевой состоялся семинар для государственных инспекторов. Мероприятие было посвящено практическому использованию созданного в рамках проекта определителя редких и исчезающих видов растений, произрастающих на территории парка. Цель семинара - повысить эффективность мониторинга и охраны уязвимых видов растений, включённых в Красные книги Российской Федерации и Республики Саха (Якутия). Теперь у инспекторов, ежедневно патрулирующих территорию, появился компактный и наглядный инструмент для оперативного определения редких видов непосредственно на маршрутах. Что представляет собой определитель редких и исчезающих видов растений парка 🔹 Разработанный определитель включает: • иллюстрированные описания краснокнижных видов растений парка; • ключевые признаки для идентификации (форма и размеры листа, цветка, плода, особенности местообитания); • информацию о категориях редкости и охранном статусе каждого вида. 🔹 Пособие предназначено для использования в полевых условиях и позволяет инспектору: • быстро распознать редкое растение при патрулировании; • зафиксировать его точное местоположение; • внести данные о встрече в полевой дневник и передать информацию в научный отдел для последующего анализа. Практическая значимость определителя редких и исчезающих видов растений парка Как отметили участники семинара, ранее наблюдения за растительным миром носили эпизодический характер, а данные о редких видах часто отсутствовали в полевых дневниках. С внедрением определителя государственные инспекторы смогут: • систематически вести фенологические наблюдения за краснокнижными растениями на закреплённых маршрутах; • оперативно выявлять новые местонахождения редких видов; • своевременно реагировать на угрозы (вытаптывание, повреждение, изменение местообитаний); • передавать в научный отдел достоверные данные с привязкой к координатам и фотографиями. Взаимодействие науки и охраны природы Семинар стал важным шагом в налаживании эффективного взаимодействия между научным отделом и службой охраны парка. Инспекторы получили не только методические материалы, но и практические рекомендации по заполнению полевых дневников, фиксации встреч с редкими видами и правильному применению определителя в различных условиях (лес, скальные обнажения, долины рек). 🔹 По словам организаторов проекта, внедрение определителя в деятельность инспекторов позволит парку: • значительно улучшить качество мониторинга редких видов растений; • повысить полноту и достоверность данных в кадастре объектов растительного и животного мира ООПТ; • усилить охрану уязвимых видов на всей территории Национального парка «Ленские столбы». Проект реализуется с использованием гранта Президента Российской Федерации. #фонд_природы #фондприроды #президентскийфондприроды #ленскиестолбы #редкие_растения #краснокнижные_растения #проект_редкие_растения_ленские_столбы</t>
+  </si>
+  <si>
+    <t>29.05.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5055</t>
+  </si>
+  <si>
+    <t>Безопасное лето в национальном парке «Ленские столбы»: как вести себя в сезон активности медведей🐻 На территории национального парка «Ленские столбы» сезон активности бурых медведей длится с апреля, когда хищники пробуждаются от зимней спячки, и до октября, когда они вновь залегают в берлоги. Рассказываем, почему в конце весны и начале лета стоит быть особенно внимательными и какие меры принимает парк для безопасности гостей и диких животных. Май и июнь - время повышенной активности медведей🍯 Май и июнь - особенный период в жизни таежных обитателей. В это время у бурых медведей проходит брачный сезон (гон). В эти месяцы звери становятся менее осторожными, могут преодолевать огромные расстояния в поисках партнеров и ведут себя более шумно и непредсказуемо. Кроме того, именно в июне взрослые самки отгоняют от себя повзрослевших прошлогодних медвежат, начиная самостоятельную жизнь. Эти молодые, неопытные и любопытные звери активно исследуют новые территории и могут случайно выйти к туристическим тропам или стоянкам. Чтобы долгожданный летний отдых принес только положительные эмоции, гостям парка важно строго соблюдать правила безопасности и не оставлять после себя пищевые отходы, которые могут привлечь диких зверей. 👆🏻Важно: Подробная памятка по правилам поведения в лесу и действиям при встрече с медведем приложена к этому посту в виде изображения. Обязательно скачайте и сохраните её на свой мобильный телефон, чтобы важная информация всегда была под рукой даже в местах, где нет мобильной связи! Современное решение: «электропастухи» на страже безопасности⛔️⚡️ Учитывая высокую активность хищников и скорое начало летнего туристического сезона, администрация национального парка внедряет современные и гуманные методы защиты - системы «Электропастух». Это легкое проволочное ограждение, по которому пропускается слабый электрический ток. Прикоснувшись к нему, любопытный медведь получает быстрый и чувствительный, но абсолютно безвредный для его здоровья удар током. Этого короткого импульса достаточно, чтобы у зверя выработался стойкий рефлекс: «Сюда идти нельзя». Животное невредимым уходит обратно в глубь тайги, а туристы остаются в безопасности. Установка таких барьеров начнется уже в этом месяце. В течение июня современные системы ограждений смонтируют по периметру популярных туристско-рекреационных зон «Лабыдьа» и «Тукулан Кысыл Элэсин», а также на 17 кордонах парка. #ленскиестолбы #президентскийфондприроды #ПФЭПП #Экология #ГрантыДляНКО #ЭкоПроект #ПриродаРоссии #ЗащитаПрироды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>27.05.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5052</t>
+  </si>
+  <si>
+    <t>В национальном парке «Кыталык» идет подготовка к летнему сезону и научным экспедициям🔭👀🪶🪺 Рабочая группа под руководством заместителей директора ФГБУ «Национальный парк «Ленские столбы» Якова Заровняева и Дюлустана Дьяконова совершила рабочую поездку в Аллаиховский район. Целью визита в национальный парк «Кыталык» (находится под управлением ФГБУ НП «Ленские столбы») стала комплексная проверка готовности инфраструктуры и инспекторского состава к предстоящему летнему сезону и запланированным экспедициям. В ходе поездки руководство оценило готовность недавно возведенных наблюдательных вышек на кордонах «Центральный» и «Хадар». Дюлустан Дьяконов, заместитель директора по науке и сохранению биоразнообразия ФГБУ «Национальный парк «Ленские столбы»: - В прошлом году в рамках софинансирования грантового проекта мы закупили строительные материалы и продукты питания для экспедиций. Все это было доставлено из Якутска, преодолев в пути 3 500 км до нацпарка. Силами наших государственных инспекторов построены две наблюдательные вышки - на кордоне «Центральный» и в местности Хадар. С этих точек наши ученые-орнитологи будут вести мониторинг гнездящихся пар стерхов. Мы надеемся, что в будущем эти наблюдательные пункты станут международной площадкой для работы специалистов со всего мира. Также руководство проверило работу инспекторов на кордоне «Омук Сиэнэ» и приняло участие в установке новых информационных аншлагов, доставленных в этом году по автозимнику. О проводимой работе и планах на территории нацпарка «Кыталык» проинформировали главу Аллаиховского района Якова Елисеева. ℹ️Напомним, предстоящий летний сезон станет ключевым этапом в изучении и охране восточной популяции стерха. В рамках проекта, реализуемого при поддержке Президентского фонда природы, на территории национального парка стартует первый за последние 30 лет полномасштабный авиамониторинг гнездовий с применением беспилотных летательных аппаратов (БПЛА), который будет совмещен с наземными исследованиями. Специалисты займутся поиском гнезд, описанием тундровой растительности и анализом проб воды. Кроме того, в летний сезон нацпарк «Кыталык» посетят экологи из Китая, которые примут участие в наблюдениях и поделятся опытом безопасного отлова птиц и установки современных трекеров и колец для мониторинга путей их миграции. #кыталык #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>26.05.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5050</t>
+  </si>
+  <si>
+    <t>Начальник отдела по науке и сохранению биоразнообразия ФГБУ «Национальный парк «Ленские столбы» Зинаида Васильева стала гостьей нового выпуска программы «Якутия в деталях» на телеканале «Якутия 24»🗼🎤📺 В интервью она рассказала как ученые Якутии и Китая объединяются ради сохранения популяции редчайшего белого журавля - стерха и о результатах своей рабочей поездки в Китайскую Народную Республику, которая состоялась в рамках X Российско-китайского ЭКСПО. Смотрите запись выпуска во ВКонтакте (VK) по ссылке: https://vkvideo.ru/video-74852417_456257526?list=f9dd9c591ad9ee7897 #кыталык #ПрезидентскиеГранты #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>26.05.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5049</t>
+  </si>
+  <si>
+    <t>Дорога домой: первые стерхи долетели до мест гнездования в Арктике🪶🪺 Священные птицы народа саха добрались до конечной точки своей весенней миграции - национального парка «Кыталык» (Аллаиховский район). Именно здесь ежегодно гнездится более 70% восточной популяции этих редких белых журавлей.   Позади у птиц долгий и трудный путь - более 5 тысяч километров. Они летели из Китая, от озера Поянг в провинции Цзянси, к своим привычным местам гнездования в арктической тундре.  У стерхов сильно развита филопатрия - так в биологии называют верность своему родному дому. Сложившиеся пары из года в год возвращаются строго на одни и те же участки. Здесь, в условиях полярного дня, среди бесчисленных озер и богатых кормом тундровых кочек, они выведут и вырастят новое потомство. Интересные факты о перелетах стерхов:  • Дорога домой быстрее: весенний перелет к местам гнездования занимает в среднем от 30 до 60 дней, тогда как осенний путь на зимовку в Китай длится чуть дольше - от 42 до 60 дней. • Летят небольшими группами: обычно в одной стае насчитывается от 9 до 13 птиц. • Скорость в пути: с учетом остановок на отдых стерхи преодолевают около 106 км в день. Но во время беспосадочных перелетов весной их скорость возрастает в разы и составляет в среднем от 316 до 544 км в день. #кыталык #президентскиегранты #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>25.05.26 22:40</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5047</t>
+  </si>
+  <si>
+    <t>В нацпарке «Ленские столбы» стартовал пожароопасный сезон🌳🌲📛 Национальный парк «Ленские столбы» является особо охраняемой природной территорией (ООПТ) федерального значения и объектом Всемирного наследия ЮНЕСКО. В связи с объявлением пожароопасного сезона, на территории парка действуют повышенные, максимально строгие требования к пожарной безопасности. Главные правила безопасности: • Никакого открытого огня: Категорически запрещено разводить открытый огонь, использовать мангалы, грили и даже портативные газовые горелки вне специально оборудованных и утвержденных администрацией парка мест. • Движение строго по тропам: Не сходите с экскурсионных маршрутов и экологических троп. • Забирайте мусор с собой: Оставленное на солнце стекло работает как линза и мгновенно провоцирует пожар. • Курение в отведенных местах: Курить разрешено исключительно на оборудованных площадках. Контакты при обнаружении дыма или огня: • Горячая линия лесной охраны: 8-800-100-94-00 • Единый номер экстренных служб: 112 За нарушение правил пожарной безопасности в лесах предусмотрена административная и уголовная ответственность. Берегите лес и цените природу! @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>25.05.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5045</t>
+  </si>
+  <si>
+    <t>Нерестовый запрет на Буотаме🎣🚫 С 15 мая на реке Буотаме начался весенний нерест. В связи с этим вводится временное ограничение передвижения по реке Буотама на территории национального парка «Ленские столбы» с использованием маломерных и прогулочных судов с применением моторов. Ограничение будет действовать до 15 июня 2026 года. ℹ️Гражданам следует уяснить, что это важный период в жизнедеятельности рыб. От того, насколько удачно пройдет нерест, зависит численность вида, и общее количество рыбы в водоеме. Поэтому очень важно дать рыбе спокойно дать потомство. Временное ограничение передвижения не распространяется: - на работников НП «Ленские столбы», выполняющих государственное задание; - на работников ФГБУ "Якутское управление по гидрометеорологии и мониторингу окружающей среды", выполняющих работы на территории НП «Ленские столбы»; - на членов родовых общин: Родовая община коренных малочисленных народов "Дьуона", Эвенкийское родовое кочевое хозяйство "Кынат", Эвенкийское родовое кочевое хозяйство "Келет", Община малочисленных народов Севера "Бэтчэн", Община малочисленных народов Севера "Кытах", Эвенкийское родовое кочевое хозяйство "Сугар", Эвенкийская родовая община "Морсо" для ведения традиционной хозяйственной деятельности; - при возникновении особых ситуаций и необходимости: проведения научно-исследовательских работ (при наличии программы, предварительно согласованной ФГБУ «НП «Ленские столбы») и аварийно-спасательных работ. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>19.05.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5043</t>
+  </si>
+  <si>
+    <t>На полях 10-го Российско-китайского ЭКСПО обсудили сохранение белого журавля - стерха🇷🇺🇨🇳🪶🪺 Для народа саха эта редкая перелетная птица - символ счастья, но не меньшую ценность она представляет и для жителей Поднебесной. Подробности в сюжете телеканала «Якутия 24» («НВК «Саха»)📺 #ленскиестолбы #кыталык #президентскийфондприроды #фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>19.05.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5042</t>
+  </si>
+  <si>
+    <t>Этим летом на территории нацпарка «Кыталык» пройдет экспедиция с участием китайских ученых📡🪶🪺 Они примут участие в наземном мониторинге гнездования белых журавлей - стерхов, а также поделятся опытом безопасного отлова и кольцевания птиц.  Организационные вопросы обсуждались на полях X Российско-китайского ЭКСПО в г. Харбин. Визит запланирован на конец июня: ученые прибудут в Аллаиховский район, чтобы воочию увидеть места гнездования стерхов. Интерес с китайской стороны вызван тем, что 95% популяции белых журавлей на зиму улетает в Китай, на озеро Поянху в провинции Цзянси. В это время сотни тысяч жителей Поднебесной посещают одноименный национальный природный заповедник, чтобы полюбоваться птицами. При этом в самом Китае они лишены возможности наблюдать за тем, как эта редкая перелетная птица вьет гнезда и выводит потомство.  ℹ️Напомним, в декабре 2025 года между ФГБУ «Национальный парк «Ленские столбы» и национальным природным заповедником «Озеро Поянху» был заключен меморандум о взимомпонимании, в рамках которого стороны договорились о совместных мерах по сохранению вида. Теперь эти договоренности переходят в практическую плоскость.  Кроме того, на выигранные средства гранта Президентского фонда природы уже началось обустройство двух наблюдательных вышек на кордонах Центральный и Хадар. Находясь в них, китайские ученые смогут наблюдать за поведением гнездящихся пар.  В этом году Минприроды России также выделило субсидию в размере более 3 млн рублей на закупку специализированной транспортной техники и спутниковых передатчиков. Китайские коллеги имеют большой опыт работы с такими устройствами. Во время визита в нацпарк «Кыталык» они продемонстрируют приемы безопасного отлова птиц и установки специальных колец для отслеживания. Спутниковые передатчики системы «Бэйдоу»производятся исключительно в Китае компанией Global Satelite Technology, и работа по их закупке уже началась. Первые пять экземпляров будут приобретены и установлены уже в этом году.  Аркадий Семенов, директор ФГБУ «Национальный парк «Ленские столбы»: «Установка таких передатчиков позволит усилить взаимодействие между нашими странами во время миграции этих краснокнижных птиц. Мы будем совместно проводить синхронный мониторинг в периоды весенней и осенней миграции, обмениваться данными о численности, местах отдыха и траектории полета». Встреча представителей двух стран завершилась торжественной передачей скорлупы яйца стерха, которая займет почетное место в музее заповедника «Озеро Поянху».  #ПрезидентскиеГранты #фондприроды #кыталык @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>17.05.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5031</t>
+  </si>
+  <si>
+    <t>Национальный парк «Ленские столбы» вошел в состав официальной делегации Республики Саха (Якутия) для участия в X юбилейном Российско-китайском ЭКСПО🇷🇺🇨🇳💼🪶🪺 От лица учреждения в масштабном международном событии в г. Харбин (КНР) принимает участие начальник отдела по науке и сохранению биоразнообразия парка Зинаида Васильева. Завтра она примет участие в международном консультативном совещании между Россией и Китаем, главная тема которого - охрана белого журавля - стерха. С китайской стороны к диалогу присоединятся представители провинции Цзянси и национального природного заповедника «Озеро Поянху», расположенного на территории провинции. Встреча имеет важнейшее экологическое значение, так как жизненный цикл стерха неразрывно связан с обеими странами. Именно на озере Поянху эти редкие птицы проводят зиму, а летом прилетают выводить потомство в Якутию - на территорию национального парка «Кыталык» (входит в состав ФГБУ «Национальный парк «Ленские столбы»). В ходе совещания российские и китайские специалисты обсудят актуальные вопросы и разработают совместные меры по охране этой удивительной птицы на всем пути ее миграции. *** ℹ️Справка: X Российско-китайское ЭКСПО проходит под девизом «Доверие. Сотрудничество. Взаимная выгода». В мероприятии принимают участие 16 регионов России, в том числе Республика Саха (Якутия). Свою продукцию и перспективные проекты представляют около 300 предприятий из 16 субъектов страны. Каждый регион подготовил эксклюзивный выставочный стенд, демонстрирующий его уникальный экономический и инвестиционный потенциал. #стерх #Экология #президентскийфондприроды #Президентскиегранты #фондприроды #хранителиприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>13.05.26 03:33</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5025</t>
+  </si>
+  <si>
+    <t>Делаете мир чище, спасаете животных или развиваете экотуризм? Расскажите о своем проекте на всю страну!♻️🏕️🌏 Стартовал прием заявок на Международную Премию #МЫВМЕСТЕ. В этом году организаторы выделили специальную номинацию для тех, кто заботится о природе - «Устойчивое будущее». К участию приглашаются проекты, направленные на: • экологию и охрану окружающей среды; • защиту и помощь животным; • ответственный туризм; • гармоничное взаимодействие человека и природы; • технологии мониторинга ресурсов; • помощь в чрезвычайных ситуациях и их предотвращение. Если у вас есть действующий проект - это отличный шанс получить поддержку на его развитие, найти новых партнеров и масштабировать свою идею! 🗓 Заявки принимаются до 24 мая 2026 года. 📍 Подробности и регистрация на официальном сайте: премия.мывместе.рф Премия проводится при поддержке Росмолодежи и платформы ДОБРО.РФ. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>13.05.26 01:42</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5024</t>
+  </si>
+  <si>
+    <t>Старт авиамониторинга бурого медведя🐻🪁🧑🏻‍💻 С 10 мая на территории нацпарка «Ленские столбы» стартовали полевые работы по авиаучету бурых медведей с помощью беспилотных летательных аппаратов (БПЛА). Исследования проходят в рамках реализации проекта «Сохранение популяции бурого медведя и профилактика конфликтов с человеком», который стал одним из победителей конкурса Президентского фонда природы (этап 2026 года) и получил грантовую поддержку на сумму более 4 млн рублей. 📍 Район работ: устье реки Буотамы (наблюдения ведутся с противоположного берега реки Лены). 📅 Почему именно сейчас? Конец апреля и начало мая - оптимальное время для мониторинга: медведи уже вышли из берлог, а листва на деревьях еще не распустилась. Это позволяет максимально точно и безопасно фиксировать животных с воздуха. Главные цели мониторинга: • получить актуальные данные о численности бурого медведя на нашей территории; • отработать современную неинвазивную методику учета с помощью дронов. Всего в 2026-2027 годах запланировано три сезона съемок: весенние и осенние. Эти исследования помогут создать научную основу для сохранения хищника и предотвращения конфликтов в системе «медведь - человек». Что будет дальше? В рамках реализации проекта также планируется смонтировать около 10 километров электрических ограждений - современных «электропастухов», работающих на солнечных батареях. Все ограждения будут оснащены специальными предупреждающими табличками. Эта экологичная мера позволит надежно удерживать диких животных на безопасном расстоянии от туристических зон и мест отдыха людей. Следите за новостями проекта!🐾 #ЛенскиеСтолбы #БурыйМедведь #Экология #президентскийфондприроды #Президентскиегранты #фондприроды #хранителиприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>12.05.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5019</t>
+  </si>
+  <si>
+    <t>Уважаемая Любовь Даниловна! От имени всего коллектива ФГБУ «Национальный парк «Ленские столбы» и от себя лично сердечно поздравляю Вас с днем рождения! Вы - первый директор, человек, стоявший у истоков создания и становления нашего уникального парка. Ваш огромный труд, целеустремленность и любовь к родной природе заложили тот прочный фундамент, на котором сегодня строится вся наша работа. Ваш вклад в сохранение Ленских столбов и развитие заповедного дела поистине неоценим. Мы безмерно гордимся и дорожим тем, что и сегодня Вы продолжаете принимать активное участие в жизни национального парка. Ваш богатейший опыт и профессиональная мудрость служат для нас настоящим ориентиром. К Вашим советам всегда внимательно прислушиваются, а Ваше мнение пользуется непререкаемым авторитетом и глубоким уважением среди всех сотрудников. Для нас большая честь опираться на Ваши знания и поддержку. В этот светлый праздничный день от всей души желаем Вам крепкого здоровья, неиссякаемой жизненной энергии, бодрости духа и долгих лет жизни! Пусть каждый Ваш день будет наполнен радостью, душевным теплом, заботой и любовью близких людей. Счастья Вам, благополучия и всего самого доброго! С глубоким и искренним уважением, Директор ФГБУ «Национальный парк «Ленские столбы» Аркадий Семёнов и коллектив парка @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>09.05.26 03:08</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5015</t>
+  </si>
+  <si>
+    <t>Уважаемые ветераны, труженики тыла, дети войны, коллеги, дорогие якутяне и все граждане нашей великой страны! От имени коллектива ФГБУ «Национальный парк «Ленские столбы» и от себя лично сердечно поздравляю вас с 81-й годовщиной Победы в Великой Отечественной войне! 9 Мая - это священная дата, символ нашей национальной гордости, несокрушимой силы духа и безграничной любви к Родине. Время неумолимо, и, к глубокому сожалению, с каждым годом тех, кто своими руками ковал ту Великую Победу, становится всё меньше. Но тем ценнее для нас каждое их слово, тем ярче горит свет их исторического подвига. Память о героях-освободителях незыблема и вечна, как сама наша северная природа: как величественные Ленские столбы, стоящие несокрушимой стеной сквозь века; как бескрайние просторы национального парка «Кыталык», символизирующие продолжение жизни; и как суровые, стойкие перед любыми ледяными ветрами заповедные «Медвежьи острова». Сегодня эта эстафета мужества находится в надежных руках. Внуки и правнуки поколения победителей вновь стоят на защите правды и безопасности нашего Отечества в ходе специальной военной операции. Мы испытываем колоссальную гордость за наших ребят, которые прямо сейчас на передовой доказывают: кровь героев-победителей течет в наших жилах. Они сражаются с той же отвагой и честью, и мы абсолютно уверены - правда за нами, и победа вновь будет за нами! В этот светлый, по-настоящему великий праздник я хочу пожелать всем нам крепкого здоровья, стальной воли, сплоченности и непоколебимой веры в лучшее. Пусть в каждом доме царят любовь, созидание и благополучие, а в сердцах всегда живет гордость за нашу великую Родину! С праздником! С Днём Великой Победы! Директор ФГБУ «Национальный парк «Ленские столбы» Аркадий Семёнов @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>08.05.26 02:52</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5013</t>
+  </si>
+  <si>
+    <t>Сохраним уникальную флору: нацпарк «Ленские столбы» начинает подготовку к масштабным полевым работам🌼🌸🌿 Национальный парк «Ленские столбы» приступает к практической реализации проекта «Изучение и сохранение ареалов редких и исчезающих видов растений». Напомним, эта важная научная инициатива, разработанная сотрудниками парка, стала победителем конкурса грантов Президентского фонда природы по этапу 2026 года. К проекту активно подключается молодежь - студенты-волонтеры Северо-Восточного федерального университета имени М.К. Аммосова. Чтобы летние исследования прошли максимально продуктивно, на базе Института естественных наук СВФУ уже стартовали вводные курсы по теме «Полевые методы экологических исследований». Занятия, которые продлятся до 20 мая, проводит старший преподаватель Эколого-географического отделения Алина Афанасьевна Никифорова. Перед выездом «в поле» сотрудникам нацпарка и студентам-добровольцам предстоит детально изучить современные методики работы с редкими и уязвимыми видами растений, которые бережно хранит природа нашего парка. Вместе мы делаем важный шаг к сохранению хрупкой природы Якутии. Следите за нашими новостями - впереди много интересных открытий! #ПрезидентскийФондПрироды #ГрантПрезидента #ФондПрироды #ХранителиПрироды #ЛенскиеСтолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>07.05.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5007</t>
+  </si>
+  <si>
+    <t>В Покровске прошла встреча с ветеранами национального парка «Ленские столбы»🏞️ В преддверии Дня Победы в визит-центре национального парка «Ленские столбы» в городе Покровске состоялось теплое и значимое событие - встреча с ветеранами парка. Все они - те, кто в прошлые годы добросовестно трудился на благо учреждения и внес свой вклад в развитие и сохранение нашей уникальной природы. Мероприятие прошло в уютной дружеской обстановке за чаепитием. С приветственным словом к собравшимся обратился и.о. директора парка Яков Заровняев. Он тепло поблагодарил коллег за их труд, а также поделился актуальными новостями, рассказал о текущей работе, планах и новых устремлениях парка. Особым моментом встречи стало вручение гостям памятных подарков - юбилейных книг, изданных специально к 30-летию национального парка. О том, как собирался материал и как шла кропотливая работа над этим важным изданием, участникам рассказала первый директор парка Любовь Киприянова. Также к памятной дате 9 Мая в визит-центре открылась временная фотовыставка. В экспозиции представлены пронзительные исторические кадры, на которых запечатлены ветераны Великой Отечественной войны и труженики тыла Хангаласского улуса. Эта выставка стала еще одним важным символом сохранения исторической памяти. Встречи с ветеранами национального парка - это замечательная, добрая традиция, которая объединяет людей, преданных своему делу, и позволяет сохранять преемственность поколений. Пусть эта традиция живет, крепнет и продолжается еще долгие годы! #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>06.05.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4996</t>
+  </si>
+  <si>
+    <t>Команда нацпарка «Ленские столбы» - победители квиза ко Дню Победы!🏆 В преддверии светлого праздника - Дня Победы, наши сотрудники приняли участие в тематическом интеллектуальном квизе, который прошел на гостеприимной площадке зоопарка «Орто Дойду». Эта дружеская встреча объединила коллег из природоохранных учреждений района. В знании истории Великой Отечественной войны соревновались: 🐾 команда хозяев - зоопарка «Орто Дойду», 🌿 представители Хангаласской инспекции государственного экологического надзора, 🏞️ и коллектив национального парка «Ленские столбы». Вопросы были сложными, интересными и требовали глубоких знаний о героическом прошлом нашей страны. По итогам напряженной, но очень увлекательной игры, команда «Ленских столбов» завоевала 1 место!🥇🎉 Мы от всей души благодарим коллег из зоопарка «Орто Дойду» за отличную организацию мероприятия, а всех участников - за теплую атмосферу и достойную игру. Такие встречи не только проверяют эрудицию, но и отлично сплачивают тех, кто каждый день трудится на благо природы! С наступающим Днем Победы! Помним, чтим и гордимся! 🕊️ #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>04.05.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4992</t>
+  </si>
+  <si>
+    <t>В Нижнеколымском районе на территории заповедника «Медвежьи острова» подсчитали родовые берлоги белых медведей🕳️🐻‍❄️❄️ Ежегодно учет проводится весной, когда самки с детенышами покидают свои убежища. Подробности в сюжете телеканала «Якутия 24» («НВК «Саха»)📺 #ленскиестолбы #медвежьиострова @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>01.05.26 02:52</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4991</t>
+  </si>
+  <si>
+    <t>Уважаемые друзья! От всей души поздравляю вас с 1 Мая — Праздником Весны и Труда. Этот праздник, который мы традиционно отмечаем в первый день мая, напоминает о том, что любой результат — это всегда чей-то труд. 🔹 Что для меня значит этот праздник? Я каждый день вижу, как работают сотрудники парка. Благодаря их усилиям на территории поддерживается порядок, ведутся исследования, и гости чувствуют себя спокойно. 1 Мая — хороший повод поблагодарить коллектив, а также всех, кто помогает развивать наш парк и республику. 🔹 Почему это важно? Мы сохраняем природу, развиваем экологический туризм, участвуем в научных проектах. Всё это – труд: ежедневный, часто незаметный, но очень важный. Именно таким трудом, на мой взгляд, и держится любое большое дело. Желаю вам тёплой весны, хорошего отдыха в кругу близких и, конечно, новых сил для работы. Пусть в ваших домах будет уют, а на душе – спокойствие. С праздником, друзья! С Первомаем.</t>
+  </si>
+  <si>
+    <t>30.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4990</t>
+  </si>
+  <si>
+    <t>На территории заповедника «Медвежьи острова» успешно завершился весенний учет родовых берлог белых медведей🐻‍❄️🕳️❄️ На территории Государственного природного заповедника «Медвежьи острова» (Нижнеколымский район, Республика Саха (Якутия), находящегося в ведении ФГБУ «Национальный парк «Ленские столбы», завершилось ежегодное мероприятие - весенний учет родовых берлог белых медведей. Мониторинг проводился комплексным методом: наземный осмотр территории и объезд всех островов осуществлялись на снегоходах, а для охвата труднодоступных участков и оценки с воздуха применялись беспилотные летательные аппараты (БПЛА). В исследовательских работах приняли участие ведущий научный сотрудник отдела по науке и сохранению биоразнообразия ФГБУ «Национальный парк «Ленские столбы» и младший научный сотрудник ИБПК СО РАН Николай Мамаев, а также приглашенные специалисты Института проблем экологии и эволюции им. А.Н. Северцова РАН (ИПЭЭ РАН) - Никита Платонов и Евгений Иванов. Наш заповедник тесно сотрудничает с учеными ИПЭЭ РАН с 2022 года: они являются постоянными участниками как весенних учетов берлог, так и осеннего авиамониторинга численности белых медведей. Также в учете принял участие давний друг заповедника «Медвежьи острова», директор по охране природы Благотворительного фонда «Сохранение экологических систем Дальнего Востока и Сибири» Виктор Никифоров. Итоги учета и редкие встречи В этом году экспедиции удалось обнаружить 26 родовых берлог. Этот результат идентичен показателям позапрошлого года (для сравнения: в прошлом году исследователи зафиксировали 33 берлоги). Настоящей удачей для ученых стала встреча с белой медведицей, которую сопровождали сразу три медвежонка. Появление на свет и успешное выживание тройни - достаточно редкое явление для суровой арктической природы, что делает эту находку особенно ценной. Изучение и чипирование полярных хищников Во время работ на юго-востоке острова Крестовский специалисты отследили и временно обездвижили четырех белых медведей: трех самок и одного самца. Процедура проводилась со строгим соблюдением всех мер безопасности для животных и была необходима для забора важных биоматериалов: образцов крови, шерсти и экскрементов. Полученные биоматериалы отправятся в лабораторию ИПЭЭ РАН для последующего глубокого изучения: их проверят на предмет содержания хлорорганических соединений в крови и организме хищников, а также на наличие тяжелых металлов в их шерсти. Участники экспедиции по традиции дали хищникам имена - теперь просторы Арктики бороздят Ньургуяна, Виктория, Раиса и Максимус. Помимо забора проб, на медведей были надеты специальные спутниковые GPS-ошейники «Квазар» с самосбрасывающим устройством. Благодаря им ученые смогут дистанционно отслеживать пути миграции и ареал обитания этих особей. Для чего это необходимо? Ежегодный поиск родовых берлог, мониторинг перемещений и сбор биоматериалов играют ключевую роль в сохранении вида. Эти данные позволяют ученым: • выявлять количество родившихся медвежат (именно учет берлог дает наиболее точные данные об этом); • отслеживать динамику численности и общее состояние здоровья популяции; • оценивать репродуктивные способности белых медведей; • изучать их поведение и пути адаптации к жизни в Арктике, в том числе в условиях глобальных климатических изменений. ... ФГБУ «Национальный парк «Ленские столбы» продолжает системную работу по изучению и охране главного символа Арктики, обеспечивая животным покой и безопасность на заповедных территориях. #ленскиестолбы #медвежьиострова</t>
+  </si>
+  <si>
+    <t>30.04.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4979</t>
+  </si>
+  <si>
+    <t>Уважаемые друзья, коллеги и жители нашей необъятной страны! От имени ФГБУ «Национальный парк «Ленские столбы» сердечно поздравляем вас со знаменательным и историческим событием - первым Днём коренных малочисленных народов Российской Федерации! Напомним, он учрежден указом Президента РФ Владимира Путина в 2025 году. Для нашего учреждения этот праздник имеет глубокое, личное значение. Мы гордимся тем, что на всех трех вверенных нам особо охраняемых природных территориях - в национальных парках «Ленские столбы» и «Кыталык», а также в государственном природном заповеднике «Медвежьи острова» - бок о бок с нами трудятся представители коренных малочисленных народов Севера (КМНС). В основном наши коллеги из числа коренных народов несут важнейшую и ответственную службу в качестве государственных инспекторов. Кто, как не они - люди, чьи предки испокон веков жили в абсолютной гармонии с суровой, но бесконечно прекрасной природой Севера, - знают, как беречь и защищать родную землю? Их знания ландшафтов, повадок животных и особенностей климата поистине бесценны для нашей природоохранной работы. Наши сотрудники являются истинными носителями самобытных культур, древних традиций, языков и вековой мудрости своих народов. ФГБУ «Национальный парк «Ленские столбы» глубоко ценит этот вклад и всецело поддерживает своих специалистов, создавая условия не только для их профессионального роста, но и для сохранения их традиционного уклада жизни и уникального культурного кода. Мы убеждены, что охрана природы неразрывно связана с уважением к людям, для которых эта природа является родным домом. В этот праздничный день мы хотим выразить слова искренней благодарности всем представителям коренных малочисленных народов! Желаем вам крепкого здоровья, процветания, мира и благополучия в ваших семьях. Пусть огонь в ваших очагах никогда не угасает, а связь поколений становится только крепче. С праздником! С уважением, коллектив ФГБУ «Национальный парк «Ленские столбы». #ленскиестолбы #медвежьиострова #кыталык @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>28.04.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4975</t>
+  </si>
+  <si>
+    <t>Мы продолжаем рассказывать о весенней подкормке животных в национальном парке «Ленские столбы»🌾🧂🌲🫎🦌 На этот раз отправляемся в живописную местность Огдокун. Здесь за лесными «столовыми» внимательно следит государственный инспектор Геннадий Иванов. Геннадий заботливо накрывает «лесной стол» для четвероногих обитателей парка: раскладывает свежее сено и обновляет запасы минеральной соли. Весной добывать пищу в тайге всё ещё непросто, поэтому такая помощь приходится животным как нельзя кстати. #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>27.04.26 02:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4971</t>
+  </si>
+  <si>
+    <t>С Днем Республики Саха (Якутия)!🌿☀️🥞 Сегодня коллектив ФГБУ «Национальный парк «Ленские столбы» решил поддержать праздничное настроение по-особенному. В знак глубокого уважения к традициям, культуре и истории нашей родной земли, сотрудники парка пришли на работу в красивой якутской национальной одежде! В Якутии этот знаменательный день объявлен официальным выходным, однако наш коллектив продолжает трудиться. Так как национальный парк относится к федеральным ведомствам, мы работаем в штатном режиме, находясь на своих постах. Ведь забота о сохранении уникальной природы Ленских столбов и обеспечение безопасности на территории парка не знают выходных!🏞️ От всей души поздравляем всех жителей Якутии с праздником! Желаем нашей республике процветания, мира и благополучия, а каждому из вас - крепкого здоровья, счастья и отличного настроения! #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>24.04.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4970</t>
+  </si>
+  <si>
+    <t>Сотрудники нацпарка «Ленские столбы» написали «Диктант Победы»! 🇷🇺 Наш коллектив с гордостью присоединился к масштабной исторической акции. В этом году мы проверяли свои знания истории Великой Отечественной войны сразу в двух форматах - очно и онлайн! ✍️ Очные площадки были организованы в наших офисах в Якутске и Покровске. А те, кто не смог присутствовать лично, прошли тест на сайте диктантпобеды.рф. Что было в Диктанте в 2026 году? 🔹 25 вопросов и 45 минут на выполнение. 🔹 Главная тема - 130-летие со дня рождения легендарного маршала Г.К. Жукова. 🔹 Дополнительные вопросы о выдающихся военачальниках и героях специальной военной операции. Результаты тестирования можно будет проверить на сайте акции по индивидуальному номеру бланка. Если вы еще не написали Диктант, вы можете сделать это онлайн на диктантпобеды.рф! 📌 Интересный факт: Международная патриотическая акция «Единой России» проводится уже в 8-й раз. За предыдущие 7 лет ее масштабы невероятно выросли: количество площадок увеличилось в 27 раз, а участников стало больше в 18 раз! Сохраним нашу историю вместе! 🙌 #ЛенскиеСтолбы #ДиктантПобеды #ДиктантПобеды2026 #ЗнатьЧтобыПомнить #ИсторическаяПамять #Якутия @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>23.04.26 03:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4966</t>
+  </si>
+  <si>
+    <t>Будущее нацпарка - в руках юных изобретателей!💡👦🏻👧🏻 На днях в Якутске во Дворце детского творчества им. Ф.И. Авдеевой (на базе Детского технопарка «Кванториум») прошла защита проектов «Ленские столбы глазами юных исследователей». Сотрудники нашего парка выступили в роли экспертного жюри и остались в полном восторге от идей ребят!  Ученики 5-10 классов представили 9 проектов, направленных на улучшение инфраструктуры и услуг нашего парка. Темы задавались заранее, а школьники сами разрабатывали пути их реализации. Было всё: от IT-решений до инженерии!  🏆 Наши победители: 🥇 1 место - «Тактильная карта Ленских столбов для слабовидящих» (Саша Слепцов, Айдын Торговкин, Георгий Андреев, Владислав Ефимов. Рук.: Алексей Васильев). Важный шаг к инклюзивному туризму! 🥈 2 место разделили: • Познавательная настольная игра «Ходилка» (Эрсан Неустроев, 5 класс. Рук.: Николай Мордовской). • «Автономная система освещения на возобновляемых источниках энергии» (Айсен Дедюкин, 7 класс. Рук.: Денис Данилов). 🥉 3 место - «Мобильный справочник по краснокнижным растениям» (Валерия Залевская, 10 класс. Рук.: Саргы Лопатина). Уруйдаана Алексеева, ведущий научный сотрудник ФГБУ “Национальный парк “Ленские столбы”: - Особо хочется отметить работу Валерии Залевской. Из всех представленных инициатив именно ее мобильный справочник будет реально воплощен в жизнь на территории парка уже этим летом! Реализация пройдет в рамках проекта «Изучение и сохранение ареалов редких и исчезающих видов растений», который ранее стал победителем конкурса грантов Президентского фонда природы. #ленскиестолбы #ПрезидентскиеГранты #ФондПрироды #ленскиестолбыредкиерастения #ДворецДетскогоТворчества #ДДТЯкутск @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>22.04.26 02:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4951</t>
+  </si>
+  <si>
+    <t>В национальном парке «Ленские столбы» продолжается весенняя подкормка животных🌾🧂🌲🫎🦌 Сегодня мы отправляемся в одно из самых живописных мест парка - к устью Буотамы. Здесь эстафету биотехнических мероприятий принимают наши государственные инспекторы Аркадий Сергеев и Леонид Шилов. На новых фотографиях видно, как Аркадий и Леонид готовят угощение для лесных гостей: наполняют кормушки свежим сеном, раскладывают витаминные веники и минеральную соль. По словам инспекторов, вокруг площадок уже много свежих следов. Лесные обитатели хорошо помнят свои «столовые» и регулярно приходят проверить, не обновилось ли меню. #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>20.04.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4950</t>
+  </si>
+  <si>
+    <t>Зимний туристический сезон на Ленских столбах закрывается с 20 апреля ‼️ ℹ️ С 20 апреля 2026 года в Национальном парке «Ленские столбы» официально завершается зимний туристический сезон. Главная причина - окончание холодов и закрытие автозимника «Батамай - Лабыдьа». В связи с этим для посещения полностью закрывается экологическая тропа в местности Лабыдьа. Доступ на тропу закрыт вплоть до начала летнего сезона, дата старта которого будет объявлена отдельно. Такие меры вводятся исключительно ради безопасности туристов. Весенний лёд на реке становится хрупким, а снежные трассы теряют устойчивость. Благодарим за понимание и соблюдение правил! С уважением, Администрация ФГБУ «Национальный парк «Ленские столбы» За актуальной информацией следите: Официальный сайт: https://lena-pillars.ru/ Телеграм: https://t.me/lenapillarsnationalpark VK: https://vk.com/lenapillarspark MAX: https://max.ru/join/TGpNsPXfY0jJqG2TGHv2jkowOlL_UfckPzgXRrVbCBg #ленскиестолбы @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>20.04.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4949</t>
+  </si>
+  <si>
+    <t>Профессия - защищать природу: нацпарк «Ленские столбы» на ярмарке вакансий🌲🌿🏞️ Национальный парк «Ленские столбы» принял участие во Всероссийской ярмарке трудоустройства и фестивале профессий «Работа России. Время возможностей». Площадки парка работали сразу на двух аналогичных мероприятиях - в историческом парке «Россия - моя история» в городе Якутске и в городе Покровске Хангаласского улуса. На фестивале сотрудники парка провели для школьников увлекательный мастер-класс «Инспектор охраны природы». Ребятам рассказали, как работают государственные инспекторы и что они делают для защиты окружающей среды. Практическая часть позволила детям почувствовать себя настоящими специалистами. Они учились вести учет животных: искали «спрятанных» зверей и птиц на специальной площадке и заполняли настоящие маршрутные листы инспектора. Такой формат помог школьникам примерить на себя новую профессию и больше узнать о богатом животном мире парка. Кроме того, на ярмарках парк представил свои вакансии для взрослых. Сейчас нацпарк приглашает на постоянную работу водителей, а на летний туристический сезон парку требуются водитель и кассир-комендант. #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>19.04.26 04:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4942</t>
+  </si>
+  <si>
+    <t>Сегодня в Якутии отмечают День подснежника, этот праздник в республике официально отмечается с 2004 года. Подснежниками называют цветы прострелы (научное название — Pulsatilla), которые в народе также известны как сон-трава. В отличие от европейских подснежников (галантусов), якутские цветы покрыты густым серебристым пушком, который защищает их от северных заморозков. В якутской культуре цветок называют Ньургуһун. Он считается символом выносливости, надежды, первой любви и пробуждения природы после суровой зимы. На территории Якутии произрастает 5 видов прострелов. Жёлтые - (Прострел желтеющий), самый распространенный вид в центральной части Якутии. Фиолетовые и синие, к ним относятся прострелы (Даурский, Турчанинова, Аянский и Многонадрезанный). Они чаще встречаются в западных и южных районах республики. Два вида прострелов — Аянский и Турчанинова занесены в красную книгу Якутии.</t>
+  </si>
+  <si>
+    <t>18.04.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4941</t>
+  </si>
+  <si>
+    <t>Национальный парк «Ленские столбы» вдохновляет. Причем не только гостей парка, но и нашу команду🏞️📜 Сегодня мы хотим поделиться стихотворением, которое написала юрист нашего парка Елена Соломова. Это отличное доказательство того, что даже за ежедневной работой с документами и строгими правилами всегда остается место для творчества и искренней любви к родному краю. Посвящение Стою у скал, и дух мой замирает От их несокрушимой высоты! Они, как книги, страницы раскрывают, Где письмена - узоры вечности и мерзлоты. Столбы - жемчужина родного края, У Лены-матушки реки поднялись ввысь. И, приглянувшись к ним, с фантазией играя, Увидишь воинов отряд: как свет, зажглись. В вас сила, мощь и красота, К которой каждый хочет прикоснуться. С историей своей приходит люд сюда В надежде желаниям осуществиться. Природа ваша девственно нежна, Душа, сливаясь, к небу устремится. И в тишине, где даль - как смысл бытия, Покой в сердцах навеки поселится. Стоять вам здесь на долгие века, Рождая новые легенды! Останется ваш образ в сердце навсегда, Как стражи времени и тихий след воды. 🖋 Автор: Елена Соломова, юрист национального парка «Ленские столбы» (17 апреля 2026 г.). Как вам стихотворение? Оставляйте реакции♥️ #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>18.04.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4939</t>
+  </si>
+  <si>
+    <t>Национальный парк «Ленские столбы» вдохновляет. Причем не только гостей парка, но и нашу команду🏞️📜 Сегодня мы хотим поделиться стихотворением, которое написала юрист нашего парка Елена Соломова. Это отличное доказательство того, что даже за ежедневной работой с документами и строгими правилами всегда остается место для творчества и искренней любви к родному краю. Посвящение Стою у скал, и дух мой замирает От их несокрушимой высоты! Они, как книга, тайны раскрывают, Где письмена - узоры мерзлоты. Столбы - жемчужина родного края, У Лены-матушки реки поднялись ввысь. И, приглядевшись, с фантазией играя, Увидишь воинов отряд, что здесь слились. В вас сила, мощь и эта красота, К которой каждый хочет прикоснуться. С историей своей приходит люд сюда В надежде, что мечты осуществятся. Природа ваша девственно-нежна, Душа, взлетая, к небу устремится. И в тишине, познав суть бытия, Покой в сердцах навеки поселится. Стоять вам здесь на долгие века, Рождая в мире новые легенды! Ваш образ в сердце будет навсегда - Как стражи времени и тихий след воды. 🖋 Автор: Елена Соломова, юрист национального парка «Ленские столбы» (17 апреля 2026 г.). Как вам стихотворение? Оставляйте реакции♥️ #ленскиестолбы @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>17.04.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4937</t>
+  </si>
+  <si>
+    <t>Уважаемые друзья! Сегодня, мы от всей души Поздравляем с Днём рождения нашего большого друга, надежного партнера и коллегу, директора по охране природы Благотворительного фонда «Сохранение экологических систем Дальнего Востока и Сибири» Виктора Владимировича Никифорова. Вот уже много лет Ваше имя неразрывно связано с сохранением хрупкой природы Арктики. Особая страница этой работы — территория государственного природного заповедника «Медвежьи острова». Ваша энергия и глубокие знания служат благородной цели защиты белого медведя — истинного хозяина северных широт. Мы высоко ценим тот вклад, который Вы лично и команда Благотворительного фонда «ФЭДС» вносят в развитие нашего учреждения. Благодаря нашему сотрудничеству был дан мощный импульс научным исследованиям: в заповеднике была расширена сеть фотоловушек, что позволило вывести мониторинг биоразнообразия и наблюдение за миграциями краснокнижных хищников на качественно новый уровень. Ваша поддержка ощущается и в полевой работе инспекторского состава. При Вашем непосредственном содействии охрана заповедной территории усилилась современным транспортом и оборудованием, а появление в нашем арсенале специализированных экспедиционных судов «Богатырь-700» и «Шерпа 500К» открыло новые горизонты для изучения и патрулирования самых труднодоступных участков побережья Восточно-Сибирского моря и архипелага Медвежьи острова. Вас знают не только как эффективного руководителя природоохранных программ, но и как неутомимого полевика, который не боится арктических морозов и лично выходит в рейды для учета родовых берлог. Ваш профессионализм, отзывчивость и искренняя преданность заповедному делу снискали глубокое уважение всех сотрудников национального парка «Ленские столбы». В этот праздничный день примите слова искренней благодарности за Ваш неоценимый труд на благо природы Якутии и всей России. Желаем Вам, Виктор Владимирович, крепкого здоровья, неиссякаемой жизненной энергии и новых успехов в Вашей важной и ответственной миссии. Пусть каждый Ваш день будет наполнен теплом, поддержкой единомышленников и радостью от достигнутых целей! С уважением, Директор ФГБУ «Национальный парк «Ленские столбы» Аркадий Семенов.</t>
+  </si>
+  <si>
+    <t>17.04.26 01:13</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4934</t>
+  </si>
+  <si>
+    <t>Друзья, у нас важная дата! Сегодня, 17 апреля, исполняется ровно 7 лет с момента образования Федерального государственного бюджетного учреждения «Национальный парк "Ленские столбы". Получение статуса ФГБУ стало для нас историческим шагом: оно наделило парк полномочиями выступать единым управляющим учреждением сразу для нескольких особо охраняемых природных территорий (ООПТ). Именно за эти семь лет в наше ведение были переданы еще две уникальные территории - государственный природный заповедник «Медвежьи острова» (Нижнеколымский район) и национальный парк «Кыталык» (Аллаиховский район). Благодаря этому мы значительно расширили географию своей работы и вывели охрану природы на совершенно новый уровень! Каким был для нас этот последний год? Невероятно насыщенным! Чтобы показать вам масштаб проделанной работы, мы подготовили специальную серию карточек с главными событиями прошедших месяцев. Научные открытия, забота о краснокнижных стерхах и белых медведях, важные международные соглашения и даже съемки реалити-шоу - листайте галерею, чтобы заново пережить эти яркие моменты вместе с нами! #ленскиестолбы #медвежьиострова #кыталык @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>15.04.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4921</t>
+  </si>
+  <si>
+    <t>Проект научного сотрудника нацпарка «Ленские столбы» стал победителем всероссийского грантового конкурса🌿♻️🌏 Отличные новости! Подведены итоги грантового конкурса Фонда защитников природы для молодых специалистов, реализующих свои проекты на заповедных территориях России. В число лучших вошла инициатива национального парка «Ленские столбы», разработанная ведущим научным сотрудником отдела науки и сохранения биоразнообразия Уруйдааной Алексеевой. Тема ее исследования - «Мечение сокола-сапсана в национальном парке «Ленские столбы» для определения путей миграции и мест зимовок». О проекте Главная цель - получить уникальные телеметрические данные о маршрутах перелетов и местах зимовок сокола-сапсана (Falco peregrinus). Для этого планируется безопасно отловить и снабдить современными GPS/GSM-трекерами 2-3 особи этого редкого пернатого хищника, обитающего на территории парка. Как это будет реализовано Практическая часть стартует уже этим летом. Полевые экспедиции на территории «Ленских столбов» пройдут совместно с ведущими орнитологами Якутии из Института биологических проблем криолитозоны СО РАН. Ученые займутся поиском гнезд, отловом птиц и установкой миниатюрных датчиков, которые помогут раскрыть тайны миграции сапсанов. О Фонде защитников природы Фонд создан для системной поддержки специалистов заповедного дела. Его ключевые задачи - финансовая, юридическая и экспертная помощь сотрудникам ООПТ, улучшение условий их работы, закупка оборудования и целевое финансирование важных научных исследований. Коллектив национального парка «Ленские столбы» от всей души поздравляет Уруйдаану Вячеславовну с заслуженной победой! Желаем успешных полевых экспедиций и интересных научных открытий! #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>15.04.26 04:08</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4915</t>
+  </si>
+  <si>
+    <t>Уважаемые друзья! От всей души поздравляю вас с Днём экологических знаний! Этот праздник, который мы традиционно отмечаем 15 апреля, — замечательный повод вспомнить, что экология начинается с каждого из нас. Когда мы лучше понимаем, как устроена природа, тогда мы яснее видим её хрупкость и осознаём, что она тоже нуждается в нашей заботе. 🔹Что для нас этот день значит? Национальный парк «Ленские столбы» — объект Всемирного наследия ЮНЕСКО. Наша территория — это не просто уникальный ландшафт, это природная лаборатория под открытым небом. И мы видим свою задачу не только в том, чтобы сохранить этот уголок, но и в том, чтобы доступно объяснять посетителям, почему он уникален и как каждый может помочь его сберечь. 🔹Что мы уже делаем? Мы регулярно проводим экологические уроки для школьников и студентов. Наши сотрудники рассказывают о геологии столбов, о редких видах растений и животных, занесённых в Красную книгу. В визит-центре парка работает информационная зона, где любой желающий может познакомиться с экосистемой Ленских столбов. И я считаю это важной частью нашей работы. 🔹Что нам предстоит? Мы планируем расширять программу открытых лекций, готовим новые информационные стенды на маршрутах и продолжим сотрудничество с образовательными учреждениями республики. Экологические знания должны быть доступными, понятными и при этом — опираться на точные факты. С праздником, друзья. Пусть наши знания и действия всегда идут рука об руку с уважением к природе.</t>
+  </si>
+  <si>
+    <t>14.04.26 01:57</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4913</t>
+  </si>
+  <si>
+    <t>Лесное меню: госинспекторы нацпарка «Ленские столбы» помогают диким животным встречать весну🦌❄️🪾🧂 Весна - это не только капели, яркое солнце и пробуждение природы. Для лесных обитателей это еще и довольно трудное время. Долгую якутскую зиму они уже пережили, но до появления густой зеленой травы и свежих побегов еще нужно подождать. Силы на исходе, а организму как никогда нужны витамины и минералы. Именно в этот переходный период на помощь животным приходят люди - госинспекторы отдела охраны территории нашего нацпарка. Сейчас у них в самом разгаре сезон важнейших биотехнических мероприятий. Звучит сложно и официально, но на деле это означает заботу, поддержку и работу настоящего «лесного ресторана». Что в меню у лесных обитателей? Чтобы поддержать копытных и других зверей, инспекторы обновляют подкормочные площадки и искусственные солонцы на своих кордонах. • Сено и веники из лиственных пород деревьев служат отличным источником клетчатки и питательных веществ, пока природа не накрыла свой собственный зеленый стол. • Минеральная соль - это вообще главный таежный деликатес. Весной она жизненно необходима животным (особенно изюбрям, лосям и косулям) для восстановления обмена веществ, линьки, роста новых рогов и вынашивания здорового потомства. Для нас, обывателей, это звучит как простая забота, но за этим стоит большой физический труд, ведь чтобы доставить брикеты с солью, вязанки веников и тюки с сеном в глубь тайги, инспекторам приходится преодолевать километры по весеннему бездорожью. Но награда того стоит - следы на подкормочных площадках и кадры с фотоловушек говорят о том, что «клиенты» довольны и сыты! А чтобы вы могли своими глазами увидеть, как проходят эти суровые, но такие добрые таежные будни, мы делимся с вами фотографиями с мест проведения биотехнических работ. За отличные кадры и ежедневный труд благодарим наших госинспекторов Романа Широких и Василия Петрова! На видео: самка благородного оленя кормится у искусственного солонца в местности Устье Буотамы. #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>13.04.26 02:35</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4904</t>
+  </si>
+  <si>
+    <t>Сотрудники национального парка «Ленские столбы» приняли участие в LXXII сессии Палеонтологического общества России🥼🏞️📋 С 6 по 10 апреля 2026 года в Санкт-Петербурге состоялась LXXII сессия Палеонтологического общества России, посвященная теме «Палеонтологическому обществу России - 110 лет. Итоги и перспективы». В мероприятии приняли участие сотрудники отдела по науке и сохранению биоразнообразия ФГБУ «Национальный парк «Ленские столбы». Ведущий научный сотрудник Уруйдаана Алексеева выступила на музейной секции с докладом «Модернизация экспозиционного пространства и сбор топотипических материалов для будущего Музея кембрия и визит-центра национального парка "Ленские столбы"». Научный сотрудник Гавриил Щукин представил стендовый доклад «Продолжение нижнего кембрия на реке Буотама в национальном парке "Ленские столбы"», подготовленный совместно с коллегами из Палеонтологического института им. А. А. Борисяка РАН. По итогам сессии сотрудники парка были приняты в ряды Палеонтологического общества России. #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>10.04.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4896</t>
+  </si>
+  <si>
+    <t>Виртуальный тур по Ленским столбам теперь доступен на нашем сайте 🏞✨ ℹ На официальном сайте национального парка «Ленские столбы» размещён тур в формате 360°. Он ведёт зрителя от начала заснеженной экотропы до самой вершины, откуда открывается вид на покрытую льдом реку Лену. Масштабная панорамная съёмка проведена индивидуальным предпринимателем Олимпом Харитоновым совместно с национальным парком в местности Лабыдьа, где находится подножие знаменитых скал и начинается самый популярный туристический маршрут. Ресурс будет полезен: 🔹 Будущим гостям парка, планирующим поездку и желающим заранее изучить маршрут; 🔹 Путешественникам из других регионов и стран, которые пока не могут посетить Якутию лично; 🔹 Пожилым людям и маломобильным гражданам, для которых подъём на вершину может быть затруднён; 🔹 Всем, кто уже бывал в этих местах и хочет вновь пережить яркие впечатления. Отправиться в виртуальное путешествие очень просто, достаточно перейти по ссылке: https://lena-pillars.ru/travel/virtualnyy-tur-po-lenskim-stolbam/ 🌐 В планах организаторов — создание аналогичного виртуального тура по летним Ленским столбам. Летний тур позволит увидеть величественные скалы в окружении буйной зелени и цветущих лугов, а также оценить контраст между суровой зимней красотой и тёплым дыханием якутского лета. Следите за новостями парка, чтобы не пропустить запуск этого захватывающего путешествия. #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>09.04.26 02:24</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4892</t>
+  </si>
+  <si>
+    <t>«ЭМОЦИИ ПТИЦ РАВНОЦЕННЫ ЧЕЛОВЕЧЕСКИМ»: МАРИЯ ВЛАДИМИРЦЕВА ОБ УДИВИТЕЛЬНОМ МИРЕ СТЕРХОВ🪶🪺🔭 Недавно во всем мире отмечали Международный день птиц. Дата в календаре уже прошла, но забота о пернатых и изучение их удивительного мира не ограничиваются одним праздничным днем. Именно поэтому мы решили продлить праздник и познакомить вас с человеком, для которого птицы - это дело всей жизни. Орнитолог Мария Владимирцева много лет изучает якутских стерхов. И с недавних пор присоединилась к коллективу ФГБУ “Национальный парк “Ленские столбы” в качестве сотрудника отдела по науке и сохранению биоразнообразия. Мы поговорили с ней о том, как спасают этих прекрасных и редких созданий, почему эмоции птиц так похожи на человеческие и как каждый из нас может помочь науке, просто наблюдая за природой. Далее читайте ЗДЕСЬ #кыталык @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>09.04.26 02:23</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4891</t>
+  </si>
+  <si>
+    <t>«ЭМОЦИИ ПТИЦ РАВНОЦЕННЫ ЧЕЛОВЕЧЕСКИМ»: МАРИЯ ВЛАДИМИРЦЕВА ОБ УДИВИТЕЛЬНОМ МИРЕ СТЕРХОВ🪶🪺🔭 Недавно во всем мире отмечали Международный день птиц. Дата в календаре уже прошла, но забота о пернатых и изучение их удивительного мира не ограничиваются одним праздничным днем. Именно поэтому мы решили продлить праздник и познакомить вас с человеком, для которого птицы - это дело всей жизни. Орнитолог Мария Владимирцева много лет изучает якутских стерхов. И с недавних пор присоединилась к коллективу ФГБУ “Национальный парк “Ленские столбы” в качестве сотрудника отдела по науке и сохранению биоразнообразия. Мы поговорили с ней о том, как спасают этих прекрасных и редких созданий, почему эмоции птиц так похожи на человеческие и как каждый из нас может помочь науке, просто наблюдая за природой. Далее читайте ЗДЕСЬ #кыталык @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>07.04.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4890</t>
+  </si>
+  <si>
+    <t>СОНУННАР «Өлүөнэ очуостарын чыпчаалын куоһарыахха» - итинник санааны тутуһан быһый атахтаахтара «Лабыдьа RUN» диэн ааттаах бастакы республикатааҕы күрэхтэһиигэ 2 600 миэтэрэ үрдүгү сүүрэн тахсарга күрэхтэстилэр🏃🏻‍♂️🏃🏻‍♀️🏞️👟 Онно Виолетта Засимова сырытта. @nvk_khangalas1</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4889</t>
+  </si>
+  <si>
+    <t>Подведены итоги республиканского детского конкурса «Белый мишка» 🎨✏ 🐻‍❄️ ℹ Организатором конкурса выступил Государственный природный заповедник «Медвежьи острова» (ФГБУ «Национальный парк «Ленские столбы»). Мероприятие проводилось с целью экологического просвещения подрастающего поколения, формирования бережного отношения к природе Арктики и популяризации образа белого медведя как её символа. 🔹 В 2026 году конкурс творческих работ продолжил ранее заложенную традицию и вызвал широкий интерес среди участников. Всего на конкурс поступило 106 работ. По итогам рассмотрения представленных работ определены победители и призёры. 📍Возрастная категория 1–4 классы: - 1 место — Вырдылин Семён (1 «а» класс, школа № 12, г. Якутск); - 2 место — Юраш Ева (школа № 12, г. Якутск); - 3 место — Викберг Глеб (4 «б» класс, школа № 6, г. Якутск). 📍Возрастная категория 5–8 классы: - 1 место — Перцова Анастасия (8 класс, г. Москва); - 2 место — Аргунова Камила (школа № 12, г. Якутск); - 3 место — Лаврентьева Екатерина (школа № 12, г. Якутск). 📍Возрастная категория 9–11 классы: - 1 место — Крылова Софья (10 класс, школа № 26, г. Якутск); - 2 место — Разумова Елизавета (9 «б» класс, ЧСОШ, п. Черский); - 3 место — Куличкина Кюнняй (11 «б» класс, школа № 26, г. Якутск). Все победители и номинанты конкурса награждаются дипломами и памятными призами от ФГБУ «Национальный парк «Ленские столбы» (ГПЗ «Медвежьи острова»). 🔹Участники могут скачать сертификат участия по ссылке: https://lena-pillars.ru/upload/iblock/4b0/4lueosj74uwefk3cw2taq4pigtamrx70/Сертификат%20конкурса%20Белая%20мишка.pdf #медвежьиострова</t>
+  </si>
+  <si>
+    <t>07.04.26 01:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4887</t>
+  </si>
+  <si>
+    <t>НОВОСТИ «Покори Ленские столбы» - под этим слоганом на Ленских столбах состоялся первый вертикальный забег ««Лабыдьа RUN»🏃🏻‍♂️🏃🏻‍♀️👟🏞️ Спортсменам предстояло преодолеть 2 600 метров по обновленной экологической тропе с набором высоты 144 метра. На спортивном празднике побывала Виолетта Засимова. @nvk_khangalas1 Мы есть в MAX</t>
+  </si>
+  <si>
+    <t>07.04.26 01:37</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4886</t>
+  </si>
+  <si>
+    <t>НОВОСТИ «Покори Ленские столбы» - под этим слоганом на Ленских столбах состоялся первый вертикальный забег ««Лабыдьа RUN»🏃🏻‍♂️🏃🏻‍♀️👟🏞️ Спортсменам предстояло преодолеть 2 600 метров по обновленной экологической тропе с набором высоты 144 метра. На спортивном празднике побывала Виолетта Засимова. @nvk_khangalas1</t>
+  </si>
+  <si>
+    <t>06.04.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4883</t>
+  </si>
+  <si>
+    <t>Кстати, ребята назвали медведицу Ньургуяной, а медвежонка Никитой, надеемся что эти имена будут для них счастливыми, и мы еще с ними встретимся.</t>
+  </si>
+  <si>
+    <t>06.04.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4882</t>
+  </si>
+  <si>
+    <t>Уважаемые друзья! Пришла хорошая новость, нашим сотрудникам совместно со специалистами ИПЭЭ РАН им. А.Н. Северцева и ИБПК СО РАН удалось обездвижить молодую самку с медвежонком только что вышедшую с берлоги, и повесить на неё ошейник со спутниковым передатчиком. В этом году мы впервые в рамках весеннего мониторинга родовых берлог получили разрешение на обездвиживание 5 особей белого медведя. Эти работы в первую очередь проводятся для сохранения и защиты вида, а также для определения их ореала обитания. Все полученные данные, от замеров размеров животных, их кровь, шерсть и экстеренты, будут направлены в лабораторию института для последующего изучения и исследования на предмет содержания в организме и крови медведей хлорорганических соединений и наличия тяжёлых металлов в шерсти животных. Работы по подсчету родовых берлог на территории Государственного природного заповедника "Медвежьи Острова" в этом году начались 18 марта и продлятся до середины мая. Надеемся что весенний мониторинг родовых берлог даст хорошие результаты для дальнейшего изучения и сохранения этого прекрасного вида и хозяина Арктики белого медведя.</t>
+  </si>
+  <si>
+    <t>04.04.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4875</t>
+  </si>
+  <si>
+    <t>На Ленских столбах состоялся первый в истории парка вертикальный забег «Лабыдьа RUN»🏃🏻‍♀️🏃🏻‍♂️👟🏞️ Участники преодолели 2 600 метров по обновленной экологической тропе с набором высоты 144 метра, финишировав на самом верху величественных скал. В забеге приняли участие 132 человека из разных уголков республики в возрасте от 18 лет, самому старшему из которых исполнилось 78. Старт был дан в 11:00. Спортсмены отправлялись на дистанцию в веерном формате: каждые 20 секунд стартовала новая пара. К спортивному событию присоединились министр по физической культуре и спорту РС (Я) Леонид Спиридонов и председатель постоянного комитета Госсобрания (Ил Тумэн) РС (Я) по делам молодежи, физической культуре и спорту Георгий Балакшин. Самый быстрый бегун преодолел дистанцию за 12 минут 41 секунду. Абсолютным чемпионом среди мужчин стал уроженец Мегино-Кангаласского улуса Леонид Зыков. Среди женщин лучший результат (17 минут 38 секунд) показала Анна Кузьмина. Победители в возрастных категориях: Мужчины 18–35 лет: 1 место - Максим Сивцев (13 мин. 30 сек.) 2 место - Егор Моссоенов (14 мин. 57 сек.) 3 место - Альберт Каратаев (13 мин. 30 сек.) Женщины 18–35 лет: 1 место - Анна Мучина (18 мин. 41 сек.) 2 место - Александра Бурнашева (18 мин. 56 сек.) 3 место - Виолетта Пономарева (19 мин. 08 сек.) Мужчины 36–49 лет: 1 место - Егор Иовлев (14 мин. 43 сек.) 2 место - Юрий Нюрбинцев (14 мин. 44 сек.) 3 место - Ян Петров (14 мин. 49 сек.) Женщины 36–49 лет: 1 место - Ольга Винокурова (18 мин. 57 сек.) 2 место - Таисия Нюрбинцева-Слепцова (19 мин. 43 сек.) 3 место - Ньургуйаана Старкова (19 мин. 44 сек.) Мужчины от 50 лет: 1 место - Василий Готовцев (13 мин. 41 сек.) 2 место - Илья Пестерев (16 мин. 52 сек.) 3 место - Эдуард Ксенофонтов (18 мин. 04 сек.) Женщины от 50 лет: 1 место - Надежда Коротова (20 мин. 10 сек.) 2 место - Валентина Винокурова (20 мин. 19 сек.) 3 место - Мария Эверстова (21 мин. 50 сек.) Специальные номинации: • «За волю к победе» - Ирина Алексеева, Дмитрий Горохов; • «Самый старший участник» - Ион Васильев, Наталья Неустроева. Также специальные призы получили именинники и участники в тематических костюмах. Организаторы благодарят за помощь в проведении уникального забега спонсоров: группу компаний «Оптимист» (основатель - Ирина Иванова), компанию IRON, бренд SAQA OMUK, рекламно-производственную компанию Oyuu, федеральную сеть фитнес-питания Fitness Formula и турбазу «Ленские столбы». Аркадий Семенов, директор ФГБУ «Национальный парк "Ленские столбы"»: «Мы это сделали! Первый экстремальный забег по нашей обновленной тропе состоялся! Видя разрумяненные и довольные лица участников на финише, могу с уверенностью сказать, что мероприятие прошло на ура. Считаю, что его нужно сделать ежегодным. В этот раз на старт вышли 132 человека. Мы очень щепетильно подходили к количеству участников, учитывая, что наша экотропа в первую очередь пешеходная, а не беговая. К счастью, обошлось без несчастных случаев и падений, на маршруте не было давки. Тем более на время забега мы заблаговременно закрыли тропу для других посетителей, чтобы никто не испытывал неудобств. Благодарю свой коллектив за грамотную организацию мероприятия с учетом всех нюансов. И, конечно, оно не состоялось бы без наших друзей и спонсоров, которые поддержали наши начинания по популяризации активного образа жизни, развитию бегового сообщества и любви к родной природе. Всем спасибо! Ежегодному вертикальному забегу на вершину Ленских столбов - быть!» P.S. Профессиональные фотографии с забега будут опубликованы позже на официальном сайте парка. Следите за новостями! #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>03.04.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4871</t>
+  </si>
+  <si>
+    <t>*Саха сирин икки уһулуччулаах эбийиэгин ЮНЕСКО аан дойдутааҕы таһымҥа билинэн турар. ✅ Онтон бүгүн СӨ Ил Дарханын иһинэн ЮНЕСКО дьыалаларыгар СӨ хамыыһыйатын мунньаҕа буолла. ❓Тугу эттилэр, бэлиэтээтилэр? ➡️ https://sakha-sire.ru/yunesko-ispiiheger-has-da-ebijiegi-killerer-yle-barar/</t>
+  </si>
+  <si>
+    <t>03.04.26 02:17</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4870</t>
+  </si>
+  <si>
+    <t>В гостях у пернатых друзей: Неделя птиц в детском саду «Сказка»!🪺🐦‍⬛🪿🐥 В  детском саду «Сказка» (г. Покровск) прошла тематическая неделя, посвященная нашим крылатым соседям. Воспитанники групп «Күнчээн», «Смешарики» и «Кустук» погрузились в удивительный мир орнитологии! Специалисты по экологическому просвещению нацпарка «Ленские столбы» Наталья Тимофеева и Елена Скрябина совместно с инспектором ГБУ «ДБР ООПТ ПП» Природный парк «Ленские столбы» Августой Архиповой провели увлекательное мероприятие. День выдался насыщенным, познавательным и очень добрым. Вот как это было: ✅ Узнали много нового. В ходе бесед ребята выяснили, какие птицы живут рядом с нами, чем они питаются и как трогательно заботятся о своих птенцах. Главный вывод дня: птицы - наши друзья, и они нуждаются в нашей защите! ✅ Проверили смекалку. Веселая квиз-игра «Про птиц» заставила ребят наперебой отвечать на вопросы, проявляя настоящую эрудицию. ✅ Потренировали память. Игра в лото с яркими изображениями птиц помогла закрепить названия видов и их отличительные черты. ✅ Погрузились в сказку. Просмотр тематического мультфильма подарил море улыбок и помог еще лучше понять повадки пернатых. Мероприятие прошло в атмосфере тепла и творчества. Наши маленькие исследователи проявили невероятную активность и искренний интерес к природе. Такие занятия не только развивают кругозор, но и помогают ребятам стать добрее, учат беречь окружающий мир и работать в дружной команде. #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>02.04.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4864</t>
+  </si>
+  <si>
+    <t>Экопросвещение в сердце Арктики: говорим о стерхе с соседями🪶 На днях сотрудники национального парка «Кыталык» побывали в селе Чкалов Берелехского наслега Аллаиховского улуса. Поездка прошла в рамках проекта «Сохранение и устойчивое восстановление восточной популяции стерха», поддержанного грантом Президентского фонда природы. Село расположено в непосредственной близости от национального парка - главного «роддома» для белых журавлей. С местными жителями - охотниками, рыбаками, оленеводами, которые веками живут в гармонии с тундрой, - провели просветительскую встречу. Государственные инспекторы Егор Никитин и Эдуард Рожин подробно рассказали о деятельности парка, его границах и правилах поведения на особо охраняемой природной территории.  Кроме того, слушатели узнали, как ученые готовятся к первому за 30 лет авиамониторингу стерха, зачем нужны наземные исследования и международное сотрудничество. Особое внимание уделили тому, почему так важно не тревожить птиц в период гнездования и какую роль в сохранении белого журавля играет каждый из нас. Благодарим жителей села Чкалов за интерес и неравнодушие! Этот проект поможет сберечь не только стерха, но и устойчивость арктических экосистем, жизненно важных для традиционных промыслов - рыболовства и оленеводства. Вместе мы сохраним стерха - символ арктической природы и культурного наследия народов Севера! #стерх #кыталык #проект_стерх #Фондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>02.04.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4859</t>
+  </si>
+  <si>
+    <t>Едем в эту субботу на «Лабыдьа RUN»!🚎 🚕 ℹ Жители и гости столицы республики, планирующие принять участие в забеге в местности Лабыдьа, могут не беспокоиться о дороге. Организаторы подготовили развернутую логистическую схему, чтобы доставить всех желающих к месту старта и обратно. 📍Напоминаем, в субботу, 4 апреля, парк работает для гостей с 11:30 в связи с проведением вертикального забега «ЛабыдьаRUN». 📍Для тех, кто ищет удобный способ добраться до места проведения соревнований, организована работа микроавтобусов и автобусов. 🔹Услуги такси: Якутск - Лабыдьа - Якутск. Микроавтобусы: Для небольших групп и компаний доступен заказ транспорта по телефонам: 8 (964) 076-57-77 8 (914) 255-26-44 8 (924) 871-17-11 Автобусы: Для более многочисленных групп доступен заказ автобусов по телефону: 8 (984) 109-57-75. 🔹Услуги трансфера от компании @erel_travel: Также доехать до забега можно будет на автобусе от проверенного перевозчика. Предварительно записаться на поездку можно по телефону: 8 (914) 226-95-55. Расписание трансфера компании @erel_travel: 06:00 — Выезд из Автовокзала (г. Якутск). 10:00 — Сбор участников в местности Лабыдьа. 10:15 — Разминка. 10:30 — Обряд Алгыс. 11:00 — Старт забега. 12:00 — Общее фотографирование. 14:00 — Торжественная церемония награждения победителей. 17:00 — Отъезд участников обратно в город. 21:00 — Прибытие на Автовокзал. 💚 Не упустите возможность стать частью спортивного праздника на свежем воздухе. Убедительная просьба к участникам: рассчитывайте время и позаботьтесь о трансфере заранее. #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>01.04.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4856</t>
+  </si>
+  <si>
+    <t>Первый день выдачи стартовых наборов «Лабыдьа Run» завершен!👟🎽 Сегодня успешно прошел первый день раздачи стартовых пакетов для участников нашего долгожданного вертикального забега «Лабыдьа Run». В первый день было выдано 100 наборов, своих владельцев ждут еще 20! Если вы еще не успели забрать свой стартовый номер и экипировку - не волнуйтесь! Завтра состоится второй день выдачи. Ждем всех бегунов в офисе национального парка «Ленские столбы» в г. Якутске по адресу: ул. Чернышевского, 8/2 с 10:00 до 18:00 ч.❗️ Напоминаем, что сам забег пройдет уже в эту субботу, 4 апреля. Готовьте кроссовки, запасайтесь энергией и настраивайтесь на покорение высоты! Желаем всем участникам отличного самочувствия, легких ног, выносливости и огромной удачи на дистанции! До встречи на старте! #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>01.04.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4852</t>
+  </si>
+  <si>
+    <t>Уважаемые друзья, коллеги и все любители природы! От всей души поздравляю вас с Международным днем птиц! Этот праздник, который мы традиционно отмечаем 1 апреля, напоминает всем нам о хрупкости окружающей среды и важности сохранения пернатых обитателей нашей планеты. В этот замечательный день я хочу поделиться с вами прекрасными новостями и видеокадрами о наших якутских стершатах, которые сейчас успешно подрастают в Питомнике редких видов журавлей Окского государственного заповедника в Рязанской области. Многие из вас помнят, что яйца стерха были собраны в рамках уникальной научно-исследовательской экспедиции, прошедшей в июне прошлого года на территории национального парка «Кыталык» (входит в состав ФГБУ «Национальный парк «Ленские столбы»). Нашей главной целью тогда был сбор яиц стерхов восточной популяции. Специалистам удалось найти и бережно транспортировать шесть яиц, каждое из которых весило от 70 до 110 граммов. А уже в начале июля прошлого года мы получили долгожданную весть: из них благополучно вылупились пять птенцов (четыре самки и один самец). Малыши получили красивые имена по названиям рек своей исторической родины - Якутии: Анюй, Моркока, Олёкма, Дулгулах и Тимптон. Сегодня коллеги из питомника сообщают радостные вести: все пять наших стерхов отлично пережили зиму и находятся в прекрасной физической кондиции. Сейчас птицы взрослеют, и у них формируются социальные связи: наш единственный самец и одна из самок уже объединены в пары, еще одна самочка проходит процесс объединения со взрослым самцом, а две оставшиеся самки пока содержатся вместе. В будущем потомство этих птиц планируется выпускать в естественную среду обитания для поддержания и восстановления исчезающей обской популяции стерха. Я очень рад нашему тесному и плодотворному сотрудничеству с Окским заповедником. Спасение редких видов - это всегда командная работа. Хочу также отметить, что сегодня наш национальный парк ведет масштабную и очень объемную работу по сохранению восточной популяции стерха, в том числе благодаря существенной поддержке и гранту Президентского фонда природы. С праздником вас, друзья! Пусть в нашем небе всегда звучат голоса птиц!</t>
+  </si>
+  <si>
+    <t>01.04.26 03:48</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4850</t>
+  </si>
+  <si>
+    <t>Сотрудники нацпарка «Ленские столбы» приняли участие в Заповедном семинаре 🌿 С 23 по 27 марта в Ялте прошел масштабный семинар для сотрудников особо охраняемых природных территорий (ООПТ) со всей России. Площадкой для обмена опытом стал Ялтинский горно-лесной природный заповедник. Национальный парк «Ленские столбы» на встрече представили начальник отдела охраны территорий Василий Константинов, начальник оперативного отдела Виктор Сивцев и мастер леса Ольга Третьякова. Пять дней пролетели незаметно: наши коллеги окунулись в атмосферу интенсивного обучения, обмена опытом, спорта и целебного крымского воздуха! Программа охватила самые актуальные темы для сотрудников охраны природы: • Нормативно-правовое обеспечение работы госинспекции; • Мониторинг лесных экосистем и работа с Красной книгой; • Использование беспилотников в охране территорий; • Картография и расчет ущерба, нанесенного природе; • Профилактика профессионального выгорания инспекторов. Особый интерес вызвали практические занятия. Инспекторы отрабатывали навыки задержания нарушителей и правильного применения физической силы и спецсредств. Приемы самообороны показывал лично директор ФГБУ «Объединенная дирекция ООПТ «Заповедный Крым» Артур Мурзаханов. Кроме того, на семинаре детально разобрали интересную методику учета животных - шумовой прогон. Это метод пересчета диких зверей. Группа людей (загонщики) выстраивается в линию и с шумом (криками, стуком по деревьям) идет через определенный участок леса. Животные уходят от шума в противоположную сторону, где их уже тихо ждут другие сотрудники (учетчики). Они визуально фиксируют и считают всех пробегающих мимо зверей. Это один из самых точных способов узнать, сколько и каких животных обитает на конкретной территории. Конечно, поездка не обошлась без практики «в полях». Наши сотрудники сдали нормативы ГТО, приняли участие в совместных патрульных рейдах с крымскими коллегами, а также познакомились с местными экотропами и достопримечательностями. От имени ФГБУ «Национальный парк «Ленские столбы» благодарим организаторов Заповедного семинара за насыщенную программу, новые знания и невероятное гостеприимство! 🤝 Фото: Андрей Чумак #ленскиестолбы #заповедныйкрым #заповедныйсеминар @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>01.04.26 00:46</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4839</t>
+  </si>
+  <si>
+    <t>⚡️ ВНИМАНИЕ: ОПЛАТА НА МЕСТНОСТИ ЛАБЫДЬА ВРЕМЕННО ТОЛЬКО ЗА НАЛИЧНЫЕ! ⚡️ Уважаемые посетители и гости нашего парка! Из-за перебоев с мобильной связью в Хангаласском улусе наши платежные терминалы сейчас не работают. ❗️Вход на местность осуществляется только за наличный расчет. Пожалуйста, обязательно возьмите с собой наличные деньги, чтобы ничто не помешало вашему отдыху. Мы вернем безналичную оплату, как только операторы устранят неполадки со связью. Приносим извинения за неудобства и ждем вас в гости!🏞️ #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>31.03.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4838</t>
+  </si>
+  <si>
+    <t>На страже Арктики: опыт ФГБУ «Национальный парк «Ленские столбы» представили на международном форуме в Санкт-Петербурге🐻‍❄️🪶🚁 С 25 по 27 марта 2026 года в Санкт-Петербурге прошел Международный форум «Вселенная белого медведя: объединяем усилия для сохранения биоразнообразия». Мероприятие собрало ведущих экспертов по арктическим экосистемам, представителей власти, ученых и сотрудников особо охраняемых природных территорий (ООПТ) России. Директор ФГБУ «Национальный парк «Ленские столбы» Аркадий Семёнов выступил на форуме с двумя ключевыми докладами, поделившись передовым опытом сохранения редких видов. Сохранение стерха и грантовая деятельность На сессии «Плечо поддержки: арктические проекты Президентского фонда природы» (модератор - Дмитрий Черняев, член Правления, директор по операционной деятельности Президентского фонда природы), Аркадий Семёнов представил доклад о мониторинге стерха в национальном парке «Кыталык». В 2025 году при поддержке Фонда стартовал масштабный проект по восстановлению восточной популяции этого редкого журавля. Его главная особенность - применение беспилотных авиационных систем (БАС) в условиях Арктики. В рамках проекта планируется: • Впервые в мире провести авиаучет стерха; • Обследовать территорию площадью около 12 тыс. кв. км; • Создать первый набор данных для обучения нейросетей, которые смогут автоматически распознавать белого журавля в естественной среде. Также было отмечено, что в 2026 году при поддержке Президентского фонда природы стартуют еще два двухлетних проекта на территории Ленских столбов: по минимизации конфликтов бурого медведя с человеком и по защите редких видов растений. Гранты позволяют парку проводить фундаментальные исследования и внедрять передовые технологии. Мониторинг белых медведей на Медвежьих островах Второй доклад прозвучал на сессии «Сохранение и мониторинг белого медведя и арктического биоразнообразия» (модератор – Ольга Кревер, заместитель директора ФГБУ «Росзаповедцентр» Минприроды России). Выступление было посвящено многолетним исследованиям белого медведя в заповеднике «Медвежьи острова», который также управляется ФГБУ «Национальный парк «Ленские столбы». Аркадий Семёнов рассказал об осеннем авиамониторинге, весенних учётах берлог и спутниковом слежении. Использование беспилотников и искусственного интеллекта уже дает впечатляющие результаты: • Весной 2025 года был установлен рекорд: зафиксировано 33 берлоги белого медведя. • Успешно отслеживаются перемещения конкретных особей. Например, маршрут самки по кличке Сахаяна отслеживался полгода: она прошла от побережья Колымского пролива через Чукотку и ушла в море на 270 км от архипелага. Директор подчеркнул, что Медвежьи острова становятся жизненно важным убежищем для белых медведей в условиях сокращения площади сезонных морских льдов. Итоги Подводя итоги работы на форуме, директор ФГБУ «Национальный парк «Ленские столбы» Аркадий Семёнов отметил: «Участие в этом масштабном мероприятии стало для нашего учреждения отличной возможностью представить свои природоохранные достижения на высоком уровне. Мы смогли поделиться с профессиональным сообществом успешным опытом привлечения грантов Президентского фонда природы для внедрения передовых технологий в работу ООПТ, а главное – детально обсудить с коллегами перспективы дальнейшего сотрудничества и совместных проектов ради сохранения уникальной природы Арктики. В частности, с этого года мы будем подавать общие заявки на конкурсы Президентского фонда природы вместе с Минэкологии Якутии. Наша цель - реализация совместных проектов по сохранению и мониторингу белого медведя, а также восточной популяции стерха.» #стерх #кыталык #проект_стерх #проект_кыталык #Фондприроды #фонд_природы_проект_стерх @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>30.03.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4836</t>
+  </si>
+  <si>
+    <t>Забег «ЛабыдьаRun»: знакомимся с трассой забега 🏃‍♂️‍➡🏃‍♀️‍➡ Дата проведения: 04.04.2026 Место: Национальный парк «Ленские столбы» Дистанция: 2,6 км ❗В субботу, 4 апреля, парк работает для гостей с 11:30 в связи с проведением вертикального забега «ЛабыдьаRun». ℹ Организаторы забега «ЛабыдьаRun» приглашают любителей активного отдыха покорить живописный маршрут у знаменитых Ленских столбов. Участников ждёт сочетание лёгкого бега по ровной тропе и захватывающего восхождения с видами на одно из природных чудес России. Как будет организовано мероприятие Для удобства участников и организаторов подготовлена специальная инфраструктура: 🔹 Гостевые дома (домики № 1). Три здания будут служить пунктами обогрева и переодевания для спортсменов. 🔹 Штаб организаторов (дом № 2). Здесь будет координироваться ход мероприятия. 🔹 Кафе (домики № 3). Место для отдыха и восстановления сил до и после забега. Обрядовая зона «Алгыс». В 10:30 здесь пройдёт традиционное благословение участников, а в 11:00 будет дан старт забегу. 🏁 Трасса протяжённостью 2,6 км продумана так, чтобы участники смогли оценить красоту местности и испытать свои силы. Разберём её по этапам: 📍Старт. Начало маршрута — пологая тропа длиною 800-900 м, идеально подходящая для разминки и лёгкого бега. 📍Подъём. На этом участке начнётся подъем, восхождение длиной 1 км. В течение всего подъема будет 9 пунктов отдыха, где можно будет перевести дыхание. 📍Финальная часть (после 9‑го пункта отдыха). Тропа снова становится пологой — это отличная возможность восстановить дыхание перед завершением дистанции. 📍Финиш. Долгожданная точка маршрута расположена на смотровой площадке, откуда открывается панорамный вид на Ленские столбы. Здесь участники смогут встретиться, поделиться впечатлениями, сделать памятные фото и получить медали. Приглашаем всех, кто готов бросить вызов себе и насладиться неповторимой атмосферой Ленских столбов! 💚🏞 #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>27.03.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4834</t>
+  </si>
+  <si>
+    <t>🐾 Итоги конкурса эссе «Моя кошка» от нацпарка «Ленские столбы»! 🐱 Друзья, наше жюри завершило оценку ваших замечательных работ! Мы искренне благодарим всех за участие. Каждое эссе было по-своему уникальным, очень трогательным и наполненным огромной любовью к вашим пушистым питомцам. Выбрать лучших было непросто, но после тщательного анализа мы готовы объявить победителей! 🥳 🏆 Победители по номинациям: 😻 «Лучший рассказ о характере кошки» Победитель: Кириллина Ванесса (14 лет, 8 класс, с. Улахан-Ан) Эссе: «Моя кошка» ✨ Жюри отметило: яркое описание привычек питомца, живой язык и отличное чувство юмора! 🥺 «Самое трогательное повествование» Победитель: Антонов Эльдар (8 класс, МБОУ «Нюрбинская многопрофильная гимназия им. С. Васильева») Эссе: «Куоскам туһунан» ✨ Жюри отметило: искренность рассказа и глубокий эмоциональный отклик. 🔮 «Интуиция на мягких лапах» Победитель: Горбатых Полина (1 «Б» класс, МБОУ «Покровская СОШ №3-ОЦ с УИОП») Эссе: «Мой кот – предсказатель погоды» ✨ Жюри отметило: нестандартный подход, богатую фантазию и динамичный сюжет. ❤️ «Лучшее эссе о заботе о кошке» Победитель: Жирохова Лилия (8 класс, МБОУ «Нюрбинская многопрофильная гимназия им. С. Васильева») Эссе: «Куоска туһунан» ✨ Жюри отметило: очень полезные, практичные советы и осознанный подход к содержанию хвостика. 🎓 «Урок верности и любви» Победитель: Колесова Арияна (10 лет, 3 «А» класс, МБОУ «Покровская СОШ №3-ОЦ с УИОП») Эссе: «Мой Пушок» ✨ Жюри отметило: невероятную искренность и глубину чувств юного автора. 😹 «Забавный момент: самый смешной эпизод» Победитель: Дягилева Дарина (13 лет, МБОУ «Хамагаттинский саха-французский лицей») Эссе: «Мой кот» ✨ Жюри отметило: умение метко подметить уникальную и комичную ситуацию из жизни пушистика. 🤫 «Любовь без слов» Победитель: Глушаков Илья (8 лет, 2 «А» класс, МБОУ «Покровская СОШ №3-ОЦ с УИОП») Эссе: «Наша Василиса» ✨ Жюри отметило: прекрасное описание той самой привязанности, которой не нужны слова. *** 🎉 Дорогие участники и победители! От всей души поздравляем вас с отличными результатами! Вы показали не только свой писательский талант, но и большое, доброе сердце. Спасибо за ваше вдохновение и трепетную любовь к животным, которой вы поделились с нами. Желаем вам новых творческих успехов, а вашим пушистым друзьям - здоровья и вкусняшек! Мяу! ❤️🐈 До новых встреч на наших конкурсах! 👋 #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>26.03.26 04:41</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4833</t>
+  </si>
+  <si>
+    <t>«ЛАБЫДЬА ЖДЕТ ГОСТЕЙ»: ОРГАНИЗАТОРЫ ЗАБЕГА ОБЕСПЕЧИЛИ ТРАНСФЕР ИЗ ЯКУТСКА 🚎 🚕 ℹ Жители и гости столицы республики, планирующие принять участие в забеге у местности Лабыдьа, могут не беспокоиться о дороге. Организаторы подготовили развернутую логистическую схему, чтобы доставить всех желающих к месту старта и обратно. 📍В субботу, 4 апреля, парк работает для гостей с 11:30 в связи с проведением вертикального забега «ЛабыдьаRUN». 📍Для тех, кто ищет удобный способ добраться до места проведения соревнований, организована работа микроавтобусов и автобусов. 🔹Услуги такси: Якутск - Лабыдьа - Якутск. Микроавтобусы: Для небольших групп и компаний доступен заказ транспорта по телефонам: 8 (964) 076-57-77 8 (914) 255-26-44 8 (924) 871-17-11 Автобусы: Для более многочисленных групп доступен заказ автобусов по телефону: 8 (984) 109-57-75. 🔹Услуги трансфера от компании @erel_travel: Также доехать до забега можно будет на автобусе от проверенного перевозчика. Предварительно записаться на поездку можно по телефону: 8 (914) 226-95-55. Расписание трансфера компании @erel_travel: 06:00 — Выезд из Автовокзала (г. Якутск). 10:00 — Сбор участников в местности Лабыдьа. 10:15 — Разминка. 10:30 — Обряд Алгыс. 11:00 — Старт забега. 12:00 — Общее фотографирование. 14:00 — Торжественная церемония награждения победителей. 17:00 — Отъезд участников обратно в город. 21:00 — Прибытие на Автовокзал. 💚 Не упустите возможность стать частью спортивного праздника на свежем воздухе. Убедительная просьба к участникам: рассчитывайте время и позаботьтесь о трансфере заранее. #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>26.03.26 01:40</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4830</t>
+  </si>
+  <si>
+    <t>Запись прямого эфира утренней передачи "Сана Кун" на НВК Саха с участием главного специалиста по экологическому просвещению ФГБУ «Национальный парк «Ленские столбы» Олеси Кондаковой-Захаровой и старшего преподавателя кафедры «Восточные языки и международные исследования» Института зарубежной филологии и регионоведения СВФУ Анастасии Демчук🎙 Тема: Первый в истории нацпарка «Ленские столбы» вертикальный забег «Лабыдьа Run» #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>26.03.26 01:07</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4829</t>
+  </si>
+  <si>
+    <t>❗️ ВНИМАНИЕ: в день проведения «Лабыдьа Run» изменится время работы парка🏃🏻‍♀️🏃🏻🎽👟 Уважаемые туристы и гости! В следующую субботу, 4 апреля, местность Лабыдьа откроется для свободного посещения с 11:30 ч., а не с 09:00 ч., как это бывает обычно. Пожалуйста, обязательно учитывайте этот график при планировании времени выезда. Изменение режима работы связано с проведением первого в истории парка экстремального забега на вершину Ленских столбов - «Лабыдьа Run». Коротко о забеге: • В этот день 120 спортсменов бросят вызов обновленной экотропе. • Дистанция составит 2 600 метров с набором высоты 144 метра. • Веерный старт участников начнется в 11:00. Вы можете приехать к открытию парка (к 11:30), чтобы поддержать бегунов на финише, поприсутствовать на церемонии награждения в 14:00 и совершить собственную прогулку по территории. Напоминаем, подъем по экологической тропе можно совершить строго до 17:00, после 17:00 экотропа будет закрыта❗️ До встречи на Ленских столбах! #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>25.03.26 00:59</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4827</t>
+  </si>
+  <si>
+    <t>«Будет жарко!»: Жителей Якутии приглашают проводить зиму на Ленских столбах🏞️ ✨ ℹ️ 28 марта национальный парк «Ленские столбы» превратится в главную площадку для яркого и масштабного празднования проводов зимы. Организаторы обещают, что скучно не будет никому: гостей ждут традиционные игры, шумные гуляния и по-настоящему живая атмосфера. 💚 🌅 Мероприятие начнется с самого утра. Для тех, кто решит присоединиться к празднику, подготовлена насыщенная программа. Главная фишка этого года - сюрпризы для посетителей. По входным билетам будут разыгрываться призы, поэтому каждый гость, просто переступив порог парка, автоматически становится участником розыгрыша ценных подарков. 🎁 💫 Не упустите возможность ярко попрощаться с холодами и встретить долгожданную весну в одном из красивейших мест нашей республики! #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>24.03.26 03:44</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4826</t>
+  </si>
+  <si>
+    <t>🏃‍♂️ В Якутии состоится забег на вершину Ленских столбов Забег на вершину Ленских столбов впервые пройдёт в Якутии 4 апреля. Спортивное событие состоится на территории национального парка «Ленские столбы», сообщает министерство предпринимательства, торговли и туризма Якутии. Участникам предстоит преодолеть дистанцию 2,6 километра с набором высоты 144 метра. Финальная точка маршрута открывает панораму на величественные скалы, включённые в список Всемирного наследия. В мероприятии примут участие более 120 спортсменов из разных регионов России. «Якутия — это огромная территория с уникальной, хрупкой природой. Наша задача — сделать так, чтобы туристы могли знакомиться с ней без ущерба для экосистемы. Забег на Ленские столбы — это пример ответственного подхода: мы не строим капитальных объектов в охранной зоне, мы создаём маршруты, которые интегрированы в природу, используем экологичные материалы и обучаем волонтёров принципам «не оставлять следов». Спорт здесь становится мягкой тропой в большой туризм», — отметил министр предпринимательства, торговли и туризма Якутии Георгий Андреев. Отметим, что развитию экотуризма и инфраструктуры для путешествий в России уделяется большое внимание. Работа ведётся в рамках национального проекта «Туризм и гостеприимство». 🏳 Все новости | #Яестьновость | Обсудить | Читайте нас в MAX</t>
+  </si>
+  <si>
+    <t>23.03.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4825</t>
+  </si>
+  <si>
+    <t>АКЦИЯ «УРА, КАНИКУЛЫ!»: Весенние каникулы на Ленских столбах с пользой и приключениями!🏞️🥾👦🏻👧🏻🚸 Приглашаем школьные группы на увлекательные прогулки по территории национального парка с БЕСПЛАТНЫМ ЭКСКУРСИОННЫМ СОПРОВОЖДЕНИЕМ. В рамках социального проекта «Обучение служением» экосистемы «Добро» услуги нашего экскурсовода для школьных групп, самостоятельно прибывающих в парк, предоставляются абсолютно бесплатно! ❗️ ОБРАТИТЕ ВНИМАНИЕ: акция распространяется только на работу гида. Вход на территорию национального парка оплачивается отдельно согласно действующим тарифам: • Стоимость входного билета для детей от 7 до 17 лет — 300 рублей. Сроки проведения: с 28 марта по 5 апреля 2026 года Запись по телефону: 8 (999) 174-74-94 Количество мест ограничено! Проведите каникулы на природе, узнайте больше о родном крае и откройте для себя Ленские столбы! #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>23.03.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4824</t>
+  </si>
+  <si>
+    <t>Национальный парк «Ленские столбы» принял участие в Днях Хангаласского улуса в Якутске🏞️ На днях в столице республики с большим успехом прошли Дни Хангаласского улуса. В день заключительного торжественного мероприятия, которое состоялось в Саха театре, наш парк организовал специальный информационный стенд. Лицом парка на этом празднике стали наши замечательные специалисты по экологическому просвещению. В течение всего дня они с радостью общались с гостями мероприятия, проводили подробные консультации и отвечали на все интересующие вопросы о туризме и охране природы. Особым вниманием пользовались наши информационные буклеты, которые раздавали всем желающим. В этих материалах мы собрали самую свежую и актуальную информацию для путешественников: • Как быстро и с комфортом добраться до Ленских столбов в этом сезоне; • Какая инфраструктура и услуги доступны гостям на территории парка; • Какие важные изменения и нововведения ждут туристов в этом году. Мы были очень рады видеть такой живой интерес к нашему национальному парку! Благодарим всех, кто подошел к нашему стенду, задавал вопросы и брал наши буклеты. Планируйте свои путешествия и приезжайте в гости - мы всегда рады открыть для вас невероятную красоту Ленских столбов! #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>21.03.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4818</t>
+  </si>
+  <si>
+    <t>Нацпарк «Ленские столбы» рассказал якутским школьникам о проектной деятельности по защите природы👩🏻‍💻📑🪶🐻🌿 Сотрудник национального парка «Ленские столбы» Надежда Оконешникова встретилась с учениками столичной школы «Айыы Кыhата». Встреча прошла в рамках деловой игры «Профессия XXI века», объединившей около 200 старшеклассников. Надежда рассказала о проектной деятельности парка и сотрудничестве с Президентским фондом природы. В настоящее время при поддержке фонда реализуются три инициативы: • Спасение стерхов (белых журавлей). Проект направлен на защиту этих редких птиц в условиях меняющегося климата Арктики (реализуется на территории нацпарка «Кыталык» в Аллаиховском улусе). • Сохранение бурых медведей. Изучение популяции и предотвращение опасных конфликтов между хищниками и людьми на территории «Ленских столбов». • Защита уникальной флоры. Исследование и сохранение редких видов растений нашего национального парка. «Гранты Президентского фонда природы дают нам возможность не просто точечно решать проблемы, а выстраивать целую систему, где наука, охрана территории и экопросвещение работают как единый механизм. Это настоящие инвестиции в завтрашний день», - подчеркнула Надежда. Школьники слушали с большим интересом: реальные проекты фонда наглядно показали им, как на практике устроена современная проектная деятельность в экологии и какой вклад в нее вносят ученые и специалисты нашего парка. Такие встречи - важная часть нашей работы. Большое спасибо педагогам и администрации школы «Айыы Кыhата» за теплый прием. Надеемся на дальнейшее сотрудничество! #ЛенскиеСтолбы #фонд_природы #президентскийфондприроды @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>20.03.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4813</t>
+  </si>
+  <si>
+    <t>Опыт организации тематического занятия, посвященного Дню Земли, в дошкольном образовательном учреждении ℹ В дошкольном образовательном учреждении «Светлячок» (п. Чокурдах) методистом национального парка «Кыталык» Е.В. Рябовой был проведен мастер-класс для детей под названием «Зелёный уголок. Рассада своими руками». 🌐 Данное мероприятие было приурочено к Международному дню Земли, отмечаемому 20 марта по инициативе ООН. Празднование этой даты служит основанием для актуализации проблемы антропогенного воздействия на окружающую среду. Организация подобных мероприятий способствует формированию у подрастающего поколения понимания того, что каждое действие человека может как оказывать деструктивное влияние на хрупкую природную среду, так и способствовать сохранению её уникальной и первозданной красоты. 🔹 В современном мире губительное воздействие человеческой деятельности на экосистемы достигает значительных масштабов, что может привести к глобальным экологическим последствиям и утрате природного разнообразия. В связи с этим особую актуальность приобретает необходимость поиска решительных мер для предотвращения данных последствий. Международный день Земли призван акцентировать внимание человечества на важности заботы о планете. 📍Основной целью проведенного занятия являлось расширение знаний детей о процессе выращивания растений посредством использования рассадного метода. В ходе мероприятия дети проявили высокий познавательный интерес к изучению темы. Участники ознакомились с видовым разнообразием семян цветочных растений, научились их различать и верно идентифицировать. Кроме того, дошкольники были ознакомлены со способами посева семян в зависимости от их размера и морфологических особенностей. 🌿🌱 🌎 Резюмируя вышесказанное, следует подчеркнуть, что формирование бережного отношения к окружающей среде является задачей всего человечества, поскольку планета Земля представляет собой общий дом и основной источник жизни. В завершение мероприятия было прочитано стихотворение, подчеркивающее уникальность природного мира: Есть одна планета-сад В этом космосе холодном. Только здесь леса шумят, Птиц скликая перелётных, Лишь на ней одной цветут Ландыши в траве зелёной, И стрекозы только тут В речку смотрят удивлённо… Береги свою планету — Ведь другой, похожей, нету! #кыталык @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>20.03.26 02:20</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4807</t>
+  </si>
+  <si>
+    <t>Нацпарк «Ленские столбы» встречает будущих звезд научной журналистики!📝👩🏻‍💻🧑🏻‍💻🎒 На днях сотрудники национального парка «Ленские столбы» Уруйдаана Алексеева и Бая Никитина встретились с талантливыми ребятами из медиаэкспедиции «ЮНПРЕСС: о науке». Встреча прошла в стенах Института биологических проблем криолитозоны СО РАН.  ℹ️Справка: медиаэкспедиция «ЮНПРЕСС: о науке» реализуется при поддержке Фонда президентских грантов. Ее цель - увлечь молодежь наукой через медиа. Юные журналисты приехали к нам из различных регионов России и пробудут в Якутске 4 дня. В рамках своего визита ребята посещают целый ряд интересных учреждений, большинство из которых имеет именно научный профиль. На встрече с ребятами Уруйдаана и Бая постарались максимально погрузить ребят в специфику природоохранного дела и подробно рассказали об истории создания и этапах развития «Ленских столбов». Кроме того, девушки познакомили участников с удивительным миром наших подведомственных учреждений: рассказали о сохранении стерхов в национальном парке «Кыталык» и защите белых медведей в государственном природном заповеднике «Медвежьи острова». Услышанное не прошло даром! Юные участники медиаэкспедиции объединились в команды на всё время своего пребывания в Якутии. Вдохновляясь лекциями и новыми открытиями, они вместе активно создают контент и информационные продукты, посвященные науке и природоохранной сфере нашего края.  Мы очень рады поддерживать такие инициативы и видеть горящие глаза молодежи, которой небезразлична наука и природа! Оценить журналистские работы ребят можно в социальной сети ВКонтакте по хэштегам: #ЮНПРЕССонауке #ФондПрезидентскихГрантов #МедиаэкспедицияЯкутск #ЮНПРЕССЯкутск #ленскиестолбы @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>19.03.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4798</t>
+  </si>
+  <si>
+    <t>Семьи участников СВО посетили Ленские столбы 15 марта состоялась туристическая поездка к Ленским столбам, организованная для семей участников специальной военной операции. Инициатором выступила мэрия Якутска при поддержке туроператора ПАО «ЛОРП», предоставившего для гостей комфортабельный автобус Golden Dragon с авторским маршрутом. «Погода была замечательная, как по заказу. В поездке нас сопровождал руководитель службы пассажирских перевозок ПАО "ЛОРП" Дмитрий Громов. Он оказался замечательным гидом — невероятно эрудированным и энергичным, весь путь рассказывал нам разные интересные факты об истории наслегов, знаменитых земляках, экономике региона, а также проводил мини-викторины по естественным наукам», — поделилась исполнительный директор общественной организации «Союз семей Якутии "Память воинов СВО"» Наталья Корнилова. Кульминацией поездки стал, конечно, подъем на вершину Ленских столбов. «Я была в футболке с портретом моего сына, погибшего на СВО — получается, он поднимался вместе со мной. А вечером мы увидели красивую ночную подсветку Ленских столбов. Все остались очень довольны поездкой, благодарим управление соцзащиты Якутска и ПАО "ЛОРП" за незабываемый отдых», — рассказала общественница. Для семей, переживших потерю близких, поездка стала возможностью обрести душевное равновесие.</t>
+  </si>
+  <si>
+    <t>19.03.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4796</t>
+  </si>
+  <si>
+    <t>🏔 Уникальное зрелище на Ленских столбах! 120 смельчаков покорят вершину в первом в истории парка забеге «Лабыдьа Run»! 🏃🏻‍♀️🏃🏻‍♂️🥾🏞️ Друзья, 4 апреля в местности Лабыдьа состоится историческое событие - экстремальный забег на вершину Ленских столбов по обновленной экологической тропе. Участникам предстоит преодолеть 2 600 метров с набором высоты в 144 метра, чтобы финишировать на самом верху величественных скал! Все 120 стартовых мест (слотов) разлетелись за считанные дни, как горячие пирожки. Желающих было так много, что нам даже пришлось увеличить лимит участников! 📣 А теперь мы приглашаем ВАС - зрителей, туристов и любителей природы! Приезжайте поддержать отважных бегунов, насладиться невероятными видами и стать частью грандиозного праздника, где человек и природа сливаются в едином порыве. ⏰ Программа дня (4 апреля): • 10:00 - Сбор участников и гостей в местности Лабыдьа • 10:15 - Энергичная разминка • 10:30 - Традиционный обряд благословения и очищения Алгыс 🌿 • 11:00 - Зрелищный веерный старт (каждые 20 секунд стартует пара бегунов) • 12:00 - Общее фотографирование на вершине Ленских столбов 📸 • 14:00 - Церемония награждения внизу, у подножия скал 🏅 • 16:00 - 18:00 - Отъезд гостей и участников ⚠️ ВАЖНАЯ ИНСТРУКЦИЯ ДЛЯ ЗРИТЕЛЕЙ: Чтобы вовремя попасть на забег и ничего не пропустить, необходимо выехать из Якутска в 6:00 утра! Планируйте свое время заранее. На финише спортсменов будут ждать уникальные памятные медали от компании «Сулусчан», созданные по авторскому дизайну специально для Лабыдьа Run. Это не просто спортивная награда, а настоящий артефакт из металла и комбинированных материалов, отражающий дух этих мест! А победители получат ценные призы от наших спонсоров. 🤝 Главные партнёры забега: бренды Iron, Saqa Omuk и Columbia. Организатор и принимающая сторона: ФГБУ Национальный парк «Ленские столбы». Приглашаем всех жителей и гостей республики стать свидетелями этого невероятного спортивного вызова! Ждем вас в субботу, 4 апреля. Будет ярко, эмоционально и незабываемо!🔥 #ленскиестолбы #лабыдьаrun @lenapillarsnationalpark Подписывайся на нас в MAX</t>
+  </si>
+  <si>
+    <t>16.03.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4791</t>
+  </si>
+  <si>
+    <t>Готовимся к визиту в Национальный парк «Ленские столбы»! ℹ Друзья, рады напомнить вам новую информацию о посещении парка. Обратите внимание: произошла актуализация прайс-листа на наши услуги. ⏰ Режим работы: Парк открыт ежедневно с 9:00 до 19:00. 🚶‍♂️ Важное правило: Восхождение на экологическую тропу возможно до 17:00. (С 17:00 экологическая тропа закрыта). Просим вас планировать свой визит заранее, чтобы успеть насладиться маршрутом и вернуться до закрытия. 💚 Стоимость услуг: С актуальными ценами на входные билеты, аренду гостевых домиков, пикниковых зон, прокат снаряжения и проведение обряда «Алгыс» вы можете ознакомиться в нашем обновленном прайс-листе. #ленскиестолбы @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>16.03.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4790</t>
+  </si>
+  <si>
+    <t>ФГБУ «Национальный парк «Ленские столбы» информирует о запуске каналов в МАКС ℹ️ Друзья, у нас хорошие новости для тех, кто предпочитает держать руку на пульсе в одном окне. Если вы следили за жизнью национального парка через Telegram, теперь у вас есть альтернативный и не менее удобный способ оставаться на связи. Мы официально запустили дублирующие каналы в приложении МАКС. Теперь вам доступны: 🔹 Официальный канал директора ФГБУ «Национальный парк «Ленские столбы» 👉 Подписаться: https://max.ru/join/KvaY4AH-UORlYVXT8PqC-ZhVEg7SMGmTZ3sUddTtVPU 🔹 Официальный канал «Национальный парк «Ленские столбы» 👉 Подписаться: https://max.ru/join/TGpNsPXfY0jJqG2TGHv2jkowOlL_UfckPzgXRrVbCBg Подключайтесь к нам в МАКС, чтобы читать новости, смотреть фото и планы развития в еще более удобном формате. Встретимся там же, где и всегда — с новостями из мира уникальной природы Якутии! #ленскиестолбы @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>14.03.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/4789</t>
+  </si>
+  <si>
+    <t>Национальный парк «Ленские столбы» приглашает в виртуальное путешествие!📲🧑🏻‍💻🏞️❄️ Дорогие друзья! Мы знаем, как сильно вы любите суровую и завораживающую красоту нашей зимней природы. Теперь насладиться величием Ленских столбов можно из любой точки мира - мы рады представить вам наш новый виртуальный тур в формате 360 градусов! Индивидуальным предпринимателем Олимпом Харитоновым в сотрудничестве с нацпарком была проведена масштабная панорамная съемка в местности Лабыдьа. Именно здесь находится знаменитое подножие Ленских столбов и начинается самый популярный туристический маршрут. Наш виртуальный тур проведет вас от самого начала заснеженной экотропы до головокружительной вершины, откуда открывается потрясающий вид на спящую реку Лену. Кому будет интересен этот тур? • Будущим гостям парка, которые только планируют свою поездку и хотят заранее изучить маршрут. • Путешественникам из других регионов и стран, у которых пока нет возможности приехать в Якутию лично. • Людям старшего поколения и маломобильным гражданам, для которых подъем на вершину может быть затруднителен. • Всем тем, кто уже был у нас в гостях и хочет освежить в памяти эти невероятные эмоции! Как отправиться в виртуальное путешествие? Сделать это очень просто. Следуйте нашей инструкции: 1. Перейдите на сайт проекта по ссылке: https://khanalas-vr.ru/ 2. Выберите вкладку «Достопримечательности Якутии». 3. Найдите раздел «Ленские столбы». 4. Нажмите на вкладку «Зимние Ленские столбы» и наслаждайтесь прогулкой! Мы не останавливаемся на достигнутом и хотим радовать вас красотой нашей природы круглый год. Рады сообщить, что в наших планах - создание аналогичного виртуального тура по летним Ленским столбам! Следите за нашими новостями. Одевайтесь потеплее (даже если сидите дома с чашкой чая) и добро пожаловать в зимнюю сказку Ленских столбов! #ленскиестолбы @lenapillarsnationalpark</t>
+  </si>
+  <si>
+    <t>15.09.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5313</t>
+  </si>
+  <si>
+    <t>На реке Буотама в период осеннего нереста ограничат движение моторных судов ‼️ С 20 сентября по 20 октября 2026 года в национальном парке «Ленские столбы» вводится временное ограничение передвижения по реке Буотама. Мера направлена на сохранение водных биологических ресурсов в период осеннего нереста рыб. 📑 Соответствующий приказ подписан руководством национального парка «Ленские столбы». Согласно документу, в указанный период будет ограничено передвижение по реке Буотама с использованием маломерных и прогулочных судов с применением моторов. Ограничения не распространяются на следующие категории граждан и организаций: 🔹 Работников национального парка «Ленские столбы», выполняющих государственные задания; 🔹 Работников ФГБУ «Якутское управление по гидрометеорологии и мониторингу окружающей среды», работающих на территории парка; 🔹 Членов родовых общин коренных малочисленных народов Севера: «Дьуона», «Кынат», «Келет», «Бэтчан», «Кытах», «Сугар», «Морсо» — для ведения традиционной хозяйственной деятельности; 🔹 Участников научно-исследовательских работ (при наличии программы, предварительно согласованной с ФГБУ «Национальный парк «Ленские столбы»); 🔹 Служб, задействованных в аварийно-спасательных работах. Введение временных ограничений продиктовано необходимостью защиты экосистемы реки Буотама и создания благоприятных условий для размножения рыб в осенний период. Национальный парк призывает посетителей с пониманием отнестись к введённым мерам и соблюдать установленный режим. Ссылка на приказ: https://lena-pillars.ru/upload/iblock/a53/5xyot9xhopjg4czs9374xqql352exgz5/Приказ%20о%20введении%20временных%20ограничений%20передвижения%20по%20р.Буотама%20в%20период%20осеннего%20нереста%20рыб%20от%2014.09.26%20(1).pdf @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>14.09.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5311</t>
+  </si>
+  <si>
+    <t>В школе №29 первоклассники вместе с национальным парком «Ленские столбы» посадили акации 🌿 👧🏻 👦🏻 🔹 Сегодня, 14 сентября, в Средней общеобразовательной школе №29 состоялась традиционная экологическая акция. Специалисты по экопросвещению ФГБУ «Национальный парк «Ленские столбы» вместе с первоклассниками (пять параллелей) посадили акации на пришкольной территории. 🏫 Уже не первый год школа №29 следует доброй традиции: каждый новый учебный год первоклассники вместе со старшими наставниками сажают акации, чтобы благоустроить школьный двор и оставить свой след в истории учебного заведения. Совместно с национальным парком «Ленские столбы» эта акция проводится с прошлого года. В этом году сотрудники парка вновь помогли ребятам правильно посадить деревья и рассказали о важности озеленения и охраны природы. 🍃 В прошлом году юные экологи вместе с акациями высадили березы. Саженцы отлично прижились, и теперь школьный двор стал еще красивее и уютнее. «Мы рады, что наши совместные усилия приносят такие замечательные результаты», — отмечают организаторы. 🔹 Посадка деревьев — это не только полезное дело, но и важный воспитательный момент. Участвуя в таких акциях, дети учатся бережно относиться к природе, работать в команде и нести ответственность за общий результат. А деревья, посаженные своими руками, становятся для них особенными — ребята будут наблюдать за их ростом на протяжении всех школьных лет. 🌄 Национальный парк «Ленские столбы» активно ведет просветительскую работу среди подрастающего поколения, и сотрудничество со школами — одно из ключевых направлений этой деятельности. Такие мероприятия помогают формировать экологическую культуру с самого раннего возраста и объединяют детей и взрослых в стремлении сделать окружающий мир лучше. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>14.09.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5303</t>
+  </si>
+  <si>
+    <t>Открытый республиканский детский конкурс рисунков «Моя карта мира» ко Дню географа — сроки приёма работ продлены до 18 сентября 🎨 🌎 ℹ ФГБУ «Национальный парк «Ленские столбы» совместно с Якутским республиканским отделением Русского географического общества объявляет о старте открытого республиканского детского конкурса рисунков «Моя карта мира», приуроченного ко Дню географа. Конкурс проводится с целью развития у подрастающего поколения интереса к географии, родному краю и бережному отношению к уникальным природным объектам Якутии. 🌄 🌿 🔹 Кто может участвовать К участию приглашаются учащиеся общеобразовательных школ и учреждений дополнительного образования Республики Саха (Якутия) в возрасте от 10 до 15 лет. Возрастные группы: • 10–12 лет • 13–15 лет 🔹 Тема рисунка В творческих работах участников могут быть изображены узнаваемые природные объекты и ландшафты республики, в том числе: • Ленские столбы; • Песчаные дюны "Тукулаан"; • река "Буотама"; • "Буотамские скалы"; • Река "Лена". 🎨 Работа может быть выполнена в любой художественной технике — акварель, гуашь, карандаш, пастель, тушь, коллаж и другие. 🔹 Приём работ Приём заявок и конкурсных материалов проводится с 18 августа по 18 сентября 2026 года включительно. Рисунки принимаются в двух форматах: 1. Оригиналы (бумажный вариант) - по адресам: г. Покровск, ул. Орджоникидзе, д. 56; г. Якутск, ул. Чернышевского, д. 8/2, 3-й этаж, каб. 306. 2. Электронные версии - цифровые работы, выполненные на компьютере с использованием графических редакторов. Файлы принимаются на электронную почту: fgbunpls_ecopros@mail.ru Важно: скан-копии и фотографии бумажных рисунков в качестве электронной версии не принимаются. 🔹 Важные условия К каждой работе обязательно прилагается сопроводительный листок (в бумажном виде или в тексте письма), в котором указываются: • фамилия, имя и отчество автора; • дата рождения / возраст; • название работы; • техника исполнения; • образовательное учреждение; • контактные данные для обратной связи. Работа должна быть выполнена полностью самостоятельно. Рисунки, скачанные из сети Интернет или скопированные с чужих работ, к рассмотрению не допускаются. С полным текстом Положения о конкурсе можно ознакомиться по ссылке: https://lena-pillars.ru/upload/iblock/804/h4dpsek1135gflhn41c5au3mja4almes/Положение%20Моя%20карта%20Мира%202026.pdf 🔹 Итоги и награждение Подведение итогов конкурса состоится 18 сентября 2026 года. Победители в каждой возрастной группе получат дипломы и памятные призы. Кроме основных призовых мест, учреждены дополнительные номинации: • «Интересный графический приём»; • «Оригинальность исполнения»; • «Приз зрительских симпатий»; • «Выбор Русского географического общества». 🔹 Контакты По всем вопросам организации и участия в конкурсе обращаться в Отдел развития туризма и экологического просвещения ФГБУ «Национальный парк «Ленские столбы». Контактное лицо: Олеся Сергеевна Кондакова–Захарова Телефон: 8 (4112) 31-86-21 Организаторы желают всем участникам вдохновения, ярких идей и удачи в конкурсе! Ждём ваши работы! @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>10.09.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5301</t>
+  </si>
+  <si>
+    <t>🍁 Осенний клин серых журавлей с Нижней Колымы На фотографии — клин серых журавлей, улетающих осенью с Нижней Колымы. Журавли часто летают V-образным строем — клином: такая форма помогает птицам экономить энергию за счёт аэродинамических потоков от летящих впереди собратьев. 🔹 Куда и когда они улетают? Осенью многие виды журавлей покидают свои гнездовья в тундре или лесотундре Арктики и отправляются в тёплые края — на зимовку в Индию, Китай, Иран или Средиземноморье. Голые деревья и пасмурное небо указывают на позднюю осень или раннюю зиму, что совпадает со временем их перелёта. 🔹 Интересные факты о миграции журавлей • Маршруты. Птицы запоминают маршрут во время первого полёта вместе с родителями. Если птица выращена человеком (например, для восстановления популяции), ей приходится «показывать» путь при помощи планера или самолёта. • Высота. Журавли способны подниматься на высоту до нескольких тысяч метров над уровнем моря, чтобы использовать восходящие потоки воздуха и преодолевать горные хребты. • Скорость. Средняя скорость полёта составляет около 50–60 км/ч, но они могут развивать и более высокую скорость, особенно если им помогает попутный ветер. 🍂 🌿 Это удивительное зрелище всегда вызывает чувство грусти по уходящему году и одновременно надежду на возвращение весны. Миграция птиц — один из величайших природных циклов, который связывает континенты и поколения людей через века. #медвежьиострова</t>
+  </si>
+  <si>
+    <t>18.09.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5324</t>
+  </si>
+  <si>
+    <t>«Зелёный четверг»: вместе за чистоту родного края 🌿 ♻️ 17 сентября 2026 года в посёлке Чокурдах в рамках экологических акций «Зелёный четверг» и «Вода России» состоялся субботник по очистке прибрежной территории. 🔹 Участниками мероприятия стали сотрудники национального парка «Кыталык», представители администрации муниципального района «Аллаиховский улус», отдела социальной защиты населения, Аллаиховской центральной районной больницы и Аллаиховской инспекции государственного экологического надзора. 🔹 Совместными усилиями удалось очистить около одного километра береговой линии. В ходе субботника было собрано 16 мешков мусора, в том числе металлические отходы. 🌄 Для национального парка «Кыталык» участие в подобных экологических мероприятиях — это не только практическая помощь в сохранении чистоты природных территорий, но и важная часть экологического просвещения населения. Такие акции объединяют жителей и представителей организаций, формируют ответственное отношение к природе и напоминают о том, что сохранение окружающей среды начинается с каждого из нас. 🍃 Чистый берег — это вклад в сохранение природы нашего родного края! #кыталык</t>
+  </si>
+  <si>
+    <t>18.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5316</t>
+  </si>
+  <si>
+    <t>Сотрудники ФГБУ «Ленские столбы» одними из первых проголосовали в поселке Черский Нижнеколымского района В эти дни здесь проходит осенний авиамониторинг популяции белых медведей. В район прибыла большая делегация специалистов во главе с директором ФГБУ Аркадием Семеновым. В первый день голосования на избирательном участке 391 в здании МКУ «Молодежный центр» п. Черский свой выбор сделали по открепительным листам директор ФГБУ Аркадий Семенов, его первый заместитель Яков Заровняев и советник Иван Суздалов, а также руководитель ГПЗ «Медвежьи острова» Максим Магзоев. #ленскиестолбы</t>
+  </si>
+  <si>
+    <t>16.09.26 03:14</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5315</t>
+  </si>
+  <si>
+    <t>В 4 классе ЧСОШ им. А. Г. Чикачева прошла познавательная викторина, посвящённая стерху — редкому белому журавлю. 📑 Мероприятие было направлено на экологическое просвещение школьников и расширение их знаний о редких видах птиц. Учащиеся разделились на команды и выполняли задания на знание особенностей жизни стерха, его местообитания, питания и значения для природы Якутии. Ребята работали сообща, обсуждали ответы и проверяли свои знания о природе родного края. Такие мероприятия помогают детям больше узнать об уникальных обитателях северной природы и понять, почему важно бережно относиться к окружающему миру и сохранять редкие виды птиц. 👦🏻 👧🏻 В ходе викторины ребята активно участвовали в беседе, отвечали на вопросы и с интересом узнавали новые факты о стерхе и природе Арктики. Такие встречи помогают школьникам лучше понимать ценность природы родного края и формируют ответственное отношение к её сохранению. Школьники не только проверили свои знания, но и узнали, как каждый человек может внести вклад в охрану природы. Сохраняя стерха, мы сохраняем уникальную природу Арктики! ❄️ 📗 🌿 Викторину провела специалист по экопросвещению НП Кыталык Е. В. Рябова. #кыталык</t>
+  </si>
+  <si>
+    <t>21.09.26 01:54</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5325</t>
+  </si>
+  <si>
+    <t>Покровск отметил 344-летие массовой посадкой деревьев 🌿 В Покровске прошли мероприятия, посвящённые 344-летию города. Одним из центральных событий стала массовая посадка деревьев, организованная городской администрацией. 🔹 В акции приняли участие трудовые коллективы, семьи, общественники, неравнодушные жители, а также сотрудники ФГБУ «Национальный парк «Ленские столбы». Озеленение стало не только частью празднования, но и практическим вкладом в будущее города. 🔹 Горожане показали неравнодушие к тому, каким Покровск встретит следующее поколение. Совместные инициативы такого рода названы основой для настоящего развития района. 💚 Пусть Покровск год от года становится зелёнее и уютнее, пусть общие добрые дела объединяют жителей, а природа родного края радует нас своей красотой ещё многие поколения. #Покровск344 #ХангаласскийУлус #ДеньГорода @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>29.09.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5411</t>
+  </si>
+  <si>
+    <t>Сотрудники национального парка «Ленские столбы» приняли участие в открытии интерактивной экотропы для детей Во дворе детского сада «Сказка» г. Покровск Хангаласского улуса появилось новое познавательное пространство - интерактивная экологическая тропа «Миссия ООПТ - код природы». Проект реализовали благодаря победе во Всероссийском конкурсе родительских инициатив, где активные родители воспитанников выиграли грант в 1,5 миллиона рублей. Экотропа включает девять тематических станций, посвященных природе и особо охраняемым природным территориям Хангаласского улуса. Во время прогулок малыши могут познакомиться с долиной Куллаты, ресурсным резерватом «Джероно», Синскими скалами, бизонарием «Усть-Буотама» и Ленскими столбами. Сотрудников национального парка «Ленские столбы» пригласили принять участие в торжественном открытии тропы. Так, специалисты парка Олеся Захарова-Кондакова и Уруйдаана Алексеева провели для детей познавательную презентацию о сохранении дикой природы Якутии, а также поделились с педагогами и родителями опытом разработки проектов и привлечения грантов.  Также за содействие в экологическом просвещении подрастающего поколения заведующей детским садом «Сказка», а также директорам Покровских школ №1 и №3 были вручены юбилейные книги о нацпарке “Ленские столбы”.  Новая экотропа станет образовательной площадкой не только для дошкольников. Проводить интерактивные уроки и экскурсии здесь планируют и для учащихся школ района и воспитанников детских лагерей. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>29.09.26 02:41</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5403</t>
+  </si>
+  <si>
+    <t>Ко Дню туризма совместно с ИФКиС СВФУ и "Национальным парком "Ленские столбы" провели турслет 🔹 26 сентября в живописной местности Чочур-Муран состоялся туристский слет "СТАРТ", посвященный Международному дню туризма. Мероприятие объединило студентов Института физической культуры и спорта Северо-Восточного федерального университета им. М. К. Аммосова. 📑 Организаторами слета выступили кафедра спортивно-педагогических дисциплин и туризма ИФКиС СВФУ, туристский клуб "Арктика", студенты групп Б-БЖТ-22 и Б-ТРД-24, работники отдела развития туризма и экологического просвещения ГБУ РС(Я) "Национальный парк "Ленские столбы"» и члены Президиума туристского клуба "Арктика". ✅ Главной целью мероприятия стала популяризация туризма, активного отдыха и здорового образа жизни среди молодежи, а также приобщение студентов к ценностям спортивного туризма. 🔹 В ходе слета участники смогли не только проверить свою физическую подготовку, но и усовершенствовать базовые туристские навыки. Программа была направлена на формирование позитивных жизненных установок, укрепление дружеских связей между учебными группами и повышение уровня спортивного мастерства. 🥇 По итогам общекомандного зачета состоялось торжественное награждение. Команды, занявшие 1, 2 и 3 места, были награждены грамотами и призами. Участники отметили, что подобные мероприятия помогают сплотить коллектив и заряжают энергией на новый учебный год. Организаторы, в свою очередь, подчеркнули важность развития студенческого туризма в регионе и выразили надежду, что слет "СТАРТ" станет доброй традицией для студентов ИФКиС СВФУ. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>28.09.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5395</t>
+  </si>
+  <si>
+    <t>Скала Никиты (Никита очуоһа). Члену-корреспонденту Российской академии наук Н.Г. Соломонову — 90 лет 🌄 В национальном парке «Ленские столбы» есть утёс, который местные жители и учёные с почтением называют «Никита очуоһа» — Скала Никиты. Она возвышается в шести верстах к северу от туристической стоянки, у горы близ ручья Кыбыкый. Это высокая скала с остроконечной вершиной и угловатой отвесной стеной, которая сверху обрывается в реку. 🔹 Эта скала неразрывно связана с жизнью и научным подвигом Никиты Гаврильевича Соломонова — члена-корреспондента Российской академии наук, крупного якутского учёного-эколога, одного из основателей академической науки в Якутии. Он родился в 1929 году в местности Хайыргас Тумульского наслега, расположенной как раз напротив этой скалы, и провёл здесь детство и юность. Во время учёбы в Батамайской и Синской школах он вместе со взрослыми косил сено под этой каменной горой, а поднимаясь на её вершину, любовался родными просторами. Именно здесь впервые пробудился его интерес к изучению природы, что впоследствии привело его на научную стезю. 🔹 Имя скале было присвоено в 2006 году. Тогда в национальном парке «Ленские столбы» прошёл «Весенний праздник блаженства земли Олонхо» («Олоҥхо сирин сааскы бырааһынньыга»), на котором избрали совет глав улуса. В него вошли Анатолий Анатольевич Добрянцев, на тот момент глава улуса, и Пётр Семёнович Фёдоров — первый глава Хангаласского улуса. Совет глав улуса принял решение назвать эту скалу «Никита очуоһа» в знак признания заслуг учёного и его глубокой связи с родной землёй. Таким образом, скала Никиты — это не только живописный объект парка, но и дань памяти человеку, чья судьба и научная карьера начались именно здесь, у подножия Ленских столбов. Читайте полную версию статьи на сайте: "Чолбон сурунаал" Ссылка: https://cholbon.online/ojuku-nikita-ochuo-a/</t>
+  </si>
+  <si>
+    <t>28.09.26 02:33</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5393</t>
+  </si>
+  <si>
+    <t>На днях принял участие в Байкальском международном экологическом конгрессе, в рамках которого выступил на экспертной площадке (сессии) "Устойчивый туризм". Рассказал о нашем опыте уже вполне устойчиво развившегося зимнего туризма, не только не территории Национального парка, но и в республике. Коллеги из регионов Дальнего Востока и Сибири интересовались как нам это удалось, почему именно в зимний сезон количество туристов на много больше чем в летний период, ведь зимой у нас температуры действительно очень низкие. Также, посетил Пленарное заседание конгресса и выставку "Зелёных" технологий, на которой коллеги из ФГБУ "Заповедное Прибайкалье" организовали стенд и выставку своих достижениях в применении БПЛА. По понятным причинам не могу обо всём рассказать подробно, однако могу с уверенностью сказать одно, то что сделали эти ребята, в ближайшем будущем даст возможность применять БПЛА во всех отраслях нашей экономики.</t>
+  </si>
+  <si>
+    <t>28.09.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5382</t>
+  </si>
+  <si>
+    <t>В МКУ «ЧСОШ» прошли урок и интеллектуальная игра о заповеднике «Медвежьи острова» 🔹 26 сентября 2026 г. в МКУ «ЧСОШ» МР «Нижнеколымский район» специалисты по экологическому просвещению ГПЗ «Медвежьи острова» А. А. Кузнецова и Р. Р. Семенова провели информационно-интерактивный урок о заповеднике «Медвежьи острова» и его обитателях. 📗 Экологическое просвещение — одно из важных направлений деятельности заповедника. Такие встречи со школьниками позволяют в доступной форме рассказать о ценности заповедных территорий, их значении для сохранения природы и необходимости бережного отношения к окружающему миру. Информационно-интерактивный формат делает занятие более наглядным и понятным для учащихся. 📚 После урока два класса — 8 «а» и 8 «б» — соревновались в знаниях, полученных на занятии, в интеллектуальной игре «Брейн-ринг», подготовленной специалистами экологического просвещения. Игра стала логическим продолжением урока: она позволила школьникам применить полученную информацию, проверить внимательность и умение работать в команде. Подобный формат сочетает обучение и соревновательный элемент, поэтому вызывает интерес у учащихся и помогает лучше усвоить материал. 📑 По итогам игры были вручены грамоты командам и памятные призы всем участникам от ГПЗ «Медвежьи острова». 🌿 Проведение таких мероприятий в школах способствует формированию экологической культуры подрастающего поколения. Знакомство с деятельностью заповедников и их обитателями помогает школьникам лучше понимать, насколько важно сохранять природу родного края. #медвежьиострова</t>
+  </si>
+  <si>
+    <t>27.09.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5371</t>
+  </si>
+  <si>
+    <t>День туризма в нацпарке: «Экокругозор» и экскурсии по тропе Лабыдьа 🧭 🌄 🔹 В рамках празднования Дня туризма специалисты национального парка провели акцию «Дни открытых дверей на ООПТ». Для туристов организовали экологический квиз «Экокругозор» и экскурсии по экологической тропе местности Лабыдьа. 📗 Специалисты нацпарка Кондакова-Захарова Олеся Сергеевна, Осипова Сардана и научный сотрудник Алексеева Уруйдаана подготовили для гостей насыщенную программу. Туристы смогли принять участие в экологическом квизе «Экокругозор», где проверили свои знания о природе и поборолись за призы от парка. Кроме того, для участников были проведены экскурсии по экологической тропе местности Лабыдьа, где они познакомились с местными природными достопримечательностями. 🌿 Акция «Дни открытых дверей на ООПТ» направлена на экологическое просвещение и популяризацию туризма на особо охраняемых природных территориях. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>25.09.26 01:31</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5370</t>
+  </si>
+  <si>
+    <t>🧭 Маршрут построен — итоги подведены! 🔹 В Молодёжном центре «Патриот» прошла торжественная церемония закрытия смотра-конкурса детских туристско-краеведческих маршрутов «Маршрут построен по Навигатору». Национальный парк «Ленские столбы» выступил соорганизатором этого события и с радостью делится его итогами. Конкурс собрал вместе школьников, педагогов, советников по воспитанию, наставников и партнёров ради общей цели — изучать родную республику, её историю, культуру и природу, а затем открывать эти места другим. 📍 Путь участников начался ещё весной. Команды создавали свои туристические маршруты, собирали материалы, проходили эти пути на практике, знакомились с достопримечательностями, запечатлевали путешествия на фото и видео. Затем они представили жюри готовые работы: карты, описания, презентации и видеоролики. Всего на конкурс поступило 14 заявок из 9 муниципальных районов и городских округов Республики Саха (Якутия). 🔹 Экспертная комиссия назвала победителей и призёров: 🥇 I место — команда «АДОНИС» Амгинского лицея имени академика Леонида Васильевича Киренского; 🥈 II место — команда «Горизонт» Хаяхсытской школы Чурапчинского района (руководитель — советник директора по воспитанию Леонтьева Саргылана Прокопьевна); 🥉 III место — команда «СИЛИС» Болтогинской школы Чурапчинского района (руководитель — советник директора по воспитанию Павлова Диана Александровна). 🔹 Также были отмечены участники и наставники, проявившие себя в специальных номинациях: — «Лучший гид» — Григорьев Давид, участник команды «Юнтур» Едяйской школы Хангаласского района; — «Лучший советник, развивающий туристические маршруты» — Павлова Диана Александровна, советник директора по воспитанию Болтогинской школы Чурапчинского района; — «Лучший руководитель туристического маршрута» — Быстрова Алёна Вячеславовна, учитель географии и биологии Амгинского лицея имени академика Леонида Васильевича Киренского; — «Лучшая видеопрезентация маршрута» — команда «Горизонт» Хаяхсытской школы Чурапчинского района; — «Лучший познавательный маршрут» — команда «Навигатор 2» Бетюнской школы Амгинского района. 📗 Как соорганизаторы, мы особенно ценим, что конкурс не просто определил лучшие работы, но и помог юным исследователям по-новому увидеть уникальную природу, историю и культуру Якутии. ✅ Конкурс завершён, но пусть завершится только один маршрут! Впереди у участников — новые дороги, исследования и открытия. Пусть маршруты, придуманные детьми, продолжают знакомить жителей и гостей Якутии с её природным, историческим и культурным наследием. Поздравляем победителей, призёров, обладателей специальных номинаций и всех участников! Благодарим наставников, советников по воспитанию, родителей, экспертов и партнёров за этот большой совместный путь! #ленскиестолбы#Навигаторыдетства #Навигаторыдетства14 #Минпросвещения #Росдетцентр #МолодежьРоссии #Росмолодежь #МолодежьЯкутии #МЦПатриот #МаршрутПостроенПоНавигатору14</t>
+  </si>
+  <si>
+    <t>25.09.26 00:03</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5360</t>
+  </si>
+  <si>
+    <t>⏺⏭⏮ Медвежья перепись. В Нижнеколымском районе Якутии провели авиамониторинг белых медведей. Такие облёты нужны минимум раз в год — они показывают, растёт ли популяция и как в целом чувствуют себя хозяева Арктики. О двухдневной воздушной экспедиции экологов сюжет Виталия Прокопьева. Смотрите новости первыми на нашем сайте: gtrksakha.ru 🔵 Подпишись на Вести Саха в MAX ⏏️▶️⏸⏯⏹ | Предложить новость | Подписаться</t>
+  </si>
+  <si>
+    <t>24.09.26 00:40</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5359</t>
+  </si>
+  <si>
+    <t>Подведены итоги конкурса рисунков «Моя карта Мира» ко Дню географа 🎨 🌎 📑 Экспертная комиссия открытого Республиканского детского конкурса рисунков «Моя карта Мира», посвящённого Дню географа, подвела итоги. Определены победители в двух возрастных группах и обладатели специальных номинаций. 👦🏻 👧🏻 🔹 Возрастная группа от 10 до 12 лет I место — Попов Айтал Александрович, 12 лет, ГБНОУ РС(Я) «Республиканский лицей-интернат»; II место — Павлова Валентина Евгеньевна, 12 лет, МБОУ ПСОШ №3 ОЦ с УИОП; III место — Слепцова Дайаана, 11 лет, ПСШ №3. 🔹 Возрастная группа от 13 до 15 лет I место — Архипов Артём, 15 лет, МБОУ СОШ №29 г. Якутск; II место — Иванова Лиана Евгеньевна, 14 лет, МБОУ «Тюбяй-Жарханская СОШ им. С.А. Зверева»; III место — Закирова Арина Андреевна, 13 лет, МБОУ СОШ №29, г. Якутск. 🔹 Специальные номинации • Интересный графический прием — Петрова Дамира Вячеславовна, 13 лет, МБОУ «Тюбяй-Жарханская СОШ им. С.А. Зверева»; • Оригинальность исполнения — Козлова Милена, 10 лет, МОБУ СОШ №12 г. Якутска; • Выбор РГО — Михайлова Ангелина, 10 лет, МОБУ СОШ №12 г. Якутска; • Приз зрительских симпатий — Митясова Илона, 13 лет, МБОУ СОШ №29, г. Якутск. 🏆 Победителям конкурса вручаются грамоты и памятные призы. Сертификаты участников и грамоты победителей также можно скачать онлайн по следующим ссылкам: Сертификат участника: https://lena-pillars.ru/upload/iblock/c88/s0mlv38bs4ku5xx1n5matgarrrggiz6o/Сертификат%20.pdf Грамоты: https://lena-pillars.ru/upload/iblock/4cf/ysyhtqz7l4yv2luwi4ai2iovpnwiezmb/Грамоты%20ПДФ.pdf 🔹 За оригиналами грамот и призами можно обратиться в офис по адресу: Чернышевского 8/2, кабинет 306. 📞 Телефон: 8 411 231 86 21. 💚 Поздравляем победителей, призёров и всех участников конкурса! Желаем новых творческих успехов и ярких географических открытий. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>23.09.26 02:48</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5348</t>
+  </si>
+  <si>
+    <t>Беломедвежья перепись: в Нижнеколымском районе на территории заповедника «Медвежьи острова» состоялся ежегодный авиационный мониторинг популяции белого медведя. По предварительным данным специалисты насчитали рекордное за последние годы количество арктических хищников. Подробности в сюжете телеканала «Якутия 24» («НВК «Саха»)📺 #ленскиестолбы #белыймедведь #медвежьиострова @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>23.09.26 01:19</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5347</t>
+  </si>
+  <si>
+    <t>‼️ На территории ФГБУ "Национальный парк "Ленские столбы" завершился пожароопасный сезон 📍 На территории ФГБУ "Национальный парк "Ленские столбы" официально завершён пожароопасный сезон 2026 года. Основанием для этого стали постановление Правительства Республики Саха (Якутия) № 369 от 21 сентября 2026 года "О завершении пожароопасного сезона на территории Республики Саха (Якутия) в 2026 году" и приказа "О завершении пожароопасного сезона на территориях ФГБУ "Национальный парк "Ленские столбы" в 2026 году". Ссылка на постановление: https://lena-pillars.ru/upload/iblock/0af/uv3hteppvmbiw6ks2uuq11zr0ihcm2a2/О%20завершении%20пожароопасного%20сезона%20на%20территории%20Республики%20Саха%20(Якутия).pdf Ссылка на приказ: https://lena-pillars.ru/upload/iblock/2d9/wis7opdqykpvdb304z6380qqrzq5vd7b/Приказ%20№172%20от%2022.09.2026%20о%20завершении%20пожароопасного%20сезона.pdf 📍 Это решение знаменует окончание периода, когда риск возникновения и распространения природных пожаров на особо охраняемых территориях был наиболее высоким. Однако администрация парка напоминает о необходимости всегда соблюдать правила пожарной безопасности в лесу. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>22.09.26 01:21</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5345</t>
+  </si>
+  <si>
+    <t>Журавли готовятся к дальнему перелёту 🌄 В национальном парке «Кыталык» наступила осень — время больших перемен в природе. Север постепенно готовится к зиме, а в небе над тундрой всё чаще можно услышать тревожные и одновременно удивительно красивые журавлиные голоса. Птицы собираются в стаи, кормятся, набираются сил перед предстоящим путешествием и всё чаще появляются в небе над просторами тундры. 🍁 Наблюдая за журавлями в это время, можно увидеть удивительное зрелище: одна за другой стаи поднимаются в воздух и выстраиваются в характерные клинья. Птицы перекликаются между собой, словно поддерживая друг друга перед долгим путём. 🍂 Их осенний перелёт — важная часть природного цикла. Журавлям предстоит преодолеть большие расстояния, покинув места летнего обитания и направившись к территориям, где они проведут зиму. Для молодых птиц это особенно важный этап — их первое большое путешествие. 🌌 Сегодня, поднимая взгляд к осеннему небу, можно увидеть, насколько много журавлей собирается в дорогу. Миграция журавлей напоминает нам о хрупкой связи всех природных процессов. #кыталык</t>
+  </si>
+  <si>
+    <t>21.09.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5341</t>
+  </si>
+  <si>
+    <t>На «Медвежьих островах» зафиксировали рекордное за последние годы число белых медведей В Нижнеколымском районе Якутии завершился ежегодный авиамониторинг белых медведей на территории заповедника «Медвежьи острова». По предварительным оценкам специалистов, численность хищников достигла рекордных значений. Авиамониторинг занял два дня. Основную часть заповедника обследовали на вертолете Ми-8 авиакомпании "Полярные авиалинии" 17 сентября. Несмотря на сложные метеоусловия - низкую облачность и порывы ветра до 20 м/с, - борт прошел вдоль материковой береговой линии до границы ресурсного резервата «Курдигино-Крестовая», а затем направился к крупнейшему острову архипелага - Крестовский. Далее маршрут пролегал через острова Пушкарева, Леонтьева, Лысова и Четырехстолбовый. Во второй день группа работала в глубине материковой части заповедника, куда животные традиционно выходят осенью. Аркадий Семенов, директор ФГБУ “Национальный парк “Ленские столбы”: Почему мы проводим мониторинг именно осенью? Потому что для белых медведей архипелаг “Медвежьи острова” - настоящий “родильный дом”. Осенью сюда активно стягиваются самки: и беременные, и те, кто уже ходит с подросшим потомством. Острова становятся для них безопасным убежищем, где они нагуливают жир перед долгой полярной зимой, чтобы залечь в родовые берлоги и весной вывести медвежат. Поэтому осенняя концентрация здесь традиционно самая высокая в году, что дает нам наиболее точные данные по популяции. Как и годами ранее, учет вели с помощью мультиспектрального комплекса разработки АНО “Экологический центр “Экофактор”. Оборудование состоит из двух зеркальных фотокамер с углом обзора 90 градусов, установленных в открытом проеме борта вертолета, и двух внешних экшн-камер. Система непрерывно фиксирует всех хищников по маршруту следования - даже тех, кого человеческий глаз с высоты заметить не способен. Илья Черноок, исполнительный директор АНО “Экологический центр “Экофактор”: Точный учет численности нужен для того, чтобы понимать состояние всей экосистемы заповедника. Белый медведь находится на вершине пищевой цепи: если ему хватает пищи и условий для выведения потомства, значит, в порядке и вся окружающая его среда. “Медвежьи острова” - это уникальное место с высокой плотностью белых медведей, к тому же логистически доступное - всего час лета от поселка Черский. По сути, заповедник служит модельной территорией, по которой можно оценивать состояние всей российской Арктики. Все собранные данные обработает нейросеть: алгоритм исключит повторные фиксации одних и тех же особей, после чего результаты вручную проверят ученые. Итоговые данные представят в 2027 году на юбилейном X Международном форуме «Вселенная белого медведя». Напомним, авиамониторинг белого медведя с применением мультиспектрального комплекса проводится в заповеднике “Медвежьи острова” в третий раз. В 2023 году специалисты зафиксировали 175 особей, в 2025 году - 182. Результаты текущего года позволят сформировать базовую многолетнюю статистику по состоянию популяции на этой заповедной территории. @lenapillarsnationalpark Подписывайся на нас в MAX и в VK</t>
+  </si>
+  <si>
+    <t>21.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/lenapillarsnationalpark/5333</t>
+  </si>
+  <si>
+    <t>Дорогие коллеги, работники и ветераны лесного хозяйства! 🔹 От имени коллектива и директора ФГБУ «Национальный парк «Ленские столбы» Аркадия Анатольевича Семёнова сердечно поздравляем вас с профессиональным праздником — Днём работников леса! 🌲 Этот день объединяет всех, для кого лес — не просто территория, а живое наследие, требующее ежедневной заботы и защиты. Для нашего учреждения, несущего ответственность за сохранение уникальных ландшафтов Якутии, этот праздник наполнен особым смыслом. ✅ Особые слова благодарности мы адресуем государственным инспекторам, научным сотрудникам, специалистам по экологическому просвещению и всем, кто стоит на страже заповедных территорий. Ваш труд в суровых климатических условиях требует мужества, глубоких знаний и искренней любви к родной земле. 🌄 Мы гордимся тем, что под нашим управлением находятся три жемчужины заповедного мира: величественный национальный парк «Ленские столбы» — объект Всемирного наследия ЮНЕСКО, национальный парк «Кыталык» — священная земля стерха, и заповедник «Медвежьи острова» — арктический дом белых медведей. 🔹 Сохранение этого бесценного природного богатства — наша общая миссия и ответственность перед будущими поколениями. В этот праздничный день желаем вам крепкого здоровья, неиссякаемой энергии, новых научных открытий и спокойных дежурств. Пусть ваша преданность делу и дальше служит сохранению лесов для будущих поколений! С праздником! Директор ФГБУ «Национальный парк «Ленские столбы» А. А. Семёнов и весь коллектив учреждения</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3770,62 +5219,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H378"/>
+  <dimension ref="A1:H540"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4803.684" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4809.54" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -12186,50 +13635,2804 @@
       <c r="G377">
         <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>81492</v>
       </c>
       <c r="B378" t="s">
         <v>1128</v>
       </c>
       <c r="C378" t="s">
         <v>1129</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E378">
         <v>860</v>
       </c>
       <c r="F378">
         <v>10</v>
       </c>
       <c r="G378">
         <v>10</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>94434</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E379">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>94435</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E380">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>94436</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E381">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>94437</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E382">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>94438</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E383">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>94439</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E384">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>94440</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E385">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>94441</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E386">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>94442</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E387">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>94443</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E388">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>94444</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E389">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>94445</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E390">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>94446</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E391">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>94447</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E392">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>94448</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E393">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>94449</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E394">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>94450</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E395">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>94451</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E396">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>94452</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E397">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>94453</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E398">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>94454</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E399">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>94455</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E400">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>94456</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E401">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>94457</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E402">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>94458</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>94459</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E404">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>94460</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E405">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>94461</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E406">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>94462</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E407">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>94463</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E408">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>94464</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E409">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>94465</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E410">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>94466</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E411">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>94467</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E412">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>94468</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E413">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>94469</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E414">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>94470</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E415">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>94471</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E416">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>94472</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E417">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>94473</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E418">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>94474</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E419">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>94475</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E420">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>94476</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E421">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>94477</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E422">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>94478</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E423">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>94479</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E424">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>94480</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E425">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>94481</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E426">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>94482</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E427">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>94483</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E428">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>94484</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E429">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>94485</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E430">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>94486</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E431">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>94487</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E432">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>94488</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E433">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>94489</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E434">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>94490</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E435">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>94491</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E436">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>94492</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E437">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>94493</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E438">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>94494</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E439">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>94495</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E440">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>94496</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E441">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>94497</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E442">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>94498</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E443">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>94499</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E444">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>94500</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E445">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>94501</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E446">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>94502</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E447">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>94503</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E448">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>94504</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E449">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>94505</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E450">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>94506</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E451">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>94507</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E452">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>94508</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E453">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>94509</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E454">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>94510</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E455">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>94511</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E456">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>94512</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E457">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>94513</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E458">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>94514</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E459">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>94515</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E460">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>94516</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E461">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>94517</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E462">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>94518</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E463">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>94519</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E464">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>94520</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E465">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>94521</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E466">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>94522</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E467">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>94523</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E468">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>94524</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E469">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>94525</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E470">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>94526</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E471">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>94527</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E472">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>94528</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E473">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>94529</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E474">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>94530</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E475">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>94531</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E476">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>94532</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E477">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>94533</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E478">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>94534</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E479">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>94535</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E480">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>94536</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E481">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>94537</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E482">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>94538</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E483">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>94539</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E484">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>94540</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E485">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>94541</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E486">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>94542</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E487">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>94543</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E488">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>94544</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E489">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>94545</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E490">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>94546</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E491">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>94547</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E492">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>94548</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E493">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>94549</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E494">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>94550</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E495">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>94551</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E496">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>94552</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E497">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>94553</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E498">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>94554</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E499">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>94555</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E500">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>94556</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E501">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>94557</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E502">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>94558</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E503">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>94559</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E504">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>94560</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E505">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>94561</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E506">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>94562</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E507">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>94563</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E508">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>94564</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E509">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>94565</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E510">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>94566</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E511">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>94567</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E512">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>94568</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E513">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>94569</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E514">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>94570</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E515">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>94571</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E516">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>94572</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E517">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>94573</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E518">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>102990</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E519">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>102991</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E520">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>102992</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E521">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>102993</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E522">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>123490</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E523">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>123491</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E524">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>123492</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E525">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>124352</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E526">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>127445</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E527">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>127446</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E528">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>127447</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E529">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>127448</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E530">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>127449</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E531">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>127450</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E532">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>127451</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E533">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>127452</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E534">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>127453</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E535">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>127454</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E536">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>127455</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E537">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>127456</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E538">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>127457</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E539">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>127458</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E540">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">