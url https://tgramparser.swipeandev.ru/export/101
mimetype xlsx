--- v0 (2026-02-03)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="615">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="816">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1857,50 +1857,653 @@
     <t>А вы знали, что? 🧐 🏔️Алибекского водопада до 1920-х годов не существовало, так как на этом месте находился огромный ледник, нависавший своим языком со скал. Но из-за глобального потепления климата в середине 50-х годов он неожиданно начал таять и отступать, каждый год на метр-полтора, а потом и больше. В результате таяния снега, которое продолжается до сих пор, ледник разделился на 2 части — Алибекский и Двуязычный. 🏕️На сегодняшний день Алибекский водопад является частью туристического маршрута «Алибекское ущелье» и пользуется огромной популярностью среди туристов. 🎥видео</t>
   </si>
   <si>
     <t>19.09.24 08:11</t>
   </si>
   <si>
     <t>t.me/zapovednik09/993</t>
   </si>
   <si>
     <t>Бадукские озера - достопримечательность Тебердинского национального парка! Бадукские озера — это каскад из трёх горных озёр на реке Бадук в Тебердинском национальном парке. Эти озёра являются природной достопримечательностью и одной из самых живописных и посещаемых мест в регионе. Возраст озёр составляет около 200 лет, их вода отличается чистотой и меняет цвет от светло-бирюзового до тёмно-фиолетового в зависимости от сезона и погоды. Температура воды даже в летний период не превышает 9–10 градусов. Вокруг озёр раскинулись горные вершины, хвойные и лиственные леса, создавая потрясающие пейзажи.</t>
   </si>
   <si>
     <t>16.09.24 14:50</t>
   </si>
   <si>
     <t>t.me/zapovednik09/992</t>
   </si>
   <si>
     <t>Всем доброго продуктивного дня🍃 Совсем скоро, курорт Домбай будет выглядеть так👆🏻 Успейте насладится последними теплыми деньками!</t>
   </si>
   <si>
     <t>t.me/zapovednik09/991</t>
   </si>
   <si>
     <t>Экстренное предупреждение! До конца суток 16 и далее в течение суток 17 сентября в северных и южных районах КЧР местами ожидается чрезвычайная пожароопасность 4 класс. - существует вероятность возникновения чрезвычайных ситуаций и происшествий, связанных с ландшафтными пожарами, лесными пожарами, пожарами в районе озер (камышовые заросли), пожарами на объектах экономики и в населенных пунктах, расположенных в пожароопасной зоне (источник ЧС и происшествий - природные пожары).</t>
+  </si>
+  <si>
+    <t>08.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1648</t>
+  </si>
+  <si>
+    <t>🏔 Домбай без лыж существует. И он прекрасен. Для многих название курорта прежде всего связано с зимой. Но стоит оказаться здесь в другое время года — и открывается совершенно другой Домбай. Шум горных рек. Прогулки среди хвойных лесов. Водопады и ущелья. Канатные дороги и панорамы Кавказских гор. Тишина раннего утра и вершины, которые каждый час выглядят по-разному. Иногда главное путешествие — не поставить очередную отметку на карте. А остановиться и посмотреть вокруг.</t>
+  </si>
+  <si>
+    <t>07.09.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1647</t>
+  </si>
+  <si>
+    <t>🌲 Есть места, где главный архитектор — природа. Одно из них — Тебердинский национальный парк. Горные реки и озёра, леса, водопады, ущелья и множество туристических маршрутов делают эту территорию одной из главных природных точек притяжения Карачаево-Черкесии. Но путешествие по особо охраняемой природной территории — это ещё и ответственность. Не сходите с разрешённых маршрутов. Не оставляйте мусор. Не тревожьте животных. Не срывайте растения. Перед поездкой уточняйте статус выбранного маршрута и правила его посещения. Мы приезжаем сюда гостями. И наша общая задача — сохранить эту красоту для тех, кто придёт после нас. 💚 https://tgpbz.ru/</t>
+  </si>
+  <si>
+    <t>19.08.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1646</t>
+  </si>
+  <si>
+    <t>🗺 Доброе утро, гости Тебердинского национального парка! Тропа на Турье озеро открыта для посещений!</t>
+  </si>
+  <si>
+    <t>17.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1645</t>
+  </si>
+  <si>
+    <t>🗺 Добрый день, гости Тебердинского национального парка! В связи с неблагоприятными погодными условиям - посещение тропы до Турьего озера временно приостановлено. Запрет действует на 17.08.2026. Следите за новостями.</t>
+  </si>
+  <si>
+    <t>14.08.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1644</t>
+  </si>
+  <si>
+    <t>🗺 Уважаемые гости Тебердинского национального парка! 🛡 Завершены работы по ремонту моста в Алибекском ущелье, ведущего к одному из самых популярных туристических объектов — Алибекскому водопаду. 🌄 Желаем солнечной погоды и приятных впечатлений!</t>
+  </si>
+  <si>
+    <t>12.08.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1643</t>
+  </si>
+  <si>
+    <t>Уважаемые жители Карачаевского городского округа! В связи с увеличением количества случаев нарушения правил использования беспилотных воздушных судов (квадрокоптеров, дронов) Карачаево-Черкесская транспортная прокуратура напоминает о необходимости строгого соблюдения требований законодательства Российской Федерации. Использование беспилотных воздушных судов допускается только при соблюдении установленных правил. Дроны, подлежащие государственному учету, должны быть зарегистрированы в установленном порядке, а перед выполнением полетов на них должны быть нанесены учетные опознавательные знаки. Кроме того, для выполнения полетов необходимо соблюдать разрешительный порядок использования воздушного пространства. В ряде случаев владельцу беспилотного воздушного судна необходимо: направить план полета в органы организации воздушного движения; при выполнении полетов над населенными пунктами получить соответствующее разрешение органа местного самоуправления. За управление незарегистрированным беспилотным воздушным судном либо аппаратом без учетных опознавательных знаков предусмотрена административная ответственность. Также законодательством установлены штрафы за нарушение правил использования воздушного пространства. ❗️Обращаем внимание, что в отдельных районах могут действовать зоны ограничения или запрета полетов. Перед запуском беспилотного воздушного судна необходимо заранее уточнить информацию о действующих ограничениях. Просим владельцев беспилотных воздушных судов ответственно относиться к требованиям законодательства и соблюдать установленные правила, обеспечивая безопасность воздушного пространства.</t>
+  </si>
+  <si>
+    <t>09.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1642</t>
+  </si>
+  <si>
+    <t>🏔 8 августа — День альпинизма! В этот день мы поздравляем всех, кто не боится покорять вершины, преодолевать себя и открывать горы с новых высот. В честь Дня альпинизма начальник отдела развития экологического туризма Тебердинского национального парка Узденов И.М. совершил восхождение на Эльбрус — одну из самых известных и величественных вершин Кавказа. ⛰️ Эльбрус — это не только высота 5642 метра, но и испытание силы, выносливости, характера и командного духа. Пусть горы всегда вдохновляют на новые цели, а каждое восхождение становится шагом к новым достижениям! С Днём альпинизма! Покоряйте вершины — безопасно и с уважением к природе! 🏔️</t>
+  </si>
+  <si>
+    <t>07.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1641</t>
+  </si>
+  <si>
+    <t>О соблюдении правил пограничного режима   Пограничное управление Федеральной службы безопасности России по Карачаево-Черкесской Республике обращает внимание граждан на необходимость неукоснительного соблюдения правил пограничного режима. Для пребывания в пограничной зоне всем категориям лиц необходимо иметь при себе документы, удостоверяющие личность (паспорт). Лицам, следующим в пятикилометровую полосу местности перед государственной границей, необходимо оформить индивидуальный или коллективный пропуск. Граждане, зарегистрированные в Урупском, Карачаевском и Зеленчукском районах КЧР, имеют право въезда (прохода) в пятикилометровую полосу местности перед государственной границей по документам, удостоверяющим личность. На официальном сайте ФСБ России (www.fsb.ru) доступна и размещена вся необходимая информация о требованиях российского законодательства в пограничной сфере, которое направлено на создание условий для защиты и охраны Государственной границы Российской Федерации, обеспечение безопасности личности, общества и государства.   Пресс-служба пограничного управления ФСБ России по Карачаево-Черкесской Республике</t>
+  </si>
+  <si>
+    <t>05.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1640</t>
+  </si>
+  <si>
+    <t>Добрый день, гости Тебердинского национального парка!🏞 Маршрут в ущелье Домбай-Ульген до Птышского водопада завтра (06.08.2026г.) будет открыт для посещений!✅ Необходимо иметь при себе оригинал паспорта РФ для оформления Турпродкута (или заранее оформленный пограничный пропуск). Желаем Вам хорошего отдыха и солнечной погоды!☀️</t>
+  </si>
+  <si>
+    <t>05.08.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1639</t>
+  </si>
+  <si>
+    <t>🗺 Домбай-Ульген — живописное ущелье в Тебердинском национальном парке. Маршрут идет по каменисто-грунтовой дороге в долину ущелья Домбай-Ульген до места слияния рек Чучхур и Северный Птыш. Далее тропа расходится в двух направлениях: 1) Левая тропа – более короткая, ведет вверх через лес и крутые склоны к Чучухрским водопадам. 2) Правая тропа – более продолжительная, ведет по альпийским лугам до Птышского водопада (Девичьи косы). 🗺 Начало маршрута: КПП «Домбай-Ульген» 🤩 Протяженность (в одну сторону): от КПП – 4,6 км до Чучхурских водопадов, 6,4 км до Птышского водопада 🛡 Режим работы маршрута: с 9:00 до 17:00 🛡 Крайнее время выхода на маршрут: 12:00 для пешего, на машине можно заехать позже. 🛡 Примечание: лучше брать заброску до развилки водопадов и дальше пешком до конечных точек. 🔤 Дополнительная информация: • Вход: Экосбор нац.парка - 200 руб. • Дети до 18 лет, пенсионеры и другие льготные категории бесплатно. • Необходимо иметь при себе паспорт РФ. 🔤 Важно Перед выходом на маршрут уточняйте погодные условия и соблюдайте правила безопасности в горах. Фото «Птышский водопад»: сайт Тебердинского национального парка (Автор - Водолазкая Елена)</t>
+  </si>
+  <si>
+    <t>30.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1631</t>
+  </si>
+  <si>
+    <t>🛡 Работы по благоустройству завершены! На смотровой площадке экологической тропы «Водопад Шумка» установлено новое защитное ограждение с тросовым заполнением, которое сделает пребывание посетителей более безопасным. ⚠️ Уважаемые гости! Просим не наступать на металлические тросы, не перелезать через ограждение и не использовать его в качестве опоры. Тросы являются элементом защитной конструкции и не предназначены для подобных нагрузок. 🛡 Бережное отношение к инфраструктуре поможет сохранить ее в исправном состоянии и обеспечит безопасность всех посетителей. 🗺 Благодарим за понимание и желаем приятного отдыха в Тебердинском национальном парке!</t>
+  </si>
+  <si>
+    <t>29.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1630</t>
+  </si>
+  <si>
+    <t>🗺 Турье озеро - одно из самых красивых высокогорных озёр Тебердинского национального парка. Маршрут проходит через живописную Алибекскую долину, альпийские луга и открывает потрясающие виды на ледник Алибек и окружающие вершины. Озеро получило своё название благодаря турам, которых нередко можно увидеть на склонах гор. 🗺 Начало маршрута: КПП «Алибек» 🤩 Протяженность (в одну сторону): 7,1 км от КПП «Алибек» 🛡 Режим работы маршрута: с 9:00 до 17:00 🛡 Крайнее время выхода на маршрут: 12:00 для пешего, 15:00 для авто 🔤 Дополнительная информация: • Вход: Экосбор нац.парка - 200 руб. • Дети до 18 лет, пенсионеры и другие льготные категории бесплатно. • Необходимо иметь при себе паспорт РФ. 🔤 Важно Перед выходом на маршрут уточняйте погодные условия и соблюдайте правила безопасности в горах.</t>
+  </si>
+  <si>
+    <t>29.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1629</t>
+  </si>
+  <si>
+    <t>Добрый день, гости Тебердинского национального парка!🏞 Маршрут в Ущелье Алибек до Турьего озера завтра (30.07.2026г.) будет открыт для посещений!✅ Желаем Вам хорошего отдыха и солнечной погоды!☀️ Фото: Таулан Джуккаев</t>
+  </si>
+  <si>
+    <t>28.07.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1628</t>
+  </si>
+  <si>
+    <t>Доброе утро, гости Тебердинского национального парка!🏞 Маршрут Бадукские озера открыт для посещений!✅ Желаем Вам хорошего отдыха и солнечной погоды!☀️</t>
+  </si>
+  <si>
+    <t>27.07.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1626</t>
+  </si>
+  <si>
+    <t>⚠️ Уважаемые посетители Тебердинского национального парка! 🛡В связи с нестабильной работой мобильной сети и возможными перебоями в работе банковских терминалов оплата на контрольно-пропускных пунктах экологических маршрутов временно принимается только наличными денежными средствами. 🛡Просим заранее позаботиться о наличии необходимой суммы наличными перед посещением национального парка. 🛡Благодарим за понимание и желаем приятного отдыха!</t>
+  </si>
+  <si>
+    <t>27.07.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1625</t>
+  </si>
+  <si>
+    <t>Добрый день, гости Тебердинского национального парка! В связи с неблагоприятными погодными условиям - посещение тропы Бадукские озера временно приостановлено. Следите за новостями.</t>
+  </si>
+  <si>
+    <t>24.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1622</t>
+  </si>
+  <si>
+    <t>Уважаемые гости Тебердинского национального парка! 🛡 Сообщаем, что на экологической тропе «Водопад Шумка» в настоящее время проводятся работы по благоустройству маршрута. 🗺 Маршрут открыт для посещения и продолжает работать в обычном режиме. Однако в связи с проведением работ на отдельных участках возможны временные неудобства. Приносим свои извинения за доставленные неудобства и благодарим вас за понимание! 🛡 Работы проводятся для того, чтобы сделать маршрут еще более комфортным, безопасным и привлекательным для посетителей. ❤️ Желаем вам приятного отдыха и незабываемых впечатлений от посещения Тебердинского национального парка!</t>
+  </si>
+  <si>
+    <t>24.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1620</t>
+  </si>
+  <si>
+    <t>Всероссийская премия «Больше, чем путешествие» возвращается! 🔔   Премия выявляет и поддерживает проекты, которые развивают индустрию туризма в России и продвигают патриотические путешествия среди молодёжи. Подать заявку могут туристические компании, экскурсоводы, создатели медиаконтента, организаторы походов и молодёжных событий, региональные команды.   Для участия доступны 4 категории: «Человек», «Проект», «Организация» или «Субъект РФ». Ещё есть возможность предложить участника, чья работа заслуживает признания.   В этом году — 8 основных номинаций:   ➡️ «Больше, чем тур» ➡️ «Больше, чем экскурсия» ➡️ «Больше, чем поход» ➡️ «Больше, чем сервис» ➡️ «Больше, чем место силы» ➡️ «Больше, чем медиа» ➡️ «Больше, чем регион» ➡️ «Больше, чем путешественник»   ⚡️ Подать заявку(до 31.07): большечемпремия.рф</t>
+  </si>
+  <si>
+    <t>03.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1619</t>
+  </si>
+  <si>
+    <t>🗺 Водопад Шумка — один из самых живописных и легкодоступных водопадов Тебердинского национального парка. Маршрут проходит по тенистому хвойному лесу вдоль горной реки, а шум падающей воды слышен ещё задолго до самого водопада. Особенно красив водопад весной и летом, когда он наиболее полноводен. 🗺 Начало маршрута: КПП «Шумка» 🤩 Протяженность (в одну сторону): 0,5 км 🛡 Режим работы маршрута: с 9:00 до 17:00 🛡 Крайнее время выхода на маршрут: 15:30 🔤 Дополнительная информация: • Вход: Экосбор нац.парка - 200 руб. • Дети до 18 лет, пенсионеры и другие льготные категории бесплатно. 🔤 Важно Перед выходом на маршрут уточняйте погодные условия и соблюдайте правила безопасности в горах. Сайт Тебердинского национального парка</t>
+  </si>
+  <si>
+    <t>02.07.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1618</t>
+  </si>
+  <si>
+    <t>Доброе утро, гости Тебердинского национального парка!🏞 Маршрут в Ущелье Аманауз до водопада Чертова мельница открыт для посещений!✅ Желаем Вам хорошего отдыха и солнечной погоды!☀️</t>
+  </si>
+  <si>
+    <t>25.06.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1617</t>
+  </si>
+  <si>
+    <t>🗺 Водопад Алибек - один из самых известных водопадов Домбая. Маршрут проходит по живописной долине реки Алибек через хвойный лес с видами на горные вершины и ледник Алибек. Водопад образован талыми водами ледника и особенно полноводен в летний период. 🗺 Начало маршрута: КПП «Алибек» 🤩 Протяженность (в одну сторону): 5,7 км 🛡 Режим работы маршрута: с 9:00 до 17:00 🛡 Крайнее время выхода на маршрут: 12:00 для пешего, 15:00 для авто. 🔤 Дополнительная информация: • Вход: Экосбор нац.парка - 200 руб. • Дети до 18 лет, пенсионеры и другие льготные категории бесплатно. 🔤 Важно Перед выходом на маршрут уточняйте погодные условия и соблюдайте правила безопасности в горах. Сайт Тебердинского национального парка</t>
+  </si>
+  <si>
+    <t>24.06.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1616</t>
+  </si>
+  <si>
+    <t>Штормовое предупреждение в Карачаево-Черкесии По данным синоптиков, в период с 24 по 27 июня на территории Карачаево-Черкесской Республики ожидается комплекс неблагоприятных погодных явлений. ⬇️Местами прогнозируются сильные ливни в сочетании с грозами, градом и усилением ветра с порывами до 25 м/с. 🟦Жителям и гостям республики рекомендуется соблюдать меры предосторожности, учитывать погодные условия при планировании поездок и отдыха на природе, а также следить за сообщениями экстренных служб. 📌Берегите себя и своих близких.</t>
+  </si>
+  <si>
+    <t>24.06.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1615</t>
+  </si>
+  <si>
+    <t>🌳Уважаемые жители региона и гости Тебердинского национального парка! 🗺Рады сообщить, что маршрут в ущелье Домбай-Ульген до Чучхурских водопадов открывается завтра (25.06.2026)! 🛡Для оформления пропуска «Турпродукт» на КПП необходимо наличие паспорта! ☀️Благодарим за ожидание и желаем Вам солнечных дней!</t>
+  </si>
+  <si>
+    <t>21.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1613</t>
+  </si>
+  <si>
+    <t>🗺 СТАТУС МАРШРУТОВ АКТУАЛЬНО НА 2026г. *список будет меняться* ✅ - маршрут открыт ❌ - маршрут закрыт ⌛ - временно закрыт (погодные условия) ————————————————— 🗺 ДОМБАЙ 1. Ущелье Алибек Кладбище альпинистов и альплагерь ✅ Алибекский водопад ✅ Турье озеро ✅ 2. Ущелье Аманауз Водопад Аманауз ✅ Водопад Чертова мельница ✅ Суфруджинские водопады ❌ 3. Ущелье Домбай-Ульген Русская поляна ✅ Чучхурские водопады ✅ Птышский водопад ❌ 4. Кругозор Семенов-Баши ❌ 5. Мусса-Ачитарские озера ❌ 6. Ущелье Гоначхир - озеро Туманлы-Кель ✅ 7. Бадукские озера ✅ 8. г.Мусса-Ачитара ✅ ————————————————— 🗺 ТЕБЕРДА 1. Центральная усадьба ✅ 2. Джамагатские нарзаны ✅ 3. Водопад Щумка✅ ————————————————— 🗺 АРХЫЗ 1. Казачий водопад (открыто до поляны) ✅</t>
+  </si>
+  <si>
+    <t>19.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1611</t>
+  </si>
+  <si>
+    <t>🗺 Бадукские озера - один из самых популярных маршрутов Тебердинского национального парка. Тропа проходит через хвойный лес вдоль реки Бадук и приводит к каскаду из трёх живописных горных озёр ледникового происхождения. 🗺 Начало маршрута: КПП «Бадукские озера» 🤩 Протяженность (в одну сторону): 3,5 км 🛡 Режим работы маршрута: с 9:00 до 17:00 🛡 Крайнее время выхода на маршрут: 12:00 🔤 Дополнительная информация: • Вход: Экосбор нац.парка - 300 руб. • Дети до 18 лет, пенсионеры и другие льготные категории бесплатно. 🔤 Важно Перед выходом на маршрут уточняйте погодные условия и соблюдайте правила безопасности в горах. Сайт Тебердинского национального парка</t>
+  </si>
+  <si>
+    <t>17.06.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1610</t>
+  </si>
+  <si>
+    <t>‼️ВАЖНО‼️ 🛡 Экологический маршрут «Бадукские озера» завтра 18.06.2026г. будет временно закрыт (на 1 день)! 🛡 Запланированы мероприятия по благоустройству. 🌲 Благодарим за понимание и желаем Вам хорошего отдыха!</t>
+  </si>
+  <si>
+    <t>17.06.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1609</t>
+  </si>
+  <si>
+    <t>Уважаемые жители и гости Теберды! По данным экстренных служб, 17–19 июня на территории Карачаево-Черкесии ожидаются сильные дожди, грозы, местами град и усиление ветра до 25 м/с. На реках возможен подъем уровня воды. Просим соблюдать меры безопасности: • по возможности ограничить выезды и пребывание на природе; • не оставлять автомобили под деревьями и слабо закрепленными конструкциями; • быть особенно внимательными вблизи рек, мостов и горных склонов; • следить за сообщениями экстренных служб. В случае возникновения чрезвычайной ситуации звоните по телефону 112.</t>
+  </si>
+  <si>
+    <t>12.06.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1608</t>
+  </si>
+  <si>
+    <t>«У меня ты, Россия, как сердце, одна…» Дорогие друзья, от всей души поздравляю вас с Днём России! В чём заключается подлинная сила России? Она в единстве многонационального народа, в гармонии культур и традиций, в нашей общей истории. Она в мудрой и решительной позиции Главы государства Владимира Путина, в умении консолидировать общество вокруг национальных целей. И конечно, она в каждом из нас с вами. Именно сплочённость многонационального народа России позволяет стране уверенно отвечать на самые сложные вызовы. И Карачаево-Черкесия вносит в это общее дело свой значимый вклад. Низкий поклон землякам, которые сегодня отстаивают интересы Родины в зоне специальной военной операции. Слова особой признательности - труженикам производства и сельского хозяйства, учёным, работникам социальной сферы, всем, кто добросовестно служит стране на своём рабочем месте. Дорогие земляки, желаю вам здоровья, благополучия и новых успехов во благо Отечества! Пусть наша Россия процветает, а будущие поколения с гордостью продолжают славные традиции отцов и дедов! С праздником! С Днем нашей великой Родины! 📲Подписывайтесь на МАКС</t>
+  </si>
+  <si>
+    <t>09.06.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1607</t>
+  </si>
+  <si>
+    <t>‼️ВАЖНО‼️ 🛡 Экологический маршрут «Домбай-Ульген» до Чучхурских водопадов временно закрыт! Открыто только до Русской поляны! 🛡 Запланированы мероприятия по благоустройству. 🌲 Благодарим за понимание и желаем Вам хорошего отдыха!</t>
+  </si>
+  <si>
+    <t>09.06.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1606</t>
+  </si>
+  <si>
+    <t>upd: закрытие переносится на 11.06.2026г. Завтра (10.06.2026г.) будет открыт маршрут на Бадукские озера.</t>
+  </si>
+  <si>
+    <t>09.06.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1605</t>
+  </si>
+  <si>
+    <t>‼️ВАЖНО‼️ 🛡 Экологический маршрут «Бадукские озера» завтра 11.06.2026г. будет временно закрыт! 🛡 Запланированы мероприятия по благоустройству. 🌲 Благодарим за понимание и желаем Вам хорошего отдыха!</t>
+  </si>
+  <si>
+    <t>09.06.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1604</t>
+  </si>
+  <si>
+    <t>Уважаемые жители региона и гости Тебердинского национального парка! 🌲 Рады сообщить, что маршрут в ущелье Гоначхир до озера Туманлы-Кель открывается прямо сейчас! 09.06.2026г. 🗺 Благодарим за ожидание и желаем Вам солнечных дней! ☀️</t>
+  </si>
+  <si>
+    <t>08.06.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1603</t>
+  </si>
+  <si>
+    <t>Уважаемые жители региона и гости Тебердинского национального парка! 🌲 Рады сообщить, что маршрут Домбай-Ульген до Чучхурских водопадов завтра (09.06.2026 г.) будет открыт! 🗺 1. Протяженность маршрута: в одну сторону от КПП до Чучхурских водопадов - 4.6 км. 2. Крайнее время выхода на маршрут - 12:00. 3. Необходимо наличие паспорта. 4. Описание маршрутов. Птышский водопад закрыт. Убедительная просьба соблюдать меры личной безопасности и не заходить на закрытый участок маршрута. Ограничение доступа введено в целях обеспечения вашей безопасности. Благодарим за понимание и ответственное отношение. Желаем Вам солнечных дней! 🛡</t>
+  </si>
+  <si>
+    <t>05.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1602</t>
+  </si>
+  <si>
+    <t>Уважаемые жители региона и гости Тебердинского национального парка! 🌳 Дорога до альплагеря Алибек восстановлена, автомобили пропускают без ограничений. Маршрут до водопада Алибек функционирует в полном объёме! Желаем Вам хорошего отдыха и солнечных дней! ☀️</t>
+  </si>
+  <si>
+    <t>03.06.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1601</t>
+  </si>
+  <si>
+    <t>Уважаемые жители региона и гости Тебердинского национального парка! 🌲 Рады сообщить, что маршрут «Бадукские озера» завтра (04.06.2026 г.) будет открыт! 🗺 Благодарим за ожидание и желаем Вам солнечных дней! ☀️</t>
+  </si>
+  <si>
+    <t>02.06.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1600</t>
+  </si>
+  <si>
+    <t>Доброе утро, гости Тебердинского национального парка!🏞 Маршрут в Ущелье Аманауз до водопада Аманауз открыт для посещений!✅ Желаем Вам хорошего отдыха и солнечной погоды!☀️</t>
+  </si>
+  <si>
+    <t>29.05.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1599</t>
+  </si>
+  <si>
+    <t>Добрый вечер, гости Тебердинского национального парка!🏞 Маршрут в Ущелье Алибек до водопада Алибек с завтрашнего дня будет открыт для посещений!✅ Желаем Вам хорошего отдыха и солнечной погоды!☀️</t>
+  </si>
+  <si>
+    <t>29.05.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1598</t>
+  </si>
+  <si>
+    <t>Добрый день, гости Тебердинского национального парка! В связи с неблагоприятными погодными условиям (сильный дождь) - посещение тропы в ущелье Аманауз до водопада Аманауз временно приостановлено. Следите за новостями.</t>
+  </si>
+  <si>
+    <t>28.05.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1597</t>
+  </si>
+  <si>
+    <t>Также хотим поделиться, что в настоящее время ведутся работы по благоустройству маршрута к Бадукским озёрам 🌿 Совсем скоро, после завершения всех работ, данный маршрут также будет открыт для посещения. Следите за новостями — информация с точной датой открытия будет опубликована здесь дополнительно.</t>
+  </si>
+  <si>
+    <t>28.05.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1596</t>
+  </si>
+  <si>
+    <t>Уважаемые жители региона и гости Тебердинского национального парка! 🏞️ Рады сообщить, что открытие маршрута в Ущелье Алибек до водопада Алибек предварительно запланировано на 30.05.2026 г.🌿 В настоящее время остается провести заключительный плановый осмотр маршрута. Если проверка пройдет успешно, уже в субботу посещение водопада будет вновь доступно для туристов. Благодарим за ожидание и надеемся совсем скоро снова встретить вас на одном из самых красивых маршрутов национального парка! 🏔️</t>
+  </si>
+  <si>
+    <t>28.05.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1595</t>
+  </si>
+  <si>
+    <t>Добрый день, уважаемые жители региона и гости Тебердинского национального парка! 🏔️ Обращаем Ваше внимание, что посещение экологических троп национального парка разрешено только после их официального открытия. Информация об открытии будет опубликована на нашем сайте, а также в данном канале. Также вы можете уточнить информацию, написав нам в личные сообщения. Сведения, полученные из иных источников, являются недостоверными и могут привести к нарушению природоохранного режима. Благодарим за понимание! И желаем Вам хорошего отдыха!🏞️</t>
+  </si>
+  <si>
+    <t>26.05.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1594</t>
+  </si>
+  <si>
+    <t>⚠️ ВАЖНО: ответы на часто задаваемые вопросы! 📌 Вопрос 1. Разрешено ли посещение озера Клухор, Муруджинских озёр, озера Любви, водопада Чигордали и других аналогичных объектов? ❌ Ответ: посещение указанных объектов (озеро Клухор, Муруджинские озёра, озеро Любви, водопад Чигордали и другие) запрещено. Данные объекты расположены на территории заповедной зоны Тебердинского национального парка. Разрешительные документы на посещение не оформляются. Нахождение на указанной территории является нарушением установленного режима особой охраны и влечёт за собой административную ответственность. Туристические маршруты, предлагаемые сторонними коммерческими организациями к этим объектам, являются незаконными. ✅Посещение территории национального парка разрешено исключительно в пределах официально утверждённых однодневных экологических троп, перечень которых опубликован на официальном сайте учреждения. 📌 Вопрос 2. Допускается ли проведение многодневных походов по маршрутам «Теберда — Архыз» и «Домбай — Архыз»? 🚫 Ответ: посещение территории национального парка разрешено исключительно в пределах официально утверждённых однодневных экологических троп, перечень которых опубликован на официальном сайте учреждения. Вся остальная территория, включая Архызский участок, является заповедной и закрыта для массового посещения и ночёвок. Примечание: Границы национального парка. 💡 Рекомендация: при планировании многодневных походов просим прокладывать маршруты за границами национального парка (например, в направлении Нижнего Архыза). 💡 Дополнительная информация: если ваш маршрут проходит через ущелье Алибек и перевал Алибек, для получения пропуска на перевал необходимо направить запрос на электронную почту - avb.teberda@yandex.ru В письме следует указать: 1. Даты посещения. 2. Количество человек в группе. 3. Полную нить маршрута. 4. Фамилию, имя и отчество руководителя группы. 📌 Вопрос 3. Разрешено ли посещение Даутского заказника? ✅ Ответ: для посещения Даутского заказника также необходимо получить пропуск. Для этого требуется направить запрос на электронную почту - avb.teberda@yandex.ru В письме следует указать: 1. Даты посещения. 2. Количество человек в группе. 3. Полную нить маршрута. 4. Фамилию, имя и отчество руководителя группы. 📌 Вопрос 4. Когда открываются маршруты? ❕Ответ: планового графика (расписания) открытия маршрутов не существует. Маршрут открывается только после проведения обязательного осмотра тропы специалистами и подтверждения её безопасности для посещения. Актуальный статус маршрута можно увидеть на официальном сайте учреждения или в Telegram‑канале. Соблюдение природоохранного законодательства обязательно для всех посетителей! p.s будет дополняться.</t>
+  </si>
+  <si>
+    <t>25.05.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1592</t>
+  </si>
+  <si>
+    <t>🌄 Ущелье Аманауз до водопада Аманауз открыт! Уже завтра (26.05.2026г) маршрут будет открыт! 🎒 Советы путешественникам: ▫️Соблюдайте Правила посещения и Технику безопасности; ▫️Подробнее о маршруте - тут! ▫️Начало маршрута - тут! Важно: тропа открыта только до первого водопада. Дальше (до Чертовой мельницы и до Суфруджинских водопадов) пока что закрыто!</t>
+  </si>
+  <si>
+    <t>11.05.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1590</t>
+  </si>
+  <si>
+    <t>9 Мая, в День 81‑й годовщины Победы в Великой Отечественной войне, на территории нашего национального парка состоялся автопробег, посвящённый защитникам перевалов Кавказа. К обелискам, расположенным на территории парка, возложили весенние букеты цветов. Участниками автопробега стали сотрудники ООПТ и наши гости из Ростова‑на‑Дону.</t>
+  </si>
+  <si>
+    <t>09.05.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1589</t>
+  </si>
+  <si>
+    <t>С Днём рождения, Алик Ачеевич! 9 мая свой День рождения отмечает Динаев Алик Ачеевич — директор Тебердинского национального парка! Благодаря его грамотному руководству парк уверенно развивается, сохраняя природное богатство и уникальные заповедные территории для будущих поколений. Профессиональный подход, ответственность и искренняя любовь к природе Алика Ачеевича вызывают глубокое уважение и служат примером для коллектива. От всей души желаем Алику Ачеевичу крепкого здоровья, жизненной энергии, успехов в профессиональной деятельности, новых достижений и благополучия! Пусть каждый день приносит радость, вдохновение и новые возможности, а Тебердинский национальный парк продолжает процветать и восхищать своей неповторимой красотой! С уважением и добрыми пожеланиями, коллектив Тебердинского национального парка!</t>
+  </si>
+  <si>
+    <t>09.05.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1588</t>
+  </si>
+  <si>
+    <t>С Днём Победы! 9 Мая — это память о мужестве, силе духа и подвиге людей, которые подарили нам мирное небо. Пусть в каждом доме будут мир, добро, здоровье и спокойствие. Желаю вам и вашим близким счастья, благополучия и гордости за нашу историю. Низкий поклон ветеранам и вечная память героям. 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.05.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1585</t>
+  </si>
+  <si>
+    <t>Написать администратору! Все свои вопросы или предложения можете написать не только на почту учреждения, но и в личные сообщения - https://t.me/tnp_09 p.s ввиду нестабильной мобильной связи возможны перебои в приеме звонков. Для оперативной связи, пожалуйста, пишите нам в тг.</t>
+  </si>
+  <si>
+    <t>07.05.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1584</t>
+  </si>
+  <si>
+    <t>🐻 Даже медведь знает — утро без гимнастики не начинается 😄 Спинку размял, потянулся под Высоцкого… А вы сегодня гимнастику делали? 💪</t>
+  </si>
+  <si>
+    <t>01.05.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1583</t>
+  </si>
+  <si>
+    <t>Уважаемые гости Тебердинского национального парка! 🏔 Экологический маршрут «Водопад Шумка» открыт! Время работы маршрута: с 9:00 до 17:00. Крайнее время выхода: 15:30. Информация о маршруте - тут! Перед посещением обязательно ознакомьте с Правилами и Техникой безопасности! Обзор маршрута на YouTube!</t>
+  </si>
+  <si>
+    <t>22.04.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1582</t>
+  </si>
+  <si>
+    <t>🌎 22 апреля — День Земли Сегодня весь мир отмечает Международный день матери-Земли (или просто День Земли). Это праздник нашего общего дома, который объединяет миллионы людей Планета Земля — лучший курорт во Вселенной. И Домбай — одна из самых красивых её локаций Для нас, жителей и гостей Домбая, эта дата имеет особый смысл. Мы здесь не просто отдыхаем — мы дышим самым чистым воздухом, пьём ледяную воду из родников и каждый день видим величие нетронутых гор. Наша красота хрупка ⁉️ Что мы можем сделать прямо сейчас? ◾️Не оставлять следов. Правило «принёс с собой — унёс с собой» работает всегда. Пластик, пакеты и окурки не украшают альпийские луга ◾️Ходить по тропам. Не вытаптывайте редкие растения и не срезайте серпантины — это разрушает почву ◾️Фотографировать, а не рвать. Первоцветы и горные цветы лучше смотрятся в кадре, чем в букете, который завянет через час Домбай — это не просто точка на карте. Это место силы, которое нуждается в нашей заботе. Это дом для десятков видов птиц, зверей и растений ❤ Давайте докажем, что любим горы не на словах, а на деле</t>
+  </si>
+  <si>
+    <t>20.04.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1581</t>
+  </si>
+  <si>
+    <t>⚠️ Важное уведомление для всех пилотов квадрокоптеров! Обращаем ваше внимание: проведение съёмок с применением квадрокоптера (беспилотных летательных аппаратов (БПЛА)) на территории Тебердинского национального парка допускается исключительно после получения официального разрешения от: 1️⃣ Администрации Тебердинского национального парка. 2️⃣ Управления Федеральной службы безопасности России по Карачаево‑Черкесской Республике. ❌ Отсутствие необходимого разрешения может повлечь: ▫️Административную ответственность в соответствии с действующим законодательством РФ (в т. ч. ст. 11.4 КоАП РФ); ▫️Изъятие оборудования; ▫️Запрет на дальнейшие полёты в регионе. Соблюдайте правила — сохраняйте безопасность и порядок!</t>
+  </si>
+  <si>
+    <t>17.04.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1574</t>
+  </si>
+  <si>
+    <t>Весна в горах Карачаево-Черкесии: как просыпается Теберда. В горах наступает долгожданное тепло. Сугробы тают, а в Тебердинском национальном парке природа и люди начинают активную подготовку к летнему сезону. В вольерном комплексе царит особенное оживление. Обитатели парка — зубры, медведи и даже лебеди — с наслаждением греются на весеннем солнышке. Животные постепенно меняют густую зимнюю шкуру на более легкую. Самое интересное происходит у благородных оленей: самцы начали отращивать новые рога (панты). Сейчас их будущие «короны» покрыты нежным бархатом и требуют особой осторожности. Пока звери отдыхают, сотрудники парка трудятся не покладая рук. В вольерах идет сезонная чистка и косметический ремонт: обновляются ограждения, ремонтируются навесы, наводится порядок на территории после долгой зимы. Приезжайте в Теберду увидеть пробуждение природы своими глазами! Мы готовимся к встрече и ждем вас в гости!</t>
+  </si>
+  <si>
+    <t>14.04.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1573</t>
+  </si>
+  <si>
+    <t>Апрельский снег укрыл Теберду ✔️Город оказался под плотным снежным покровом — словно вернулась зима. На фоне календарной весны это выглядит особенно необычно: белые леса и луга, тихие горы и лошади на снегу создают яркие контрасты. 🟦Такая погода для апреля — редкость, но именно она делает пейзажи ещё более красивыми и привлекает внимание жителей и туристов. Видео: iksee</t>
+  </si>
+  <si>
+    <t>10.04.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1572</t>
+  </si>
+  <si>
+    <t>~ снег кружится,летает,летает…❄️</t>
+  </si>
+  <si>
+    <t>07.04.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1571</t>
+  </si>
+  <si>
+    <t>❗️ Важное объявление по трассам Мы знаем, как вы любите лесную трассу — и сами её очень любим. Но весна берёт своё, и мы вынуждены официально сообщить: 🌲 Лесная трасса на сезон 25/26 закрыта Условия больше не позволяют гарантировать безопасное и комфортное катание Хорошая новость: все остальные трассы — с высоты 3200 до 2277 — открыты и работают в штатном режиме 🏔 Продолжаем сезон на высоте</t>
+  </si>
+  <si>
+    <t>03.04.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1570</t>
+  </si>
+  <si>
+    <t>Уважаемые жители и гости Карачаево-Черкесской Республики📣 В период с 13:00 по 15:00 часов и до конца суток 3 апреля, а также в течение суток 4 апреля местами по КЧР ожидается комплекс неблагоприятных метеоявлений: сильный дождь, ливневые осадки, в горных районах — с мокрым снегом, в сочетании с грозой, градом и усилением ветра до 20-23 м/с. ❗️В связи с ухудшением погодных условий настоятельно рекомендуем соблюдать меры предосторожности: 🚫 Воздержитесь от поездок на личном транспорте и, по возможности, не выходите на улицу без острой необходимости. ⚠️ Находясь на улице, не стойте и не паркуйте автомобили под деревьями, вблизи рекламных конструкций, шатких сооружений и линий электропередачи. 🌊 Избегайте низменных участков, мостов, берегов рек и водоёмов: существует риск подтоплений и резкого подъёма уровня воды. 🚗 При управлении автомобилем двигайтесь с минимальной скоростью, соблюдайте повышенную дистанцию. Не используйте для объезда участки, не предназначенные для проезда.</t>
+  </si>
+  <si>
+    <t>01.04.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1568</t>
+  </si>
+  <si>
+    <t>1 апреля ежегодно отмечается Международный день птиц-интернациональный экологический праздник, посвященный защите пернатых и поддержанию их видового разнообразия. В преддверии Международного дня птиц члены школьного лесничества под руководством Байрамкуловой Светланы Умаровны сыграли в интеллектуальную игру «Наши пернатые друзья». Цель игры: повышение экологической грамотности учащихся, расширение знаний о птицах, их роли в природе и жизни человека. Победителем игры стал Шебзухов Али, призёры Пономарева Ангелина и Магулаев Магариф.</t>
+  </si>
+  <si>
+    <t>30.03.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1560</t>
+  </si>
+  <si>
+    <t>Скоро в Тебердинском национальном парке стартует сезон пеших маршрутов. И мы хотим напомнить: для льготных категорий граждан вход на экотропы и маршруты — бесплатный. Это наша принципиальная позиция: забота о тех, кто нуждается в поддержке. Но для нас важно не только сделать отдых доступным, но и разрушать стереотипы. Уже много лет мы доказываем, что инвалидность — не приговор, а лишь особенность. Есть только желание и возможности, которых, как мы видим, нет предела! Прямо сейчас на территории национального парка проходят сборы для ветеранов СВО. Ребята, получившие серьезные ранения, осваивают скалолазание, ходят в походы и участвуют в тренировках. Их упорство вдохновляет! Они показывают нам всем, что туризм и альпинизм доступны для каждого, если есть цель и поддержка. Занятиями руководят сотрудники отдела развития экологического туризма и рекреации Узденов И.М. и Алиев А. Б. Мы гордимся, что можем создать условия для раскрытия потенциала таких сильных духом людей! #ГорноеБратство</t>
+  </si>
+  <si>
+    <t>26.03.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1559</t>
+  </si>
+  <si>
+    <t>🏔Один из самых зрелищных курортов Северного Кавказа Уникальность Домбая проявляется в рельефе, климате, растительности и умеренных высотах. 🏷Когда кто-то спрашивает, где самые красивые горные виды, мы молча показываем фото и видео курорта, и тогда этот вопрос сменяется другим: «Когда можем выехать?». 📷: Alexsandr Dudkin</t>
+  </si>
+  <si>
+    <t>24.03.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1558</t>
+  </si>
+  <si>
+    <t>Доброе утро, гости Тебердинского национального парка! 🍃 Маршрут в Ущелье Алибек до Кладбища Альпинистов доступен для посещений!✅</t>
+  </si>
+  <si>
+    <t>23.03.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1554</t>
+  </si>
+  <si>
+    <t>В Тебердинском национальном парке с особым теплом встретили инициативу сообщества «Горное Братство», основателем которого является ветеран специальной военной операции Азнаур Алиев. Его история — это пример того, как горы могут стать точкой опоры и вернуть смысл жизни. И сегодня он вместе со своими единомышленниками помогает другим обрести эту опору. Азнаур Алиев, профессиональный военный и бывший инструктор по горной подготовке, после возвращения с СВО столкнулся с потерей смысла жизни, депрессией и изоляцией. Спасением для него стали горы. Постепенно возвращаясь к походам, а затем и к альпинистским восхождениям, он заново обрёл силу, уверенность и желание жить. Именно этим «лекарством» — единением с природой, надёжным плечом друга — он теперь делится с другими. Подробнее - тут!</t>
+  </si>
+  <si>
+    <t>23.03.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1553</t>
+  </si>
+  <si>
+    <t>Доброе утро, гости Тебердинского национального парка! Важно‼️ Маршрут в ущелье Алибек закрыт для посещений по техническим причинам ! Будьте осторожны!</t>
+  </si>
+  <si>
+    <t>15.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1649</t>
+  </si>
+  <si>
+    <t>🏞️Уважаемые гости Тебердинского национального парка! В связи с неблагоприятными погодными условиям - посещение тропы до Турьего озера временно приостановлено. Следите за новостями!</t>
+  </si>
+  <si>
+    <t>16.09.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1650</t>
+  </si>
+  <si>
+    <t>Добрый день, гости Тебердинского национального парка!🏞 Маршрут в Ущелье Алибек до Турьего озера завтра (17.09.2026г.) будет открыт для посещений!✅ Желаем Вам хорошего отдыха и солнечной погоды!☀️</t>
+  </si>
+  <si>
+    <t>27.09.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1653</t>
+  </si>
+  <si>
+    <t>Поздравляем жителей и гостей Карачаево-Черкесии с Днём туризма! 🎉Это праздник не только профессионалов, но и всех, кто хоть раз почувствовал восторг от нового места, кто любит открывать мир — даже если это соседний аул или тропа в горах. Для Карачаево‑Черкесии туризм — это история про душу региона. Про то, как гость впервые видит Домбай или Архыз, пробует хычын, слушает легенды у костра и понимает: здесь хочется остаться подольше. 🖼Туризм — это не просто отрасль экономики, это возможность делиться культурой, открывать новые горизонты и укреплять связи между людьми. Туризм — одно из важнейших направлений развития региона. У нас есть всё, чтобы удивлять: величественные горы, кристальные озёра, древние памятники, гостеприимство и уникальная кухня. ⭐️Особые слова благодарности — тем, кто ежедневно вкладывает силы в развитие отрасли: гидам, отельерам, инструкторам, организаторам маршрутов, сотрудникам нацпарка. Ваш труд делает наш регион узнаваемым и любимым. Пусть каждый маршрут будет безопасным, каждый гость уезжает с тёплыми воспоминаниями, а новые проекты приносят успех и вдохновение. Желаю всем новых открытий, ярких впечатлений и плодотворной работы! С уважением, Министр туризма и курортов КЧР Расул Текеев. Минтуризм КЧР в MAX Минтуризм КЧР в ВК</t>
+  </si>
+  <si>
+    <t>25.09.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1652</t>
+  </si>
+  <si>
+    <t>Добрый день, гости Тебердинского национального парка!🏞 Маршруты в Ущелье Алибек до водопада Алибек, Домбай-Ульген и Ущелье Аманауз до Чертовой мельницы открыты для посещений!✅ Желаем Вам хорошего отдыха и солнечной погоды!☀️</t>
+  </si>
+  <si>
+    <t>24.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/zapovednik09/1651</t>
+  </si>
+  <si>
+    <t>Добрый день, гости Тебердинского национального парка!🏞 Маршруты в Ущелье Алибек, Ущелье Аманауз и Домбай-Ульген временно закрыты в связи с неблагоприятными погодными условиями. Следите за новостями!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2222,62 +2825,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H206"/>
+  <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3065.966" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3187.507" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -6916,50 +7519,1189 @@
       <c r="G205">
         <v>65</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>25700</v>
       </c>
       <c r="B206" t="s">
         <v>610</v>
       </c>
       <c r="C206" t="s">
         <v>613</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E206">
         <v>1715</v>
       </c>
       <c r="F206">
         <v>1</v>
       </c>
       <c r="G206">
         <v>4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>94574</v>
+      </c>
+      <c r="B207" t="s">
+        <v>615</v>
+      </c>
+      <c r="C207" t="s">
+        <v>616</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E207">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>94575</v>
+      </c>
+      <c r="B208" t="s">
+        <v>618</v>
+      </c>
+      <c r="C208" t="s">
+        <v>619</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E208">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>94576</v>
+      </c>
+      <c r="B209" t="s">
+        <v>621</v>
+      </c>
+      <c r="C209" t="s">
+        <v>622</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E209">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>94577</v>
+      </c>
+      <c r="B210" t="s">
+        <v>624</v>
+      </c>
+      <c r="C210" t="s">
+        <v>625</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E210">
+        <v>4889</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>94578</v>
+      </c>
+      <c r="B211" t="s">
+        <v>627</v>
+      </c>
+      <c r="C211" t="s">
+        <v>628</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E211">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>94579</v>
+      </c>
+      <c r="B212" t="s">
+        <v>630</v>
+      </c>
+      <c r="C212" t="s">
+        <v>631</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E212">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>94580</v>
+      </c>
+      <c r="B213" t="s">
+        <v>633</v>
+      </c>
+      <c r="C213" t="s">
+        <v>634</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E213">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>94581</v>
+      </c>
+      <c r="B214" t="s">
+        <v>636</v>
+      </c>
+      <c r="C214" t="s">
+        <v>637</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E214">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>94582</v>
+      </c>
+      <c r="B215" t="s">
+        <v>639</v>
+      </c>
+      <c r="C215" t="s">
+        <v>640</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E215">
+        <v>4739</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>94583</v>
+      </c>
+      <c r="B216" t="s">
+        <v>642</v>
+      </c>
+      <c r="C216" t="s">
+        <v>643</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E216">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>94584</v>
+      </c>
+      <c r="B217" t="s">
+        <v>645</v>
+      </c>
+      <c r="C217" t="s">
+        <v>646</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E217">
+        <v>4159</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>94585</v>
+      </c>
+      <c r="B218" t="s">
+        <v>648</v>
+      </c>
+      <c r="C218" t="s">
+        <v>649</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="E218">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>94586</v>
+      </c>
+      <c r="B219" t="s">
+        <v>651</v>
+      </c>
+      <c r="C219" t="s">
+        <v>652</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E219">
+        <v>5218</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>94587</v>
+      </c>
+      <c r="B220" t="s">
+        <v>654</v>
+      </c>
+      <c r="C220" t="s">
+        <v>655</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="E220">
+        <v>4399</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>94588</v>
+      </c>
+      <c r="B221" t="s">
+        <v>657</v>
+      </c>
+      <c r="C221" t="s">
+        <v>658</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="E221">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>94589</v>
+      </c>
+      <c r="B222" t="s">
+        <v>660</v>
+      </c>
+      <c r="C222" t="s">
+        <v>661</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="E222">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>94590</v>
+      </c>
+      <c r="B223" t="s">
+        <v>663</v>
+      </c>
+      <c r="C223" t="s">
+        <v>664</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E223">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>94591</v>
+      </c>
+      <c r="B224" t="s">
+        <v>666</v>
+      </c>
+      <c r="C224" t="s">
+        <v>667</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="E224">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>94592</v>
+      </c>
+      <c r="B225" t="s">
+        <v>669</v>
+      </c>
+      <c r="C225" t="s">
+        <v>670</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="E225">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>94593</v>
+      </c>
+      <c r="B226" t="s">
+        <v>672</v>
+      </c>
+      <c r="C226" t="s">
+        <v>673</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="E226">
+        <v>5532</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>94594</v>
+      </c>
+      <c r="B227" t="s">
+        <v>675</v>
+      </c>
+      <c r="C227" t="s">
+        <v>676</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="E227">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>94595</v>
+      </c>
+      <c r="B228" t="s">
+        <v>678</v>
+      </c>
+      <c r="C228" t="s">
+        <v>679</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E228">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>94596</v>
+      </c>
+      <c r="B229" t="s">
+        <v>681</v>
+      </c>
+      <c r="C229" t="s">
+        <v>682</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E229">
+        <v>5135</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>94597</v>
+      </c>
+      <c r="B230" t="s">
+        <v>684</v>
+      </c>
+      <c r="C230" t="s">
+        <v>685</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="E230">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>94598</v>
+      </c>
+      <c r="B231" t="s">
+        <v>687</v>
+      </c>
+      <c r="C231" t="s">
+        <v>688</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E231">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>94599</v>
+      </c>
+      <c r="B232" t="s">
+        <v>690</v>
+      </c>
+      <c r="C232" t="s">
+        <v>691</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E232">
+        <v>5417</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>94600</v>
+      </c>
+      <c r="B233" t="s">
+        <v>693</v>
+      </c>
+      <c r="C233" t="s">
+        <v>694</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E233">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>94601</v>
+      </c>
+      <c r="B234" t="s">
+        <v>696</v>
+      </c>
+      <c r="C234" t="s">
+        <v>697</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E234">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>94602</v>
+      </c>
+      <c r="B235" t="s">
+        <v>699</v>
+      </c>
+      <c r="C235" t="s">
+        <v>700</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E235">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>94603</v>
+      </c>
+      <c r="B236" t="s">
+        <v>702</v>
+      </c>
+      <c r="C236" t="s">
+        <v>703</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E236">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>94604</v>
+      </c>
+      <c r="B237" t="s">
+        <v>705</v>
+      </c>
+      <c r="C237" t="s">
+        <v>706</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E237">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>94605</v>
+      </c>
+      <c r="B238" t="s">
+        <v>708</v>
+      </c>
+      <c r="C238" t="s">
+        <v>709</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E238">
+        <v>4064</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>94606</v>
+      </c>
+      <c r="B239" t="s">
+        <v>711</v>
+      </c>
+      <c r="C239" t="s">
+        <v>712</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E239">
+        <v>5958</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>94607</v>
+      </c>
+      <c r="B240" t="s">
+        <v>714</v>
+      </c>
+      <c r="C240" t="s">
+        <v>715</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E240">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>94608</v>
+      </c>
+      <c r="B241" t="s">
+        <v>717</v>
+      </c>
+      <c r="C241" t="s">
+        <v>718</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E241">
+        <v>5891</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>94609</v>
+      </c>
+      <c r="B242" t="s">
+        <v>720</v>
+      </c>
+      <c r="C242" t="s">
+        <v>721</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E242">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>94610</v>
+      </c>
+      <c r="B243" t="s">
+        <v>723</v>
+      </c>
+      <c r="C243" t="s">
+        <v>724</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E243">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>94611</v>
+      </c>
+      <c r="B244" t="s">
+        <v>726</v>
+      </c>
+      <c r="C244" t="s">
+        <v>727</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E244">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>94612</v>
+      </c>
+      <c r="B245" t="s">
+        <v>729</v>
+      </c>
+      <c r="C245" t="s">
+        <v>730</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E245">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>94613</v>
+      </c>
+      <c r="B246" t="s">
+        <v>732</v>
+      </c>
+      <c r="C246" t="s">
+        <v>733</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E246">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>94614</v>
+      </c>
+      <c r="B247" t="s">
+        <v>735</v>
+      </c>
+      <c r="C247" t="s">
+        <v>736</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E247">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>94615</v>
+      </c>
+      <c r="B248" t="s">
+        <v>738</v>
+      </c>
+      <c r="C248" t="s">
+        <v>739</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E248">
+        <v>5772</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>94616</v>
+      </c>
+      <c r="B249" t="s">
+        <v>741</v>
+      </c>
+      <c r="C249" t="s">
+        <v>742</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E249">
+        <v>6670</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>94617</v>
+      </c>
+      <c r="B250" t="s">
+        <v>744</v>
+      </c>
+      <c r="C250" t="s">
+        <v>745</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E250">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>94618</v>
+      </c>
+      <c r="B251" t="s">
+        <v>747</v>
+      </c>
+      <c r="C251" t="s">
+        <v>748</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E251">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>94619</v>
+      </c>
+      <c r="B252" t="s">
+        <v>750</v>
+      </c>
+      <c r="C252" t="s">
+        <v>751</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E252">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>94620</v>
+      </c>
+      <c r="B253" t="s">
+        <v>753</v>
+      </c>
+      <c r="C253" t="s">
+        <v>754</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E253">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>94621</v>
+      </c>
+      <c r="B254" t="s">
+        <v>756</v>
+      </c>
+      <c r="C254" t="s">
+        <v>757</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E254">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>94622</v>
+      </c>
+      <c r="B255" t="s">
+        <v>759</v>
+      </c>
+      <c r="C255" t="s">
+        <v>760</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E255">
+        <v>6510</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>94623</v>
+      </c>
+      <c r="B256" t="s">
+        <v>762</v>
+      </c>
+      <c r="C256" t="s">
+        <v>763</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E256">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>94624</v>
+      </c>
+      <c r="B257" t="s">
+        <v>765</v>
+      </c>
+      <c r="C257" t="s">
+        <v>766</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E257">
+        <v>7610</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>94625</v>
+      </c>
+      <c r="B258" t="s">
+        <v>768</v>
+      </c>
+      <c r="C258" t="s">
+        <v>769</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E258">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>94626</v>
+      </c>
+      <c r="B259" t="s">
+        <v>771</v>
+      </c>
+      <c r="C259" t="s">
+        <v>772</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E259">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>94627</v>
+      </c>
+      <c r="B260" t="s">
+        <v>774</v>
+      </c>
+      <c r="C260" t="s">
+        <v>775</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E260">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>94628</v>
+      </c>
+      <c r="B261" t="s">
+        <v>777</v>
+      </c>
+      <c r="C261" t="s">
+        <v>778</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E261">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>94629</v>
+      </c>
+      <c r="B262" t="s">
+        <v>780</v>
+      </c>
+      <c r="C262" t="s">
+        <v>781</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E262">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>94630</v>
+      </c>
+      <c r="B263" t="s">
+        <v>783</v>
+      </c>
+      <c r="C263" t="s">
+        <v>784</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E263">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>94631</v>
+      </c>
+      <c r="B264" t="s">
+        <v>786</v>
+      </c>
+      <c r="C264" t="s">
+        <v>787</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E264">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>94632</v>
+      </c>
+      <c r="B265" t="s">
+        <v>789</v>
+      </c>
+      <c r="C265" t="s">
+        <v>790</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E265">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>94633</v>
+      </c>
+      <c r="B266" t="s">
+        <v>792</v>
+      </c>
+      <c r="C266" t="s">
+        <v>793</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E266">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>94634</v>
+      </c>
+      <c r="B267" t="s">
+        <v>795</v>
+      </c>
+      <c r="C267" t="s">
+        <v>796</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E267">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>94635</v>
+      </c>
+      <c r="B268" t="s">
+        <v>798</v>
+      </c>
+      <c r="C268" t="s">
+        <v>799</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E268">
+        <v>7409</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>102988</v>
+      </c>
+      <c r="B269" t="s">
+        <v>801</v>
+      </c>
+      <c r="C269" t="s">
+        <v>802</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E269">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>123520</v>
+      </c>
+      <c r="B270" t="s">
+        <v>804</v>
+      </c>
+      <c r="C270" t="s">
+        <v>805</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E270">
+        <v>4464</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>127460</v>
+      </c>
+      <c r="B271" t="s">
+        <v>807</v>
+      </c>
+      <c r="C271" t="s">
+        <v>808</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E271">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>127461</v>
+      </c>
+      <c r="B272" t="s">
+        <v>810</v>
+      </c>
+      <c r="C272" t="s">
+        <v>811</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E272">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>127462</v>
+      </c>
+      <c r="B273" t="s">
+        <v>813</v>
+      </c>
+      <c r="C273" t="s">
+        <v>814</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E273">
+        <v>2970</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">