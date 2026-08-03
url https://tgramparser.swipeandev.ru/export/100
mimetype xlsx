--- v0 (2026-02-03)
+++ v1 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1206,50 +1206,59 @@
     <t>15.11.24 04:11</t>
   </si>
   <si>
     <t>t.me/npalkhanai/621</t>
   </si>
   <si>
     <t>К экологической акции «Синичкин день» присоединились ученики «Дульдургинской СОШ», сотрудники Краеведческого музея и межпоселенческой центральной библиотеки имени Жамсо Тумунова проявив заботу о птицах, создав уникальные съедобные кормушки. Эти кормушки не только привлекают внимание к проблемам сохранения биоразнообразия и охраны окружающей среды, но и предоставляют птицам не только пищу, но и уютное место для отдыха и укрытия. Акция «Синичкин день» напоминает нам о важности бережного отношения к природе и её обитателям. Давайте вместе сделаем наш мир лучше для всех живых существ! #СиничкинДень #Дульдурга #экология #заботаоприроде.</t>
   </si>
   <si>
     <t>12.11.24 14:20</t>
   </si>
   <si>
     <t>t.me/npalkhanai/620</t>
   </si>
   <si>
     <t>В рамках этого события сотрудники отдела экологического просвещения и туризма национального парка «Алханай» и Краеведческого музея Дульдургинского района организовали увлекательное мероприятие для учащихся 11 классов «Дульдургинской СОШ №2». Ребята узнали много нового о синицах и других зимующих птицах. Они обсудили, как правильно подкармливать пернатых, чтобы не навредить им. А также с удовольствием наполнили кормом  кормушки находящиеся на территории школы. Эколого-просветительское мероприятие было не только полезным, но и очень интересным для всех участников. Ребята не только получили новые знания о птицах, но и получили практические советы, которые помогут им в дальнейшем заботиться о них. Если вы хотите присоединиться к акции, то можете изготовить и повесить кормушки для птиц. Это не только поможет птицам пережить зиму, но и станет увлекательным занятием для вас и ваших детей. Помните, что забота о природе — это не только забота о птицах, но и о нас самих, и о будущих поколениях. Давайте сделаем наш мир лучше вместе!</t>
   </si>
   <si>
     <t>12.11.24 14:16</t>
   </si>
   <si>
     <t>t.me/npalkhanai/614</t>
   </si>
   <si>
     <t>12 ноября — знаменательный день для всех любителей птиц, ведь в этот день проводится экологическая акция «Синичкин день». Акция «Синичкин день» — это отличный способ привлечь внимание к проблемам охраны птиц и помочь детям и взрослым осознать важность заботы о пернатых друзьях. Целью акции - рассказать ребятам о том, как важно охранять птиц и заботиться о них в зимний период.</t>
+  </si>
+  <si>
+    <t>18.06.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/npalkhanai/1440</t>
+  </si>
+  <si>
+    <t>12 апреля День космонавтики https://vk.ru/wall-190385726_12432</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1571,51 +1580,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H137"/>
+  <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3154.373" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -1632,218 +1641,218 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>25359</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>4204</v>
       </c>
       <c r="F2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H2">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>25360</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>2110</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>11</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>25361</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1395</v>
       </c>
       <c r="G4">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>25362</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5">
         <v>2012</v>
       </c>
       <c r="F5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G5">
         <v>23</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>25363</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6">
         <v>1886</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>25364</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7">
         <v>2663</v>
       </c>
       <c r="F7">
         <v>3</v>
       </c>
       <c r="H7">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>25365</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>5352</v>
       </c>
       <c r="F8">
         <v>6</v>
       </c>
       <c r="G8">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>25366</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9">
         <v>8703</v>
       </c>
       <c r="F9">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G9">
         <v>15</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>25367</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10">
         <v>3939</v>
       </c>
       <c r="F10">
@@ -4663,50 +4672,67 @@
       <c r="E136">
         <v>556</v>
       </c>
       <c r="G136">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>25494</v>
       </c>
       <c r="B137" t="s">
         <v>395</v>
       </c>
       <c r="C137" t="s">
         <v>396</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E137">
         <v>527</v>
       </c>
       <c r="G137">
         <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>92002</v>
+      </c>
+      <c r="B138" t="s">
+        <v>398</v>
+      </c>
+      <c r="C138" t="s">
+        <v>399</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="E138">
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">